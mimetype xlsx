--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5203,725 +5206,729 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>106716000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76628000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70070000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>78211000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>80391000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53035000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>39800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24644000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25219000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22614000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23826000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24309000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18267000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18129000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19261000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22414000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21389000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16604000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15447000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25232000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13424000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13360000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14925000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14204000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15439000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14020000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16168000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15230000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15548000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16457000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17745000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16445000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17296000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13285000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12263000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10252000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6420000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7435000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6990000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6179000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6139000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8377000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6786000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7709000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4234000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4162000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6875000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8107000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1253644000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1273832000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1351864000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1340160000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1420209000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1401627000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1450968000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1478633000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1651283000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1599575000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1575713000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>20402000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>20843000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23799000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1640984000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1639010000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1686157000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1646903000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1614703000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1547912000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1482219000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1419352000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1397280000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1321844000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1290017000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1159181000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1144857000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1046069000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>995334000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>902892000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>889581000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>843587000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>801097000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>754113000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>722150000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>644648000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>595976000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>569077000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>518734000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>520222000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>467093000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>425740000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>389792000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>361613000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>334449000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
-[...1 lines deleted...]
-      </c>
+      <c r="DG2"/>
       <c r="DH2">
         <v>500000.0</v>
       </c>
       <c r="DI2">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DJ2">
         <v>300000.0</v>
       </c>
+      <c r="DK2">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5994,52 +6001,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6112,428 +6120,430 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-32001000.0</v>
+      </c>
+      <c r="C5">
         <v>-29197000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-23995000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28512000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-35766000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-40667000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-49825000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-36115000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-53244000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-52975000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-50487000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-73588000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-61517000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-56267000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-65341000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-72463000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-47668000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-31892000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3729000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-296000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1506000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1757000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5486000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5553000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6085000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4793000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3695000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4259000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2830000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4724000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8239000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13354000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10885000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10502000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4903000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1745000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-856000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4917000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5581000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1789000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2688000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2496000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1263000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>769000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>69000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1764000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>16000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2329000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2987000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3866000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5573000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4531000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-892000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1073000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1650000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2013000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2435000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2765000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3328000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5125000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2088000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>499000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>825000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4312000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3137000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1827000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>859000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1773000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>710000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2921000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3300000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>461000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2255000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1221000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>269000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1106000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2968000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-855000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1102000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1727000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3282000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1738000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1408000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-439000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>6000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-728000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>132000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>365000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-796000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>610000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>220000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>88000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>705000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>920000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1054000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1080000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>680000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>121000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>408000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>944102.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>442738.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>511427.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>290208.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-418000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-667087.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-884186.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-500000.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-100000.0</v>
       </c>
-      <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6577,51 +6587,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -6630,52 +6642,53 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6748,116 +6761,117 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>350645000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>349431000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>303463000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>302294000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>300732000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>299705000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>298704000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>297591000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>296065000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>295106000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>293961000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>292906000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>291516000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>290436000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>289219000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>288199000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>286831000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>285752000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>285033000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>293232000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6906,52 +6920,53 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7024,390 +7039,394 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>69802000.0</v>
+      </c>
+      <c r="C10">
         <v>48431000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>473324000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>477019000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>296072000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>385460000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>393010000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>328546000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>197629000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>237231000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>130533000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>265987000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>207796000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>57938000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>96772000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>284014000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>479105000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>770204000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>975160000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>825361000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>759531000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>652344000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>626006000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>554591000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>471227000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>236719000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>233731000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>228538000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>150425000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>214894000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>75354000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>80017000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>125740000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>211157000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>200101000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>177051000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101609000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>52976000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>183596000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>141730000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>106983000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>101181000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>89292000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>93695000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>128585000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>138425000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>161531000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>122150000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>106880000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>32118000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23538000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>39635000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>22897000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25183000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>31124000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25983000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>28990000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>23986000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>22043000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>28520000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23489000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11277000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>16274000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>15854000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16521000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>12606000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>18896000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14445000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15601000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>17155000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>16754000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>25694000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>37632000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>31903000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>29138000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>29298000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>48190000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>52098000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>51098000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>39100000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>47142000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>38247000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>36208000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>38894000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>35462000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>39255000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20662000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>35304000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>35005000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>29948000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>16309000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>32600000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>34202000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>28091000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>23404000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>29429000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>16357000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15305000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>14467000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>18206000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>14720000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>12770000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11693000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>16947000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9020947.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8607433.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>13700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>10000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>7300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6456000.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7480,1396 +7499,1407 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>1195331000.0</v>
+      </c>
+      <c r="C12">
         <v>48431000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1575554000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1068657000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>867187000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>918943000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1123362000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1031921000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>845536000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>846384000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>747625000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>858292000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>816768000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>677911000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>699708000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>867013000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1082743000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1375865000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1567903000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1384925000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1265656000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1086601000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1013353000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>867015000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>778888000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>548866000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>568386000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>574071000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>498349000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>552770000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>412720000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>406548000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>456882000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>548145000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>535845000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>507141000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>423867000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>385417000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>511656000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>467173000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>430435000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>444986000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>436284000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>460868000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>502031000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>552118000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>594443000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>576159000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>582155000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>173215000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>154716000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>163428000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>153031000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>165196000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>169438000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>25983000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28990000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>23986000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>22043000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>28520000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>23489000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>20820000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>25874000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>25328000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>25991000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>22081000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>20367000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>16249000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15601000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17155000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>16754000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>25694000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37632000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>31903000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>29138000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>29298000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>48190000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>52098000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>51098000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>39100000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>47142000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>38247000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>36208000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>38894000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>35462000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>39255000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20662000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>35304000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>35005000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>29948000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>16309000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>32600000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>34202000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>28091000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>23404000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>29429000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>16357000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>15305000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>14467000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>18206000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>14720000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>12770000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11693000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>16947000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>9020947.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>8607433.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>13700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>10000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>7300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6456000.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>352339000.0</v>
+      </c>
+      <c r="C13">
         <v>350645000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>349431000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>303463000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>302294000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>300732000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>299705000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>298704000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>297591000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>296065000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>295106000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>293961000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>292906000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>291516000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>290436000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>289219000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>288199000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>286831000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>285752000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>285033000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>293232000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>299358000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>302029000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>301896000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>300897000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>299584000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>305035000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>304065000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>306669000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>305346000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>308005000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>312544000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>311720000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>310601000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>309772000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>309033000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>308343000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>307371000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>305488000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>304027000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>303336000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>302360000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>304819000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>304378000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>310136000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>316537000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>317904000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>317374000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>318452000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>162076000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>162999000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>163629000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>164548000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>165353000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>166074000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>166728000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>172888000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>172872000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>172841000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>173972000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>172801000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>173870000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>173815000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>173906000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>173769000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>173631000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>172438000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>173500000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>173415000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>172194000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>172353000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>172480000000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>172640000000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>173134000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>176755000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>176610000000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>176461000000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>176332000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>161223000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>161045000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>160872000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>160648000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>148533000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>148472000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>148373000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>131113000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>131010000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>130935000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>130902000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>130795000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>118560000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>113118000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>75595000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>75560000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>75530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69375000.0</v>
       </c>
       <c r="CS13">
         <v>69375000.0</v>
       </c>
       <c r="CT13">
+        <v>69375000.0</v>
+      </c>
+      <c r="CU13">
         <v>69397000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>69406000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>61807000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>36684000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>36775000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>29935000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>28182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28181798.0</v>
       </c>
       <c r="DB13">
         <v>28181798.0</v>
       </c>
       <c r="DC13">
-        <v>28200000.0</v>
+        <v>28181798.0</v>
       </c>
       <c r="DD13">
         <v>28200000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>28200000.0</v>
+      </c>
       <c r="DF13"/>
-      <c r="DG13">
-[...1 lines deleted...]
-      </c>
+      <c r="DG13"/>
       <c r="DH13">
         <v>28200000.0</v>
       </c>
       <c r="DI13">
-        <v>13900000.0</v>
+        <v>28200000.0</v>
       </c>
       <c r="DJ13">
         <v>13900000.0</v>
       </c>
+      <c r="DK13">
+        <v>13900000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>17257766.0</v>
+      </c>
+      <c r="C14">
         <v>17237249.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16263884.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16229243.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16219064.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16198000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16143000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16138000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16123000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16119000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16044000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16018000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16003000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15996000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15888000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15862000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15849000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15841000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15696000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15860000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16117000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16283000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16279000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16234000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16213264.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16352000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16376000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16435000.0</v>
       </c>
       <c r="AD14">
         <v>16435000.0</v>
       </c>
       <c r="AE14">
+        <v>16435000.0</v>
+      </c>
+      <c r="AF14">
         <v>16600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16619000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16610819.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>16604000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>16536225.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16494540.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>16485356.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16449210.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>16374117.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>16307350.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16268839.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16325475.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16352187.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16461794.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16803846.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>16978591.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>16989476.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16926249.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11435867.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8741121.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8735096.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8725268.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8718649.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8718601.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8674342.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8653751.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9043791.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8991422.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8605484.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8868122.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8872692.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8884675.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8599166.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8507174.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8505086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8501671.0</v>
       </c>
       <c r="BO14">
         <v>8501671.0</v>
       </c>
       <c r="BP14">
+        <v>8501671.0</v>
+      </c>
+      <c r="BQ14">
         <v>8492946.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8487747.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8481265.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8480985.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8530347.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8469097.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8465148.0</v>
       </c>
       <c r="BW14">
         <v>8465148.0</v>
       </c>
       <c r="BX14">
+        <v>8465148.0</v>
+      </c>
+      <c r="BY14">
         <v>8491612.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8503138.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8944599.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>8858684.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>8524116.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>8952101.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9379137.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8791533.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8947421.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>9376461.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>9374980.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>8342218.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>8895493.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>8476678.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>8890367.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8701773.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>6882612.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>6741066.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>6728030.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>6578953.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6685318.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6697443.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6680222.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6570460.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5499386.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5603402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3586173.0</v>
       </c>
       <c r="CY14">
         <v>3586173.0</v>
       </c>
       <c r="CZ14">
-        <v>3479055.0</v>
+        <v>3586173.0</v>
       </c>
       <c r="DA14">
         <v>3479055.0</v>
       </c>
       <c r="DB14">
         <v>3479055.0</v>
       </c>
       <c r="DC14">
         <v>3479055.0</v>
       </c>
       <c r="DD14">
-        <v>3489519.0</v>
+        <v>3479055.0</v>
       </c>
       <c r="DE14">
         <v>3489519.0</v>
       </c>
       <c r="DF14">
         <v>3489519.0</v>
       </c>
       <c r="DG14">
+        <v>3489519.0</v>
+      </c>
+      <c r="DH14">
         <v>3510000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>3020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DJ14">
         <v>2100000.0</v>
       </c>
+      <c r="DK14">
+        <v>2100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>292906000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>291516000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>290436000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>289219000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>288199000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>286831000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>285752000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>285033000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>293232000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>299358000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>302029000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>301896000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>300897000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>299584000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>305035000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>304065000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>306669000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>305346000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>308005000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>312544000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>311720000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>310601000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>309772000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>309033000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>308343000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>307371000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>305488000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>304027000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>303336000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>302360000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>304819000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>304378000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>310136000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>316537000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>317904000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>317374000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>318452000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>162076000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>162999000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>163629000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>164548000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>165353000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>166074000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>166728000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>172888000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>172872000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>172841000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>172834000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>172801000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>160648000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>148533000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>148472000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>148373000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>131113000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>131010000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>130935000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>130902000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>130795000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>118560000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>113118000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>75595000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>75560000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>75530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69375000.0</v>
       </c>
       <c r="CS15">
         <v>69375000.0</v>
       </c>
       <c r="CT15">
+        <v>69375000.0</v>
+      </c>
+      <c r="CU15">
         <v>69397000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>69406000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>61807269.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>36684120.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>36774913.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>29935401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28181798.0</v>
       </c>
       <c r="DA15">
         <v>28181798.0</v>
       </c>
       <c r="DB15">
         <v>28181798.0</v>
       </c>
       <c r="DC15">
-        <v>28200000.0</v>
+        <v>28181798.0</v>
       </c>
       <c r="DD15">
         <v>28200000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>28200000.0</v>
+      </c>
       <c r="DF15"/>
-      <c r="DG15">
-[...1 lines deleted...]
-      </c>
+      <c r="DG15"/>
       <c r="DH15">
         <v>28200000.0</v>
       </c>
       <c r="DI15">
-        <v>13900000.0</v>
+        <v>28200000.0</v>
       </c>
       <c r="DJ15">
         <v>13900000.0</v>
       </c>
+      <c r="DK15">
+        <v>13900000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-148546000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-234259000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-266320000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-197573000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-199567000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-245257000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-248824000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-266819000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-234631000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-207123000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -8918,54 +8948,30147 @@
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
+    </row>
+    <row r="17" spans="1:115">
+      <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+    </row>
+    <row r="18" spans="1:115">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+    </row>
+    <row r="19" spans="1:115">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19">
+        <v>712374000.0</v>
+      </c>
+      <c r="AA19">
+        <v>517087000.0</v>
+      </c>
+      <c r="AB19">
+        <v>533126000.0</v>
+      </c>
+      <c r="AC19">
+        <v>507798000.0</v>
+      </c>
+      <c r="AD19">
+        <v>458676000.0</v>
+      </c>
+      <c r="AE19">
+        <v>524450000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+    </row>
+    <row r="20" spans="1:115">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20">
+        <v>73689000.0</v>
+      </c>
+      <c r="C20">
+        <v>73689000.0</v>
+      </c>
+      <c r="D20">
+        <v>72656000.0</v>
+      </c>
+      <c r="E20">
+        <v>49473000.0</v>
+      </c>
+      <c r="F20">
+        <v>49473000.0</v>
+      </c>
+      <c r="G20">
+        <v>49473000.0</v>
+      </c>
+      <c r="H20">
+        <v>49473000.0</v>
+      </c>
+      <c r="I20">
+        <v>49473000.0</v>
+      </c>
+      <c r="J20">
+        <v>49473000.0</v>
+      </c>
+      <c r="K20">
+        <v>49473000.0</v>
+      </c>
+      <c r="L20">
+        <v>49473000.0</v>
+      </c>
+      <c r="M20">
+        <v>49473000.0</v>
+      </c>
+      <c r="N20">
+        <v>49473000.0</v>
+      </c>
+      <c r="O20">
+        <v>49473000.0</v>
+      </c>
+      <c r="P20">
+        <v>49473000.0</v>
+      </c>
+      <c r="Q20">
+        <v>49473000.0</v>
+      </c>
+      <c r="R20">
+        <v>49473000.0</v>
+      </c>
+      <c r="S20">
+        <v>49473000.0</v>
+      </c>
+      <c r="T20">
+        <v>49473000.0</v>
+      </c>
+      <c r="U20">
+        <v>49473000.0</v>
+      </c>
+      <c r="V20">
+        <v>49473000.0</v>
+      </c>
+      <c r="W20">
+        <v>49473000.0</v>
+      </c>
+      <c r="X20">
+        <v>49473000.0</v>
+      </c>
+      <c r="Y20">
+        <v>49473000.0</v>
+      </c>
+      <c r="Z20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AA20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AB20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AC20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AD20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AE20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AF20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AG20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AH20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AI20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AK20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AL20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AM20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AN20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AO20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AP20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AR20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AS20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AT20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AU20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AV20">
+        <v>49473000.0</v>
+      </c>
+      <c r="AW20">
+        <v>50870000.0</v>
+      </c>
+      <c r="AX20">
+        <v>50870000.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+    </row>
+    <row r="21" spans="1:115">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21">
+        <v>17307000.0</v>
+      </c>
+      <c r="C21">
+        <v>18173000.0</v>
+      </c>
+      <c r="D21">
+        <v>20388000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>49423527000.0</v>
+      </c>
+      <c r="M21">
+        <v>212000.0</v>
+      </c>
+      <c r="N21">
+        <v>291000.0</v>
+      </c>
+      <c r="O21">
+        <v>424000.0</v>
+      </c>
+      <c r="P21">
+        <v>583000.0</v>
+      </c>
+      <c r="Q21">
+        <v>741000.0</v>
+      </c>
+      <c r="R21">
+        <v>900000.0</v>
+      </c>
+      <c r="S21">
+        <v>1112000.0</v>
+      </c>
+      <c r="T21">
+        <v>1351000.0</v>
+      </c>
+      <c r="U21">
+        <v>1589000.0</v>
+      </c>
+      <c r="V21">
+        <v>1827000.0</v>
+      </c>
+      <c r="W21">
+        <v>2118000.0</v>
+      </c>
+      <c r="X21">
+        <v>2436000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2754000.0</v>
+      </c>
+      <c r="Z21">
+        <v>3072000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3443000.0</v>
+      </c>
+      <c r="AB21">
+        <v>3840000.0</v>
+      </c>
+      <c r="AC21">
+        <v>4237000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4634000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5084000.0</v>
+      </c>
+      <c r="AF21">
+        <v>5561000.0</v>
+      </c>
+      <c r="AG21">
+        <v>6038000.0</v>
+      </c>
+      <c r="AH21">
+        <v>6514000.0</v>
+      </c>
+      <c r="AI21">
+        <v>7044000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>7600000.0</v>
+      </c>
+      <c r="AK21">
+        <v>8156000.0</v>
+      </c>
+      <c r="AL21">
+        <v>8712000.0</v>
+      </c>
+      <c r="AM21">
+        <v>9321000.0</v>
+      </c>
+      <c r="AN21">
+        <v>9957000.0</v>
+      </c>
+      <c r="AO21">
+        <v>10592000.0</v>
+      </c>
+      <c r="AP21">
+        <v>11228000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>11916000.0</v>
+      </c>
+      <c r="AR21">
+        <v>12631000.0</v>
+      </c>
+      <c r="AS21">
+        <v>13346000.0</v>
+      </c>
+      <c r="AT21">
+        <v>14061000.0</v>
+      </c>
+      <c r="AU21">
+        <v>14829000.0</v>
+      </c>
+      <c r="AV21">
+        <v>15624000.0</v>
+      </c>
+      <c r="AW21">
+        <v>16418000.0</v>
+      </c>
+      <c r="AX21">
+        <v>17213000.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21">
+        <v>100000.0</v>
+      </c>
+      <c r="DI21">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>100000.0</v>
+      </c>
+      <c r="DK21">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:115">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
+        <v>51000.0</v>
+      </c>
+      <c r="N22">
+        <v>661000.0</v>
+      </c>
+      <c r="O22">
+        <v>661000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22">
+        <v>111000.0</v>
+      </c>
+      <c r="V22">
+        <v>404000.0</v>
+      </c>
+      <c r="W22">
+        <v>374000.0</v>
+      </c>
+      <c r="X22">
+        <v>701000.0</v>
+      </c>
+      <c r="Y22">
+        <v>512000.0</v>
+      </c>
+      <c r="Z22">
+        <v>198000.0</v>
+      </c>
+      <c r="AA22">
+        <v>271000.0</v>
+      </c>
+      <c r="AB22">
+        <v>452000.0</v>
+      </c>
+      <c r="AC22">
+        <v>243000.0</v>
+      </c>
+      <c r="AD22">
+        <v>446000.0</v>
+      </c>
+      <c r="AE22">
+        <v>396000.0</v>
+      </c>
+      <c r="AF22">
+        <v>811000.0</v>
+      </c>
+      <c r="AG22">
+        <v>948000.0</v>
+      </c>
+      <c r="AH22">
+        <v>842000.0</v>
+      </c>
+      <c r="AI22">
+        <v>1864000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>2553000.0</v>
+      </c>
+      <c r="AK22">
+        <v>4112000.0</v>
+      </c>
+      <c r="AL22">
+        <v>1868000.0</v>
+      </c>
+      <c r="AM22">
+        <v>1927000.0</v>
+      </c>
+      <c r="AN22">
+        <v>1035000.0</v>
+      </c>
+      <c r="AO22">
+        <v>3338000.0</v>
+      </c>
+      <c r="AP22">
+        <v>2879000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>544000.0</v>
+      </c>
+      <c r="AR22">
+        <v>1316000.0</v>
+      </c>
+      <c r="AS22">
+        <v>4329000.0</v>
+      </c>
+      <c r="AT22">
+        <v>2397000.0</v>
+      </c>
+      <c r="AU22">
+        <v>3429000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1574000.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22">
+        <v>2504000.0</v>
+      </c>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+    </row>
+    <row r="23" spans="1:115">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23">
+        <v>6819490000.0</v>
+      </c>
+      <c r="C23">
+        <v>6945035000.0</v>
+      </c>
+      <c r="D23">
+        <v>6835219000.0</v>
+      </c>
+      <c r="E23">
+        <v>6308487000.0</v>
+      </c>
+      <c r="F23">
+        <v>6180988000.0</v>
+      </c>
+      <c r="G23">
+        <v>6141200000.0</v>
+      </c>
+      <c r="H23">
+        <v>6052161000.0</v>
+      </c>
+      <c r="I23">
+        <v>5917127000.0</v>
+      </c>
+      <c r="J23">
+        <v>5602388000.0</v>
+      </c>
+      <c r="K23">
+        <v>5465953000.0</v>
+      </c>
+      <c r="L23">
+        <v>5360056000.0</v>
+      </c>
+      <c r="M23">
+        <v>5251012000.0</v>
+      </c>
+      <c r="N23">
+        <v>5137587000.0</v>
+      </c>
+      <c r="O23">
+        <v>4895874000.0</v>
+      </c>
+      <c r="P23">
+        <v>4872619000.0</v>
+      </c>
+      <c r="Q23">
+        <v>5016934000.0</v>
+      </c>
+      <c r="R23">
+        <v>5058555000.0</v>
+      </c>
+      <c r="S23">
+        <v>5175899000.0</v>
+      </c>
+      <c r="T23">
+        <v>5257749000.0</v>
+      </c>
+      <c r="U23">
+        <v>4964412000.0</v>
+      </c>
+      <c r="V23">
+        <v>4757414000.0</v>
+      </c>
+      <c r="W23">
+        <v>4710354000.0</v>
+      </c>
+      <c r="X23">
+        <v>4437344000.0</v>
+      </c>
+      <c r="Y23">
+        <v>4420610000.0</v>
+      </c>
+      <c r="Z23">
+        <v>4314379000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3657387000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3632915000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3710380000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3576139000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3551754000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3363907000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3300106000.0</v>
+      </c>
+      <c r="AH23">
+        <v>3288521000.0</v>
+      </c>
+      <c r="AI23">
+        <v>3293900000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3286704000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3254655000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3143336000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3018919000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3082571000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3063964000.0</v>
+      </c>
+      <c r="AP23">
+        <v>2999936000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2926056000.0</v>
+      </c>
+      <c r="AR23">
+        <v>2903556000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2881377000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2875944000.0</v>
+      </c>
+      <c r="AU23">
+        <v>2877184000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2893379000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2863104000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2879282000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1413515000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1426966000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1422003000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1343750000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1385355000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1422926000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1388364000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1385245000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1401596000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1433229000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1477985000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1537874000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1576935000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1632421000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1813383000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1804062000.0</v>
+      </c>
+      <c r="BO23">
+        <v>1902923000.0</v>
+      </c>
+      <c r="BP23">
+        <v>1906208000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2017350000.0</v>
+      </c>
+      <c r="BR23">
+        <v>2071372000.0</v>
+      </c>
+      <c r="BS23">
+        <v>2239764000.0</v>
+      </c>
+      <c r="BT23">
+        <v>2208010000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2207359000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2163354000.0</v>
+      </c>
+      <c r="BW23">
+        <v>2115948000.0</v>
+      </c>
+      <c r="BX23">
+        <v>2121403000.0</v>
+      </c>
+      <c r="BY23">
+        <v>2106427000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>2103520000.0</v>
+      </c>
+      <c r="CA23">
+        <v>2089577000.0</v>
+      </c>
+      <c r="CB23">
+        <v>2067268000.0</v>
+      </c>
+      <c r="CC23">
+        <v>2026834000.0</v>
+      </c>
+      <c r="CD23">
+        <v>1969429000.0</v>
+      </c>
+      <c r="CE23">
+        <v>1896974000.0</v>
+      </c>
+      <c r="CF23">
+        <v>1838210000.0</v>
+      </c>
+      <c r="CG23">
+        <v>1796770000.0</v>
+      </c>
+      <c r="CH23">
+        <v>1709153000.0</v>
+      </c>
+      <c r="CI23">
+        <v>1664876000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>1536119000.0</v>
+      </c>
+      <c r="CK23">
+        <v>1474949000.0</v>
+      </c>
+      <c r="CL23">
+        <v>1378626000.0</v>
+      </c>
+      <c r="CM23">
+        <v>1293931000.0</v>
+      </c>
+      <c r="CN23">
+        <v>1202832000.0</v>
+      </c>
+      <c r="CO23">
+        <v>1153883000.0</v>
+      </c>
+      <c r="CP23">
+        <v>1034774000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>967787000.0</v>
+      </c>
+      <c r="CR23">
+        <v>921855000.0</v>
+      </c>
+      <c r="CS23">
+        <v>870382000.0</v>
+      </c>
+      <c r="CT23">
+        <v>781977000.0</v>
+      </c>
+      <c r="CU23">
+        <v>728056000.0</v>
+      </c>
+      <c r="CV23">
+        <v>698682000.0</v>
+      </c>
+      <c r="CW23">
+        <v>646633000.0</v>
+      </c>
+      <c r="CX23">
+        <v>617888000.0</v>
+      </c>
+      <c r="CY23">
+        <v>560402000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>512746000.0</v>
+      </c>
+      <c r="DA23">
+        <v>476039000.0</v>
+      </c>
+      <c r="DB23">
+        <v>440316965.0</v>
+      </c>
+      <c r="DC23">
+        <v>409738988.0</v>
+      </c>
+      <c r="DD23">
+        <v>368000000.0</v>
+      </c>
+      <c r="DE23">
+        <v>331000000.0</v>
+      </c>
+      <c r="DF23">
+        <v>291900000.0</v>
+      </c>
+      <c r="DG23">
+        <v>261700000.0</v>
+      </c>
+      <c r="DH23">
+        <v>216200000.0</v>
+      </c>
+      <c r="DI23">
+        <v>178500000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>139600000.0</v>
+      </c>
+      <c r="DK23">
+        <v>93100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:115">
+      <c r="A24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>392813000.0</v>
+      </c>
+      <c r="D24">
+        <v>496893000.0</v>
+      </c>
+      <c r="E24">
+        <v>405737000.0</v>
+      </c>
+      <c r="F24">
+        <v>405480000.0</v>
+      </c>
+      <c r="G24">
+        <v>446122000.0</v>
+      </c>
+      <c r="H24">
+        <v>526727000.0</v>
+      </c>
+      <c r="I24">
+        <v>556469000.0</v>
+      </c>
+      <c r="J24">
+        <v>566213000.0</v>
+      </c>
+      <c r="K24">
+        <v>585955000.0</v>
+      </c>
+      <c r="L24">
+        <v>606525000.0</v>
+      </c>
+      <c r="M24">
+        <v>596268000.0</v>
+      </c>
+      <c r="N24">
+        <v>606011000.0</v>
+      </c>
+      <c r="O24">
+        <v>515754000.0</v>
+      </c>
+      <c r="P24">
+        <v>445849000.0</v>
+      </c>
+      <c r="Q24">
+        <v>137329000.0</v>
+      </c>
+      <c r="R24">
+        <v>499305000.0</v>
+      </c>
+      <c r="S24">
+        <v>519106000.0</v>
+      </c>
+      <c r="T24">
+        <v>495890000.0</v>
+      </c>
+      <c r="U24">
+        <v>442074000.0</v>
+      </c>
+      <c r="V24">
+        <v>441904000.0</v>
+      </c>
+      <c r="W24">
+        <v>47733000.0</v>
+      </c>
+      <c r="X24">
+        <v>47563000.0</v>
+      </c>
+      <c r="Y24">
+        <v>47392000.0</v>
+      </c>
+      <c r="Z24">
+        <v>47222000.0</v>
+      </c>
+      <c r="AA24">
+        <v>47051000.0</v>
+      </c>
+      <c r="AB24">
+        <v>46881000.0</v>
+      </c>
+      <c r="AC24">
+        <v>46710000.0</v>
+      </c>
+      <c r="AD24">
+        <v>46540000.0</v>
+      </c>
+      <c r="AE24">
+        <v>46369000.0</v>
+      </c>
+      <c r="AF24">
+        <v>46199000.0</v>
+      </c>
+      <c r="AG24">
+        <v>46029000.0</v>
+      </c>
+      <c r="AH24">
+        <v>45858000.0</v>
+      </c>
+      <c r="AI24">
+        <v>45688000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>45517000.0</v>
+      </c>
+      <c r="AK24">
+        <v>45347000.0</v>
+      </c>
+      <c r="AL24">
+        <v>45176000.0</v>
+      </c>
+      <c r="AM24">
+        <v>45006000.0</v>
+      </c>
+      <c r="AN24">
+        <v>44835000.0</v>
+      </c>
+      <c r="AO24">
+        <v>44665000.0</v>
+      </c>
+      <c r="AP24">
+        <v>44494000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>44324000.0</v>
+      </c>
+      <c r="AR24">
+        <v>55154000.0</v>
+      </c>
+      <c r="AS24">
+        <v>54983000.0</v>
+      </c>
+      <c r="AT24">
+        <v>54813000.0</v>
+      </c>
+      <c r="AU24">
+        <v>54642000.0</v>
+      </c>
+      <c r="AV24">
+        <v>54472000.0</v>
+      </c>
+      <c r="AW24">
+        <v>54301000.0</v>
+      </c>
+      <c r="AX24">
+        <v>68479000.0</v>
+      </c>
+      <c r="AY24">
+        <v>32990000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>32990000.0</v>
+      </c>
+      <c r="BA24">
+        <v>32990000.0</v>
+      </c>
+      <c r="BB24">
+        <v>32990000.0</v>
+      </c>
+      <c r="BC24">
+        <v>32990000.0</v>
+      </c>
+      <c r="BD24">
+        <v>34434000.0</v>
+      </c>
+      <c r="BE24">
+        <v>34423000.0</v>
+      </c>
+      <c r="BF24">
+        <v>34413000.0</v>
+      </c>
+      <c r="BG24">
+        <v>34404000.0</v>
+      </c>
+      <c r="BH24">
+        <v>34424000.0</v>
+      </c>
+      <c r="BI24">
+        <v>34704000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>34711000.0</v>
+      </c>
+      <c r="BK24">
+        <v>109723000.0</v>
+      </c>
+      <c r="BL24">
+        <v>109794000.0</v>
+      </c>
+      <c r="BM24">
+        <v>204821000.0</v>
+      </c>
+      <c r="BN24">
+        <v>209826000.0</v>
+      </c>
+      <c r="BO24">
+        <v>239819000.0</v>
+      </c>
+      <c r="BP24">
+        <v>254880000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>274857000.0</v>
+      </c>
+      <c r="BR24">
+        <v>284840000.0</v>
+      </c>
+      <c r="BS24">
+        <v>309815000.0</v>
+      </c>
+      <c r="BT24">
+        <v>322518000.0</v>
+      </c>
+      <c r="BU24">
+        <v>337383000.0</v>
+      </c>
+      <c r="BV24">
+        <v>332235000.0</v>
+      </c>
+      <c r="BW24">
+        <v>267076000.0</v>
+      </c>
+      <c r="BX24">
+        <v>217003000.0</v>
+      </c>
+      <c r="BY24">
+        <v>171829000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>171643000.0</v>
+      </c>
+      <c r="CA24">
+        <v>126470000.0</v>
+      </c>
+      <c r="CB24">
+        <v>131306000.0</v>
+      </c>
+      <c r="CC24">
+        <v>151137000.0</v>
+      </c>
+      <c r="CD24">
+        <v>165947000.0</v>
+      </c>
+      <c r="CE24">
+        <v>165781000.0</v>
+      </c>
+      <c r="CF24">
+        <v>165337000.0</v>
+      </c>
+      <c r="CG24">
+        <v>170201000.0</v>
+      </c>
+      <c r="CH24">
+        <v>170059000.0</v>
+      </c>
+      <c r="CI24">
+        <v>159906000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>154599000.0</v>
+      </c>
+      <c r="CK24">
+        <v>138003000.0</v>
+      </c>
+      <c r="CL24">
+        <v>137909000.0</v>
+      </c>
+      <c r="CM24">
+        <v>117856000.0</v>
+      </c>
+      <c r="CN24">
+        <v>107114000.0</v>
+      </c>
+      <c r="CO24">
+        <v>87012000.0</v>
+      </c>
+      <c r="CP24">
+        <v>61922000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>31839000.0</v>
+      </c>
+      <c r="CR24">
+        <v>31576000.0</v>
+      </c>
+      <c r="CS24">
+        <v>16516000.0</v>
+      </c>
+      <c r="CT24">
+        <v>16463000.0</v>
+      </c>
+      <c r="CU24">
+        <v>16406000.0</v>
+      </c>
+      <c r="CV24">
+        <v>16239000.0</v>
+      </c>
+      <c r="CW24">
+        <v>16205000.0</v>
+      </c>
+      <c r="CX24">
+        <v>16112000.0</v>
+      </c>
+      <c r="CY24">
+        <v>16095000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>16057000.0</v>
+      </c>
+      <c r="DA24">
+        <v>16048000.0</v>
+      </c>
+      <c r="DB24">
+        <v>16034000.0</v>
+      </c>
+      <c r="DC24">
+        <v>16014000.0</v>
+      </c>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+    </row>
+    <row r="25" spans="1:115">
+      <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>138101000.0</v>
+      </c>
+      <c r="O25">
+        <v>137844000.0</v>
+      </c>
+      <c r="P25">
+        <v>137586000.0</v>
+      </c>
+      <c r="Q25">
+        <v>137329000.0</v>
+      </c>
+      <c r="R25">
+        <v>137042000.0</v>
+      </c>
+      <c r="S25">
+        <v>136843000.0</v>
+      </c>
+      <c r="T25">
+        <v>121890000.0</v>
+      </c>
+      <c r="U25">
+        <v>48074000.0</v>
+      </c>
+      <c r="V25">
+        <v>47904000.0</v>
+      </c>
+      <c r="W25">
+        <v>47733000.0</v>
+      </c>
+      <c r="X25">
+        <v>47563000.0</v>
+      </c>
+      <c r="Y25">
+        <v>47392000.0</v>
+      </c>
+      <c r="Z25">
+        <v>47222000.0</v>
+      </c>
+      <c r="AA25">
+        <v>47051000.0</v>
+      </c>
+      <c r="AB25">
+        <v>46881000.0</v>
+      </c>
+      <c r="AC25">
+        <v>46710000.0</v>
+      </c>
+      <c r="AD25">
+        <v>46540000.0</v>
+      </c>
+      <c r="AE25">
+        <v>46369000.0</v>
+      </c>
+      <c r="AF25">
+        <v>46199000.0</v>
+      </c>
+      <c r="AG25">
+        <v>46029000.0</v>
+      </c>
+      <c r="AH25">
+        <v>45858000.0</v>
+      </c>
+      <c r="AI25">
+        <v>45688000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>45517000.0</v>
+      </c>
+      <c r="AK25">
+        <v>45347000.0</v>
+      </c>
+      <c r="AL25">
+        <v>45176000.0</v>
+      </c>
+      <c r="AM25">
+        <v>45006000.0</v>
+      </c>
+      <c r="AN25">
+        <v>44835000.0</v>
+      </c>
+      <c r="AO25">
+        <v>44665000.0</v>
+      </c>
+      <c r="AP25">
+        <v>44494000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>44324000.0</v>
+      </c>
+      <c r="AR25">
+        <v>55154000.0</v>
+      </c>
+      <c r="AS25">
+        <v>54983000.0</v>
+      </c>
+      <c r="AT25">
+        <v>54813000.0</v>
+      </c>
+      <c r="AU25">
+        <v>54642000.0</v>
+      </c>
+      <c r="AV25">
+        <v>54472000.0</v>
+      </c>
+      <c r="AW25">
+        <v>54301000.0</v>
+      </c>
+      <c r="AX25">
+        <v>68479000.0</v>
+      </c>
+      <c r="AY25">
+        <v>32990000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>32990000.0</v>
+      </c>
+      <c r="BA25">
+        <v>32990000.0</v>
+      </c>
+      <c r="BB25">
+        <v>32990000.0</v>
+      </c>
+      <c r="BC25">
+        <v>32990000.0</v>
+      </c>
+      <c r="BD25">
+        <v>34434000.0</v>
+      </c>
+      <c r="BE25">
+        <v>34423000.0</v>
+      </c>
+      <c r="BF25">
+        <v>34413000.0</v>
+      </c>
+      <c r="BG25">
+        <v>34404000.0</v>
+      </c>
+      <c r="BH25">
+        <v>34424000.0</v>
+      </c>
+      <c r="BI25">
+        <v>34704000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>34711000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+    </row>
+    <row r="26" spans="1:115">
+      <c r="A26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>892933000.0</v>
+      </c>
+      <c r="D26">
+        <v>857630000.0</v>
+      </c>
+      <c r="E26">
+        <v>591638000.0</v>
+      </c>
+      <c r="F26">
+        <v>571115000.0</v>
+      </c>
+      <c r="G26">
+        <v>533483000.0</v>
+      </c>
+      <c r="H26">
+        <v>730352000.0</v>
+      </c>
+      <c r="I26">
+        <v>703375000.0</v>
+      </c>
+      <c r="J26">
+        <v>647907000.0</v>
+      </c>
+      <c r="K26">
+        <v>609153000.0</v>
+      </c>
+      <c r="L26">
+        <v>617092000.0</v>
+      </c>
+      <c r="M26">
+        <v>592305000.0</v>
+      </c>
+      <c r="N26">
+        <v>608972000.0</v>
+      </c>
+      <c r="O26">
+        <v>619973000.0</v>
+      </c>
+      <c r="P26">
+        <v>602936000.0</v>
+      </c>
+      <c r="Q26">
+        <v>582999000.0</v>
+      </c>
+      <c r="R26">
+        <v>603638000.0</v>
+      </c>
+      <c r="S26">
+        <v>605661000.0</v>
+      </c>
+      <c r="T26">
+        <v>592743000.0</v>
+      </c>
+      <c r="U26">
+        <v>559564000.0</v>
+      </c>
+      <c r="V26">
+        <v>506125000.0</v>
+      </c>
+      <c r="W26">
+        <v>3759932000.0</v>
+      </c>
+      <c r="X26">
+        <v>3565738000.0</v>
+      </c>
+      <c r="Y26">
+        <v>3627396000.0</v>
+      </c>
+      <c r="Z26">
+        <v>3608471000.0</v>
+      </c>
+      <c r="AA26">
+        <v>3188862000.0</v>
+      </c>
+      <c r="AB26">
+        <v>3167433000.0</v>
+      </c>
+      <c r="AC26">
+        <v>3254132000.0</v>
+      </c>
+      <c r="AD26">
+        <v>3205364000.0</v>
+      </c>
+      <c r="AE26">
+        <v>3114380000.0</v>
+      </c>
+      <c r="AF26">
+        <v>3068071000.0</v>
+      </c>
+      <c r="AG26">
+        <v>3002256000.0</v>
+      </c>
+      <c r="AH26">
+        <v>2946831000.0</v>
+      </c>
+      <c r="AI26">
+        <v>2868218000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>2539051000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2535079000.0</v>
+      </c>
+      <c r="AL26">
+        <v>2508986000.0</v>
+      </c>
+      <c r="AM26">
+        <v>2423038000.0</v>
+      </c>
+      <c r="AN26">
+        <v>2360659000.0</v>
+      </c>
+      <c r="AO26">
+        <v>2388851000.0</v>
+      </c>
+      <c r="AP26">
+        <v>2362830000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>2279406000.0</v>
+      </c>
+      <c r="AR26">
+        <v>2262046000.0</v>
+      </c>
+      <c r="AS26">
+        <v>2201269000.0</v>
+      </c>
+      <c r="AT26">
+        <v>2155271000.0</v>
+      </c>
+      <c r="AU26">
+        <v>2099710000.0</v>
+      </c>
+      <c r="AV26">
+        <v>2069236000.0</v>
+      </c>
+      <c r="AW26">
+        <v>2047891000.0</v>
+      </c>
+      <c r="AX26">
+        <v>2052626000.0</v>
+      </c>
+      <c r="AY26">
+        <v>1045842000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>1030422000.0</v>
+      </c>
+      <c r="BA26">
+        <v>1050292000.0</v>
+      </c>
+      <c r="BB26">
+        <v>1033715000.0</v>
+      </c>
+      <c r="BC26">
+        <v>996921000.0</v>
+      </c>
+      <c r="BD26">
+        <v>1012512000.0</v>
+      </c>
+      <c r="BE26">
+        <v>1007526000.0</v>
+      </c>
+      <c r="BF26">
+        <v>1031307000.0</v>
+      </c>
+      <c r="BG26">
+        <v>1020731000.0</v>
+      </c>
+      <c r="BH26">
+        <v>1035890000.0</v>
+      </c>
+      <c r="BI26">
+        <v>1054686000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>1084279000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+    </row>
+    <row r="27" spans="1:115">
+      <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+    </row>
+    <row r="28" spans="1:115">
+      <c r="A28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28">
+        <v>617857000.0</v>
+      </c>
+      <c r="C28">
+        <v>654833000.0</v>
+      </c>
+      <c r="D28">
+        <v>352559000.0</v>
+      </c>
+      <c r="E28">
+        <v>261116000.0</v>
+      </c>
+      <c r="F28">
+        <v>443092000.0</v>
+      </c>
+      <c r="G28">
+        <v>362764000.0</v>
+      </c>
+      <c r="H28">
+        <v>255238000.0</v>
+      </c>
+      <c r="I28">
+        <v>448859000.0</v>
+      </c>
+      <c r="J28">
+        <v>590482000.0</v>
+      </c>
+      <c r="K28">
+        <v>577342000.0</v>
+      </c>
+      <c r="L28">
+        <v>709418000.0</v>
+      </c>
+      <c r="M28">
+        <v>494363000.0</v>
+      </c>
+      <c r="N28">
+        <v>617672000.0</v>
+      </c>
+      <c r="O28">
+        <v>702476000.0</v>
+      </c>
+      <c r="P28">
+        <v>543417000.0</v>
+      </c>
+      <c r="Q28">
+        <v>390183000.0</v>
+      </c>
+      <c r="R28">
+        <v>223539000.0</v>
+      </c>
+      <c r="S28">
+        <v>-46827000.0</v>
+      </c>
+      <c r="T28">
+        <v>-281807000.0</v>
+      </c>
+      <c r="U28">
+        <v>-207437000.0</v>
+      </c>
+      <c r="V28">
+        <v>-147890000.0</v>
+      </c>
+      <c r="W28">
+        <v>-69301000.0</v>
+      </c>
+      <c r="X28">
+        <v>-66078000.0</v>
+      </c>
+      <c r="Y28">
+        <v>43818000.0</v>
+      </c>
+      <c r="Z28">
+        <v>137522000.0</v>
+      </c>
+      <c r="AA28">
+        <v>337602000.0</v>
+      </c>
+      <c r="AB28">
+        <v>269825000.0</v>
+      </c>
+      <c r="AC28">
+        <v>286162000.0</v>
+      </c>
+      <c r="AD28">
+        <v>389784000.0</v>
+      </c>
+      <c r="AE28">
+        <v>326710000.0</v>
+      </c>
+      <c r="AF28">
+        <v>424364000.0</v>
+      </c>
+      <c r="AG28">
+        <v>318390000.0</v>
+      </c>
+      <c r="AH28">
+        <v>244691000.0</v>
+      </c>
+      <c r="AI28">
+        <v>159425000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>184164000.0</v>
+      </c>
+      <c r="AK28">
+        <v>210576000.0</v>
+      </c>
+      <c r="AL28">
+        <v>299487000.0</v>
+      </c>
+      <c r="AM28">
+        <v>323709000.0</v>
+      </c>
+      <c r="AN28">
+        <v>167949000.0</v>
+      </c>
+      <c r="AO28">
+        <v>227778000.0</v>
+      </c>
+      <c r="AP28">
+        <v>252201000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>203455000.0</v>
+      </c>
+      <c r="AR28">
+        <v>188633000.0</v>
+      </c>
+      <c r="AS28">
+        <v>187437000.0</v>
+      </c>
+      <c r="AT28">
+        <v>126309000.0</v>
+      </c>
+      <c r="AU28">
+        <v>112447000.0</v>
+      </c>
+      <c r="AV28">
+        <v>114532000.0</v>
+      </c>
+      <c r="AW28">
+        <v>132053000.0</v>
+      </c>
+      <c r="AX28">
+        <v>142751000.0</v>
+      </c>
+      <c r="AY28">
+        <v>109037000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>54452000.0</v>
+      </c>
+      <c r="BA28">
+        <v>104035000.0</v>
+      </c>
+      <c r="BB28">
+        <v>102421000.0</v>
+      </c>
+      <c r="BC28">
+        <v>111551000.0</v>
+      </c>
+      <c r="BD28">
+        <v>101631000.0</v>
+      </c>
+      <c r="BE28">
+        <v>43440000.0</v>
+      </c>
+      <c r="BF28">
+        <v>40423000.0</v>
+      </c>
+      <c r="BG28">
+        <v>55418000.0</v>
+      </c>
+      <c r="BH28">
+        <v>57381000.0</v>
+      </c>
+      <c r="BI28">
+        <v>51184000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>56222000.0</v>
+      </c>
+      <c r="BK28">
+        <v>179267000.0</v>
+      </c>
+      <c r="BL28">
+        <v>93520000.0</v>
+      </c>
+      <c r="BM28">
+        <v>305208000.0</v>
+      </c>
+      <c r="BN28">
+        <v>301576000.0</v>
+      </c>
+      <c r="BO28">
+        <v>325832000.0</v>
+      </c>
+      <c r="BP28">
+        <v>238584000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>363259000.0</v>
+      </c>
+      <c r="BR28">
+        <v>378824000.0</v>
+      </c>
+      <c r="BS28">
+        <v>384642000.0</v>
+      </c>
+      <c r="BT28">
+        <v>400177000.0</v>
+      </c>
+      <c r="BU28">
+        <v>417675000.0</v>
+      </c>
+      <c r="BV28">
+        <v>310603000.0</v>
+      </c>
+      <c r="BW28">
+        <v>250973000.0</v>
+      </c>
+      <c r="BX28">
+        <v>299130000.0</v>
+      </c>
+      <c r="BY28">
+        <v>234514000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>217540000.0</v>
+      </c>
+      <c r="CA28">
+        <v>152417000.0</v>
+      </c>
+      <c r="CB28">
+        <v>175480000.0</v>
+      </c>
+      <c r="CC28">
+        <v>186148000.0</v>
+      </c>
+      <c r="CD28">
+        <v>194636000.0</v>
+      </c>
+      <c r="CE28">
+        <v>202090000.0</v>
+      </c>
+      <c r="CF28">
+        <v>340930000.0</v>
+      </c>
+      <c r="CG28">
+        <v>194301000.0</v>
+      </c>
+      <c r="CH28">
+        <v>190631000.0</v>
+      </c>
+      <c r="CI28">
+        <v>180859000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>205254000.0</v>
+      </c>
+      <c r="CK28">
+        <v>149390000.0</v>
+      </c>
+      <c r="CL28">
+        <v>156864000.0</v>
+      </c>
+      <c r="CM28">
+        <v>129521000.0</v>
+      </c>
+      <c r="CN28">
+        <v>146845000.0</v>
+      </c>
+      <c r="CO28">
+        <v>86722000.0</v>
+      </c>
+      <c r="CP28">
+        <v>51410000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>50986000.0</v>
+      </c>
+      <c r="CR28">
+        <v>42507000.0</v>
+      </c>
+      <c r="CS28">
+        <v>35222000.0</v>
+      </c>
+      <c r="CT28">
+        <v>943000.0</v>
+      </c>
+      <c r="CU28">
+        <v>21968000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1533000.0</v>
+      </c>
+      <c r="CW28">
+        <v>35939000.0</v>
+      </c>
+      <c r="CX28">
+        <v>36179000.0</v>
+      </c>
+      <c r="CY28">
+        <v>33377000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>4364000.0</v>
+      </c>
+      <c r="DA28">
+        <v>32770000.0</v>
+      </c>
+      <c r="DB28">
+        <v>20090892.0</v>
+      </c>
+      <c r="DC28">
+        <v>18577245.0</v>
+      </c>
+      <c r="DD28">
+        <v>2300000.0</v>
+      </c>
+      <c r="DE28">
+        <v>26800000.0</v>
+      </c>
+      <c r="DF28">
+        <v>10600000.0</v>
+      </c>
+      <c r="DG28">
+        <v>9800000.0</v>
+      </c>
+      <c r="DH28">
+        <v>17000000.0</v>
+      </c>
+      <c r="DI28">
+        <v>15400000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>10600000.0</v>
+      </c>
+      <c r="DK28">
+        <v>5100000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:115">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1220698000.0</v>
+      </c>
+      <c r="D29">
+        <v>1221777000.0</v>
+      </c>
+      <c r="E29">
+        <v>1144266000.0</v>
+      </c>
+      <c r="F29">
+        <v>1127898000.0</v>
+      </c>
+      <c r="G29">
+        <v>1114468000.0</v>
+      </c>
+      <c r="H29">
+        <v>1111253000.0</v>
+      </c>
+      <c r="I29">
+        <v>1139780000.0</v>
+      </c>
+      <c r="J29">
+        <v>1117364000.0</v>
+      </c>
+      <c r="K29">
+        <v>1122599000.0</v>
+      </c>
+      <c r="L29">
+        <v>1128670000.0</v>
+      </c>
+      <c r="M29">
+        <v>1079479000.0</v>
+      </c>
+      <c r="N29">
+        <v>1084713000.0</v>
+      </c>
+      <c r="O29">
+        <v>983126000.0</v>
+      </c>
+      <c r="P29">
+        <v>887257000.0</v>
+      </c>
+      <c r="Q29">
+        <v>891853000.0</v>
+      </c>
+      <c r="R29">
+        <v>928288000.0</v>
+      </c>
+      <c r="S29">
+        <v>955577000.0</v>
+      </c>
+      <c r="T29">
+        <v>952449000.0</v>
+      </c>
+      <c r="U29">
+        <v>894352000.0</v>
+      </c>
+      <c r="V29">
+        <v>893792000.0</v>
+      </c>
+      <c r="W29">
+        <v>882976000.0</v>
+      </c>
+      <c r="X29">
+        <v>883117000.0</v>
+      </c>
+      <c r="Y29">
+        <v>873292000.0</v>
+      </c>
+      <c r="Z29">
+        <v>866443000.0</v>
+      </c>
+      <c r="AA29">
+        <v>859440000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+    </row>
+    <row r="30" spans="1:115">
+      <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
+        <v>4007122000.0</v>
+      </c>
+      <c r="O30">
+        <v>3922651000.0</v>
+      </c>
+      <c r="P30">
+        <v>3874373000.0</v>
+      </c>
+      <c r="Q30">
+        <v>3841838000.0</v>
+      </c>
+      <c r="R30">
+        <v>3687826000.0</v>
+      </c>
+      <c r="S30">
+        <v>3520637000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30">
+        <v>37876000.0</v>
+      </c>
+      <c r="AX30">
+        <v>7711000.0</v>
+      </c>
+      <c r="AY30">
+        <v>3861000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3649000.0</v>
+      </c>
+      <c r="BA30">
+        <v>3777000.0</v>
+      </c>
+      <c r="BB30">
+        <v>3660000.0</v>
+      </c>
+      <c r="BC30">
+        <v>3899000.0</v>
+      </c>
+      <c r="BD30">
+        <v>3874000.0</v>
+      </c>
+      <c r="BE30">
+        <v>3939000.0</v>
+      </c>
+      <c r="BF30">
+        <v>3895000.0</v>
+      </c>
+      <c r="BG30">
+        <v>4427000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4403000.0</v>
+      </c>
+      <c r="BI30">
+        <v>4887000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>5010000.0</v>
+      </c>
+      <c r="BK30">
+        <v>5885000.0</v>
+      </c>
+      <c r="BL30">
+        <v>5942000.0</v>
+      </c>
+      <c r="BM30">
+        <v>6143000.0</v>
+      </c>
+      <c r="BN30">
+        <v>6278000.0</v>
+      </c>
+      <c r="BO30">
+        <v>7057000.0</v>
+      </c>
+      <c r="BP30">
+        <v>7088000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>8069000.0</v>
+      </c>
+      <c r="BR30">
+        <v>7733000.0</v>
+      </c>
+      <c r="BS30">
+        <v>8597000.0</v>
+      </c>
+      <c r="BT30">
+        <v>8513000.0</v>
+      </c>
+      <c r="BU30">
+        <v>9044000.0</v>
+      </c>
+      <c r="BV30">
+        <v>8317000.0</v>
+      </c>
+      <c r="BW30">
+        <v>9132000.0</v>
+      </c>
+      <c r="BX30">
+        <v>9957000.0</v>
+      </c>
+      <c r="BY30">
+        <v>11143000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>9971000.0</v>
+      </c>
+      <c r="CA30">
+        <v>10997000.0</v>
+      </c>
+      <c r="CB30">
+        <v>10287000.0</v>
+      </c>
+      <c r="CC30">
+        <v>10438000.0</v>
+      </c>
+      <c r="CD30">
+        <v>9047000.0</v>
+      </c>
+      <c r="CE30">
+        <v>9374000.0</v>
+      </c>
+      <c r="CF30">
+        <v>8274000.0</v>
+      </c>
+      <c r="CG30">
+        <v>8039000.0</v>
+      </c>
+      <c r="CH30">
+        <v>6550000.0</v>
+      </c>
+      <c r="CI30">
+        <v>6883000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>5644000.0</v>
+      </c>
+      <c r="CK30">
+        <v>5638000.0</v>
+      </c>
+      <c r="CL30">
+        <v>4257000.0</v>
+      </c>
+      <c r="CM30">
+        <v>4824000.0</v>
+      </c>
+      <c r="CN30">
+        <v>4098000.0</v>
+      </c>
+      <c r="CO30">
+        <v>4142000.0</v>
+      </c>
+      <c r="CP30">
+        <v>3461000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>3860000.0</v>
+      </c>
+      <c r="CR30">
+        <v>3336000.0</v>
+      </c>
+      <c r="CS30">
+        <v>3444000.0</v>
+      </c>
+      <c r="CT30">
+        <v>2965000.0</v>
+      </c>
+      <c r="CU30">
+        <v>3171000.0</v>
+      </c>
+      <c r="CV30">
+        <v>2811000.0</v>
+      </c>
+      <c r="CW30">
+        <v>3066000.0</v>
+      </c>
+      <c r="CX30">
+        <v>2744000.0</v>
+      </c>
+      <c r="CY30">
+        <v>2929000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>2758000.0</v>
+      </c>
+      <c r="DA30">
+        <v>2539000.0</v>
+      </c>
+      <c r="DB30">
+        <v>2183137.0</v>
+      </c>
+      <c r="DC30">
+        <v>2235478.0</v>
+      </c>
+      <c r="DD30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DE30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DF30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DG30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
+      <c r="DK30"/>
+    </row>
+    <row r="31" spans="1:115">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>433526000.0</v>
+      </c>
+      <c r="N31">
+        <v>428938000.0</v>
+      </c>
+      <c r="O31">
+        <v>417475000.0</v>
+      </c>
+      <c r="P31">
+        <v>391352000.0</v>
+      </c>
+      <c r="Q31">
+        <v>366047000.0</v>
+      </c>
+      <c r="R31">
+        <v>378610000.0</v>
+      </c>
+      <c r="S31">
+        <v>385886000.0</v>
+      </c>
+      <c r="T31">
+        <v>405735000.0</v>
+      </c>
+      <c r="U31">
+        <v>401216000.0</v>
+      </c>
+      <c r="V31">
+        <v>400588000.0</v>
+      </c>
+      <c r="W31">
+        <v>389652000.0</v>
+      </c>
+      <c r="X31">
+        <v>389645000.0</v>
+      </c>
+      <c r="Y31">
+        <v>379673000.0</v>
+      </c>
+      <c r="Z31">
+        <v>372676000.0</v>
+      </c>
+      <c r="AA31">
+        <v>365473000.0</v>
+      </c>
+      <c r="AB31">
+        <v>363248000.0</v>
+      </c>
+      <c r="AC31">
+        <v>353490000.0</v>
+      </c>
+      <c r="AD31">
+        <v>346010000.0</v>
+      </c>
+      <c r="AE31">
+        <v>329172000.0</v>
+      </c>
+      <c r="AF31">
+        <v>320215000.0</v>
+      </c>
+      <c r="AG31">
+        <v>323954000.0</v>
+      </c>
+      <c r="AH31">
+        <v>318932000.0</v>
+      </c>
+      <c r="AI31">
+        <v>311823000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>308797000.0</v>
+      </c>
+      <c r="AK31">
+        <v>304917000.0</v>
+      </c>
+      <c r="AL31">
+        <v>299314000.0</v>
+      </c>
+      <c r="AM31">
+        <v>289256000.0</v>
+      </c>
+      <c r="AN31">
+        <v>281381000.0</v>
+      </c>
+      <c r="AO31">
+        <v>289406000.0</v>
+      </c>
+      <c r="AP31">
+        <v>283876000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>277164000.0</v>
+      </c>
+      <c r="AR31">
+        <v>271700000.0</v>
+      </c>
+      <c r="AS31">
+        <v>266001000.0</v>
+      </c>
+      <c r="AT31">
+        <v>265437000.0</v>
+      </c>
+      <c r="AU31">
+        <v>268486000.0</v>
+      </c>
+      <c r="AV31">
+        <v>263041000.0</v>
+      </c>
+      <c r="AW31">
+        <v>253705000.0</v>
+      </c>
+      <c r="AX31">
+        <v>248055000.0</v>
+      </c>
+      <c r="AY31">
+        <v>157689000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>153325000.0</v>
+      </c>
+      <c r="BA31">
+        <v>149834000.0</v>
+      </c>
+      <c r="BB31">
+        <v>150938000.0</v>
+      </c>
+      <c r="BC31">
+        <v>149692000.0</v>
+      </c>
+      <c r="BD31">
+        <v>146590000.0</v>
+      </c>
+      <c r="BE31">
+        <v>144558000.0</v>
+      </c>
+      <c r="BF31">
+        <v>149662000.0</v>
+      </c>
+      <c r="BG31">
+        <v>146688000.0</v>
+      </c>
+      <c r="BH31">
+        <v>144668000.0</v>
+      </c>
+      <c r="BI31">
+        <v>116467000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>110715000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+    </row>
+    <row r="32" spans="1:115">
+      <c r="A32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+    </row>
+    <row r="33" spans="1:115">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33">
+        <v>151723000.0</v>
+      </c>
+      <c r="C33">
+        <v>6896604000.0</v>
+      </c>
+      <c r="D33">
+        <v>5259665000.0</v>
+      </c>
+      <c r="E33">
+        <v>5239830000.0</v>
+      </c>
+      <c r="F33">
+        <v>5313801000.0</v>
+      </c>
+      <c r="G33">
+        <v>5222257000.0</v>
+      </c>
+      <c r="H33">
+        <v>4928799000.0</v>
+      </c>
+      <c r="I33">
+        <v>4885206000.0</v>
+      </c>
+      <c r="J33">
+        <v>4756852000.0</v>
+      </c>
+      <c r="K33">
+        <v>4619569000.0</v>
+      </c>
+      <c r="L33">
+        <v>4605599000.0</v>
+      </c>
+      <c r="M33">
+        <v>4392720000.0</v>
+      </c>
+      <c r="N33">
+        <v>4320819000.0</v>
+      </c>
+      <c r="O33">
+        <v>4217963000.0</v>
+      </c>
+      <c r="P33">
+        <v>4172911000.0</v>
+      </c>
+      <c r="Q33">
+        <v>4149921000.0</v>
+      </c>
+      <c r="R33">
+        <v>3975812000.0</v>
+      </c>
+      <c r="S33">
+        <v>3800034000.0</v>
+      </c>
+      <c r="T33">
+        <v>3689846000.0</v>
+      </c>
+      <c r="U33">
+        <v>3579487000.0</v>
+      </c>
+      <c r="V33">
+        <v>3491758000.0</v>
+      </c>
+      <c r="W33">
+        <v>3623753000.0</v>
+      </c>
+      <c r="X33">
+        <v>3423991000.0</v>
+      </c>
+      <c r="Y33">
+        <v>3553595000.0</v>
+      </c>
+      <c r="Z33">
+        <v>3535491000.0</v>
+      </c>
+      <c r="AA33">
+        <v>3108521000.0</v>
+      </c>
+      <c r="AB33">
+        <v>3064529000.0</v>
+      </c>
+      <c r="AC33">
+        <v>3136309000.0</v>
+      </c>
+      <c r="AD33">
+        <v>3077790000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2998984000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2951187000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2893558000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2831639000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2745755000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2750859000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2747514000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2719469000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2633502000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2570915000.0</v>
+      </c>
+      <c r="AO33">
+        <v>2596791000.0</v>
+      </c>
+      <c r="AP33">
+        <v>2569501000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>2481070000.0</v>
+      </c>
+      <c r="AR33">
+        <v>2467272000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2420509000.0</v>
+      </c>
+      <c r="AT33">
+        <v>2373913000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2325066000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2298936000.0</v>
+      </c>
+      <c r="AW33">
+        <v>2249069000.0</v>
+      </c>
+      <c r="AX33">
+        <v>2289416000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1236439000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1268305000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1254798000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1187059000.0</v>
+      </c>
+      <c r="BC33">
+        <v>1216260000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1249614000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1358442000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1352360000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1373183000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1428405000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1444578000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1509375000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1550230000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1600605000.0</v>
+      </c>
+      <c r="BM33">
+        <v>1781912000.0</v>
+      </c>
+      <c r="BN33">
+        <v>1771793000.0</v>
+      </c>
+      <c r="BO33">
+        <v>1873785000.0</v>
+      </c>
+      <c r="BP33">
+        <v>1878753000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>1993032000.0</v>
+      </c>
+      <c r="BR33">
+        <v>2048038000.0</v>
+      </c>
+      <c r="BS33">
+        <v>2214012000.0</v>
+      </c>
+      <c r="BT33">
+        <v>2182643000.0</v>
+      </c>
+      <c r="BU33">
+        <v>2172621000.0</v>
+      </c>
+      <c r="BV33">
+        <v>2117405000.0</v>
+      </c>
+      <c r="BW33">
+        <v>2074913000.0</v>
+      </c>
+      <c r="BX33">
+        <v>2082308000.0</v>
+      </c>
+      <c r="BY33">
+        <v>2065986000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>2045359000.0</v>
+      </c>
+      <c r="CA33">
+        <v>2026482000.0</v>
+      </c>
+      <c r="CB33">
+        <v>2005883000.0</v>
+      </c>
+      <c r="CC33">
+        <v>1977296000.0</v>
+      </c>
+      <c r="CD33">
+        <v>1913240000.0</v>
+      </c>
+      <c r="CE33">
+        <v>1849353000.0</v>
+      </c>
+      <c r="CF33">
+        <v>1793728000.0</v>
+      </c>
+      <c r="CG33">
+        <v>1749837000.0</v>
+      </c>
+      <c r="CH33">
+        <v>1667141000.0</v>
+      </c>
+      <c r="CI33">
+        <v>1618738000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>1509813000.0</v>
+      </c>
+      <c r="CK33">
+        <v>1434007000.0</v>
+      </c>
+      <c r="CL33">
+        <v>1339364000.0</v>
+      </c>
+      <c r="CM33">
+        <v>1259159000.0</v>
+      </c>
+      <c r="CN33">
+        <v>1182930000.0</v>
+      </c>
+      <c r="CO33">
+        <v>1117141000.0</v>
+      </c>
+      <c r="CP33">
+        <v>997111000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>935836000.0</v>
+      </c>
+      <c r="CR33">
+        <v>895115000.0</v>
+      </c>
+      <c r="CS33">
+        <v>837509000.0</v>
+      </c>
+      <c r="CT33">
+        <v>762655000.0</v>
+      </c>
+      <c r="CU33">
+        <v>709580000.0</v>
+      </c>
+      <c r="CV33">
+        <v>681404000.0</v>
+      </c>
+      <c r="CW33">
+        <v>625361000.0</v>
+      </c>
+      <c r="CX33">
+        <v>600424000.0</v>
+      </c>
+      <c r="CY33">
+        <v>544703000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>498295000.0</v>
+      </c>
+      <c r="DA33">
+        <v>456553000.0</v>
+      </c>
+      <c r="DB33">
+        <v>429112881.0</v>
+      </c>
+      <c r="DC33">
+        <v>398896077.0</v>
+      </c>
+      <c r="DD33">
+        <v>352500000.0</v>
+      </c>
+      <c r="DE33">
+        <v>319400000.0</v>
+      </c>
+      <c r="DF33">
+        <v>283200000.0</v>
+      </c>
+      <c r="DG33">
+        <v>253200000.0</v>
+      </c>
+      <c r="DH33">
+        <v>2000000.0</v>
+      </c>
+      <c r="DI33">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK33">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:115">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>219457000.0</v>
+      </c>
+      <c r="O34">
+        <v>227453000.0</v>
+      </c>
+      <c r="P34">
+        <v>194340000.0</v>
+      </c>
+      <c r="Q34">
+        <v>198605000.0</v>
+      </c>
+      <c r="R34">
+        <v>203339000.0</v>
+      </c>
+      <c r="S34">
+        <v>204271000.0</v>
+      </c>
+      <c r="T34">
+        <v>197463000.0</v>
+      </c>
+      <c r="U34">
+        <v>175850000.0</v>
+      </c>
+      <c r="V34">
+        <v>169737000.0</v>
+      </c>
+      <c r="W34">
+        <v>158590000.0</v>
+      </c>
+      <c r="X34">
+        <v>118365000.0</v>
+      </c>
+      <c r="Y34">
+        <v>157017000.0</v>
+      </c>
+      <c r="Z34">
+        <v>167527000.0</v>
+      </c>
+      <c r="AA34">
+        <v>133270000.0</v>
+      </c>
+      <c r="AB34">
+        <v>102675000.0</v>
+      </c>
+      <c r="AC34">
+        <v>103990000.0</v>
+      </c>
+      <c r="AD34">
+        <v>119669000.0</v>
+      </c>
+      <c r="AE34">
+        <v>111235000.0</v>
+      </c>
+      <c r="AF34">
+        <v>103519000.0</v>
+      </c>
+      <c r="AG34">
+        <v>112378000.0</v>
+      </c>
+      <c r="AH34">
+        <v>94573000.0</v>
+      </c>
+      <c r="AI34">
+        <v>104894000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>118748000.0</v>
+      </c>
+      <c r="AK34">
+        <v>122280000.0</v>
+      </c>
+      <c r="AL34">
+        <v>110920000.0</v>
+      </c>
+      <c r="AM34">
+        <v>126679000.0</v>
+      </c>
+      <c r="AN34">
+        <v>131710000.0</v>
+      </c>
+      <c r="AO34">
+        <v>146843000.0</v>
+      </c>
+      <c r="AP34">
+        <v>136690000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>162312000.0</v>
+      </c>
+      <c r="AR34">
+        <v>154771000.0</v>
+      </c>
+      <c r="AS34">
+        <v>158149000.0</v>
+      </c>
+      <c r="AT34">
+        <v>152081000.0</v>
+      </c>
+      <c r="AU34">
+        <v>148219000.0</v>
+      </c>
+      <c r="AV34">
+        <v>167569000.0</v>
+      </c>
+      <c r="AW34">
+        <v>142869000.0</v>
+      </c>
+      <c r="AX34">
+        <v>124108000.0</v>
+      </c>
+      <c r="AY34">
+        <v>63165000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>69305000.0</v>
+      </c>
+      <c r="BA34">
+        <v>65680000.0</v>
+      </c>
+      <c r="BB34">
+        <v>57328000.0</v>
+      </c>
+      <c r="BC34">
+        <v>68744000.0</v>
+      </c>
+      <c r="BD34">
+        <v>64765000.0</v>
+      </c>
+      <c r="BE34">
+        <v>60031000.0</v>
+      </c>
+      <c r="BF34">
+        <v>52831000.0</v>
+      </c>
+      <c r="BG34">
+        <v>57440000.0</v>
+      </c>
+      <c r="BH34">
+        <v>72569000.0</v>
+      </c>
+      <c r="BI34">
+        <v>69340000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>71207000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+    </row>
+    <row r="35" spans="1:115">
+      <c r="A35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35">
+        <v>549188000.0</v>
+      </c>
+      <c r="C35">
+        <v>5988575000.0</v>
+      </c>
+      <c r="D35">
+        <v>593592000.0</v>
+      </c>
+      <c r="E35">
+        <v>506646000.0</v>
+      </c>
+      <c r="F35">
+        <v>505313000.0</v>
+      </c>
+      <c r="G35">
+        <v>548967000.0</v>
+      </c>
+      <c r="H35">
+        <v>647748000.0</v>
+      </c>
+      <c r="I35">
+        <v>656982000.0</v>
+      </c>
+      <c r="J35">
+        <v>682765000.0</v>
+      </c>
+      <c r="K35">
+        <v>692881000.0</v>
+      </c>
+      <c r="L35">
+        <v>700427000.0</v>
+      </c>
+      <c r="M35">
+        <v>596268000.0</v>
+      </c>
+      <c r="N35">
+        <v>606011000.0</v>
+      </c>
+      <c r="O35">
+        <v>515754000.0</v>
+      </c>
+      <c r="P35">
+        <v>445849000.0</v>
+      </c>
+      <c r="Q35">
+        <v>475592000.0</v>
+      </c>
+      <c r="R35">
+        <v>499305000.0</v>
+      </c>
+      <c r="S35">
+        <v>519106000.0</v>
+      </c>
+      <c r="T35">
+        <v>495890000.0</v>
+      </c>
+      <c r="U35">
+        <v>442074000.0</v>
+      </c>
+      <c r="V35">
+        <v>441904000.0</v>
+      </c>
+      <c r="W35">
+        <v>459013000.0</v>
+      </c>
+      <c r="X35">
+        <v>441563000.0</v>
+      </c>
+      <c r="Y35">
+        <v>441392000.0</v>
+      </c>
+      <c r="Z35">
+        <v>441222000.0</v>
+      </c>
+      <c r="AA35">
+        <v>441051000.0</v>
+      </c>
+      <c r="AB35">
+        <v>400881000.0</v>
+      </c>
+      <c r="AC35">
+        <v>410710000.0</v>
+      </c>
+      <c r="AD35">
+        <v>420540000.0</v>
+      </c>
+      <c r="AE35">
+        <v>430369000.0</v>
+      </c>
+      <c r="AF35">
+        <v>396199000.0</v>
+      </c>
+      <c r="AG35">
+        <v>286029000.0</v>
+      </c>
+      <c r="AH35">
+        <v>275858000.0</v>
+      </c>
+      <c r="AI35">
+        <v>265688000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>265517000.0</v>
+      </c>
+      <c r="AK35">
+        <v>265347000.0</v>
+      </c>
+      <c r="AL35">
+        <v>290176000.0</v>
+      </c>
+      <c r="AM35">
+        <v>250006000.0</v>
+      </c>
+      <c r="AN35">
+        <v>219835000.0</v>
+      </c>
+      <c r="AO35">
+        <v>222665000.0</v>
+      </c>
+      <c r="AP35">
+        <v>222494000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>142324000.0</v>
+      </c>
+      <c r="AR35">
+        <v>123154000.0</v>
+      </c>
+      <c r="AS35">
+        <v>122983000.0</v>
+      </c>
+      <c r="AT35">
+        <v>102813000.0</v>
+      </c>
+      <c r="AU35">
+        <v>102653000.0</v>
+      </c>
+      <c r="AV35">
+        <v>108494000.0</v>
+      </c>
+      <c r="AW35">
+        <v>111334000.0</v>
+      </c>
+      <c r="AX35">
+        <v>125523000.0</v>
+      </c>
+      <c r="AY35">
+        <v>77990000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>77990000.0</v>
+      </c>
+      <c r="BA35">
+        <v>77990000.0</v>
+      </c>
+      <c r="BB35">
+        <v>67990000.0</v>
+      </c>
+      <c r="BC35">
+        <v>67990000.0</v>
+      </c>
+      <c r="BD35">
+        <v>67990000.0</v>
+      </c>
+      <c r="BE35">
+        <v>129454000.0</v>
+      </c>
+      <c r="BF35">
+        <v>122244000.0</v>
+      </c>
+      <c r="BG35">
+        <v>136844000.0</v>
+      </c>
+      <c r="BH35">
+        <v>79424000.0</v>
+      </c>
+      <c r="BI35">
+        <v>149044000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>150918000.0</v>
+      </c>
+      <c r="BK35">
+        <v>109723000.0</v>
+      </c>
+      <c r="BL35">
+        <v>226773000.0</v>
+      </c>
+      <c r="BM35">
+        <v>204821000.0</v>
+      </c>
+      <c r="BN35">
+        <v>209826000.0</v>
+      </c>
+      <c r="BO35">
+        <v>239819000.0</v>
+      </c>
+      <c r="BP35">
+        <v>354635000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>274857000.0</v>
+      </c>
+      <c r="BR35">
+        <v>284840000.0</v>
+      </c>
+      <c r="BS35">
+        <v>309815000.0</v>
+      </c>
+      <c r="BT35">
+        <v>322518000.0</v>
+      </c>
+      <c r="BU35">
+        <v>354312000.0</v>
+      </c>
+      <c r="BV35">
+        <v>129535000.0</v>
+      </c>
+      <c r="BW35">
+        <v>120260000.0</v>
+      </c>
+      <c r="BX35">
+        <v>217003000.0</v>
+      </c>
+      <c r="BY35">
+        <v>195736000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>195892000.0</v>
+      </c>
+      <c r="CA35">
+        <v>149898000.0</v>
+      </c>
+      <c r="CB35">
+        <v>153178000.0</v>
+      </c>
+      <c r="CC35">
+        <v>170472000.0</v>
+      </c>
+      <c r="CD35">
+        <v>54026000.0</v>
+      </c>
+      <c r="CE35">
+        <v>51289000.0</v>
+      </c>
+      <c r="CF35">
+        <v>51932000.0</v>
+      </c>
+      <c r="CG35">
+        <v>49176000.0</v>
+      </c>
+      <c r="CH35">
+        <v>47075000.0</v>
+      </c>
+      <c r="CI35">
+        <v>170150000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>44004000.0</v>
+      </c>
+      <c r="CK35">
+        <v>145466000.0</v>
+      </c>
+      <c r="CL35">
+        <v>24325000.0</v>
+      </c>
+      <c r="CM35">
+        <v>23913000.0</v>
+      </c>
+      <c r="CN35">
+        <v>24699000.0</v>
+      </c>
+      <c r="CO35">
+        <v>23835000.0</v>
+      </c>
+      <c r="CP35">
+        <v>23040000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>37083000.0</v>
+      </c>
+      <c r="CR35">
+        <v>22573000.0</v>
+      </c>
+      <c r="CS35">
+        <v>22001000.0</v>
+      </c>
+      <c r="CT35">
+        <v>61005000.0</v>
+      </c>
+      <c r="CU35">
+        <v>59309000.0</v>
+      </c>
+      <c r="CV35">
+        <v>58142000.0</v>
+      </c>
+      <c r="CW35">
+        <v>22547000.0</v>
+      </c>
+      <c r="CX35">
+        <v>22431000.0</v>
+      </c>
+      <c r="CY35">
+        <v>23426000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>55152000.0</v>
+      </c>
+      <c r="DA35">
+        <v>22311000.0</v>
+      </c>
+      <c r="DB35">
+        <v>4387160.0</v>
+      </c>
+      <c r="DC35">
+        <v>3733993.0</v>
+      </c>
+      <c r="DD35">
+        <v>45200000.0</v>
+      </c>
+      <c r="DE35">
+        <v>17900000.0</v>
+      </c>
+      <c r="DF35">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG35">
+        <v>700000.0</v>
+      </c>
+      <c r="DH35"/>
+      <c r="DI35"/>
+      <c r="DJ35"/>
+      <c r="DK35"/>
+    </row>
+    <row r="36" spans="1:115">
+      <c r="A36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>304870000.0</v>
+      </c>
+      <c r="D36">
+        <v>340456000.0</v>
+      </c>
+      <c r="E36">
+        <v>560738000.0</v>
+      </c>
+      <c r="F36">
+        <v>542323000.0</v>
+      </c>
+      <c r="G36">
+        <v>524016000.0</v>
+      </c>
+      <c r="H36">
+        <v>263748000.0</v>
+      </c>
+      <c r="I36">
+        <v>255815000.0</v>
+      </c>
+      <c r="J36">
+        <v>252258000.0</v>
+      </c>
+      <c r="K36">
+        <v>234500000.0</v>
+      </c>
+      <c r="L36">
+        <v>232747000.0</v>
+      </c>
+      <c r="M36">
+        <v>224265000.0</v>
+      </c>
+      <c r="N36">
+        <v>199700000.0</v>
+      </c>
+      <c r="O36">
+        <v>190084000.0</v>
+      </c>
+      <c r="P36">
+        <v>193441000.0</v>
+      </c>
+      <c r="Q36">
+        <v>191341000.0</v>
+      </c>
+      <c r="R36">
+        <v>173247000.0</v>
+      </c>
+      <c r="S36">
+        <v>157988000.0</v>
+      </c>
+      <c r="T36">
+        <v>147511000.0</v>
+      </c>
+      <c r="U36">
+        <v>147427000.0</v>
+      </c>
+      <c r="V36">
+        <v>141560000.0</v>
+      </c>
+      <c r="W36">
+        <v>137643000.0</v>
+      </c>
+      <c r="X36">
+        <v>134732000.0</v>
+      </c>
+      <c r="Y36">
+        <v>125950000.0</v>
+      </c>
+      <c r="Z36">
+        <v>122981000.0</v>
+      </c>
+      <c r="AA36">
+        <v>119747000.0</v>
+      </c>
+      <c r="AB36">
+        <v>121111000.0</v>
+      </c>
+      <c r="AC36">
+        <v>119415000.0</v>
+      </c>
+      <c r="AD36">
+        <v>114420000.0</v>
+      </c>
+      <c r="AE36">
+        <v>117814000.0</v>
+      </c>
+      <c r="AF36">
+        <v>117127000.0</v>
+      </c>
+      <c r="AG36">
+        <v>114218000.0</v>
+      </c>
+      <c r="AH36">
+        <v>112861000.0</v>
+      </c>
+      <c r="AI36">
+        <v>111708000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>108701000.0</v>
+      </c>
+      <c r="AK36">
+        <v>109200000.0</v>
+      </c>
+      <c r="AL36">
+        <v>106299000.0</v>
+      </c>
+      <c r="AM36">
+        <v>105822000.0</v>
+      </c>
+      <c r="AN36">
+        <v>105370000.0</v>
+      </c>
+      <c r="AO36">
+        <v>102663000.0</v>
+      </c>
+      <c r="AP36">
+        <v>100412000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>94312000.0</v>
+      </c>
+      <c r="AR36">
+        <v>96260000.0</v>
+      </c>
+      <c r="AS36">
+        <v>108912000.0</v>
+      </c>
+      <c r="AT36">
+        <v>107206000.0</v>
+      </c>
+      <c r="AU36">
+        <v>112687000.0</v>
+      </c>
+      <c r="AV36">
+        <v>115791000.0</v>
+      </c>
+      <c r="AW36">
+        <v>85320000.0</v>
+      </c>
+      <c r="AX36">
+        <v>110466000.0</v>
+      </c>
+      <c r="AY36">
+        <v>149962000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1112229000.0</v>
+      </c>
+      <c r="BA36">
+        <v>159576000.0</v>
+      </c>
+      <c r="BB36">
+        <v>108251000.0</v>
+      </c>
+      <c r="BC36">
+        <v>173192000.0</v>
+      </c>
+      <c r="BD36">
+        <v>189168000.0</v>
+      </c>
+      <c r="BE36">
+        <v>166355000.0</v>
+      </c>
+      <c r="BF36">
+        <v>142013000.0</v>
+      </c>
+      <c r="BG36">
+        <v>150899000.0</v>
+      </c>
+      <c r="BH36">
+        <v>1228611000.0</v>
+      </c>
+      <c r="BI36">
+        <v>189893000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>198167000.0</v>
+      </c>
+      <c r="BK36">
+        <v>150623000.0</v>
+      </c>
+      <c r="BL36">
+        <v>144240000.0</v>
+      </c>
+      <c r="BM36">
+        <v>254038000.0</v>
+      </c>
+      <c r="BN36">
+        <v>163068000.0</v>
+      </c>
+      <c r="BO36">
+        <v>184197000.0</v>
+      </c>
+      <c r="BP36">
+        <v>115426000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>159195000.0</v>
+      </c>
+      <c r="BR36">
+        <v>120335000.0</v>
+      </c>
+      <c r="BS36">
+        <v>209207000.0</v>
+      </c>
+      <c r="BT36">
+        <v>93396000.0</v>
+      </c>
+      <c r="BU36">
+        <v>90267000.0</v>
+      </c>
+      <c r="BV36">
+        <v>81999000.0</v>
+      </c>
+      <c r="BW36">
+        <v>76549000.0</v>
+      </c>
+      <c r="BX36">
+        <v>1071596000.0</v>
+      </c>
+      <c r="BY36">
+        <v>59283000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>60174000.0</v>
+      </c>
+      <c r="CA36">
+        <v>67018000.0</v>
+      </c>
+      <c r="CB36">
+        <v>53085000.0</v>
+      </c>
+      <c r="CC36">
+        <v>68638000.0</v>
+      </c>
+      <c r="CD36">
+        <v>52399000.0</v>
+      </c>
+      <c r="CE36">
+        <v>47441000.0</v>
+      </c>
+      <c r="CF36">
+        <v>47965000.0</v>
+      </c>
+      <c r="CG36">
+        <v>79029000.0</v>
+      </c>
+      <c r="CH36">
+        <v>65072000.0</v>
+      </c>
+      <c r="CI36">
+        <v>74984000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>39620000.0</v>
+      </c>
+      <c r="CK36">
+        <v>37400000.0</v>
+      </c>
+      <c r="CL36">
+        <v>32661000.0</v>
+      </c>
+      <c r="CM36">
+        <v>34542000.0</v>
+      </c>
+      <c r="CN36">
+        <v>29253000.0</v>
+      </c>
+      <c r="CO36">
+        <v>38950000.0</v>
+      </c>
+      <c r="CP36">
+        <v>27385000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>21663000.0</v>
+      </c>
+      <c r="CR36">
+        <v>25957000.0</v>
+      </c>
+      <c r="CS36">
+        <v>31923000.0</v>
+      </c>
+      <c r="CT36">
+        <v>9685000.0</v>
+      </c>
+      <c r="CU36">
+        <v>10938000.0</v>
+      </c>
+      <c r="CV36">
+        <v>14104000.0</v>
+      </c>
+      <c r="CW36">
+        <v>13522000.0</v>
+      </c>
+      <c r="CX36">
+        <v>26546000.0</v>
+      </c>
+      <c r="CY36">
+        <v>25175000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>10893000.0</v>
+      </c>
+      <c r="DA36">
+        <v>4747000.0</v>
+      </c>
+      <c r="DB36">
+        <v>6921747.0</v>
+      </c>
+      <c r="DC36">
+        <v>6055299.0</v>
+      </c>
+      <c r="DD36">
+        <v>4400000.0</v>
+      </c>
+      <c r="DE36">
+        <v>3900000.0</v>
+      </c>
+      <c r="DF36">
+        <v>7600000.0</v>
+      </c>
+      <c r="DG36">
+        <v>11700000.0</v>
+      </c>
+      <c r="DH36"/>
+      <c r="DI36"/>
+      <c r="DJ36"/>
+      <c r="DK36"/>
+    </row>
+    <row r="37" spans="1:115">
+      <c r="A37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+    </row>
+    <row r="38" spans="1:115">
+      <c r="A38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38">
+        <v>5472436000.0</v>
+      </c>
+      <c r="C38">
+        <v>5617448000.0</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38">
+        <v>5289128000.0</v>
+      </c>
+      <c r="F38">
+        <v>5151408000.0</v>
+      </c>
+      <c r="G38">
+        <v>5180131000.0</v>
+      </c>
+      <c r="H38">
+        <v>6052161000.0</v>
+      </c>
+      <c r="I38">
+        <v>4318908000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>4703886000.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>4492240000.0</v>
+      </c>
+      <c r="N38">
+        <v>-775022413000.0</v>
+      </c>
+      <c r="O38">
+        <v>4127343000.0</v>
+      </c>
+      <c r="P38">
+        <v>3468443000.0</v>
+      </c>
+      <c r="Q38">
+        <v>3464591000.0</v>
+      </c>
+      <c r="R38">
+        <v>3660337000.0</v>
+      </c>
+      <c r="S38">
+        <v>3087710000.0</v>
+      </c>
+      <c r="T38">
+        <v>2988981000.0</v>
+      </c>
+      <c r="U38">
+        <v>-639071679000.0</v>
+      </c>
+      <c r="V38">
+        <v>4757414000.0</v>
+      </c>
+      <c r="W38">
+        <v>4710354000.0</v>
+      </c>
+      <c r="X38">
+        <v>4437344000.0</v>
+      </c>
+      <c r="Y38">
+        <v>4420610000.0</v>
+      </c>
+      <c r="Z38">
+        <v>4314379000.0</v>
+      </c>
+      <c r="AA38">
+        <v>3657387000.0</v>
+      </c>
+      <c r="AB38">
+        <v>4078210000.0</v>
+      </c>
+      <c r="AC38">
+        <v>4164208000.0</v>
+      </c>
+      <c r="AD38">
+        <v>4029993000.0</v>
+      </c>
+      <c r="AE38">
+        <v>3994296000.0</v>
+      </c>
+      <c r="AF38">
+        <v>3804628000.0</v>
+      </c>
+      <c r="AG38">
+        <v>3730252000.0</v>
+      </c>
+      <c r="AH38">
+        <v>3722752000.0</v>
+      </c>
+      <c r="AI38">
+        <v>3733705000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3725555000.0</v>
+      </c>
+      <c r="AK38">
+        <v>3687980000.0</v>
+      </c>
+      <c r="AL38">
+        <v>3569778000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3456002000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3515517000.0</v>
+      </c>
+      <c r="AO38">
+        <v>3494684000.0</v>
+      </c>
+      <c r="AP38">
+        <v>3429647000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>3377213000.0</v>
+      </c>
+      <c r="AR38">
+        <v>3359514000.0</v>
+      </c>
+      <c r="AS38">
+        <v>3358878000.0</v>
+      </c>
+      <c r="AT38">
+        <v>3360826000.0</v>
+      </c>
+      <c r="AU38">
+        <v>3403546000.0</v>
+      </c>
+      <c r="AV38">
+        <v>3440200000.0</v>
+      </c>
+      <c r="AW38">
+        <v>3432971000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3471643000.0</v>
+      </c>
+      <c r="AY38">
+        <v>-210002485000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>141241000.0</v>
+      </c>
+      <c r="BA38">
+        <v>-204284997000.0</v>
+      </c>
+      <c r="BB38">
+        <v>-194332250000.0</v>
+      </c>
+      <c r="BC38">
+        <v>-203055645000.0</v>
+      </c>
+      <c r="BD38">
+        <v>-209001074000.0</v>
+      </c>
+      <c r="BE38">
+        <v>-202422636000.0</v>
+      </c>
+      <c r="BF38">
+        <v>-199954755000.0</v>
+      </c>
+      <c r="BG38">
+        <v>-218220404000.0</v>
+      </c>
+      <c r="BH38">
+        <v>-10256000.0</v>
+      </c>
+      <c r="BI38">
+        <v>-222298015000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>-244389126000.0</v>
+      </c>
+      <c r="BK38">
+        <v>-52646065000.0</v>
+      </c>
+      <c r="BL38">
+        <v>-48456579000.0</v>
+      </c>
+      <c r="BM38">
+        <v>-57908617000.0</v>
+      </c>
+      <c r="BN38">
+        <v>-59100938000.0</v>
+      </c>
+      <c r="BO38">
+        <v>-56376077000.0</v>
+      </c>
+      <c r="BP38">
+        <v>-96771000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>-52547650000.0</v>
+      </c>
+      <c r="BR38">
+        <v>-54676628000.0</v>
+      </c>
+      <c r="BS38">
+        <v>-85241236000.0</v>
+      </c>
+      <c r="BT38">
+        <v>149054000.0</v>
+      </c>
+      <c r="BU38">
+        <v>-65575641000.0</v>
+      </c>
+      <c r="BV38">
+        <v>-77479646000.0</v>
+      </c>
+      <c r="BW38">
+        <v>-73634052000.0</v>
+      </c>
+      <c r="BX38">
+        <v>141778000.0</v>
+      </c>
+      <c r="BY38">
+        <v>-72826573000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>-91105480000.0</v>
+      </c>
+      <c r="CA38">
+        <v>-95567423000.0</v>
+      </c>
+      <c r="CB38">
+        <v>206588000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1756968000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1701363000.0</v>
+      </c>
+      <c r="CE38">
+        <v>1638797000.0</v>
+      </c>
+      <c r="CF38">
+        <v>1589250000.0</v>
+      </c>
+      <c r="CG38">
+        <v>1548417000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1470679000.0</v>
+      </c>
+      <c r="CI38">
+        <v>1431464000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1338925000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1274068000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1201712000.0</v>
+      </c>
+      <c r="CM38">
+        <v>1130357000.0</v>
+      </c>
+      <c r="CN38">
+        <v>1050332000.0</v>
+      </c>
+      <c r="CO38">
+        <v>997659000.0</v>
+      </c>
+      <c r="CP38">
+        <v>881236000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>822744000.0</v>
+      </c>
+      <c r="CR38">
+        <v>786621000.0</v>
+      </c>
+      <c r="CS38">
+        <v>738929000.0</v>
+      </c>
+      <c r="CT38">
+        <v>667985000.0</v>
+      </c>
+      <c r="CU38">
+        <v>623314000.0</v>
+      </c>
+      <c r="CV38">
+        <v>592858000.0</v>
+      </c>
+      <c r="CW38">
+        <v>546283800.0</v>
+      </c>
+      <c r="CX38">
+        <v>527194235.0</v>
+      </c>
+      <c r="CY38">
+        <v>478138374.0</v>
+      </c>
+      <c r="CZ38">
+        <v>434395418.0</v>
+      </c>
+      <c r="DA38">
+        <v>399904919.0</v>
+      </c>
+      <c r="DB38">
+        <v>376380234.0</v>
+      </c>
+      <c r="DC38">
+        <v>348823031.0</v>
+      </c>
+      <c r="DD38">
+        <v>307800000.0</v>
+      </c>
+      <c r="DE38">
+        <v>280200000.0</v>
+      </c>
+      <c r="DF38">
+        <v>250600000.0</v>
+      </c>
+      <c r="DG38">
+        <v>223200000.0</v>
+      </c>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+    </row>
+    <row r="39" spans="1:115">
+      <c r="A39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>328546000.0</v>
+      </c>
+      <c r="J39">
+        <v>218604000.0</v>
+      </c>
+      <c r="K39">
+        <v>259112000.0</v>
+      </c>
+      <c r="L39">
+        <v>150233000.0</v>
+      </c>
+      <c r="M39">
+        <v>285645000.0</v>
+      </c>
+      <c r="N39">
+        <v>225419000.0</v>
+      </c>
+      <c r="O39">
+        <v>76023000.0</v>
+      </c>
+      <c r="P39">
+        <v>112248000.0</v>
+      </c>
+      <c r="Q39">
+        <v>298002000.0</v>
+      </c>
+      <c r="R39">
+        <v>-389938000.0</v>
+      </c>
+      <c r="S39">
+        <v>780859000.0</v>
+      </c>
+      <c r="T39">
+        <v>984471000.0</v>
+      </c>
+      <c r="U39">
+        <v>835458000.0</v>
+      </c>
+      <c r="V39">
+        <v>2876083000.0</v>
+      </c>
+      <c r="W39">
+        <v>3082517000.0</v>
+      </c>
+      <c r="X39">
+        <v>2925776000.0</v>
+      </c>
+      <c r="Y39">
+        <v>3128498000.0</v>
+      </c>
+      <c r="Z39">
+        <v>3116130000.0</v>
+      </c>
+      <c r="AA39">
+        <v>2684315000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2619234000.0</v>
+      </c>
+      <c r="AC39">
+        <v>2682481000.0</v>
+      </c>
+      <c r="AD39">
+        <v>2623936000.0</v>
+      </c>
+      <c r="AE39">
+        <v>2556442000.0</v>
+      </c>
+      <c r="AF39">
+        <v>2510466000.0</v>
+      </c>
+      <c r="AG39">
+        <v>2463412000.0</v>
+      </c>
+      <c r="AH39">
+        <v>2397408000.0</v>
+      </c>
+      <c r="AI39">
+        <v>2305950000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>2312008000.0</v>
+      </c>
+      <c r="AK39">
+        <v>2314189000.0</v>
+      </c>
+      <c r="AL39">
+        <v>2293027000.0</v>
+      </c>
+      <c r="AM39">
+        <v>2196419000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2137969000.0</v>
+      </c>
+      <c r="AO39">
+        <v>2166071000.0</v>
+      </c>
+      <c r="AP39">
+        <v>2139790000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2029913000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2011314000.0</v>
+      </c>
+      <c r="AS39">
+        <v>1943008000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1889031000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1798704000.0</v>
+      </c>
+      <c r="AV39">
+        <v>1752115000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1679202000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1697055000.0</v>
+      </c>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39">
+        <v>100000.0</v>
+      </c>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39">
+        <v>-1000.0</v>
+      </c>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39">
+        <v>207744000.0</v>
+      </c>
+      <c r="DI39">
+        <v>177000000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>138100000.0</v>
+      </c>
+      <c r="DK39">
+        <v>91700000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:115">
+      <c r="A40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40">
+        <v>5296388000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>5284452000.0</v>
+      </c>
+      <c r="E40">
+        <v>4811813000.0</v>
+      </c>
+      <c r="F40">
+        <v>4710472000.0</v>
+      </c>
+      <c r="G40">
+        <v>4681785000.0</v>
+      </c>
+      <c r="H40">
+        <v>4698366000.0</v>
+      </c>
+      <c r="I40">
+        <v>4455898000.0</v>
+      </c>
+      <c r="J40">
+        <v>4146574000.0</v>
+      </c>
+      <c r="K40">
+        <v>4007810000.0</v>
+      </c>
+      <c r="L40">
+        <v>3900918000.0</v>
+      </c>
+      <c r="M40">
+        <v>3900735000.0</v>
+      </c>
+      <c r="N40">
+        <v>3756789000.0</v>
+      </c>
+      <c r="O40">
+        <v>3598018000.0</v>
+      </c>
+      <c r="P40">
+        <v>3712811000.0</v>
+      </c>
+      <c r="Q40">
+        <v>3846085000.0</v>
+      </c>
+      <c r="R40">
+        <v>3873893000.0</v>
+      </c>
+      <c r="S40">
+        <v>3976251000.0</v>
+      </c>
+      <c r="T40">
+        <v>4083193000.0</v>
+      </c>
+      <c r="U40">
+        <v>3868991000.0</v>
+      </c>
+      <c r="V40">
+        <v>3671271000.0</v>
+      </c>
+      <c r="W40">
+        <v>3644962000.0</v>
+      </c>
+      <c r="X40">
+        <v>3411553000.0</v>
+      </c>
+      <c r="Y40">
+        <v>3372034000.0</v>
+      </c>
+      <c r="Z40">
+        <v>3262280000.0</v>
+      </c>
+      <c r="AA40">
+        <v>2645416000.0</v>
+      </c>
+      <c r="AB40">
+        <v>2690384000.0</v>
+      </c>
+      <c r="AC40">
+        <v>2767091000.0</v>
+      </c>
+      <c r="AD40">
+        <v>2619209000.0</v>
+      </c>
+      <c r="AE40">
+        <v>2610974000.0</v>
+      </c>
+      <c r="AF40">
+        <v>2463708000.0</v>
+      </c>
+      <c r="AG40">
+        <v>2508810000.0</v>
+      </c>
+      <c r="AH40">
+        <v>2529811000.0</v>
+      </c>
+      <c r="AI40">
+        <v>2540053000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>2522365000.0</v>
+      </c>
+      <c r="AK40">
+        <v>2489043000.0</v>
+      </c>
+      <c r="AL40">
+        <v>2370721000.0</v>
+      </c>
+      <c r="AM40">
+        <v>2278016000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2374985000.0</v>
+      </c>
+      <c r="AO40">
+        <v>2329437000.0</v>
+      </c>
+      <c r="AP40">
+        <v>2279718000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>2265122000.0</v>
+      </c>
+      <c r="AR40">
+        <v>2275382000.0</v>
+      </c>
+      <c r="AS40">
+        <v>2254129000.0</v>
+      </c>
+      <c r="AT40">
+        <v>2278794000.0</v>
+      </c>
+      <c r="AU40">
+        <v>2279524000.0</v>
+      </c>
+      <c r="AV40">
+        <v>2276915000.0</v>
+      </c>
+      <c r="AW40">
+        <v>2271708000.0</v>
+      </c>
+      <c r="AX40">
+        <v>2303261000.0</v>
+      </c>
+      <c r="AY40">
+        <v>1108251000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-7435000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1121509000.0</v>
+      </c>
+      <c r="BB40">
+        <v>1061315000.0</v>
+      </c>
+      <c r="BC40">
+        <v>1092790000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1135204000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1114352000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1113339000.0</v>
+      </c>
+      <c r="BG40">
+        <v>1097668000.0</v>
+      </c>
+      <c r="BH40">
+        <v>-4162000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1192208000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>1256039000.0</v>
+      </c>
+      <c r="BK40">
+        <v>1259577000.0</v>
+      </c>
+      <c r="BL40">
+        <v>1279712000.0</v>
+      </c>
+      <c r="BM40">
+        <v>1357587000.0</v>
+      </c>
+      <c r="BN40">
+        <v>1346922000.0</v>
+      </c>
+      <c r="BO40">
+        <v>1426265000.0</v>
+      </c>
+      <c r="BP40">
+        <v>1408869000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>1462355000.0</v>
+      </c>
+      <c r="BR40">
+        <v>1495255000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1668622000.0</v>
+      </c>
+      <c r="BT40">
+        <v>1616707000.0</v>
+      </c>
+      <c r="BU40">
+        <v>1575713000.0</v>
+      </c>
+      <c r="BV40">
+        <v>1544704000.0</v>
+      </c>
+      <c r="BW40">
+        <v>1554750000.0</v>
+      </c>
+      <c r="BX40">
+        <v>1591181000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1640984000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>1639010000.0</v>
+      </c>
+      <c r="CA40">
+        <v>1686157000.0</v>
+      </c>
+      <c r="CB40">
+        <v>1646903000.0</v>
+      </c>
+      <c r="CC40">
+        <v>1614703000.0</v>
+      </c>
+      <c r="CD40">
+        <v>1547912000.0</v>
+      </c>
+      <c r="CE40">
+        <v>1482219000.0</v>
+      </c>
+      <c r="CF40">
+        <v>1419352000.0</v>
+      </c>
+      <c r="CG40">
+        <v>1397280000.0</v>
+      </c>
+      <c r="CH40">
+        <v>1321844000.0</v>
+      </c>
+      <c r="CI40">
+        <v>1290017000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>1159181000.0</v>
+      </c>
+      <c r="CK40">
+        <v>1144857000.0</v>
+      </c>
+      <c r="CL40">
+        <v>1046069000.0</v>
+      </c>
+      <c r="CM40">
+        <v>995334000.0</v>
+      </c>
+      <c r="CN40">
+        <v>902892000.0</v>
+      </c>
+      <c r="CO40">
+        <v>889581000.0</v>
+      </c>
+      <c r="CP40">
+        <v>843587000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>801097000.0</v>
+      </c>
+      <c r="CR40">
+        <v>754113000.0</v>
+      </c>
+      <c r="CS40">
+        <v>722150000.0</v>
+      </c>
+      <c r="CT40">
+        <v>644648000.0</v>
+      </c>
+      <c r="CU40">
+        <v>595976000.0</v>
+      </c>
+      <c r="CV40">
+        <v>569077000.0</v>
+      </c>
+      <c r="CW40">
+        <v>518735000.0</v>
+      </c>
+      <c r="CX40">
+        <v>520222000.0</v>
+      </c>
+      <c r="CY40">
+        <v>467093000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>425740000.0</v>
+      </c>
+      <c r="DA40">
+        <v>389793000.0</v>
+      </c>
+      <c r="DB40">
+        <v>361612843.0</v>
+      </c>
+      <c r="DC40">
+        <v>334448765.0</v>
+      </c>
+      <c r="DD40">
+        <v>294800000.0</v>
+      </c>
+      <c r="DE40">
+        <v>264800000.0</v>
+      </c>
+      <c r="DF40">
+        <v>247000000.0</v>
+      </c>
+      <c r="DG40">
+        <v>217000000.0</v>
+      </c>
+      <c r="DH40">
+        <v>189000000.0</v>
+      </c>
+      <c r="DI40"/>
+      <c r="DJ40"/>
+      <c r="DK40"/>
+    </row>
+    <row r="41" spans="1:115">
+      <c r="A41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>40036000.0</v>
+      </c>
+      <c r="O41">
+        <v>39454000.0</v>
+      </c>
+      <c r="P41">
+        <v>45465000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41">
+        <v>24023000.0</v>
+      </c>
+      <c r="T41">
+        <v>14813000.0</v>
+      </c>
+      <c r="U41">
+        <v>14804000.0</v>
+      </c>
+      <c r="V41">
+        <v>14112000.0</v>
+      </c>
+      <c r="W41">
+        <v>17499000.0</v>
+      </c>
+      <c r="X41">
+        <v>17539000.0</v>
+      </c>
+      <c r="Y41">
+        <v>12210000.0</v>
+      </c>
+      <c r="Z41">
+        <v>11339000.0</v>
+      </c>
+      <c r="AA41">
+        <v>10804000.0</v>
+      </c>
+      <c r="AB41">
+        <v>14660000.0</v>
+      </c>
+      <c r="AC41">
+        <v>14247000.0</v>
+      </c>
+      <c r="AD41">
+        <v>9664000.0</v>
+      </c>
+      <c r="AE41">
+        <v>8743000.0</v>
+      </c>
+      <c r="AF41">
+        <v>22983000.0</v>
+      </c>
+      <c r="AG41">
+        <v>11249000.0</v>
+      </c>
+      <c r="AH41">
+        <v>11507000.0</v>
+      </c>
+      <c r="AI41">
+        <v>14925000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>14204000.0</v>
+      </c>
+      <c r="AK41">
+        <v>15439000.0</v>
+      </c>
+      <c r="AL41">
+        <v>14020000.0</v>
+      </c>
+      <c r="AM41">
+        <v>16168000.0</v>
+      </c>
+      <c r="AN41">
+        <v>15230000.0</v>
+      </c>
+      <c r="AO41">
+        <v>15548000.0</v>
+      </c>
+      <c r="AP41">
+        <v>16457000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>17745000.0</v>
+      </c>
+      <c r="AR41">
+        <v>16445000.0</v>
+      </c>
+      <c r="AS41">
+        <v>17296000.0</v>
+      </c>
+      <c r="AT41">
+        <v>13285000.0</v>
+      </c>
+      <c r="AU41">
+        <v>14000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>12263000.0</v>
+      </c>
+      <c r="AW41">
+        <v>16200000.0</v>
+      </c>
+      <c r="AX41">
+        <v>10252000.0</v>
+      </c>
+      <c r="AY41">
+        <v>6420000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>7435000.0</v>
+      </c>
+      <c r="BA41">
+        <v>5439000.0</v>
+      </c>
+      <c r="BB41">
+        <v>4686000.0</v>
+      </c>
+      <c r="BC41">
+        <v>4614000.0</v>
+      </c>
+      <c r="BD41">
+        <v>6933000.0</v>
+      </c>
+      <c r="BE41">
+        <v>6786000.0</v>
+      </c>
+      <c r="BF41">
+        <v>7709000.0</v>
+      </c>
+      <c r="BG41">
+        <v>4234000.0</v>
+      </c>
+      <c r="BH41">
+        <v>4162000.0</v>
+      </c>
+      <c r="BI41">
+        <v>6875000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>8107000.0</v>
+      </c>
+      <c r="BK41">
+        <v>5933000.0</v>
+      </c>
+      <c r="BL41">
+        <v>5880000.0</v>
+      </c>
+      <c r="BM41">
+        <v>5723000.0</v>
+      </c>
+      <c r="BN41">
+        <v>6762000.0</v>
+      </c>
+      <c r="BO41">
+        <v>6056000.0</v>
+      </c>
+      <c r="BP41">
+        <v>7242000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>11387000.0</v>
+      </c>
+      <c r="BR41">
+        <v>16622000.0</v>
+      </c>
+      <c r="BS41">
+        <v>17339000.0</v>
+      </c>
+      <c r="BT41">
+        <v>17132000.0</v>
+      </c>
+      <c r="BU41">
+        <v>16929000.0</v>
+      </c>
+      <c r="BV41">
+        <v>20402000.0</v>
+      </c>
+      <c r="BW41">
+        <v>20843000.0</v>
+      </c>
+      <c r="BX41">
+        <v>23799000.0</v>
+      </c>
+      <c r="BY41">
+        <v>23907000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>24249000.0</v>
+      </c>
+      <c r="CA41">
+        <v>23428000.0</v>
+      </c>
+      <c r="CB41">
+        <v>21872000.0</v>
+      </c>
+      <c r="CC41">
+        <v>19335000.0</v>
+      </c>
+      <c r="CD41">
+        <v>18079000.0</v>
+      </c>
+      <c r="CE41">
+        <v>15508000.0</v>
+      </c>
+      <c r="CF41">
+        <v>16595000.0</v>
+      </c>
+      <c r="CG41">
+        <v>13975000.0</v>
+      </c>
+      <c r="CH41">
+        <v>12016000.0</v>
+      </c>
+      <c r="CI41">
+        <v>10244000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>9405000.0</v>
+      </c>
+      <c r="CK41">
+        <v>7463000.0</v>
+      </c>
+      <c r="CL41">
+        <v>6416000.0</v>
+      </c>
+      <c r="CM41">
+        <v>6057000.0</v>
+      </c>
+      <c r="CN41">
+        <v>7080000.0</v>
+      </c>
+      <c r="CO41">
+        <v>6823000.0</v>
+      </c>
+      <c r="CP41">
+        <v>6118000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>6083000.0</v>
+      </c>
+      <c r="CR41">
+        <v>5997000.0</v>
+      </c>
+      <c r="CS41">
+        <v>6001000.0</v>
+      </c>
+      <c r="CT41">
+        <v>4906000.0</v>
+      </c>
+      <c r="CU41">
+        <v>5630000.0</v>
+      </c>
+      <c r="CV41">
+        <v>5418000.0</v>
+      </c>
+      <c r="CW41">
+        <v>6343000.0</v>
+      </c>
+      <c r="CX41">
+        <v>6319000.0</v>
+      </c>
+      <c r="CY41">
+        <v>7331000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>6944000.0</v>
+      </c>
+      <c r="DA41">
+        <v>6263000.0</v>
+      </c>
+      <c r="DB41">
+        <v>4353000.0</v>
+      </c>
+      <c r="DC41">
+        <v>3719000.0</v>
+      </c>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+    </row>
+    <row r="42" spans="1:115">
+      <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
+        <v>-73588000.0</v>
+      </c>
+      <c r="N42">
+        <v>-61517000.0</v>
+      </c>
+      <c r="O42">
+        <v>-56267000.0</v>
+      </c>
+      <c r="P42">
+        <v>-65341000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-72463000.0</v>
+      </c>
+      <c r="R42">
+        <v>-47668000.0</v>
+      </c>
+      <c r="S42">
+        <v>-31892000.0</v>
+      </c>
+      <c r="T42">
+        <v>285752000.0</v>
+      </c>
+      <c r="U42">
+        <v>-296000.0</v>
+      </c>
+      <c r="V42">
+        <v>1506000.0</v>
+      </c>
+      <c r="W42">
+        <v>-1757000.0</v>
+      </c>
+      <c r="X42">
+        <v>-5480514000.0</v>
+      </c>
+      <c r="Y42">
+        <v>5553000.0</v>
+      </c>
+      <c r="Z42">
+        <v>6085000.0</v>
+      </c>
+      <c r="AA42">
+        <v>4793000.0</v>
+      </c>
+      <c r="AB42">
+        <v>3695000.0</v>
+      </c>
+      <c r="AC42">
+        <v>4259000.0</v>
+      </c>
+      <c r="AD42">
+        <v>2830000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-4724000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-8239000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-13354000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-10885000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-10502000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>848363000.0</v>
+      </c>
+      <c r="AK42">
+        <v>3220053000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-856000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-4917000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-5581000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1789000.0</v>
+      </c>
+      <c r="AP42">
+        <v>2688000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>2496000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1263000.0</v>
+      </c>
+      <c r="AS42">
+        <v>769000.0</v>
+      </c>
+      <c r="AT42">
+        <v>69000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1764000.0</v>
+      </c>
+      <c r="AV42">
+        <v>16000.0</v>
+      </c>
+      <c r="AW42">
+        <v>-2329000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-2987000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-3866000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>246493000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-1.0</v>
+      </c>
+      <c r="BB42">
+        <v>-892000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1073000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1650000.0</v>
+      </c>
+      <c r="BE42">
+        <v>2013000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1138000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1138000.0</v>
+      </c>
+      <c r="BH42">
+        <v>1138000.0</v>
+      </c>
+      <c r="BI42">
+        <v>173972000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>1138000.0</v>
+      </c>
+      <c r="BK42">
+        <v>173870000.0</v>
+      </c>
+      <c r="BL42">
+        <v>173815000.0</v>
+      </c>
+      <c r="BM42">
+        <v>173906000.0</v>
+      </c>
+      <c r="BN42">
+        <v>173769000.0</v>
+      </c>
+      <c r="BO42">
+        <v>173631000.0</v>
+      </c>
+      <c r="BP42">
+        <v>173576000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>173500000.0</v>
+      </c>
+      <c r="BR42">
+        <v>173415000.0</v>
+      </c>
+      <c r="BS42">
+        <v>172194000.0</v>
+      </c>
+      <c r="BT42">
+        <v>172353000.0</v>
+      </c>
+      <c r="BU42">
+        <v>172480000.0</v>
+      </c>
+      <c r="BV42">
+        <v>172640000.0</v>
+      </c>
+      <c r="BW42">
+        <v>173134000.0</v>
+      </c>
+      <c r="BX42">
+        <v>172938000.0</v>
+      </c>
+      <c r="BY42">
+        <v>176610000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>176461000.0</v>
+      </c>
+      <c r="CA42">
+        <v>176332000.0</v>
+      </c>
+      <c r="CB42">
+        <v>161223000.0</v>
+      </c>
+      <c r="CC42">
+        <v>161045000.0</v>
+      </c>
+      <c r="CD42">
+        <v>160872000.0</v>
+      </c>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42">
+        <v>1080000.0</v>
+      </c>
+      <c r="CT42">
+        <v>680000.0</v>
+      </c>
+      <c r="CU42">
+        <v>121000.0</v>
+      </c>
+      <c r="CV42">
+        <v>408000.0</v>
+      </c>
+      <c r="CW42">
+        <v>944102.0</v>
+      </c>
+      <c r="CX42">
+        <v>442738.0</v>
+      </c>
+      <c r="CY42">
+        <v>511427.0</v>
+      </c>
+      <c r="CZ42">
+        <v>1000.0</v>
+      </c>
+      <c r="DA42">
+        <v>-417633.0</v>
+      </c>
+      <c r="DB42">
+        <v>-667087.0</v>
+      </c>
+      <c r="DC42">
+        <v>-884186.0</v>
+      </c>
+      <c r="DD42">
+        <v>-800000.0</v>
+      </c>
+      <c r="DE42">
+        <v>-100000.0</v>
+      </c>
+      <c r="DF42">
+        <v>27800000.0</v>
+      </c>
+      <c r="DG42">
+        <v>28300000.0</v>
+      </c>
+      <c r="DH42">
+        <v>200000.0</v>
+      </c>
+      <c r="DI42"/>
+      <c r="DJ42"/>
+      <c r="DK42">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:115">
+      <c r="A43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+    </row>
+    <row r="44" spans="1:115">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>20396000.0</v>
+      </c>
+      <c r="BH44">
+        <v>20331000.0</v>
+      </c>
+      <c r="BI44">
+        <v>20266000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>20202000.0</v>
+      </c>
+      <c r="BK44">
+        <v>20138000.0</v>
+      </c>
+      <c r="BL44">
+        <v>20077000.0</v>
+      </c>
+      <c r="BM44">
+        <v>20016000.0</v>
+      </c>
+      <c r="BN44">
+        <v>19955000.0</v>
+      </c>
+      <c r="BO44">
+        <v>19896000.0</v>
+      </c>
+      <c r="BP44">
+        <v>19839000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>19782000.0</v>
+      </c>
+      <c r="BR44">
+        <v>19725000.0</v>
+      </c>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+    </row>
+    <row r="45" spans="1:115">
+      <c r="A45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>115745000.0</v>
+      </c>
+      <c r="D45">
+        <v>116568000.0</v>
+      </c>
+      <c r="E45">
+        <v>109464000.0</v>
+      </c>
+      <c r="F45">
+        <v>106835000.0</v>
+      </c>
+      <c r="G45">
+        <v>104563000.0</v>
+      </c>
+      <c r="H45">
+        <v>103043000.0</v>
+      </c>
+      <c r="I45">
+        <v>102528000.0</v>
+      </c>
+      <c r="J45">
+        <v>96960000.0</v>
+      </c>
+      <c r="K45">
+        <v>96091000.0</v>
+      </c>
+      <c r="L45">
+        <v>94717000.0</v>
+      </c>
+      <c r="M45">
+        <v>94806000.0</v>
+      </c>
+      <c r="N45">
+        <v>93386000.0</v>
+      </c>
+      <c r="O45">
+        <v>91641000.0</v>
+      </c>
+      <c r="P45">
+        <v>90338000.0</v>
+      </c>
+      <c r="Q45">
+        <v>89483000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>58250000.0</v>
+      </c>
+      <c r="W45">
+        <v>55388000.0</v>
+      </c>
+      <c r="X45">
+        <v>58959000.0</v>
+      </c>
+      <c r="Y45">
+        <v>60446000.0</v>
+      </c>
+      <c r="Z45">
+        <v>59155000.0</v>
+      </c>
+      <c r="AA45">
+        <v>59143000.0</v>
+      </c>
+      <c r="AB45">
+        <v>57327000.0</v>
+      </c>
+      <c r="AC45">
+        <v>54585000.0</v>
+      </c>
+      <c r="AD45">
+        <v>51823000.0</v>
+      </c>
+      <c r="AE45">
+        <v>50109000.0</v>
+      </c>
+      <c r="AF45">
+        <v>48321000.0</v>
+      </c>
+      <c r="AG45">
+        <v>48104000.0</v>
+      </c>
+      <c r="AH45">
+        <v>47102000.0</v>
+      </c>
+      <c r="AI45">
+        <v>46300000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>46034000.0</v>
+      </c>
+      <c r="AK45">
+        <v>45606000.0</v>
+      </c>
+      <c r="AL45">
+        <v>45999000.0</v>
+      </c>
+      <c r="AM45">
+        <v>45848000.0</v>
+      </c>
+      <c r="AN45">
+        <v>45456000.0</v>
+      </c>
+      <c r="AO45">
+        <v>45212000.0</v>
+      </c>
+      <c r="AP45">
+        <v>45558000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>45963000.0</v>
+      </c>
+      <c r="AR45">
+        <v>46862000.0</v>
+      </c>
+      <c r="AS45">
+        <v>47509000.0</v>
+      </c>
+      <c r="AT45">
+        <v>47902000.0</v>
+      </c>
+      <c r="AU45">
+        <v>48367000.0</v>
+      </c>
+      <c r="AV45">
+        <v>48812000.0</v>
+      </c>
+      <c r="AW45">
+        <v>48570000.0</v>
+      </c>
+      <c r="AX45">
+        <v>49003000.0</v>
+      </c>
+      <c r="AY45">
+        <v>24867000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>24898000.0</v>
+      </c>
+      <c r="BA45">
+        <v>25159000.0</v>
+      </c>
+      <c r="BB45">
+        <v>25382000.0</v>
+      </c>
+      <c r="BC45">
+        <v>25665000.0</v>
+      </c>
+      <c r="BD45">
+        <v>25919000.0</v>
+      </c>
+      <c r="BE45">
+        <v>26100000.0</v>
+      </c>
+      <c r="BF45">
+        <v>26164000.0</v>
+      </c>
+      <c r="BG45">
+        <v>26467000.0</v>
+      </c>
+      <c r="BH45">
+        <v>26802000.0</v>
+      </c>
+      <c r="BI45">
+        <v>26865000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>27144000.0</v>
+      </c>
+      <c r="BK45">
+        <v>27518000.0</v>
+      </c>
+      <c r="BL45">
+        <v>27873000.0</v>
+      </c>
+      <c r="BM45">
+        <v>28251000.0</v>
+      </c>
+      <c r="BN45">
+        <v>28636000.0</v>
+      </c>
+      <c r="BO45">
+        <v>29141000.0</v>
+      </c>
+      <c r="BP45">
+        <v>29684000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>30247000.0</v>
+      </c>
+      <c r="BR45">
+        <v>30854000.0</v>
+      </c>
+      <c r="BS45">
+        <v>31697000.0</v>
+      </c>
+      <c r="BT45">
+        <v>32334000.0</v>
+      </c>
+      <c r="BU45">
+        <v>32958000.0</v>
+      </c>
+      <c r="BV45">
+        <v>33557000.0</v>
+      </c>
+      <c r="BW45">
+        <v>34178000.0</v>
+      </c>
+      <c r="BX45">
+        <v>34351000.0</v>
+      </c>
+      <c r="BY45">
+        <v>34492000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>34797000.0</v>
+      </c>
+      <c r="CA45">
+        <v>34294000.0</v>
+      </c>
+      <c r="CB45">
+        <v>33539000.0</v>
+      </c>
+      <c r="CC45">
+        <v>32309000.0</v>
+      </c>
+      <c r="CD45">
+        <v>30824000.0</v>
+      </c>
+      <c r="CE45">
+        <v>29885000.0</v>
+      </c>
+      <c r="CF45">
+        <v>30206000.0</v>
+      </c>
+      <c r="CG45">
+        <v>30791000.0</v>
+      </c>
+      <c r="CH45">
+        <v>29118000.0</v>
+      </c>
+      <c r="CI45">
+        <v>26576000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>24572000.0</v>
+      </c>
+      <c r="CK45">
+        <v>21319000.0</v>
+      </c>
+      <c r="CL45">
+        <v>18468000.0</v>
+      </c>
+      <c r="CM45">
+        <v>16580000.0</v>
+      </c>
+      <c r="CN45">
+        <v>15305000.0</v>
+      </c>
+      <c r="CO45">
+        <v>15229000.0</v>
+      </c>
+      <c r="CP45">
+        <v>14171000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>12459000.0</v>
+      </c>
+      <c r="CR45">
+        <v>12174000.0</v>
+      </c>
+      <c r="CS45">
+        <v>11328000.0</v>
+      </c>
+      <c r="CT45">
+        <v>10933000.0</v>
+      </c>
+      <c r="CU45">
+        <v>9967000.0</v>
+      </c>
+      <c r="CV45">
+        <v>9557000.0</v>
+      </c>
+      <c r="CW45">
+        <v>8410282.0</v>
+      </c>
+      <c r="CX45">
+        <v>6248243.0</v>
+      </c>
+      <c r="CY45">
+        <v>4757974.0</v>
+      </c>
+      <c r="CZ45">
+        <v>4119385.0</v>
+      </c>
+      <c r="DA45">
+        <v>4032586.0</v>
+      </c>
+      <c r="DB45">
+        <v>3388658.0</v>
+      </c>
+      <c r="DC45">
+        <v>3429632.0</v>
+      </c>
+      <c r="DD45">
+        <v>3500000.0</v>
+      </c>
+      <c r="DE45">
+        <v>3500000.0</v>
+      </c>
+      <c r="DF45">
+        <v>3200000.0</v>
+      </c>
+      <c r="DG45">
+        <v>2200000.0</v>
+      </c>
+      <c r="DH45">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI45">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>1400000.0</v>
+      </c>
+      <c r="DK45">
+        <v>1300000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:115">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46">
+        <v>60727000.0</v>
+      </c>
+      <c r="C46">
+        <v>61861000.0</v>
+      </c>
+      <c r="D46">
+        <v>62468000.0</v>
+      </c>
+      <c r="E46">
+        <v>56155000.0</v>
+      </c>
+      <c r="F46">
+        <v>54792000.0</v>
+      </c>
+      <c r="G46">
+        <v>53693000.0</v>
+      </c>
+      <c r="H46">
+        <v>53427000.0</v>
+      </c>
+      <c r="I46">
+        <v>54230000.0</v>
+      </c>
+      <c r="J46">
+        <v>50158000.0</v>
+      </c>
+      <c r="K46">
+        <v>50835000.0</v>
+      </c>
+      <c r="L46">
+        <v>50928000.0</v>
+      </c>
+      <c r="M46">
+        <v>52231000.0</v>
+      </c>
+      <c r="N46">
+        <v>52291000.0</v>
+      </c>
+      <c r="O46">
+        <v>51510000.0</v>
+      </c>
+      <c r="P46">
+        <v>51476000.0</v>
+      </c>
+      <c r="Q46">
+        <v>52117000.0</v>
+      </c>
+      <c r="R46">
+        <v>51402000.0</v>
+      </c>
+      <c r="S46">
+        <v>56078000.0</v>
+      </c>
+      <c r="T46">
+        <v>57298000.0</v>
+      </c>
+      <c r="U46">
+        <v>57465000.0</v>
+      </c>
+      <c r="V46">
+        <v>58250000.0</v>
+      </c>
+      <c r="W46">
+        <v>55388000.0</v>
+      </c>
+      <c r="X46">
+        <v>58959000.0</v>
+      </c>
+      <c r="Y46">
+        <v>60446000.0</v>
+      </c>
+      <c r="Z46">
+        <v>59155000.0</v>
+      </c>
+      <c r="AA46">
+        <v>59143000.0</v>
+      </c>
+      <c r="AB46">
+        <v>57327000.0</v>
+      </c>
+      <c r="AC46">
+        <v>54585000.0</v>
+      </c>
+      <c r="AD46">
+        <v>51823000.0</v>
+      </c>
+      <c r="AE46">
+        <v>50109000.0</v>
+      </c>
+      <c r="AF46">
+        <v>48321000.0</v>
+      </c>
+      <c r="AG46">
+        <v>48104000.0</v>
+      </c>
+      <c r="AH46">
+        <v>47102000.0</v>
+      </c>
+      <c r="AI46">
+        <v>46300000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>46034000.0</v>
+      </c>
+      <c r="AK46">
+        <v>45606000.0</v>
+      </c>
+      <c r="AL46">
+        <v>45999000.0</v>
+      </c>
+      <c r="AM46">
+        <v>45848000.0</v>
+      </c>
+      <c r="AN46">
+        <v>45456000.0</v>
+      </c>
+      <c r="AO46">
+        <v>45212000.0</v>
+      </c>
+      <c r="AP46">
+        <v>45558000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>45963000.0</v>
+      </c>
+      <c r="AR46">
+        <v>46862000.0</v>
+      </c>
+      <c r="AS46">
+        <v>47509000.0</v>
+      </c>
+      <c r="AT46">
+        <v>47902000.0</v>
+      </c>
+      <c r="AU46">
+        <v>48367000.0</v>
+      </c>
+      <c r="AV46">
+        <v>48812000.0</v>
+      </c>
+      <c r="AW46">
+        <v>48570000.0</v>
+      </c>
+      <c r="AX46">
+        <v>49003000.0</v>
+      </c>
+      <c r="AY46">
+        <v>24867000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>24898000.0</v>
+      </c>
+      <c r="BA46">
+        <v>25159000.0</v>
+      </c>
+      <c r="BB46">
+        <v>25382000.0</v>
+      </c>
+      <c r="BC46">
+        <v>25665000.0</v>
+      </c>
+      <c r="BD46">
+        <v>25919000.0</v>
+      </c>
+      <c r="BE46">
+        <v>26100000.0</v>
+      </c>
+      <c r="BF46">
+        <v>26164000.0</v>
+      </c>
+      <c r="BG46">
+        <v>26467000.0</v>
+      </c>
+      <c r="BH46">
+        <v>26802000.0</v>
+      </c>
+      <c r="BI46">
+        <v>26865000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>27144000.0</v>
+      </c>
+      <c r="BK46">
+        <v>27518000.0</v>
+      </c>
+      <c r="BL46">
+        <v>27873000.0</v>
+      </c>
+      <c r="BM46">
+        <v>28251000.0</v>
+      </c>
+      <c r="BN46">
+        <v>28636000.0</v>
+      </c>
+      <c r="BO46">
+        <v>29141000.0</v>
+      </c>
+      <c r="BP46">
+        <v>29684000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>30247000.0</v>
+      </c>
+      <c r="BR46">
+        <v>30854000.0</v>
+      </c>
+      <c r="BS46">
+        <v>31697000.0</v>
+      </c>
+      <c r="BT46">
+        <v>32334000.0</v>
+      </c>
+      <c r="BU46">
+        <v>32958000.0</v>
+      </c>
+      <c r="BV46">
+        <v>33557000.0</v>
+      </c>
+      <c r="BW46">
+        <v>34178000.0</v>
+      </c>
+      <c r="BX46">
+        <v>34351000.0</v>
+      </c>
+      <c r="BY46">
+        <v>34492000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>34797000.0</v>
+      </c>
+      <c r="CA46">
+        <v>34294000.0</v>
+      </c>
+      <c r="CB46">
+        <v>33539000.0</v>
+      </c>
+      <c r="CC46">
+        <v>32309000.0</v>
+      </c>
+      <c r="CD46">
+        <v>30824000.0</v>
+      </c>
+      <c r="CE46">
+        <v>29885000.0</v>
+      </c>
+      <c r="CF46">
+        <v>30206000.0</v>
+      </c>
+      <c r="CG46">
+        <v>30791000.0</v>
+      </c>
+      <c r="CH46">
+        <v>29118000.0</v>
+      </c>
+      <c r="CI46">
+        <v>26576000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>24572000.0</v>
+      </c>
+      <c r="CK46">
+        <v>21319000.0</v>
+      </c>
+      <c r="CL46">
+        <v>18468000.0</v>
+      </c>
+      <c r="CM46">
+        <v>16580000.0</v>
+      </c>
+      <c r="CN46">
+        <v>15305000.0</v>
+      </c>
+      <c r="CO46">
+        <v>15229000.0</v>
+      </c>
+      <c r="CP46">
+        <v>14171000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>12459000.0</v>
+      </c>
+      <c r="CR46">
+        <v>12174000.0</v>
+      </c>
+      <c r="CS46">
+        <v>11328000.0</v>
+      </c>
+      <c r="CT46">
+        <v>10933000.0</v>
+      </c>
+      <c r="CU46">
+        <v>9967000.0</v>
+      </c>
+      <c r="CV46">
+        <v>9557000.0</v>
+      </c>
+      <c r="CW46">
+        <v>8410000.0</v>
+      </c>
+      <c r="CX46">
+        <v>6248000.0</v>
+      </c>
+      <c r="CY46">
+        <v>4758000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>4119000.0</v>
+      </c>
+      <c r="DA46">
+        <v>4033000.0</v>
+      </c>
+      <c r="DB46">
+        <v>3388658.0</v>
+      </c>
+      <c r="DC46">
+        <v>3429632.0</v>
+      </c>
+      <c r="DD46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DE46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DF46">
+        <v>3200000.0</v>
+      </c>
+      <c r="DG46">
+        <v>2200000.0</v>
+      </c>
+      <c r="DH46">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI46">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>1400000.0</v>
+      </c>
+      <c r="DK46">
+        <v>1300000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:115">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>52231000.0</v>
+      </c>
+      <c r="N47">
+        <v>52291000.0</v>
+      </c>
+      <c r="O47">
+        <v>51510000.0</v>
+      </c>
+      <c r="P47">
+        <v>51476000.0</v>
+      </c>
+      <c r="Q47">
+        <v>52117000.0</v>
+      </c>
+      <c r="R47">
+        <v>51402000.0</v>
+      </c>
+      <c r="S47">
+        <v>56078000.0</v>
+      </c>
+      <c r="T47">
+        <v>57298000.0</v>
+      </c>
+      <c r="U47">
+        <v>57465000.0</v>
+      </c>
+      <c r="V47">
+        <v>58250000.0</v>
+      </c>
+      <c r="W47">
+        <v>55388000.0</v>
+      </c>
+      <c r="X47">
+        <v>58959000.0</v>
+      </c>
+      <c r="Y47">
+        <v>60446000.0</v>
+      </c>
+      <c r="Z47">
+        <v>59155000.0</v>
+      </c>
+      <c r="AA47">
+        <v>59143000.0</v>
+      </c>
+      <c r="AB47">
+        <v>57327000.0</v>
+      </c>
+      <c r="AC47">
+        <v>54585000.0</v>
+      </c>
+      <c r="AD47">
+        <v>51823000.0</v>
+      </c>
+      <c r="AE47">
+        <v>50109000.0</v>
+      </c>
+      <c r="AF47">
+        <v>48321000.0</v>
+      </c>
+      <c r="AG47">
+        <v>48104000.0</v>
+      </c>
+      <c r="AH47">
+        <v>47102000.0</v>
+      </c>
+      <c r="AI47">
+        <v>46300000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>46034000.0</v>
+      </c>
+      <c r="AK47">
+        <v>45606000.0</v>
+      </c>
+      <c r="AL47">
+        <v>45999000.0</v>
+      </c>
+      <c r="AM47">
+        <v>45848000.0</v>
+      </c>
+      <c r="AN47">
+        <v>45456000.0</v>
+      </c>
+      <c r="AO47">
+        <v>45212000.0</v>
+      </c>
+      <c r="AP47">
+        <v>45558000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>45963000.0</v>
+      </c>
+      <c r="AR47">
+        <v>46862000.0</v>
+      </c>
+      <c r="AS47">
+        <v>47509000.0</v>
+      </c>
+      <c r="AT47">
+        <v>47902000.0</v>
+      </c>
+      <c r="AU47">
+        <v>48367000.0</v>
+      </c>
+      <c r="AV47">
+        <v>48812000.0</v>
+      </c>
+      <c r="AW47">
+        <v>48570000.0</v>
+      </c>
+      <c r="AX47">
+        <v>49003000.0</v>
+      </c>
+      <c r="AY47">
+        <v>24867000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>24898000.0</v>
+      </c>
+      <c r="BA47">
+        <v>25159000.0</v>
+      </c>
+      <c r="BB47">
+        <v>25382000.0</v>
+      </c>
+      <c r="BC47">
+        <v>25665000.0</v>
+      </c>
+      <c r="BD47">
+        <v>25919000.0</v>
+      </c>
+      <c r="BE47">
+        <v>26100000.0</v>
+      </c>
+      <c r="BF47">
+        <v>26164000.0</v>
+      </c>
+      <c r="BG47">
+        <v>26467000.0</v>
+      </c>
+      <c r="BH47">
+        <v>26802000.0</v>
+      </c>
+      <c r="BI47">
+        <v>26865000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>27144000.0</v>
+      </c>
+      <c r="BK47">
+        <v>27518000.0</v>
+      </c>
+      <c r="BL47">
+        <v>27873000.0</v>
+      </c>
+      <c r="BM47">
+        <v>28251000.0</v>
+      </c>
+      <c r="BN47">
+        <v>28636000.0</v>
+      </c>
+      <c r="BO47">
+        <v>29141000.0</v>
+      </c>
+      <c r="BP47">
+        <v>29684000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>30247000.0</v>
+      </c>
+      <c r="BR47">
+        <v>30854000.0</v>
+      </c>
+      <c r="BS47">
+        <v>31697000.0</v>
+      </c>
+      <c r="BT47">
+        <v>32334000.0</v>
+      </c>
+      <c r="BU47">
+        <v>32958000.0</v>
+      </c>
+      <c r="BV47">
+        <v>33557000.0</v>
+      </c>
+      <c r="BW47">
+        <v>34178000.0</v>
+      </c>
+      <c r="BX47">
+        <v>34351000.0</v>
+      </c>
+      <c r="BY47">
+        <v>34492000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>34797000.0</v>
+      </c>
+      <c r="CA47">
+        <v>34294000.0</v>
+      </c>
+      <c r="CB47">
+        <v>33539000.0</v>
+      </c>
+      <c r="CC47">
+        <v>32309000.0</v>
+      </c>
+      <c r="CD47">
+        <v>30824000.0</v>
+      </c>
+      <c r="CE47">
+        <v>29885000.0</v>
+      </c>
+      <c r="CF47">
+        <v>30206000.0</v>
+      </c>
+      <c r="CG47">
+        <v>30791000.0</v>
+      </c>
+      <c r="CH47">
+        <v>29118000.0</v>
+      </c>
+      <c r="CI47">
+        <v>26576000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>24572000.0</v>
+      </c>
+      <c r="CK47">
+        <v>21319000.0</v>
+      </c>
+      <c r="CL47">
+        <v>18468000.0</v>
+      </c>
+      <c r="CM47">
+        <v>16580000.0</v>
+      </c>
+      <c r="CN47">
+        <v>15305000.0</v>
+      </c>
+      <c r="CO47">
+        <v>15229000.0</v>
+      </c>
+      <c r="CP47">
+        <v>14171000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>12459000.0</v>
+      </c>
+      <c r="CR47">
+        <v>12174000.0</v>
+      </c>
+      <c r="CS47">
+        <v>11328000.0</v>
+      </c>
+      <c r="CT47">
+        <v>10933000.0</v>
+      </c>
+      <c r="CU47">
+        <v>9967000.0</v>
+      </c>
+      <c r="CV47">
+        <v>9557000.0</v>
+      </c>
+      <c r="CW47">
+        <v>8410000.0</v>
+      </c>
+      <c r="CX47">
+        <v>6248000.0</v>
+      </c>
+      <c r="CY47">
+        <v>4758000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>4119000.0</v>
+      </c>
+      <c r="DA47">
+        <v>4033000.0</v>
+      </c>
+      <c r="DB47">
+        <v>3389000.0</v>
+      </c>
+      <c r="DC47">
+        <v>3430000.0</v>
+      </c>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+    </row>
+    <row r="48" spans="1:115">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48">
+        <v>434786000.0</v>
+      </c>
+      <c r="C48">
+        <v>415499000.0</v>
+      </c>
+      <c r="D48">
+        <v>399448000.0</v>
+      </c>
+      <c r="E48">
+        <v>382679000.0</v>
+      </c>
+      <c r="F48">
+        <v>364991000.0</v>
+      </c>
+      <c r="G48">
+        <v>348281000.0</v>
+      </c>
+      <c r="H48">
+        <v>334646000.0</v>
+      </c>
+      <c r="I48">
+        <v>320722000.0</v>
+      </c>
+      <c r="J48">
+        <v>306804000.0</v>
+      </c>
+      <c r="K48">
+        <v>293554000.0</v>
+      </c>
+      <c r="L48">
+        <v>277526000.0</v>
+      </c>
+      <c r="M48">
+        <v>262838000.0</v>
+      </c>
+      <c r="N48">
+        <v>247313000.0</v>
+      </c>
+      <c r="O48">
+        <v>232123000.0</v>
+      </c>
+      <c r="P48">
+        <v>216313000.0</v>
+      </c>
+      <c r="Q48">
+        <v>199505000.0</v>
+      </c>
+      <c r="R48">
+        <v>188452000.0</v>
+      </c>
+      <c r="S48">
+        <v>181532000.0</v>
+      </c>
+      <c r="T48">
+        <v>174536000.0</v>
+      </c>
+      <c r="U48">
+        <v>167541000.0</v>
+      </c>
+      <c r="V48">
+        <v>157150000.0</v>
+      </c>
+      <c r="W48">
+        <v>143642000.0</v>
+      </c>
+      <c r="X48">
+        <v>134039000.0</v>
+      </c>
+      <c r="Y48">
+        <v>124451000.0</v>
+      </c>
+      <c r="Z48">
+        <v>118239000.0</v>
+      </c>
+      <c r="AA48">
+        <v>114012000.0</v>
+      </c>
+      <c r="AB48">
+        <v>107831000.0</v>
+      </c>
+      <c r="AC48">
+        <v>98876000.0</v>
+      </c>
+      <c r="AD48">
+        <v>90618000.0</v>
+      </c>
+      <c r="AE48">
+        <v>83107000.0</v>
+      </c>
+      <c r="AF48">
+        <v>75483000.0</v>
+      </c>
+      <c r="AG48">
+        <v>80275000.0</v>
+      </c>
+      <c r="AH48">
+        <v>74084000.0</v>
+      </c>
+      <c r="AI48">
+        <v>68283000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>61001000.0</v>
+      </c>
+      <c r="AK48">
+        <v>55258000.0</v>
+      </c>
+      <c r="AL48">
+        <v>50012000.0</v>
+      </c>
+      <c r="AM48">
+        <v>45596000.0</v>
+      </c>
+      <c r="AN48">
+        <v>40904000.0</v>
+      </c>
+      <c r="AO48">
+        <v>43655000.0</v>
+      </c>
+      <c r="AP48">
+        <v>38553000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>33697000.0</v>
+      </c>
+      <c r="AR48">
+        <v>27722000.0</v>
+      </c>
+      <c r="AS48">
+        <v>23673000.0</v>
+      </c>
+      <c r="AT48">
+        <v>18766000.0</v>
+      </c>
+      <c r="AU48">
+        <v>14487000.0</v>
+      </c>
+      <c r="AV48">
+        <v>10218000.0</v>
+      </c>
+      <c r="AW48">
+        <v>5948000.0</v>
+      </c>
+      <c r="AX48">
+        <v>673000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-521000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-4101000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-9264000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-12718000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-16734000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-21134000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-24183000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-26799000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-30087000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-32639000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-62630000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-65312000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-67693000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-68781000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-63500000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-57818000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-57134000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-54170000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-17764000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-12158000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-5770000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-1281000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-1593000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-2672000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-60000.0</v>
+      </c>
+      <c r="BX48">
+        <v>4948000.0</v>
+      </c>
+      <c r="BY48">
+        <v>2220000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>1038000.0</v>
+      </c>
+      <c r="CA48">
+        <v>11794000.0</v>
+      </c>
+      <c r="CB48">
+        <v>11794000.0</v>
+      </c>
+      <c r="CC48">
+        <v>8230000.0</v>
+      </c>
+      <c r="CD48">
+        <v>4070000.0</v>
+      </c>
+      <c r="CE48">
+        <v>5912000.0</v>
+      </c>
+      <c r="CF48">
+        <v>8000000.0</v>
+      </c>
+      <c r="CG48">
+        <v>4287000.0</v>
+      </c>
+      <c r="CH48">
+        <v>821000.0</v>
+      </c>
+      <c r="CI48">
+        <v>14116000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>10475000.0</v>
+      </c>
+      <c r="CK48">
+        <v>6635000.0</v>
+      </c>
+      <c r="CL48">
+        <v>4166000.0</v>
+      </c>
+      <c r="CM48">
+        <v>1666000.0</v>
+      </c>
+      <c r="CN48">
+        <v>11421000.0</v>
+      </c>
+      <c r="CO48">
+        <v>8951000.0</v>
+      </c>
+      <c r="CP48">
+        <v>7157000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>5050000.0</v>
+      </c>
+      <c r="CR48">
+        <v>3250000.0</v>
+      </c>
+      <c r="CS48">
+        <v>7125000.0</v>
+      </c>
+      <c r="CT48">
+        <v>4969000.0</v>
+      </c>
+      <c r="CU48">
+        <v>3253000.0</v>
+      </c>
+      <c r="CV48">
+        <v>1649000.0</v>
+      </c>
+      <c r="CW48">
+        <v>4658000.0</v>
+      </c>
+      <c r="CX48">
+        <v>3320000.0</v>
+      </c>
+      <c r="CY48">
+        <v>2544000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>1628000.0</v>
+      </c>
+      <c r="DA48">
+        <v>2503000.0</v>
+      </c>
+      <c r="DB48">
+        <v>1724403.0</v>
+      </c>
+      <c r="DC48">
+        <v>1087931.0</v>
+      </c>
+      <c r="DD48">
+        <v>600000.0</v>
+      </c>
+      <c r="DE48">
+        <v>-100000.0</v>
+      </c>
+      <c r="DF48">
+        <v>-700000.0</v>
+      </c>
+      <c r="DG48">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DH48">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DI48">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DK48">
+        <v>-1500000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:115">
+      <c r="A49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>247313000.0</v>
+      </c>
+      <c r="O49">
+        <v>232123000.0</v>
+      </c>
+      <c r="P49">
+        <v>216313000.0</v>
+      </c>
+      <c r="Q49">
+        <v>199505000.0</v>
+      </c>
+      <c r="R49">
+        <v>188452000.0</v>
+      </c>
+      <c r="S49">
+        <v>181532000.0</v>
+      </c>
+      <c r="T49">
+        <v>174536000.0</v>
+      </c>
+      <c r="U49">
+        <v>167541000.0</v>
+      </c>
+      <c r="V49">
+        <v>157150000.0</v>
+      </c>
+      <c r="W49">
+        <v>143642000.0</v>
+      </c>
+      <c r="X49">
+        <v>134039000.0</v>
+      </c>
+      <c r="Y49">
+        <v>124451000.0</v>
+      </c>
+      <c r="Z49">
+        <v>118239000.0</v>
+      </c>
+      <c r="AA49">
+        <v>114012000.0</v>
+      </c>
+      <c r="AB49">
+        <v>107831000.0</v>
+      </c>
+      <c r="AC49">
+        <v>98876000.0</v>
+      </c>
+      <c r="AD49">
+        <v>90618000.0</v>
+      </c>
+      <c r="AE49">
+        <v>83107000.0</v>
+      </c>
+      <c r="AF49">
+        <v>75483000.0</v>
+      </c>
+      <c r="AG49">
+        <v>80275000.0</v>
+      </c>
+      <c r="AH49">
+        <v>74084000.0</v>
+      </c>
+      <c r="AI49">
+        <v>68241000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>61001000.0</v>
+      </c>
+      <c r="AK49">
+        <v>55258000.0</v>
+      </c>
+      <c r="AL49">
+        <v>50012000.0</v>
+      </c>
+      <c r="AM49">
+        <v>45596000.0</v>
+      </c>
+      <c r="AN49">
+        <v>40904000.0</v>
+      </c>
+      <c r="AO49">
+        <v>43655000.0</v>
+      </c>
+      <c r="AP49">
+        <v>38553000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>33697000.0</v>
+      </c>
+      <c r="AR49">
+        <v>27722000.0</v>
+      </c>
+      <c r="AS49">
+        <v>23673000.0</v>
+      </c>
+      <c r="AT49">
+        <v>18766000.0</v>
+      </c>
+      <c r="AU49">
+        <v>14487000.0</v>
+      </c>
+      <c r="AV49">
+        <v>10218000.0</v>
+      </c>
+      <c r="AW49">
+        <v>5948000.0</v>
+      </c>
+      <c r="AX49">
+        <v>673000.0</v>
+      </c>
+      <c r="AY49">
+        <v>-521000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-4101000.0</v>
+      </c>
+      <c r="BA49">
+        <v>-9264000.0</v>
+      </c>
+      <c r="BB49">
+        <v>-12718000.0</v>
+      </c>
+      <c r="BC49">
+        <v>-16734000.0</v>
+      </c>
+      <c r="BD49">
+        <v>-21134000.0</v>
+      </c>
+      <c r="BE49">
+        <v>-24183000.0</v>
+      </c>
+      <c r="BF49">
+        <v>-26799000.0</v>
+      </c>
+      <c r="BG49">
+        <v>-30087000.0</v>
+      </c>
+      <c r="BH49">
+        <v>-32639000.0</v>
+      </c>
+      <c r="BI49">
+        <v>-62630000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>-65312000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+    </row>
+    <row r="50" spans="1:115">
+      <c r="A50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>90938000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>80899000.0</v>
+      </c>
+      <c r="F50">
+        <v>90899000.0</v>
+      </c>
+      <c r="G50">
+        <v>60000000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>30000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>30000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>20000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>30000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>20000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>387627000.0</v>
+      </c>
+      <c r="AL50">
+        <v>401096000.0</v>
+      </c>
+      <c r="AM50">
+        <v>331679000.0</v>
+      </c>
+      <c r="AN50">
+        <v>351545000.0</v>
+      </c>
+      <c r="AO50">
+        <v>324843000.0</v>
+      </c>
+      <c r="AP50">
+        <v>314690000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>277925000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>276063000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+    </row>
+    <row r="51" spans="1:115">
+      <c r="A51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>687659000.0</v>
+      </c>
+      <c r="C51">
+        <v>703264000.0</v>
+      </c>
+      <c r="D51">
+        <v>825883000.0</v>
+      </c>
+      <c r="E51">
+        <v>738135000.0</v>
+      </c>
+      <c r="F51">
+        <v>739164000.0</v>
+      </c>
+      <c r="G51">
+        <v>748224000.0</v>
+      </c>
+      <c r="H51">
+        <v>648248000.0</v>
+      </c>
+      <c r="I51">
+        <v>777405000.0</v>
+      </c>
+      <c r="J51">
+        <v>788111000.0</v>
+      </c>
+      <c r="K51">
+        <v>814573000.0</v>
+      </c>
+      <c r="L51">
+        <v>839951000.0</v>
+      </c>
+      <c r="M51">
+        <v>760350000.0</v>
+      </c>
+      <c r="N51">
+        <v>825468000.0</v>
+      </c>
+      <c r="O51">
+        <v>760414000.0</v>
+      </c>
+      <c r="P51">
+        <v>640189000.0</v>
+      </c>
+      <c r="Q51">
+        <v>674197000.0</v>
+      </c>
+      <c r="R51">
+        <v>702644000.0</v>
+      </c>
+      <c r="S51">
+        <v>723377000.0</v>
+      </c>
+      <c r="T51">
+        <v>693353000.0</v>
+      </c>
+      <c r="U51">
+        <v>617924000.0</v>
+      </c>
+      <c r="V51">
+        <v>611641000.0</v>
+      </c>
+      <c r="W51">
+        <v>583043000.0</v>
+      </c>
+      <c r="X51">
+        <v>559928000.0</v>
+      </c>
+      <c r="Y51">
+        <v>598409000.0</v>
+      </c>
+      <c r="Z51">
+        <v>608749000.0</v>
+      </c>
+      <c r="AA51">
+        <v>574321000.0</v>
+      </c>
+      <c r="AB51">
+        <v>503556000.0</v>
+      </c>
+      <c r="AC51">
+        <v>514700000.0</v>
+      </c>
+      <c r="AD51">
+        <v>540209000.0</v>
+      </c>
+      <c r="AE51">
+        <v>541604000.0</v>
+      </c>
+      <c r="AF51">
+        <v>499718000.0</v>
+      </c>
+      <c r="AG51">
+        <v>398407000.0</v>
+      </c>
+      <c r="AH51">
+        <v>370431000.0</v>
+      </c>
+      <c r="AI51">
+        <v>370582000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>384265000.0</v>
+      </c>
+      <c r="AK51">
+        <v>387627000.0</v>
+      </c>
+      <c r="AL51">
+        <v>401096000.0</v>
+      </c>
+      <c r="AM51">
+        <v>376685000.0</v>
+      </c>
+      <c r="AN51">
+        <v>351545000.0</v>
+      </c>
+      <c r="AO51">
+        <v>369508000.0</v>
+      </c>
+      <c r="AP51">
+        <v>359184000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>304636000.0</v>
+      </c>
+      <c r="AR51">
+        <v>277925000.0</v>
+      </c>
+      <c r="AS51">
+        <v>281132000.0</v>
+      </c>
+      <c r="AT51">
+        <v>254894000.0</v>
+      </c>
+      <c r="AU51">
+        <v>250872000.0</v>
+      </c>
+      <c r="AV51">
+        <v>276063000.0</v>
+      </c>
+      <c r="AW51">
+        <v>254203000.0</v>
+      </c>
+      <c r="AX51">
+        <v>249631000.0</v>
+      </c>
+      <c r="AY51">
+        <v>141155000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>98929000.0</v>
+      </c>
+      <c r="BA51">
+        <v>143670000.0</v>
+      </c>
+      <c r="BB51">
+        <v>125318000.0</v>
+      </c>
+      <c r="BC51">
+        <v>136734000.0</v>
+      </c>
+      <c r="BD51">
+        <v>132755000.0</v>
+      </c>
+      <c r="BE51">
+        <v>69423000.0</v>
+      </c>
+      <c r="BF51">
+        <v>69413000.0</v>
+      </c>
+      <c r="BG51">
+        <v>79404000.0</v>
+      </c>
+      <c r="BH51">
+        <v>114561000.0</v>
+      </c>
+      <c r="BI51">
+        <v>79704000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>79711000.0</v>
+      </c>
+      <c r="BK51">
+        <v>190544000.0</v>
+      </c>
+      <c r="BL51">
+        <v>109794000.0</v>
+      </c>
+      <c r="BM51">
+        <v>321062000.0</v>
+      </c>
+      <c r="BN51">
+        <v>318097000.0</v>
+      </c>
+      <c r="BO51">
+        <v>338438000.0</v>
+      </c>
+      <c r="BP51">
+        <v>257480000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>377704000.0</v>
+      </c>
+      <c r="BR51">
+        <v>394425000.0</v>
+      </c>
+      <c r="BS51">
+        <v>401797000.0</v>
+      </c>
+      <c r="BT51">
+        <v>416931000.0</v>
+      </c>
+      <c r="BU51">
+        <v>443369000.0</v>
+      </c>
+      <c r="BV51">
+        <v>348235000.0</v>
+      </c>
+      <c r="BW51">
+        <v>282876000.0</v>
+      </c>
+      <c r="BX51">
+        <v>328268000.0</v>
+      </c>
+      <c r="BY51">
+        <v>263812000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>265730000.0</v>
+      </c>
+      <c r="CA51">
+        <v>204515000.0</v>
+      </c>
+      <c r="CB51">
+        <v>226578000.0</v>
+      </c>
+      <c r="CC51">
+        <v>225248000.0</v>
+      </c>
+      <c r="CD51">
+        <v>241778000.0</v>
+      </c>
+      <c r="CE51">
+        <v>240337000.0</v>
+      </c>
+      <c r="CF51">
+        <v>377138000.0</v>
+      </c>
+      <c r="CG51">
+        <v>233195000.0</v>
+      </c>
+      <c r="CH51">
+        <v>226093000.0</v>
+      </c>
+      <c r="CI51">
+        <v>220114000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>225916000.0</v>
+      </c>
+      <c r="CK51">
+        <v>184694000.0</v>
+      </c>
+      <c r="CL51">
+        <v>191869000.0</v>
+      </c>
+      <c r="CM51">
+        <v>159469000.0</v>
+      </c>
+      <c r="CN51">
+        <v>163154000.0</v>
+      </c>
+      <c r="CO51">
+        <v>119322000.0</v>
+      </c>
+      <c r="CP51">
+        <v>85612000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>79077000.0</v>
+      </c>
+      <c r="CR51">
+        <v>65911000.0</v>
+      </c>
+      <c r="CS51">
+        <v>64651000.0</v>
+      </c>
+      <c r="CT51">
+        <v>17300000.0</v>
+      </c>
+      <c r="CU51">
+        <v>37273000.0</v>
+      </c>
+      <c r="CV51">
+        <v>16000000.0</v>
+      </c>
+      <c r="CW51">
+        <v>54145000.0</v>
+      </c>
+      <c r="CX51">
+        <v>50899000.0</v>
+      </c>
+      <c r="CY51">
+        <v>46147000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>16057000.0</v>
+      </c>
+      <c r="DA51">
+        <v>49717000.0</v>
+      </c>
+      <c r="DB51">
+        <v>29111839.0</v>
+      </c>
+      <c r="DC51">
+        <v>27184678.0</v>
+      </c>
+      <c r="DD51">
+        <v>16000000.0</v>
+      </c>
+      <c r="DE51">
+        <v>36800000.0</v>
+      </c>
+      <c r="DF51">
+        <v>17900000.0</v>
+      </c>
+      <c r="DG51">
+        <v>17000000.0</v>
+      </c>
+      <c r="DH51">
+        <v>17000000.0</v>
+      </c>
+      <c r="DI51">
+        <v>15400000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>10600000.0</v>
+      </c>
+      <c r="DK51">
+        <v>5100000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:115">
+      <c r="A52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52">
+        <v>217470000.0</v>
+      </c>
+      <c r="C52">
+        <v>219513000.0</v>
+      </c>
+      <c r="D52">
+        <v>232291000.0</v>
+      </c>
+      <c r="E52">
+        <v>332398000.0</v>
+      </c>
+      <c r="F52">
+        <v>333684000.0</v>
+      </c>
+      <c r="G52">
+        <v>302102000.0</v>
+      </c>
+      <c r="H52">
+        <v>121521000.0</v>
+      </c>
+      <c r="I52">
+        <v>220936000.0</v>
+      </c>
+      <c r="J52">
+        <v>221898000.0</v>
+      </c>
+      <c r="K52">
+        <v>228618000.0</v>
+      </c>
+      <c r="L52">
+        <v>229734000.0</v>
+      </c>
+      <c r="M52">
+        <v>164082000.0</v>
+      </c>
+      <c r="N52">
+        <v>219457000.0</v>
+      </c>
+      <c r="O52">
+        <v>244660000.0</v>
+      </c>
+      <c r="P52">
+        <v>194340000.0</v>
+      </c>
+      <c r="Q52">
+        <v>198605000.0</v>
+      </c>
+      <c r="R52">
+        <v>203339000.0</v>
+      </c>
+      <c r="S52">
+        <v>204271000.0</v>
+      </c>
+      <c r="T52">
+        <v>197463000.0</v>
+      </c>
+      <c r="U52">
+        <v>175850000.0</v>
+      </c>
+      <c r="V52">
+        <v>169737000.0</v>
+      </c>
+      <c r="W52">
+        <v>141310000.0</v>
+      </c>
+      <c r="X52">
+        <v>118365000.0</v>
+      </c>
+      <c r="Y52">
+        <v>157017000.0</v>
+      </c>
+      <c r="Z52">
+        <v>167527000.0</v>
+      </c>
+      <c r="AA52">
+        <v>133270000.0</v>
+      </c>
+      <c r="AB52">
+        <v>102675000.0</v>
+      </c>
+      <c r="AC52">
+        <v>103990000.0</v>
+      </c>
+      <c r="AD52">
+        <v>119669000.0</v>
+      </c>
+      <c r="AE52">
+        <v>111235000.0</v>
+      </c>
+      <c r="AF52">
+        <v>103519000.0</v>
+      </c>
+      <c r="AG52">
+        <v>112378000.0</v>
+      </c>
+      <c r="AH52">
+        <v>94573000.0</v>
+      </c>
+      <c r="AI52">
+        <v>104894000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>118748000.0</v>
+      </c>
+      <c r="AK52">
+        <v>122280000.0</v>
+      </c>
+      <c r="AL52">
+        <v>110920000.0</v>
+      </c>
+      <c r="AM52">
+        <v>126679000.0</v>
+      </c>
+      <c r="AN52">
+        <v>131710000.0</v>
+      </c>
+      <c r="AO52">
+        <v>146843000.0</v>
+      </c>
+      <c r="AP52">
+        <v>136690000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>162312000.0</v>
+      </c>
+      <c r="AR52">
+        <v>154771000.0</v>
+      </c>
+      <c r="AS52">
+        <v>158149000.0</v>
+      </c>
+      <c r="AT52">
+        <v>152081000.0</v>
+      </c>
+      <c r="AU52">
+        <v>148219000.0</v>
+      </c>
+      <c r="AV52">
+        <v>167569000.0</v>
+      </c>
+      <c r="AW52">
+        <v>142869000.0</v>
+      </c>
+      <c r="AX52">
+        <v>124108000.0</v>
+      </c>
+      <c r="AY52">
+        <v>63165000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>65939000.0</v>
+      </c>
+      <c r="BA52">
+        <v>65680000.0</v>
+      </c>
+      <c r="BB52">
+        <v>57328000.0</v>
+      </c>
+      <c r="BC52">
+        <v>68744000.0</v>
+      </c>
+      <c r="BD52">
+        <v>64765000.0</v>
+      </c>
+      <c r="BE52">
+        <v>35000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>35000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>45000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>80137000.0</v>
+      </c>
+      <c r="BI52">
+        <v>45000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>45000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>80821000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52">
+        <v>116241000.0</v>
+      </c>
+      <c r="BN52">
+        <v>108271000.0</v>
+      </c>
+      <c r="BO52">
+        <v>98619000.0</v>
+      </c>
+      <c r="BP52">
+        <v>2600000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>102847000.0</v>
+      </c>
+      <c r="BR52">
+        <v>109585000.0</v>
+      </c>
+      <c r="BS52">
+        <v>91982000.0</v>
+      </c>
+      <c r="BT52">
+        <v>94413000.0</v>
+      </c>
+      <c r="BU52">
+        <v>105986000.0</v>
+      </c>
+      <c r="BV52">
+        <v>301000000.0</v>
+      </c>
+      <c r="BW52">
+        <v>245800000.0</v>
+      </c>
+      <c r="BX52">
+        <v>111265000.0</v>
+      </c>
+      <c r="BY52">
+        <v>91983000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>94087000.0</v>
+      </c>
+      <c r="CA52">
+        <v>78045000.0</v>
+      </c>
+      <c r="CB52">
+        <v>95272000.0</v>
+      </c>
+      <c r="CC52">
+        <v>74111000.0</v>
+      </c>
+      <c r="CD52">
+        <v>205831000.0</v>
+      </c>
+      <c r="CE52">
+        <v>204556000.0</v>
+      </c>
+      <c r="CF52">
+        <v>211801000.0</v>
+      </c>
+      <c r="CG52">
+        <v>197994000.0</v>
+      </c>
+      <c r="CH52">
+        <v>191034000.0</v>
+      </c>
+      <c r="CI52">
+        <v>60208000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>191317000.0</v>
+      </c>
+      <c r="CK52">
+        <v>46691000.0</v>
+      </c>
+      <c r="CL52">
+        <v>173960000.0</v>
+      </c>
+      <c r="CM52">
+        <v>141613000.0</v>
+      </c>
+      <c r="CN52">
+        <v>145545000.0</v>
+      </c>
+      <c r="CO52">
+        <v>118310000.0</v>
+      </c>
+      <c r="CP52">
+        <v>84690000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>48077000.0</v>
+      </c>
+      <c r="CR52">
+        <v>65335000.0</v>
+      </c>
+      <c r="CS52">
+        <v>48651000.0</v>
+      </c>
+      <c r="CT52">
+        <v>1300000.0</v>
+      </c>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52">
+        <v>37941000.0</v>
+      </c>
+      <c r="CX52">
+        <v>34788000.0</v>
+      </c>
+      <c r="CY52">
+        <v>30053000.0</v>
+      </c>
+      <c r="CZ52"/>
+      <c r="DA52">
+        <v>33669000.0</v>
+      </c>
+      <c r="DB52">
+        <v>29077848.0</v>
+      </c>
+      <c r="DC52">
+        <v>27170687.0</v>
+      </c>
+      <c r="DD52"/>
+      <c r="DE52">
+        <v>20800000.0</v>
+      </c>
+      <c r="DF52">
+        <v>17900000.0</v>
+      </c>
+      <c r="DG52">
+        <v>17000000.0</v>
+      </c>
+      <c r="DH52"/>
+      <c r="DI52">
+        <v>15400000.0</v>
+      </c>
+      <c r="DJ52">
+        <v>10600000.0</v>
+      </c>
+      <c r="DK52">
+        <v>5100000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:115">
+      <c r="A53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53">
+        <v>1125529000.0</v>
+      </c>
+      <c r="C53">
+        <v>1125433000.0</v>
+      </c>
+      <c r="D53">
+        <v>1102230000.0</v>
+      </c>
+      <c r="E53">
+        <v>591638000.0</v>
+      </c>
+      <c r="F53">
+        <v>571115000.0</v>
+      </c>
+      <c r="G53">
+        <v>533483000.0</v>
+      </c>
+      <c r="H53">
+        <v>730352000.0</v>
+      </c>
+      <c r="I53">
+        <v>703375000.0</v>
+      </c>
+      <c r="J53">
+        <v>647907000.0</v>
+      </c>
+      <c r="K53">
+        <v>609153000.0</v>
+      </c>
+      <c r="L53">
+        <v>617092000.0</v>
+      </c>
+      <c r="M53">
+        <v>592305000.0</v>
+      </c>
+      <c r="N53">
+        <v>608972000.0</v>
+      </c>
+      <c r="O53">
+        <v>619973000.0</v>
+      </c>
+      <c r="P53">
+        <v>602936000.0</v>
+      </c>
+      <c r="Q53">
+        <v>582999000.0</v>
+      </c>
+      <c r="R53">
+        <v>603638000.0</v>
+      </c>
+      <c r="S53">
+        <v>605661000.0</v>
+      </c>
+      <c r="T53">
+        <v>592743000.0</v>
+      </c>
+      <c r="U53">
+        <v>559564000.0</v>
+      </c>
+      <c r="V53">
+        <v>506125000.0</v>
+      </c>
+      <c r="W53">
+        <v>434257000.0</v>
+      </c>
+      <c r="X53">
+        <v>387347000.0</v>
+      </c>
+      <c r="Y53">
+        <v>312424000.0</v>
+      </c>
+      <c r="Z53">
+        <v>307661000.0</v>
+      </c>
+      <c r="AA53">
+        <v>312147000.0</v>
+      </c>
+      <c r="AB53">
+        <v>334655000.0</v>
+      </c>
+      <c r="AC53">
+        <v>345533000.0</v>
+      </c>
+      <c r="AD53">
+        <v>347924000.0</v>
+      </c>
+      <c r="AE53">
+        <v>337876000.0</v>
+      </c>
+      <c r="AF53">
+        <v>337366000.0</v>
+      </c>
+      <c r="AG53">
+        <v>326531000.0</v>
+      </c>
+      <c r="AH53">
+        <v>331142000.0</v>
+      </c>
+      <c r="AI53">
+        <v>336988000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>335744000.0</v>
+      </c>
+      <c r="AK53">
+        <v>330090000.0</v>
+      </c>
+      <c r="AL53">
+        <v>322258000.0</v>
+      </c>
+      <c r="AM53">
+        <v>332441000.0</v>
+      </c>
+      <c r="AN53">
+        <v>328060000.0</v>
+      </c>
+      <c r="AO53">
+        <v>325443000.0</v>
+      </c>
+      <c r="AP53">
+        <v>323452000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>343805000.0</v>
+      </c>
+      <c r="AR53">
+        <v>346992000.0</v>
+      </c>
+      <c r="AS53">
+        <v>367173000.0</v>
+      </c>
+      <c r="AT53">
+        <v>373446000.0</v>
+      </c>
+      <c r="AU53">
+        <v>413693000.0</v>
+      </c>
+      <c r="AV53">
+        <v>432912000.0</v>
+      </c>
+      <c r="AW53">
+        <v>454009000.0</v>
+      </c>
+      <c r="AX53">
+        <v>475275000.0</v>
+      </c>
+      <c r="AY53">
+        <v>141097000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>131178000.0</v>
+      </c>
+      <c r="BA53">
+        <v>123793000.0</v>
+      </c>
+      <c r="BB53">
+        <v>130134000.0</v>
+      </c>
+      <c r="BC53">
+        <v>140013000.0</v>
+      </c>
+      <c r="BD53">
+        <v>138314000.0</v>
+      </c>
+      <c r="BE53">
+        <v>135660000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>127591000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>149981000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>172992000.0</v>
+      </c>
+      <c r="BI53">
+        <v>173134000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>199785000000.0</v>
+      </c>
+      <c r="BK53">
+        <v>9543000.0</v>
+      </c>
+      <c r="BL53">
+        <v>9600000.0</v>
+      </c>
+      <c r="BM53">
+        <v>9474000.0</v>
+      </c>
+      <c r="BN53">
+        <v>9470000.0</v>
+      </c>
+      <c r="BO53">
+        <v>9475000.0</v>
+      </c>
+      <c r="BP53">
+        <v>1471000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>1804000.0</v>
+      </c>
+      <c r="BR53">
+        <v>2560000000.0</v>
+      </c>
+      <c r="BS53">
+        <v>30032000000.0</v>
+      </c>
+      <c r="BT53">
+        <v>100000.0</v>
+      </c>
+      <c r="BU53">
+        <v>87000000.0</v>
+      </c>
+      <c r="BV53">
+        <v>137000000.0</v>
+      </c>
+      <c r="BW53">
+        <v>537000000.0</v>
+      </c>
+      <c r="BX53">
+        <v>510000.0</v>
+      </c>
+      <c r="BY53">
+        <v>534000000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>251000000.0</v>
+      </c>
+      <c r="CA53">
+        <v>268000000.0</v>
+      </c>
+      <c r="CB53">
+        <v>282000.0</v>
+      </c>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
+        <v>545000.0</v>
+      </c>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
+        <v>149000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
+        <v>255000.0</v>
+      </c>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>4713000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
+        <v>5471000.0</v>
+      </c>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53">
+        <v>6409000.0</v>
+      </c>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+    </row>
+    <row r="54" spans="1:115">
+      <c r="A54" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+    </row>
+    <row r="55" spans="1:115">
+      <c r="A55" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55">
+        <v>6819490000.0</v>
+      </c>
+      <c r="C55">
+        <v>6945035000.0</v>
+      </c>
+      <c r="D55">
+        <v>6835219000.0</v>
+      </c>
+      <c r="E55">
+        <v>6308487000.0</v>
+      </c>
+      <c r="F55">
+        <v>6180988000.0</v>
+      </c>
+      <c r="G55">
+        <v>6141200000.0</v>
+      </c>
+      <c r="H55">
+        <v>6052161000.0</v>
+      </c>
+      <c r="I55">
+        <v>5917127000.0</v>
+      </c>
+      <c r="J55">
+        <v>5602388000.0</v>
+      </c>
+      <c r="K55">
+        <v>5465953000.0</v>
+      </c>
+      <c r="L55">
+        <v>5360056000.0</v>
+      </c>
+      <c r="M55">
+        <v>5251012000.0</v>
+      </c>
+      <c r="N55">
+        <v>5137587000.0</v>
+      </c>
+      <c r="O55">
+        <v>4895874000.0</v>
+      </c>
+      <c r="P55">
+        <v>4872619000.0</v>
+      </c>
+      <c r="Q55">
+        <v>5016934000.0</v>
+      </c>
+      <c r="R55">
+        <v>5058555000.0</v>
+      </c>
+      <c r="S55">
+        <v>5175899000.0</v>
+      </c>
+      <c r="T55">
+        <v>5257749000.0</v>
+      </c>
+      <c r="U55">
+        <v>4964412000.0</v>
+      </c>
+      <c r="V55">
+        <v>4757414000.0</v>
+      </c>
+      <c r="W55">
+        <v>4710354000.0</v>
+      </c>
+      <c r="X55">
+        <v>4437344000.0</v>
+      </c>
+      <c r="Y55">
+        <v>4420610000.0</v>
+      </c>
+      <c r="Z55">
+        <v>4314379000.0</v>
+      </c>
+      <c r="AA55">
+        <v>3657387000.0</v>
+      </c>
+      <c r="AB55">
+        <v>3632915000.0</v>
+      </c>
+      <c r="AC55">
+        <v>3710380000.0</v>
+      </c>
+      <c r="AD55">
+        <v>3576139000.0</v>
+      </c>
+      <c r="AE55">
+        <v>3551754000.0</v>
+      </c>
+      <c r="AF55">
+        <v>3363907000.0</v>
+      </c>
+      <c r="AG55">
+        <v>3300106000.0</v>
+      </c>
+      <c r="AH55">
+        <v>3288521000.0</v>
+      </c>
+      <c r="AI55">
+        <v>3293900000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>3286704000.0</v>
+      </c>
+      <c r="AK55">
+        <v>3254655000.0</v>
+      </c>
+      <c r="AL55">
+        <v>3143336000.0</v>
+      </c>
+      <c r="AM55">
+        <v>3018919000.0</v>
+      </c>
+      <c r="AN55">
+        <v>3082571000.0</v>
+      </c>
+      <c r="AO55">
+        <v>3063964000.0</v>
+      </c>
+      <c r="AP55">
+        <v>2999936000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>2926056000.0</v>
+      </c>
+      <c r="AR55">
+        <v>2903556000.0</v>
+      </c>
+      <c r="AS55">
+        <v>2881377000.0</v>
+      </c>
+      <c r="AT55">
+        <v>2875944000.0</v>
+      </c>
+      <c r="AU55">
+        <v>2877184000.0</v>
+      </c>
+      <c r="AV55">
+        <v>2893379000.0</v>
+      </c>
+      <c r="AW55">
+        <v>2863104000.0</v>
+      </c>
+      <c r="AX55">
+        <v>2879282000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1413515000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1426966000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1422003000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1343750000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1385355000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1422926000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1388364000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1385245000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1401596000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1433229000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1477985000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1537874000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1576935000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1632421000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1813383000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1804062000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1902923000.0</v>
+      </c>
+      <c r="BP55">
+        <v>1906208000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2017350000.0</v>
+      </c>
+      <c r="BR55">
+        <v>2071372000.0</v>
+      </c>
+      <c r="BS55">
+        <v>2239764000.0</v>
+      </c>
+      <c r="BT55">
+        <v>2208010000.0</v>
+      </c>
+      <c r="BU55">
+        <v>2207359000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2163354000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2115948000.0</v>
+      </c>
+      <c r="BX55">
+        <v>2121403000.0</v>
+      </c>
+      <c r="BY55">
+        <v>2106427000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2103520000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2089577000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2067268000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2026834000.0</v>
+      </c>
+      <c r="CD55">
+        <v>1969429000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1896974000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1838210000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1796770000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1709153000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1664876000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1536119000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1474949000.0</v>
+      </c>
+      <c r="CL55">
+        <v>1378626000.0</v>
+      </c>
+      <c r="CM55">
+        <v>1293931000.0</v>
+      </c>
+      <c r="CN55">
+        <v>1202832000.0</v>
+      </c>
+      <c r="CO55">
+        <v>1153883000.0</v>
+      </c>
+      <c r="CP55">
+        <v>1034774000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>967787000.0</v>
+      </c>
+      <c r="CR55">
+        <v>921855000.0</v>
+      </c>
+      <c r="CS55">
+        <v>870382000.0</v>
+      </c>
+      <c r="CT55">
+        <v>781977000.0</v>
+      </c>
+      <c r="CU55">
+        <v>728056000.0</v>
+      </c>
+      <c r="CV55">
+        <v>698682000.0</v>
+      </c>
+      <c r="CW55">
+        <v>646633000.0</v>
+      </c>
+      <c r="CX55">
+        <v>617888000.0</v>
+      </c>
+      <c r="CY55">
+        <v>560402000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>512746000.0</v>
+      </c>
+      <c r="DA55">
+        <v>476039000.0</v>
+      </c>
+      <c r="DB55">
+        <v>440316965.0</v>
+      </c>
+      <c r="DC55">
+        <v>409738988.0</v>
+      </c>
+      <c r="DD55">
+        <v>368000000.0</v>
+      </c>
+      <c r="DE55">
+        <v>331000000.0</v>
+      </c>
+      <c r="DF55">
+        <v>291900000.0</v>
+      </c>
+      <c r="DG55">
+        <v>261700000.0</v>
+      </c>
+      <c r="DH55">
+        <v>216200000.0</v>
+      </c>
+      <c r="DI55">
+        <v>178500000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>139600000.0</v>
+      </c>
+      <c r="DK55">
+        <v>93100000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:115">
+      <c r="A56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56">
+        <v>1195331000.0</v>
+      </c>
+      <c r="C56">
+        <v>48431000.0</v>
+      </c>
+      <c r="D56">
+        <v>1575554000.0</v>
+      </c>
+      <c r="E56">
+        <v>1068657000.0</v>
+      </c>
+      <c r="F56">
+        <v>867187000.0</v>
+      </c>
+      <c r="G56">
+        <v>918943000.0</v>
+      </c>
+      <c r="H56">
+        <v>1123362000.0</v>
+      </c>
+      <c r="I56">
+        <v>1031921000.0</v>
+      </c>
+      <c r="J56">
+        <v>845536000.0</v>
+      </c>
+      <c r="K56">
+        <v>846384000.0</v>
+      </c>
+      <c r="L56">
+        <v>747625000.0</v>
+      </c>
+      <c r="M56">
+        <v>858292000.0</v>
+      </c>
+      <c r="N56">
+        <v>816768000.0</v>
+      </c>
+      <c r="O56">
+        <v>677911000.0</v>
+      </c>
+      <c r="P56">
+        <v>699708000.0</v>
+      </c>
+      <c r="Q56">
+        <v>867013000.0</v>
+      </c>
+      <c r="R56">
+        <v>1082743000.0</v>
+      </c>
+      <c r="S56">
+        <v>1375865000.0</v>
+      </c>
+      <c r="T56">
+        <v>1567903000.0</v>
+      </c>
+      <c r="U56">
+        <v>1384925000.0</v>
+      </c>
+      <c r="V56">
+        <v>1265656000.0</v>
+      </c>
+      <c r="W56">
+        <v>1086601000.0</v>
+      </c>
+      <c r="X56">
+        <v>1013353000.0</v>
+      </c>
+      <c r="Y56">
+        <v>867015000.0</v>
+      </c>
+      <c r="Z56">
+        <v>778888000.0</v>
+      </c>
+      <c r="AA56">
+        <v>548866000.0</v>
+      </c>
+      <c r="AB56">
+        <v>568386000.0</v>
+      </c>
+      <c r="AC56">
+        <v>574071000.0</v>
+      </c>
+      <c r="AD56">
+        <v>498349000.0</v>
+      </c>
+      <c r="AE56">
+        <v>552770000.0</v>
+      </c>
+      <c r="AF56">
+        <v>412720000.0</v>
+      </c>
+      <c r="AG56">
+        <v>406548000.0</v>
+      </c>
+      <c r="AH56">
+        <v>456882000.0</v>
+      </c>
+      <c r="AI56">
+        <v>548145000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>535845000.0</v>
+      </c>
+      <c r="AK56">
+        <v>507141000.0</v>
+      </c>
+      <c r="AL56">
+        <v>423867000.0</v>
+      </c>
+      <c r="AM56">
+        <v>385417000.0</v>
+      </c>
+      <c r="AN56">
+        <v>511656000.0</v>
+      </c>
+      <c r="AO56">
+        <v>467173000.0</v>
+      </c>
+      <c r="AP56">
+        <v>430435000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>444986000.0</v>
+      </c>
+      <c r="AR56">
+        <v>436284000.0</v>
+      </c>
+      <c r="AS56">
+        <v>460868000.0</v>
+      </c>
+      <c r="AT56">
+        <v>502031000.0</v>
+      </c>
+      <c r="AU56">
+        <v>552118000.0</v>
+      </c>
+      <c r="AV56">
+        <v>594443000.0</v>
+      </c>
+      <c r="AW56">
+        <v>614035000.0</v>
+      </c>
+      <c r="AX56">
+        <v>589866000.0</v>
+      </c>
+      <c r="AY56">
+        <v>177076000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>17420000.0</v>
+      </c>
+      <c r="BA56">
+        <v>167205000.0</v>
+      </c>
+      <c r="BB56">
+        <v>156691000.0</v>
+      </c>
+      <c r="BC56">
+        <v>169095000.0</v>
+      </c>
+      <c r="BD56">
+        <v>173312000.0</v>
+      </c>
+      <c r="BE56">
+        <v>29922000.0</v>
+      </c>
+      <c r="BF56">
+        <v>32885000.0</v>
+      </c>
+      <c r="BG56">
+        <v>28413000.0</v>
+      </c>
+      <c r="BH56">
+        <v>15080000.0</v>
+      </c>
+      <c r="BI56">
+        <v>33407000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>28499000.0</v>
+      </c>
+      <c r="BK56">
+        <v>26705000.0</v>
+      </c>
+      <c r="BL56">
+        <v>31816000.0</v>
+      </c>
+      <c r="BM56">
+        <v>31471000.0</v>
+      </c>
+      <c r="BN56">
+        <v>32269000.0</v>
+      </c>
+      <c r="BO56">
+        <v>29138000.0</v>
+      </c>
+      <c r="BP56">
+        <v>27455000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>24318000.0</v>
+      </c>
+      <c r="BR56">
+        <v>23334000.0</v>
+      </c>
+      <c r="BS56">
+        <v>25752000.0</v>
+      </c>
+      <c r="BT56">
+        <v>25367000.0</v>
+      </c>
+      <c r="BU56">
+        <v>34738000.0</v>
+      </c>
+      <c r="BV56">
+        <v>45949000.0</v>
+      </c>
+      <c r="BW56">
+        <v>41035000.0</v>
+      </c>
+      <c r="BX56">
+        <v>39095000.0</v>
+      </c>
+      <c r="BY56">
+        <v>40441000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>58161000.0</v>
+      </c>
+      <c r="CA56">
+        <v>63095000.0</v>
+      </c>
+      <c r="CB56">
+        <v>61385000.0</v>
+      </c>
+      <c r="CC56">
+        <v>49538000.0</v>
+      </c>
+      <c r="CD56">
+        <v>56189000.0</v>
+      </c>
+      <c r="CE56">
+        <v>47621000.0</v>
+      </c>
+      <c r="CF56">
+        <v>44482000.0</v>
+      </c>
+      <c r="CG56">
+        <v>46933000.0</v>
+      </c>
+      <c r="CH56">
+        <v>42012000.0</v>
+      </c>
+      <c r="CI56">
+        <v>46138000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>26306000.0</v>
+      </c>
+      <c r="CK56">
+        <v>40942000.0</v>
+      </c>
+      <c r="CL56">
+        <v>39262000.0</v>
+      </c>
+      <c r="CM56">
+        <v>34772000.0</v>
+      </c>
+      <c r="CN56">
+        <v>20407000.0</v>
+      </c>
+      <c r="CO56">
+        <v>36742000.0</v>
+      </c>
+      <c r="CP56">
+        <v>37663000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>31951000.0</v>
+      </c>
+      <c r="CR56">
+        <v>26740000.0</v>
+      </c>
+      <c r="CS56">
+        <v>32873000.0</v>
+      </c>
+      <c r="CT56">
+        <v>19322000.0</v>
+      </c>
+      <c r="CU56">
+        <v>18476000.0</v>
+      </c>
+      <c r="CV56">
+        <v>17278000.0</v>
+      </c>
+      <c r="CW56">
+        <v>21272000.0</v>
+      </c>
+      <c r="CX56">
+        <v>17463000.0</v>
+      </c>
+      <c r="CY56">
+        <v>15699000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>14451000.0</v>
+      </c>
+      <c r="DA56">
+        <v>19486000.0</v>
+      </c>
+      <c r="DB56">
+        <v>11204084.0</v>
+      </c>
+      <c r="DC56">
+        <v>10842911.0</v>
+      </c>
+      <c r="DD56">
+        <v>15500000.0</v>
+      </c>
+      <c r="DE56">
+        <v>11600000.0</v>
+      </c>
+      <c r="DF56">
+        <v>8700000.0</v>
+      </c>
+      <c r="DG56">
+        <v>8500000.0</v>
+      </c>
+      <c r="DH56">
+        <v>214200000.0</v>
+      </c>
+      <c r="DI56">
+        <v>177000000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>138100000.0</v>
+      </c>
+      <c r="DK56">
+        <v>91700000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:115">
+      <c r="A57" t="s">
+        <v>84</v>
+      </c>
+      <c r="B57">
+        <v>5513858000.0</v>
+      </c>
+      <c r="C57">
+        <v>219513000.0</v>
+      </c>
+      <c r="D57">
+        <v>5516743000.0</v>
+      </c>
+      <c r="E57">
+        <v>5144211000.0</v>
+      </c>
+      <c r="F57">
+        <v>5044156000.0</v>
+      </c>
+      <c r="G57">
+        <v>4983887000.0</v>
+      </c>
+      <c r="H57">
+        <v>4819887000.0</v>
+      </c>
+      <c r="I57">
+        <v>4676834000.0</v>
+      </c>
+      <c r="J57">
+        <v>4368472000.0</v>
+      </c>
+      <c r="K57">
+        <v>4236428000.0</v>
+      </c>
+      <c r="L57">
+        <v>4130652000.0</v>
+      </c>
+      <c r="M57">
+        <v>4171533000.0</v>
+      </c>
+      <c r="N57">
+        <v>4052874000.0</v>
+      </c>
+      <c r="O57">
+        <v>3912748000.0</v>
+      </c>
+      <c r="P57">
+        <v>3985362000.0</v>
+      </c>
+      <c r="Q57">
+        <v>4125081000.0</v>
+      </c>
+      <c r="R57">
+        <v>4130267000.0</v>
+      </c>
+      <c r="S57">
+        <v>4220322000.0</v>
+      </c>
+      <c r="T57">
+        <v>4305300000.0</v>
+      </c>
+      <c r="U57">
+        <v>4070060000.0</v>
+      </c>
+      <c r="V57">
+        <v>3863622000.0</v>
+      </c>
+      <c r="W57">
+        <v>3810098000.0</v>
+      </c>
+      <c r="X57">
+        <v>3554227000.0</v>
+      </c>
+      <c r="Y57">
+        <v>3547318000.0</v>
+      </c>
+      <c r="Z57">
+        <v>3447936000.0</v>
+      </c>
+      <c r="AA57">
+        <v>2797947000.0</v>
+      </c>
+      <c r="AB57">
+        <v>2815473000.0</v>
+      </c>
+      <c r="AC57">
+        <v>2892470000.0</v>
+      </c>
+      <c r="AD57">
+        <v>2755482000.0</v>
+      </c>
+      <c r="AE57">
+        <v>2737656000.0</v>
+      </c>
+      <c r="AF57">
+        <v>2592459000.0</v>
+      </c>
+      <c r="AG57">
+        <v>2634612000.0</v>
+      </c>
+      <c r="AH57">
+        <v>2637744000.0</v>
+      </c>
+      <c r="AI57">
+        <v>2659872000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>2655317000.0</v>
+      </c>
+      <c r="AK57">
+        <v>2626762000.0</v>
+      </c>
+      <c r="AL57">
+        <v>2495661000.0</v>
+      </c>
+      <c r="AM57">
+        <v>2420863000.0</v>
+      </c>
+      <c r="AN57">
+        <v>2521925000.0</v>
+      </c>
+      <c r="AO57">
+        <v>2491828000.0</v>
+      </c>
+      <c r="AP57">
+        <v>2432865000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>2445179000.0</v>
+      </c>
+      <c r="AR57">
+        <v>2446598000.0</v>
+      </c>
+      <c r="AS57">
+        <v>2429574000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2444160000.0</v>
+      </c>
+      <c r="AU57">
+        <v>2441743000.0</v>
+      </c>
+      <c r="AV57">
+        <v>2456747000.0</v>
+      </c>
+      <c r="AW57">
+        <v>2430777000.0</v>
+      </c>
+      <c r="AX57">
+        <v>2437621000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1177836000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>65939000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1194179000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1124822000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1167673000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1208346000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1114352000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1113339000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1097668000.0</v>
+      </c>
+      <c r="BH57">
+        <v>80137000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1192208000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1256039000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1340398000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1279712000.0</v>
+      </c>
+      <c r="BM57">
+        <v>1473828000.0</v>
+      </c>
+      <c r="BN57">
+        <v>1455193000.0</v>
+      </c>
+      <c r="BO57">
+        <v>1524884000.0</v>
+      </c>
+      <c r="BP57">
+        <v>1411469000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1565202000.0</v>
+      </c>
+      <c r="BR57">
+        <v>1604840000.0</v>
+      </c>
+      <c r="BS57">
+        <v>1760604000.0</v>
+      </c>
+      <c r="BT57">
+        <v>1711120000.0</v>
+      </c>
+      <c r="BU57">
+        <v>1681699000.0</v>
+      </c>
+      <c r="BV57">
+        <v>1866106000.0</v>
+      </c>
+      <c r="BW57">
+        <v>1821393000.0</v>
+      </c>
+      <c r="BX57">
+        <v>1726245000.0</v>
+      </c>
+      <c r="BY57">
+        <v>1732967000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1733097000.0</v>
+      </c>
+      <c r="CA57">
+        <v>1764202000.0</v>
+      </c>
+      <c r="CB57">
+        <v>1742175000.0</v>
+      </c>
+      <c r="CC57">
+        <v>1688814000.0</v>
+      </c>
+      <c r="CD57">
+        <v>1753743000.0</v>
+      </c>
+      <c r="CE57">
+        <v>1686775000.0</v>
+      </c>
+      <c r="CF57">
+        <v>1631153000.0</v>
+      </c>
+      <c r="CG57">
+        <v>1595274000.0</v>
+      </c>
+      <c r="CH57">
+        <v>1512878000.0</v>
+      </c>
+      <c r="CI57">
+        <v>1350225000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>1350498000.0</v>
+      </c>
+      <c r="CK57">
+        <v>1191548000.0</v>
+      </c>
+      <c r="CL57">
+        <v>1220029000.0</v>
+      </c>
+      <c r="CM57">
+        <v>1136947000.0</v>
+      </c>
+      <c r="CN57">
+        <v>1048437000.0</v>
+      </c>
+      <c r="CO57">
+        <v>1007891000.0</v>
+      </c>
+      <c r="CP57">
+        <v>928277000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>849174000.0</v>
+      </c>
+      <c r="CR57">
+        <v>819448000.0</v>
+      </c>
+      <c r="CS57">
+        <v>770801000.0</v>
+      </c>
+      <c r="CT57">
+        <v>645948000.0</v>
+      </c>
+      <c r="CU57">
+        <v>595976000.0</v>
+      </c>
+      <c r="CV57">
+        <v>569077000.0</v>
+      </c>
+      <c r="CW57">
+        <v>556676000.0</v>
+      </c>
+      <c r="CX57">
+        <v>555010000.0</v>
+      </c>
+      <c r="CY57">
+        <v>497146000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>425740000.0</v>
+      </c>
+      <c r="DA57">
+        <v>423462000.0</v>
+      </c>
+      <c r="DB57">
+        <v>390690691.0</v>
+      </c>
+      <c r="DC57">
+        <v>361619452.0</v>
+      </c>
+      <c r="DD57">
+        <v>294800000.0</v>
+      </c>
+      <c r="DE57">
+        <v>285600000.0</v>
+      </c>
+      <c r="DF57">
+        <v>264900000.0</v>
+      </c>
+      <c r="DG57">
+        <v>234000000.0</v>
+      </c>
+      <c r="DH57">
+        <v>189500000.0</v>
+      </c>
+      <c r="DI57">
+        <v>15900000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>10900000.0</v>
+      </c>
+      <c r="DK57">
+        <v>5400000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:115">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58">
+        <v>6064366000.0</v>
+      </c>
+      <c r="C58">
+        <v>6208088000.0</v>
+      </c>
+      <c r="D58">
+        <v>6110335000.0</v>
+      </c>
+      <c r="E58">
+        <v>5650857000.0</v>
+      </c>
+      <c r="F58">
+        <v>5549469000.0</v>
+      </c>
+      <c r="G58">
+        <v>5532854000.0</v>
+      </c>
+      <c r="H58">
+        <v>5467635000.0</v>
+      </c>
+      <c r="I58">
+        <v>5333816000.0</v>
+      </c>
+      <c r="J58">
+        <v>5051237000.0</v>
+      </c>
+      <c r="K58">
+        <v>4929309000.0</v>
+      </c>
+      <c r="L58">
+        <v>4837911000.0</v>
+      </c>
+      <c r="M58">
+        <v>4767801000.0</v>
+      </c>
+      <c r="N58">
+        <v>4658885000.0</v>
+      </c>
+      <c r="O58">
+        <v>4428502000.0</v>
+      </c>
+      <c r="P58">
+        <v>4431211000.0</v>
+      </c>
+      <c r="Q58">
+        <v>4600673000.0</v>
+      </c>
+      <c r="R58">
+        <v>4629572000.0</v>
+      </c>
+      <c r="S58">
+        <v>4739428000.0</v>
+      </c>
+      <c r="T58">
+        <v>4801190000.0</v>
+      </c>
+      <c r="U58">
+        <v>4512134000.0</v>
+      </c>
+      <c r="V58">
+        <v>4305526000.0</v>
+      </c>
+      <c r="W58">
+        <v>4269111000.0</v>
+      </c>
+      <c r="X58">
+        <v>3995790000.0</v>
+      </c>
+      <c r="Y58">
+        <v>3988710000.0</v>
+      </c>
+      <c r="Z58">
+        <v>3889158000.0</v>
+      </c>
+      <c r="AA58">
+        <v>3238998000.0</v>
+      </c>
+      <c r="AB58">
+        <v>3216354000.0</v>
+      </c>
+      <c r="AC58">
+        <v>3303180000.0</v>
+      </c>
+      <c r="AD58">
+        <v>3176022000.0</v>
+      </c>
+      <c r="AE58">
+        <v>3168025000.0</v>
+      </c>
+      <c r="AF58">
+        <v>2988658000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2920641000.0</v>
+      </c>
+      <c r="AH58">
+        <v>2913602000.0</v>
+      </c>
+      <c r="AI58">
+        <v>2925560000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>2920834000.0</v>
+      </c>
+      <c r="AK58">
+        <v>2892109000.0</v>
+      </c>
+      <c r="AL58">
+        <v>2785837000.0</v>
+      </c>
+      <c r="AM58">
+        <v>2670869000.0</v>
+      </c>
+      <c r="AN58">
+        <v>2741760000.0</v>
+      </c>
+      <c r="AO58">
+        <v>2714493000.0</v>
+      </c>
+      <c r="AP58">
+        <v>2655359000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2587503000.0</v>
+      </c>
+      <c r="AR58">
+        <v>2569752000.0</v>
+      </c>
+      <c r="AS58">
+        <v>2552557000.0</v>
+      </c>
+      <c r="AT58">
+        <v>2546973000.0</v>
+      </c>
+      <c r="AU58">
+        <v>2544396000.0</v>
+      </c>
+      <c r="AV58">
+        <v>2565241000.0</v>
+      </c>
+      <c r="AW58">
+        <v>2542111000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2563144000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1255826000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1273641000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1272169000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1192812000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1235663000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1276336000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1243806000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1235583000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1234512000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1268230000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1341252000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1406957000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1450121000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1506485000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1678649000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1665019000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1764703000.0</v>
+      </c>
+      <c r="BP58">
+        <v>1766104000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1840059000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1889680000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2070419000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2033638000.0</v>
+      </c>
+      <c r="BU58">
+        <v>2036011000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1995641000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1941653000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1943248000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1928703000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1928989000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1914100000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1895353000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1859286000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1807769000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1738064000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1683085000.0</v>
+      </c>
+      <c r="CG58">
+        <v>1644450000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1559953000.0</v>
+      </c>
+      <c r="CI58">
+        <v>1520375000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1394502000.0</v>
+      </c>
+      <c r="CK58">
+        <v>1337014000.0</v>
+      </c>
+      <c r="CL58">
+        <v>1244354000.0</v>
+      </c>
+      <c r="CM58">
+        <v>1160860000.0</v>
+      </c>
+      <c r="CN58">
+        <v>1072631000.0</v>
+      </c>
+      <c r="CO58">
+        <v>1031726000.0</v>
+      </c>
+      <c r="CP58">
+        <v>951317000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>886257000.0</v>
+      </c>
+      <c r="CR58">
+        <v>842021000.0</v>
+      </c>
+      <c r="CS58">
+        <v>792802000.0</v>
+      </c>
+      <c r="CT58">
+        <v>706953000.0</v>
+      </c>
+      <c r="CU58">
+        <v>655285000.0</v>
+      </c>
+      <c r="CV58">
+        <v>627219000.0</v>
+      </c>
+      <c r="CW58">
+        <v>579224000.0</v>
+      </c>
+      <c r="CX58">
+        <v>577440000.0</v>
+      </c>
+      <c r="CY58">
+        <v>520572000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>480892000.0</v>
+      </c>
+      <c r="DA58">
+        <v>445772000.0</v>
+      </c>
+      <c r="DB58">
+        <v>395077851.0</v>
+      </c>
+      <c r="DC58">
+        <v>365353445.0</v>
+      </c>
+      <c r="DD58">
+        <v>340000000.0</v>
+      </c>
+      <c r="DE58">
+        <v>303500000.0</v>
+      </c>
+      <c r="DF58">
+        <v>264900000.0</v>
+      </c>
+      <c r="DG58">
+        <v>234700000.0</v>
+      </c>
+      <c r="DH58">
+        <v>189500000.0</v>
+      </c>
+      <c r="DI58">
+        <v>151900000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>127600000.0</v>
+      </c>
+      <c r="DK58">
+        <v>80700000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:115">
+      <c r="A59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+    </row>
+    <row r="60" spans="1:115">
+      <c r="A60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60">
+        <v>755124000.0</v>
+      </c>
+      <c r="C60">
+        <v>736947000.0</v>
+      </c>
+      <c r="D60">
+        <v>724884000.0</v>
+      </c>
+      <c r="E60">
+        <v>657630000.0</v>
+      </c>
+      <c r="F60">
+        <v>631519000.0</v>
+      </c>
+      <c r="G60">
+        <v>608346000.0</v>
+      </c>
+      <c r="H60">
+        <v>584526000.0</v>
+      </c>
+      <c r="I60">
+        <v>583311000.0</v>
+      </c>
+      <c r="J60">
+        <v>551151000.0</v>
+      </c>
+      <c r="K60">
+        <v>536644000.0</v>
+      </c>
+      <c r="L60">
+        <v>522145000.0</v>
+      </c>
+      <c r="M60">
+        <v>483211000.0</v>
+      </c>
+      <c r="N60">
+        <v>478702000.0</v>
+      </c>
+      <c r="O60">
+        <v>467372000.0</v>
+      </c>
+      <c r="P60">
+        <v>441408000.0</v>
+      </c>
+      <c r="Q60">
+        <v>416261000.0</v>
+      </c>
+      <c r="R60">
+        <v>428983000.0</v>
+      </c>
+      <c r="S60">
+        <v>436471000.0</v>
+      </c>
+      <c r="T60">
+        <v>456559000.0</v>
+      </c>
+      <c r="U60">
+        <v>452278000.0</v>
+      </c>
+      <c r="V60">
+        <v>451888000.0</v>
+      </c>
+      <c r="W60">
+        <v>441243000.0</v>
+      </c>
+      <c r="X60">
+        <v>441554000.0</v>
+      </c>
+      <c r="Y60">
+        <v>431900000.0</v>
+      </c>
+      <c r="Z60">
+        <v>425221000.0</v>
+      </c>
+      <c r="AA60">
+        <v>418389000.0</v>
+      </c>
+      <c r="AB60">
+        <v>416561000.0</v>
+      </c>
+      <c r="AC60">
+        <v>407200000.0</v>
+      </c>
+      <c r="AD60">
+        <v>400117000.0</v>
+      </c>
+      <c r="AE60">
+        <v>383729000.0</v>
+      </c>
+      <c r="AF60">
+        <v>375249000.0</v>
+      </c>
+      <c r="AG60">
+        <v>379465000.0</v>
+      </c>
+      <c r="AH60">
+        <v>374919000.0</v>
+      </c>
+      <c r="AI60">
+        <v>368340000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>365870000.0</v>
+      </c>
+      <c r="AK60">
+        <v>362546000.0</v>
+      </c>
+      <c r="AL60">
+        <v>357499000.0</v>
+      </c>
+      <c r="AM60">
+        <v>348050000.0</v>
+      </c>
+      <c r="AN60">
+        <v>340811000.0</v>
+      </c>
+      <c r="AO60">
+        <v>349471000.0</v>
+      </c>
+      <c r="AP60">
+        <v>344577000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>338553000.0</v>
+      </c>
+      <c r="AR60">
+        <v>333804000.0</v>
+      </c>
+      <c r="AS60">
+        <v>328820000.0</v>
+      </c>
+      <c r="AT60">
+        <v>328971000.0</v>
+      </c>
+      <c r="AU60">
+        <v>332788000.0</v>
+      </c>
+      <c r="AV60">
+        <v>328138000.0</v>
+      </c>
+      <c r="AW60">
+        <v>320993000.0</v>
+      </c>
+      <c r="AX60">
+        <v>316138000.0</v>
+      </c>
+      <c r="AY60">
+        <v>157689000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>153325000.0</v>
+      </c>
+      <c r="BA60">
+        <v>149834000.0</v>
+      </c>
+      <c r="BB60">
+        <v>150938000.0</v>
+      </c>
+      <c r="BC60">
+        <v>149692000.0</v>
+      </c>
+      <c r="BD60">
+        <v>146590000.0</v>
+      </c>
+      <c r="BE60">
+        <v>144558000.0</v>
+      </c>
+      <c r="BF60">
+        <v>149662000.0</v>
+      </c>
+      <c r="BG60">
+        <v>167084000.0</v>
+      </c>
+      <c r="BH60">
+        <v>164999000.0</v>
+      </c>
+      <c r="BI60">
+        <v>136733000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>130917000.0</v>
+      </c>
+      <c r="BK60">
+        <v>126814000.0</v>
+      </c>
+      <c r="BL60">
+        <v>125936000.0</v>
+      </c>
+      <c r="BM60">
+        <v>134734000.0</v>
+      </c>
+      <c r="BN60">
+        <v>139043000.0</v>
+      </c>
+      <c r="BO60">
+        <v>138220000.0</v>
+      </c>
+      <c r="BP60">
+        <v>140104000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>177291000.0</v>
+      </c>
+      <c r="BR60">
+        <v>181692000.0</v>
+      </c>
+      <c r="BS60">
+        <v>169345000.0</v>
+      </c>
+      <c r="BT60">
+        <v>174372000.0</v>
+      </c>
+      <c r="BU60">
+        <v>171348000.0</v>
+      </c>
+      <c r="BV60">
+        <v>167713000.0</v>
+      </c>
+      <c r="BW60">
+        <v>174295000.0</v>
+      </c>
+      <c r="BX60">
+        <v>178155000.0</v>
+      </c>
+      <c r="BY60">
+        <v>177724000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>174531000.0</v>
+      </c>
+      <c r="CA60">
+        <v>175477000.0</v>
+      </c>
+      <c r="CB60">
+        <v>171915000.0</v>
+      </c>
+      <c r="CC60">
+        <v>167548000.0</v>
+      </c>
+      <c r="CD60">
+        <v>161660000.0</v>
+      </c>
+      <c r="CE60">
+        <v>158910000.0</v>
+      </c>
+      <c r="CF60">
+        <v>155125000.0</v>
+      </c>
+      <c r="CG60">
+        <v>152320000.0</v>
+      </c>
+      <c r="CH60">
+        <v>149200000.0</v>
+      </c>
+      <c r="CI60">
+        <v>144501000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>141617000.0</v>
+      </c>
+      <c r="CK60">
+        <v>137935000.0</v>
+      </c>
+      <c r="CL60">
+        <v>134272000.0</v>
+      </c>
+      <c r="CM60">
+        <v>133071000.0</v>
+      </c>
+      <c r="CN60">
+        <v>130201000.0</v>
+      </c>
+      <c r="CO60">
+        <v>122157000.0</v>
+      </c>
+      <c r="CP60">
+        <v>83457000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>81530000.0</v>
+      </c>
+      <c r="CR60">
+        <v>79834000.0</v>
+      </c>
+      <c r="CS60">
+        <v>77580000.0</v>
+      </c>
+      <c r="CT60">
+        <v>75024000.0</v>
+      </c>
+      <c r="CU60">
+        <v>72771000.0</v>
+      </c>
+      <c r="CV60">
+        <v>71463000.0</v>
+      </c>
+      <c r="CW60">
+        <v>67410000.0</v>
+      </c>
+      <c r="CX60">
+        <v>40447000.0</v>
+      </c>
+      <c r="CY60">
+        <v>39830000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>31854000.0</v>
+      </c>
+      <c r="DA60">
+        <v>30267000.0</v>
+      </c>
+      <c r="DB60">
+        <v>29239114.0</v>
+      </c>
+      <c r="DC60">
+        <v>28385543.0</v>
+      </c>
+      <c r="DD60">
+        <v>28000000.0</v>
+      </c>
+      <c r="DE60">
+        <v>27500000.0</v>
+      </c>
+      <c r="DF60">
+        <v>27100000.0</v>
+      </c>
+      <c r="DG60">
+        <v>27000000.0</v>
+      </c>
+      <c r="DH60">
+        <v>26700000.0</v>
+      </c>
+      <c r="DI60">
+        <v>26600000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>12000000.0</v>
+      </c>
+      <c r="DK60">
+        <v>12300000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:115">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+    </row>
+    <row r="62" spans="1:115">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62">
+        <v>1138000.0</v>
+      </c>
+      <c r="BG62">
+        <v>1138000.0</v>
+      </c>
+      <c r="BH62">
+        <v>1138000.0</v>
+      </c>
+      <c r="BI62">
+        <v>1138000.0</v>
+      </c>
+      <c r="BJ62">
+        <v>1138000.0</v>
+      </c>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B2">
+        <v>133749000.0</v>
+      </c>
+      <c r="C2">
+        <v>137816000.0</v>
+      </c>
+      <c r="D2">
+        <v>85513000.0</v>
+      </c>
+      <c r="E2">
+        <v>30145000.0</v>
+      </c>
+      <c r="F2">
+        <v>15132000.0</v>
+      </c>
+      <c r="G2">
+        <v>40117000.0</v>
+      </c>
+      <c r="H2">
+        <v>35553000.0</v>
+      </c>
+      <c r="I2">
+        <v>22999000.0</v>
+      </c>
+      <c r="J2">
+        <v>18745000.0</v>
+      </c>
+      <c r="K2">
+        <v>15490000.0</v>
+      </c>
+      <c r="L2">
+        <v>10154000.0</v>
+      </c>
+      <c r="M2">
+        <v>8340000.0</v>
+      </c>
+      <c r="N2">
+        <v>3586000.0</v>
+      </c>
+      <c r="O2">
+        <v>10116000.0</v>
+      </c>
+      <c r="P2">
+        <v>26732000.0</v>
+      </c>
+      <c r="Q2">
+        <v>63594000.0</v>
+      </c>
+      <c r="R2">
+        <v>112576000.0</v>
+      </c>
+      <c r="S2">
+        <v>96063000.0</v>
+      </c>
+      <c r="T2">
+        <v>99694000.0</v>
+      </c>
+      <c r="U2">
+        <v>81448000.0</v>
+      </c>
+      <c r="V2">
+        <v>50628000.0</v>
+      </c>
+      <c r="W2">
+        <v>31269000.0</v>
+      </c>
+      <c r="X2">
+        <v>27147000.0</v>
+      </c>
+      <c r="Y2">
+        <v>26980000.0</v>
+      </c>
+      <c r="Z2">
+        <v>30571000.0</v>
+      </c>
+      <c r="AA2">
+        <v>26414000.0</v>
+      </c>
+      <c r="AB2">
+        <v>15367000.0</v>
+      </c>
+      <c r="AC2">
+        <v>8201000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3">
+        <v>4408000.0</v>
+      </c>
+      <c r="C3">
+        <v>10505000.0</v>
+      </c>
+      <c r="D3">
+        <v>11496000.0</v>
+      </c>
+      <c r="E3">
+        <v>12945000.0</v>
+      </c>
+      <c r="F3">
+        <v>13678000.0</v>
+      </c>
+      <c r="G3">
+        <v>9425000.0</v>
+      </c>
+      <c r="H3">
+        <v>9553000.0</v>
+      </c>
+      <c r="I3">
+        <v>9766000.0</v>
+      </c>
+      <c r="J3">
+        <v>10358000.0</v>
+      </c>
+      <c r="K3">
+        <v>9576000.0</v>
+      </c>
+      <c r="L3">
+        <v>11654000.0</v>
+      </c>
+      <c r="M3">
+        <v>7613000.0</v>
+      </c>
+      <c r="N3">
+        <v>2208000.0</v>
+      </c>
+      <c r="O3">
+        <v>2238000.0</v>
+      </c>
+      <c r="P3">
+        <v>2200000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2440000.0</v>
+      </c>
+      <c r="R3">
+        <v>2577000.0</v>
+      </c>
+      <c r="S3">
+        <v>2762000.0</v>
+      </c>
+      <c r="T3">
+        <v>3080000.0</v>
+      </c>
+      <c r="U3">
+        <v>2887000.0</v>
+      </c>
+      <c r="V3">
+        <v>2555000.0</v>
+      </c>
+      <c r="W3">
+        <v>1699000.0</v>
+      </c>
+      <c r="X3">
+        <v>1948000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1366000.0</v>
+      </c>
+      <c r="Z3">
+        <v>651000.0</v>
+      </c>
+      <c r="AA3">
+        <v>590000.0</v>
+      </c>
+      <c r="AB3">
+        <v>500000.0</v>
+      </c>
+      <c r="AC3">
+        <v>270000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5">
+        <v>102093000.0</v>
+      </c>
+      <c r="C5">
+        <v>98286000.0</v>
+      </c>
+      <c r="D5">
+        <v>102699000.0</v>
+      </c>
+      <c r="E5">
+        <v>75790000.0</v>
+      </c>
+      <c r="F5">
+        <v>73716000.0</v>
+      </c>
+      <c r="G5">
+        <v>54848000.0</v>
+      </c>
+      <c r="H5">
+        <v>60460000.0</v>
+      </c>
+      <c r="I5">
+        <v>51822000.0</v>
+      </c>
+      <c r="J5">
+        <v>46083000.0</v>
+      </c>
+      <c r="K5">
+        <v>46887000.0</v>
+      </c>
+      <c r="L5">
+        <v>38831000.0</v>
+      </c>
+      <c r="M5">
+        <v>25196000.0</v>
+      </c>
+      <c r="N5">
+        <v>25125000.0</v>
+      </c>
+      <c r="O5">
+        <v>18171000.0</v>
+      </c>
+      <c r="P5">
+        <v>10124000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-13363000.0</v>
+      </c>
+      <c r="R5">
+        <v>-46597000.0</v>
+      </c>
+      <c r="S5">
+        <v>-9824000.0</v>
+      </c>
+      <c r="T5">
+        <v>12001000.0</v>
+      </c>
+      <c r="U5">
+        <v>28811000.0</v>
+      </c>
+      <c r="V5">
+        <v>26046000.0</v>
+      </c>
+      <c r="W5">
+        <v>18857000.0</v>
+      </c>
+      <c r="X5">
+        <v>13801000.0</v>
+      </c>
+      <c r="Y5">
+        <v>10924000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6473000.0</v>
+      </c>
+      <c r="AA5">
+        <v>4098000.0</v>
+      </c>
+      <c r="AB5">
+        <v>2400000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1109000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>180</v>
+      </c>
+      <c r="B6">
+        <v>106501000.0</v>
+      </c>
+      <c r="C6">
+        <v>108791000.0</v>
+      </c>
+      <c r="D6">
+        <v>114195000.0</v>
+      </c>
+      <c r="E6">
+        <v>88735000.0</v>
+      </c>
+      <c r="F6">
+        <v>87394000.0</v>
+      </c>
+      <c r="G6">
+        <v>64273000.0</v>
+      </c>
+      <c r="H6">
+        <v>70013000.0</v>
+      </c>
+      <c r="I6">
+        <v>61588000.0</v>
+      </c>
+      <c r="J6">
+        <v>56441000.0</v>
+      </c>
+      <c r="K6">
+        <v>56463000.0</v>
+      </c>
+      <c r="L6">
+        <v>50485000.0</v>
+      </c>
+      <c r="M6">
+        <v>32809000.0</v>
+      </c>
+      <c r="N6">
+        <v>27333000.0</v>
+      </c>
+      <c r="O6">
+        <v>20409000.0</v>
+      </c>
+      <c r="P6">
+        <v>12324000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10923000.0</v>
+      </c>
+      <c r="R6">
+        <v>-44020000.0</v>
+      </c>
+      <c r="S6">
+        <v>-7062000.0</v>
+      </c>
+      <c r="T6">
+        <v>15081000.0</v>
+      </c>
+      <c r="U6">
+        <v>31698000.0</v>
+      </c>
+      <c r="V6">
+        <v>28601000.0</v>
+      </c>
+      <c r="W6">
+        <v>20556000.0</v>
+      </c>
+      <c r="X6">
+        <v>15749000.0</v>
+      </c>
+      <c r="Y6">
+        <v>12290000.0</v>
+      </c>
+      <c r="Z6">
+        <v>7124000.0</v>
+      </c>
+      <c r="AA6">
+        <v>4688000.0</v>
+      </c>
+      <c r="AB6">
+        <v>2900000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-839000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-1336000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9">
+        <v>238052000.0</v>
+      </c>
+      <c r="C9">
+        <v>224075000.0</v>
+      </c>
+      <c r="D9">
+        <v>217988000.0</v>
+      </c>
+      <c r="E9">
+        <v>183771000.0</v>
+      </c>
+      <c r="F9">
+        <v>183524000.0</v>
+      </c>
+      <c r="G9">
+        <v>153368000.0</v>
+      </c>
+      <c r="H9">
+        <v>149740000.0</v>
+      </c>
+      <c r="I9">
+        <v>137992000.0</v>
+      </c>
+      <c r="J9">
+        <v>125799000.0</v>
+      </c>
+      <c r="K9">
+        <v>124005000.0</v>
+      </c>
+      <c r="L9">
+        <v>118212000.0</v>
+      </c>
+      <c r="M9">
+        <v>90806000.0</v>
+      </c>
+      <c r="N9">
+        <v>61528000.0</v>
+      </c>
+      <c r="O9">
+        <v>57795000.0</v>
+      </c>
+      <c r="P9">
+        <v>51619000.0</v>
+      </c>
+      <c r="Q9">
+        <v>33793000.0</v>
+      </c>
+      <c r="R9">
+        <v>-109000.0</v>
+      </c>
+      <c r="S9">
+        <v>32291000.0</v>
+      </c>
+      <c r="T9">
+        <v>50357000.0</v>
+      </c>
+      <c r="U9">
+        <v>61073000.0</v>
+      </c>
+      <c r="V9">
+        <v>57163000.0</v>
+      </c>
+      <c r="W9">
+        <v>42055000.0</v>
+      </c>
+      <c r="X9">
+        <v>31872000.0</v>
+      </c>
+      <c r="Y9">
+        <v>23705000.0</v>
+      </c>
+      <c r="Z9">
+        <v>15927000.0</v>
+      </c>
+      <c r="AA9">
+        <v>11613000.0</v>
+      </c>
+      <c r="AB9">
+        <v>8300000.0</v>
+      </c>
+      <c r="AC9">
+        <v>488000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10">
+        <v>102093000.0</v>
+      </c>
+      <c r="C10">
+        <v>98286000.0</v>
+      </c>
+      <c r="D10">
+        <v>102699000.0</v>
+      </c>
+      <c r="E10">
+        <v>75790000.0</v>
+      </c>
+      <c r="F10">
+        <v>73716000.0</v>
+      </c>
+      <c r="G10">
+        <v>54848000.0</v>
+      </c>
+      <c r="H10">
+        <v>60460000.0</v>
+      </c>
+      <c r="I10">
+        <v>51822000.0</v>
+      </c>
+      <c r="J10">
+        <v>46083000.0</v>
+      </c>
+      <c r="K10">
+        <v>46887000.0</v>
+      </c>
+      <c r="L10">
+        <v>38831000.0</v>
+      </c>
+      <c r="M10">
+        <v>25196000.0</v>
+      </c>
+      <c r="N10">
+        <v>25125000.0</v>
+      </c>
+      <c r="O10">
+        <v>18171000.0</v>
+      </c>
+      <c r="P10">
+        <v>10124000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-13363000.0</v>
+      </c>
+      <c r="R10">
+        <v>-46597000.0</v>
+      </c>
+      <c r="S10">
+        <v>-9835000.0</v>
+      </c>
+      <c r="T10">
+        <v>12001000.0</v>
+      </c>
+      <c r="U10">
+        <v>28811000.0</v>
+      </c>
+      <c r="V10">
+        <v>26046000.0</v>
+      </c>
+      <c r="W10">
+        <v>18857000.0</v>
+      </c>
+      <c r="X10">
+        <v>13801000.0</v>
+      </c>
+      <c r="Y10">
+        <v>10924000.0</v>
+      </c>
+      <c r="Z10">
+        <v>6473000.0</v>
+      </c>
+      <c r="AA10">
+        <v>4098000.0</v>
+      </c>
+      <c r="AB10">
+        <v>2400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1109000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B11">
+        <v>13339000.0</v>
+      </c>
+      <c r="C11">
+        <v>18693000.0</v>
+      </c>
+      <c r="D11">
+        <v>20482000.0</v>
+      </c>
+      <c r="E11">
+        <v>14727000.0</v>
+      </c>
+      <c r="F11">
+        <v>14695000.0</v>
+      </c>
+      <c r="G11">
+        <v>10710000.0</v>
+      </c>
+      <c r="H11">
+        <v>11004000.0</v>
+      </c>
+      <c r="I11">
+        <v>9798000.0</v>
+      </c>
+      <c r="J11">
+        <v>14809000.0</v>
+      </c>
+      <c r="K11">
+        <v>14974000.0</v>
+      </c>
+      <c r="L11">
+        <v>11811000.0</v>
+      </c>
+      <c r="M11">
+        <v>7865000.0</v>
+      </c>
+      <c r="N11">
+        <v>8092000.0</v>
+      </c>
+      <c r="O11">
+        <v>5636000.0</v>
+      </c>
+      <c r="P11">
+        <v>-27361000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-47000.0</v>
+      </c>
+      <c r="R11">
+        <v>5490000.0</v>
+      </c>
+      <c r="S11">
+        <v>-4876000.0</v>
+      </c>
+      <c r="T11">
+        <v>3035000.0</v>
+      </c>
+      <c r="U11">
+        <v>8964000.0</v>
+      </c>
+      <c r="V11">
+        <v>8145000.0</v>
+      </c>
+      <c r="W11">
+        <v>5136000.0</v>
+      </c>
+      <c r="X11">
+        <v>3785000.0</v>
+      </c>
+      <c r="Y11">
+        <v>3167000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1990000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1303000.0</v>
+      </c>
+      <c r="AB11">
+        <v>300000.0</v>
+      </c>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>186</v>
+      </c>
+      <c r="B12">
+        <v>129150000.0</v>
+      </c>
+      <c r="C12">
+        <v>130416000.0</v>
+      </c>
+      <c r="D12">
+        <v>77813000.0</v>
+      </c>
+      <c r="E12">
+        <v>23595000.0</v>
+      </c>
+      <c r="F12">
+        <v>19432000.0</v>
+      </c>
+      <c r="G12">
+        <v>26067000.0</v>
+      </c>
+      <c r="H12">
+        <v>33803000.0</v>
+      </c>
+      <c r="I12">
+        <v>21899000.0</v>
+      </c>
+      <c r="J12">
+        <v>15795000.0</v>
+      </c>
+      <c r="K12">
+        <v>12590000.0</v>
+      </c>
+      <c r="L12">
+        <v>11154000.0</v>
+      </c>
+      <c r="M12">
+        <v>11340000.0</v>
+      </c>
+      <c r="N12">
+        <v>10786000.0</v>
+      </c>
+      <c r="O12">
+        <v>13216000.0</v>
+      </c>
+      <c r="P12">
+        <v>19832000.0</v>
+      </c>
+      <c r="Q12">
+        <v>31794000.0</v>
+      </c>
+      <c r="R12">
+        <v>53576000.0</v>
+      </c>
+      <c r="S12">
+        <v>74863000.0</v>
+      </c>
+      <c r="T12">
+        <v>88624000.0</v>
+      </c>
+      <c r="U12">
+        <v>75673000.0</v>
+      </c>
+      <c r="V12">
+        <v>46838000.0</v>
+      </c>
+      <c r="W12">
+        <v>26595000.0</v>
+      </c>
+      <c r="X12">
+        <v>23347000.0</v>
+      </c>
+      <c r="Y12">
+        <v>23978000.0</v>
+      </c>
+      <c r="Z12">
+        <v>28201000.0</v>
+      </c>
+      <c r="AA12">
+        <v>24560000.0</v>
+      </c>
+      <c r="AB12">
+        <v>13400000.0</v>
+      </c>
+      <c r="AC12">
+        <v>5629000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>330194000.0</v>
+      </c>
+      <c r="C13">
+        <v>321502000.0</v>
+      </c>
+      <c r="D13">
+        <v>255834000.0</v>
+      </c>
+      <c r="E13">
+        <v>181839000.0</v>
+      </c>
+      <c r="F13">
+        <v>143494000.0</v>
+      </c>
+      <c r="G13">
+        <v>148313000.0</v>
+      </c>
+      <c r="H13">
+        <v>158337000.0</v>
+      </c>
+      <c r="I13">
+        <v>141981000.0</v>
+      </c>
+      <c r="J13">
+        <v>125543000.0</v>
+      </c>
+      <c r="K13">
+        <v>118457000.0</v>
+      </c>
+      <c r="L13">
+        <v>112328000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>188</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>189</v>
+      </c>
+      <c r="B15">
+        <v>88754000.0</v>
+      </c>
+      <c r="C15">
+        <v>79593000.0</v>
+      </c>
+      <c r="D15">
+        <v>82217000.0</v>
+      </c>
+      <c r="E15">
+        <v>61063000.0</v>
+      </c>
+      <c r="F15">
+        <v>59021000.0</v>
+      </c>
+      <c r="G15">
+        <v>44138000.0</v>
+      </c>
+      <c r="H15">
+        <v>49456000.0</v>
+      </c>
+      <c r="I15">
+        <v>42024000.0</v>
+      </c>
+      <c r="J15">
+        <v>31274000.0</v>
+      </c>
+      <c r="K15">
+        <v>31913000.0</v>
+      </c>
+      <c r="L15">
+        <v>27020000.0</v>
+      </c>
+      <c r="M15">
+        <v>17331000.0</v>
+      </c>
+      <c r="N15">
+        <v>17033000.0</v>
+      </c>
+      <c r="O15">
+        <v>12535000.0</v>
+      </c>
+      <c r="P15">
+        <v>37485000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-13316000.0</v>
+      </c>
+      <c r="R15">
+        <v>-52087000.0</v>
+      </c>
+      <c r="S15">
+        <v>-4959000.0</v>
+      </c>
+      <c r="T15">
+        <v>8966000.0</v>
+      </c>
+      <c r="U15">
+        <v>19847000.0</v>
+      </c>
+      <c r="V15">
+        <v>17901000.0</v>
+      </c>
+      <c r="W15">
+        <v>13721000.0</v>
+      </c>
+      <c r="X15">
+        <v>10016000.0</v>
+      </c>
+      <c r="Y15">
+        <v>7757000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4483000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2795000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2100000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1109000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>190</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>61063000.0</v>
+      </c>
+      <c r="F16">
+        <v>59021000.0</v>
+      </c>
+      <c r="G16">
+        <v>44138000.0</v>
+      </c>
+      <c r="H16">
+        <v>49456000.0</v>
+      </c>
+      <c r="I16">
+        <v>42024000.0</v>
+      </c>
+      <c r="J16">
+        <v>31274000.0</v>
+      </c>
+      <c r="K16">
+        <v>31913000.0</v>
+      </c>
+      <c r="L16">
+        <v>27020000.0</v>
+      </c>
+      <c r="M16">
+        <v>17331000.0</v>
+      </c>
+      <c r="N16">
+        <v>17033000.0</v>
+      </c>
+      <c r="O16">
+        <v>11505000.0</v>
+      </c>
+      <c r="P16">
+        <v>36142000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>8966000.0</v>
+      </c>
+      <c r="U16">
+        <v>19847000.0</v>
+      </c>
+      <c r="V16">
+        <v>17901000.0</v>
+      </c>
+      <c r="W16">
+        <v>13721000.0</v>
+      </c>
+      <c r="X16">
+        <v>10016000.0</v>
+      </c>
+      <c r="Y16">
+        <v>7757000.0</v>
+      </c>
+      <c r="Z16">
+        <v>4483000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2795000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>88753000.0</v>
+      </c>
+      <c r="C17">
+        <v>79593000.0</v>
+      </c>
+      <c r="D17">
+        <v>83990000.0</v>
+      </c>
+      <c r="E17">
+        <v>61063000.0</v>
+      </c>
+      <c r="F17">
+        <v>59021000.0</v>
+      </c>
+      <c r="G17">
+        <v>44138000.0</v>
+      </c>
+      <c r="H17">
+        <v>49456000.0</v>
+      </c>
+      <c r="I17">
+        <v>42024000.0</v>
+      </c>
+      <c r="J17">
+        <v>31274000.0</v>
+      </c>
+      <c r="K17">
+        <v>31913000.0</v>
+      </c>
+      <c r="L17">
+        <v>38831000.0</v>
+      </c>
+      <c r="M17">
+        <v>25196000.0</v>
+      </c>
+      <c r="N17">
+        <v>25125000.0</v>
+      </c>
+      <c r="O17">
+        <v>18171000.0</v>
+      </c>
+      <c r="P17">
+        <v>10124000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>201044000.0</v>
+      </c>
+      <c r="C18">
+        <v>191086000.0</v>
+      </c>
+      <c r="D18">
+        <v>195554000.0</v>
+      </c>
+      <c r="E18">
+        <v>158244000.0</v>
+      </c>
+      <c r="F18">
+        <v>124062000.0</v>
+      </c>
+      <c r="G18">
+        <v>122246000.0</v>
+      </c>
+      <c r="H18">
+        <v>124534000.0</v>
+      </c>
+      <c r="I18">
+        <v>120082000.0</v>
+      </c>
+      <c r="J18">
+        <v>109748000.0</v>
+      </c>
+      <c r="K18">
+        <v>105867000.0</v>
+      </c>
+      <c r="L18">
+        <v>101174000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>193</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>194</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>5447000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>195</v>
+      </c>
+      <c r="B21">
+        <v>102093000.0</v>
+      </c>
+      <c r="C21">
+        <v>98286000.0</v>
+      </c>
+      <c r="D21">
+        <v>102699000.0</v>
+      </c>
+      <c r="E21">
+        <v>75790000.0</v>
+      </c>
+      <c r="F21">
+        <v>73716000.0</v>
+      </c>
+      <c r="G21">
+        <v>54848000.0</v>
+      </c>
+      <c r="H21">
+        <v>60460000.0</v>
+      </c>
+      <c r="I21">
+        <v>51822000.0</v>
+      </c>
+      <c r="J21">
+        <v>46083000.0</v>
+      </c>
+      <c r="K21">
+        <v>46887000.0</v>
+      </c>
+      <c r="L21">
+        <v>38831000.0</v>
+      </c>
+      <c r="M21">
+        <v>25196000.0</v>
+      </c>
+      <c r="N21">
+        <v>25125000.0</v>
+      </c>
+      <c r="O21">
+        <v>18171000.0</v>
+      </c>
+      <c r="P21">
+        <v>10124000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-13363000.0</v>
+      </c>
+      <c r="R21">
+        <v>-46597000.0</v>
+      </c>
+      <c r="S21">
+        <v>-9835000.0</v>
+      </c>
+      <c r="T21">
+        <v>12001000.0</v>
+      </c>
+      <c r="U21">
+        <v>28811000.0</v>
+      </c>
+      <c r="V21">
+        <v>26046000.0</v>
+      </c>
+      <c r="W21">
+        <v>18857000.0</v>
+      </c>
+      <c r="X21">
+        <v>13801000.0</v>
+      </c>
+      <c r="Y21">
+        <v>10924000.0</v>
+      </c>
+      <c r="Z21">
+        <v>6473000.0</v>
+      </c>
+      <c r="AA21">
+        <v>4098000.0</v>
+      </c>
+      <c r="AB21">
+        <v>2400000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1109000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>197</v>
+      </c>
+      <c r="B23">
+        <v>269708000.0</v>
+      </c>
+      <c r="C23">
+        <v>263605000.0</v>
+      </c>
+      <c r="D23">
+        <v>200802000.0</v>
+      </c>
+      <c r="E23">
+        <v>138126000.0</v>
+      </c>
+      <c r="F23">
+        <v>124940000.0</v>
+      </c>
+      <c r="G23">
+        <v>138637000.0</v>
+      </c>
+      <c r="H23">
+        <v>124833000.0</v>
+      </c>
+      <c r="I23">
+        <v>109169000.0</v>
+      </c>
+      <c r="J23">
+        <v>98461000.0</v>
+      </c>
+      <c r="K23">
+        <v>92608000.0</v>
+      </c>
+      <c r="L23">
+        <v>89535000.0</v>
+      </c>
+      <c r="M23">
+        <v>73950000.0</v>
+      </c>
+      <c r="N23">
+        <v>39989000.0</v>
+      </c>
+      <c r="O23">
+        <v>49740000.0</v>
+      </c>
+      <c r="P23">
+        <v>68227000.0</v>
+      </c>
+      <c r="Q23">
+        <v>110750000.0</v>
+      </c>
+      <c r="R23">
+        <v>159064000.0</v>
+      </c>
+      <c r="S23">
+        <v>138189000.0</v>
+      </c>
+      <c r="T23">
+        <v>138050000.0</v>
+      </c>
+      <c r="U23">
+        <v>113710000.0</v>
+      </c>
+      <c r="V23">
+        <v>81745000.0</v>
+      </c>
+      <c r="W23">
+        <v>54467000.0</v>
+      </c>
+      <c r="X23">
+        <v>45218000.0</v>
+      </c>
+      <c r="Y23">
+        <v>39761000.0</v>
+      </c>
+      <c r="Z23">
+        <v>40025000.0</v>
+      </c>
+      <c r="AA23">
+        <v>33929000.0</v>
+      </c>
+      <c r="AB23">
+        <v>21267000.0</v>
+      </c>
+      <c r="AC23">
+        <v>9798000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>198</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
+        <v>1030000.0</v>
+      </c>
+      <c r="P24">
+        <v>1343000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>5797000.0</v>
+      </c>
+      <c r="C25">
+        <v>10505000.0</v>
+      </c>
+      <c r="D25">
+        <v>11947000.0</v>
+      </c>
+      <c r="E25">
+        <v>12945000.0</v>
+      </c>
+      <c r="F25">
+        <v>13678000.0</v>
+      </c>
+      <c r="G25">
+        <v>9425000.0</v>
+      </c>
+      <c r="H25">
+        <v>9553000.0</v>
+      </c>
+      <c r="I25">
+        <v>9766000.0</v>
+      </c>
+      <c r="J25">
+        <v>10358000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>201</v>
+      </c>
+      <c r="B27">
+        <v>95066000.0</v>
+      </c>
+      <c r="C27">
+        <v>1604000.0</v>
+      </c>
+      <c r="D27">
+        <v>1565000.0</v>
+      </c>
+      <c r="E27">
+        <v>1445000.0</v>
+      </c>
+      <c r="F27">
+        <v>1175000.0</v>
+      </c>
+      <c r="G27">
+        <v>1292000.0</v>
+      </c>
+      <c r="H27">
+        <v>1446000.0</v>
+      </c>
+      <c r="I27">
+        <v>1648000.0</v>
+      </c>
+      <c r="J27">
+        <v>1608000.0</v>
+      </c>
+      <c r="K27">
+        <v>1586000.0</v>
+      </c>
+      <c r="L27">
+        <v>1363000.0</v>
+      </c>
+      <c r="M27">
+        <v>1315000.0</v>
+      </c>
+      <c r="N27">
+        <v>1113000.0</v>
+      </c>
+      <c r="O27">
+        <v>1167000.0</v>
+      </c>
+      <c r="P27">
+        <v>747000.0</v>
+      </c>
+      <c r="Q27">
+        <v>906000.0</v>
+      </c>
+      <c r="R27">
+        <v>650000.0</v>
+      </c>
+      <c r="S27">
+        <v>559000.0</v>
+      </c>
+      <c r="T27">
+        <v>585000.0</v>
+      </c>
+      <c r="U27">
+        <v>600000.0</v>
+      </c>
+      <c r="V27">
+        <v>554000.0</v>
+      </c>
+      <c r="W27">
+        <v>465000.0</v>
+      </c>
+      <c r="X27">
+        <v>325000.0</v>
+      </c>
+      <c r="Y27">
+        <v>300000.0</v>
+      </c>
+      <c r="Z27">
+        <v>248000.0</v>
+      </c>
+      <c r="AA27">
+        <v>197000.0</v>
+      </c>
+      <c r="AB27">
+        <v>200000.0</v>
+      </c>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>202</v>
+      </c>
+      <c r="B28">
+        <v>15273000.0</v>
+      </c>
+      <c r="C28">
+        <v>80421000.0</v>
+      </c>
+      <c r="D28">
+        <v>71059000.0</v>
+      </c>
+      <c r="E28">
+        <v>66363000.0</v>
+      </c>
+      <c r="F28">
+        <v>68267000.0</v>
+      </c>
+      <c r="G28">
+        <v>60937000.0</v>
+      </c>
+      <c r="H28">
+        <v>63068000.0</v>
+      </c>
+      <c r="I28">
+        <v>60397000.0</v>
+      </c>
+      <c r="J28">
+        <v>54579000.0</v>
+      </c>
+      <c r="K28">
+        <v>52699000.0</v>
+      </c>
+      <c r="L28">
+        <v>52007000.0</v>
+      </c>
+      <c r="M28">
+        <v>40754000.0</v>
+      </c>
+      <c r="N28">
+        <v>24531000.0</v>
+      </c>
+      <c r="O28">
+        <v>23760000.0</v>
+      </c>
+      <c r="P28">
+        <v>23453000.0</v>
+      </c>
+      <c r="Q28">
+        <v>36123000.0</v>
+      </c>
+      <c r="R28">
+        <v>29017000.0</v>
+      </c>
+      <c r="S28">
+        <v>24887000.0</v>
+      </c>
+      <c r="T28">
+        <v>22876000.0</v>
+      </c>
+      <c r="U28">
+        <v>18983000.0</v>
+      </c>
+      <c r="V28">
+        <v>18635000.0</v>
+      </c>
+      <c r="W28">
+        <v>13956000.0</v>
+      </c>
+      <c r="X28">
+        <v>11371000.0</v>
+      </c>
+      <c r="Y28">
+        <v>7771000.0</v>
+      </c>
+      <c r="Z28">
+        <v>5712000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4274000.0</v>
+      </c>
+      <c r="AB28">
+        <v>3300000.0</v>
+      </c>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>203</v>
+      </c>
+      <c r="B29">
+        <v>14740000.0</v>
+      </c>
+      <c r="C29">
+        <v>18693000.0</v>
+      </c>
+      <c r="D29">
+        <v>20371000.0</v>
+      </c>
+      <c r="E29">
+        <v>14727000.0</v>
+      </c>
+      <c r="F29">
+        <v>14695000.0</v>
+      </c>
+      <c r="G29">
+        <v>10710000.0</v>
+      </c>
+      <c r="H29">
+        <v>11004000.0</v>
+      </c>
+      <c r="I29">
+        <v>9798000.0</v>
+      </c>
+      <c r="J29">
+        <v>14809000.0</v>
+      </c>
+      <c r="K29">
+        <v>14974000.0</v>
+      </c>
+      <c r="L29">
+        <v>11811000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>204</v>
+      </c>
+      <c r="B30">
+        <v>135959000.0</v>
+      </c>
+      <c r="C30">
+        <v>125789000.0</v>
+      </c>
+      <c r="D30">
+        <v>115289000.0</v>
+      </c>
+      <c r="E30">
+        <v>107981000.0</v>
+      </c>
+      <c r="F30">
+        <v>109808000.0</v>
+      </c>
+      <c r="G30">
+        <v>98520000.0</v>
+      </c>
+      <c r="H30">
+        <v>89280000.0</v>
+      </c>
+      <c r="I30">
+        <v>86170000.0</v>
+      </c>
+      <c r="J30">
+        <v>79716000.0</v>
+      </c>
+      <c r="K30">
+        <v>77118000.0</v>
+      </c>
+      <c r="L30">
+        <v>79381000.0</v>
+      </c>
+      <c r="M30">
+        <v>65610000.0</v>
+      </c>
+      <c r="N30">
+        <v>36403000.0</v>
+      </c>
+      <c r="O30">
+        <v>39624000.0</v>
+      </c>
+      <c r="P30">
+        <v>41495000.0</v>
+      </c>
+      <c r="Q30">
+        <v>47156000.0</v>
+      </c>
+      <c r="R30">
+        <v>46488000.0</v>
+      </c>
+      <c r="S30">
+        <v>42126000.0</v>
+      </c>
+      <c r="T30">
+        <v>38356000.0</v>
+      </c>
+      <c r="U30">
+        <v>32262000.0</v>
+      </c>
+      <c r="V30">
+        <v>31117000.0</v>
+      </c>
+      <c r="W30">
+        <v>23198000.0</v>
+      </c>
+      <c r="X30">
+        <v>18071000.0</v>
+      </c>
+      <c r="Y30">
+        <v>12781000.0</v>
+      </c>
+      <c r="Z30">
+        <v>9454000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7515000.0</v>
+      </c>
+      <c r="AB30">
+        <v>5900000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1597000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>205</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-221612000.0</v>
+      </c>
+      <c r="D31">
+        <v>102699000.0</v>
+      </c>
+      <c r="E31">
+        <v>-16577000.0</v>
+      </c>
+      <c r="F31">
+        <v>-20398000.0</v>
+      </c>
+      <c r="G31">
+        <v>-15689000.0</v>
+      </c>
+      <c r="H31">
+        <v>-15122000.0</v>
+      </c>
+      <c r="I31">
+        <v>-15874000.0</v>
+      </c>
+      <c r="J31">
+        <v>-14735000.0</v>
+      </c>
+      <c r="K31">
+        <v>-12917000.0</v>
+      </c>
+      <c r="L31">
+        <v>-19420000.0</v>
+      </c>
+      <c r="M31">
+        <v>-18348000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8021000.0</v>
+      </c>
+      <c r="O31">
+        <v>-7062000.0</v>
+      </c>
+      <c r="P31">
+        <v>-213000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-13363000.0</v>
+      </c>
+      <c r="R31">
+        <v>-46597000.0</v>
+      </c>
+      <c r="S31">
+        <v>-9835000.0</v>
+      </c>
+      <c r="T31">
+        <v>-91704000.0</v>
+      </c>
+      <c r="U31">
+        <v>-10938000.0</v>
+      </c>
+      <c r="V31">
+        <v>-49393000.0</v>
+      </c>
+      <c r="W31">
+        <v>-26595000.0</v>
+      </c>
+      <c r="X31">
+        <v>-23347000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-23978000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-28201000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-24560276.0</v>
+      </c>
+      <c r="AB31">
+        <v>-13400000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2709000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>206</v>
+      </c>
+      <c r="B32">
+        <v>371801000.0</v>
+      </c>
+      <c r="C32">
+        <v>361891000.0</v>
+      </c>
+      <c r="D32">
+        <v>303501000.0</v>
+      </c>
+      <c r="E32">
+        <v>213916000.0</v>
+      </c>
+      <c r="F32">
+        <v>198656000.0</v>
+      </c>
+      <c r="G32">
+        <v>193485000.0</v>
+      </c>
+      <c r="H32">
+        <v>185293000.0</v>
+      </c>
+      <c r="I32">
+        <v>160991000.0</v>
+      </c>
+      <c r="J32">
+        <v>144544000.0</v>
+      </c>
+      <c r="K32">
+        <v>139495000.0</v>
+      </c>
+      <c r="L32">
+        <v>128366000.0</v>
+      </c>
+      <c r="M32">
+        <v>99146000.0</v>
+      </c>
+      <c r="N32">
+        <v>65114000.0</v>
+      </c>
+      <c r="O32">
+        <v>67911000.0</v>
+      </c>
+      <c r="P32">
+        <v>78351000.0</v>
+      </c>
+      <c r="Q32">
+        <v>97387000.0</v>
+      </c>
+      <c r="R32">
+        <v>112467000.0</v>
+      </c>
+      <c r="S32">
+        <v>128354000.0</v>
+      </c>
+      <c r="T32">
+        <v>150051000.0</v>
+      </c>
+      <c r="U32">
+        <v>142521000.0</v>
+      </c>
+      <c r="V32">
+        <v>107791000.0</v>
+      </c>
+      <c r="W32">
+        <v>73324000.0</v>
+      </c>
+      <c r="X32">
+        <v>59019000.0</v>
+      </c>
+      <c r="Y32">
+        <v>50685000.0</v>
+      </c>
+      <c r="Z32">
+        <v>46498000.0</v>
+      </c>
+      <c r="AA32">
+        <v>38027000.0</v>
+      </c>
+      <c r="AB32">
+        <v>23667000.0</v>
+      </c>
+      <c r="AC32">
+        <v>8689000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:115">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:115">
+      <c r="A2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B2">
+        <v>29438000.0</v>
+      </c>
+      <c r="C2">
+        <v>27725000.0</v>
+      </c>
+      <c r="D2">
+        <v>31939000.0</v>
+      </c>
+      <c r="E2">
+        <v>33841000.0</v>
+      </c>
+      <c r="F2">
+        <v>34079000.0</v>
+      </c>
+      <c r="G2">
+        <v>33890000.0</v>
+      </c>
+      <c r="H2">
+        <v>35625000.0</v>
+      </c>
+      <c r="I2">
+        <v>36220000.0</v>
+      </c>
+      <c r="J2">
+        <v>35307000.0</v>
+      </c>
+      <c r="K2">
+        <v>30663000.0</v>
+      </c>
+      <c r="L2">
+        <v>26954000.0</v>
+      </c>
+      <c r="M2">
+        <v>25492000.0</v>
+      </c>
+      <c r="N2">
+        <v>20367000.0</v>
+      </c>
+      <c r="O2">
+        <v>12701000.0</v>
+      </c>
+      <c r="P2">
+        <v>10671000.0</v>
+      </c>
+      <c r="Q2">
+        <v>8653000.0</v>
+      </c>
+      <c r="R2">
+        <v>5724000.0</v>
+      </c>
+      <c r="S2">
+        <v>5097000.0</v>
+      </c>
+      <c r="T2">
+        <v>1113000.0</v>
+      </c>
+      <c r="U2">
+        <v>6664000.0</v>
+      </c>
+      <c r="V2">
+        <v>1803000.0</v>
+      </c>
+      <c r="W2">
+        <v>5552000.0</v>
+      </c>
+      <c r="X2">
+        <v>8271000.0</v>
+      </c>
+      <c r="Y2">
+        <v>9285000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14193000.0</v>
+      </c>
+      <c r="AA2">
+        <v>8367000.0</v>
+      </c>
+      <c r="AB2">
+        <v>7696000.0</v>
+      </c>
+      <c r="AC2">
+        <v>9411000.0</v>
+      </c>
+      <c r="AD2">
+        <v>9603000.0</v>
+      </c>
+      <c r="AE2">
+        <v>8842000.0</v>
+      </c>
+      <c r="AF2">
+        <v>6377000.0</v>
+      </c>
+      <c r="AG2">
+        <v>6046000.0</v>
+      </c>
+      <c r="AH2">
+        <v>5794000.0</v>
+      </c>
+      <c r="AI2">
+        <v>4782000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>5100000.0</v>
+      </c>
+      <c r="AK2">
+        <v>5390000.0</v>
+      </c>
+      <c r="AL2">
+        <v>4460000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3795000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3881000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3856000.0</v>
+      </c>
+      <c r="AP2">
+        <v>4147000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3607000.0</v>
+      </c>
+      <c r="AR2">
+        <v>3417000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2376000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2022000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2340000.0</v>
+      </c>
+      <c r="AV2">
+        <v>2974000.0</v>
+      </c>
+      <c r="AW2">
+        <v>2511000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2229000.0</v>
+      </c>
+      <c r="AY2">
+        <v>624000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>179000.0</v>
+      </c>
+      <c r="BA2">
+        <v>973000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1180000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1255000.0</v>
+      </c>
+      <c r="BD2">
+        <v>3229000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2784000.0</v>
+      </c>
+      <c r="BF2">
+        <v>419000.0</v>
+      </c>
+      <c r="BG2">
+        <v>3684000.0</v>
+      </c>
+      <c r="BH2">
+        <v>5971000.0</v>
+      </c>
+      <c r="BI2">
+        <v>5849000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>7002000.0</v>
+      </c>
+      <c r="BK2">
+        <v>7910000.0</v>
+      </c>
+      <c r="BL2">
+        <v>13636000.0</v>
+      </c>
+      <c r="BM2">
+        <v>18199000.0</v>
+      </c>
+      <c r="BN2">
+        <v>14475000.0</v>
+      </c>
+      <c r="BO2">
+        <v>17283000.0</v>
+      </c>
+      <c r="BP2">
+        <v>35918000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>24126000.0</v>
+      </c>
+      <c r="BR2">
+        <v>25916000.0</v>
+      </c>
+      <c r="BS2">
+        <v>26616000.0</v>
+      </c>
+      <c r="BT2">
+        <v>21629000.0</v>
+      </c>
+      <c r="BU2">
+        <v>20015000.0</v>
+      </c>
+      <c r="BV2">
+        <v>24747000.0</v>
+      </c>
+      <c r="BW2">
+        <v>29672000.0</v>
+      </c>
+      <c r="BX2">
+        <v>27118000.0</v>
+      </c>
+      <c r="BY2">
+        <v>25529000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>24486000.0</v>
+      </c>
+      <c r="CA2">
+        <v>22561000.0</v>
+      </c>
+      <c r="CB2">
+        <v>23145000.0</v>
+      </c>
+      <c r="CC2">
+        <v>21478000.0</v>
+      </c>
+      <c r="CD2">
+        <v>19600000.0</v>
+      </c>
+      <c r="CE2">
+        <v>17225000.0</v>
+      </c>
+      <c r="CF2">
+        <v>15628000.0</v>
+      </c>
+      <c r="CG2">
+        <v>13587000.0</v>
+      </c>
+      <c r="CH2">
+        <v>11638000.0</v>
+      </c>
+      <c r="CI2">
+        <v>9775000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>8637000.0</v>
+      </c>
+      <c r="CK2">
+        <v>8163000.0</v>
+      </c>
+      <c r="CL2">
+        <v>7360000.0</v>
+      </c>
+      <c r="CM2">
+        <v>7109000.0</v>
+      </c>
+      <c r="CN2">
+        <v>6697000.0</v>
+      </c>
+      <c r="CO2">
+        <v>7177000.0</v>
+      </c>
+      <c r="CP2">
+        <v>6767000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>6506000.0</v>
+      </c>
+      <c r="CR2">
+        <v>7012000.0</v>
+      </c>
+      <c r="CS2">
+        <v>6916000.0</v>
+      </c>
+      <c r="CT2">
+        <v>6586000.0</v>
+      </c>
+      <c r="CU2">
+        <v>6466000.0</v>
+      </c>
+      <c r="CV2">
+        <v>7051046.0</v>
+      </c>
+      <c r="CW2">
+        <v>7632530.0</v>
+      </c>
+      <c r="CX2">
+        <v>8044000.0</v>
+      </c>
+      <c r="CY2">
+        <v>7843673.0</v>
+      </c>
+      <c r="CZ2">
+        <v>7580072.0</v>
+      </c>
+      <c r="DA2">
+        <v>6978169.0</v>
+      </c>
+      <c r="DB2">
+        <v>6204268.0</v>
+      </c>
+      <c r="DC2">
+        <v>5651767.0</v>
+      </c>
+      <c r="DD2">
+        <v>4800000.0</v>
+      </c>
+      <c r="DE2">
+        <v>4000000.0</v>
+      </c>
+      <c r="DF2">
+        <v>3500000.0</v>
+      </c>
+      <c r="DG2">
+        <v>3131195.0</v>
+      </c>
+      <c r="DH2">
+        <v>2040000.0</v>
+      </c>
+      <c r="DI2">
+        <v>1710000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK2">
+        <v>580000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:115">
+      <c r="A3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3">
+        <v>1697000.0</v>
+      </c>
+      <c r="C3">
+        <v>1697000.0</v>
+      </c>
+      <c r="D3">
+        <v>1389000.0</v>
+      </c>
+      <c r="E3">
+        <v>1344000.0</v>
+      </c>
+      <c r="F3">
+        <v>1417000.0</v>
+      </c>
+      <c r="G3">
+        <v>1647000.0</v>
+      </c>
+      <c r="H3">
+        <v>2358000.0</v>
+      </c>
+      <c r="I3">
+        <v>2667000.0</v>
+      </c>
+      <c r="J3">
+        <v>2707000.0</v>
+      </c>
+      <c r="K3">
+        <v>2773000.0</v>
+      </c>
+      <c r="L3">
+        <v>2639000.0</v>
+      </c>
+      <c r="M3">
+        <v>2927000.0</v>
+      </c>
+      <c r="N3">
+        <v>2881000.0</v>
+      </c>
+      <c r="O3">
+        <v>3049000.0</v>
+      </c>
+      <c r="P3">
+        <v>3090000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3163000.0</v>
+      </c>
+      <c r="R3">
+        <v>3234000.0</v>
+      </c>
+      <c r="S3">
+        <v>3458000.0</v>
+      </c>
+      <c r="T3">
+        <v>3478000.0</v>
+      </c>
+      <c r="U3">
+        <v>3445000.0</v>
+      </c>
+      <c r="V3">
+        <v>3298000.0</v>
+      </c>
+      <c r="W3">
+        <v>3457000.0</v>
+      </c>
+      <c r="X3">
+        <v>3163000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2877000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2403000.0</v>
+      </c>
+      <c r="AA3">
+        <v>982000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2556000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2274000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2545000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2178000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2421000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2417000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2445000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2483000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2538000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2468000.0</v>
+      </c>
+      <c r="AL3">
+        <v>2804000.0</v>
+      </c>
+      <c r="AM3">
+        <v>2548000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2846000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2455000.0</v>
+      </c>
+      <c r="AP3">
+        <v>1508000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2767000.0</v>
+      </c>
+      <c r="AR3">
+        <v>3058000.0</v>
+      </c>
+      <c r="AS3">
+        <v>3008000.0</v>
+      </c>
+      <c r="AT3">
+        <v>2755000.0</v>
+      </c>
+      <c r="AU3">
+        <v>2833000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2879000.0</v>
+      </c>
+      <c r="AW3">
+        <v>2767000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1455000.0</v>
+      </c>
+      <c r="AY3">
+        <v>512000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>579000.0</v>
+      </c>
+      <c r="BA3">
+        <v>543000.0</v>
+      </c>
+      <c r="BB3">
+        <v>533000.0</v>
+      </c>
+      <c r="BC3">
+        <v>553000.0</v>
+      </c>
+      <c r="BD3">
+        <v>569000.0</v>
+      </c>
+      <c r="BE3">
+        <v>581000.0</v>
+      </c>
+      <c r="BF3">
+        <v>578000.0</v>
+      </c>
+      <c r="BG3">
+        <v>510000.0</v>
+      </c>
+      <c r="BH3">
+        <v>506000.0</v>
+      </c>
+      <c r="BI3">
+        <v>545000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>574000.0</v>
+      </c>
+      <c r="BK3">
+        <v>575000.0</v>
+      </c>
+      <c r="BL3">
+        <v>565000.0</v>
+      </c>
+      <c r="BM3">
+        <v>569000.0</v>
+      </c>
+      <c r="BN3">
+        <v>691000.0</v>
+      </c>
+      <c r="BO3">
+        <v>615000.0</v>
+      </c>
+      <c r="BP3">
+        <v>405000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>700000.0</v>
+      </c>
+      <c r="BR3">
+        <v>758000.0</v>
+      </c>
+      <c r="BS3">
+        <v>714000.0</v>
+      </c>
+      <c r="BT3">
+        <v>757000.0</v>
+      </c>
+      <c r="BU3">
+        <v>790000.0</v>
+      </c>
+      <c r="BV3">
+        <v>689000.0</v>
+      </c>
+      <c r="BW3">
+        <v>526000.0</v>
+      </c>
+      <c r="BX3">
+        <v>790000.0</v>
+      </c>
+      <c r="BY3">
+        <v>802000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>827000.0</v>
+      </c>
+      <c r="CA3">
+        <v>661000.0</v>
+      </c>
+      <c r="CB3">
+        <v>527000.0</v>
+      </c>
+      <c r="CC3">
+        <v>781000.0</v>
+      </c>
+      <c r="CD3">
+        <v>794000.0</v>
+      </c>
+      <c r="CE3">
+        <v>785000.0</v>
+      </c>
+      <c r="CF3">
+        <v>753000.0</v>
+      </c>
+      <c r="CG3">
+        <v>728000.0</v>
+      </c>
+      <c r="CH3">
+        <v>584000.0</v>
+      </c>
+      <c r="CI3">
+        <v>490000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>446000.0</v>
+      </c>
+      <c r="CK3">
+        <v>405000.0</v>
+      </c>
+      <c r="CL3">
+        <v>436000.0</v>
+      </c>
+      <c r="CM3">
+        <v>412000.0</v>
+      </c>
+      <c r="CN3">
+        <v>446000.0</v>
+      </c>
+      <c r="CO3">
+        <v>535000.0</v>
+      </c>
+      <c r="CP3">
+        <v>516000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>451000.0</v>
+      </c>
+      <c r="CR3">
+        <v>442000.0</v>
+      </c>
+      <c r="CS3">
+        <v>315000.0</v>
+      </c>
+      <c r="CT3">
+        <v>308000.0</v>
+      </c>
+      <c r="CU3">
+        <v>301000.0</v>
+      </c>
+      <c r="CV3">
+        <v>283458.0</v>
+      </c>
+      <c r="CW3">
+        <v>166118.0</v>
+      </c>
+      <c r="CX3">
+        <v>139226.0</v>
+      </c>
+      <c r="CY3">
+        <v>61774.0</v>
+      </c>
+      <c r="CZ3">
+        <v>150802.0</v>
+      </c>
+      <c r="DA3">
+        <v>143202.0</v>
+      </c>
+      <c r="DB3">
+        <v>148072.0</v>
+      </c>
+      <c r="DC3">
+        <v>148011.0</v>
+      </c>
+      <c r="DD3">
+        <v>200000.0</v>
+      </c>
+      <c r="DE3">
+        <v>100000.0</v>
+      </c>
+      <c r="DF3">
+        <v>100000.0</v>
+      </c>
+      <c r="DG3">
+        <v>100000.0</v>
+      </c>
+      <c r="DH3">
+        <v>90000.0</v>
+      </c>
+      <c r="DI3">
+        <v>69999.0</v>
+      </c>
+      <c r="DJ3">
+        <v>70000.0</v>
+      </c>
+      <c r="DK3">
+        <v>40000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:115">
+      <c r="A4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+    </row>
+    <row r="5" spans="1:115">
+      <c r="A5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5">
+        <v>31181000.0</v>
+      </c>
+      <c r="C5">
+        <v>27282000.0</v>
+      </c>
+      <c r="D5">
+        <v>24645000.0</v>
+      </c>
+      <c r="E5">
+        <v>27440000.0</v>
+      </c>
+      <c r="F5">
+        <v>25962000.0</v>
+      </c>
+      <c r="G5">
+        <v>24046000.0</v>
+      </c>
+      <c r="H5">
+        <v>23227000.0</v>
+      </c>
+      <c r="I5">
+        <v>24556000.0</v>
+      </c>
+      <c r="J5">
+        <v>23516000.0</v>
+      </c>
+      <c r="K5">
+        <v>26985000.0</v>
+      </c>
+      <c r="L5">
+        <v>25209000.0</v>
+      </c>
+      <c r="M5">
+        <v>25987000.0</v>
+      </c>
+      <c r="N5">
+        <v>25367000.0</v>
+      </c>
+      <c r="O5">
+        <v>26136000.0</v>
+      </c>
+      <c r="P5">
+        <v>26871000.0</v>
+      </c>
+      <c r="Q5">
+        <v>19973000.0</v>
+      </c>
+      <c r="R5">
+        <v>14625000.0</v>
+      </c>
+      <c r="S5">
+        <v>14320000.0</v>
+      </c>
+      <c r="T5">
+        <v>15220000.0</v>
+      </c>
+      <c r="U5">
+        <v>18582000.0</v>
+      </c>
+      <c r="V5">
+        <v>22335000.0</v>
+      </c>
+      <c r="W5">
+        <v>17579000.0</v>
+      </c>
+      <c r="X5">
+        <v>17741000.0</v>
+      </c>
+      <c r="Y5">
+        <v>13193000.0</v>
+      </c>
+      <c r="Z5">
+        <v>10739000.0</v>
+      </c>
+      <c r="AA5">
+        <v>13177000.0</v>
+      </c>
+      <c r="AB5">
+        <v>15845000.0</v>
+      </c>
+      <c r="AC5">
+        <v>15554000.0</v>
+      </c>
+      <c r="AD5">
+        <v>14463000.0</v>
+      </c>
+      <c r="AE5">
+        <v>14597000.0</v>
+      </c>
+      <c r="AF5">
+        <v>14230000.0</v>
+      </c>
+      <c r="AG5">
+        <v>12498000.0</v>
+      </c>
+      <c r="AH5">
+        <v>11661000.0</v>
+      </c>
+      <c r="AI5">
+        <v>13433000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>12457000.0</v>
+      </c>
+      <c r="AK5">
+        <v>12039000.0</v>
+      </c>
+      <c r="AL5">
+        <v>10603000.0</v>
+      </c>
+      <c r="AM5">
+        <v>10984000.0</v>
+      </c>
+      <c r="AN5">
+        <v>12045000.0</v>
+      </c>
+      <c r="AO5">
+        <v>11471000.0</v>
+      </c>
+      <c r="AP5">
+        <v>10871000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>12500000.0</v>
+      </c>
+      <c r="AR5">
+        <v>9108000.0</v>
+      </c>
+      <c r="AS5">
+        <v>10709000.0</v>
+      </c>
+      <c r="AT5">
+        <v>9312000.0</v>
+      </c>
+      <c r="AU5">
+        <v>9702000.0</v>
+      </c>
+      <c r="AV5">
+        <v>8910000.0</v>
+      </c>
+      <c r="AW5">
+        <v>8547000.0</v>
+      </c>
+      <c r="AX5">
+        <v>2475000.0</v>
+      </c>
+      <c r="AY5">
+        <v>5263000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>7701000.0</v>
+      </c>
+      <c r="BA5">
+        <v>5455000.0</v>
+      </c>
+      <c r="BB5">
+        <v>5771000.0</v>
+      </c>
+      <c r="BC5">
+        <v>6197000.0</v>
+      </c>
+      <c r="BD5">
+        <v>4319000.0</v>
+      </c>
+      <c r="BE5">
+        <v>3856000.0</v>
+      </c>
+      <c r="BF5">
+        <v>5847000.0</v>
+      </c>
+      <c r="BG5">
+        <v>4149000.0</v>
+      </c>
+      <c r="BH5">
+        <v>2962000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3024000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>2718000.0</v>
+      </c>
+      <c r="BK5">
+        <v>1420000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-2990000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-6075000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-1225000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-3073000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-20671000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-9040000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-9551000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-7335000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-184000.0</v>
+      </c>
+      <c r="BU5">
+        <v>1132000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-4627000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-6156000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-300000.0</v>
+      </c>
+      <c r="BY5">
+        <v>3188000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>2980000.0</v>
+      </c>
+      <c r="CA5">
+        <v>6133000.0</v>
+      </c>
+      <c r="CB5">
+        <v>6779000.0</v>
+      </c>
+      <c r="CC5">
+        <v>7531000.0</v>
+      </c>
+      <c r="CD5">
+        <v>7390000.0</v>
+      </c>
+      <c r="CE5">
+        <v>7111000.0</v>
+      </c>
+      <c r="CF5">
+        <v>6788000.0</v>
+      </c>
+      <c r="CG5">
+        <v>6187000.0</v>
+      </c>
+      <c r="CH5">
+        <v>6781000.0</v>
+      </c>
+      <c r="CI5">
+        <v>6290000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>5960000.0</v>
+      </c>
+      <c r="CK5">
+        <v>4397000.0</v>
+      </c>
+      <c r="CL5">
+        <v>4371000.0</v>
+      </c>
+      <c r="CM5">
+        <v>4129000.0</v>
+      </c>
+      <c r="CN5">
+        <v>4172000.0</v>
+      </c>
+      <c r="CO5">
+        <v>2972000.0</v>
+      </c>
+      <c r="CP5">
+        <v>3540000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>3117000.0</v>
+      </c>
+      <c r="CR5">
+        <v>3163000.0</v>
+      </c>
+      <c r="CS5">
+        <v>3050000.0</v>
+      </c>
+      <c r="CT5">
+        <v>2433000.0</v>
+      </c>
+      <c r="CU5">
+        <v>2278000.0</v>
+      </c>
+      <c r="CV5">
+        <v>2111063.0</v>
+      </c>
+      <c r="CW5">
+        <v>1943181.0</v>
+      </c>
+      <c r="CX5">
+        <v>1071000.0</v>
+      </c>
+      <c r="CY5">
+        <v>1348451.0</v>
+      </c>
+      <c r="CZ5">
+        <v>1272643.0</v>
+      </c>
+      <c r="DA5">
+        <v>1160160.0</v>
+      </c>
+      <c r="DB5">
+        <v>939472.0</v>
+      </c>
+      <c r="DC5">
+        <v>725292.0</v>
+      </c>
+      <c r="DD5">
+        <v>700000.0</v>
+      </c>
+      <c r="DE5">
+        <v>800000.0</v>
+      </c>
+      <c r="DF5">
+        <v>600000.0</v>
+      </c>
+      <c r="DG5">
+        <v>0.0</v>
+      </c>
+      <c r="DH5">
+        <v>2250000.0</v>
+      </c>
+      <c r="DI5">
+        <v>1830001.0</v>
+      </c>
+      <c r="DJ5">
+        <v>1000000.0</v>
+      </c>
+      <c r="DK5">
+        <v>-560000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:115">
+      <c r="A6" t="s">
+        <v>180</v>
+      </c>
+      <c r="B6">
+        <v>32878000.0</v>
+      </c>
+      <c r="C6">
+        <v>28979000.0</v>
+      </c>
+      <c r="D6">
+        <v>26034000.0</v>
+      </c>
+      <c r="E6">
+        <v>28784000.0</v>
+      </c>
+      <c r="F6">
+        <v>27379000.0</v>
+      </c>
+      <c r="G6">
+        <v>25693000.0</v>
+      </c>
+      <c r="H6">
+        <v>25585000.0</v>
+      </c>
+      <c r="I6">
+        <v>27223000.0</v>
+      </c>
+      <c r="J6">
+        <v>26223000.0</v>
+      </c>
+      <c r="K6">
+        <v>29758000.0</v>
+      </c>
+      <c r="L6">
+        <v>27848000.0</v>
+      </c>
+      <c r="M6">
+        <v>28914000.0</v>
+      </c>
+      <c r="N6">
+        <v>28248000.0</v>
+      </c>
+      <c r="O6">
+        <v>29185000.0</v>
+      </c>
+      <c r="P6">
+        <v>29961000.0</v>
+      </c>
+      <c r="Q6">
+        <v>23136000.0</v>
+      </c>
+      <c r="R6">
+        <v>17859000.0</v>
+      </c>
+      <c r="S6">
+        <v>17778000.0</v>
+      </c>
+      <c r="T6">
+        <v>18698000.0</v>
+      </c>
+      <c r="U6">
+        <v>22027000.0</v>
+      </c>
+      <c r="V6">
+        <v>25633000.0</v>
+      </c>
+      <c r="W6">
+        <v>21036000.0</v>
+      </c>
+      <c r="X6">
+        <v>20904000.0</v>
+      </c>
+      <c r="Y6">
+        <v>16070000.0</v>
+      </c>
+      <c r="Z6">
+        <v>13142000.0</v>
+      </c>
+      <c r="AA6">
+        <v>14159000.0</v>
+      </c>
+      <c r="AB6">
+        <v>18401000.0</v>
+      </c>
+      <c r="AC6">
+        <v>17828000.0</v>
+      </c>
+      <c r="AD6">
+        <v>17008000.0</v>
+      </c>
+      <c r="AE6">
+        <v>16775000.0</v>
+      </c>
+      <c r="AF6">
+        <v>16651000.0</v>
+      </c>
+      <c r="AG6">
+        <v>14915000.0</v>
+      </c>
+      <c r="AH6">
+        <v>14106000.0</v>
+      </c>
+      <c r="AI6">
+        <v>15916000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>14995000.0</v>
+      </c>
+      <c r="AK6">
+        <v>14507000.0</v>
+      </c>
+      <c r="AL6">
+        <v>13407000.0</v>
+      </c>
+      <c r="AM6">
+        <v>13532000.0</v>
+      </c>
+      <c r="AN6">
+        <v>14891000.0</v>
+      </c>
+      <c r="AO6">
+        <v>13926000.0</v>
+      </c>
+      <c r="AP6">
+        <v>12379000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>15267000.0</v>
+      </c>
+      <c r="AR6">
+        <v>12166000.0</v>
+      </c>
+      <c r="AS6">
+        <v>13717000.0</v>
+      </c>
+      <c r="AT6">
+        <v>12067000.0</v>
+      </c>
+      <c r="AU6">
+        <v>12535000.0</v>
+      </c>
+      <c r="AV6">
+        <v>11789000.0</v>
+      </c>
+      <c r="AW6">
+        <v>11314000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3930000.0</v>
+      </c>
+      <c r="AY6">
+        <v>5775000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>8280000.0</v>
+      </c>
+      <c r="BA6">
+        <v>5998000.0</v>
+      </c>
+      <c r="BB6">
+        <v>6304000.0</v>
+      </c>
+      <c r="BC6">
+        <v>6750000.0</v>
+      </c>
+      <c r="BD6">
+        <v>4888000.0</v>
+      </c>
+      <c r="BE6">
+        <v>4437000.0</v>
+      </c>
+      <c r="BF6">
+        <v>6425000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4659000.0</v>
+      </c>
+      <c r="BH6">
+        <v>3468000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3569000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3292000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1995000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-2425000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-5506000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-534000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-2458000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-20266000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-8340000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-8793000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-6621000.0</v>
+      </c>
+      <c r="BT6">
+        <v>573000.0</v>
+      </c>
+      <c r="BU6">
+        <v>1922000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-3938000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-5630000.0</v>
+      </c>
+      <c r="BX6">
+        <v>490000.0</v>
+      </c>
+      <c r="BY6">
+        <v>3990000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>3807000.0</v>
+      </c>
+      <c r="CA6">
+        <v>6794000.0</v>
+      </c>
+      <c r="CB6">
+        <v>7306000.0</v>
+      </c>
+      <c r="CC6">
+        <v>8312000.0</v>
+      </c>
+      <c r="CD6">
+        <v>8184000.0</v>
+      </c>
+      <c r="CE6">
+        <v>7896000.0</v>
+      </c>
+      <c r="CF6">
+        <v>7541000.0</v>
+      </c>
+      <c r="CG6">
+        <v>6915000.0</v>
+      </c>
+      <c r="CH6">
+        <v>7365000.0</v>
+      </c>
+      <c r="CI6">
+        <v>6780000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>6406000.0</v>
+      </c>
+      <c r="CK6">
+        <v>4802000.0</v>
+      </c>
+      <c r="CL6">
+        <v>4807000.0</v>
+      </c>
+      <c r="CM6">
+        <v>4541000.0</v>
+      </c>
+      <c r="CN6">
+        <v>4618000.0</v>
+      </c>
+      <c r="CO6">
+        <v>3507000.0</v>
+      </c>
+      <c r="CP6">
+        <v>4056000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>3568000.0</v>
+      </c>
+      <c r="CR6">
+        <v>3605000.0</v>
+      </c>
+      <c r="CS6">
+        <v>3365000.0</v>
+      </c>
+      <c r="CT6">
+        <v>2741000.0</v>
+      </c>
+      <c r="CU6">
+        <v>2579000.0</v>
+      </c>
+      <c r="CV6">
+        <v>2394521.0</v>
+      </c>
+      <c r="CW6">
+        <v>2109299.0</v>
+      </c>
+      <c r="CX6">
+        <v>1210226.0</v>
+      </c>
+      <c r="CY6">
+        <v>1410225.0</v>
+      </c>
+      <c r="CZ6">
+        <v>1423445.0</v>
+      </c>
+      <c r="DA6">
+        <v>1303362.0</v>
+      </c>
+      <c r="DB6">
+        <v>1087544.0</v>
+      </c>
+      <c r="DC6">
+        <v>873303.0</v>
+      </c>
+      <c r="DD6">
+        <v>900000.0</v>
+      </c>
+      <c r="DE6">
+        <v>900000.0</v>
+      </c>
+      <c r="DF6">
+        <v>700000.0</v>
+      </c>
+      <c r="DG6">
+        <v>100000.0</v>
+      </c>
+      <c r="DH6">
+        <v>2340000.0</v>
+      </c>
+      <c r="DI6">
+        <v>1900000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>1070000.0</v>
+      </c>
+      <c r="DK6">
+        <v>-520000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:115">
+      <c r="A7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+    </row>
+    <row r="8" spans="1:115">
+      <c r="A8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+    </row>
+    <row r="9" spans="1:115">
+      <c r="A9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9">
+        <v>68756000.0</v>
+      </c>
+      <c r="C9">
+        <v>68789000.0</v>
+      </c>
+      <c r="D9">
+        <v>61371000.0</v>
+      </c>
+      <c r="E9">
+        <v>62190000.0</v>
+      </c>
+      <c r="F9">
+        <v>59341000.0</v>
+      </c>
+      <c r="G9">
+        <v>55150000.0</v>
+      </c>
+      <c r="H9">
+        <v>57033000.0</v>
+      </c>
+      <c r="I9">
+        <v>56859000.0</v>
+      </c>
+      <c r="J9">
+        <v>53253000.0</v>
+      </c>
+      <c r="K9">
+        <v>56929000.0</v>
+      </c>
+      <c r="L9">
+        <v>55149000.0</v>
+      </c>
+      <c r="M9">
+        <v>54907000.0</v>
+      </c>
+      <c r="N9">
+        <v>53196000.0</v>
+      </c>
+      <c r="O9">
+        <v>54735000.0</v>
+      </c>
+      <c r="P9">
+        <v>55412000.0</v>
+      </c>
+      <c r="Q9">
+        <v>46756000.0</v>
+      </c>
+      <c r="R9">
+        <v>41567000.0</v>
+      </c>
+      <c r="S9">
+        <v>40062000.0</v>
+      </c>
+      <c r="T9">
+        <v>48567000.0</v>
+      </c>
+      <c r="U9">
+        <v>44792000.0</v>
+      </c>
+      <c r="V9">
+        <v>47469000.0</v>
+      </c>
+      <c r="W9">
+        <v>42696000.0</v>
+      </c>
+      <c r="X9">
+        <v>43682000.0</v>
+      </c>
+      <c r="Y9">
+        <v>39616000.0</v>
+      </c>
+      <c r="Z9">
+        <v>33955000.0</v>
+      </c>
+      <c r="AA9">
+        <v>36117000.0</v>
+      </c>
+      <c r="AB9">
+        <v>39181000.0</v>
+      </c>
+      <c r="AC9">
+        <v>37581000.0</v>
+      </c>
+      <c r="AD9">
+        <v>36550000.0</v>
+      </c>
+      <c r="AE9">
+        <v>36427000.0</v>
+      </c>
+      <c r="AF9">
+        <v>36189000.0</v>
+      </c>
+      <c r="AG9">
+        <v>34148000.0</v>
+      </c>
+      <c r="AH9">
+        <v>33075000.0</v>
+      </c>
+      <c r="AI9">
+        <v>34580000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>32305000.0</v>
+      </c>
+      <c r="AK9">
+        <v>32249000.0</v>
+      </c>
+      <c r="AL9">
+        <v>30485000.0</v>
+      </c>
+      <c r="AM9">
+        <v>30760000.0</v>
+      </c>
+      <c r="AN9">
+        <v>30438000.0</v>
+      </c>
+      <c r="AO9">
+        <v>31134000.0</v>
+      </c>
+      <c r="AP9">
+        <v>30064000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>32368000.0</v>
+      </c>
+      <c r="AR9">
+        <v>29205000.0</v>
+      </c>
+      <c r="AS9">
+        <v>30402000.0</v>
+      </c>
+      <c r="AT9">
+        <v>29662000.0</v>
+      </c>
+      <c r="AU9">
+        <v>28943000.0</v>
+      </c>
+      <c r="AV9">
+        <v>28506000.0</v>
+      </c>
+      <c r="AW9">
+        <v>29288000.0</v>
+      </c>
+      <c r="AX9">
+        <v>18541000.0</v>
+      </c>
+      <c r="AY9">
+        <v>14470000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>16786000.0</v>
+      </c>
+      <c r="BA9">
+        <v>15377000.0</v>
+      </c>
+      <c r="BB9">
+        <v>14584000.0</v>
+      </c>
+      <c r="BC9">
+        <v>14781000.0</v>
+      </c>
+      <c r="BD9">
+        <v>13500000.0</v>
+      </c>
+      <c r="BE9">
+        <v>14041000.0</v>
+      </c>
+      <c r="BF9">
+        <v>16451000.0</v>
+      </c>
+      <c r="BG9">
+        <v>13803000.0</v>
+      </c>
+      <c r="BH9">
+        <v>12458000.0</v>
+      </c>
+      <c r="BI9">
+        <v>12999000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>13161000.0</v>
+      </c>
+      <c r="BK9">
+        <v>13001000.0</v>
+      </c>
+      <c r="BL9">
+        <v>9192000.0</v>
+      </c>
+      <c r="BM9">
+        <v>5824000.0</v>
+      </c>
+      <c r="BN9">
+        <v>10217000.0</v>
+      </c>
+      <c r="BO9">
+        <v>8561000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-8816000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>3477000.0</v>
+      </c>
+      <c r="BR9">
+        <v>2813000.0</v>
+      </c>
+      <c r="BS9">
+        <v>3437000.0</v>
+      </c>
+      <c r="BT9">
+        <v>10323000.0</v>
+      </c>
+      <c r="BU9">
+        <v>11645000.0</v>
+      </c>
+      <c r="BV9">
+        <v>6150000.0</v>
+      </c>
+      <c r="BW9">
+        <v>4173000.0</v>
+      </c>
+      <c r="BX9">
+        <v>9708000.0</v>
+      </c>
+      <c r="BY9">
+        <v>12757000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>13019000.0</v>
+      </c>
+      <c r="CA9">
+        <v>14872000.0</v>
+      </c>
+      <c r="CB9">
+        <v>14976000.0</v>
+      </c>
+      <c r="CC9">
+        <v>15559000.0</v>
+      </c>
+      <c r="CD9">
+        <v>15421000.0</v>
+      </c>
+      <c r="CE9">
+        <v>15117000.0</v>
+      </c>
+      <c r="CF9">
+        <v>15590000.0</v>
+      </c>
+      <c r="CG9">
+        <v>14507000.0</v>
+      </c>
+      <c r="CH9">
+        <v>13926000.0</v>
+      </c>
+      <c r="CI9">
+        <v>13140000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>12188000.0</v>
+      </c>
+      <c r="CK9">
+        <v>10812000.0</v>
+      </c>
+      <c r="CL9">
+        <v>9771000.0</v>
+      </c>
+      <c r="CM9">
+        <v>9284000.0</v>
+      </c>
+      <c r="CN9">
+        <v>9089000.0</v>
+      </c>
+      <c r="CO9">
+        <v>7736000.0</v>
+      </c>
+      <c r="CP9">
+        <v>7901000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>7146000.0</v>
+      </c>
+      <c r="CR9">
+        <v>6627000.0</v>
+      </c>
+      <c r="CS9">
+        <v>6321000.0</v>
+      </c>
+      <c r="CT9">
+        <v>5614000.0</v>
+      </c>
+      <c r="CU9">
+        <v>5143000.0</v>
+      </c>
+      <c r="CV9">
+        <v>4837159.0</v>
+      </c>
+      <c r="CW9">
+        <v>4335415.0</v>
+      </c>
+      <c r="CX9">
+        <v>3334000.0</v>
+      </c>
+      <c r="CY9">
+        <v>3421080.0</v>
+      </c>
+      <c r="CZ9">
+        <v>3090701.0</v>
+      </c>
+      <c r="DA9">
+        <v>3176968.0</v>
+      </c>
+      <c r="DB9">
+        <v>2909833.0</v>
+      </c>
+      <c r="DC9">
+        <v>2435772.0</v>
+      </c>
+      <c r="DD9">
+        <v>2200000.0</v>
+      </c>
+      <c r="DE9">
+        <v>2400000.0</v>
+      </c>
+      <c r="DF9">
+        <v>2000000.0</v>
+      </c>
+      <c r="DG9">
+        <v>1609723.0</v>
+      </c>
+      <c r="DH9">
+        <v>1910000.0</v>
+      </c>
+      <c r="DI9">
+        <v>1540000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>970000.0</v>
+      </c>
+      <c r="DK9">
+        <v>610000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:115">
+      <c r="A10" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10">
+        <v>31181000.0</v>
+      </c>
+      <c r="C10">
+        <v>27282000.0</v>
+      </c>
+      <c r="D10">
+        <v>24645000.0</v>
+      </c>
+      <c r="E10">
+        <v>27440000.0</v>
+      </c>
+      <c r="F10">
+        <v>25962000.0</v>
+      </c>
+      <c r="G10">
+        <v>24046000.0</v>
+      </c>
+      <c r="H10">
+        <v>23227000.0</v>
+      </c>
+      <c r="I10">
+        <v>24556000.0</v>
+      </c>
+      <c r="J10">
+        <v>23516000.0</v>
+      </c>
+      <c r="K10">
+        <v>26985000.0</v>
+      </c>
+      <c r="L10">
+        <v>25209000.0</v>
+      </c>
+      <c r="M10">
+        <v>25987000.0</v>
+      </c>
+      <c r="N10">
+        <v>25367000.0</v>
+      </c>
+      <c r="O10">
+        <v>26136000.0</v>
+      </c>
+      <c r="P10">
+        <v>26871000.0</v>
+      </c>
+      <c r="Q10">
+        <v>19973000.0</v>
+      </c>
+      <c r="R10">
+        <v>14625000.0</v>
+      </c>
+      <c r="S10">
+        <v>14320000.0</v>
+      </c>
+      <c r="T10">
+        <v>15220000.0</v>
+      </c>
+      <c r="U10">
+        <v>18582000.0</v>
+      </c>
+      <c r="V10">
+        <v>22335000.0</v>
+      </c>
+      <c r="W10">
+        <v>17579000.0</v>
+      </c>
+      <c r="X10">
+        <v>17741000.0</v>
+      </c>
+      <c r="Y10">
+        <v>13193000.0</v>
+      </c>
+      <c r="Z10">
+        <v>10739000.0</v>
+      </c>
+      <c r="AA10">
+        <v>13177000.0</v>
+      </c>
+      <c r="AB10">
+        <v>15845000.0</v>
+      </c>
+      <c r="AC10">
+        <v>15554000.0</v>
+      </c>
+      <c r="AD10">
+        <v>14463000.0</v>
+      </c>
+      <c r="AE10">
+        <v>14597000.0</v>
+      </c>
+      <c r="AF10">
+        <v>14230000.0</v>
+      </c>
+      <c r="AG10">
+        <v>12498000.0</v>
+      </c>
+      <c r="AH10">
+        <v>11661000.0</v>
+      </c>
+      <c r="AI10">
+        <v>13433000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>12457000.0</v>
+      </c>
+      <c r="AK10">
+        <v>12039000.0</v>
+      </c>
+      <c r="AL10">
+        <v>10603000.0</v>
+      </c>
+      <c r="AM10">
+        <v>10984000.0</v>
+      </c>
+      <c r="AN10">
+        <v>12045000.0</v>
+      </c>
+      <c r="AO10">
+        <v>11471000.0</v>
+      </c>
+      <c r="AP10">
+        <v>10871000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>12500000.0</v>
+      </c>
+      <c r="AR10">
+        <v>9108000.0</v>
+      </c>
+      <c r="AS10">
+        <v>10709000.0</v>
+      </c>
+      <c r="AT10">
+        <v>9312000.0</v>
+      </c>
+      <c r="AU10">
+        <v>9702000.0</v>
+      </c>
+      <c r="AV10">
+        <v>8910000.0</v>
+      </c>
+      <c r="AW10">
+        <v>8547000.0</v>
+      </c>
+      <c r="AX10">
+        <v>2475000.0</v>
+      </c>
+      <c r="AY10">
+        <v>5263000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>7701000.0</v>
+      </c>
+      <c r="BA10">
+        <v>5455000.0</v>
+      </c>
+      <c r="BB10">
+        <v>5771000.0</v>
+      </c>
+      <c r="BC10">
+        <v>6197000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4319000.0</v>
+      </c>
+      <c r="BE10">
+        <v>3856000.0</v>
+      </c>
+      <c r="BF10">
+        <v>5847000.0</v>
+      </c>
+      <c r="BG10">
+        <v>4149000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2962000.0</v>
+      </c>
+      <c r="BI10">
+        <v>3024000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2718000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1420000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-2990000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-6075000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-1225000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-3073000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-20671000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-9040000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-9551000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-7335000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-184000.0</v>
+      </c>
+      <c r="BU10">
+        <v>1132000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-4627000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-6156000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-300000.0</v>
+      </c>
+      <c r="BY10">
+        <v>3188000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>2980000.0</v>
+      </c>
+      <c r="CA10">
+        <v>6133000.0</v>
+      </c>
+      <c r="CB10">
+        <v>6779000.0</v>
+      </c>
+      <c r="CC10">
+        <v>7531000.0</v>
+      </c>
+      <c r="CD10">
+        <v>7390000.0</v>
+      </c>
+      <c r="CE10">
+        <v>7111000.0</v>
+      </c>
+      <c r="CF10">
+        <v>6788000.0</v>
+      </c>
+      <c r="CG10">
+        <v>6187000.0</v>
+      </c>
+      <c r="CH10">
+        <v>6781000.0</v>
+      </c>
+      <c r="CI10">
+        <v>6290000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>5960000.0</v>
+      </c>
+      <c r="CK10">
+        <v>4397000.0</v>
+      </c>
+      <c r="CL10">
+        <v>4371000.0</v>
+      </c>
+      <c r="CM10">
+        <v>4129000.0</v>
+      </c>
+      <c r="CN10">
+        <v>4172000.0</v>
+      </c>
+      <c r="CO10">
+        <v>2972000.0</v>
+      </c>
+      <c r="CP10">
+        <v>3540000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>3117000.0</v>
+      </c>
+      <c r="CR10">
+        <v>3163000.0</v>
+      </c>
+      <c r="CS10">
+        <v>3050000.0</v>
+      </c>
+      <c r="CT10">
+        <v>2433000.0</v>
+      </c>
+      <c r="CU10">
+        <v>2278000.0</v>
+      </c>
+      <c r="CV10">
+        <v>2111063.0</v>
+      </c>
+      <c r="CW10">
+        <v>1942757.0</v>
+      </c>
+      <c r="CX10">
+        <v>1071000.0</v>
+      </c>
+      <c r="CY10">
+        <v>1348451.0</v>
+      </c>
+      <c r="CZ10">
+        <v>1272643.0</v>
+      </c>
+      <c r="DA10">
+        <v>1160160.0</v>
+      </c>
+      <c r="DB10">
+        <v>939472.0</v>
+      </c>
+      <c r="DC10">
+        <v>725292.0</v>
+      </c>
+      <c r="DD10">
+        <v>700000.0</v>
+      </c>
+      <c r="DE10">
+        <v>800000.0</v>
+      </c>
+      <c r="DF10">
+        <v>600000.0</v>
+      </c>
+      <c r="DG10"/>
+      <c r="DH10">
+        <v>210000.0</v>
+      </c>
+      <c r="DI10">
+        <v>121000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>-300000.0</v>
+      </c>
+      <c r="DK10">
+        <v>-1140000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:115">
+      <c r="A11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B11">
+        <v>5254000.0</v>
+      </c>
+      <c r="C11">
+        <v>4597000.0</v>
+      </c>
+      <c r="D11">
+        <v>1804000.0</v>
+      </c>
+      <c r="E11">
+        <v>3682000.0</v>
+      </c>
+      <c r="F11">
+        <v>3344000.0</v>
+      </c>
+      <c r="G11">
+        <v>4509000.0</v>
+      </c>
+      <c r="H11">
+        <v>3601000.0</v>
+      </c>
+      <c r="I11">
+        <v>4938000.0</v>
+      </c>
+      <c r="J11">
+        <v>4730000.0</v>
+      </c>
+      <c r="K11">
+        <v>5423000.0</v>
+      </c>
+      <c r="L11">
+        <v>5179000.0</v>
+      </c>
+      <c r="M11">
+        <v>5132000.0</v>
+      </c>
+      <c r="N11">
+        <v>5010000.0</v>
+      </c>
+      <c r="O11">
+        <v>5162000.0</v>
+      </c>
+      <c r="P11">
+        <v>5068000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3943000.0</v>
+      </c>
+      <c r="R11">
+        <v>2888000.0</v>
+      </c>
+      <c r="S11">
+        <v>2828000.0</v>
+      </c>
+      <c r="T11">
+        <v>3581000.0</v>
+      </c>
+      <c r="U11">
+        <v>3531000.0</v>
+      </c>
+      <c r="V11">
+        <v>4244000.0</v>
+      </c>
+      <c r="W11">
+        <v>3340000.0</v>
+      </c>
+      <c r="X11">
+        <v>3659000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2507000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2041000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2504000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2528000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2954000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2748000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2773000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2657000.0</v>
+      </c>
+      <c r="AG11">
+        <v>2375000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2215000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2552000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>4478000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3702000.0</v>
+      </c>
+      <c r="AL11">
+        <v>3260000.0</v>
+      </c>
+      <c r="AM11">
+        <v>3369000.0</v>
+      </c>
+      <c r="AN11">
+        <v>3960000.0</v>
+      </c>
+      <c r="AO11">
+        <v>3626000.0</v>
+      </c>
+      <c r="AP11">
+        <v>3437000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3951000.0</v>
+      </c>
+      <c r="AR11">
+        <v>2628000.0</v>
+      </c>
+      <c r="AS11">
+        <v>3373000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2754000.0</v>
+      </c>
+      <c r="AU11">
+        <v>3056000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2617000.0</v>
+      </c>
+      <c r="AW11">
+        <v>2600000.0</v>
+      </c>
+      <c r="AX11">
+        <v>966000.0</v>
+      </c>
+      <c r="AY11">
+        <v>1683000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>2538000.0</v>
+      </c>
+      <c r="BA11">
+        <v>2002000.0</v>
+      </c>
+      <c r="BB11">
+        <v>1755000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1797000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1271000.0</v>
+      </c>
+      <c r="BE11">
+        <v>1240000.0</v>
+      </c>
+      <c r="BF11">
+        <v>1856000.0</v>
+      </c>
+      <c r="BG11">
+        <v>1269000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-27361000.0</v>
+      </c>
+      <c r="BI11">
+        <v>342000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>337000.0</v>
+      </c>
+      <c r="BK11">
+        <v>332000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1963000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-718000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-862000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-430000.0</v>
+      </c>
+      <c r="BP11">
+        <v>15416000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-3754000.0</v>
+      </c>
+      <c r="BR11">
+        <v>-3326000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-2846000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-496000.0</v>
+      </c>
+      <c r="BU11">
+        <v>53000.0</v>
+      </c>
+      <c r="BV11">
+        <v>-2015000.0</v>
+      </c>
+      <c r="BW11">
+        <v>-2418000.0</v>
+      </c>
+      <c r="BX11">
+        <v>-395000.0</v>
+      </c>
+      <c r="BY11">
+        <v>821000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>759000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1850000.0</v>
+      </c>
+      <c r="CB11">
+        <v>2174000.0</v>
+      </c>
+      <c r="CC11">
+        <v>2329000.0</v>
+      </c>
+      <c r="CD11">
+        <v>2279000.0</v>
+      </c>
+      <c r="CE11">
+        <v>2182000.0</v>
+      </c>
+      <c r="CF11">
+        <v>2239000.0</v>
+      </c>
+      <c r="CG11">
+        <v>1887000.0</v>
+      </c>
+      <c r="CH11">
+        <v>2091000.0</v>
+      </c>
+      <c r="CI11">
+        <v>1928000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1472000.0</v>
+      </c>
+      <c r="CK11">
+        <v>1283000.0</v>
+      </c>
+      <c r="CL11">
+        <v>1225000.0</v>
+      </c>
+      <c r="CM11">
+        <v>1156000.0</v>
+      </c>
+      <c r="CN11">
+        <v>1157000.0</v>
+      </c>
+      <c r="CO11">
+        <v>744000.0</v>
+      </c>
+      <c r="CP11">
+        <v>1000000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>884000.0</v>
+      </c>
+      <c r="CR11">
+        <v>882000.0</v>
+      </c>
+      <c r="CS11">
+        <v>894000.0</v>
+      </c>
+      <c r="CT11">
+        <v>717000.0</v>
+      </c>
+      <c r="CU11">
+        <v>674000.0</v>
+      </c>
+      <c r="CV11">
+        <v>658000.0</v>
+      </c>
+      <c r="CW11">
+        <v>605000.0</v>
+      </c>
+      <c r="CX11">
+        <v>294000.0</v>
+      </c>
+      <c r="CY11">
+        <v>433000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>393000.0</v>
+      </c>
+      <c r="DA11">
+        <v>382000.0</v>
+      </c>
+      <c r="DB11">
+        <v>303000.0</v>
+      </c>
+      <c r="DC11">
+        <v>225000.0</v>
+      </c>
+      <c r="DD11"/>
+      <c r="DE11">
+        <v>200000.0</v>
+      </c>
+      <c r="DF11">
+        <v>100000.0</v>
+      </c>
+      <c r="DG11">
+        <v>2600000.0</v>
+      </c>
+      <c r="DH11">
+        <v>2040000.0</v>
+      </c>
+      <c r="DI11">
+        <v>1710000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK11">
+        <v>580000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:115">
+      <c r="A12" t="s">
+        <v>186</v>
+      </c>
+      <c r="B12">
+        <v>29438000.0</v>
+      </c>
+      <c r="C12">
+        <v>29525000.0</v>
+      </c>
+      <c r="D12">
+        <v>31239000.0</v>
+      </c>
+      <c r="E12">
+        <v>33641000.0</v>
+      </c>
+      <c r="F12">
+        <v>32480000.0</v>
+      </c>
+      <c r="G12">
+        <v>31790000.0</v>
+      </c>
+      <c r="H12">
+        <v>34125000.0</v>
+      </c>
+      <c r="I12">
+        <v>35120000.0</v>
+      </c>
+      <c r="J12">
+        <v>31807000.0</v>
+      </c>
+      <c r="K12">
+        <v>29363000.0</v>
+      </c>
+      <c r="L12">
+        <v>25154000.0</v>
+      </c>
+      <c r="M12">
+        <v>22192000.0</v>
+      </c>
+      <c r="N12">
+        <v>18367000.0</v>
+      </c>
+      <c r="O12">
+        <v>12101000.0</v>
+      </c>
+      <c r="P12">
+        <v>7621000.0</v>
+      </c>
+      <c r="Q12">
+        <v>5753000.0</v>
+      </c>
+      <c r="R12">
+        <v>5224000.0</v>
+      </c>
+      <c r="S12">
+        <v>4997000.0</v>
+      </c>
+      <c r="T12">
+        <v>4513000.0</v>
+      </c>
+      <c r="U12">
+        <v>4764000.0</v>
+      </c>
+      <c r="V12">
+        <v>4903000.0</v>
+      </c>
+      <c r="W12">
+        <v>5252000.0</v>
+      </c>
+      <c r="X12">
+        <v>5771000.0</v>
+      </c>
+      <c r="Y12">
+        <v>6085000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6593000.0</v>
+      </c>
+      <c r="AA12">
+        <v>7617000.0</v>
+      </c>
+      <c r="AB12">
+        <v>8396000.0</v>
+      </c>
+      <c r="AC12">
+        <v>8711000.0</v>
+      </c>
+      <c r="AD12">
+        <v>8703000.0</v>
+      </c>
+      <c r="AE12">
+        <v>7992000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6377000.0</v>
+      </c>
+      <c r="AG12">
+        <v>5646000.0</v>
+      </c>
+      <c r="AH12">
+        <v>5094000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4782000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4500000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4390000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3710000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3195000.0</v>
+      </c>
+      <c r="AN12">
+        <v>3280000.0</v>
+      </c>
+      <c r="AO12">
+        <v>3256000.0</v>
+      </c>
+      <c r="AP12">
+        <v>3047000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3007000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2917000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2876000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2622000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2740000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2974000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2911000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2929000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2524000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2678000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2673000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2680000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2755000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2929000.0</v>
+      </c>
+      <c r="BE12">
+        <v>3184000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3419000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3684000.0</v>
+      </c>
+      <c r="BH12">
+        <v>4071000.0</v>
+      </c>
+      <c r="BI12">
+        <v>4749000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>5302000.0</v>
+      </c>
+      <c r="BK12">
+        <v>5710000.0</v>
+      </c>
+      <c r="BL12">
+        <v>6836000.0</v>
+      </c>
+      <c r="BM12">
+        <v>7799000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8275000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8883000.0</v>
+      </c>
+      <c r="BP12">
+        <v>10618000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>12326000.0</v>
+      </c>
+      <c r="BR12">
+        <v>14416000.0</v>
+      </c>
+      <c r="BS12">
+        <v>16216000.0</v>
+      </c>
+      <c r="BT12">
+        <v>17629000.0</v>
+      </c>
+      <c r="BU12">
+        <v>18115000.0</v>
+      </c>
+      <c r="BV12">
+        <v>18547000.0</v>
+      </c>
+      <c r="BW12">
+        <v>20572000.0</v>
+      </c>
+      <c r="BX12">
+        <v>22218000.0</v>
+      </c>
+      <c r="BY12">
+        <v>22729000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>22136000.0</v>
+      </c>
+      <c r="CA12">
+        <v>21541000.0</v>
+      </c>
+      <c r="CB12">
+        <v>21445000.0</v>
+      </c>
+      <c r="CC12">
+        <v>20128000.0</v>
+      </c>
+      <c r="CD12">
+        <v>18100000.0</v>
+      </c>
+      <c r="CE12">
+        <v>16000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>14358000.0</v>
+      </c>
+      <c r="CG12">
+        <v>12692000.0</v>
+      </c>
+      <c r="CH12">
+        <v>10738000.0</v>
+      </c>
+      <c r="CI12">
+        <v>9050000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>7637000.0</v>
+      </c>
+      <c r="CK12">
+        <v>6963000.0</v>
+      </c>
+      <c r="CL12">
+        <v>6130000.0</v>
+      </c>
+      <c r="CM12">
+        <v>5865000.0</v>
+      </c>
+      <c r="CN12">
+        <v>5747000.0</v>
+      </c>
+      <c r="CO12">
+        <v>5797000.0</v>
+      </c>
+      <c r="CP12">
+        <v>5922000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>5881000.0</v>
+      </c>
+      <c r="CR12">
+        <v>6032000.0</v>
+      </c>
+      <c r="CS12">
+        <v>6036000.0</v>
+      </c>
+      <c r="CT12">
+        <v>5904000.0</v>
+      </c>
+      <c r="CU12">
+        <v>6006000.0</v>
+      </c>
+      <c r="CV12">
+        <v>6316046.0</v>
+      </c>
+      <c r="CW12">
+        <v>7177530.0</v>
+      </c>
+      <c r="CX12">
+        <v>7314000.0</v>
+      </c>
+      <c r="CY12">
+        <v>7393673.0</v>
+      </c>
+      <c r="CZ12">
+        <v>7041072.0</v>
+      </c>
+      <c r="DA12">
+        <v>6608169.0</v>
+      </c>
+      <c r="DB12">
+        <v>5844268.0</v>
+      </c>
+      <c r="DC12">
+        <v>5066767.0</v>
+      </c>
+      <c r="DD12">
+        <v>4300000.0</v>
+      </c>
+      <c r="DE12">
+        <v>3500000.0</v>
+      </c>
+      <c r="DF12">
+        <v>3000000.0</v>
+      </c>
+      <c r="DG12">
+        <v>2631195.0</v>
+      </c>
+      <c r="DH12">
+        <v>2040000.0</v>
+      </c>
+      <c r="DI12">
+        <v>1710000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK12">
+        <v>580000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:115">
+      <c r="A13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>85426000.0</v>
+      </c>
+      <c r="D13">
+        <v>82254000.0</v>
+      </c>
+      <c r="E13">
+        <v>85643000.0</v>
+      </c>
+      <c r="F13">
+        <v>81958000.0</v>
+      </c>
+      <c r="G13">
+        <v>80338000.0</v>
+      </c>
+      <c r="H13">
+        <v>82486000.0</v>
+      </c>
+      <c r="I13">
+        <v>83412000.0</v>
+      </c>
+      <c r="J13">
+        <v>78879000.0</v>
+      </c>
+      <c r="K13">
+        <v>76724000.0</v>
+      </c>
+      <c r="L13">
+        <v>73802000.0</v>
+      </c>
+      <c r="M13">
+        <v>71153000.0</v>
+      </c>
+      <c r="N13">
+        <v>65918000.0</v>
+      </c>
+      <c r="O13">
+        <v>60485000.0</v>
+      </c>
+      <c r="P13">
+        <v>58278000.0</v>
+      </c>
+      <c r="Q13">
+        <v>48129000.0</v>
+      </c>
+      <c r="R13">
+        <v>39550000.0</v>
+      </c>
+      <c r="S13">
+        <v>35882000.0</v>
+      </c>
+      <c r="T13">
+        <v>37046000.0</v>
+      </c>
+      <c r="U13">
+        <v>35888000.0</v>
+      </c>
+      <c r="V13">
+        <v>35774000.0</v>
+      </c>
+      <c r="W13">
+        <v>34785000.0</v>
+      </c>
+      <c r="X13">
+        <v>37620000.0</v>
+      </c>
+      <c r="Y13">
+        <v>35594000.0</v>
+      </c>
+      <c r="Z13">
+        <v>37164000.0</v>
+      </c>
+      <c r="AA13">
+        <v>37934000.0</v>
+      </c>
+      <c r="AB13">
+        <v>39564000.0</v>
+      </c>
+      <c r="AC13">
+        <v>40316000.0</v>
+      </c>
+      <c r="AD13">
+        <v>39819000.0</v>
+      </c>
+      <c r="AE13">
+        <v>38637000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+    </row>
+    <row r="14" spans="1:115">
+      <c r="A14" t="s">
+        <v>188</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+    </row>
+    <row r="15" spans="1:115">
+      <c r="A15" t="s">
+        <v>189</v>
+      </c>
+      <c r="B15">
+        <v>25927000.0</v>
+      </c>
+      <c r="C15">
+        <v>22685000.0</v>
+      </c>
+      <c r="D15">
+        <v>22841000.0</v>
+      </c>
+      <c r="E15">
+        <v>23758000.0</v>
+      </c>
+      <c r="F15">
+        <v>22618000.0</v>
+      </c>
+      <c r="G15">
+        <v>19537000.0</v>
+      </c>
+      <c r="H15">
+        <v>19626000.0</v>
+      </c>
+      <c r="I15">
+        <v>19618000.0</v>
+      </c>
+      <c r="J15">
+        <v>18786000.0</v>
+      </c>
+      <c r="K15">
+        <v>21562000.0</v>
+      </c>
+      <c r="L15">
+        <v>20030000.0</v>
+      </c>
+      <c r="M15">
+        <v>20855000.0</v>
+      </c>
+      <c r="N15">
+        <v>20357000.0</v>
+      </c>
+      <c r="O15">
+        <v>20974000.0</v>
+      </c>
+      <c r="P15">
+        <v>21803000.0</v>
+      </c>
+      <c r="Q15">
+        <v>16030000.0</v>
+      </c>
+      <c r="R15">
+        <v>11737000.0</v>
+      </c>
+      <c r="S15">
+        <v>11492000.0</v>
+      </c>
+      <c r="T15">
+        <v>11639000.0</v>
+      </c>
+      <c r="U15">
+        <v>15051000.0</v>
+      </c>
+      <c r="V15">
+        <v>18091000.0</v>
+      </c>
+      <c r="W15">
+        <v>14239000.0</v>
+      </c>
+      <c r="X15">
+        <v>14082000.0</v>
+      </c>
+      <c r="Y15">
+        <v>10686000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8698000.0</v>
+      </c>
+      <c r="AA15">
+        <v>10673000.0</v>
+      </c>
+      <c r="AB15">
+        <v>13317000.0</v>
+      </c>
+      <c r="AC15">
+        <v>12600000.0</v>
+      </c>
+      <c r="AD15">
+        <v>11715000.0</v>
+      </c>
+      <c r="AE15">
+        <v>11824000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11574000.0</v>
+      </c>
+      <c r="AG15">
+        <v>10123000.0</v>
+      </c>
+      <c r="AH15">
+        <v>9446000.0</v>
+      </c>
+      <c r="AI15">
+        <v>10881000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7979000.0</v>
+      </c>
+      <c r="AK15">
+        <v>8337000.0</v>
+      </c>
+      <c r="AL15">
+        <v>7343000.0</v>
+      </c>
+      <c r="AM15">
+        <v>7615000.0</v>
+      </c>
+      <c r="AN15">
+        <v>8085000.0</v>
+      </c>
+      <c r="AO15">
+        <v>7845000.0</v>
+      </c>
+      <c r="AP15">
+        <v>7434000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>8549000.0</v>
+      </c>
+      <c r="AR15">
+        <v>6480000.0</v>
+      </c>
+      <c r="AS15">
+        <v>7336000.0</v>
+      </c>
+      <c r="AT15">
+        <v>6558000.0</v>
+      </c>
+      <c r="AU15">
+        <v>6646000.0</v>
+      </c>
+      <c r="AV15">
+        <v>6293000.0</v>
+      </c>
+      <c r="AW15">
+        <v>5947000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1509000.0</v>
+      </c>
+      <c r="AY15">
+        <v>3580000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>5163000.0</v>
+      </c>
+      <c r="BA15">
+        <v>3453000.0</v>
+      </c>
+      <c r="BB15">
+        <v>4016000.0</v>
+      </c>
+      <c r="BC15">
+        <v>4400000.0</v>
+      </c>
+      <c r="BD15">
+        <v>3048000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2616000.0</v>
+      </c>
+      <c r="BF15">
+        <v>3991000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2880000.0</v>
+      </c>
+      <c r="BH15">
+        <v>30323000.0</v>
+      </c>
+      <c r="BI15">
+        <v>3024000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2718000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1420000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-4953000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-5357000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-363000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-2643000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-36087000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-5286000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-6225000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-4489000.0</v>
+      </c>
+      <c r="BT15">
+        <v>312000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1079000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-2612000.0</v>
+      </c>
+      <c r="BW15">
+        <v>-3738000.0</v>
+      </c>
+      <c r="BX15">
+        <v>95000.0</v>
+      </c>
+      <c r="BY15">
+        <v>2367000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2221000.0</v>
+      </c>
+      <c r="CA15">
+        <v>4283000.0</v>
+      </c>
+      <c r="CB15">
+        <v>4605000.0</v>
+      </c>
+      <c r="CC15">
+        <v>5202000.0</v>
+      </c>
+      <c r="CD15">
+        <v>5111000.0</v>
+      </c>
+      <c r="CE15">
+        <v>4929000.0</v>
+      </c>
+      <c r="CF15">
+        <v>4549000.0</v>
+      </c>
+      <c r="CG15">
+        <v>4300000.0</v>
+      </c>
+      <c r="CH15">
+        <v>4690000.0</v>
+      </c>
+      <c r="CI15">
+        <v>4362000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>4488000.0</v>
+      </c>
+      <c r="CK15">
+        <v>3114000.0</v>
+      </c>
+      <c r="CL15">
+        <v>3146000.0</v>
+      </c>
+      <c r="CM15">
+        <v>2973000.0</v>
+      </c>
+      <c r="CN15">
+        <v>3015000.0</v>
+      </c>
+      <c r="CO15">
+        <v>2228000.0</v>
+      </c>
+      <c r="CP15">
+        <v>2540000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>2233000.0</v>
+      </c>
+      <c r="CR15">
+        <v>2281000.0</v>
+      </c>
+      <c r="CS15">
+        <v>2156000.0</v>
+      </c>
+      <c r="CT15">
+        <v>1716000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1604000.0</v>
+      </c>
+      <c r="CV15">
+        <v>1453063.0</v>
+      </c>
+      <c r="CW15">
+        <v>1337757.0</v>
+      </c>
+      <c r="CX15">
+        <v>777000.0</v>
+      </c>
+      <c r="CY15">
+        <v>915451.0</v>
+      </c>
+      <c r="CZ15">
+        <v>879643.0</v>
+      </c>
+      <c r="DA15">
+        <v>778160.0</v>
+      </c>
+      <c r="DB15">
+        <v>636472.0</v>
+      </c>
+      <c r="DC15">
+        <v>500292.0</v>
+      </c>
+      <c r="DD15">
+        <v>700000.0</v>
+      </c>
+      <c r="DE15">
+        <v>600000.0</v>
+      </c>
+      <c r="DF15">
+        <v>500000.0</v>
+      </c>
+      <c r="DG15">
+        <v>400000.0</v>
+      </c>
+      <c r="DH15">
+        <v>210000.0</v>
+      </c>
+      <c r="DI15">
+        <v>120000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>-300000.0</v>
+      </c>
+      <c r="DK15">
+        <v>-1140000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:115">
+      <c r="A16" t="s">
+        <v>190</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>20855000.0</v>
+      </c>
+      <c r="N16">
+        <v>20357000.0</v>
+      </c>
+      <c r="O16">
+        <v>20974000.0</v>
+      </c>
+      <c r="P16">
+        <v>21804000.0</v>
+      </c>
+      <c r="Q16">
+        <v>16030000.0</v>
+      </c>
+      <c r="R16">
+        <v>11737000.0</v>
+      </c>
+      <c r="S16">
+        <v>11492000.0</v>
+      </c>
+      <c r="T16">
+        <v>11639000.0</v>
+      </c>
+      <c r="U16">
+        <v>15051000.0</v>
+      </c>
+      <c r="V16">
+        <v>18091000.0</v>
+      </c>
+      <c r="W16">
+        <v>14239000.0</v>
+      </c>
+      <c r="X16">
+        <v>14081000.0</v>
+      </c>
+      <c r="Y16">
+        <v>10686000.0</v>
+      </c>
+      <c r="Z16">
+        <v>8698000.0</v>
+      </c>
+      <c r="AA16">
+        <v>10673000.0</v>
+      </c>
+      <c r="AB16">
+        <v>13317000.0</v>
+      </c>
+      <c r="AC16">
+        <v>12600000.0</v>
+      </c>
+      <c r="AD16">
+        <v>11715000.0</v>
+      </c>
+      <c r="AE16">
+        <v>11824000.0</v>
+      </c>
+      <c r="AF16">
+        <v>11574000.0</v>
+      </c>
+      <c r="AG16">
+        <v>10123000.0</v>
+      </c>
+      <c r="AH16">
+        <v>9446000.0</v>
+      </c>
+      <c r="AI16">
+        <v>10881000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>7979000.0</v>
+      </c>
+      <c r="AK16">
+        <v>8337000.0</v>
+      </c>
+      <c r="AL16">
+        <v>7343000.0</v>
+      </c>
+      <c r="AM16">
+        <v>7615000.0</v>
+      </c>
+      <c r="AN16">
+        <v>8085000.0</v>
+      </c>
+      <c r="AO16">
+        <v>7845000.0</v>
+      </c>
+      <c r="AP16">
+        <v>7434000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>8549000.0</v>
+      </c>
+      <c r="AR16">
+        <v>6480000.0</v>
+      </c>
+      <c r="AS16">
+        <v>7336000.0</v>
+      </c>
+      <c r="AT16">
+        <v>6558000.0</v>
+      </c>
+      <c r="AU16">
+        <v>6646000.0</v>
+      </c>
+      <c r="AV16">
+        <v>6295000.0</v>
+      </c>
+      <c r="AW16">
+        <v>5947000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1509000.0</v>
+      </c>
+      <c r="AY16">
+        <v>3580000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>5164000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3453000.0</v>
+      </c>
+      <c r="BB16">
+        <v>4016000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4400000.0</v>
+      </c>
+      <c r="BD16">
+        <v>3049000.0</v>
+      </c>
+      <c r="BE16">
+        <v>2616000.0</v>
+      </c>
+      <c r="BF16">
+        <v>3288000.0</v>
+      </c>
+      <c r="BG16">
+        <v>2552000.0</v>
+      </c>
+      <c r="BH16">
+        <v>29991000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2682000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2381000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1088000.0</v>
+      </c>
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>312000.0</v>
+      </c>
+      <c r="BU16">
+        <v>1079000.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
+        <v>95000.0</v>
+      </c>
+      <c r="BY16">
+        <v>2367000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>2221000.0</v>
+      </c>
+      <c r="CA16">
+        <v>4283000.0</v>
+      </c>
+      <c r="CB16">
+        <v>4605000.0</v>
+      </c>
+      <c r="CC16">
+        <v>5202000.0</v>
+      </c>
+      <c r="CD16">
+        <v>5111000.0</v>
+      </c>
+      <c r="CE16">
+        <v>4929000.0</v>
+      </c>
+      <c r="CF16">
+        <v>4549000.0</v>
+      </c>
+      <c r="CG16">
+        <v>4300000.0</v>
+      </c>
+      <c r="CH16">
+        <v>4690000.0</v>
+      </c>
+      <c r="CI16">
+        <v>4362000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>4488000.0</v>
+      </c>
+      <c r="CK16">
+        <v>3114000.0</v>
+      </c>
+      <c r="CL16">
+        <v>3146000.0</v>
+      </c>
+      <c r="CM16">
+        <v>2973000.0</v>
+      </c>
+      <c r="CN16">
+        <v>3015000.0</v>
+      </c>
+      <c r="CO16">
+        <v>2228000.0</v>
+      </c>
+      <c r="CP16">
+        <v>2540000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>2233000.0</v>
+      </c>
+      <c r="CR16">
+        <v>2281000.0</v>
+      </c>
+      <c r="CS16">
+        <v>2156000.0</v>
+      </c>
+      <c r="CT16">
+        <v>1716000.0</v>
+      </c>
+      <c r="CU16">
+        <v>1604000.0</v>
+      </c>
+      <c r="CV16">
+        <v>1453000.0</v>
+      </c>
+      <c r="CW16">
+        <v>1338000.0</v>
+      </c>
+      <c r="CX16">
+        <v>777000.0</v>
+      </c>
+      <c r="CY16">
+        <v>915000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>880000.0</v>
+      </c>
+      <c r="DA16">
+        <v>778000.0</v>
+      </c>
+      <c r="DB16">
+        <v>637000.0</v>
+      </c>
+      <c r="DC16">
+        <v>500000.0</v>
+      </c>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+    </row>
+    <row r="17" spans="1:115">
+      <c r="A17" t="s">
+        <v>191</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>22685000.0</v>
+      </c>
+      <c r="D17">
+        <v>22840000.0</v>
+      </c>
+      <c r="E17">
+        <v>23758000.0</v>
+      </c>
+      <c r="F17">
+        <v>22618000.0</v>
+      </c>
+      <c r="G17">
+        <v>19537000.0</v>
+      </c>
+      <c r="H17">
+        <v>19626000.0</v>
+      </c>
+      <c r="I17">
+        <v>19618000.0</v>
+      </c>
+      <c r="J17">
+        <v>18786000.0</v>
+      </c>
+      <c r="K17">
+        <v>21562000.0</v>
+      </c>
+      <c r="L17">
+        <v>20030000.0</v>
+      </c>
+      <c r="M17">
+        <v>20855000.0</v>
+      </c>
+      <c r="N17">
+        <v>20357000.0</v>
+      </c>
+      <c r="O17">
+        <v>20974000.0</v>
+      </c>
+      <c r="P17">
+        <v>21803000.0</v>
+      </c>
+      <c r="Q17">
+        <v>16030000.0</v>
+      </c>
+      <c r="R17">
+        <v>11737000.0</v>
+      </c>
+      <c r="S17">
+        <v>11492000.0</v>
+      </c>
+      <c r="T17">
+        <v>11639000.0</v>
+      </c>
+      <c r="U17">
+        <v>15051000.0</v>
+      </c>
+      <c r="V17">
+        <v>18091000.0</v>
+      </c>
+      <c r="W17">
+        <v>14239000.0</v>
+      </c>
+      <c r="X17">
+        <v>14081000.0</v>
+      </c>
+      <c r="Y17">
+        <v>10686000.0</v>
+      </c>
+      <c r="Z17">
+        <v>8698000.0</v>
+      </c>
+      <c r="AA17">
+        <v>10673000.0</v>
+      </c>
+      <c r="AB17">
+        <v>13317000.0</v>
+      </c>
+      <c r="AC17">
+        <v>12600000.0</v>
+      </c>
+      <c r="AD17">
+        <v>11715000.0</v>
+      </c>
+      <c r="AE17">
+        <v>11824000.0</v>
+      </c>
+      <c r="AF17">
+        <v>11574000.0</v>
+      </c>
+      <c r="AG17">
+        <v>10123000.0</v>
+      </c>
+      <c r="AH17">
+        <v>9446000.0</v>
+      </c>
+      <c r="AI17">
+        <v>10881000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>7979000.0</v>
+      </c>
+      <c r="AK17">
+        <v>8337000.0</v>
+      </c>
+      <c r="AL17">
+        <v>7343000.0</v>
+      </c>
+      <c r="AM17">
+        <v>7615000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-2929000.0</v>
+      </c>
+      <c r="AO17">
+        <v>11471000.0</v>
+      </c>
+      <c r="AP17">
+        <v>10871000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>12500000.0</v>
+      </c>
+      <c r="AR17">
+        <v>9108000.0</v>
+      </c>
+      <c r="AS17">
+        <v>10709000.0</v>
+      </c>
+      <c r="AT17">
+        <v>9312000.0</v>
+      </c>
+      <c r="AU17">
+        <v>9702000.0</v>
+      </c>
+      <c r="AV17">
+        <v>8911000.0</v>
+      </c>
+      <c r="AW17">
+        <v>8547000.0</v>
+      </c>
+      <c r="AX17">
+        <v>2475000.0</v>
+      </c>
+      <c r="AY17">
+        <v>5263000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>7702000.0</v>
+      </c>
+      <c r="BA17">
+        <v>5455000.0</v>
+      </c>
+      <c r="BB17">
+        <v>5771000.0</v>
+      </c>
+      <c r="BC17">
+        <v>6197000.0</v>
+      </c>
+      <c r="BD17">
+        <v>4319000.0</v>
+      </c>
+      <c r="BE17">
+        <v>3856000.0</v>
+      </c>
+      <c r="BF17">
+        <v>5847000.0</v>
+      </c>
+      <c r="BG17">
+        <v>4149000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>3024000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>2718000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+    </row>
+    <row r="18" spans="1:115">
+      <c r="A18" t="s">
+        <v>192</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>55901000.0</v>
+      </c>
+      <c r="D18">
+        <v>51015000.0</v>
+      </c>
+      <c r="E18">
+        <v>52002000.0</v>
+      </c>
+      <c r="F18">
+        <v>49479000.0</v>
+      </c>
+      <c r="G18">
+        <v>48548000.0</v>
+      </c>
+      <c r="H18">
+        <v>48361000.0</v>
+      </c>
+      <c r="I18">
+        <v>48292000.0</v>
+      </c>
+      <c r="J18">
+        <v>47072000.0</v>
+      </c>
+      <c r="K18">
+        <v>47361000.0</v>
+      </c>
+      <c r="L18">
+        <v>48648000.0</v>
+      </c>
+      <c r="M18">
+        <v>48961000.0</v>
+      </c>
+      <c r="N18">
+        <v>47551000.0</v>
+      </c>
+      <c r="O18">
+        <v>48384000.0</v>
+      </c>
+      <c r="P18">
+        <v>50657000.0</v>
+      </c>
+      <c r="Q18">
+        <v>42376000.0</v>
+      </c>
+      <c r="R18">
+        <v>34326000.0</v>
+      </c>
+      <c r="S18">
+        <v>30885000.0</v>
+      </c>
+      <c r="T18">
+        <v>32534000.0</v>
+      </c>
+      <c r="U18">
+        <v>31124000.0</v>
+      </c>
+      <c r="V18">
+        <v>30871000.0</v>
+      </c>
+      <c r="W18">
+        <v>29533000.0</v>
+      </c>
+      <c r="X18">
+        <v>31849000.0</v>
+      </c>
+      <c r="Y18">
+        <v>29509000.0</v>
+      </c>
+      <c r="Z18">
+        <v>30571000.0</v>
+      </c>
+      <c r="AA18">
+        <v>30317000.0</v>
+      </c>
+      <c r="AB18">
+        <v>31168000.0</v>
+      </c>
+      <c r="AC18">
+        <v>31605000.0</v>
+      </c>
+      <c r="AD18">
+        <v>31116000.0</v>
+      </c>
+      <c r="AE18">
+        <v>30645000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+    </row>
+    <row r="19" spans="1:115">
+      <c r="A19" t="s">
+        <v>193</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
+        <v>-400000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+    </row>
+    <row r="20" spans="1:115">
+      <c r="A20" t="s">
+        <v>194</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>5447000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+    </row>
+    <row r="21" spans="1:115">
+      <c r="A21" t="s">
+        <v>195</v>
+      </c>
+      <c r="B21">
+        <v>31181000.0</v>
+      </c>
+      <c r="C21">
+        <v>27282000.0</v>
+      </c>
+      <c r="D21">
+        <v>24645000.0</v>
+      </c>
+      <c r="E21">
+        <v>27440000.0</v>
+      </c>
+      <c r="F21">
+        <v>25962000.0</v>
+      </c>
+      <c r="G21">
+        <v>24046000.0</v>
+      </c>
+      <c r="H21">
+        <v>23227000.0</v>
+      </c>
+      <c r="I21">
+        <v>24556000.0</v>
+      </c>
+      <c r="J21">
+        <v>23516000.0</v>
+      </c>
+      <c r="K21">
+        <v>26985000.0</v>
+      </c>
+      <c r="L21">
+        <v>25209000.0</v>
+      </c>
+      <c r="M21">
+        <v>25987000.0</v>
+      </c>
+      <c r="N21">
+        <v>25367000.0</v>
+      </c>
+      <c r="O21">
+        <v>26136000.0</v>
+      </c>
+      <c r="P21">
+        <v>26871000.0</v>
+      </c>
+      <c r="Q21">
+        <v>19973000.0</v>
+      </c>
+      <c r="R21">
+        <v>14625000.0</v>
+      </c>
+      <c r="S21">
+        <v>14320000.0</v>
+      </c>
+      <c r="T21">
+        <v>15220000.0</v>
+      </c>
+      <c r="U21">
+        <v>18582000.0</v>
+      </c>
+      <c r="V21">
+        <v>22335000.0</v>
+      </c>
+      <c r="W21">
+        <v>17579000.0</v>
+      </c>
+      <c r="X21">
+        <v>17741000.0</v>
+      </c>
+      <c r="Y21">
+        <v>13193000.0</v>
+      </c>
+      <c r="Z21">
+        <v>10739000.0</v>
+      </c>
+      <c r="AA21">
+        <v>13177000.0</v>
+      </c>
+      <c r="AB21">
+        <v>15845000.0</v>
+      </c>
+      <c r="AC21">
+        <v>15554000.0</v>
+      </c>
+      <c r="AD21">
+        <v>14463000.0</v>
+      </c>
+      <c r="AE21">
+        <v>14597000.0</v>
+      </c>
+      <c r="AF21">
+        <v>14230000.0</v>
+      </c>
+      <c r="AG21">
+        <v>12498000.0</v>
+      </c>
+      <c r="AH21">
+        <v>11661000.0</v>
+      </c>
+      <c r="AI21">
+        <v>13433000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>12457000.0</v>
+      </c>
+      <c r="AK21">
+        <v>12039000.0</v>
+      </c>
+      <c r="AL21">
+        <v>10603000.0</v>
+      </c>
+      <c r="AM21">
+        <v>10984000.0</v>
+      </c>
+      <c r="AN21">
+        <v>12045000.0</v>
+      </c>
+      <c r="AO21">
+        <v>11471000.0</v>
+      </c>
+      <c r="AP21">
+        <v>10871000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>12500000.0</v>
+      </c>
+      <c r="AR21">
+        <v>9108000.0</v>
+      </c>
+      <c r="AS21">
+        <v>10709000.0</v>
+      </c>
+      <c r="AT21">
+        <v>9312000.0</v>
+      </c>
+      <c r="AU21">
+        <v>9702000.0</v>
+      </c>
+      <c r="AV21">
+        <v>8910000.0</v>
+      </c>
+      <c r="AW21">
+        <v>8547000.0</v>
+      </c>
+      <c r="AX21">
+        <v>2475000.0</v>
+      </c>
+      <c r="AY21">
+        <v>5263000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>7701000.0</v>
+      </c>
+      <c r="BA21">
+        <v>5455000.0</v>
+      </c>
+      <c r="BB21">
+        <v>5771000.0</v>
+      </c>
+      <c r="BC21">
+        <v>6197000.0</v>
+      </c>
+      <c r="BD21">
+        <v>4319000.0</v>
+      </c>
+      <c r="BE21">
+        <v>3856000.0</v>
+      </c>
+      <c r="BF21">
+        <v>5847000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4149000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2962000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3024000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2718000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1420000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-2990000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-6075000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-1225000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-3073000.0</v>
+      </c>
+      <c r="BP21">
+        <v>-20671000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-9040000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-9551000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-7335000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-184000.0</v>
+      </c>
+      <c r="BU21">
+        <v>1132000.0</v>
+      </c>
+      <c r="BV21">
+        <v>-4627000.0</v>
+      </c>
+      <c r="BW21">
+        <v>-6156000.0</v>
+      </c>
+      <c r="BX21">
+        <v>-300000.0</v>
+      </c>
+      <c r="BY21">
+        <v>3188000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2980000.0</v>
+      </c>
+      <c r="CA21">
+        <v>6133000.0</v>
+      </c>
+      <c r="CB21">
+        <v>6779000.0</v>
+      </c>
+      <c r="CC21">
+        <v>7531000.0</v>
+      </c>
+      <c r="CD21">
+        <v>7390000.0</v>
+      </c>
+      <c r="CE21">
+        <v>7111000.0</v>
+      </c>
+      <c r="CF21">
+        <v>6788000.0</v>
+      </c>
+      <c r="CG21">
+        <v>6187000.0</v>
+      </c>
+      <c r="CH21">
+        <v>6781000.0</v>
+      </c>
+      <c r="CI21">
+        <v>6290000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>5960000.0</v>
+      </c>
+      <c r="CK21">
+        <v>4397000.0</v>
+      </c>
+      <c r="CL21">
+        <v>4371000.0</v>
+      </c>
+      <c r="CM21">
+        <v>4129000.0</v>
+      </c>
+      <c r="CN21">
+        <v>4172000.0</v>
+      </c>
+      <c r="CO21">
+        <v>2972000.0</v>
+      </c>
+      <c r="CP21">
+        <v>3540000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>3117000.0</v>
+      </c>
+      <c r="CR21">
+        <v>3163000.0</v>
+      </c>
+      <c r="CS21">
+        <v>3050000.0</v>
+      </c>
+      <c r="CT21">
+        <v>2433000.0</v>
+      </c>
+      <c r="CU21">
+        <v>2278000.0</v>
+      </c>
+      <c r="CV21">
+        <v>2111063.0</v>
+      </c>
+      <c r="CW21">
+        <v>1942757.0</v>
+      </c>
+      <c r="CX21">
+        <v>1071000.0</v>
+      </c>
+      <c r="CY21">
+        <v>1348451.0</v>
+      </c>
+      <c r="CZ21">
+        <v>1272643.0</v>
+      </c>
+      <c r="DA21">
+        <v>1160160.0</v>
+      </c>
+      <c r="DB21">
+        <v>939472.0</v>
+      </c>
+      <c r="DC21">
+        <v>725292.0</v>
+      </c>
+      <c r="DD21">
+        <v>700000.0</v>
+      </c>
+      <c r="DE21">
+        <v>800000.0</v>
+      </c>
+      <c r="DF21">
+        <v>600000.0</v>
+      </c>
+      <c r="DG21">
+        <v>300000.0</v>
+      </c>
+      <c r="DH21">
+        <v>210000.0</v>
+      </c>
+      <c r="DI21">
+        <v>121000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>-300000.0</v>
+      </c>
+      <c r="DK21">
+        <v>-1140000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:115">
+      <c r="A22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+    </row>
+    <row r="23" spans="1:115">
+      <c r="A23" t="s">
+        <v>197</v>
+      </c>
+      <c r="B23">
+        <v>67013000.0</v>
+      </c>
+      <c r="C23">
+        <v>69232000.0</v>
+      </c>
+      <c r="D23">
+        <v>68665000.0</v>
+      </c>
+      <c r="E23">
+        <v>68591000.0</v>
+      </c>
+      <c r="F23">
+        <v>67458000.0</v>
+      </c>
+      <c r="G23">
+        <v>64994000.0</v>
+      </c>
+      <c r="H23">
+        <v>69431000.0</v>
+      </c>
+      <c r="I23">
+        <v>68523000.0</v>
+      </c>
+      <c r="J23">
+        <v>65044000.0</v>
+      </c>
+      <c r="K23">
+        <v>60607000.0</v>
+      </c>
+      <c r="L23">
+        <v>56894000.0</v>
+      </c>
+      <c r="M23">
+        <v>54412000.0</v>
+      </c>
+      <c r="N23">
+        <v>48196000.0</v>
+      </c>
+      <c r="O23">
+        <v>41300000.0</v>
+      </c>
+      <c r="P23">
+        <v>39212000.0</v>
+      </c>
+      <c r="Q23">
+        <v>35436000.0</v>
+      </c>
+      <c r="R23">
+        <v>32666000.0</v>
+      </c>
+      <c r="S23">
+        <v>30839000.0</v>
+      </c>
+      <c r="T23">
+        <v>34460000.0</v>
+      </c>
+      <c r="U23">
+        <v>32874000.0</v>
+      </c>
+      <c r="V23">
+        <v>26937000.0</v>
+      </c>
+      <c r="W23">
+        <v>30669000.0</v>
+      </c>
+      <c r="X23">
+        <v>34212000.0</v>
+      </c>
+      <c r="Y23">
+        <v>35708000.0</v>
+      </c>
+      <c r="Z23">
+        <v>37409000.0</v>
+      </c>
+      <c r="AA23">
+        <v>31307000.0</v>
+      </c>
+      <c r="AB23">
+        <v>31032000.0</v>
+      </c>
+      <c r="AC23">
+        <v>31438000.0</v>
+      </c>
+      <c r="AD23">
+        <v>31690000.0</v>
+      </c>
+      <c r="AE23">
+        <v>30672000.0</v>
+      </c>
+      <c r="AF23">
+        <v>28336000.0</v>
+      </c>
+      <c r="AG23">
+        <v>27696000.0</v>
+      </c>
+      <c r="AH23">
+        <v>27208000.0</v>
+      </c>
+      <c r="AI23">
+        <v>25929000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>24948000.0</v>
+      </c>
+      <c r="AK23">
+        <v>25600000.0</v>
+      </c>
+      <c r="AL23">
+        <v>24342000.0</v>
+      </c>
+      <c r="AM23">
+        <v>23571000.0</v>
+      </c>
+      <c r="AN23">
+        <v>22274000.0</v>
+      </c>
+      <c r="AO23">
+        <v>23519000.0</v>
+      </c>
+      <c r="AP23">
+        <v>23340000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>23475000.0</v>
+      </c>
+      <c r="AR23">
+        <v>23514000.0</v>
+      </c>
+      <c r="AS23">
+        <v>22069000.0</v>
+      </c>
+      <c r="AT23">
+        <v>22372000.0</v>
+      </c>
+      <c r="AU23">
+        <v>21581000.0</v>
+      </c>
+      <c r="AV23">
+        <v>22570000.0</v>
+      </c>
+      <c r="AW23">
+        <v>23252000.0</v>
+      </c>
+      <c r="AX23">
+        <v>18295000.0</v>
+      </c>
+      <c r="AY23">
+        <v>9831000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>9264000.0</v>
+      </c>
+      <c r="BA23">
+        <v>10895000.0</v>
+      </c>
+      <c r="BB23">
+        <v>9993000.0</v>
+      </c>
+      <c r="BC23">
+        <v>9839000.0</v>
+      </c>
+      <c r="BD23">
+        <v>12410000.0</v>
+      </c>
+      <c r="BE23">
+        <v>12969000.0</v>
+      </c>
+      <c r="BF23">
+        <v>11023000.0</v>
+      </c>
+      <c r="BG23">
+        <v>13338000.0</v>
+      </c>
+      <c r="BH23">
+        <v>15467000.0</v>
+      </c>
+      <c r="BI23">
+        <v>15824000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>17445000.0</v>
+      </c>
+      <c r="BK23">
+        <v>19491000.0</v>
+      </c>
+      <c r="BL23">
+        <v>25818000.0</v>
+      </c>
+      <c r="BM23">
+        <v>30098000.0</v>
+      </c>
+      <c r="BN23">
+        <v>25917000.0</v>
+      </c>
+      <c r="BO23">
+        <v>28917000.0</v>
+      </c>
+      <c r="BP23">
+        <v>47773000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>36643000.0</v>
+      </c>
+      <c r="BR23">
+        <v>38280000.0</v>
+      </c>
+      <c r="BS23">
+        <v>37388000.0</v>
+      </c>
+      <c r="BT23">
+        <v>32136000.0</v>
+      </c>
+      <c r="BU23">
+        <v>30528000.0</v>
+      </c>
+      <c r="BV23">
+        <v>35524000.0</v>
+      </c>
+      <c r="BW23">
+        <v>40001000.0</v>
+      </c>
+      <c r="BX23">
+        <v>37126000.0</v>
+      </c>
+      <c r="BY23">
+        <v>35098000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>34525000.0</v>
+      </c>
+      <c r="CA23">
+        <v>31300000.0</v>
+      </c>
+      <c r="CB23">
+        <v>31342000.0</v>
+      </c>
+      <c r="CC23">
+        <v>29506000.0</v>
+      </c>
+      <c r="CD23">
+        <v>27631000.0</v>
+      </c>
+      <c r="CE23">
+        <v>25231000.0</v>
+      </c>
+      <c r="CF23">
+        <v>24430000.0</v>
+      </c>
+      <c r="CG23">
+        <v>21907000.0</v>
+      </c>
+      <c r="CH23">
+        <v>18783000.0</v>
+      </c>
+      <c r="CI23">
+        <v>16625000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>14865000.0</v>
+      </c>
+      <c r="CK23">
+        <v>14578000.0</v>
+      </c>
+      <c r="CL23">
+        <v>12760000.0</v>
+      </c>
+      <c r="CM23">
+        <v>12264000.0</v>
+      </c>
+      <c r="CN23">
+        <v>11614000.0</v>
+      </c>
+      <c r="CO23">
+        <v>11941000.0</v>
+      </c>
+      <c r="CP23">
+        <v>11128000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>10535000.0</v>
+      </c>
+      <c r="CR23">
+        <v>10476000.0</v>
+      </c>
+      <c r="CS23">
+        <v>10187000.0</v>
+      </c>
+      <c r="CT23">
+        <v>9767000.0</v>
+      </c>
+      <c r="CU23">
+        <v>9331000.0</v>
+      </c>
+      <c r="CV23">
+        <v>9777142.0</v>
+      </c>
+      <c r="CW23">
+        <v>10025188.0</v>
+      </c>
+      <c r="CX23">
+        <v>10307000.0</v>
+      </c>
+      <c r="CY23">
+        <v>9916302.0</v>
+      </c>
+      <c r="CZ23">
+        <v>9398130.0</v>
+      </c>
+      <c r="DA23">
+        <v>8994977.0</v>
+      </c>
+      <c r="DB23">
+        <v>8174629.0</v>
+      </c>
+      <c r="DC23">
+        <v>7362247.0</v>
+      </c>
+      <c r="DD23">
+        <v>6300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>5600000.0</v>
+      </c>
+      <c r="DF23">
+        <v>4900000.0</v>
+      </c>
+      <c r="DG23">
+        <v>4740918.0</v>
+      </c>
+      <c r="DH23">
+        <v>5770000.0</v>
+      </c>
+      <c r="DI23">
+        <v>4840000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>3870000.0</v>
+      </c>
+      <c r="DK23">
+        <v>2920000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:115">
+      <c r="A24" t="s">
+        <v>198</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
+        <v>-1000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24">
+        <v>703000.0</v>
+      </c>
+      <c r="BG24">
+        <v>328000.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24">
+        <v>342000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>337000.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+    </row>
+    <row r="25" spans="1:115">
+      <c r="A25" t="s">
+        <v>199</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1697000.0</v>
+      </c>
+      <c r="D25">
+        <v>1389000.0</v>
+      </c>
+      <c r="E25">
+        <v>1344000.0</v>
+      </c>
+      <c r="F25">
+        <v>1417000.0</v>
+      </c>
+      <c r="G25">
+        <v>1647000.0</v>
+      </c>
+      <c r="H25">
+        <v>2358000.0</v>
+      </c>
+      <c r="I25">
+        <v>2667000.0</v>
+      </c>
+      <c r="J25">
+        <v>2707000.0</v>
+      </c>
+      <c r="K25">
+        <v>2773000.0</v>
+      </c>
+      <c r="L25">
+        <v>2639000.0</v>
+      </c>
+      <c r="M25">
+        <v>2927000.0</v>
+      </c>
+      <c r="N25">
+        <v>2881000.0</v>
+      </c>
+      <c r="O25">
+        <v>3049000.0</v>
+      </c>
+      <c r="P25">
+        <v>3090000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3163000.0</v>
+      </c>
+      <c r="R25">
+        <v>3234000.0</v>
+      </c>
+      <c r="S25">
+        <v>3458000.0</v>
+      </c>
+      <c r="T25">
+        <v>3478000.0</v>
+      </c>
+      <c r="U25">
+        <v>3445000.0</v>
+      </c>
+      <c r="V25">
+        <v>3298000.0</v>
+      </c>
+      <c r="W25">
+        <v>3457000.0</v>
+      </c>
+      <c r="X25">
+        <v>3163000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2877000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2403000.0</v>
+      </c>
+      <c r="AA25">
+        <v>982000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2556000.0</v>
+      </c>
+      <c r="AC25">
+        <v>2274000.0</v>
+      </c>
+      <c r="AD25">
+        <v>2545000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2178000.0</v>
+      </c>
+      <c r="AF25">
+        <v>2421000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2417000.0</v>
+      </c>
+      <c r="AH25">
+        <v>2445000.0</v>
+      </c>
+      <c r="AI25">
+        <v>2483000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2538000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2468000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2804000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2548000.0</v>
+      </c>
+      <c r="AN25">
+        <v>2846000.0</v>
+      </c>
+      <c r="AO25">
+        <v>2455000.0</v>
+      </c>
+      <c r="AP25">
+        <v>1508000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>2767000.0</v>
+      </c>
+      <c r="AR25">
+        <v>3058000.0</v>
+      </c>
+      <c r="AS25">
+        <v>3008000.0</v>
+      </c>
+      <c r="AT25">
+        <v>2755000.0</v>
+      </c>
+      <c r="AU25">
+        <v>2833000.0</v>
+      </c>
+      <c r="AV25">
+        <v>2879000.0</v>
+      </c>
+      <c r="AW25">
+        <v>2767000.0</v>
+      </c>
+      <c r="AX25">
+        <v>1455000.0</v>
+      </c>
+      <c r="AY25">
+        <v>512000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>579000.0</v>
+      </c>
+      <c r="BA25">
+        <v>543000.0</v>
+      </c>
+      <c r="BB25">
+        <v>533000.0</v>
+      </c>
+      <c r="BC25">
+        <v>553000.0</v>
+      </c>
+      <c r="BD25">
+        <v>569000.0</v>
+      </c>
+      <c r="BE25">
+        <v>581000.0</v>
+      </c>
+      <c r="BF25">
+        <v>578000.0</v>
+      </c>
+      <c r="BG25">
+        <v>510000.0</v>
+      </c>
+      <c r="BH25">
+        <v>506000.0</v>
+      </c>
+      <c r="BI25">
+        <v>545000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>574000.0</v>
+      </c>
+      <c r="BK25">
+        <v>575000.0</v>
+      </c>
+      <c r="BL25">
+        <v>565000.0</v>
+      </c>
+      <c r="BM25">
+        <v>569000.0</v>
+      </c>
+      <c r="BN25">
+        <v>691000.0</v>
+      </c>
+      <c r="BO25">
+        <v>615000.0</v>
+      </c>
+      <c r="BP25">
+        <v>405000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>700000.0</v>
+      </c>
+      <c r="BR25">
+        <v>758000.0</v>
+      </c>
+      <c r="BS25">
+        <v>714000.0</v>
+      </c>
+      <c r="BT25">
+        <v>757000.0</v>
+      </c>
+      <c r="BU25">
+        <v>790000.0</v>
+      </c>
+      <c r="BV25">
+        <v>689000.0</v>
+      </c>
+      <c r="BW25">
+        <v>526000.0</v>
+      </c>
+      <c r="BX25">
+        <v>790000.0</v>
+      </c>
+      <c r="BY25">
+        <v>802000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>827000.0</v>
+      </c>
+      <c r="CA25">
+        <v>661000.0</v>
+      </c>
+      <c r="CB25">
+        <v>527000.0</v>
+      </c>
+      <c r="CC25">
+        <v>781000.0</v>
+      </c>
+      <c r="CD25">
+        <v>794000.0</v>
+      </c>
+      <c r="CE25">
+        <v>785000.0</v>
+      </c>
+      <c r="CF25">
+        <v>753000.0</v>
+      </c>
+      <c r="CG25">
+        <v>728000.0</v>
+      </c>
+      <c r="CH25">
+        <v>584000.0</v>
+      </c>
+      <c r="CI25">
+        <v>490000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>446000.0</v>
+      </c>
+      <c r="CK25">
+        <v>405000.0</v>
+      </c>
+      <c r="CL25">
+        <v>436000.0</v>
+      </c>
+      <c r="CM25">
+        <v>412000.0</v>
+      </c>
+      <c r="CN25">
+        <v>446000.0</v>
+      </c>
+      <c r="CO25">
+        <v>535000.0</v>
+      </c>
+      <c r="CP25">
+        <v>516000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>451000.0</v>
+      </c>
+      <c r="CR25">
+        <v>442000.0</v>
+      </c>
+      <c r="CS25">
+        <v>315000.0</v>
+      </c>
+      <c r="CT25">
+        <v>308000.0</v>
+      </c>
+      <c r="CU25">
+        <v>301000.0</v>
+      </c>
+      <c r="CV25">
+        <v>283458.0</v>
+      </c>
+      <c r="CW25">
+        <v>166118.0</v>
+      </c>
+      <c r="CX25">
+        <v>139650.0</v>
+      </c>
+      <c r="CY25">
+        <v>61774.0</v>
+      </c>
+      <c r="CZ25">
+        <v>150802.0</v>
+      </c>
+      <c r="DA25">
+        <v>143202.0</v>
+      </c>
+      <c r="DB25">
+        <v>148072.0</v>
+      </c>
+      <c r="DC25">
+        <v>148011.0</v>
+      </c>
+      <c r="DD25">
+        <v>200000.0</v>
+      </c>
+      <c r="DE25">
+        <v>100000.0</v>
+      </c>
+      <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25">
+        <v>100000.0</v>
+      </c>
+      <c r="DH25">
+        <v>90000.0</v>
+      </c>
+      <c r="DI25">
+        <v>70000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>70000.0</v>
+      </c>
+      <c r="DK25">
+        <v>40000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:115">
+      <c r="A26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+    </row>
+    <row r="27" spans="1:115">
+      <c r="A27" t="s">
+        <v>201</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>1604000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27">
+        <v>21056000.0</v>
+      </c>
+      <c r="K27">
+        <v>21455000.0</v>
+      </c>
+      <c r="L27">
+        <v>1565000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>1445000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>1175000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
+        <v>1292000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>1446000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>1648000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>1608000.0</v>
+      </c>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27">
+        <v>1586000.0</v>
+      </c>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
+        <v>1363000.0</v>
+      </c>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
+        <v>1315000.0</v>
+      </c>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27">
+        <v>1113000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>1167000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
+        <v>747000.0</v>
+      </c>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
+        <v>906000.0</v>
+      </c>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
+        <v>650000.0</v>
+      </c>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
+        <v>559000.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27">
+        <v>585000.0</v>
+      </c>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27">
+        <v>600000.0</v>
+      </c>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27">
+        <v>554000.0</v>
+      </c>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27">
+        <v>465000.0</v>
+      </c>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
+        <v>325000.0</v>
+      </c>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
+        <v>300000.0</v>
+      </c>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27">
+        <v>248000.0</v>
+      </c>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27">
+        <v>196763.0</v>
+      </c>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27">
+        <v>200000.0</v>
+      </c>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27">
+        <v>2040000.0</v>
+      </c>
+      <c r="DI27">
+        <v>1710000.0</v>
+      </c>
+      <c r="DJ27">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK27">
+        <v>580000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:115">
+      <c r="A28" t="s">
+        <v>202</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>27057000.0</v>
+      </c>
+      <c r="D28">
+        <v>21836000.0</v>
+      </c>
+      <c r="E28">
+        <v>21094000.0</v>
+      </c>
+      <c r="F28">
+        <v>19557000.0</v>
+      </c>
+      <c r="G28">
+        <v>19557000.0</v>
+      </c>
+      <c r="H28">
+        <v>23979000.0</v>
+      </c>
+      <c r="I28">
+        <v>20292000.0</v>
+      </c>
+      <c r="J28">
+        <v>17913000.0</v>
+      </c>
+      <c r="K28">
+        <v>18237000.0</v>
+      </c>
+      <c r="L28">
+        <v>20658000.0</v>
+      </c>
+      <c r="M28">
+        <v>17258000.0</v>
+      </c>
+      <c r="N28">
+        <v>16461000.0</v>
+      </c>
+      <c r="O28">
+        <v>16682000.0</v>
+      </c>
+      <c r="P28">
+        <v>9318000.0</v>
+      </c>
+      <c r="Q28">
+        <v>16656000.0</v>
+      </c>
+      <c r="R28">
+        <v>15676000.0</v>
+      </c>
+      <c r="S28">
+        <v>15510000.0</v>
+      </c>
+      <c r="T28">
+        <v>25153000.0</v>
+      </c>
+      <c r="U28">
+        <v>18721000.0</v>
+      </c>
+      <c r="V28">
+        <v>18969000.0</v>
+      </c>
+      <c r="W28">
+        <v>17703000.0</v>
+      </c>
+      <c r="X28">
+        <v>19196000.0</v>
+      </c>
+      <c r="Y28">
+        <v>19410000.0</v>
+      </c>
+      <c r="Z28">
+        <v>16759000.0</v>
+      </c>
+      <c r="AA28">
+        <v>16011000.0</v>
+      </c>
+      <c r="AB28">
+        <v>16457000.0</v>
+      </c>
+      <c r="AC28">
+        <v>16022000.0</v>
+      </c>
+      <c r="AD28">
+        <v>15581000.0</v>
+      </c>
+      <c r="AE28">
+        <v>15231000.0</v>
+      </c>
+      <c r="AF28">
+        <v>15955000.0</v>
+      </c>
+      <c r="AG28">
+        <v>15082000.0</v>
+      </c>
+      <c r="AH28">
+        <v>14894000.0</v>
+      </c>
+      <c r="AI28">
+        <v>14465000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>13920000.0</v>
+      </c>
+      <c r="AK28">
+        <v>13707000.0</v>
+      </c>
+      <c r="AL28">
+        <v>12960000.0</v>
+      </c>
+      <c r="AM28">
+        <v>13283000.0</v>
+      </c>
+      <c r="AN28">
+        <v>12683000.0</v>
+      </c>
+      <c r="AO28">
+        <v>13500000.0</v>
+      </c>
+      <c r="AP28">
+        <v>13136000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>13379000.0</v>
+      </c>
+      <c r="AR28">
+        <v>13190000.0</v>
+      </c>
+      <c r="AS28">
+        <v>13058000.0</v>
+      </c>
+      <c r="AT28">
+        <v>13429000.0</v>
+      </c>
+      <c r="AU28">
+        <v>12331000.0</v>
+      </c>
+      <c r="AV28">
+        <v>16628000.0</v>
+      </c>
+      <c r="AW28">
+        <v>12601000.0</v>
+      </c>
+      <c r="AX28">
+        <v>8701000.0</v>
+      </c>
+      <c r="AY28">
+        <v>6343000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>8833000.0</v>
+      </c>
+      <c r="BA28">
+        <v>5440000.0</v>
+      </c>
+      <c r="BB28">
+        <v>5156000.0</v>
+      </c>
+      <c r="BC28">
+        <v>5102000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5116000.0</v>
+      </c>
+      <c r="BE28">
+        <v>5143000.0</v>
+      </c>
+      <c r="BF28">
+        <v>7231000.0</v>
+      </c>
+      <c r="BG28">
+        <v>6270000.0</v>
+      </c>
+      <c r="BH28">
+        <v>7808000.0</v>
+      </c>
+      <c r="BI28">
+        <v>5275000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>5083000.0</v>
+      </c>
+      <c r="BK28">
+        <v>5287000.0</v>
+      </c>
+      <c r="BL28">
+        <v>7941000.0</v>
+      </c>
+      <c r="BM28">
+        <v>5746000.0</v>
+      </c>
+      <c r="BN28">
+        <v>5726000.0</v>
+      </c>
+      <c r="BO28">
+        <v>5851000.0</v>
+      </c>
+      <c r="BP28">
+        <v>3610000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>6018000.0</v>
+      </c>
+      <c r="BR28">
+        <v>7043000.0</v>
+      </c>
+      <c r="BS28">
+        <v>6186000.0</v>
+      </c>
+      <c r="BT28">
+        <v>5462000.0</v>
+      </c>
+      <c r="BU28">
+        <v>5584000.0</v>
+      </c>
+      <c r="BV28">
+        <v>5673000.0</v>
+      </c>
+      <c r="BW28">
+        <v>5774000.0</v>
+      </c>
+      <c r="BX28">
+        <v>5546000.0</v>
+      </c>
+      <c r="BY28">
+        <v>5425000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>6521000.0</v>
+      </c>
+      <c r="CA28">
+        <v>5384000.0</v>
+      </c>
+      <c r="CB28">
+        <v>4804000.0</v>
+      </c>
+      <c r="CC28">
+        <v>4731000.0</v>
+      </c>
+      <c r="CD28">
+        <v>4683000.0</v>
+      </c>
+      <c r="CE28">
+        <v>4765000.0</v>
+      </c>
+      <c r="CF28">
+        <v>5088000.0</v>
+      </c>
+      <c r="CG28">
+        <v>4983000.0</v>
+      </c>
+      <c r="CH28">
+        <v>4405000.0</v>
+      </c>
+      <c r="CI28">
+        <v>4159000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3574000.0</v>
+      </c>
+      <c r="CK28">
+        <v>3589000.0</v>
+      </c>
+      <c r="CL28">
+        <v>3510000.0</v>
+      </c>
+      <c r="CM28">
+        <v>3283000.0</v>
+      </c>
+      <c r="CN28">
+        <v>3086000.0</v>
+      </c>
+      <c r="CO28">
+        <v>3029000.0</v>
+      </c>
+      <c r="CP28">
+        <v>2759000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>2497000.0</v>
+      </c>
+      <c r="CR28">
+        <v>2123000.0</v>
+      </c>
+      <c r="CS28">
+        <v>2020000.0</v>
+      </c>
+      <c r="CT28">
+        <v>1950000.0</v>
+      </c>
+      <c r="CU28">
+        <v>1678000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1599314.0</v>
+      </c>
+      <c r="CW28">
+        <v>1467167.0</v>
+      </c>
+      <c r="CX28">
+        <v>1402000.0</v>
+      </c>
+      <c r="CY28">
+        <v>1243788.0</v>
+      </c>
+      <c r="CZ28">
+        <v>1041559.0</v>
+      </c>
+      <c r="DA28">
+        <v>1167939.0</v>
+      </c>
+      <c r="DB28">
+        <v>1126340.0</v>
+      </c>
+      <c r="DC28">
+        <v>938424.0</v>
+      </c>
+      <c r="DD28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DE28">
+        <v>900000.0</v>
+      </c>
+      <c r="DF28">
+        <v>800000.0</v>
+      </c>
+      <c r="DG28">
+        <v>700000.0</v>
+      </c>
+      <c r="DH28">
+        <v>1690000.0</v>
+      </c>
+      <c r="DI28">
+        <v>1420000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>1270000.0</v>
+      </c>
+      <c r="DK28">
+        <v>1760000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:115">
+      <c r="A29" t="s">
+        <v>203</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>4597000.0</v>
+      </c>
+      <c r="D29">
+        <v>3205000.0</v>
+      </c>
+      <c r="E29">
+        <v>3682000.0</v>
+      </c>
+      <c r="F29">
+        <v>3344000.0</v>
+      </c>
+      <c r="G29">
+        <v>4509000.0</v>
+      </c>
+      <c r="H29">
+        <v>3601000.0</v>
+      </c>
+      <c r="I29">
+        <v>4938000.0</v>
+      </c>
+      <c r="J29">
+        <v>4730000.0</v>
+      </c>
+      <c r="K29">
+        <v>5423000.0</v>
+      </c>
+      <c r="L29">
+        <v>5179000.0</v>
+      </c>
+      <c r="M29">
+        <v>5132000.0</v>
+      </c>
+      <c r="N29">
+        <v>5010000.0</v>
+      </c>
+      <c r="O29">
+        <v>5162000.0</v>
+      </c>
+      <c r="P29">
+        <v>5068000.0</v>
+      </c>
+      <c r="Q29">
+        <v>3943000.0</v>
+      </c>
+      <c r="R29">
+        <v>2888000.0</v>
+      </c>
+      <c r="S29">
+        <v>2828000.0</v>
+      </c>
+      <c r="T29">
+        <v>3580000.0</v>
+      </c>
+      <c r="U29">
+        <v>3531000.0</v>
+      </c>
+      <c r="V29">
+        <v>4244000.0</v>
+      </c>
+      <c r="W29">
+        <v>3340000.0</v>
+      </c>
+      <c r="X29">
+        <v>3659000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2507000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2041000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2504000.0</v>
+      </c>
+      <c r="AB29">
+        <v>2528000.0</v>
+      </c>
+      <c r="AC29">
+        <v>2954000.0</v>
+      </c>
+      <c r="AD29">
+        <v>2748000.0</v>
+      </c>
+      <c r="AE29">
+        <v>2773000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+    </row>
+    <row r="30" spans="1:115">
+      <c r="A30" t="s">
+        <v>204</v>
+      </c>
+      <c r="B30">
+        <v>37575000.0</v>
+      </c>
+      <c r="C30">
+        <v>41507000.0</v>
+      </c>
+      <c r="D30">
+        <v>36726000.0</v>
+      </c>
+      <c r="E30">
+        <v>34750000.0</v>
+      </c>
+      <c r="F30">
+        <v>33379000.0</v>
+      </c>
+      <c r="G30">
+        <v>31104000.0</v>
+      </c>
+      <c r="H30">
+        <v>33806000.0</v>
+      </c>
+      <c r="I30">
+        <v>32303000.0</v>
+      </c>
+      <c r="J30">
+        <v>29737000.0</v>
+      </c>
+      <c r="K30">
+        <v>29944000.0</v>
+      </c>
+      <c r="L30">
+        <v>29940000.0</v>
+      </c>
+      <c r="M30">
+        <v>28920000.0</v>
+      </c>
+      <c r="N30">
+        <v>27829000.0</v>
+      </c>
+      <c r="O30">
+        <v>28599000.0</v>
+      </c>
+      <c r="P30">
+        <v>28541000.0</v>
+      </c>
+      <c r="Q30">
+        <v>26783000.0</v>
+      </c>
+      <c r="R30">
+        <v>26942000.0</v>
+      </c>
+      <c r="S30">
+        <v>25742000.0</v>
+      </c>
+      <c r="T30">
+        <v>33347000.0</v>
+      </c>
+      <c r="U30">
+        <v>26210000.0</v>
+      </c>
+      <c r="V30">
+        <v>25134000.0</v>
+      </c>
+      <c r="W30">
+        <v>25117000.0</v>
+      </c>
+      <c r="X30">
+        <v>25941000.0</v>
+      </c>
+      <c r="Y30">
+        <v>26423000.0</v>
+      </c>
+      <c r="Z30">
+        <v>23216000.0</v>
+      </c>
+      <c r="AA30">
+        <v>22940000.0</v>
+      </c>
+      <c r="AB30">
+        <v>23336000.0</v>
+      </c>
+      <c r="AC30">
+        <v>22027000.0</v>
+      </c>
+      <c r="AD30">
+        <v>22087000.0</v>
+      </c>
+      <c r="AE30">
+        <v>21830000.0</v>
+      </c>
+      <c r="AF30">
+        <v>21959000.0</v>
+      </c>
+      <c r="AG30">
+        <v>21650000.0</v>
+      </c>
+      <c r="AH30">
+        <v>21414000.0</v>
+      </c>
+      <c r="AI30">
+        <v>21147000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>19848000.0</v>
+      </c>
+      <c r="AK30">
+        <v>20210000.0</v>
+      </c>
+      <c r="AL30">
+        <v>19882000.0</v>
+      </c>
+      <c r="AM30">
+        <v>19776000.0</v>
+      </c>
+      <c r="AN30">
+        <v>18393000.0</v>
+      </c>
+      <c r="AO30">
+        <v>19663000.0</v>
+      </c>
+      <c r="AP30">
+        <v>19193000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>19868000.0</v>
+      </c>
+      <c r="AR30">
+        <v>20097000.0</v>
+      </c>
+      <c r="AS30">
+        <v>19693000.0</v>
+      </c>
+      <c r="AT30">
+        <v>20350000.0</v>
+      </c>
+      <c r="AU30">
+        <v>19241000.0</v>
+      </c>
+      <c r="AV30">
+        <v>19596000.0</v>
+      </c>
+      <c r="AW30">
+        <v>20741000.0</v>
+      </c>
+      <c r="AX30">
+        <v>16066000.0</v>
+      </c>
+      <c r="AY30">
+        <v>9207000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>9085000.0</v>
+      </c>
+      <c r="BA30">
+        <v>9922000.0</v>
+      </c>
+      <c r="BB30">
+        <v>8813000.0</v>
+      </c>
+      <c r="BC30">
+        <v>8584000.0</v>
+      </c>
+      <c r="BD30">
+        <v>9181000.0</v>
+      </c>
+      <c r="BE30">
+        <v>10185000.0</v>
+      </c>
+      <c r="BF30">
+        <v>10604000.0</v>
+      </c>
+      <c r="BG30">
+        <v>9654000.0</v>
+      </c>
+      <c r="BH30">
+        <v>9496000.0</v>
+      </c>
+      <c r="BI30">
+        <v>9975000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>10443000.0</v>
+      </c>
+      <c r="BK30">
+        <v>11581000.0</v>
+      </c>
+      <c r="BL30">
+        <v>12182000.0</v>
+      </c>
+      <c r="BM30">
+        <v>11899000.0</v>
+      </c>
+      <c r="BN30">
+        <v>11442000.0</v>
+      </c>
+      <c r="BO30">
+        <v>11634000.0</v>
+      </c>
+      <c r="BP30">
+        <v>11855000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>12517000.0</v>
+      </c>
+      <c r="BR30">
+        <v>12364000.0</v>
+      </c>
+      <c r="BS30">
+        <v>10772000.0</v>
+      </c>
+      <c r="BT30">
+        <v>10507000.0</v>
+      </c>
+      <c r="BU30">
+        <v>10513000.0</v>
+      </c>
+      <c r="BV30">
+        <v>10777000.0</v>
+      </c>
+      <c r="BW30">
+        <v>10329000.0</v>
+      </c>
+      <c r="BX30">
+        <v>10008000.0</v>
+      </c>
+      <c r="BY30">
+        <v>9569000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>10039000.0</v>
+      </c>
+      <c r="CA30">
+        <v>8739000.0</v>
+      </c>
+      <c r="CB30">
+        <v>8197000.0</v>
+      </c>
+      <c r="CC30">
+        <v>8028000.0</v>
+      </c>
+      <c r="CD30">
+        <v>8031000.0</v>
+      </c>
+      <c r="CE30">
+        <v>8006000.0</v>
+      </c>
+      <c r="CF30">
+        <v>8802000.0</v>
+      </c>
+      <c r="CG30">
+        <v>8320000.0</v>
+      </c>
+      <c r="CH30">
+        <v>7145000.0</v>
+      </c>
+      <c r="CI30">
+        <v>6850000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>6228000.0</v>
+      </c>
+      <c r="CK30">
+        <v>6415000.0</v>
+      </c>
+      <c r="CL30">
+        <v>5400000.0</v>
+      </c>
+      <c r="CM30">
+        <v>5155000.0</v>
+      </c>
+      <c r="CN30">
+        <v>4917000.0</v>
+      </c>
+      <c r="CO30">
+        <v>4764000.0</v>
+      </c>
+      <c r="CP30">
+        <v>4361000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>4029000.0</v>
+      </c>
+      <c r="CR30">
+        <v>3464000.0</v>
+      </c>
+      <c r="CS30">
+        <v>3271000.0</v>
+      </c>
+      <c r="CT30">
+        <v>3181000.0</v>
+      </c>
+      <c r="CU30">
+        <v>2865000.0</v>
+      </c>
+      <c r="CV30">
+        <v>2726096.0</v>
+      </c>
+      <c r="CW30">
+        <v>2392658.0</v>
+      </c>
+      <c r="CX30">
+        <v>2263000.0</v>
+      </c>
+      <c r="CY30">
+        <v>2072629.0</v>
+      </c>
+      <c r="CZ30">
+        <v>1818058.0</v>
+      </c>
+      <c r="DA30">
+        <v>2016808.0</v>
+      </c>
+      <c r="DB30">
+        <v>1970361.0</v>
+      </c>
+      <c r="DC30">
+        <v>1710480.0</v>
+      </c>
+      <c r="DD30">
+        <v>1500000.0</v>
+      </c>
+      <c r="DE30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DF30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DG30">
+        <v>1609723.0</v>
+      </c>
+      <c r="DH30">
+        <v>3730000.0</v>
+      </c>
+      <c r="DI30">
+        <v>3130000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>2570000.0</v>
+      </c>
+      <c r="DK30">
+        <v>2340000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:115">
+      <c r="A31" t="s">
+        <v>205</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31">
+        <v>-606000.0</v>
+      </c>
+      <c r="F31">
+        <v>50008000.0</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31">
+        <v>-2358000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2667000.0</v>
+      </c>
+      <c r="J31">
+        <v>-5266000.0</v>
+      </c>
+      <c r="K31">
+        <v>-5200000.0</v>
+      </c>
+      <c r="L31">
+        <v>-4047000.0</v>
+      </c>
+      <c r="M31">
+        <v>-5489000.0</v>
+      </c>
+      <c r="N31">
+        <v>-5511000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5644000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3125000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-4034000.0</v>
+      </c>
+      <c r="R31">
+        <v>-5156000.0</v>
+      </c>
+      <c r="S31">
+        <v>-4221000.0</v>
+      </c>
+      <c r="T31">
+        <v>-7612000.0</v>
+      </c>
+      <c r="U31">
+        <v>-4530000.0</v>
+      </c>
+      <c r="V31">
+        <v>-4344000.0</v>
+      </c>
+      <c r="W31">
+        <v>-4511000.0</v>
+      </c>
+      <c r="X31">
+        <v>-3735000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-4119000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3744000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-4092000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-388000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3679000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4256000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-505000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2043000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-4261000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4309000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-4362000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2550000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4362000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-4822000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3004000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2249000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-4468000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-4420000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1782000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-4004000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-4895000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-5329000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-5190000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-3649000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-6396000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-6307000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-2082000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1528000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-3785000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-500000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-390000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1236000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-3184000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-3419000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-3684000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-4071000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-4749000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-5302000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-5710000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-6836000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-6075000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-1225000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-3073000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-10618000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-12326000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-14416000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-7335000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-17629000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-18115000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-4627000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-6156000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-22218000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-22729000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-22136000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-21541000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-21445000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-20128000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-18100000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-16000000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-14358000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-12692000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-10738000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-9050000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-7637000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-6963000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-6130000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-5865000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-5747000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-5797000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-5922000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-5881000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-6032000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-6036000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-5904000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-6006000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-6316046.0</v>
+      </c>
+      <c r="CW31">
+        <v>-7177530.0</v>
+      </c>
+      <c r="CX31">
+        <v>-7313751.0</v>
+      </c>
+      <c r="CY31">
+        <v>-7393673.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-7041072.0</v>
+      </c>
+      <c r="DA31">
+        <v>-6608169.0</v>
+      </c>
+      <c r="DB31">
+        <v>-5844268.0</v>
+      </c>
+      <c r="DC31">
+        <v>-5066767.0</v>
+      </c>
+      <c r="DD31">
+        <v>-4300000.0</v>
+      </c>
+      <c r="DE31">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DF31">
+        <v>-3000000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+    </row>
+    <row r="32" spans="1:115">
+      <c r="A32" t="s">
+        <v>206</v>
+      </c>
+      <c r="B32">
+        <v>98194000.0</v>
+      </c>
+      <c r="C32">
+        <v>96514000.0</v>
+      </c>
+      <c r="D32">
+        <v>93310000.0</v>
+      </c>
+      <c r="E32">
+        <v>96031000.0</v>
+      </c>
+      <c r="F32">
+        <v>93420000.0</v>
+      </c>
+      <c r="G32">
+        <v>89040000.0</v>
+      </c>
+      <c r="H32">
+        <v>92658000.0</v>
+      </c>
+      <c r="I32">
+        <v>93079000.0</v>
+      </c>
+      <c r="J32">
+        <v>88560000.0</v>
+      </c>
+      <c r="K32">
+        <v>87592000.0</v>
+      </c>
+      <c r="L32">
+        <v>82103000.0</v>
+      </c>
+      <c r="M32">
+        <v>80399000.0</v>
+      </c>
+      <c r="N32">
+        <v>73563000.0</v>
+      </c>
+      <c r="O32">
+        <v>67436000.0</v>
+      </c>
+      <c r="P32">
+        <v>66083000.0</v>
+      </c>
+      <c r="Q32">
+        <v>55409000.0</v>
+      </c>
+      <c r="R32">
+        <v>47291000.0</v>
+      </c>
+      <c r="S32">
+        <v>45159000.0</v>
+      </c>
+      <c r="T32">
+        <v>49680000.0</v>
+      </c>
+      <c r="U32">
+        <v>51456000.0</v>
+      </c>
+      <c r="V32">
+        <v>49272000.0</v>
+      </c>
+      <c r="W32">
+        <v>48248000.0</v>
+      </c>
+      <c r="X32">
+        <v>51953000.0</v>
+      </c>
+      <c r="Y32">
+        <v>48901000.0</v>
+      </c>
+      <c r="Z32">
+        <v>48148000.0</v>
+      </c>
+      <c r="AA32">
+        <v>44484000.0</v>
+      </c>
+      <c r="AB32">
+        <v>46877000.0</v>
+      </c>
+      <c r="AC32">
+        <v>46992000.0</v>
+      </c>
+      <c r="AD32">
+        <v>46153000.0</v>
+      </c>
+      <c r="AE32">
+        <v>45269000.0</v>
+      </c>
+      <c r="AF32">
+        <v>42566000.0</v>
+      </c>
+      <c r="AG32">
+        <v>40194000.0</v>
+      </c>
+      <c r="AH32">
+        <v>38869000.0</v>
+      </c>
+      <c r="AI32">
+        <v>39362000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>37405000.0</v>
+      </c>
+      <c r="AK32">
+        <v>37639000.0</v>
+      </c>
+      <c r="AL32">
+        <v>34945000.0</v>
+      </c>
+      <c r="AM32">
+        <v>34555000.0</v>
+      </c>
+      <c r="AN32">
+        <v>34319000.0</v>
+      </c>
+      <c r="AO32">
+        <v>34990000.0</v>
+      </c>
+      <c r="AP32">
+        <v>34211000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>35975000.0</v>
+      </c>
+      <c r="AR32">
+        <v>32622000.0</v>
+      </c>
+      <c r="AS32">
+        <v>32778000.0</v>
+      </c>
+      <c r="AT32">
+        <v>31684000.0</v>
+      </c>
+      <c r="AU32">
+        <v>31283000.0</v>
+      </c>
+      <c r="AV32">
+        <v>31480000.0</v>
+      </c>
+      <c r="AW32">
+        <v>31799000.0</v>
+      </c>
+      <c r="AX32">
+        <v>20770000.0</v>
+      </c>
+      <c r="AY32">
+        <v>15094000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>16965000.0</v>
+      </c>
+      <c r="BA32">
+        <v>16350000.0</v>
+      </c>
+      <c r="BB32">
+        <v>15764000.0</v>
+      </c>
+      <c r="BC32">
+        <v>16036000.0</v>
+      </c>
+      <c r="BD32">
+        <v>16729000.0</v>
+      </c>
+      <c r="BE32">
+        <v>16825000.0</v>
+      </c>
+      <c r="BF32">
+        <v>16870000.0</v>
+      </c>
+      <c r="BG32">
+        <v>17487000.0</v>
+      </c>
+      <c r="BH32">
+        <v>18429000.0</v>
+      </c>
+      <c r="BI32">
+        <v>18848000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>20163000.0</v>
+      </c>
+      <c r="BK32">
+        <v>20911000.0</v>
+      </c>
+      <c r="BL32">
+        <v>22828000.0</v>
+      </c>
+      <c r="BM32">
+        <v>24023000.0</v>
+      </c>
+      <c r="BN32">
+        <v>24692000.0</v>
+      </c>
+      <c r="BO32">
+        <v>25844000.0</v>
+      </c>
+      <c r="BP32">
+        <v>27102000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>27603000.0</v>
+      </c>
+      <c r="BR32">
+        <v>28729000.0</v>
+      </c>
+      <c r="BS32">
+        <v>30053000.0</v>
+      </c>
+      <c r="BT32">
+        <v>31952000.0</v>
+      </c>
+      <c r="BU32">
+        <v>31660000.0</v>
+      </c>
+      <c r="BV32">
+        <v>30897000.0</v>
+      </c>
+      <c r="BW32">
+        <v>33845000.0</v>
+      </c>
+      <c r="BX32">
+        <v>36826000.0</v>
+      </c>
+      <c r="BY32">
+        <v>38286000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>37505000.0</v>
+      </c>
+      <c r="CA32">
+        <v>37433000.0</v>
+      </c>
+      <c r="CB32">
+        <v>38121000.0</v>
+      </c>
+      <c r="CC32">
+        <v>37037000.0</v>
+      </c>
+      <c r="CD32">
+        <v>35021000.0</v>
+      </c>
+      <c r="CE32">
+        <v>32342000.0</v>
+      </c>
+      <c r="CF32">
+        <v>31218000.0</v>
+      </c>
+      <c r="CG32">
+        <v>28094000.0</v>
+      </c>
+      <c r="CH32">
+        <v>25564000.0</v>
+      </c>
+      <c r="CI32">
+        <v>22915000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>20825000.0</v>
+      </c>
+      <c r="CK32">
+        <v>18975000.0</v>
+      </c>
+      <c r="CL32">
+        <v>17131000.0</v>
+      </c>
+      <c r="CM32">
+        <v>16393000.0</v>
+      </c>
+      <c r="CN32">
+        <v>15786000.0</v>
+      </c>
+      <c r="CO32">
+        <v>14913000.0</v>
+      </c>
+      <c r="CP32">
+        <v>14668000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>13652000.0</v>
+      </c>
+      <c r="CR32">
+        <v>13639000.0</v>
+      </c>
+      <c r="CS32">
+        <v>13237000.0</v>
+      </c>
+      <c r="CT32">
+        <v>12200000.0</v>
+      </c>
+      <c r="CU32">
+        <v>11609000.0</v>
+      </c>
+      <c r="CV32">
+        <v>11888205.0</v>
+      </c>
+      <c r="CW32">
+        <v>11967945.0</v>
+      </c>
+      <c r="CX32">
+        <v>11378000.0</v>
+      </c>
+      <c r="CY32">
+        <v>11264753.0</v>
+      </c>
+      <c r="CZ32">
+        <v>10670773.0</v>
+      </c>
+      <c r="DA32">
+        <v>10155137.0</v>
+      </c>
+      <c r="DB32">
+        <v>9114101.0</v>
+      </c>
+      <c r="DC32">
+        <v>8087539.0</v>
+      </c>
+      <c r="DD32">
+        <v>7000000.0</v>
+      </c>
+      <c r="DE32">
+        <v>6400000.0</v>
+      </c>
+      <c r="DF32">
+        <v>5500000.0</v>
+      </c>
+      <c r="DG32">
+        <v>4740918.0</v>
+      </c>
+      <c r="DH32">
+        <v>1910000.0</v>
+      </c>
+      <c r="DI32">
+        <v>1540000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>970000.0</v>
+      </c>
+      <c r="DK32">
+        <v>610000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B2">
+        <v>393010000.0</v>
+      </c>
+      <c r="C2">
+        <v>130533000.0</v>
+      </c>
+      <c r="D2">
+        <v>96772000.0</v>
+      </c>
+      <c r="E2">
+        <v>975160000.0</v>
+      </c>
+      <c r="F2">
+        <v>626006000.0</v>
+      </c>
+      <c r="G2">
+        <v>233731000.0</v>
+      </c>
+      <c r="H2">
+        <v>75354000.0</v>
+      </c>
+      <c r="I2">
+        <v>200101000.0</v>
+      </c>
+      <c r="J2">
+        <v>183596000.0</v>
+      </c>
+      <c r="K2">
+        <v>89891000.0</v>
+      </c>
+      <c r="L2">
+        <v>172738000.0</v>
+      </c>
+      <c r="M2">
+        <v>146965000.0</v>
+      </c>
+      <c r="N2">
+        <v>136003000.0</v>
+      </c>
+      <c r="O2">
+        <v>76372000.0</v>
+      </c>
+      <c r="P2">
+        <v>64198000.0</v>
+      </c>
+      <c r="Q2">
+        <v>21735000.0</v>
+      </c>
+      <c r="R2">
+        <v>25804000.0</v>
+      </c>
+      <c r="S2">
+        <v>29430000.0</v>
+      </c>
+      <c r="T2">
+        <v>51380000.0</v>
+      </c>
+      <c r="U2">
+        <v>36753000.0</v>
+      </c>
+      <c r="V2">
+        <v>20811000.0</v>
+      </c>
+      <c r="W2">
+        <v>16564000.0</v>
+      </c>
+      <c r="X2">
+        <v>28117000.0</v>
+      </c>
+      <c r="Y2">
+        <v>19938000.0</v>
+      </c>
+      <c r="Z2">
+        <v>18102000.0</v>
+      </c>
+      <c r="AA2">
+        <v>13650356.0</v>
+      </c>
+      <c r="AB2">
+        <v>6500000.0</v>
+      </c>
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B3">
+        <v>6764000</v>
+      </c>
+      <c r="C3">
+        <v>8530000</v>
+      </c>
+      <c r="D3">
+        <v>6687000</v>
+      </c>
+      <c r="E3">
+        <v>3017000</v>
+      </c>
+      <c r="F3">
+        <v>5602000</v>
+      </c>
+      <c r="G3">
+        <v>8989000</v>
+      </c>
+      <c r="H3">
+        <v>13484000</v>
+      </c>
+      <c r="I3">
+        <v>6318000</v>
+      </c>
+      <c r="J3">
+        <v>5423000</v>
+      </c>
+      <c r="K3">
+        <v>2025000</v>
+      </c>
+      <c r="L3">
+        <v>1081000</v>
+      </c>
+      <c r="M3">
+        <v>2175000</v>
+      </c>
+      <c r="N3">
+        <v>326000</v>
+      </c>
+      <c r="O3">
+        <v>571000</v>
+      </c>
+      <c r="P3">
+        <v>556000</v>
+      </c>
+      <c r="Q3">
+        <v>118000</v>
+      </c>
+      <c r="R3">
+        <v>44000</v>
+      </c>
+      <c r="S3">
+        <v>673000</v>
+      </c>
+      <c r="T3">
+        <v>3513000</v>
+      </c>
+      <c r="U3">
+        <v>5911000</v>
+      </c>
+      <c r="V3">
+        <v>7677000</v>
+      </c>
+      <c r="W3">
+        <v>10516000</v>
+      </c>
+      <c r="X3">
+        <v>4293000</v>
+      </c>
+      <c r="Y3">
+        <v>3527000</v>
+      </c>
+      <c r="Z3">
+        <v>5994000</v>
+      </c>
+      <c r="AA3">
+        <v>1099000</v>
+      </c>
+      <c r="AB3">
+        <v>1900000</v>
+      </c>
+      <c r="AC3">
+        <v>1080000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>209</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-878388000.0</v>
+      </c>
+      <c r="F4">
+        <v>349154000.0</v>
+      </c>
+      <c r="G4">
+        <v>392275000.0</v>
+      </c>
+      <c r="H4">
+        <v>158377000.0</v>
+      </c>
+      <c r="I4">
+        <v>-124747000.0</v>
+      </c>
+      <c r="J4">
+        <v>16505000.0</v>
+      </c>
+      <c r="K4">
+        <v>93705000.0</v>
+      </c>
+      <c r="L4">
+        <v>-82847000.0</v>
+      </c>
+      <c r="M4">
+        <v>25773000.0</v>
+      </c>
+      <c r="N4">
+        <v>10962000.0</v>
+      </c>
+      <c r="O4">
+        <v>59631000.0</v>
+      </c>
+      <c r="P4">
+        <v>12174000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-231000.0</v>
+      </c>
+      <c r="F5">
+        <v>-16632000.0</v>
+      </c>
+      <c r="G5">
+        <v>-11693000.0</v>
+      </c>
+      <c r="H5">
+        <v>-9012000.0</v>
+      </c>
+      <c r="I5">
+        <v>-3813000.0</v>
+      </c>
+      <c r="J5">
+        <v>-2878000.0</v>
+      </c>
+      <c r="K5">
+        <v>-9028000.0</v>
+      </c>
+      <c r="L5">
+        <v>-10215000.0</v>
+      </c>
+      <c r="M5">
+        <v>-5293000.0</v>
+      </c>
+      <c r="N5">
+        <v>6880000.0</v>
+      </c>
+      <c r="O5">
+        <v>-80000.0</v>
+      </c>
+      <c r="P5">
+        <v>4597000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B6">
+        <v>80314000.0</v>
+      </c>
+      <c r="C6">
+        <v>262477000.0</v>
+      </c>
+      <c r="D6">
+        <v>33761000.0</v>
+      </c>
+      <c r="E6">
+        <v>-878388000.0</v>
+      </c>
+      <c r="F6">
+        <v>349154000.0</v>
+      </c>
+      <c r="G6">
+        <v>392275000.0</v>
+      </c>
+      <c r="H6">
+        <v>158377000.0</v>
+      </c>
+      <c r="I6">
+        <v>-124747000.0</v>
+      </c>
+      <c r="J6">
+        <v>16505000.0</v>
+      </c>
+      <c r="K6">
+        <v>93705000.0</v>
+      </c>
+      <c r="L6">
+        <v>-82847000.0</v>
+      </c>
+      <c r="M6">
+        <v>25773000.0</v>
+      </c>
+      <c r="N6">
+        <v>10962000.0</v>
+      </c>
+      <c r="O6">
+        <v>59631000.0</v>
+      </c>
+      <c r="P6">
+        <v>12174000.0</v>
+      </c>
+      <c r="Q6">
+        <v>42463000.0</v>
+      </c>
+      <c r="R6">
+        <v>-4069000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3626000.0</v>
+      </c>
+      <c r="T6">
+        <v>-21950000.0</v>
+      </c>
+      <c r="U6">
+        <v>14627000.0</v>
+      </c>
+      <c r="V6">
+        <v>15942000.0</v>
+      </c>
+      <c r="W6">
+        <v>4247000.0</v>
+      </c>
+      <c r="X6">
+        <v>-11553000.0</v>
+      </c>
+      <c r="Y6">
+        <v>8179000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1836000.0</v>
+      </c>
+      <c r="AA6">
+        <v>4451315.0</v>
+      </c>
+      <c r="AB6">
+        <v>7200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-650000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7">
+        <v>-81237000.0</v>
+      </c>
+      <c r="C7">
+        <v>501000.0</v>
+      </c>
+      <c r="D7">
+        <v>-20267000.0</v>
+      </c>
+      <c r="E7">
+        <v>25922000.0</v>
+      </c>
+      <c r="F7">
+        <v>-14416000.0</v>
+      </c>
+      <c r="G7">
+        <v>-9914000.0</v>
+      </c>
+      <c r="H7">
+        <v>-10502000.0</v>
+      </c>
+      <c r="I7">
+        <v>7710000.0</v>
+      </c>
+      <c r="J7">
+        <v>-2353000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1572000.0</v>
+      </c>
+      <c r="L7">
+        <v>-951000.0</v>
+      </c>
+      <c r="M7">
+        <v>-8038000.0</v>
+      </c>
+      <c r="N7">
+        <v>8596000.0</v>
+      </c>
+      <c r="O7">
+        <v>991000.0</v>
+      </c>
+      <c r="P7">
+        <v>3123000.0</v>
+      </c>
+      <c r="Q7">
+        <v>6792000.0</v>
+      </c>
+      <c r="R7">
+        <v>-27006000.0</v>
+      </c>
+      <c r="S7">
+        <v>-4310000.0</v>
+      </c>
+      <c r="T7">
+        <v>-33394000.0</v>
+      </c>
+      <c r="U7">
+        <v>-17160000.0</v>
+      </c>
+      <c r="V7">
+        <v>4558000.0</v>
+      </c>
+      <c r="W7">
+        <v>-709000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1836000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1839000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-2902000.0</v>
+      </c>
+      <c r="AA7">
+        <v>2582173.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-189500000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-6165000.0</v>
+      </c>
+      <c r="F8">
+        <v>1528000.0</v>
+      </c>
+      <c r="G8">
+        <v>-917000.0</v>
+      </c>
+      <c r="H8">
+        <v>-48000.0</v>
+      </c>
+      <c r="I8">
+        <v>-1126000.0</v>
+      </c>
+      <c r="J8">
+        <v>-1056000.0</v>
+      </c>
+      <c r="K8">
+        <v>122000.0</v>
+      </c>
+      <c r="L8">
+        <v>-321000.0</v>
+      </c>
+      <c r="M8">
+        <v>-11000.0</v>
+      </c>
+      <c r="N8">
+        <v>225000.0</v>
+      </c>
+      <c r="O8">
+        <v>529000.0</v>
+      </c>
+      <c r="P8">
+        <v>1539000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>214</v>
+      </c>
+      <c r="B9">
+        <v>-130000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1595000.0</v>
+      </c>
+      <c r="D9">
+        <v>-4330000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6165000.0</v>
+      </c>
+      <c r="F9">
+        <v>1528000.0</v>
+      </c>
+      <c r="G9">
+        <v>-917000.0</v>
+      </c>
+      <c r="H9">
+        <v>-48000.0</v>
+      </c>
+      <c r="I9">
+        <v>-1126000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1056000.0</v>
+      </c>
+      <c r="K9">
+        <v>122000.0</v>
+      </c>
+      <c r="L9">
+        <v>-321000.0</v>
+      </c>
+      <c r="M9">
+        <v>-11000.0</v>
+      </c>
+      <c r="N9">
+        <v>225000.0</v>
+      </c>
+      <c r="O9">
+        <v>529000.0</v>
+      </c>
+      <c r="P9">
+        <v>1539000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1146000.0</v>
+      </c>
+      <c r="R9">
+        <v>1425000.0</v>
+      </c>
+      <c r="S9">
+        <v>1444000.0</v>
+      </c>
+      <c r="T9">
+        <v>330000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>215</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>2454000.0</v>
+      </c>
+      <c r="K10">
+        <v>3979000.0</v>
+      </c>
+      <c r="L10">
+        <v>3883000.0</v>
+      </c>
+      <c r="M10">
+        <v>2030000.0</v>
+      </c>
+      <c r="N10">
+        <v>3052000.0</v>
+      </c>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10">
+        <v>730000.0</v>
+      </c>
+      <c r="Q10">
+        <v>691000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
+        <v>1285000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>216</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>32524000.0</v>
+      </c>
+      <c r="F11">
+        <v>335000.0</v>
+      </c>
+      <c r="G11">
+        <v>1895000.0</v>
+      </c>
+      <c r="H11">
+        <v>-2818000.0</v>
+      </c>
+      <c r="I11">
+        <v>11029000.0</v>
+      </c>
+      <c r="J11">
+        <v>-943000.0</v>
+      </c>
+      <c r="K11">
+        <v>-1046000.0</v>
+      </c>
+      <c r="L11">
+        <v>4185000.0</v>
+      </c>
+      <c r="M11">
+        <v>-9822000.0</v>
+      </c>
+      <c r="N11">
+        <v>-269000.0</v>
+      </c>
+      <c r="O11">
+        <v>2257000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1187000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>217</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>19726000.0</v>
+      </c>
+      <c r="F12">
+        <v>6643000.0</v>
+      </c>
+      <c r="G12">
+        <v>-4971000.0</v>
+      </c>
+      <c r="H12">
+        <v>-2364000.0</v>
+      </c>
+      <c r="I12">
+        <v>3857000.0</v>
+      </c>
+      <c r="J12">
+        <v>1910000.0</v>
+      </c>
+      <c r="K12">
+        <v>3065000.0</v>
+      </c>
+      <c r="L12">
+        <v>3681000.0</v>
+      </c>
+      <c r="M12">
+        <v>4596000.0</v>
+      </c>
+      <c r="N12">
+        <v>2430000.0</v>
+      </c>
+      <c r="O12">
+        <v>-458000.0</v>
+      </c>
+      <c r="P12">
+        <v>-22128000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>32087000.0</v>
+      </c>
+      <c r="F13">
+        <v>-15944000.0</v>
+      </c>
+      <c r="G13">
+        <v>-8997000.0</v>
+      </c>
+      <c r="H13">
+        <v>-10454000.0</v>
+      </c>
+      <c r="I13">
+        <v>8836000.0</v>
+      </c>
+      <c r="J13">
+        <v>-1297000.0</v>
+      </c>
+      <c r="K13">
+        <v>-1694000.0</v>
+      </c>
+      <c r="L13">
+        <v>-630000.0</v>
+      </c>
+      <c r="M13">
+        <v>-8027000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>219</v>
+      </c>
+      <c r="B14">
+        <v>5797000.0</v>
+      </c>
+      <c r="C14">
+        <v>10505000.0</v>
+      </c>
+      <c r="D14">
+        <v>11496000.0</v>
+      </c>
+      <c r="E14">
+        <v>12945000.0</v>
+      </c>
+      <c r="F14">
+        <v>13678000.0</v>
+      </c>
+      <c r="G14">
+        <v>9425000.0</v>
+      </c>
+      <c r="H14">
+        <v>9553000.0</v>
+      </c>
+      <c r="I14">
+        <v>9766000.0</v>
+      </c>
+      <c r="J14">
+        <v>10358000.0</v>
+      </c>
+      <c r="K14">
+        <v>9576000.0</v>
+      </c>
+      <c r="L14">
+        <v>11654000.0</v>
+      </c>
+      <c r="M14">
+        <v>7613000.0</v>
+      </c>
+      <c r="N14">
+        <v>2208000.0</v>
+      </c>
+      <c r="O14">
+        <v>2238000.0</v>
+      </c>
+      <c r="P14">
+        <v>2200000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2440000.0</v>
+      </c>
+      <c r="R14">
+        <v>2577000.0</v>
+      </c>
+      <c r="S14">
+        <v>2762000.0</v>
+      </c>
+      <c r="T14">
+        <v>3080000.0</v>
+      </c>
+      <c r="U14">
+        <v>2887000.0</v>
+      </c>
+      <c r="V14">
+        <v>2555000.0</v>
+      </c>
+      <c r="W14">
+        <v>1699000.0</v>
+      </c>
+      <c r="X14">
+        <v>1948000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1366000.0</v>
+      </c>
+      <c r="Z14">
+        <v>651000.0</v>
+      </c>
+      <c r="AA14">
+        <v>590087.0</v>
+      </c>
+      <c r="AB14">
+        <v>500000.0</v>
+      </c>
+      <c r="AC14">
+        <v>270000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>220</v>
+      </c>
+      <c r="B15">
+        <v>23951000.0</v>
+      </c>
+      <c r="C15">
+        <v>22473000.0</v>
+      </c>
+      <c r="D15">
+        <v>21004000.0</v>
+      </c>
+      <c r="E15">
+        <v>19602000.0</v>
+      </c>
+      <c r="F15">
+        <v>18524000.0</v>
+      </c>
+      <c r="G15">
+        <v>17930000.0</v>
+      </c>
+      <c r="H15">
+        <v>17108000.0</v>
+      </c>
+      <c r="I15">
+        <v>27500000.0</v>
+      </c>
+      <c r="J15">
+        <v>12046000.0</v>
+      </c>
+      <c r="K15">
+        <v>18731000.0</v>
+      </c>
+      <c r="L15">
+        <v>9516000.0</v>
+      </c>
+      <c r="M15">
+        <v>24464000.0</v>
+      </c>
+      <c r="N15">
+        <v>3889000.0</v>
+      </c>
+      <c r="O15">
+        <v>1270000.0</v>
+      </c>
+      <c r="P15">
+        <v>1620000.0</v>
+      </c>
+      <c r="Q15">
+        <v>610000.0</v>
+      </c>
+      <c r="R15">
+        <v>1119000.0</v>
+      </c>
+      <c r="S15">
+        <v>2585000.0</v>
+      </c>
+      <c r="T15">
+        <v>4677000.0</v>
+      </c>
+      <c r="U15">
+        <v>4035000.0</v>
+      </c>
+      <c r="V15">
+        <v>3189000.0</v>
+      </c>
+      <c r="W15">
+        <v>2556000.0</v>
+      </c>
+      <c r="X15">
+        <v>1845000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>221</v>
+      </c>
+      <c r="B16">
+        <v>473324000.0</v>
+      </c>
+      <c r="C16">
+        <v>393010000.0</v>
+      </c>
+      <c r="D16">
+        <v>130533000.0</v>
+      </c>
+      <c r="E16">
+        <v>96772000.0</v>
+      </c>
+      <c r="F16">
+        <v>975160000.0</v>
+      </c>
+      <c r="G16">
+        <v>626006000.0</v>
+      </c>
+      <c r="H16">
+        <v>233731000.0</v>
+      </c>
+      <c r="I16">
+        <v>75354000.0</v>
+      </c>
+      <c r="J16">
+        <v>200101000.0</v>
+      </c>
+      <c r="K16">
+        <v>183596000.0</v>
+      </c>
+      <c r="L16">
+        <v>89891000.0</v>
+      </c>
+      <c r="M16">
+        <v>172738000.0</v>
+      </c>
+      <c r="N16">
+        <v>146965000.0</v>
+      </c>
+      <c r="O16">
+        <v>136003000.0</v>
+      </c>
+      <c r="P16">
+        <v>76372000.0</v>
+      </c>
+      <c r="Q16">
+        <v>64198000.0</v>
+      </c>
+      <c r="R16">
+        <v>21735000.0</v>
+      </c>
+      <c r="S16">
+        <v>25804000.0</v>
+      </c>
+      <c r="T16">
+        <v>29430000.0</v>
+      </c>
+      <c r="U16">
+        <v>51380000.0</v>
+      </c>
+      <c r="V16">
+        <v>36753000.0</v>
+      </c>
+      <c r="W16">
+        <v>20811000.0</v>
+      </c>
+      <c r="X16">
+        <v>16564000.0</v>
+      </c>
+      <c r="Y16">
+        <v>28117000.0</v>
+      </c>
+      <c r="Z16">
+        <v>19938000.0</v>
+      </c>
+      <c r="AA16">
+        <v>18101671.0</v>
+      </c>
+      <c r="AB16">
+        <v>13700000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-650000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>222</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>223</v>
+      </c>
+      <c r="B18">
+        <v>11209000.0</v>
+      </c>
+      <c r="C18">
+        <v>92588000.0</v>
+      </c>
+      <c r="D18">
+        <v>59926000.0</v>
+      </c>
+      <c r="E18">
+        <v>116845000.0</v>
+      </c>
+      <c r="F18">
+        <v>58971000.0</v>
+      </c>
+      <c r="G18">
+        <v>28888000.0</v>
+      </c>
+      <c r="H18">
+        <v>31283000.0</v>
+      </c>
+      <c r="I18">
+        <v>55419000.0</v>
+      </c>
+      <c r="J18">
+        <v>33242000.0</v>
+      </c>
+      <c r="K18">
+        <v>32577000.0</v>
+      </c>
+      <c r="L18">
+        <v>34923000.0</v>
+      </c>
+      <c r="M18">
+        <v>12264000.0</v>
+      </c>
+      <c r="N18">
+        <v>28356000.0</v>
+      </c>
+      <c r="O18">
+        <v>16460000.0</v>
+      </c>
+      <c r="P18">
+        <v>21950000.0</v>
+      </c>
+      <c r="Q18">
+        <v>29484000.0</v>
+      </c>
+      <c r="R18">
+        <v>-8819000.0</v>
+      </c>
+      <c r="S18">
+        <v>12962000.0</v>
+      </c>
+      <c r="T18">
+        <v>15851000.0</v>
+      </c>
+      <c r="U18">
+        <v>21922000.0</v>
+      </c>
+      <c r="V18">
+        <v>18419000.0</v>
+      </c>
+      <c r="W18">
+        <v>7759000.0</v>
+      </c>
+      <c r="X18">
+        <v>9314000.0</v>
+      </c>
+      <c r="Y18">
+        <v>6489000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1599000.0</v>
+      </c>
+      <c r="AA18">
+        <v>6947340.0</v>
+      </c>
+      <c r="AB18">
+        <v>1200000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-660000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>-136049000.0</v>
+      </c>
+      <c r="C19">
+        <v>-425436000.0</v>
+      </c>
+      <c r="D19">
+        <v>-249054000.0</v>
+      </c>
+      <c r="E19">
+        <v>-551173000.0</v>
+      </c>
+      <c r="F19">
+        <v>-486175000.0</v>
+      </c>
+      <c r="G19">
+        <v>-389979000.0</v>
+      </c>
+      <c r="H19">
+        <v>-84206000.0</v>
+      </c>
+      <c r="I19">
+        <v>-206898000.0</v>
+      </c>
+      <c r="J19">
+        <v>-188287000.0</v>
+      </c>
+      <c r="K19">
+        <v>-89640000.0</v>
+      </c>
+      <c r="L19">
+        <v>-98089000.0</v>
+      </c>
+      <c r="M19">
+        <v>-29320000.0</v>
+      </c>
+      <c r="N19">
+        <v>-19991000.0</v>
+      </c>
+      <c r="O19">
+        <v>48953000.0</v>
+      </c>
+      <c r="P19">
+        <v>217216000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>225</v>
+      </c>
+      <c r="B20">
+        <v>772000.0</v>
+      </c>
+      <c r="C20">
+        <v>810000.0</v>
+      </c>
+      <c r="D20">
+        <v>891000.0</v>
+      </c>
+      <c r="E20">
+        <v>867000.0</v>
+      </c>
+      <c r="F20">
+        <v>877000.0</v>
+      </c>
+      <c r="G20">
+        <v>814000.0</v>
+      </c>
+      <c r="H20">
+        <v>729000.0</v>
+      </c>
+      <c r="I20">
+        <v>1165000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>226</v>
+      </c>
+      <c r="B21">
+        <v>-30862000.0</v>
+      </c>
+      <c r="C21">
+        <v>-80827000.0</v>
+      </c>
+      <c r="D21">
+        <v>159647000.0</v>
+      </c>
+      <c r="E21">
+        <v>-54215000.0</v>
+      </c>
+      <c r="F21">
+        <v>132733000.0</v>
+      </c>
+      <c r="G21">
+        <v>55690000.0</v>
+      </c>
+      <c r="H21">
+        <v>3156000.0</v>
+      </c>
+      <c r="I21">
+        <v>114771000.0</v>
+      </c>
+      <c r="J21">
+        <v>32038000.0</v>
+      </c>
+      <c r="K21">
+        <v>83939000.0</v>
+      </c>
+      <c r="L21">
+        <v>1202000.0</v>
+      </c>
+      <c r="M21">
+        <v>40780000.0</v>
+      </c>
+      <c r="N21">
+        <v>14715000.0</v>
+      </c>
+      <c r="O21">
+        <v>-17794000.0</v>
+      </c>
+      <c r="P21">
+        <v>-74780000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22">
+        <v>88753000.0</v>
+      </c>
+      <c r="C22">
+        <v>79593000.0</v>
+      </c>
+      <c r="D22">
+        <v>82217000.0</v>
+      </c>
+      <c r="E22">
+        <v>61063000.0</v>
+      </c>
+      <c r="F22">
+        <v>59021000.0</v>
+      </c>
+      <c r="G22">
+        <v>44138000.0</v>
+      </c>
+      <c r="H22">
+        <v>49456000.0</v>
+      </c>
+      <c r="I22">
+        <v>42024000.0</v>
+      </c>
+      <c r="J22">
+        <v>31274000.0</v>
+      </c>
+      <c r="K22">
+        <v>31913000.0</v>
+      </c>
+      <c r="L22">
+        <v>27020000.0</v>
+      </c>
+      <c r="M22">
+        <v>17331000.0</v>
+      </c>
+      <c r="N22">
+        <v>17033000.0</v>
+      </c>
+      <c r="O22">
+        <v>12535000.0</v>
+      </c>
+      <c r="P22">
+        <v>37485000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-13316000.0</v>
+      </c>
+      <c r="R22">
+        <v>-52087000.0</v>
+      </c>
+      <c r="S22">
+        <v>-4959000.0</v>
+      </c>
+      <c r="T22">
+        <v>8966000.0</v>
+      </c>
+      <c r="U22">
+        <v>19847000.0</v>
+      </c>
+      <c r="V22">
+        <v>17901000.0</v>
+      </c>
+      <c r="W22">
+        <v>13721000.0</v>
+      </c>
+      <c r="X22">
+        <v>10016000.0</v>
+      </c>
+      <c r="Y22">
+        <v>7757000.0</v>
+      </c>
+      <c r="Z22">
+        <v>4483000.0</v>
+      </c>
+      <c r="AA22">
+        <v>2794567.0</v>
+      </c>
+      <c r="AB22">
+        <v>2100000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-1109000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>227</v>
+      </c>
+      <c r="B23">
+        <v>221958000.0</v>
+      </c>
+      <c r="C23">
+        <v>689285000.0</v>
+      </c>
+      <c r="D23">
+        <v>223546000.0</v>
+      </c>
+      <c r="E23">
+        <v>-330516000.0</v>
+      </c>
+      <c r="F23">
+        <v>839115000.0</v>
+      </c>
+      <c r="G23">
+        <v>796911000.0</v>
+      </c>
+      <c r="H23">
+        <v>226010000.0</v>
+      </c>
+      <c r="I23">
+        <v>-73726000.0</v>
+      </c>
+      <c r="J23">
+        <v>134782000.0</v>
+      </c>
+      <c r="K23">
+        <v>69526000.0</v>
+      </c>
+      <c r="L23">
+        <v>-12025000.0</v>
+      </c>
+      <c r="M23">
+        <v>-26149000.0</v>
+      </c>
+      <c r="N23">
+        <v>-11445000.0</v>
+      </c>
+      <c r="O23">
+        <v>-12874000.0</v>
+      </c>
+      <c r="P23">
+        <v>-206070000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-110524000.0</v>
+      </c>
+      <c r="R23">
+        <v>-192576000.0</v>
+      </c>
+      <c r="S23">
+        <v>6542000.0</v>
+      </c>
+      <c r="T23">
+        <v>-55722000.0</v>
+      </c>
+      <c r="U23">
+        <v>227551000.0</v>
+      </c>
+      <c r="V23">
+        <v>260427000.0</v>
+      </c>
+      <c r="W23">
+        <v>256491000.0</v>
+      </c>
+      <c r="X23">
+        <v>148779000.0</v>
+      </c>
+      <c r="Y23">
+        <v>185036000.0</v>
+      </c>
+      <c r="Z23">
+        <v>143336000.0</v>
+      </c>
+      <c r="AA23">
+        <v>136455198.0</v>
+      </c>
+      <c r="AB23">
+        <v>132400000.0</v>
+      </c>
+      <c r="AC23">
+        <v>192990000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>228</v>
+      </c>
+      <c r="B24">
+        <v>-16460000.0</v>
+      </c>
+      <c r="C24">
+        <v>-305065000.0</v>
+      </c>
+      <c r="D24">
+        <v>-393446000.0</v>
+      </c>
+      <c r="E24">
+        <v>-809000.0</v>
+      </c>
+      <c r="F24">
+        <v>-3730000.0</v>
+      </c>
+      <c r="G24">
+        <v>162000.0</v>
+      </c>
+      <c r="H24">
+        <v>-96748000.0</v>
+      </c>
+      <c r="I24">
+        <v>-195806000.0</v>
+      </c>
+      <c r="J24">
+        <v>-179145000.0</v>
+      </c>
+      <c r="K24">
+        <v>-102637000.0</v>
+      </c>
+      <c r="L24">
+        <v>-179833000.0</v>
+      </c>
+      <c r="M24">
+        <v>10932000.0</v>
+      </c>
+      <c r="N24">
+        <v>-7400000.0</v>
+      </c>
+      <c r="O24">
+        <v>34585000.0</v>
+      </c>
+      <c r="P24">
+        <v>176374000.0</v>
+      </c>
+      <c r="Q24">
+        <v>250194000.0</v>
+      </c>
+      <c r="R24">
+        <v>258082000.0</v>
+      </c>
+      <c r="S24">
+        <v>-87660000.0</v>
+      </c>
+      <c r="T24">
+        <v>-72213000.0</v>
+      </c>
+      <c r="U24">
+        <v>-190359000.0</v>
+      </c>
+      <c r="V24">
+        <v>-250064000.0</v>
+      </c>
+      <c r="W24">
+        <v>-288744000.0</v>
+      </c>
+      <c r="X24">
+        <v>-265505000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-195388000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-161514000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-121920909.0</v>
+      </c>
+      <c r="AB24">
+        <v>-123300000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-192980000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>229</v>
+      </c>
+      <c r="B25">
+        <v>-898000.0</v>
+      </c>
+      <c r="C25">
+        <v>7600000.0</v>
+      </c>
+      <c r="D25">
+        <v>-8181000.0</v>
+      </c>
+      <c r="E25">
+        <v>17908000.0</v>
+      </c>
+      <c r="F25">
+        <v>486000.0</v>
+      </c>
+      <c r="G25">
+        <v>-3956000.0</v>
+      </c>
+      <c r="H25">
+        <v>-6697000.0</v>
+      </c>
+      <c r="I25">
+        <v>199000.0</v>
+      </c>
+      <c r="J25">
+        <v>-3426000.0</v>
+      </c>
+      <c r="K25">
+        <v>-5962000.0</v>
+      </c>
+      <c r="L25">
+        <v>-6815000.0</v>
+      </c>
+      <c r="M25">
+        <v>-7712000.0</v>
+      </c>
+      <c r="N25">
+        <v>-7720000.0</v>
+      </c>
+      <c r="O25">
+        <v>-4423000.0</v>
+      </c>
+      <c r="P25">
+        <v>6998000.0</v>
+      </c>
+      <c r="Q25">
+        <v>33458000.0</v>
+      </c>
+      <c r="R25">
+        <v>57157000.0</v>
+      </c>
+      <c r="S25">
+        <v>21046000.0</v>
+      </c>
+      <c r="T25">
+        <v>42815000.0</v>
+      </c>
+      <c r="U25">
+        <v>22733000.0</v>
+      </c>
+      <c r="V25">
+        <v>2061000.0</v>
+      </c>
+      <c r="W25">
+        <v>3564000.0</v>
+      </c>
+      <c r="X25">
+        <v>3479000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2732000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2163000.0</v>
+      </c>
+      <c r="AA25">
+        <v>2079346.0</v>
+      </c>
+      <c r="AB25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>190759000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>390082000.0</v>
+      </c>
+      <c r="E26">
+        <v>948000.0</v>
+      </c>
+      <c r="F26">
+        <v>-21380000.0</v>
+      </c>
+      <c r="G26">
+        <v>-6591000.0</v>
+      </c>
+      <c r="H26">
+        <v>-7183000.0</v>
+      </c>
+      <c r="I26">
+        <v>-5943000.0</v>
+      </c>
+      <c r="J26">
+        <v>223206000.0</v>
+      </c>
+      <c r="K26">
+        <v>-3732000.0</v>
+      </c>
+      <c r="L26">
+        <v>-15762000.0</v>
+      </c>
+      <c r="M26">
+        <v>-26358000.0</v>
+      </c>
+      <c r="N26">
+        <v>341000.0</v>
+      </c>
+      <c r="O26">
+        <v>-21000000.0</v>
+      </c>
+      <c r="P26">
+        <v>97000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>-4000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
+        <v>14300000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>231</v>
+      </c>
+      <c r="B27">
+        <v>3473000.0</v>
+      </c>
+      <c r="C27">
+        <v>3316000.0</v>
+      </c>
+      <c r="D27">
+        <v>3384000.0</v>
+      </c>
+      <c r="E27">
+        <v>3377000.0</v>
+      </c>
+      <c r="F27">
+        <v>3784000.0</v>
+      </c>
+      <c r="G27">
+        <v>2325000.0</v>
+      </c>
+      <c r="H27">
+        <v>2931000.0</v>
+      </c>
+      <c r="I27">
+        <v>2410000.0</v>
+      </c>
+      <c r="J27">
+        <v>1981000.0</v>
+      </c>
+      <c r="K27">
+        <v>1459000.0</v>
+      </c>
+      <c r="L27">
+        <v>684000.0</v>
+      </c>
+      <c r="M27">
+        <v>714000.0</v>
+      </c>
+      <c r="N27">
+        <v>473000.0</v>
+      </c>
+      <c r="O27">
+        <v>54000.0</v>
+      </c>
+      <c r="P27">
+        <v>61000.0</v>
+      </c>
+      <c r="Q27">
+        <v>275000.0</v>
+      </c>
+      <c r="R27">
+        <v>611000.0</v>
+      </c>
+      <c r="S27">
+        <v>654000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>232</v>
+      </c>
+      <c r="B28">
+        <v>168045000.0</v>
+      </c>
+      <c r="C28">
+        <v>586795000.0</v>
+      </c>
+      <c r="D28">
+        <v>363080000.0</v>
+      </c>
+      <c r="E28">
+        <v>-443251000.0</v>
+      </c>
+      <c r="F28">
+        <v>780088000.0</v>
+      </c>
+      <c r="G28">
+        <v>753204000.0</v>
+      </c>
+      <c r="H28">
+        <v>206448000.0</v>
+      </c>
+      <c r="I28">
+        <v>23996000.0</v>
+      </c>
+      <c r="J28">
+        <v>169312000.0</v>
+      </c>
+      <c r="K28">
+        <v>155664000.0</v>
+      </c>
+      <c r="L28">
+        <v>-22648000.0</v>
+      </c>
+      <c r="M28">
+        <v>-53404000.0</v>
+      </c>
+      <c r="N28">
+        <v>-5301000.0</v>
+      </c>
+      <c r="O28">
+        <v>-24130000.0</v>
+      </c>
+      <c r="P28">
+        <v>-238054000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-258818000.0</v>
+      </c>
+      <c r="R28">
+        <v>-237861000.0</v>
+      </c>
+      <c r="S28">
+        <v>94548000.0</v>
+      </c>
+      <c r="T28">
+        <v>41510000.0</v>
+      </c>
+      <c r="U28">
+        <v>203386000.0</v>
+      </c>
+      <c r="V28">
+        <v>278540000.0</v>
+      </c>
+      <c r="W28">
+        <v>316834000.0</v>
+      </c>
+      <c r="X28">
+        <v>270712000.0</v>
+      </c>
+      <c r="Y28">
+        <v>214191000.0</v>
+      </c>
+      <c r="Z28">
+        <v>182861000.0</v>
+      </c>
+      <c r="AA28">
+        <v>136497872.0</v>
+      </c>
+      <c r="AB28">
+        <v>148400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>192990000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>233</v>
+      </c>
+      <c r="B29">
+        <v>17973000.0</v>
+      </c>
+      <c r="C29">
+        <v>101118000.0</v>
+      </c>
+      <c r="D29">
+        <v>66613000.0</v>
+      </c>
+      <c r="E29">
+        <v>119862000.0</v>
+      </c>
+      <c r="F29">
+        <v>64573000.0</v>
+      </c>
+      <c r="G29">
+        <v>37877000.0</v>
+      </c>
+      <c r="H29">
+        <v>44767000.0</v>
+      </c>
+      <c r="I29">
+        <v>61737000.0</v>
+      </c>
+      <c r="J29">
+        <v>38665000.0</v>
+      </c>
+      <c r="K29">
+        <v>34602000.0</v>
+      </c>
+      <c r="L29">
+        <v>36004000.0</v>
+      </c>
+      <c r="M29">
+        <v>14414000.0</v>
+      </c>
+      <c r="N29">
+        <v>28682000.0</v>
+      </c>
+      <c r="O29">
+        <v>17031000.0</v>
+      </c>
+      <c r="P29">
+        <v>22506000.0</v>
+      </c>
+      <c r="Q29">
+        <v>29602000.0</v>
+      </c>
+      <c r="R29">
+        <v>-8775000.0</v>
+      </c>
+      <c r="S29">
+        <v>13635000.0</v>
+      </c>
+      <c r="T29">
+        <v>19364000.0</v>
+      </c>
+      <c r="U29">
+        <v>27833000.0</v>
+      </c>
+      <c r="V29">
+        <v>26096000.0</v>
+      </c>
+      <c r="W29">
+        <v>18275000.0</v>
+      </c>
+      <c r="X29">
+        <v>13607000.0</v>
+      </c>
+      <c r="Y29">
+        <v>10016000.0</v>
+      </c>
+      <c r="Z29">
+        <v>4395000.0</v>
+      </c>
+      <c r="AA29">
+        <v>8046173.0</v>
+      </c>
+      <c r="AB29">
+        <v>3100000.0</v>
+      </c>
+      <c r="AC29">
+        <v>420000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>234</v>
+      </c>
+      <c r="B30">
+        <v>-105704000.0</v>
+      </c>
+      <c r="C30">
+        <v>-425436000.0</v>
+      </c>
+      <c r="D30">
+        <v>-395932000.0</v>
+      </c>
+      <c r="E30">
+        <v>-554999000.0</v>
+      </c>
+      <c r="F30">
+        <v>-495507000.0</v>
+      </c>
+      <c r="G30">
+        <v>-398806000.0</v>
+      </c>
+      <c r="H30">
+        <v>-92838000.0</v>
+      </c>
+      <c r="I30">
+        <v>-210480000.0</v>
+      </c>
+      <c r="J30">
+        <v>-191472000.0</v>
+      </c>
+      <c r="K30">
+        <v>-96561000.0</v>
+      </c>
+      <c r="L30">
+        <v>-96203000.0</v>
+      </c>
+      <c r="M30">
+        <v>64763000.0</v>
+      </c>
+      <c r="N30">
+        <v>-12419000.0</v>
+      </c>
+      <c r="O30">
+        <v>66730000.0</v>
+      </c>
+      <c r="P30">
+        <v>227722000.0</v>
+      </c>
+      <c r="Q30">
+        <v>271679000.0</v>
+      </c>
+      <c r="R30">
+        <v>242567000.0</v>
+      </c>
+      <c r="S30">
+        <v>-111809000.0</v>
+      </c>
+      <c r="T30">
+        <v>-82824000.0</v>
+      </c>
+      <c r="U30">
+        <v>-216592000.0</v>
+      </c>
+      <c r="V30">
+        <v>-288694000.0</v>
+      </c>
+      <c r="W30">
+        <v>-330862000.0</v>
+      </c>
+      <c r="X30">
+        <v>-295872000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-216028000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-185420000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-140093000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-144400000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-194060000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DJ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:114">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
+        <v>96</v>
+      </c>
+      <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
+        <v>99</v>
+      </c>
+      <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>102</v>
+      </c>
+      <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
+        <v>105</v>
+      </c>
+      <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:114">
+      <c r="A2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B2">
+        <v>473324000.0</v>
+      </c>
+      <c r="C2">
+        <v>477019000.0</v>
+      </c>
+      <c r="D2">
+        <v>296072000.0</v>
+      </c>
+      <c r="E2">
+        <v>385460000.0</v>
+      </c>
+      <c r="F2">
+        <v>393010000.0</v>
+      </c>
+      <c r="G2">
+        <v>328546000.0</v>
+      </c>
+      <c r="H2">
+        <v>197629000.0</v>
+      </c>
+      <c r="I2">
+        <v>237231000.0</v>
+      </c>
+      <c r="J2">
+        <v>130533000.0</v>
+      </c>
+      <c r="K2">
+        <v>265987000.0</v>
+      </c>
+      <c r="L2">
+        <v>207796000.0</v>
+      </c>
+      <c r="M2">
+        <v>57938000.0</v>
+      </c>
+      <c r="N2">
+        <v>96772000.0</v>
+      </c>
+      <c r="O2">
+        <v>284014000.0</v>
+      </c>
+      <c r="P2">
+        <v>479105000.0</v>
+      </c>
+      <c r="Q2">
+        <v>770204000.0</v>
+      </c>
+      <c r="R2">
+        <v>975160000.0</v>
+      </c>
+      <c r="S2">
+        <v>825361000.0</v>
+      </c>
+      <c r="T2">
+        <v>759531000.0</v>
+      </c>
+      <c r="U2">
+        <v>652344000.0</v>
+      </c>
+      <c r="V2">
+        <v>626006000.0</v>
+      </c>
+      <c r="W2">
+        <v>554591000.0</v>
+      </c>
+      <c r="X2">
+        <v>471227000.0</v>
+      </c>
+      <c r="Y2">
+        <v>236719000.0</v>
+      </c>
+      <c r="Z2">
+        <v>233731000.0</v>
+      </c>
+      <c r="AA2">
+        <v>228538000.0</v>
+      </c>
+      <c r="AB2">
+        <v>150425000.0</v>
+      </c>
+      <c r="AC2">
+        <v>214894000.0</v>
+      </c>
+      <c r="AD2">
+        <v>75354000.0</v>
+      </c>
+      <c r="AE2">
+        <v>80017000.0</v>
+      </c>
+      <c r="AF2">
+        <v>125740000.0</v>
+      </c>
+      <c r="AG2">
+        <v>211157000.0</v>
+      </c>
+      <c r="AH2">
+        <v>200101000.0</v>
+      </c>
+      <c r="AI2">
+        <v>177051000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>101609000.0</v>
+      </c>
+      <c r="AK2">
+        <v>52976000.0</v>
+      </c>
+      <c r="AL2">
+        <v>183596000.0</v>
+      </c>
+      <c r="AM2">
+        <v>141730000.0</v>
+      </c>
+      <c r="AN2">
+        <v>106983000.0</v>
+      </c>
+      <c r="AO2">
+        <v>101181000.0</v>
+      </c>
+      <c r="AP2">
+        <v>89891000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>103849000.0</v>
+      </c>
+      <c r="AR2">
+        <v>138431000.0</v>
+      </c>
+      <c r="AS2">
+        <v>148790000.0</v>
+      </c>
+      <c r="AT2">
+        <v>172738000.0</v>
+      </c>
+      <c r="AU2">
+        <v>132252000.0</v>
+      </c>
+      <c r="AV2">
+        <v>118853000.0</v>
+      </c>
+      <c r="AW2">
+        <v>109947000.0</v>
+      </c>
+      <c r="AX2">
+        <v>146965000.0</v>
+      </c>
+      <c r="AY2">
+        <v>125918000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>57977000.0</v>
+      </c>
+      <c r="BA2">
+        <v>114777000.0</v>
+      </c>
+      <c r="BB2">
+        <v>136003000.0</v>
+      </c>
+      <c r="BC2">
+        <v>103995000.0</v>
+      </c>
+      <c r="BD2">
+        <v>82466000.0</v>
+      </c>
+      <c r="BE2">
+        <v>85008000.0</v>
+      </c>
+      <c r="BF2">
+        <v>76372000.0</v>
+      </c>
+      <c r="BG2">
+        <v>125703000.0</v>
+      </c>
+      <c r="BH2">
+        <v>126999000.0</v>
+      </c>
+      <c r="BI2">
+        <v>76888000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>64198000.0</v>
+      </c>
+      <c r="BK2">
+        <v>171996000.0</v>
+      </c>
+      <c r="BL2">
+        <v>79883000.0</v>
+      </c>
+      <c r="BM2">
+        <v>96433000.0</v>
+      </c>
+      <c r="BN2">
+        <v>21735000.0</v>
+      </c>
+      <c r="BO2">
+        <v>66675000.0</v>
+      </c>
+      <c r="BP2">
+        <v>38902000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>137286000.0</v>
+      </c>
+      <c r="BR2">
+        <v>25804000.0</v>
+      </c>
+      <c r="BS2">
+        <v>30601000.0</v>
+      </c>
+      <c r="BT2">
+        <v>37769000.0</v>
+      </c>
+      <c r="BU2">
+        <v>32440000.0</v>
+      </c>
+      <c r="BV2">
+        <v>29430000.0</v>
+      </c>
+      <c r="BW2">
+        <v>29298000.0</v>
+      </c>
+      <c r="BX2">
+        <v>48441000.0</v>
+      </c>
+      <c r="BY2">
+        <v>65766000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>51380000.0</v>
+      </c>
+      <c r="CA2">
+        <v>55276000.0</v>
+      </c>
+      <c r="CB2">
+        <v>47413000.0</v>
+      </c>
+      <c r="CC2">
+        <v>38636000.0</v>
+      </c>
+      <c r="CD2">
+        <v>36753000.0</v>
+      </c>
+      <c r="CE2">
+        <v>73086000.0</v>
+      </c>
+      <c r="CF2">
+        <v>57459000.0</v>
+      </c>
+      <c r="CG2">
+        <v>73597000.0</v>
+      </c>
+      <c r="CH2">
+        <v>20811000.0</v>
+      </c>
+      <c r="CI2">
+        <v>41131000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>35972000.0</v>
+      </c>
+      <c r="CK2">
+        <v>35665000.0</v>
+      </c>
+      <c r="CL2">
+        <v>16564000.0</v>
+      </c>
+      <c r="CM2">
+        <v>44630000.0</v>
+      </c>
+      <c r="CN2">
+        <v>37339000.0</v>
+      </c>
+      <c r="CO2">
+        <v>28294000.0</v>
+      </c>
+      <c r="CP2">
+        <v>28117000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>41636000.0</v>
+      </c>
+      <c r="CR2">
+        <v>16551000.0</v>
+      </c>
+      <c r="CS2">
+        <v>16988000.0</v>
+      </c>
+      <c r="CT2">
+        <v>19938000.0</v>
+      </c>
+      <c r="CU2">
+        <v>23462799.0</v>
+      </c>
+      <c r="CV2">
+        <v>33261406.0</v>
+      </c>
+      <c r="CW2">
+        <v>33395286.0</v>
+      </c>
+      <c r="CX2">
+        <v>18101671.0</v>
+      </c>
+      <c r="CY2">
+        <v>16947474.0</v>
+      </c>
+      <c r="CZ2">
+        <v>11294320.0</v>
+      </c>
+      <c r="DA2">
+        <v>10664604.0</v>
+      </c>
+      <c r="DB2">
+        <v>13650356.0</v>
+      </c>
+      <c r="DC2">
+        <v>10000000.0</v>
+      </c>
+      <c r="DD2">
+        <v>12900000.0</v>
+      </c>
+      <c r="DE2">
+        <v>18500000.0</v>
+      </c>
+      <c r="DF2">
+        <v>6500000.0</v>
+      </c>
+      <c r="DG2">
+        <v>3580000.0</v>
+      </c>
+      <c r="DH2">
+        <v>1380000.0</v>
+      </c>
+      <c r="DI2">
+        <v>2230000.0</v>
+      </c>
+      <c r="DJ2"/>
+    </row>
+    <row r="3" spans="1:114">
+      <c r="A3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B3">
+        <v>938000</v>
+      </c>
+      <c r="C3">
+        <v>227000</v>
+      </c>
+      <c r="D3">
+        <v>2639000</v>
+      </c>
+      <c r="E3">
+        <v>2361000</v>
+      </c>
+      <c r="F3">
+        <v>1537000</v>
+      </c>
+      <c r="G3">
+        <v>590000</v>
+      </c>
+      <c r="H3">
+        <v>5610000</v>
+      </c>
+      <c r="I3">
+        <v>869000</v>
+      </c>
+      <c r="J3">
+        <v>1461000</v>
+      </c>
+      <c r="K3">
+        <v>546000</v>
+      </c>
+      <c r="L3">
+        <v>1461000</v>
+      </c>
+      <c r="M3">
+        <v>2172000</v>
+      </c>
+      <c r="N3">
+        <v>2508000</v>
+      </c>
+      <c r="O3">
+        <v>851000</v>
+      </c>
+      <c r="P3">
+        <v>1767000</v>
+      </c>
+      <c r="Q3">
+        <v>67000</v>
+      </c>
+      <c r="R3">
+        <v>332000</v>
+      </c>
+      <c r="S3">
+        <v>1352000</v>
+      </c>
+      <c r="T3">
+        <v>695000</v>
+      </c>
+      <c r="U3">
+        <v>1952000</v>
+      </c>
+      <c r="V3">
+        <v>1603000</v>
+      </c>
+      <c r="W3">
+        <v>1788000</v>
+      </c>
+      <c r="X3">
+        <v>2772000</v>
+      </c>
+      <c r="Y3">
+        <v>1270000</v>
+      </c>
+      <c r="Z3">
+        <v>3159000</v>
+      </c>
+      <c r="AA3">
+        <v>4375000</v>
+      </c>
+      <c r="AB3">
+        <v>3750000</v>
+      </c>
+      <c r="AC3">
+        <v>2627000</v>
+      </c>
+      <c r="AD3">
+        <v>2732000</v>
+      </c>
+      <c r="AE3">
+        <v>1234000</v>
+      </c>
+      <c r="AF3">
+        <v>1987000</v>
+      </c>
+      <c r="AG3">
+        <v>1668000</v>
+      </c>
+      <c r="AH3">
+        <v>1429000</v>
+      </c>
+      <c r="AI3">
+        <v>1231000</v>
+      </c>
+      <c r="AJ3">
+        <v>2031000</v>
+      </c>
+      <c r="AK3">
+        <v>1023000</v>
+      </c>
+      <c r="AL3">
+        <v>1138000</v>
+      </c>
+      <c r="AM3">
+        <v>974000</v>
+      </c>
+      <c r="AN3">
+        <v>744000</v>
+      </c>
+      <c r="AO3">
+        <v>307000</v>
+      </c>
+      <c r="AP3">
+        <v>574000</v>
+      </c>
+      <c r="AQ3">
+        <v>149000</v>
+      </c>
+      <c r="AR3">
+        <v>343000</v>
+      </c>
+      <c r="AS3">
+        <v>301000</v>
+      </c>
+      <c r="AT3">
+        <v>288000</v>
+      </c>
+      <c r="AU3">
+        <v>983000</v>
+      </c>
+      <c r="AV3">
+        <v>293000</v>
+      </c>
+      <c r="AW3">
+        <v>563000</v>
+      </c>
+      <c r="AX3">
+        <v>311000</v>
+      </c>
+      <c r="AY3">
+        <v>76000</v>
+      </c>
+      <c r="AZ3">
+        <v>116000</v>
+      </c>
+      <c r="BA3">
+        <v>54000</v>
+      </c>
+      <c r="BB3">
+        <v>80000</v>
+      </c>
+      <c r="BC3">
+        <v>156000</v>
+      </c>
+      <c r="BD3">
+        <v>278000</v>
+      </c>
+      <c r="BE3">
+        <v>67000</v>
+      </c>
+      <c r="BF3">
+        <v>70000</v>
+      </c>
+      <c r="BG3">
+        <v>334000</v>
+      </c>
+      <c r="BH3">
+        <v>130000</v>
+      </c>
+      <c r="BI3">
+        <v>36000</v>
+      </c>
+      <c r="BJ3">
+        <v>56000</v>
+      </c>
+      <c r="BK3">
+        <v>34000</v>
+      </c>
+      <c r="BL3">
+        <v>54000</v>
+      </c>
+      <c r="BM3">
+        <v>16000</v>
+      </c>
+      <c r="BN3">
+        <v>14000</v>
+      </c>
+      <c r="BO3">
+        <v>15000</v>
+      </c>
+      <c r="BP3">
+        <v>3000</v>
+      </c>
+      <c r="BQ3">
+        <v>14000</v>
+      </c>
+      <c r="BR3">
+        <v>12000</v>
+      </c>
+      <c r="BS3">
+        <v>28000</v>
+      </c>
+      <c r="BT3">
+        <v>69000</v>
+      </c>
+      <c r="BU3">
+        <v>55000</v>
+      </c>
+      <c r="BV3">
+        <v>521000</v>
+      </c>
+      <c r="BW3">
+        <v>549000</v>
+      </c>
+      <c r="BX3">
+        <v>403000</v>
+      </c>
+      <c r="BY3">
+        <v>1282000</v>
+      </c>
+      <c r="BZ3">
+        <v>1279000</v>
+      </c>
+      <c r="CA3">
+        <v>1861000</v>
+      </c>
+      <c r="CB3">
+        <v>2129000</v>
+      </c>
+      <c r="CC3">
+        <v>1591000</v>
+      </c>
+      <c r="CD3">
+        <v>330000</v>
+      </c>
+      <c r="CE3">
+        <v>37000</v>
+      </c>
+      <c r="CF3">
+        <v>2263000</v>
+      </c>
+      <c r="CG3">
+        <v>2999000</v>
+      </c>
+      <c r="CH3">
+        <v>2378000</v>
+      </c>
+      <c r="CI3">
+        <v>3592000</v>
+      </c>
+      <c r="CJ3">
+        <v>3150000</v>
+      </c>
+      <c r="CK3">
+        <v>2195000</v>
+      </c>
+      <c r="CL3">
+        <v>1579000</v>
+      </c>
+      <c r="CM3">
+        <v>379000</v>
+      </c>
+      <c r="CN3">
+        <v>1366000</v>
+      </c>
+      <c r="CO3">
+        <v>1997000</v>
+      </c>
+      <c r="CP3">
+        <v>551000</v>
+      </c>
+      <c r="CQ3">
+        <v>1099000</v>
+      </c>
+      <c r="CR3">
+        <v>616000</v>
+      </c>
+      <c r="CS3">
+        <v>1185000</v>
+      </c>
+      <c r="CT3">
+        <v>627000</v>
+      </c>
+      <c r="CU3">
+        <v>1365212</v>
+      </c>
+      <c r="CV3">
+        <v>2283788</v>
+      </c>
+      <c r="CW3">
+        <v>1596935</v>
+      </c>
+      <c r="CX3">
+        <v>748065</v>
+      </c>
+      <c r="CY3">
+        <v>203516</v>
+      </c>
+      <c r="CZ3">
+        <v>753953</v>
+      </c>
+      <c r="DA3">
+        <v>66426</v>
+      </c>
+      <c r="DB3">
+        <v>74938</v>
+      </c>
+      <c r="DC3">
+        <v>0</v>
+      </c>
+      <c r="DD3">
+        <v>400000</v>
+      </c>
+      <c r="DE3">
+        <v>1100000</v>
+      </c>
+      <c r="DF3">
+        <v>400000</v>
+      </c>
+      <c r="DG3">
+        <v>510000</v>
+      </c>
+      <c r="DH3">
+        <v>59999</v>
+      </c>
+      <c r="DI3">
+        <v>100000</v>
+      </c>
+      <c r="DJ3">
+        <v>410000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:114">
+      <c r="A4" t="s">
+        <v>209</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>149858000.0</v>
+      </c>
+      <c r="N4">
+        <v>-38834000.0</v>
+      </c>
+      <c r="O4">
+        <v>-187242000.0</v>
+      </c>
+      <c r="P4">
+        <v>-195091000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-291099000.0</v>
+      </c>
+      <c r="R4">
+        <v>-204956000.0</v>
+      </c>
+      <c r="S4">
+        <v>149799000.0</v>
+      </c>
+      <c r="T4">
+        <v>65830000.0</v>
+      </c>
+      <c r="U4">
+        <v>107187000.0</v>
+      </c>
+      <c r="V4">
+        <v>26338000.0</v>
+      </c>
+      <c r="W4">
+        <v>71415000.0</v>
+      </c>
+      <c r="X4">
+        <v>83364000.0</v>
+      </c>
+      <c r="Y4">
+        <v>234508000.0</v>
+      </c>
+      <c r="Z4">
+        <v>2988000.0</v>
+      </c>
+      <c r="AA4">
+        <v>5193000.0</v>
+      </c>
+      <c r="AB4">
+        <v>78113000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-64469000.0</v>
+      </c>
+      <c r="AD4">
+        <v>139540000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-4663000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-45723000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-85417000.0</v>
+      </c>
+      <c r="AH4">
+        <v>11056000.0</v>
+      </c>
+      <c r="AI4">
+        <v>23050000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>75442000.0</v>
+      </c>
+      <c r="AK4">
+        <v>48633000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-130620000.0</v>
+      </c>
+      <c r="AM4">
+        <v>41866000.0</v>
+      </c>
+      <c r="AN4">
+        <v>34747000.0</v>
+      </c>
+      <c r="AO4">
+        <v>5802000.0</v>
+      </c>
+      <c r="AP4">
+        <v>11290000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-13958000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-34582000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-10359000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-23948000.0</v>
+      </c>
+      <c r="AU4">
+        <v>40486000.0</v>
+      </c>
+      <c r="AV4">
+        <v>13399000.0</v>
+      </c>
+      <c r="AW4">
+        <v>8906000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-37018000.0</v>
+      </c>
+      <c r="AY4">
+        <v>21047000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>67941000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-56800000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-21226000.0</v>
+      </c>
+      <c r="BC4">
+        <v>32008000.0</v>
+      </c>
+      <c r="BD4">
+        <v>21529000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-2542000.0</v>
+      </c>
+      <c r="BF4">
+        <v>8636000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+    </row>
+    <row r="5" spans="1:114">
+      <c r="A5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-1469000.0</v>
+      </c>
+      <c r="N5">
+        <v>131000.0</v>
+      </c>
+      <c r="O5">
+        <v>97000.0</v>
+      </c>
+      <c r="P5">
+        <v>11441000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-8901000.0</v>
+      </c>
+      <c r="R5">
+        <v>-2868000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1330000.0</v>
+      </c>
+      <c r="T5">
+        <v>-6299000.0</v>
+      </c>
+      <c r="U5">
+        <v>-7771000.0</v>
+      </c>
+      <c r="V5">
+        <v>-1232000.0</v>
+      </c>
+      <c r="W5">
+        <v>-4877000.0</v>
+      </c>
+      <c r="X5">
+        <v>-1615000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-5283000.0</v>
+      </c>
+      <c r="Z5">
+        <v>82000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-636000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-6195000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2597000.0</v>
+      </c>
+      <c r="AD5">
+        <v>416000.0</v>
+      </c>
+      <c r="AE5">
+        <v>271000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-383000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-2472000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1229000.0</v>
+      </c>
+      <c r="AI5">
+        <v>1052000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-961000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1788000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1181000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-919000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2436000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1955000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-3718000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-4116000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-2930000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-2502000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-667000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-3069000.0</v>
+      </c>
+      <c r="AV5">
+        <v>571000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3130000.0</v>
+      </c>
+      <c r="AX5">
+        <v>335000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-5547000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1392000.0</v>
+      </c>
+      <c r="BA5">
+        <v>9404000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1631000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-4535000.0</v>
+      </c>
+      <c r="BD5">
+        <v>3342000.0</v>
+      </c>
+      <c r="BE5">
+        <v>326000.0</v>
+      </c>
+      <c r="BF5">
+        <v>787000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+    </row>
+    <row r="6" spans="1:114">
+      <c r="A6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B6">
+        <v>105980000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3695000.0</v>
+      </c>
+      <c r="D6">
+        <v>180947000.0</v>
+      </c>
+      <c r="E6">
+        <v>-89388000.0</v>
+      </c>
+      <c r="F6">
+        <v>-7550000.0</v>
+      </c>
+      <c r="G6">
+        <v>64464000.0</v>
+      </c>
+      <c r="H6">
+        <v>130917000.0</v>
+      </c>
+      <c r="I6">
+        <v>-39602000.0</v>
+      </c>
+      <c r="J6">
+        <v>106698000.0</v>
+      </c>
+      <c r="K6">
+        <v>-135454000.0</v>
+      </c>
+      <c r="L6">
+        <v>58191000.0</v>
+      </c>
+      <c r="M6">
+        <v>149858000.0</v>
+      </c>
+      <c r="N6">
+        <v>-38834000.0</v>
+      </c>
+      <c r="O6">
+        <v>-187242000.0</v>
+      </c>
+      <c r="P6">
+        <v>-195091000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-291099000.0</v>
+      </c>
+      <c r="R6">
+        <v>-204956000.0</v>
+      </c>
+      <c r="S6">
+        <v>149799000.0</v>
+      </c>
+      <c r="T6">
+        <v>65830000.0</v>
+      </c>
+      <c r="U6">
+        <v>107187000.0</v>
+      </c>
+      <c r="V6">
+        <v>26338000.0</v>
+      </c>
+      <c r="W6">
+        <v>71415000.0</v>
+      </c>
+      <c r="X6">
+        <v>83364000.0</v>
+      </c>
+      <c r="Y6">
+        <v>234508000.0</v>
+      </c>
+      <c r="Z6">
+        <v>2988000.0</v>
+      </c>
+      <c r="AA6">
+        <v>5193000.0</v>
+      </c>
+      <c r="AB6">
+        <v>78113000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-64469000.0</v>
+      </c>
+      <c r="AD6">
+        <v>139540000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-4663000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-45723000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-85417000.0</v>
+      </c>
+      <c r="AH6">
+        <v>11056000.0</v>
+      </c>
+      <c r="AI6">
+        <v>23050000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>75442000.0</v>
+      </c>
+      <c r="AK6">
+        <v>48633000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-130620000.0</v>
+      </c>
+      <c r="AM6">
+        <v>41866000.0</v>
+      </c>
+      <c r="AN6">
+        <v>34747000.0</v>
+      </c>
+      <c r="AO6">
+        <v>5802000.0</v>
+      </c>
+      <c r="AP6">
+        <v>11290000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-13958000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-34582000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-10359000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-23948000.0</v>
+      </c>
+      <c r="AU6">
+        <v>40486000.0</v>
+      </c>
+      <c r="AV6">
+        <v>13399000.0</v>
+      </c>
+      <c r="AW6">
+        <v>8906000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-37018000.0</v>
+      </c>
+      <c r="AY6">
+        <v>21047000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>67941000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-56800000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-21226000.0</v>
+      </c>
+      <c r="BC6">
+        <v>32008000.0</v>
+      </c>
+      <c r="BD6">
+        <v>21529000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-2542000.0</v>
+      </c>
+      <c r="BF6">
+        <v>8636000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-49331000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-1296000.0</v>
+      </c>
+      <c r="BI6">
+        <v>50111000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>12690000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-107798000.0</v>
+      </c>
+      <c r="BL6">
+        <v>92113000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-16550000.0</v>
+      </c>
+      <c r="BN6">
+        <v>74698000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-44940000.0</v>
+      </c>
+      <c r="BP6">
+        <v>27773000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-98384000.0</v>
+      </c>
+      <c r="BR6">
+        <v>111482000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-4797000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-7168000.0</v>
+      </c>
+      <c r="BU6">
+        <v>5329000.0</v>
+      </c>
+      <c r="BV6">
+        <v>3010000.0</v>
+      </c>
+      <c r="BW6">
+        <v>132000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-19143000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-17325000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>14386000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-3896000.0</v>
+      </c>
+      <c r="CB6">
+        <v>7863000.0</v>
+      </c>
+      <c r="CC6">
+        <v>8777000.0</v>
+      </c>
+      <c r="CD6">
+        <v>1883000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-36333000.0</v>
+      </c>
+      <c r="CF6">
+        <v>15627000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-16138000.0</v>
+      </c>
+      <c r="CH6">
+        <v>52786000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-20320000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>5159000.0</v>
+      </c>
+      <c r="CK6">
+        <v>307000.0</v>
+      </c>
+      <c r="CL6">
+        <v>19101000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-28066000.0</v>
+      </c>
+      <c r="CN6">
+        <v>7291000.0</v>
+      </c>
+      <c r="CO6">
+        <v>9045000.0</v>
+      </c>
+      <c r="CP6">
+        <v>177000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-13519000.0</v>
+      </c>
+      <c r="CR6">
+        <v>25085000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-437000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-2950000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-3524799.0</v>
+      </c>
+      <c r="CV6">
+        <v>-9798201.0</v>
+      </c>
+      <c r="CW6">
+        <v>-134286.0</v>
+      </c>
+      <c r="CX6">
+        <v>15293615.0</v>
+      </c>
+      <c r="CY6">
+        <v>1154197.0</v>
+      </c>
+      <c r="CZ6">
+        <v>5653154.0</v>
+      </c>
+      <c r="DA6">
+        <v>629716.0</v>
+      </c>
+      <c r="DB6">
+        <v>-2985752.0</v>
+      </c>
+      <c r="DC6">
+        <v>3700000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DE6">
+        <v>-5600000.0</v>
+      </c>
+      <c r="DF6">
+        <v>12000000.0</v>
+      </c>
+      <c r="DG6">
+        <v>-7840000.0</v>
+      </c>
+      <c r="DH6">
+        <v>3579998.0</v>
+      </c>
+      <c r="DI6">
+        <v>1380000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>2230000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:114">
+      <c r="A7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7">
+        <v>10102000.0</v>
+      </c>
+      <c r="C7">
+        <v>-19659000.0</v>
+      </c>
+      <c r="D7">
+        <v>-12360000.0</v>
+      </c>
+      <c r="E7">
+        <v>-21963000.0</v>
+      </c>
+      <c r="F7">
+        <v>-27255000.0</v>
+      </c>
+      <c r="G7">
+        <v>23273000.0</v>
+      </c>
+      <c r="H7">
+        <v>-25037000.0</v>
+      </c>
+      <c r="I7">
+        <v>-8713000.0</v>
+      </c>
+      <c r="J7">
+        <v>10978000.0</v>
+      </c>
+      <c r="K7">
+        <v>-22284000.0</v>
+      </c>
+      <c r="L7">
+        <v>-2645000.0</v>
+      </c>
+      <c r="M7">
+        <v>1614000.0</v>
+      </c>
+      <c r="N7">
+        <v>-7311000.0</v>
+      </c>
+      <c r="O7">
+        <v>-1054000.0</v>
+      </c>
+      <c r="P7">
+        <v>11786000.0</v>
+      </c>
+      <c r="Q7">
+        <v>4178000.0</v>
+      </c>
+      <c r="R7">
+        <v>10957000.0</v>
+      </c>
+      <c r="S7">
+        <v>-810000.0</v>
+      </c>
+      <c r="T7">
+        <v>-4195000.0</v>
+      </c>
+      <c r="U7">
+        <v>-6785000.0</v>
+      </c>
+      <c r="V7">
+        <v>-2821000.0</v>
+      </c>
+      <c r="W7">
+        <v>1582000.0</v>
+      </c>
+      <c r="X7">
+        <v>-3099000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-5735000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-2662000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1113000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1175000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-338000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-10102000.0</v>
+      </c>
+      <c r="AE7">
+        <v>12450000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-778000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-2998000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-964000.0</v>
+      </c>
+      <c r="AI7">
+        <v>760000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>290000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-3234000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-169000.0</v>
+      </c>
+      <c r="AM7">
+        <v>1019000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-3026000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-1209000.0</v>
+      </c>
+      <c r="AP7">
+        <v>1644000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-3653000.0</v>
+      </c>
+      <c r="AR7">
+        <v>1782000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AT7">
+        <v>1977000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-2798000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-6864000.0</v>
+      </c>
+      <c r="AW7">
+        <v>6120000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-602000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-4351000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1996000.0</v>
+      </c>
+      <c r="BA7">
+        <v>10847000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-71000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-3773000.0</v>
+      </c>
+      <c r="BD7">
+        <v>1345000.0</v>
+      </c>
+      <c r="BE7">
+        <v>2732000.0</v>
+      </c>
+      <c r="BF7">
+        <v>677000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-704000.0</v>
+      </c>
+      <c r="BH7">
+        <v>321000.0</v>
+      </c>
+      <c r="BI7">
+        <v>2280000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>1226000.0</v>
+      </c>
+      <c r="BK7">
+        <v>6732000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-869000.0</v>
+      </c>
+      <c r="BM7">
+        <v>1618000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-689000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-12129000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-8616000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-3679000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-2582000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-42042000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-3074000.0</v>
+      </c>
+      <c r="BU7">
+        <v>417000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-3395000.0</v>
+      </c>
+      <c r="BW7">
+        <v>1933000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-989000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-1302000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>1879000.0</v>
+      </c>
+      <c r="CA7">
+        <v>5449000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-1483000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-161000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-1609000.0</v>
+      </c>
+      <c r="CE7">
+        <v>1791000.0</v>
+      </c>
+      <c r="CF7">
+        <v>641000.0</v>
+      </c>
+      <c r="CG7">
+        <v>359000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-1765000.0</v>
+      </c>
+      <c r="CI7">
+        <v>903000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-161000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-681000.0</v>
+      </c>
+      <c r="CL7">
+        <v>-1505000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-145000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-581000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-980000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-130000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>9786000.0</v>
+      </c>
+      <c r="CR7">
+        <v>-9873000.0</v>
+      </c>
+      <c r="CS7">
+        <v>-1866000.0</v>
+      </c>
+      <c r="CT7">
+        <v>114000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-1597851.0</v>
+      </c>
+      <c r="CV7">
+        <v>-880149.0</v>
+      </c>
+      <c r="CW7">
+        <v>-4311788.0</v>
+      </c>
+      <c r="CX7">
+        <v>-4212.0</v>
+      </c>
+      <c r="CY7">
+        <v>195397.0</v>
+      </c>
+      <c r="CZ7">
+        <v>1346524.0</v>
+      </c>
+      <c r="DA7">
+        <v>646542.0</v>
+      </c>
+      <c r="DB7">
+        <v>393710.0</v>
+      </c>
+      <c r="DC7">
+        <v>-200000.0</v>
+      </c>
+      <c r="DD7">
+        <v>-800000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-300000.0</v>
+      </c>
+      <c r="DF7">
+        <v>-200000.0</v>
+      </c>
+      <c r="DG7">
+        <v>-152300000.0</v>
+      </c>
+      <c r="DH7">
+        <v>38900000.0</v>
+      </c>
+      <c r="DI7">
+        <v>46400000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>350000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:114">
+      <c r="A8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>461000.0</v>
+      </c>
+      <c r="N8">
+        <v>-1947000.0</v>
+      </c>
+      <c r="O8">
+        <v>-1488000.0</v>
+      </c>
+      <c r="P8">
+        <v>-3104000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-229000.0</v>
+      </c>
+      <c r="R8">
+        <v>-1344000.0</v>
+      </c>
+      <c r="S8">
+        <v>675000.0</v>
+      </c>
+      <c r="T8">
+        <v>-335000.0</v>
+      </c>
+      <c r="U8">
+        <v>2159000.0</v>
+      </c>
+      <c r="V8">
+        <v>-971000.0</v>
+      </c>
+      <c r="W8">
+        <v>163000.0</v>
+      </c>
+      <c r="X8">
+        <v>-1734000.0</v>
+      </c>
+      <c r="Y8">
+        <v>434000.0</v>
+      </c>
+      <c r="Z8">
+        <v>220000.0</v>
+      </c>
+      <c r="AA8">
+        <v>561000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-75000.0</v>
+      </c>
+      <c r="AC8">
+        <v>930000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AE8">
+        <v>91000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-727000.0</v>
+      </c>
+      <c r="AG8">
+        <v>330000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-820000.0</v>
+      </c>
+      <c r="AI8">
+        <v>348000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-1125000.0</v>
+      </c>
+      <c r="AK8">
+        <v>549000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-828000.0</v>
+      </c>
+      <c r="AM8">
+        <v>350000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-796000.0</v>
+      </c>
+      <c r="AO8">
+        <v>934000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-366000.0</v>
+      </c>
+      <c r="AQ8"/>
+      <c r="AR8">
+        <v>-533000.0</v>
+      </c>
+      <c r="AS8">
+        <v>925000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-713000.0</v>
+      </c>
+      <c r="AU8">
+        <v>258000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-581000.0</v>
+      </c>
+      <c r="AW8">
+        <v>524000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-212000.0</v>
+      </c>
+      <c r="AY8">
+        <v>128000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-117000.0</v>
+      </c>
+      <c r="BA8">
+        <v>239000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-25000.0</v>
+      </c>
+      <c r="BC8">
+        <v>65000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-44000.0</v>
+      </c>
+      <c r="BE8">
+        <v>532000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-24000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+    </row>
+    <row r="9" spans="1:114">
+      <c r="A9" t="s">
+        <v>214</v>
+      </c>
+      <c r="B9">
+        <v>-1526000.0</v>
+      </c>
+      <c r="C9">
+        <v>1315000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1167000.0</v>
+      </c>
+      <c r="E9">
+        <v>1222000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1500000.0</v>
+      </c>
+      <c r="G9">
+        <v>1013000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1439000.0</v>
+      </c>
+      <c r="I9">
+        <v>706000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1875000.0</v>
+      </c>
+      <c r="K9">
+        <v>-199000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2645000.0</v>
+      </c>
+      <c r="M9">
+        <v>461000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1947000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1488000.0</v>
+      </c>
+      <c r="P9">
+        <v>-3104000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-229000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1344000.0</v>
+      </c>
+      <c r="S9">
+        <v>675000.0</v>
+      </c>
+      <c r="T9">
+        <v>-335000.0</v>
+      </c>
+      <c r="U9">
+        <v>2159000.0</v>
+      </c>
+      <c r="V9">
+        <v>-971000.0</v>
+      </c>
+      <c r="W9">
+        <v>163000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1734000.0</v>
+      </c>
+      <c r="Y9">
+        <v>434000.0</v>
+      </c>
+      <c r="Z9">
+        <v>220000.0</v>
+      </c>
+      <c r="AA9">
+        <v>561000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-75000.0</v>
+      </c>
+      <c r="AC9">
+        <v>930000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AE9">
+        <v>91000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-727000.0</v>
+      </c>
+      <c r="AG9">
+        <v>330000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-820000.0</v>
+      </c>
+      <c r="AI9">
+        <v>348000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-1125000.0</v>
+      </c>
+      <c r="AK9">
+        <v>549000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-828000.0</v>
+      </c>
+      <c r="AM9">
+        <v>350000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-796000.0</v>
+      </c>
+      <c r="AO9">
+        <v>934000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-366000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
+        <v>-533000.0</v>
+      </c>
+      <c r="AS9">
+        <v>925000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-713000.0</v>
+      </c>
+      <c r="AU9">
+        <v>258000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-581000.0</v>
+      </c>
+      <c r="AW9">
+        <v>524000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-212000.0</v>
+      </c>
+      <c r="AY9">
+        <v>128000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-117000.0</v>
+      </c>
+      <c r="BA9">
+        <v>239000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-25000.0</v>
+      </c>
+      <c r="BC9">
+        <v>65000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-44000.0</v>
+      </c>
+      <c r="BE9">
+        <v>532000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-24000.0</v>
+      </c>
+      <c r="BG9">
+        <v>484000.0</v>
+      </c>
+      <c r="BH9">
+        <v>123000.0</v>
+      </c>
+      <c r="BI9">
+        <v>875000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>57000.0</v>
+      </c>
+      <c r="BK9">
+        <v>201000.0</v>
+      </c>
+      <c r="BL9">
+        <v>135000.0</v>
+      </c>
+      <c r="BM9">
+        <v>779000.0</v>
+      </c>
+      <c r="BN9">
+        <v>31000.0</v>
+      </c>
+      <c r="BO9">
+        <v>981000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-336000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>864000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-84000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1444000.0</v>
+      </c>
+      <c r="BT9">
+        <v>913000.0</v>
+      </c>
+      <c r="BU9">
+        <v>1640000.0</v>
+      </c>
+      <c r="BV9">
+        <v>825000.0</v>
+      </c>
+      <c r="BW9">
+        <v>330000.0</v>
+      </c>
+      <c r="BX9"/>
+      <c r="BY9">
+        <v>316000.0</v>
+      </c>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+    </row>
+    <row r="10" spans="1:114">
+      <c r="A10" t="s">
+        <v>215</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>3486000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1077000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1425000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2454000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>911000.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>3979000.0</v>
+      </c>
+      <c r="AN10">
+        <v>440000.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>1315000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3883000.0</v>
+      </c>
+      <c r="AR10">
+        <v>2348000.0</v>
+      </c>
+      <c r="AS10">
+        <v>882000.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>2030000.0</v>
+      </c>
+      <c r="AV10">
+        <v>765000.0</v>
+      </c>
+      <c r="AW10">
+        <v>433000.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>3052000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2642000.0</v>
+      </c>
+      <c r="BA10">
+        <v>915000.0</v>
+      </c>
+      <c r="BB10">
+        <v>867000.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>730000.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>2262000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2200000.0</v>
+      </c>
+      <c r="BK10">
+        <v>691000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10">
+        <v>1282000.0</v>
+      </c>
+      <c r="BN10">
+        <v>1971000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>34000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10">
+        <v>31000.0</v>
+      </c>
+      <c r="BS10">
+        <v>1285000.0</v>
+      </c>
+      <c r="BT10">
+        <v>404000.0</v>
+      </c>
+      <c r="BU10">
+        <v>330000.0</v>
+      </c>
+      <c r="BV10">
+        <v>199000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+    </row>
+    <row r="11" spans="1:114">
+      <c r="A11" t="s">
+        <v>216</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>2622000.0</v>
+      </c>
+      <c r="N11">
+        <v>-5495000.0</v>
+      </c>
+      <c r="O11">
+        <v>464000.0</v>
+      </c>
+      <c r="P11">
+        <v>3669000.0</v>
+      </c>
+      <c r="Q11">
+        <v>13235000.0</v>
+      </c>
+      <c r="R11">
+        <v>15156000.0</v>
+      </c>
+      <c r="S11">
+        <v>-575000.0</v>
+      </c>
+      <c r="T11">
+        <v>2605000.0</v>
+      </c>
+      <c r="U11">
+        <v>-1212000.0</v>
+      </c>
+      <c r="V11">
+        <v>-483000.0</v>
+      </c>
+      <c r="W11">
+        <v>6042000.0</v>
+      </c>
+      <c r="X11">
+        <v>138000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-1132000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-3153000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1025000.0</v>
+      </c>
+      <c r="AB11">
+        <v>4785000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1157000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-9785000.0</v>
+      </c>
+      <c r="AE11">
+        <v>11808000.0</v>
+      </c>
+      <c r="AF11">
+        <v>64000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-1565000.0</v>
+      </c>
+      <c r="AH11">
+        <v>722000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1221000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1431000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-2133000.0</v>
+      </c>
+      <c r="AL11">
+        <v>980000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-237000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-796000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-1291000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1278000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-569000.0</v>
+      </c>
+      <c r="AR11">
+        <v>3858000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-644000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1540000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-4667000.0</v>
+      </c>
+      <c r="AV11">
+        <v>689000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-4784000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1060000.0</v>
+      </c>
+      <c r="AY11">
+        <v>507000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>592000.0</v>
+      </c>
+      <c r="BA11">
+        <v>837000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-2205000.0</v>
+      </c>
+      <c r="BC11">
+        <v>605000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-1248000.0</v>
+      </c>
+      <c r="BE11">
+        <v>2828000.0</v>
+      </c>
+      <c r="BF11">
+        <v>72000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+    </row>
+    <row r="12" spans="1:114">
+      <c r="A12" t="s">
+        <v>217</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-5451000.0</v>
+      </c>
+      <c r="N12">
+        <v>1353000.0</v>
+      </c>
+      <c r="O12">
+        <v>13103000.0</v>
+      </c>
+      <c r="P12">
+        <v>1596000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3033000.0</v>
+      </c>
+      <c r="R12">
+        <v>1994000.0</v>
+      </c>
+      <c r="S12">
+        <v>31517000.0</v>
+      </c>
+      <c r="T12">
+        <v>-17477000.0</v>
+      </c>
+      <c r="U12">
+        <v>8995000.0</v>
+      </c>
+      <c r="V12">
+        <v>-16431000.0</v>
+      </c>
+      <c r="W12">
+        <v>2998000.0</v>
+      </c>
+      <c r="X12">
+        <v>18343000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-7730000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-18582000.0</v>
+      </c>
+      <c r="AA12">
+        <v>7811000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-7173000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-2278000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-724000.0</v>
+      </c>
+      <c r="AE12">
+        <v>680000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2045000.0</v>
+      </c>
+      <c r="AG12">
+        <v>124000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1008000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3206000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-1086000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1302000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-1512000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2318000.0</v>
+      </c>
+      <c r="AN12">
+        <v>80000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-890000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1557000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>5584000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-277000.0</v>
+      </c>
+      <c r="AS12">
+        <v>207000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-1833000.0</v>
+      </c>
+      <c r="AU12">
+        <v>8282000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-906000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-127000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-2653000.0</v>
+      </c>
+      <c r="AY12">
+        <v>5709000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-347000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-1877000.0</v>
+      </c>
+      <c r="BB12">
+        <v>-1055000.0</v>
+      </c>
+      <c r="BC12">
+        <v>10065000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-6011000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-3221000.0</v>
+      </c>
+      <c r="BF12">
+        <v>-1291000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+    </row>
+    <row r="13" spans="1:114">
+      <c r="A13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
+        <v>-5364000.0</v>
+      </c>
+      <c r="O13">
+        <v>434000.0</v>
+      </c>
+      <c r="P13">
+        <v>15011000.0</v>
+      </c>
+      <c r="Q13">
+        <v>4341000.0</v>
+      </c>
+      <c r="R13">
+        <v>12301000.0</v>
+      </c>
+      <c r="S13">
+        <v>-1485000.0</v>
+      </c>
+      <c r="T13">
+        <v>-3665000.0</v>
+      </c>
+      <c r="U13">
+        <v>-8944000.0</v>
+      </c>
+      <c r="V13">
+        <v>-1850000.0</v>
+      </c>
+      <c r="W13">
+        <v>1419000.0</v>
+      </c>
+      <c r="X13">
+        <v>-1365000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-6169000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-2882000.0</v>
+      </c>
+      <c r="AA13">
+        <v>552000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-1268000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-8638000.0</v>
+      </c>
+      <c r="AE13">
+        <v>12359000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-51000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-3328000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-144000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-1297000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1415000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-3783000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-321000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-1694000.0</v>
+      </c>
+      <c r="AN13">
+        <v>-1434000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-852000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-630000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-8027000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+    </row>
+    <row r="14" spans="1:114">
+      <c r="A14" t="s">
+        <v>219</v>
+      </c>
+      <c r="B14">
+        <v>1697000.0</v>
+      </c>
+      <c r="C14">
+        <v>1389000.0</v>
+      </c>
+      <c r="D14">
+        <v>1344000.0</v>
+      </c>
+      <c r="E14">
+        <v>1417000.0</v>
+      </c>
+      <c r="F14">
+        <v>1647000.0</v>
+      </c>
+      <c r="G14">
+        <v>2358000.0</v>
+      </c>
+      <c r="H14">
+        <v>2667000.0</v>
+      </c>
+      <c r="I14">
+        <v>2707000.0</v>
+      </c>
+      <c r="J14">
+        <v>2773000.0</v>
+      </c>
+      <c r="K14">
+        <v>2639000.0</v>
+      </c>
+      <c r="L14">
+        <v>2927000.0</v>
+      </c>
+      <c r="M14">
+        <v>2881000.0</v>
+      </c>
+      <c r="N14">
+        <v>3049000.0</v>
+      </c>
+      <c r="O14">
+        <v>3090000.0</v>
+      </c>
+      <c r="P14">
+        <v>3163000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3234000.0</v>
+      </c>
+      <c r="R14">
+        <v>3458000.0</v>
+      </c>
+      <c r="S14">
+        <v>3478000.0</v>
+      </c>
+      <c r="T14">
+        <v>3445000.0</v>
+      </c>
+      <c r="U14">
+        <v>3298000.0</v>
+      </c>
+      <c r="V14">
+        <v>3457000.0</v>
+      </c>
+      <c r="W14">
+        <v>3163000.0</v>
+      </c>
+      <c r="X14">
+        <v>2877000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2403000.0</v>
+      </c>
+      <c r="Z14">
+        <v>982000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2556000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2274000.0</v>
+      </c>
+      <c r="AC14">
+        <v>2545000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2178000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2421000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2417000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2445000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2483000.0</v>
+      </c>
+      <c r="AI14">
+        <v>2538000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2468000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2804000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2548000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2846000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2455000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1508000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2767000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3058000.0</v>
+      </c>
+      <c r="AR14">
+        <v>3008000.0</v>
+      </c>
+      <c r="AS14">
+        <v>2755000.0</v>
+      </c>
+      <c r="AT14">
+        <v>2833000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2879000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2767000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1455000.0</v>
+      </c>
+      <c r="AX14">
+        <v>512000.0</v>
+      </c>
+      <c r="AY14">
+        <v>579000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>543000.0</v>
+      </c>
+      <c r="BA14">
+        <v>533000.0</v>
+      </c>
+      <c r="BB14">
+        <v>553000.0</v>
+      </c>
+      <c r="BC14">
+        <v>569000.0</v>
+      </c>
+      <c r="BD14">
+        <v>581000.0</v>
+      </c>
+      <c r="BE14">
+        <v>578000.0</v>
+      </c>
+      <c r="BF14">
+        <v>510000.0</v>
+      </c>
+      <c r="BG14">
+        <v>506000.0</v>
+      </c>
+      <c r="BH14">
+        <v>545000.0</v>
+      </c>
+      <c r="BI14">
+        <v>574000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>575000.0</v>
+      </c>
+      <c r="BK14">
+        <v>565000.0</v>
+      </c>
+      <c r="BL14">
+        <v>569000.0</v>
+      </c>
+      <c r="BM14">
+        <v>691000.0</v>
+      </c>
+      <c r="BN14">
+        <v>615000.0</v>
+      </c>
+      <c r="BO14">
+        <v>405000.0</v>
+      </c>
+      <c r="BP14">
+        <v>700000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>758000.0</v>
+      </c>
+      <c r="BR14">
+        <v>714000.0</v>
+      </c>
+      <c r="BS14">
+        <v>757000.0</v>
+      </c>
+      <c r="BT14">
+        <v>790000.0</v>
+      </c>
+      <c r="BU14">
+        <v>689000.0</v>
+      </c>
+      <c r="BV14">
+        <v>526000.0</v>
+      </c>
+      <c r="BW14">
+        <v>790000.0</v>
+      </c>
+      <c r="BX14">
+        <v>802000.0</v>
+      </c>
+      <c r="BY14">
+        <v>827000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>661000.0</v>
+      </c>
+      <c r="CA14">
+        <v>527000.0</v>
+      </c>
+      <c r="CB14">
+        <v>781000.0</v>
+      </c>
+      <c r="CC14">
+        <v>794000.0</v>
+      </c>
+      <c r="CD14">
+        <v>785000.0</v>
+      </c>
+      <c r="CE14">
+        <v>753000.0</v>
+      </c>
+      <c r="CF14">
+        <v>728000.0</v>
+      </c>
+      <c r="CG14">
+        <v>584000.0</v>
+      </c>
+      <c r="CH14">
+        <v>490000.0</v>
+      </c>
+      <c r="CI14">
+        <v>446000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>405000.0</v>
+      </c>
+      <c r="CK14">
+        <v>436000.0</v>
+      </c>
+      <c r="CL14">
+        <v>412000.0</v>
+      </c>
+      <c r="CM14">
+        <v>446000.0</v>
+      </c>
+      <c r="CN14">
+        <v>535000.0</v>
+      </c>
+      <c r="CO14">
+        <v>516000.0</v>
+      </c>
+      <c r="CP14">
+        <v>451000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>442000.0</v>
+      </c>
+      <c r="CR14">
+        <v>315000.0</v>
+      </c>
+      <c r="CS14">
+        <v>308000.0</v>
+      </c>
+      <c r="CT14">
+        <v>301000.0</v>
+      </c>
+      <c r="CU14">
+        <v>283458.0</v>
+      </c>
+      <c r="CV14">
+        <v>166118.0</v>
+      </c>
+      <c r="CW14">
+        <v>139650.0</v>
+      </c>
+      <c r="CX14">
+        <v>61774.0</v>
+      </c>
+      <c r="CY14">
+        <v>150802.0</v>
+      </c>
+      <c r="CZ14">
+        <v>143202.0</v>
+      </c>
+      <c r="DA14">
+        <v>148072.0</v>
+      </c>
+      <c r="DB14">
+        <v>148011.0</v>
+      </c>
+      <c r="DC14">
+        <v>200000.0</v>
+      </c>
+      <c r="DD14">
+        <v>100000.0</v>
+      </c>
+      <c r="DE14">
+        <v>100000.0</v>
+      </c>
+      <c r="DF14">
+        <v>100000.0</v>
+      </c>
+      <c r="DG14">
+        <v>90000.0</v>
+      </c>
+      <c r="DH14">
+        <v>69999.0</v>
+      </c>
+      <c r="DI14">
+        <v>70000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>40000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:114">
+      <c r="A15" t="s">
+        <v>220</v>
+      </c>
+      <c r="B15">
+        <v>6634000.0</v>
+      </c>
+      <c r="C15">
+        <v>6071000.0</v>
+      </c>
+      <c r="D15">
+        <v>6070000.0</v>
+      </c>
+      <c r="E15">
+        <v>5908000.0</v>
+      </c>
+      <c r="F15">
+        <v>5902000.0</v>
+      </c>
+      <c r="G15">
+        <v>5702000.0</v>
+      </c>
+      <c r="H15">
+        <v>5701000.0</v>
+      </c>
+      <c r="I15">
+        <v>5536000.0</v>
+      </c>
+      <c r="J15">
+        <v>5534000.0</v>
+      </c>
+      <c r="K15">
+        <v>5342000.0</v>
+      </c>
+      <c r="L15">
+        <v>5330000.0</v>
+      </c>
+      <c r="M15">
+        <v>5168000.0</v>
+      </c>
+      <c r="N15">
+        <v>5164000.0</v>
+      </c>
+      <c r="O15">
+        <v>4995000.0</v>
+      </c>
+      <c r="P15">
+        <v>4978000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4817000.0</v>
+      </c>
+      <c r="R15">
+        <v>4812000.0</v>
+      </c>
+      <c r="S15">
+        <v>4644000.0</v>
+      </c>
+      <c r="T15">
+        <v>4660000.0</v>
+      </c>
+      <c r="U15">
+        <v>4584000.0</v>
+      </c>
+      <c r="V15">
+        <v>4636000.0</v>
+      </c>
+      <c r="W15">
+        <v>4494000.0</v>
+      </c>
+      <c r="X15">
+        <v>4474000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4470000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4492000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4362000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4342000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4204000.0</v>
+      </c>
+      <c r="AD15">
+        <v>4200000.0</v>
+      </c>
+      <c r="AE15">
+        <v>16366000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3932000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3603000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3599000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3105000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3091000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2927000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2923000.0</v>
+      </c>
+      <c r="AM15">
+        <v>10836000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2743000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2578000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2574000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2431000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2429000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2279000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2377000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2028000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2019000.0</v>
+      </c>
+      <c r="AW15">
+        <v>19376000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1041000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1038000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1037000.0</v>
+      </c>
+      <c r="BA15">
+        <v>950000.0</v>
+      </c>
+      <c r="BB15">
+        <v>864000.0</v>
+      </c>
+      <c r="BC15">
+        <v>774000.0</v>
+      </c>
+      <c r="BD15">
+        <v>134000.0</v>
+      </c>
+      <c r="BE15">
+        <v>99000.0</v>
+      </c>
+      <c r="BF15">
+        <v>263000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1620000.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1000.0</v>
+      </c>
+      <c r="BM15">
+        <v>264000.0</v>
+      </c>
+      <c r="BN15">
+        <v>347000.0</v>
+      </c>
+      <c r="BO15">
+        <v>336000.0</v>
+      </c>
+      <c r="BP15">
+        <v>347000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>84000.0</v>
+      </c>
+      <c r="BR15">
+        <v>332000.0</v>
+      </c>
+      <c r="BS15">
+        <v>338000.0</v>
+      </c>
+      <c r="BT15">
+        <v>339000.0</v>
+      </c>
+      <c r="BU15">
+        <v>12000000.0</v>
+      </c>
+      <c r="BV15">
+        <v>18000000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1184000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1185000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1183000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1125000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1041000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1038000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1045000.0</v>
+      </c>
+      <c r="CD15">
+        <v>911000.0</v>
+      </c>
+      <c r="CE15">
+        <v>840000.0</v>
+      </c>
+      <c r="CF15">
+        <v>830000.0</v>
+      </c>
+      <c r="CG15">
+        <v>798000.0</v>
+      </c>
+      <c r="CH15">
+        <v>721000.0</v>
+      </c>
+      <c r="CI15">
+        <v>653000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>641000.0</v>
+      </c>
+      <c r="CK15">
+        <v>645000.0</v>
+      </c>
+      <c r="CL15">
+        <v>617000.0</v>
+      </c>
+      <c r="CM15">
+        <v>545000.0</v>
+      </c>
+      <c r="CN15">
+        <v>434000.0</v>
+      </c>
+      <c r="CO15">
+        <v>433000.0</v>
+      </c>
+      <c r="CP15">
+        <v>433000.0</v>
+      </c>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+    </row>
+    <row r="16" spans="1:114">
+      <c r="A16" t="s">
+        <v>221</v>
+      </c>
+      <c r="B16">
+        <v>579304000.0</v>
+      </c>
+      <c r="C16">
+        <v>473324000.0</v>
+      </c>
+      <c r="D16">
+        <v>477019000.0</v>
+      </c>
+      <c r="E16">
+        <v>296072000.0</v>
+      </c>
+      <c r="F16">
+        <v>385460000.0</v>
+      </c>
+      <c r="G16">
+        <v>393010000.0</v>
+      </c>
+      <c r="H16">
+        <v>328546000.0</v>
+      </c>
+      <c r="I16">
+        <v>197629000.0</v>
+      </c>
+      <c r="J16">
+        <v>237231000.0</v>
+      </c>
+      <c r="K16">
+        <v>130533000.0</v>
+      </c>
+      <c r="L16">
+        <v>265987000.0</v>
+      </c>
+      <c r="M16">
+        <v>207796000.0</v>
+      </c>
+      <c r="N16">
+        <v>57938000.0</v>
+      </c>
+      <c r="O16">
+        <v>96772000.0</v>
+      </c>
+      <c r="P16">
+        <v>284014000.0</v>
+      </c>
+      <c r="Q16">
+        <v>479105000.0</v>
+      </c>
+      <c r="R16">
+        <v>770204000.0</v>
+      </c>
+      <c r="S16">
+        <v>975160000.0</v>
+      </c>
+      <c r="T16">
+        <v>825361000.0</v>
+      </c>
+      <c r="U16">
+        <v>759531000.0</v>
+      </c>
+      <c r="V16">
+        <v>652344000.0</v>
+      </c>
+      <c r="W16">
+        <v>626006000.0</v>
+      </c>
+      <c r="X16">
+        <v>554591000.0</v>
+      </c>
+      <c r="Y16">
+        <v>471227000.0</v>
+      </c>
+      <c r="Z16">
+        <v>236719000.0</v>
+      </c>
+      <c r="AA16">
+        <v>233731000.0</v>
+      </c>
+      <c r="AB16">
+        <v>228538000.0</v>
+      </c>
+      <c r="AC16">
+        <v>150425000.0</v>
+      </c>
+      <c r="AD16">
+        <v>214894000.0</v>
+      </c>
+      <c r="AE16">
+        <v>75354000.0</v>
+      </c>
+      <c r="AF16">
+        <v>80017000.0</v>
+      </c>
+      <c r="AG16">
+        <v>125740000.0</v>
+      </c>
+      <c r="AH16">
+        <v>211157000.0</v>
+      </c>
+      <c r="AI16">
+        <v>200101000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>177051000.0</v>
+      </c>
+      <c r="AK16">
+        <v>101609000.0</v>
+      </c>
+      <c r="AL16">
+        <v>52976000.0</v>
+      </c>
+      <c r="AM16">
+        <v>183596000.0</v>
+      </c>
+      <c r="AN16">
+        <v>141730000.0</v>
+      </c>
+      <c r="AO16">
+        <v>106983000.0</v>
+      </c>
+      <c r="AP16">
+        <v>101181000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>89891000.0</v>
+      </c>
+      <c r="AR16">
+        <v>103849000.0</v>
+      </c>
+      <c r="AS16">
+        <v>138431000.0</v>
+      </c>
+      <c r="AT16">
+        <v>148790000.0</v>
+      </c>
+      <c r="AU16">
+        <v>172738000.0</v>
+      </c>
+      <c r="AV16">
+        <v>132252000.0</v>
+      </c>
+      <c r="AW16">
+        <v>118853000.0</v>
+      </c>
+      <c r="AX16">
+        <v>109947000.0</v>
+      </c>
+      <c r="AY16">
+        <v>146965000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>125918000.0</v>
+      </c>
+      <c r="BA16">
+        <v>57977000.0</v>
+      </c>
+      <c r="BB16">
+        <v>114777000.0</v>
+      </c>
+      <c r="BC16">
+        <v>136003000.0</v>
+      </c>
+      <c r="BD16">
+        <v>103995000.0</v>
+      </c>
+      <c r="BE16">
+        <v>82466000.0</v>
+      </c>
+      <c r="BF16">
+        <v>85008000.0</v>
+      </c>
+      <c r="BG16">
+        <v>76372000.0</v>
+      </c>
+      <c r="BH16">
+        <v>125703000.0</v>
+      </c>
+      <c r="BI16">
+        <v>126999000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>76888000.0</v>
+      </c>
+      <c r="BK16">
+        <v>64198000.0</v>
+      </c>
+      <c r="BL16">
+        <v>171996000.0</v>
+      </c>
+      <c r="BM16">
+        <v>79883000.0</v>
+      </c>
+      <c r="BN16">
+        <v>96433000.0</v>
+      </c>
+      <c r="BO16">
+        <v>21735000.0</v>
+      </c>
+      <c r="BP16">
+        <v>66675000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>38902000.0</v>
+      </c>
+      <c r="BR16">
+        <v>137286000.0</v>
+      </c>
+      <c r="BS16">
+        <v>25804000.0</v>
+      </c>
+      <c r="BT16">
+        <v>30601000.0</v>
+      </c>
+      <c r="BU16">
+        <v>37769000.0</v>
+      </c>
+      <c r="BV16">
+        <v>32440000.0</v>
+      </c>
+      <c r="BW16">
+        <v>29430000.0</v>
+      </c>
+      <c r="BX16">
+        <v>29298000.0</v>
+      </c>
+      <c r="BY16">
+        <v>48441000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>65766000.0</v>
+      </c>
+      <c r="CA16">
+        <v>51380000.0</v>
+      </c>
+      <c r="CB16">
+        <v>55276000.0</v>
+      </c>
+      <c r="CC16">
+        <v>47413000.0</v>
+      </c>
+      <c r="CD16">
+        <v>38636000.0</v>
+      </c>
+      <c r="CE16">
+        <v>36753000.0</v>
+      </c>
+      <c r="CF16">
+        <v>73086000.0</v>
+      </c>
+      <c r="CG16">
+        <v>57459000.0</v>
+      </c>
+      <c r="CH16">
+        <v>73597000.0</v>
+      </c>
+      <c r="CI16">
+        <v>20811000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>41131000.0</v>
+      </c>
+      <c r="CK16">
+        <v>35972000.0</v>
+      </c>
+      <c r="CL16">
+        <v>35665000.0</v>
+      </c>
+      <c r="CM16">
+        <v>16564000.0</v>
+      </c>
+      <c r="CN16">
+        <v>44630000.0</v>
+      </c>
+      <c r="CO16">
+        <v>37339000.0</v>
+      </c>
+      <c r="CP16">
+        <v>28294000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>28117000.0</v>
+      </c>
+      <c r="CR16">
+        <v>41636000.0</v>
+      </c>
+      <c r="CS16">
+        <v>16551000.0</v>
+      </c>
+      <c r="CT16">
+        <v>16988000.0</v>
+      </c>
+      <c r="CU16">
+        <v>19938000.0</v>
+      </c>
+      <c r="CV16">
+        <v>23462799.0</v>
+      </c>
+      <c r="CW16">
+        <v>33261406.0</v>
+      </c>
+      <c r="CX16">
+        <v>33395286.0</v>
+      </c>
+      <c r="CY16">
+        <v>18101671.0</v>
+      </c>
+      <c r="CZ16">
+        <v>16947474.0</v>
+      </c>
+      <c r="DA16">
+        <v>11294320.0</v>
+      </c>
+      <c r="DB16">
+        <v>10664604.0</v>
+      </c>
+      <c r="DC16">
+        <v>13700000.0</v>
+      </c>
+      <c r="DD16">
+        <v>10000000.0</v>
+      </c>
+      <c r="DE16">
+        <v>12900000.0</v>
+      </c>
+      <c r="DF16">
+        <v>18500000.0</v>
+      </c>
+      <c r="DG16">
+        <v>-7840000.0</v>
+      </c>
+      <c r="DH16">
+        <v>3580000.0</v>
+      </c>
+      <c r="DI16">
+        <v>1380000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>2230000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9039,299 +39162,567 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
     </row>
     <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>45</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>223</v>
+      </c>
+      <c r="B18">
+        <v>27371000.0</v>
+      </c>
+      <c r="C18">
+        <v>5422000.0</v>
+      </c>
+      <c r="D18">
+        <v>20466000.0</v>
+      </c>
+      <c r="E18">
+        <v>-10166000.0</v>
+      </c>
+      <c r="F18">
+        <v>-4513000.0</v>
+      </c>
+      <c r="G18">
+        <v>59268000.0</v>
+      </c>
+      <c r="H18">
+        <v>-13699000.0</v>
+      </c>
+      <c r="I18">
+        <v>8243000.0</v>
+      </c>
+      <c r="J18">
+        <v>38776000.0</v>
+      </c>
+      <c r="K18">
+        <v>-7845000.0</v>
+      </c>
+      <c r="L18">
+        <v>34984000.0</v>
+      </c>
+      <c r="M18">
+        <v>17230000.0</v>
+      </c>
+      <c r="N18">
+        <v>15557000.0</v>
+      </c>
+      <c r="O18">
+        <v>36218000.0</v>
+      </c>
+      <c r="P18">
+        <v>31029000.0</v>
+      </c>
+      <c r="Q18">
+        <v>22042000.0</v>
+      </c>
+      <c r="R18">
+        <v>27556000.0</v>
+      </c>
+      <c r="S18">
+        <v>44052000.0</v>
+      </c>
+      <c r="T18">
+        <v>-3705000.0</v>
+      </c>
+      <c r="U18">
+        <v>21648000.0</v>
+      </c>
+      <c r="V18">
+        <v>-3024000.0</v>
+      </c>
+      <c r="W18">
+        <v>19783000.0</v>
+      </c>
+      <c r="X18">
+        <v>25923000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-3881000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-12937000.0</v>
+      </c>
+      <c r="AA18">
+        <v>20259000.0</v>
+      </c>
+      <c r="AB18">
+        <v>2466000.0</v>
+      </c>
+      <c r="AC18">
+        <v>8845000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-287000.0</v>
+      </c>
+      <c r="AE18">
+        <v>25611000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>11552000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>6640000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>11616000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>12671000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>7033000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>6705000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>6833000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>11469000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>5608000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>5433000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>10067000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>10288000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>10119000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>6998000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>7518000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>8993000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>-638000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>7708000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>250000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>6463000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>5401000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>13098000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>3219000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>9661000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>-1042000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>4967000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>2864000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>6529000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>492000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...53 lines deleted...]
-      <c r="DJ18"/>
+        <v>7298000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>7631000.0</v>
+      </c>
+      <c r="BK18">
+        <v>13263000.0</v>
+      </c>
+      <c r="BL18">
+        <v>1177000.0</v>
+      </c>
+      <c r="BM18">
+        <v>7725000.0</v>
+      </c>
+      <c r="BN18">
+        <v>7319000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-13233000.0</v>
+      </c>
+      <c r="BP18">
+        <v>1945000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-537000.0</v>
+      </c>
+      <c r="BR18">
+        <v>3006000.0</v>
+      </c>
+      <c r="BS18">
+        <v>6568000.0</v>
+      </c>
+      <c r="BT18">
+        <v>326000.0</v>
+      </c>
+      <c r="BU18">
+        <v>4376000.0</v>
+      </c>
+      <c r="BV18">
+        <v>1692000.0</v>
+      </c>
+      <c r="BW18">
+        <v>3920000.0</v>
+      </c>
+      <c r="BX18">
+        <v>4340000.0</v>
+      </c>
+      <c r="BY18">
+        <v>2590000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>6351000.0</v>
+      </c>
+      <c r="CA18">
+        <v>9343000.0</v>
+      </c>
+      <c r="CB18">
+        <v>3772000.0</v>
+      </c>
+      <c r="CC18">
+        <v>5704000.0</v>
+      </c>
+      <c r="CD18">
+        <v>5022000.0</v>
+      </c>
+      <c r="CE18">
+        <v>8180000.0</v>
+      </c>
+      <c r="CF18">
+        <v>4245000.0</v>
+      </c>
+      <c r="CG18">
+        <v>3506000.0</v>
+      </c>
+      <c r="CH18">
+        <v>1434000.0</v>
+      </c>
+      <c r="CI18">
+        <v>3195000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>1273000.0</v>
+      </c>
+      <c r="CK18">
+        <v>1896000.0</v>
+      </c>
+      <c r="CL18">
+        <v>1467000.0</v>
+      </c>
+      <c r="CM18">
+        <v>3853000.0</v>
+      </c>
+      <c r="CN18">
+        <v>2121000.0</v>
+      </c>
+      <c r="CO18">
+        <v>712000.0</v>
+      </c>
+      <c r="CP18">
+        <v>2628000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>12390000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-7259000.0</v>
+      </c>
+      <c r="CS18">
+        <v>-345000.0</v>
+      </c>
+      <c r="CT18">
+        <v>1703000.0</v>
+      </c>
+      <c r="CU18">
+        <v>-598948.0</v>
+      </c>
+      <c r="CV18">
+        <v>-1205052.0</v>
+      </c>
+      <c r="CW18">
+        <v>-4262354.0</v>
+      </c>
+      <c r="CX18">
+        <v>575354.0</v>
+      </c>
+      <c r="CY18">
+        <v>1511351.0</v>
+      </c>
+      <c r="CZ18">
+        <v>1883933.0</v>
+      </c>
+      <c r="DA18">
+        <v>1999981.0</v>
+      </c>
+      <c r="DB18">
+        <v>1552075.0</v>
+      </c>
+      <c r="DC18">
+        <v>1100000.0</v>
+      </c>
+      <c r="DD18">
+        <v>100000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-300000.0</v>
+      </c>
+      <c r="DF18">
+        <v>300000.0</v>
+      </c>
+      <c r="DG18">
+        <v>59999.0</v>
+      </c>
+      <c r="DH18">
+        <v>520000.0</v>
+      </c>
+      <c r="DI18">
+        <v>-80000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>-1160000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>46</v>
-[...23 lines deleted...]
-      <c r="X19"/>
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>-27540000.0</v>
+      </c>
+      <c r="C19">
+        <v>-41468000.0</v>
+      </c>
+      <c r="D19">
+        <v>-18209000.0</v>
+      </c>
+      <c r="E19">
+        <v>-95262000.0</v>
+      </c>
+      <c r="F19">
+        <v>-82025000.0</v>
+      </c>
+      <c r="G19">
+        <v>-102961000.0</v>
+      </c>
+      <c r="H19">
+        <v>-153870000.0</v>
+      </c>
+      <c r="I19">
+        <v>-155436000.0</v>
+      </c>
+      <c r="J19">
+        <v>-13169000.0</v>
+      </c>
+      <c r="K19">
+        <v>-198881000.0</v>
+      </c>
+      <c r="L19">
+        <v>-51726000.0</v>
+      </c>
+      <c r="M19">
+        <v>-86017000.0</v>
+      </c>
+      <c r="N19">
+        <v>-54628000.0</v>
+      </c>
+      <c r="O19">
+        <v>-46674000.0</v>
+      </c>
+      <c r="P19">
+        <v>-167851000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-185837000.0</v>
+      </c>
+      <c r="R19">
+        <v>-150811000.0</v>
+      </c>
+      <c r="S19">
+        <v>-176217000.0</v>
+      </c>
+      <c r="T19">
+        <v>-121279000.0</v>
+      </c>
+      <c r="U19">
+        <v>-68048000.0</v>
+      </c>
+      <c r="V19">
+        <v>-236480000.0</v>
+      </c>
+      <c r="W19">
+        <v>55662000.0</v>
+      </c>
+      <c r="X19">
+        <v>-37547000.0</v>
+      </c>
       <c r="Y19">
-        <v>712374000.0</v>
+        <v>-408692000.0</v>
       </c>
       <c r="Z19">
-        <v>517087000.0</v>
+        <v>598000.0</v>
       </c>
       <c r="AA19">
-        <v>533126000.0</v>
+        <v>78922000.0</v>
       </c>
       <c r="AB19">
-        <v>507798000.0</v>
+        <v>-39260000.0</v>
       </c>
       <c r="AC19">
-        <v>458676000.0</v>
+        <v>-79795000.0</v>
       </c>
       <c r="AD19">
-        <v>524450000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>-44073000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-64898000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-60490000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-80073000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-1437000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-15219000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-33853000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-72810000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-66405000.0</v>
+      </c>
+      <c r="AM19">
+        <v>12314000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-28482000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-60189000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-13283000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-41507000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-38247000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-12347000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-5988000.0</v>
+      </c>
+      <c r="AU19">
+        <v>8648000.0</v>
+      </c>
+      <c r="AV19">
+        <v>26566000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-44330000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-20204000.0</v>
+      </c>
+      <c r="AY19">
+        <v>12845000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-15873000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-29072000.0</v>
+      </c>
+      <c r="BB19">
+        <v>12109000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-14937000.0</v>
+      </c>
+      <c r="BD19">
+        <v>19605000.0</v>
+      </c>
+      <c r="BE19">
+        <v>14201000.0</v>
+      </c>
+      <c r="BF19">
+        <v>30084000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -9347,30261 +39738,51 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
     </row>
     <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>47</v>
-[...24257 lines deleted...]
-      <c r="A21" t="s">
         <v>225</v>
-      </c>
-[...5949 lines deleted...]
-        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>202000.0</v>
       </c>
       <c r="F20">
         <v>203000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>201000.0</v>
       </c>
       <c r="J20">
         <v>204000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>232000.0</v>
       </c>
       <c r="N20">
         <v>217000.0</v>
@@ -39701,51 +39882,51 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
     </row>
     <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>-13399000.0</v>
       </c>
       <c r="C21">
         <v>10000000.0</v>
       </c>
       <c r="D21">
         <v>-10000000.0</v>
       </c>
       <c r="E21">
         <v>-10000000.0</v>
       </c>
       <c r="F21">
         <v>-20862000.0</v>
       </c>
       <c r="G21">
         <v>-30000000.0</v>
       </c>
       <c r="H21">
         <v>-10000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -39925,51 +40106,51 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
     </row>
     <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>22685000.0</v>
       </c>
       <c r="C22">
         <v>22840000.0</v>
       </c>
       <c r="D22">
         <v>23758000.0</v>
       </c>
       <c r="E22">
         <v>22618000.0</v>
       </c>
       <c r="F22">
         <v>19537000.0</v>
       </c>
       <c r="G22">
         <v>19626000.0</v>
       </c>
       <c r="H22">
         <v>19618000.0</v>
       </c>
       <c r="I22">
         <v>18786000.0</v>
       </c>
@@ -40269,51 +40450,51 @@
       </c>
       <c r="DD22">
         <v>500000.0</v>
       </c>
       <c r="DE22">
         <v>500000.0</v>
       </c>
       <c r="DF22">
         <v>400000.0</v>
       </c>
       <c r="DG22">
         <v>210000.0</v>
       </c>
       <c r="DH22">
         <v>120000.0</v>
       </c>
       <c r="DI22">
         <v>-300000.0</v>
       </c>
       <c r="DJ22">
         <v>-1140000.0</v>
       </c>
     </row>
     <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>122396000.0</v>
       </c>
       <c r="C23">
         <v>-21467000.0</v>
       </c>
       <c r="D23">
         <v>110055000.0</v>
       </c>
       <c r="E23">
         <v>29385000.0</v>
       </c>
       <c r="F23">
         <v>104012000.0</v>
       </c>
       <c r="G23">
         <v>143053000.0</v>
       </c>
       <c r="H23">
         <v>308362000.0</v>
       </c>
       <c r="I23">
         <v>132057000.0</v>
       </c>
@@ -40613,51 +40794,51 @@
       </c>
       <c r="DD23">
         <v>34900000.0</v>
       </c>
       <c r="DE23">
         <v>29700000.0</v>
       </c>
       <c r="DF23">
         <v>45000000.0</v>
       </c>
       <c r="DG23">
         <v>37640000.0</v>
       </c>
       <c r="DH23">
         <v>38450000.0</v>
       </c>
       <c r="DI23">
         <v>46770000.0</v>
       </c>
       <c r="DJ23">
         <v>70130000.0</v>
       </c>
     </row>
     <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>3740000.0</v>
       </c>
       <c r="C24">
         <v>49651000.0</v>
       </c>
       <c r="D24">
         <v>84475000.0</v>
       </c>
       <c r="E24">
         <v>-61361000.0</v>
       </c>
       <c r="F24">
         <v>-35656000.0</v>
       </c>
       <c r="G24">
         <v>-58511000.0</v>
       </c>
       <c r="H24">
         <v>-114686000.0</v>
       </c>
       <c r="I24">
         <v>-115480000.0</v>
       </c>
@@ -40957,51 +41138,51 @@
       </c>
       <c r="DD24">
         <v>-33800000.0</v>
       </c>
       <c r="DE24">
         <v>-31900000.0</v>
       </c>
       <c r="DF24">
         <v>-30000000.0</v>
       </c>
       <c r="DG24">
         <v>-45529999.0</v>
       </c>
       <c r="DH24">
         <v>-35400000.0</v>
       </c>
       <c r="DI24">
         <v>-45300000.0</v>
       </c>
       <c r="DJ24">
         <v>-66750000.0</v>
       </c>
     </row>
     <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>-7146000.0</v>
       </c>
       <c r="C25">
         <v>258000.0</v>
       </c>
       <c r="D25">
         <v>9434000.0</v>
       </c>
       <c r="E25">
         <v>-10814000.0</v>
       </c>
       <c r="F25">
         <v>2309000.0</v>
       </c>
       <c r="G25">
         <v>13816000.0</v>
       </c>
       <c r="H25">
         <v>-6235000.0</v>
       </c>
       <c r="I25">
         <v>-4559000.0</v>
       </c>
@@ -41299,51 +41480,51 @@
       <c r="DC25">
         <v>400000.0</v>
       </c>
       <c r="DD25">
         <v>700000.0</v>
       </c>
       <c r="DE25">
         <v>500000.0</v>
       </c>
       <c r="DF25">
         <v>400000.0</v>
       </c>
       <c r="DG25">
         <v>152570000.0</v>
       </c>
       <c r="DH25">
         <v>-38509999.0</v>
       </c>
       <c r="DI25">
         <v>-46150000.0</v>
       </c>
       <c r="DJ25"/>
     </row>
     <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>151304000.0</v>
       </c>
       <c r="L26">
         <v>-231000.0</v>
       </c>
       <c r="M26">
         <v>245000.0</v>
       </c>
       <c r="N26">
         <v>227000.0</v>
       </c>
       <c r="O26">
         <v>226000.0</v>
       </c>
@@ -41521,51 +41702,51 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26">
         <v>14300000.0</v>
       </c>
       <c r="DI26"/>
       <c r="DJ26"/>
     </row>
     <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
         <v>971000.0</v>
       </c>
       <c r="C27">
         <v>821000.0</v>
       </c>
       <c r="D27">
         <v>929000.0</v>
       </c>
       <c r="E27">
         <v>937000.0</v>
       </c>
       <c r="F27">
         <v>786000.0</v>
       </c>
       <c r="G27">
         <v>785000.0</v>
       </c>
       <c r="H27">
         <v>898000.0</v>
       </c>
       <c r="I27">
         <v>891000.0</v>
       </c>
@@ -41789,51 +41970,51 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
     </row>
     <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>102409000.0</v>
       </c>
       <c r="C28">
         <v>-17300000.0</v>
       </c>
       <c r="D28">
         <v>94215000.0</v>
       </c>
       <c r="E28">
         <v>13679000.0</v>
       </c>
       <c r="F28">
         <v>77451000.0</v>
       </c>
       <c r="G28">
         <v>107567000.0</v>
       </c>
       <c r="H28">
         <v>292876000.0</v>
       </c>
       <c r="I28">
         <v>106722000.0</v>
       </c>
@@ -42133,51 +42314,51 @@
       </c>
       <c r="DD28">
         <v>37900000.0</v>
       </c>
       <c r="DE28">
         <v>29700000.0</v>
       </c>
       <c r="DF28">
         <v>45000000.0</v>
       </c>
       <c r="DG28">
         <v>37640000.0</v>
       </c>
       <c r="DH28">
         <v>38450000.0</v>
       </c>
       <c r="DI28">
         <v>46770000.0</v>
       </c>
       <c r="DJ28">
         <v>70130000.0</v>
       </c>
     </row>
     <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>28309000.0</v>
       </c>
       <c r="C29">
         <v>5649000.0</v>
       </c>
       <c r="D29">
         <v>23105000.0</v>
       </c>
       <c r="E29">
         <v>-7805000.0</v>
       </c>
       <c r="F29">
         <v>-2976000.0</v>
       </c>
       <c r="G29">
         <v>59858000.0</v>
       </c>
       <c r="H29">
         <v>-8089000.0</v>
       </c>
       <c r="I29">
         <v>9112000.0</v>
       </c>
@@ -42477,51 +42658,51 @@
       </c>
       <c r="DD29">
         <v>500000.0</v>
       </c>
       <c r="DE29">
         <v>800000.0</v>
       </c>
       <c r="DF29">
         <v>700000.0</v>
       </c>
       <c r="DG29">
         <v>570000.0</v>
       </c>
       <c r="DH29">
         <v>580000.0</v>
       </c>
       <c r="DI29">
         <v>20000.0</v>
       </c>
       <c r="DJ29">
         <v>-750000.0</v>
       </c>
     </row>
     <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-24738000.0</v>
       </c>
       <c r="C30">
         <v>7956000.0</v>
       </c>
       <c r="D30">
         <v>63627000.0</v>
       </c>
       <c r="E30">
         <v>-95262000.0</v>
       </c>
       <c r="F30">
         <v>-82025000.0</v>
       </c>
       <c r="G30">
         <v>-102961000.0</v>
       </c>
       <c r="H30">
         <v>-153870000.0</v>
       </c>
       <c r="I30">
         <v>-155436000.0</v>
       </c>