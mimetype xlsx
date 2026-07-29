--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1975,51 +1975,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
         <v>-11679000.0</v>
       </c>
       <c r="C28">
         <v>-24768000.0</v>
       </c>
       <c r="D28">
-        <v>-76613000.0</v>
+        <v>-68770000.0</v>
       </c>
       <c r="E28">
         <v>37994000.0</v>
       </c>
       <c r="F28">
         <v>37994000.0</v>
       </c>
       <c r="G28">
         <v>51058000.0</v>
       </c>
       <c r="H28">
         <v>86241000.0</v>
       </c>
       <c r="I28">
         <v>46864000.0</v>
       </c>
       <c r="J28">
         <v>20581000.0</v>
       </c>
       <c r="K28">
         <v>45165000.0</v>
       </c>
       <c r="L28">
         <v>70113000.0</v>
       </c>
@@ -2953,51 +2953,51 @@
       </c>
       <c r="K50">
         <v>8000000.0</v>
       </c>
       <c r="L50">
         <v>6500000.0</v>
       </c>
       <c r="M50">
         <v>9469000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
         <v>25323000.0</v>
       </c>
       <c r="C51">
         <v>2177000.0</v>
       </c>
       <c r="D51">
-        <v>2324000.0</v>
+        <v>10167000.0</v>
       </c>
       <c r="E51">
         <v>121738000.0</v>
       </c>
       <c r="F51">
         <v>121738000.0</v>
       </c>
       <c r="G51">
         <v>84845000.0</v>
       </c>
       <c r="H51">
         <v>113633000.0</v>
       </c>
       <c r="I51">
         <v>108487000.0</v>
       </c>
       <c r="J51">
         <v>53403000.0</v>
       </c>
       <c r="K51">
         <v>71086000.0</v>
       </c>
       <c r="L51">
         <v>78500000.0</v>
       </c>
@@ -12028,101 +12028,101 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
         <v>22146000.0</v>
       </c>
       <c r="C5">
         <v>-55943000.0</v>
       </c>
       <c r="D5">
         <v>144453000.0</v>
       </c>
       <c r="E5">
-        <v>213823000.0</v>
+        <v>212840000.0</v>
       </c>
       <c r="F5">
         <v>160704000.0</v>
       </c>
       <c r="G5">
         <v>87620000.0</v>
       </c>
       <c r="H5">
         <v>98261000.0</v>
       </c>
       <c r="I5">
         <v>77823000.0</v>
       </c>
       <c r="J5">
         <v>44928000.0</v>
       </c>
       <c r="K5">
         <v>40684000.0</v>
       </c>
       <c r="L5">
         <v>35253000.0</v>
       </c>
       <c r="M5">
         <v>-446000.0</v>
       </c>
       <c r="N5">
         <v>19318000.0</v>
       </c>
       <c r="O5">
         <v>12539000.0</v>
       </c>
       <c r="P5">
         <v>1272000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
         <v>60739000.0</v>
       </c>
       <c r="C6">
         <v>-22954000.0</v>
       </c>
       <c r="D6">
         <v>173173000.0</v>
       </c>
       <c r="E6">
-        <v>240145000.0</v>
+        <v>239162000.0</v>
       </c>
       <c r="F6">
         <v>183595000.0</v>
       </c>
       <c r="G6">
         <v>106000000.0</v>
       </c>
       <c r="H6">
         <v>114221000.0</v>
       </c>
       <c r="I6">
         <v>90677000.0</v>
       </c>
       <c r="J6">
         <v>51676000.0</v>
       </c>
       <c r="K6">
         <v>46208000.0</v>
       </c>
       <c r="L6">
         <v>37716000.0</v>
       </c>
       <c r="M6">
         <v>6331000.0</v>
       </c>
@@ -13897,51 +13897,51 @@
       <c r="G5">
         <v>3185000.0</v>
       </c>
       <c r="H5">
         <v>-5601000.0</v>
       </c>
       <c r="I5">
         <v>-24399000.0</v>
       </c>
       <c r="J5">
         <v>-74888000.0</v>
       </c>
       <c r="K5">
         <v>14721000.0</v>
       </c>
       <c r="L5">
         <v>28632000.0</v>
       </c>
       <c r="M5">
         <v>-22824000.0</v>
       </c>
       <c r="N5">
         <v>70373000.0</v>
       </c>
       <c r="O5">
-        <v>48684000.0</v>
+        <v>48491000.0</v>
       </c>
       <c r="P5">
         <v>48413000.0</v>
       </c>
       <c r="Q5">
         <v>64395000.0</v>
       </c>
       <c r="R5">
         <v>71547000.0</v>
       </c>
       <c r="S5">
         <v>40197000.0</v>
       </c>
       <c r="T5">
         <v>36701000.0</v>
       </c>
       <c r="U5">
         <v>46017000.0</v>
       </c>
       <c r="V5">
         <v>46872000.0</v>
       </c>
       <c r="W5">
         <v>28940000.0</v>
       </c>
@@ -14079,51 +14079,51 @@
       <c r="G6">
         <v>12721000.0</v>
       </c>
       <c r="H6">
         <v>3489000.0</v>
       </c>
       <c r="I6">
         <v>-15735000.0</v>
       </c>
       <c r="J6">
         <v>-66658000.0</v>
       </c>
       <c r="K6">
         <v>22777000.0</v>
       </c>
       <c r="L6">
         <v>36671000.0</v>
       </c>
       <c r="M6">
         <v>-15362000.0</v>
       </c>
       <c r="N6">
         <v>77516000.0</v>
       </c>
       <c r="O6">
-        <v>55787000.0</v>
+        <v>55594000.0</v>
       </c>
       <c r="P6">
         <v>55425000.0</v>
       </c>
       <c r="Q6">
         <v>71081000.0</v>
       </c>
       <c r="R6">
         <v>78077000.0</v>
       </c>
       <c r="S6">
         <v>46529000.0</v>
       </c>
       <c r="T6">
         <v>43475000.0</v>
       </c>
       <c r="U6">
         <v>52551000.0</v>
       </c>
       <c r="V6">
         <v>53096000.0</v>
       </c>
       <c r="W6">
         <v>34063000.0</v>
       </c>
@@ -22992,57 +22992,57 @@
       <c r="N23">
         <v>103000.0</v>
       </c>
       <c r="O23">
         <v>25873000.0</v>
       </c>
       <c r="P23">
         <v>-2233000.0</v>
       </c>
       <c r="Q23">
         <v>1296000.0</v>
       </c>
       <c r="R23">
         <v>-31000.0</v>
       </c>
       <c r="S23">
         <v>-540000.0</v>
       </c>
       <c r="T23">
         <v>-516000.0</v>
       </c>
       <c r="U23">
         <v>-710000.0</v>
       </c>
       <c r="V23">
-        <v>38000.0</v>
+        <v>-532000.0</v>
       </c>
       <c r="W23">
         <v>-1661000.0</v>
       </c>
       <c r="X23">
-        <v>152000.0</v>
+        <v>-252000.0</v>
       </c>
       <c r="Y23">
         <v>-421000.0</v>
       </c>
       <c r="Z23">
         <v>-89000.0</v>
       </c>
       <c r="AA23">
         <v>-572000.0</v>
       </c>
       <c r="AB23">
         <v>-239000.0</v>
       </c>
       <c r="AC23">
         <v>671000.0</v>
       </c>
       <c r="AD23">
         <v>4996000.0</v>
       </c>
       <c r="AE23">
         <v>34064000.0</v>
       </c>
       <c r="AF23">
         <v>146000.0</v>
       </c>
@@ -23420,51 +23420,51 @@
       <c r="BB25">
         <v>30000.0</v>
       </c>
       <c r="BC25">
         <v>32000.0</v>
       </c>
       <c r="BD25">
         <v>45000.0</v>
       </c>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
     </row>
     <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>176</v>
       </c>
       <c r="B26">
         <v>-13061000.0</v>
       </c>
       <c r="C26">
         <v>-20849000.0</v>
       </c>
       <c r="D26">
-        <v>0.0</v>
+        <v>-363000.0</v>
       </c>
       <c r="E26">
         <v>-5656000.0</v>
       </c>
       <c r="F26">
         <v>-10100000.0</v>
       </c>
       <c r="G26">
         <v>-9728000.0</v>
       </c>
       <c r="H26">
         <v>-10471000.0</v>
       </c>
       <c r="I26">
         <v>-9573000.0</v>
       </c>
       <c r="J26">
         <v>-25000.0</v>
       </c>
       <c r="K26">
         <v>-10124000.0</v>
       </c>
       <c r="L26">
         <v>-9619000.0</v>
       </c>