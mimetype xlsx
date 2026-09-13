--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -932,2908 +935,3047 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>46790000.0</v>
+      </c>
+      <c r="C2">
         <v>24420000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19152000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44368000.0</v>
       </c>
       <c r="F2">
         <v>44368000.0</v>
       </c>
       <c r="G2">
+        <v>44368000.0</v>
+      </c>
+      <c r="H2">
         <v>15846000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21174000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24349000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12722000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16158000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9151000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7161000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11294000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9853000.0</v>
       </c>
-      <c r="P2"/>
+      <c r="Q2"/>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
+      <c r="Q3"/>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
+      <c r="Q4"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>-10631000.0</v>
+      </c>
+      <c r="C5">
         <v>-4646000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4198000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3507000.0</v>
       </c>
       <c r="F5">
         <v>-3507000.0</v>
       </c>
       <c r="G5">
+        <v>-3507000.0</v>
+      </c>
+      <c r="H5">
         <v>-3132000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2828000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1984000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2002000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2471000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2081000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7118000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5592000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4502000.0</v>
       </c>
-      <c r="P5"/>
+      <c r="Q5"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>108360000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>50836000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>44151000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
         <v>0.0</v>
       </c>
-      <c r="N6"/>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
       <c r="O6"/>
       <c r="P6"/>
+      <c r="Q6"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>4899000.0</v>
+      </c>
+      <c r="C7">
         <v>2408000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2177000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2324000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2121000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2027000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2006000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
+      <c r="Q7"/>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>195000.0</v>
+      </c>
+      <c r="C8">
         <v>190000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>200000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>204000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>203000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>207000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>204000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>207000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
+      <c r="Q8"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>86321000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>85294000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>111308000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>113004000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>108360000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>50836000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>44151000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21286000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23835000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
+      <c r="Q9"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>74419000.0</v>
+      </c>
+      <c r="C10">
         <v>37002000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26945000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83744000.0</v>
       </c>
       <c r="F10">
         <v>83744000.0</v>
       </c>
       <c r="G10">
+        <v>83744000.0</v>
+      </c>
+      <c r="H10">
         <v>33787000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27392000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>61623000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32822000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25921000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8387000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12173000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15957000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14797000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="Q10"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
+      <c r="Q11"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>74419000.0</v>
+      </c>
+      <c r="C12">
         <v>37002000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>26945000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>78937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83744000.0</v>
       </c>
       <c r="F12">
         <v>83744000.0</v>
       </c>
       <c r="G12">
+        <v>83744000.0</v>
+      </c>
+      <c r="H12">
         <v>33787000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27392000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>61623000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32822000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25921000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8387000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12173000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15957000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14797000.0</v>
       </c>
-      <c r="P12"/>
+      <c r="Q12"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>195000.0</v>
+      </c>
+      <c r="C13">
         <v>190000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>200000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="F13">
         <v>203000.0</v>
       </c>
       <c r="G13">
+        <v>203000.0</v>
+      </c>
+      <c r="H13">
         <v>204000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>207000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>204000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>179000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>176000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>178000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>110000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>14101000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
+      <c r="Q13"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>19759525.0</v>
+      </c>
+      <c r="C14">
         <v>19694677.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20439449.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20641173.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20986256.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21011087.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20852361.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20966539.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20281210.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17951332.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17985427.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15741018.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11064201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10030078.0</v>
       </c>
       <c r="O14">
         <v>10030078.0</v>
       </c>
       <c r="P14">
         <v>10030078.0</v>
       </c>
+      <c r="Q14">
+        <v>10030078.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>204000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>203000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>207000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>204000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>207000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>204000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>179000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>176000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>178000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>110000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
+      <c r="Q15"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>31</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>7597000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10137000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4851000.0</v>
       </c>
       <c r="F16">
         <v>4851000.0</v>
       </c>
       <c r="G16">
+        <v>4851000.0</v>
+      </c>
+      <c r="H16">
         <v>1059000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-3326000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-5160000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="Q16"/>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>107088000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>113798000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>106001000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21452000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
+      <c r="Q17"/>
     </row>
-    <row r="18" spans="1:16">
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>28453000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>26965000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>27869000.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>145000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>341000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>552000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>685000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1359000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>134000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
+      <c r="Q18"/>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
+      <c r="Q19"/>
     </row>
-    <row r="20" spans="1:16">
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
+        <v>78689000.0</v>
+      </c>
+      <c r="C20">
         <v>51306000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>51415000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>100577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100804000.0</v>
       </c>
       <c r="F20">
         <v>100804000.0</v>
       </c>
       <c r="G20">
+        <v>100804000.0</v>
+      </c>
+      <c r="H20">
         <v>51273000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>51404000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>32230000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>12692000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>12470000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>12665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5718000.0</v>
       </c>
       <c r="N20">
         <v>5718000.0</v>
       </c>
       <c r="O20">
         <v>5718000.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>5718000.0</v>
+      </c>
+      <c r="Q20"/>
     </row>
-    <row r="21" spans="1:16">
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>295965000.0</v>
+      </c>
+      <c r="C21">
         <v>168634000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>175449000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>221458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228304000.0</v>
       </c>
       <c r="F21">
         <v>228304000.0</v>
       </c>
       <c r="G21">
+        <v>228304000.0</v>
+      </c>
+      <c r="H21">
         <v>139892000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>146061000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>94221000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9597000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11703000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13995000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12358000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17535000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22713000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="Q21"/>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>180066000.0</v>
+      </c>
+      <c r="C22">
         <v>142163000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>145573000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>171189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157002000.0</v>
       </c>
       <c r="F22">
         <v>157002000.0</v>
       </c>
       <c r="G22">
+        <v>157002000.0</v>
+      </c>
+      <c r="H22">
         <v>72946000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>67768000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>44268000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23835000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20431000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20393000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12890000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11639000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9123000.0</v>
       </c>
-      <c r="P22"/>
+      <c r="Q22"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>996194000.0</v>
+      </c>
+      <c r="C23">
         <v>734578000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>739624000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>925924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851326000.0</v>
       </c>
       <c r="F23">
         <v>851326000.0</v>
       </c>
       <c r="G23">
+        <v>851326000.0</v>
+      </c>
+      <c r="H23">
         <v>477346000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>451314000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>365768000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>223663000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>220530000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>189128000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>84801000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>65927000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>64725000.0</v>
       </c>
-      <c r="P23"/>
+      <c r="Q23"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>165000000.0</v>
+      </c>
+      <c r="C24">
         <v>18000000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>118054000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>139025000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>82839000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>113633000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>108487000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>53403000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>63086000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>72000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13636000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>20263000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>16083000.0</v>
       </c>
-      <c r="P24"/>
+      <c r="Q24"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>118054000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>139025000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>113633000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>108487000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>53403000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>63086000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>72000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13636000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
+      <c r="Q25"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
+      <c r="Q26"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
+      <c r="Q27"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>90581000.0</v>
+      </c>
+      <c r="C28">
         <v>-11679000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24768000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-68770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37994000.0</v>
       </c>
       <c r="F28">
         <v>37994000.0</v>
       </c>
       <c r="G28">
+        <v>37994000.0</v>
+      </c>
+      <c r="H28">
         <v>51058000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>86241000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46864000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20581000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>45165000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>70113000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12173000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7632000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6446000.0</v>
       </c>
-      <c r="P28"/>
+      <c r="Q28"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>689448000.0</v>
+      </c>
+      <c r="C29">
         <v>533461000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>530009000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>607882000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>622791000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>516703000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>337419000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>317868000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>242856000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>102567000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
+      <c r="Q29"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>45169000.0</v>
+      </c>
+      <c r="C30">
         <v>33411000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23803000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>68381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51598000.0</v>
       </c>
       <c r="F30">
         <v>51598000.0</v>
       </c>
       <c r="G30">
+        <v>51598000.0</v>
+      </c>
+      <c r="H30">
         <v>13767000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28019000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24625000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10957000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15655000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9482000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6475000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7642000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7481000.0</v>
       </c>
-      <c r="P30"/>
+      <c r="Q30"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>285847000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>174066000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>37032000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>63415000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6770000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7918000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>26875000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10619000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-53516000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1193000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
+      <c r="Q31"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>93099000.0</v>
+      </c>
+      <c r="C32">
         <v>85280000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63543000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>93896000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>159198000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>78380000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>54291000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52319000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>68528000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>30899000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
+      <c r="Q32"/>
     </row>
-    <row r="33" spans="1:16">
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>687663000.0</v>
+      </c>
+      <c r="C33">
         <v>514686000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>537495000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>599590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552827000.0</v>
       </c>
       <c r="F33">
         <v>552827000.0</v>
       </c>
       <c r="G33">
+        <v>552827000.0</v>
+      </c>
+      <c r="H33">
         <v>352892000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>323663000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>231854000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>153579000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>155816000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>148867000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>50491000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>30466000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>33312000.0</v>
       </c>
-      <c r="P33"/>
+      <c r="Q33"/>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
+        <v>33353000.0</v>
+      </c>
+      <c r="C34">
         <v>7297000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8045000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>49280000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>53438000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15892000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>16727000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>51851000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>51683000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>78287000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>90697000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>93501000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
+      <c r="Q34"/>
     </row>
-    <row r="35" spans="1:16">
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>252336000.0</v>
+      </c>
+      <c r="C35">
         <v>80133000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>66319000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>77733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198457000.0</v>
       </c>
       <c r="F35">
         <v>198457000.0</v>
       </c>
       <c r="G35">
+        <v>198457000.0</v>
+      </c>
+      <c r="H35">
         <v>145656000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>165629000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>160511000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>132242000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>154468000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>166860000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13770000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20408000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16239000.0</v>
       </c>
-      <c r="P35"/>
+      <c r="Q35"/>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>12927000.0</v>
+      </c>
+      <c r="C36">
         <v>7268000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7933000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10687000.0</v>
       </c>
       <c r="F36">
         <v>10687000.0</v>
       </c>
       <c r="G36">
+        <v>10687000.0</v>
+      </c>
+      <c r="H36">
         <v>14482000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>35000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>453000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>79000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>32000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1260000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>20952000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>565000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>21000.0</v>
       </c>
-      <c r="P36"/>
+      <c r="Q36"/>
     </row>
-    <row r="37" spans="1:16">
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>7871000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>10394000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>7726000.0</v>
       </c>
-      <c r="G37"/>
-      <c r="H37">
+      <c r="H37"/>
+      <c r="I37">
         <v>6118000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>5502000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>3072000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>4679000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>15585000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>8801000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
+      <c r="Q37"/>
     </row>
-    <row r="38" spans="1:16">
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>63955000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>42342000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>60692000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>53102000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>60442000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>64558000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>107167000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>115626000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>119076000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>21452000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>565000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>21000.0</v>
       </c>
-      <c r="P38"/>
+      <c r="Q38"/>
     </row>
-    <row r="39" spans="1:16">
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>8877000.0</v>
+      </c>
+      <c r="C39">
         <v>7316000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5808000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6155000.0</v>
       </c>
       <c r="F39">
         <v>6155000.0</v>
       </c>
       <c r="G39">
+        <v>6155000.0</v>
+      </c>
+      <c r="H39">
         <v>3954000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4530000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3298000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2470000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2707000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1999000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2772000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>223000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12000.0</v>
       </c>
-      <c r="P39"/>
+      <c r="Q39"/>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>163351000.0</v>
+      </c>
+      <c r="C40">
         <v>100036000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>107116000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>184811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84728000.0</v>
       </c>
       <c r="F40">
         <v>84728000.0</v>
       </c>
       <c r="G40">
+        <v>84728000.0</v>
+      </c>
+      <c r="H40">
         <v>51009000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>52689000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41037000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26463000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>23244000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>17104000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33679000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10885000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8028000.0</v>
       </c>
-      <c r="P40"/>
+      <c r="Q40"/>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>69890000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>70341000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>88202000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>48804000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>51996000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>52024000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>78839000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>91382000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>94648000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>13770000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>145000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>156000.0</v>
       </c>
-      <c r="P41"/>
+      <c r="Q41"/>
     </row>
-    <row r="42" spans="1:16">
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>48567000.0</v>
+      </c>
+      <c r="C42">
         <v>35253000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>64222000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>86321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85294000.0</v>
       </c>
       <c r="F42">
         <v>85294000.0</v>
       </c>
       <c r="G42">
+        <v>85294000.0</v>
+      </c>
+      <c r="H42">
         <v>103797000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>113004000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>108360000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>49834000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>45947000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>21286000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>23835000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-14101000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>42018000.0</v>
       </c>
-      <c r="P42"/>
+      <c r="Q42"/>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
+      <c r="Q43"/>
     </row>
-    <row r="44" spans="1:16">
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
-      <c r="N44"/>
+      <c r="N44">
+        <v>0.0</v>
+      </c>
       <c r="O44"/>
       <c r="P44"/>
+      <c r="Q44"/>
     </row>
-    <row r="45" spans="1:16">
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>418373000.0</v>
+      </c>
+      <c r="C45">
         <v>371725000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>352948000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>287745000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>232061000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>132913000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>94310000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>65756000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>40845000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>24123000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>17813000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>14946000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10963000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6648000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4860000.0</v>
       </c>
-      <c r="P45"/>
+      <c r="Q45"/>
     </row>
-    <row r="46" spans="1:16">
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>249663000.0</v>
+      </c>
+      <c r="C46">
         <v>235877000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>244601000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>204792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170718000.0</v>
       </c>
       <c r="F46">
         <v>170718000.0</v>
       </c>
       <c r="G46">
+        <v>170718000.0</v>
+      </c>
+      <c r="H46">
         <v>94310000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>65756000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>40845000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>24123000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>17813000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14946000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10963000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6648000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4860000.0</v>
       </c>
-      <c r="P46"/>
+      <c r="Q46"/>
     </row>
-    <row r="47" spans="1:16">
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>204792000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>170718000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>132913000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>108625000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>65756000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>40845000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>24123000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>17813000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>14946000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>10963000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6648000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4860000.0</v>
       </c>
-      <c r="P47"/>
+      <c r="Q47"/>
     </row>
-    <row r="48" spans="1:16">
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>486317000.0</v>
+      </c>
+      <c r="C48">
         <v>484664000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>469785000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>525697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421184000.0</v>
       </c>
       <c r="F48">
         <v>421184000.0</v>
       </c>
       <c r="G48">
+        <v>421184000.0</v>
+      </c>
+      <c r="H48">
         <v>153711000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>93852000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>27789000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>151000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-28302000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-46239000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4676000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5913000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-12071000.0</v>
       </c>
-      <c r="P48"/>
+      <c r="Q48"/>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>525697000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>421184000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>263552000.0</v>
       </c>
-      <c r="G49"/>
-      <c r="H49">
+      <c r="H49"/>
+      <c r="I49">
         <v>93852000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>27789000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>151000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-28302000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-46239000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-4676000.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
+      <c r="Q49"/>
     </row>
-    <row r="50" spans="1:16">
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>1563000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4250000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>108487000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>53403000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>9469000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
+      <c r="Q50"/>
     </row>
-    <row r="51" spans="1:16">
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>176751000.0</v>
+      </c>
+      <c r="C51">
         <v>25323000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2177000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121738000.0</v>
       </c>
       <c r="F51">
         <v>121738000.0</v>
       </c>
       <c r="G51">
+        <v>121738000.0</v>
+      </c>
+      <c r="H51">
         <v>84845000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>113633000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>108487000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>53403000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>71086000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>78500000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>23589000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>21243000.0</v>
       </c>
-      <c r="P51"/>
+      <c r="Q51"/>
     </row>
-    <row r="52" spans="1:16">
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>4899000.0</v>
+      </c>
+      <c r="C52">
         <v>2408000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2177000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684000.0</v>
       </c>
       <c r="F52">
         <v>3684000.0</v>
       </c>
       <c r="G52">
+        <v>3684000.0</v>
+      </c>
+      <c r="H52">
         <v>2006000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>108487000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>53403000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9469000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3326000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5160000.0</v>
       </c>
-      <c r="P52"/>
+      <c r="Q52"/>
     </row>
-    <row r="53" spans="1:16">
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
+      <c r="Q53"/>
     </row>
-    <row r="54" spans="1:16">
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
-      <c r="N54"/>
+      <c r="N54">
+        <v>0.0</v>
+      </c>
       <c r="O54"/>
       <c r="P54"/>
+      <c r="Q54"/>
     </row>
-    <row r="55" spans="1:16">
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>996194000.0</v>
+      </c>
+      <c r="C55">
         <v>734578000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>739624000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>925924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851326000.0</v>
       </c>
       <c r="F55">
         <v>851326000.0</v>
       </c>
       <c r="G55">
+        <v>851326000.0</v>
+      </c>
+      <c r="H55">
         <v>477346000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>451314000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>365768000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>223663000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>220530000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>189128000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>84801000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>65927000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>64725000.0</v>
       </c>
-      <c r="P55"/>
+      <c r="Q55"/>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>308531000.0</v>
+      </c>
+      <c r="C56">
         <v>219892000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>202129000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>326334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298499000.0</v>
       </c>
       <c r="F56">
         <v>298499000.0</v>
       </c>
       <c r="G56">
+        <v>298499000.0</v>
+      </c>
+      <c r="H56">
         <v>124454000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>127651000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>133914000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>70084000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>64714000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>40261000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>34310000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>35461000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>31413000.0</v>
       </c>
-      <c r="P56"/>
+      <c r="Q56"/>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>215432000.0</v>
+      </c>
+      <c r="C57">
         <v>134612000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>138586000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>232438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139301000.0</v>
       </c>
       <c r="F57">
         <v>139301000.0</v>
       </c>
       <c r="G57">
+        <v>139301000.0</v>
+      </c>
+      <c r="H57">
         <v>70163000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>75332000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>65386000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>39185000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>47829000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>33539000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>42961000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>25505000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>23041000.0</v>
       </c>
-      <c r="P57"/>
+      <c r="Q57"/>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>467768000.0</v>
+      </c>
+      <c r="C58">
         <v>214745000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>204905000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>310171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>337758000.0</v>
       </c>
       <c r="F58">
         <v>337758000.0</v>
       </c>
       <c r="G58">
+        <v>337758000.0</v>
+      </c>
+      <c r="H58">
         <v>215819000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>240961000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>225897000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>171427000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>202297000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>200399000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>56731000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>45913000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>39280000.0</v>
       </c>
-      <c r="P58"/>
+      <c r="Q58"/>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>139871000.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>52236000.0</v>
       </c>
-      <c r="K59">
+      <c r="L59">
         <v>18233000.0</v>
       </c>
-      <c r="L59">
-[...1 lines deleted...]
-      </c>
       <c r="M59">
         <v>0.0</v>
       </c>
-      <c r="N59"/>
+      <c r="N59">
+        <v>0.0</v>
+      </c>
       <c r="O59"/>
       <c r="P59"/>
+      <c r="Q59"/>
     </row>
-    <row r="60" spans="1:16">
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>524448000.0</v>
+      </c>
+      <c r="C60">
         <v>515461000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>530009000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>607882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503174000.0</v>
       </c>
       <c r="F60">
         <v>503174000.0</v>
       </c>
       <c r="G60">
+        <v>503174000.0</v>
+      </c>
+      <c r="H60">
         <v>254580000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>204235000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>139871000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>52236000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>13554000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-26856000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>19269000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>20014000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>25445000.0</v>
       </c>
-      <c r="P60"/>
+      <c r="Q60"/>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
-      <c r="N61"/>
+      <c r="N61">
+        <v>0.0</v>
+      </c>
       <c r="O61"/>
       <c r="P61"/>
+      <c r="Q61"/>
     </row>
-    <row r="62" spans="1:16">
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>46790000.0</v>
+      </c>
+      <c r="C2">
         <v>62550000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21327000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39263000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24420000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42241000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28891000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31609000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19152000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42241000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28891000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31609000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19152000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51342000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41052000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>52043000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44368000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61608000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43673000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>51216000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45992000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>40596000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28655000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31292000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15846000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>31507000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24774000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29240000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21174000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31815000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25996000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28574000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24349000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26142000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21264000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>24314000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12722000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18979000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14242000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18332000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16158000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18648000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12687000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14643000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9151000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16224000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16896000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16345000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7161000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15135000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9999000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13944000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11294000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>9853000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3847,54 +3989,55 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
+      <c r="BF3"/>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3908,840 +4051,855 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
+      <c r="BF4"/>
     </row>
-    <row r="5" spans="1:57">
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>-10631000.0</v>
+      </c>
+      <c r="C5">
         <v>-9103000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4105000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4422000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4646000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5802000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6010000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3230000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4198000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5802000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6010000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3230000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4198000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4127000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3716000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4943000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3507000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1625000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2336000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2474000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1639000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1342000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1080000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2502000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3132000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4914000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2836000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3451000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2828000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2656000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2755000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2388000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1984000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1397000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1129000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1702000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2002000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2093000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2960000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2114000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2471000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2044000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2730000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3338000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2081000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2019000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1161000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7661000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7118000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6652000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6274000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5888000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5592000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
+      <c r="BF5"/>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>110685000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>108360000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>107692000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>106996000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>106719000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>50836000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>50545000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>46168000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>44571000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>44151000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
-      <c r="AZ6"/>
+      <c r="AZ6">
+        <v>0.0</v>
+      </c>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
+      <c r="BF6"/>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>4899000.0</v>
+      </c>
+      <c r="C7">
         <v>4844000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2458000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2432000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2408000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2373000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2345000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2101000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2177000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2200000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2324000.0</v>
       </c>
       <c r="M7">
         <v>2324000.0</v>
       </c>
       <c r="N7">
+        <v>2324000.0</v>
+      </c>
+      <c r="O7">
         <v>2314000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2201000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2148000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2121000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2101000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2079000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2025000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2027000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2034000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1977000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1983000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2006000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1998000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2027000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1978000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
+      <c r="BF7"/>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>195000.0</v>
+      </c>
+      <c r="C8">
         <v>194000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="E8">
         <v>190000.0</v>
       </c>
       <c r="F8">
+        <v>190000.0</v>
+      </c>
+      <c r="G8">
         <v>192000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>196000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>197000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>200000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>203000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>201000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="N8">
         <v>204000.0</v>
       </c>
       <c r="O8">
+        <v>204000.0</v>
+      </c>
+      <c r="P8">
         <v>203000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="R8">
         <v>203000.0</v>
       </c>
       <c r="S8">
-        <v>207000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="T8">
         <v>207000.0</v>
       </c>
       <c r="U8">
         <v>207000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>207000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
+      <c r="BF8"/>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>86321000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>84802000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>79207000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>78237000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>85294000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>85568000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>108839000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>112094000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>111308000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>109692000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>106771000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>105228000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>102284000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>103291000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>102400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>113004000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>112286000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>111347000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>110685000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>108360000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>107692000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>106996000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>106719000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>50836000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>50545000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>46168000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>44571000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>44151000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>34237000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>34523000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>33359000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>21286000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>31551000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>31175000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>27859000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>23835000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>22720000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
+      <c r="BF9"/>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>74419000.0</v>
+      </c>
+      <c r="C10">
         <v>50167000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28209000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44105000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37002000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>38713000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27659000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26945000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38713000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35118000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27659000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26945000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35158000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49848000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43051000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>83744000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>56966000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>44835000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41479000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42993000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23729000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>52438000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>33787000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>134162000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>27707000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>32345000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>27392000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15489000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23903000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>72169000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>61623000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>53156000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>36731000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>18424000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32822000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>32295000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25909000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16293000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>25921000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19068000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14917000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10859000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8387000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7285000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>12048000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17810000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12173000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5321000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4531000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4697000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>15957000.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>14797000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4755,1045 +4913,1059 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
+      <c r="BF11"/>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>74419000.0</v>
+      </c>
+      <c r="C12">
         <v>50167000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28209000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>44105000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37002000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38713000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35118000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27659000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26945000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>38713000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35118000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27659000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26945000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35158000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49848000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43051000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>83744000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>56966000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>44835000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41479000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>42993000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23729000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>52438000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33787000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>134162000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27707000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32345000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27392000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15489000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>23903000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>72169000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>61623000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>53156000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>36731000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>18424000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>32822000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32295000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25909000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16293000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>25921000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19068000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14917000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10859000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8387000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7285000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12048000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17810000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12173000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5321000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4531000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4697000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15957000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>14797000.0</v>
       </c>
-      <c r="BE12"/>
+      <c r="BF12"/>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>195000.0</v>
+      </c>
+      <c r="C13">
         <v>194000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="E13">
         <v>190000.0</v>
       </c>
       <c r="F13">
+        <v>190000.0</v>
+      </c>
+      <c r="G13">
         <v>192000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>196000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>197000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>200000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>192000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>196000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>197000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>200000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>204000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>203000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="R13">
         <v>203000.0</v>
       </c>
       <c r="S13">
-        <v>207000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="T13">
         <v>207000.0</v>
       </c>
       <c r="U13">
         <v>207000.0</v>
       </c>
       <c r="V13">
         <v>207000.0</v>
       </c>
       <c r="W13">
+        <v>207000.0</v>
+      </c>
+      <c r="X13">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="Y13">
         <v>204000.0</v>
       </c>
       <c r="Z13">
         <v>204000.0</v>
       </c>
       <c r="AA13">
         <v>204000.0</v>
       </c>
       <c r="AB13">
+        <v>204000.0</v>
+      </c>
+      <c r="AC13">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="AD13">
         <v>207000.0</v>
       </c>
       <c r="AE13">
         <v>207000.0</v>
       </c>
       <c r="AF13">
+        <v>207000.0</v>
+      </c>
+      <c r="AG13">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="AH13">
         <v>204000.0</v>
       </c>
       <c r="AI13">
         <v>204000.0</v>
       </c>
       <c r="AJ13">
+        <v>204000.0</v>
+      </c>
+      <c r="AK13">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="AL13">
         <v>179000.0</v>
       </c>
       <c r="AM13">
+        <v>179000.0</v>
+      </c>
+      <c r="AN13">
         <v>178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176000.0</v>
       </c>
       <c r="AO13">
         <v>176000.0</v>
       </c>
       <c r="AP13">
-        <v>179000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="AQ13">
         <v>179000.0</v>
       </c>
       <c r="AR13">
-        <v>178000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="AS13">
         <v>178000.0</v>
       </c>
       <c r="AT13">
-        <v>155000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AU13">
         <v>155000.0</v>
       </c>
       <c r="AV13">
+        <v>155000.0</v>
+      </c>
+      <c r="AW13">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="AX13">
         <v>110000.0</v>
       </c>
       <c r="AY13">
+        <v>110000.0</v>
+      </c>
+      <c r="AZ13">
         <v>1.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>101000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>14101000.0</v>
       </c>
-      <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
+      <c r="BF13"/>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>19759525.0</v>
+      </c>
+      <c r="C14">
         <v>19165792.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19118136.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19335990.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19351452.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19581407.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>19804384.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20025742.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20395625.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20399018.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20450204.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20684230.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20611175.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20679631.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20516025.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20632727.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20652518.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20982873.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21148871.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21132902.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21144417.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21032360.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20972902.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20864646.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20772292.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20775108.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20701473.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20928741.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21021242.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>21007933.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>20990313.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20750353.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>20701343.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20657010.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>20429627.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19303794.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18036324.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17962286.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17842138.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17761768.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17864428.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18002858.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18022288.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>17948835.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16198780.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15676243.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>15628390.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21426037.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11055349.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22028476.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10155578.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10030078.0</v>
       </c>
       <c r="BA14">
         <v>10030078.0</v>
       </c>
       <c r="BB14">
         <v>10030078.0</v>
       </c>
       <c r="BC14">
         <v>10030078.0</v>
       </c>
       <c r="BD14">
         <v>10030078.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>10030078.0</v>
+      </c>
+      <c r="BF14"/>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>204000.0</v>
       </c>
       <c r="O15">
+        <v>204000.0</v>
+      </c>
+      <c r="P15">
         <v>203000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="R15">
         <v>203000.0</v>
       </c>
       <c r="S15">
-        <v>207000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="T15">
         <v>207000.0</v>
       </c>
       <c r="U15">
         <v>207000.0</v>
       </c>
       <c r="V15">
         <v>207000.0</v>
       </c>
       <c r="W15">
+        <v>207000.0</v>
+      </c>
+      <c r="X15">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="Y15">
         <v>204000.0</v>
       </c>
       <c r="Z15">
         <v>204000.0</v>
       </c>
       <c r="AA15">
         <v>204000.0</v>
       </c>
       <c r="AB15">
+        <v>204000.0</v>
+      </c>
+      <c r="AC15">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="AD15">
         <v>207000.0</v>
       </c>
       <c r="AE15">
         <v>207000.0</v>
       </c>
       <c r="AF15">
+        <v>207000.0</v>
+      </c>
+      <c r="AG15">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="AH15">
         <v>204000.0</v>
       </c>
       <c r="AI15">
         <v>204000.0</v>
       </c>
       <c r="AJ15">
+        <v>204000.0</v>
+      </c>
+      <c r="AK15">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="AL15">
         <v>179000.0</v>
       </c>
       <c r="AM15">
+        <v>179000.0</v>
+      </c>
+      <c r="AN15">
         <v>178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176000.0</v>
       </c>
       <c r="AO15">
         <v>176000.0</v>
       </c>
       <c r="AP15">
-        <v>179000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="AQ15">
         <v>179000.0</v>
       </c>
       <c r="AR15">
-        <v>178000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="AS15">
         <v>178000.0</v>
       </c>
       <c r="AT15">
-        <v>155000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AU15">
         <v>155000.0</v>
       </c>
       <c r="AV15">
+        <v>155000.0</v>
+      </c>
+      <c r="AW15">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="AX15">
         <v>110000.0</v>
       </c>
       <c r="AY15">
+        <v>110000.0</v>
+      </c>
+      <c r="AZ15">
         <v>1.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
+      <c r="BF15"/>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>31</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>43992000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>8287000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7597000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9172000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10586000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10202000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10137000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9172000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10586000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10202000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10137000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4356000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4958000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5056000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4851000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5908000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7208000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5689000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3449000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7152000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5194000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4088000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1059000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1998000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2027000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1978000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-4098000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-3712000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-3326000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
+      <c r="BF16"/>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>61275000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>62801000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>109410000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>107088000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>113480000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>111622000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>112892000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>113798000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>102497000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>104549000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>105512000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>106001000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>55053000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>57351000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>58762000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>21452000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>18634000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
+      <c r="BF17"/>
     </row>
-    <row r="18" spans="1:57">
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>28453000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27612000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>27647000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27345000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>26965000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28159000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27954000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>27850000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27869000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>28177000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28569000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>41000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>117000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>113000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>145000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>232000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>270000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>299000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>341000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>442000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>522000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>541000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>552000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>609000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>621000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>678000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>685000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>984000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>971000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>958000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1359000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1130000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1247000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>131000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>134000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>137000.0</v>
       </c>
-      <c r="AY18">
-[...2 lines deleted...]
-      <c r="AZ18"/>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
+      <c r="BF18"/>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5807,1016 +5979,1033 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
+      <c r="BF19"/>
     </row>
-    <row r="20" spans="1:57">
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
+        <v>78689000.0</v>
+      </c>
+      <c r="C20">
         <v>84819000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>51425000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>51356000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>51306000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>51040000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>50991000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>51645000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>51415000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>51040000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>50991000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>51645000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>51415000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>100630000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>100737000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>100413000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>100804000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>101347000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>100810000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>100765000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>101033000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>101126000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>101215000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>51511000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>51273000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>50605000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>51396000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>51160000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>51404000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>51474000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>51410000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>32061000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>32230000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>32478000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>32591000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>32614000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>12692000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>12654000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>12253000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>12646000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>12470000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>12676000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>12341000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>12049000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>12665000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>12772000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>13201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5718000.0</v>
       </c>
       <c r="AW20">
         <v>5718000.0</v>
       </c>
       <c r="AX20">
         <v>5718000.0</v>
       </c>
       <c r="AY20">
         <v>5718000.0</v>
       </c>
       <c r="AZ20">
         <v>5718000.0</v>
       </c>
       <c r="BA20">
         <v>5718000.0</v>
       </c>
-      <c r="BB20"/>
+      <c r="BB20">
+        <v>5718000.0</v>
+      </c>
       <c r="BC20"/>
       <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20">
         <v>5718000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>295965000.0</v>
+      </c>
+      <c r="C21">
         <v>306847000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>165217000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>166925000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>168634000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>170300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>171971000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>173760000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>175449000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>170300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>171971000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>173760000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>175449000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>223163000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>224860000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>226522000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>228304000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>230100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>231745000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>233455000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>235363000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>237493000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>239606000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>138421000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>139892000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>141249000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>142934000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>144415000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>146061000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>147655000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>149205000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>92888000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>94221000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>95598000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>96926000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>98241000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9597000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10133000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>10516000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>11231000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11703000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12347000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12736000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13136000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>13995000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14461000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15284000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11634000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12358000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13652000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>14946000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16241000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17535000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>28431000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>180066000.0</v>
+      </c>
+      <c r="C22">
         <v>204698000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>146851000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>145038000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>142163000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>147626000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>144851000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>146872000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>145573000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>147626000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>144851000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>146872000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>145573000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>185384000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>185553000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>182366000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>157002000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>164390000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>152164000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>138743000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>116685000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>115712000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>96001000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>80053000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>72946000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>88865000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>76783000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>75286000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>67768000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>74043000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>68465000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>52784000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>44268000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>43761000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>44273000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>42751000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23835000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27365000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>23412000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24293000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20431000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>24046000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24357000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>23966000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>20393000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21571000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>21403000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>17352000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>12890000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17346000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15992000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15288000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11639000.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>9123000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>996194000.0</v>
+      </c>
+      <c r="C23">
         <v>1006801000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>715705000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>755614000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>734578000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>758766000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>738676000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>759137000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>739624000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>758766000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>738676000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>759137000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>739624000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>882169000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>860666000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>838317000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>851326000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>823960000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>770279000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>753919000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>742784000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>730266000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>670348000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>520217999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>477346000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>598664000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>474705000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>479805000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>451314000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>456432000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>438943000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>384667000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>365768000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>354566000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>328383000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>361481000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>223663000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>235024000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>215780000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>213415000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>220530000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>209708000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>199915000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>195305000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>189128000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>140234000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>143056000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>135709000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>84801000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>80625000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>54320000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>57219000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>65927000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
+      <c r="BF23"/>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
         <v>165000000.0</v>
       </c>
       <c r="C24">
+        <v>165000000.0</v>
+      </c>
+      <c r="D24">
         <v>20000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>28000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>28000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>15000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>35000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>65000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>20260000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>70179000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>70095000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>118054000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>46375000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>46697000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>46861000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>139025000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>159190000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>162357000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>74141000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>82839000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>192738000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>93837000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>113735000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>113633000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>128769000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>143676000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>108581000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>108487000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>108393000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>108301000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>108207000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>53403000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>55152000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>55092000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>55030000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>63086000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>66000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>68000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>70000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>72000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>57664000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>67664000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>47664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13636000.0</v>
       </c>
       <c r="AX24">
         <v>13636000.0</v>
       </c>
       <c r="AY24">
+        <v>13636000.0</v>
+      </c>
+      <c r="AZ24">
         <v>59312000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>60531000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>20263000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>16083000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>20260000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>70179000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>70095000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>118054000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>46375000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>46697000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>46861000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>139025000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>159190000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>162357000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>74141000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>192738000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>93837000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>113735000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>113633000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>128769000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>143676000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>108581000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>108487000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>108393000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>108301000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>108207000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>53403000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>55152000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>55092000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>55030000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>63086000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>66000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>68000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>70000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>72000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>57664000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>67664000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>47664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13636000.0</v>
       </c>
       <c r="AX25">
         <v>13636000.0</v>
       </c>
-      <c r="AY25"/>
+      <c r="AY25">
+        <v>13636000.0</v>
+      </c>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
+      <c r="BF25"/>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6830,54 +7019,55 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
+      <c r="BF26"/>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6891,2319 +7081,2357 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
+      <c r="BF27"/>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>90581000.0</v>
+      </c>
+      <c r="C28">
         <v>119677000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1649000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-18673000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11679000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8340000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9773000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2442000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-24768000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8340000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9773000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2442000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-24768000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14898000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22532000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29192000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37994000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>64916000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>80191000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>95636000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>103823000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>122481000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>141855000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>37254000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>51058000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>74971000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>83148000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>83368000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>86241000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>113280000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>119773000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>36412000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>46864000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>55237000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>71570000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89783000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20581000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>22857000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>29183000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>39854000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>45165000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>54932000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>60583000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>66141000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>70113000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2715000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7952000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-17810000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-12173000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5307000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>58879000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>59546000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7632000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
+      <c r="BF28"/>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>689448000.0</v>
+      </c>
+      <c r="C29">
         <v>682671000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>515043000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>539357000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>533461000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>541008000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>532761000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>545745000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>530009000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>572211000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>655119000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>684261000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>607882000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>644256000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>637102000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>599658000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>622791000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>577192000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>550044000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>523434000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>516703000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>501822000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>465533000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>351875000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>337419000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>437820000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
+      <c r="BF29"/>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>45169000.0</v>
+      </c>
+      <c r="C30">
         <v>42269000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26643000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45398000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33411000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42388000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16387000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34767000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23803000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42388000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16387000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34767000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23803000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80934000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>55444000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>46416000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>51598000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49118000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21778000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41217000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49844000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36918000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14361000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>31075000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13767000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22134000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15637000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22962000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28019000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38811000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14908000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>22913000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>24625000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22689000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11008000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17383000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10957000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14724000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8146000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15985000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15655000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16503000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9207000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11253000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9482000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11923000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7603000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10213000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6475000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8999000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2683000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6653000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7642000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
+      <c r="BF30"/>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>285847000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>300203000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>241326000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>202628000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>174066000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>125964000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>94542000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>66103000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>37032000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-237000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-38895000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>87802000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>63415000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>53228000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>31059000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>11585000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6770000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14851000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-38471000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>22641000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>7918000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6227000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-23826000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-19633000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>26875000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>16259000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2958000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5766000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-10619000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-24520000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-30757000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-37705000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-53516000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>6786000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1651000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7364000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1193000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3090000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>10.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
+      <c r="BF31"/>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>93099000.0</v>
+      </c>
+      <c r="C32">
         <v>73436000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76960000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>95899000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>85280000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>89564000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>70883000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78817000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>63543000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>103021000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>114081000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>144096000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>93896000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>160835000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>169508000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>133900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>159198000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52464000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29157000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7652000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>78380000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>72276000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>37716000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>72162000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>54291000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>162143000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
+      <c r="BF32"/>
     </row>
-    <row r="33" spans="1:57">
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>687663000.0</v>
+      </c>
+      <c r="C33">
         <v>699519000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>500999000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>507684000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>514686000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>520828000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>532223000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>537559000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>537495000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>520828000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>532223000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>537559000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>537495000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>573862000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>559049000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>556880000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>552827000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>546024000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>538778000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>535350000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>530001000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>529364000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>530349000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>350770999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>352892000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>347897000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>348589000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>343137000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>323663000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>322973000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>325687000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>233083000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>231854000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>230512000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>231832000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>277986000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>153579000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>158329000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>156086000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>154575000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>155816000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>146447000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>147890000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>147206000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>148867000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>97148000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>99759000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>87999000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>50491000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>47392000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>29864000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>30163000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>30466000.0</v>
       </c>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
+      <c r="BF33"/>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
+        <v>33353000.0</v>
+      </c>
+      <c r="C34">
         <v>34425000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6231000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6772000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7297000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7953000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8469000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7619000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>8045000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>8591000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8989000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>9468000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>49280000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>10254000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>52349000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>52900000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>53438000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>56815000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>57414000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>59835000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>15892000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>68668000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>67655000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>63857000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>16727000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>64968000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>66934000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>67261000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>51851000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>54487000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>54371000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>54266000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>51683000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>52418000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>52155000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>81087000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>78287000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>90887000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>90198000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>90456000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>90697000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>94577000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>94066000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>94442000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>93501000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>253000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>255000.0</v>
       </c>
-      <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
+      <c r="BF34"/>
     </row>
-    <row r="35" spans="1:57">
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>252336000.0</v>
+      </c>
+      <c r="C35">
         <v>251358000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>78691000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>82956000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>80133000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>92456000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>88704000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>94005000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>66319000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>92456000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>88704000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>94005000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>66319000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>101426000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>150175000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>150340000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>198457000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>131349000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>132065000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>134546000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>227227000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>256035000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>258581000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>137998000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>145656000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>257746999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>160887999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>181109000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>165629000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>183488000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>198317000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>163146000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>160511000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>161253000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>160978000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>189835000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>132242000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>146648000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>145911000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>146164000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>154468000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>161561000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>163037000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>165400000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>166860000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>59047000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>69166000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>47795000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>13770000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>13773000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>59452000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>60673000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>20408000.0</v>
       </c>
-      <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
+      <c r="BF35"/>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>12927000.0</v>
+      </c>
+      <c r="C36">
         <v>13074000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6123000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6713000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7268000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7797000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8370000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7350000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7933000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7797000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8370000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7350000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7933000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9359000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9706000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10166000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10687000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11268000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11732000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12230000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12670000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>17549000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>18022000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>155999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>14482000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>32000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>35000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15658000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>35000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>251000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>313000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>443000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>453000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>420000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>282000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>113000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>79000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AN36">
         <v>30000.0</v>
       </c>
       <c r="AO36">
+        <v>30000.0</v>
+      </c>
+      <c r="AP36">
         <v>32000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1022000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1079000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1133000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1260000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>275000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>169000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>58311000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>21452000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>34000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>954000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>974000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>565000.0</v>
       </c>
-      <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
+      <c r="BF36"/>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>7871000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>9275000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>11459000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>10877000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>10394000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>9728000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>8773000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>8133000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>7726000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>7223000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>7558000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>7201000.0</v>
       </c>
-      <c r="Y37"/>
-      <c r="Z37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>7211000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>6972000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>6517000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>6118000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>5620000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>5160000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>4803000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>5502000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>5250000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>4894000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>3285000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>3072000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>2774000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>4485000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>4883000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>4679000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>4532000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>4238000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>4016000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>15585000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>13799000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>11436000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>9557000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>8801000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>17678000.0</v>
       </c>
-      <c r="AY37">
-[...2 lines deleted...]
-      <c r="AZ37"/>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
+      <c r="BF37"/>
     </row>
-    <row r="38" spans="1:57">
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>63955000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>51632000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>40485000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>51709000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>42342000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>42590000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>56171000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>59569000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>60692000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>66757000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>68640000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>51231000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>53102000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>53048000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>57621000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>58962000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>60442000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>62329000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>66607000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>64558000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>61695000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>192600000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>240378000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>129456000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>136375000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>134421000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>136799000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>138003000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>128542000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>130705000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>131830000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>133921000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>82561000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>86005000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>76114000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>39528000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>38038000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>21618000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>22933000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>23818000.0</v>
       </c>
-      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>28452000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:57">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>8877000.0</v>
+      </c>
+      <c r="C39">
         <v>10148000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13003000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13389000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7316000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9211000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10097000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12280000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5808000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9211000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10097000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12280000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5808000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6831000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10772000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9604000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6155000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7462000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>12724000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9109000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4775000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5279000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5908000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5881000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3954000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5606000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5989000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6075000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4530000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5116000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5979000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3718000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3298000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4448000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4539000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4937000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2470000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2311000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2227000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2269000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2707000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3644000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3544000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2021000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1999000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2307000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2243000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2335000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2772000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1567000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1250000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>418000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>223000.0</v>
       </c>
-      <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>168250000.0</v>
+      </c>
+      <c r="C40">
         <v>118957000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>113386000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>101753000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>100036000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>94437000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>93439000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>98589000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>107116000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>94437000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>93439000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>98589000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>107116000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>89460000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>82622000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>78372000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>84728000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>79697000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>71891000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>67405000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>75476000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>70009000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>62135000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>59922000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>51009000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>54480000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>54161000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>50521000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>52689000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>50164000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>46990000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>37991000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>41037000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>40072000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>35556000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>32825000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>26463000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>27577000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>25415000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>24285000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>23244000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>16168000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>17665000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>15845000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>17104000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>15053000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>14354000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>36372000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>33679000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>11565000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11532000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>11426000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>10885000.0</v>
       </c>
-      <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
-      <c r="BE40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>8028000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>69890000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>70912000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>71059000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>80245000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>70341000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>74315000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>85368000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>87685000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>88202000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>96845000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>75188000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>50289000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>48804000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>50612000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>52060000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>51962000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>51996000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>54719000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>54641000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>54565000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>52024000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>52860000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>52155000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>81087000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>78287000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>90887000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>90198000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>90456000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>90697000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>94577000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>94066000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>94442000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>93776000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>47917000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>47919000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>47795000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>13770000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>13773000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>140000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>142000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>145000.0</v>
       </c>
-      <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>156000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:57">
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>48567000.0</v>
+      </c>
+      <c r="C42">
         <v>47495000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>17464000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>36627000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>35253000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>38628000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>48475000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>56041000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>64222000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>38628000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>48475000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>56041000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>64222000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>84802000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>79207000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>78237000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>85294000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>85568000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>108839000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>112094000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>111308000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>109692000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>106771000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>105228000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>103797000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>102284000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>103291000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>102400000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>113004000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>112286000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>111347000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>110685000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>108376000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>107295000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>106867000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>107017000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>49834000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>50452000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>46208000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>44571000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>44151000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>34237000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>34523000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>33359000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>45529000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>31551000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>31175000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>27859000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>23835000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>29372000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-47071000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-29535000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>19693000.0</v>
       </c>
-      <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
+      <c r="BF42"/>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9217,88 +9445,87 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
+      <c r="BF43"/>
     </row>
-    <row r="44" spans="1:57">
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9312,1272 +9539,1289 @@
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
-      <c r="AZ44"/>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
+      <c r="BF44"/>
     </row>
-    <row r="45" spans="1:57">
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>418373000.0</v>
+      </c>
+      <c r="C45">
         <v>404990000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>379998000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>375903000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>371725000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>364844000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>362536000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>357981000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>352948000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>352384000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>340721000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>326796000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>287745000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>275638000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>255154000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>244801000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>132913000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>123988000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>120888000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>95741000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>94310000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>88320000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>81368000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>72978000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>65756000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>61515000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>60193000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>41527000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>40845000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>40741000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>39232000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>37608000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>24123000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>21954000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>21665000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17776000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>17813000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>17905000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>17185000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>15376000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>14946000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>14587000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13754000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11885000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>10963000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>9354000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>8246000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>7230000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6648000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
+      <c r="BF45"/>
     </row>
-    <row r="46" spans="1:57">
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>249663000.0</v>
+      </c>
+      <c r="C46">
         <v>244895000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>227954000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>231962000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>235877000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>237399000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>242612000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>245492000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>244601000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>237399000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>242612000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>245492000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>244601000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>198437000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>183305000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>178236000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>170718000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>160778000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>150052000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>141561000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>132913000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>123988000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>120888000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>109608000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>94310000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>102995000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>96638000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>72978000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>65756000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>61515000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>60193000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>41527000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>40845000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>40741000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>39232000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>37608000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>24123000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>21954000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>21665000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17776000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>17813000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>17905000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>17185000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>15376000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>14946000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>14587000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>13754000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11885000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10963000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>9354000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>8246000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>7230000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6648000.0</v>
       </c>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
+      <c r="BF46"/>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>204792000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>198437000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>183305000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>178236000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>170718000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>160778000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>150052000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>141561000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>132913000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>123988000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>120888000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>95741000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>108625000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>88320000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>81368000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>72978000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>65756000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>61515000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>60193000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>41527000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>40845000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>40741000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>39232000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>37608000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24123000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>21954000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>21665000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17776000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>17813000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>17905000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>17185000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15376000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>14946000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>14587000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>13754000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11885000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>10963000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>9354000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>8246000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>7230000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6648000.0</v>
       </c>
-      <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>4860000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:57">
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>486317000.0</v>
+      </c>
+      <c r="C48">
         <v>479085000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>481500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>483962000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>484664000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>479990000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>467100000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>464737000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>469785000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>479990000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>467100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>464737000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>469785000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>543117000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>491229000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>456067000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>421184000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>373265000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>320387000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>290496000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>263552000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>229825000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>196029000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>174804000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>153711000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>147508000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>124730000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>108008000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>93852000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>74441000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>53346000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>39087000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>27789000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>15350000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-380000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6003000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>151000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-9585000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-17659000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-24522000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-28302000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-31869000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-37652000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-42719000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-46239000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>4332000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-33000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-3296000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-4676000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-370000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>16310000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>11092000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>5913000.0</v>
       </c>
-      <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
+      <c r="BF48"/>
     </row>
-    <row r="49" spans="1:57">
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>525697000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>543117000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>491229000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>456067000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>421184000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>373265000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>320387000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>290496000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>263552000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>229825000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>196029000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>174804000.0</v>
       </c>
-      <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>147508000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>124730000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>108008000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>93852000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>74441000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>53346000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>39087000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>27789000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>15350000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-380000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>6003000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>151000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-9585000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-17659000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-24522000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-28302000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-31869000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-37652000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-42719000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-46239000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>4332000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-33000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-3296000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-4676000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-370000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>16310000.0</v>
       </c>
-      <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
+      <c r="BF49"/>
     </row>
-    <row r="50" spans="1:57">
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>1563000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>73406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76250000.0</v>
       </c>
       <c r="T50">
         <v>76250000.0</v>
       </c>
       <c r="U50">
-        <v>4250000.0</v>
+        <v>76250000.0</v>
       </c>
       <c r="V50">
         <v>4250000.0</v>
       </c>
       <c r="W50">
+        <v>4250000.0</v>
+      </c>
+      <c r="X50">
         <v>1250000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>108487000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>108393000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>108301000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>108207000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>53403000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4360000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>4189000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>5306000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>8000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>6500000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>9469000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
+      <c r="BF50"/>
     </row>
-    <row r="51" spans="1:57">
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>165000000.0</v>
+      </c>
+      <c r="C51">
         <v>169844000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>29858000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25432000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25323000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>30373000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>25345000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>30101000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2177000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>30373000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>25345000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>30101000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2177000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>22574000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>72380000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>72243000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>121738000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>121882000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>125026000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>125136000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>145302000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>165474000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>165584000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>89692000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>84845000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>209133000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>110855000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>115713000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>113633000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>128769000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>143676000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>108581000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>108487000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>108393000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>108301000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>108207000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>53403000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>59512000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>59281000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>56147000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>71086000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>74000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>75500000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>77000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>78500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>10000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>20000000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>13650000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>63410000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>64243000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>23589000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
+      <c r="BF51"/>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>67</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>4844000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2458000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2432000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2408000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2373000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2345000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2101000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2177000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2373000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2345000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2101000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2177000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2314000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2201000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2148000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3684000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>75507000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>78329000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>78275000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6277000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6284000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3227000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1983000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2006000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1998000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2027000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1978000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>108487000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>108393000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>108301000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>108207000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>53403000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4360000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>4189000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AP52">
         <v>8000000.0</v>
       </c>
       <c r="AQ52">
+        <v>8000000.0</v>
+      </c>
+      <c r="AR52">
         <v>7500000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>7000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>6500000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>9469000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>14000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4098000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3712000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>3326000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
+      <c r="BF52"/>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -10591,94 +10835,95 @@
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
-      <c r="AZ53"/>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
+      <c r="BF53"/>
     </row>
-    <row r="54" spans="1:57">
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10692,1030 +10937,1047 @@
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
-      <c r="AZ54"/>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
+      <c r="BF54"/>
     </row>
-    <row r="55" spans="1:57">
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>996194000.0</v>
+      </c>
+      <c r="C55">
         <v>1006801000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>715705000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>755614000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>734578000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>758766000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>738676000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>759137000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>739624000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>758766000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>738676000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>759137000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>739624000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>882169000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>860666000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>838317000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>851326000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>823960000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>770279000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>753919000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>742784000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>730266000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>670348000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>520217999.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>477346000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>598664000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>474705000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>479805000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>451314000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>456432000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>438943000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>384667000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>365768000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>354566000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>328383000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>361481000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>223663000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>235024000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>215780000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>213415000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>220530000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>209708000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>199915000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>195305000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>189128000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>140234000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>143056000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>135709000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>84801000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>80625000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>54320000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>57219000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>65927000.0</v>
       </c>
-      <c r="BB55"/>
       <c r="BC55"/>
       <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>64725000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>308531000.0</v>
+      </c>
+      <c r="C56">
         <v>307282000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>214706000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>247930000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>219892000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>237938000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>206453000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>221578000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>202129000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>237938000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>206453000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>221578000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>202129000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>308307000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>301617000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>281437000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>298499000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>277936000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>231501000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>218569000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>212783000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>200902000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>139999000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>169447000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>124454000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>250767000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>126116000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>136668000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>127651000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>133459000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>113255000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>151584000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>133914000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>124054000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>96551000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>83495000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>70084000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>76695000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>59694000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>58840000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>64714000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>63261000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>52025000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>48099000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>40261000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>43086000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>43297000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>47710000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>34310000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>33233000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>24456000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>27056000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>35461000.0</v>
       </c>
-      <c r="BB56"/>
       <c r="BC56"/>
-      <c r="BD56">
+      <c r="BD56"/>
+      <c r="BE56">
         <v>14797000.0</v>
       </c>
-      <c r="BE56"/>
+      <c r="BF56"/>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>215432000.0</v>
+      </c>
+      <c r="C57">
         <v>233846000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>137746000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>152031000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>134612000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>148374000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>135570000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>142761000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>138586000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>148374000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>135570000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>142761000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>138586000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>147472000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>132109000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>147537000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>139301000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>225472000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>202344000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>210917000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>134403000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>128626000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>102283000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>97285000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>70163000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>88624000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>81456000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>85019000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>75332000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>83046000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>73321000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>69128000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>65386000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>66214000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>56820000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>57139000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>39185000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>46556000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>39657000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>44257000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>47829000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>43112000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>38320000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>38409000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>33539000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>33369000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>32318000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>53641000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>42961000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>26714000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>25629000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>29082000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>25505000.0</v>
       </c>
-      <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
-      <c r="BE57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>23041000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>467768000.0</v>
+      </c>
+      <c r="C58">
         <v>485204000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>216437000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>234987000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>214745000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>240830000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>224274000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>236766000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>204905000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>240830000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>224274000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>236766000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>204905000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>248898000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>282284000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>297877000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>337758000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>356821000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>334409000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>345463000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>361630000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>384661000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>360864000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>235283000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>215819000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>346371000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>242344000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>266128000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>240961000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>266534000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>271638000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>232274000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>225897000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>227467000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>217798000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>246974000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>171427000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>193204000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>185568000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>190421000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>202297000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>204673000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>201357000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>203809000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>200399000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>92416000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>101484000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>101436000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>56731000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>40487000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>85081000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>89755000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>45913000.0</v>
       </c>
-      <c r="BB58"/>
       <c r="BC58"/>
       <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>39280000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>152393000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>139871000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>127099000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>110585000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>114507000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>52236000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>41820000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>30212000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>22994000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>18233000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
-      <c r="AZ59"/>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
+      <c r="BF59"/>
     </row>
-    <row r="60" spans="1:57">
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>524448000.0</v>
+      </c>
+      <c r="C60">
         <v>517671000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>495043000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>516357000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>515461000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>513008000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>509761000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>517745000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>530009000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>513008000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>509761000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>517745000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>530009000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>623996000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>566923000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>529563000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>503174000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>457411000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>427097000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>400323000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>373428000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>338382000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>301926000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>277734000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>254580000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>245082000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>225389000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>207160000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>204235000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>184278000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>162145000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>147590000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>134369000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>121849000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>105691000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>111222000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>49164000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>39046000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>25727000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>18111000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>13554000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>503000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-5680000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-12520000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-26856000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>34019000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>30136000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>24716000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>19269000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>22460000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-30761000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-32536000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>20014000.0</v>
       </c>
-      <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60"/>
-      <c r="BE60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>25445000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11729,60 +11991,63 @@
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
-      <c r="AZ61"/>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
+      <c r="BF61"/>
     </row>
-    <row r="62" spans="1:57">
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11796,2025 +12061,2110 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>771496000.0</v>
+      </c>
+      <c r="C2">
         <v>663470000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>681940000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1037070000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>904826000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>690030000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>503893000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>517746000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>376660000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206899000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>186145000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>168192000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>140141000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>123412000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>110849000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83730000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>43953000.0</v>
+      </c>
+      <c r="C3">
         <v>38593000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32989000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>28720000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26322000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22891000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18380000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15960000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12854000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6748000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5524000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2463000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6777000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6268000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6073000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5999000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
+      <c r="Q4"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>5997000.0</v>
+      </c>
+      <c r="C5">
         <v>22146000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-55943000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>144453000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>212840000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>160704000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>87620000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>98261000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>77823000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>44928000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>40684000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>35253000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-446000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19318000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12539000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1272000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>49950000.0</v>
+      </c>
+      <c r="C6">
         <v>60739000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22954000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>173173000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>239162000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>183595000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>106000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>114221000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>90677000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>51676000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>46208000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37716000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6331000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25586000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18612000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7271000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
+      <c r="Q7"/>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-44500000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
+      <c r="Q8"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>143094000.0</v>
+      </c>
+      <c r="C9">
         <v>144091000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>147095000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>351295000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>310051000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>236485000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>149270000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>166270000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>120342000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>75038000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>66820000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60429000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50794000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>30043000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16254000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>2447000.0</v>
+      </c>
+      <c r="C10">
         <v>20263000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-57785000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>141491000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>209965000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148261000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>83732000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91797000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89387000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48668000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32096000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>31846000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3408000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17984000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11106000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-543000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>740000.0</v>
+      </c>
+      <c r="C11">
         <v>5023000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1342000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>33581000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>46535000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>33979000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19076000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22096000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>58418000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17593000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>11801000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8663000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2220000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2796000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11106000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1826000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12">
+        <v>3559000.0</v>
+      </c>
+      <c r="C12">
         <v>1883000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1842000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2962000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2875000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2529000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3888000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6464000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5385000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1559000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3884000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>954000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2962000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1334000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1433000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1815000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>6464000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5385000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1559000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3884000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>954000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
+      <c r="Q13"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>-54000.0</v>
+      </c>
+      <c r="C14">
         <v>-361000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>531000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3397000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5798000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7726000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6947000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3635000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3356000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2717000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2253000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8522000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3488000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
+      <c r="Q14"/>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>1653000.0</v>
+      </c>
+      <c r="C15">
         <v>14879000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-55912000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>104513000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>157632000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>109841000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>61562000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>66066000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27613000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>28358000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18042000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14661000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4676000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5347000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11106000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-543000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>104513000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>157632000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>109841000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61562000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>66066000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27613000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28358000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18042000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14661000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4676000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17984000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11106000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="Q16"/>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>1707000.0</v>
+      </c>
+      <c r="C17">
         <v>15240000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-56443000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>104539000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>157699000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>114282000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>64656000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>66110000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27641000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>31075000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>20295000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>23183000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1188000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
+      <c r="Q17"/>
     </row>
-    <row r="18" spans="1:16">
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-3559000.0</v>
+      </c>
+      <c r="C18">
         <v>-1883000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1842000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2962000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2875000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2529000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3888000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6464000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5385000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1559000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3884000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
+      <c r="Q18"/>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3293000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-1514000.0</v>
       </c>
-      <c r="G19"/>
-      <c r="H19">
+      <c r="H19"/>
+      <c r="I19">
         <v>-6315000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>19320000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9230000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3808000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
+      <c r="Q19"/>
     </row>
-    <row r="20" spans="1:16">
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
+      <c r="Q20"/>
     </row>
-    <row r="21" spans="1:16">
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>3099000.0</v>
+      </c>
+      <c r="C21">
         <v>21761000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-55947000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>144784000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>213823000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>149775000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>85310000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>98112000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>70067000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>39438000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>35904000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>31150000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-455000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19308000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12487000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1261000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
+      <c r="Q22"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>911491000.0</v>
+      </c>
+      <c r="C23">
         <v>785800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>884982000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1243581000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1001054000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>776740000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>567853000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>585904000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>426935000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>242499000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>217061000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>197471000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>191390000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>147704000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>128405000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>98723000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
+      <c r="Q24"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>43952000.0</v>
+      </c>
+      <c r="C25">
         <v>38593000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32989000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6808000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26322000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22891000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18380000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15960000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12854000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6748000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
+      <c r="Q25"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>3186000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4871000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2489000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
+      <c r="Q26"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>27480000.0</v>
+      </c>
+      <c r="C27">
         <v>23071000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22784000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>24009000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17540000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17917000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17946000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13718000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8619000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7475000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7007000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6098000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4937000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4071000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3621000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>105136000.0</v>
+      </c>
+      <c r="C28">
         <v>92460000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>76323000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>175694000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>66371000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61915000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>39912000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>44256000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31359000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24783000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21256000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19809000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>39974000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14177000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8307000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6194000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>740000.0</v>
+      </c>
+      <c r="C29">
         <v>5023000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1342000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33581000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46535000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33979000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19076000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22096000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>58418000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17593000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11801000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8663000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
+      <c r="Q29"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>139995000.0</v>
+      </c>
+      <c r="C30">
         <v>122330000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>203042000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>206511000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96228000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>86710000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63960000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68158000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50275000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30916000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29279000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51249000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24292000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17556000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14993000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-652000.0</v>
+      </c>
+      <c r="C31">
         <v>-1498000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1838000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3293000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3858000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1514000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1578000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6315000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>19320000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>9230000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3808000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>696000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2953000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1324000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1381000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1804000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>914590000.0</v>
+      </c>
+      <c r="C32">
         <v>807561000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>829035000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1388365000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1214877000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>926515000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>653163000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>684016000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>497002000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>281937000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>252965000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>228621000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>190935000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>167012000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>140892000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>99984000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>151</v>
       </c>
       <c r="BH1" t="s">
         <v>152</v>
       </c>
+      <c r="BI1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>243347000.0</v>
+      </c>
+      <c r="C2">
         <v>194421000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>165213000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>168515000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>174299000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>182938000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>162862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>143371000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>146219000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>163086000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>173599000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>199036000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>269841000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>276545000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>263078000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>227606000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>263579000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>247166000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>200336000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>193745000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>207495000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>201134000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>146158000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>135243000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>95109000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>136461000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>140244000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>132079000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>147090000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>150196000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>127478000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>92982000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>105119000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>104066000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>86857000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80618000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55066000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55787000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>49848000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>46198000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>48855000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>50133000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44627000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42530000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44441000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>46865000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>41320000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35566000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38724000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>36892000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>32242000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>32283000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>35036000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>34561000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28524000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25291000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>30943000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>30050000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28024000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>27010000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>13095000.0</v>
+      </c>
+      <c r="C3">
         <v>11174000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9833000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9851000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10090000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9877000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9536000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9090000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8664000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8230000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8056000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8039000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7462000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7143000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7103000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7012000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6686000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6530000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6332000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6774000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6534000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6224000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5123000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5010000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4718000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4439000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4542000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4681000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1575000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4307000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4033000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1280000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1295000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2976000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2991000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3038000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>549000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1600000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1575000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>550000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>548000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1378000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>545000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>547000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>551000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>593000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>595000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294000.0</v>
       </c>
       <c r="AX3">
         <v>1294000.0</v>
       </c>
       <c r="AY3">
+        <v>1294000.0</v>
+      </c>
+      <c r="AZ3">
         <v>1681000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1590000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1547000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1574000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1531000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1616000.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -13852,445 +14202,452 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>11642000.0</v>
+      </c>
+      <c r="C5">
         <v>-2173000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3496000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7188000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17374000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3185000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5601000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-24399000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-74888000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14721000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>28632000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-22824000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>70373000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>48491000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>48413000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>64395000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>71547000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>40197000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>36701000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>46017000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>46872000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>28940000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28961000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9538000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>31793000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>23596000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22693000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29257000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>31274000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>20961000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16769000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>24811000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>24846000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>16795000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14214000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12056000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14815000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10721000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8823000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12472000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>12229000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9820000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8220000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11324000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11987000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6403000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2581000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-23439000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-998000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6408000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6509000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8626000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5536000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4167000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>989000.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>24737000.0</v>
+      </c>
+      <c r="C6">
         <v>9001000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6337000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9875000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17278000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>27251000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12721000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3489000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-15735000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-66658000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>22777000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36671000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15362000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>77516000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>55594000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>55425000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>71081000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>78077000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46529000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>43475000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>52551000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>53096000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34063000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33971000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>14256000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>36232000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28138000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>27374000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>30832000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>35581000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>24994000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>18049000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>26106000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27822000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19786000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17252000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12605000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16415000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12296000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9373000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13020000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13607000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10365000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8767000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11875000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12580000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6998000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3305000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-22145000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>296000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8089000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8099000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10173000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7110000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5698000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2605000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -14328,89 +14685,90 @@
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -14448,1849 +14806,1877 @@
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>52190000.0</v>
+      </c>
+      <c r="C9">
         <v>41277000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23409000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26218000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>32740000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>45724000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>37418000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28209000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12493000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40333000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37475000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>56794000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>102462000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98574000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>75654000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>74605000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>89627000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>97121000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>63551000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>59752000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>69227000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>72028000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>49489000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>45741000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23552000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>45849000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39868000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40001000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>47732000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>49722000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38315000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>30501000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>33540000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>36363000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27516000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22923000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>20040000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21362000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>17813000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>15823000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17825000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>18406000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>15879000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14710000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16275000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17897000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14164000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12093000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14676000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13401000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11696000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11021000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13937000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>12501000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9294000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7868000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>30938000.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>9726000.0</v>
+      </c>
+      <c r="C10">
         <v>-3069000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3811000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-399000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6811000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16849000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5997000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24399000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-75184000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14050000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27748000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-22942000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>69724000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>47581000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47128000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>63510000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>70897000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>39541000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36017000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>45285000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46076000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>28495000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>28405000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8714000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>30853000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22639000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21526000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>27558000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29524000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19117000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15598000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15216000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23041000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>44974000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6156000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>17962000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12651000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11682000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6373000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6880000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>10616000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8634000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5966000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10642000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11057000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6851000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3296000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-12896000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-911000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5220000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5179000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8377000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5201000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3767000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>639000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4599000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2983000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2458000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1066000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>2360000.0</v>
+      </c>
+      <c r="C11">
         <v>-631000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>311000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2018000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3676000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>179000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-850000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-4801000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7425000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3906000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6978000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4899000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16272000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11185000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11023000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13825000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16064000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8562000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8084000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10323000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10941000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6348000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6367000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2204000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6987000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5041000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4844000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7073000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7321000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4119000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3583000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1873000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6245000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>50558000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-258000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7696000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3805000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3945000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2147000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2790000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4109000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2916000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1986000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3067000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3414000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1275000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>907000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-2296000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>76000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>959000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>805000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2796000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5201000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>402000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>353000.0</v>
       </c>
-      <c r="BE11">
-[...1 lines deleted...]
-      </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
+      <c r="BI11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12">
+        <v>1916000.0</v>
+      </c>
+      <c r="C12">
         <v>896000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>324000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>423000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>377000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>525000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>585000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>396000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>296000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>671000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>884000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>118000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>649000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>910000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1285000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>885000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>650000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>656000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>684000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>732000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>796000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>445000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>556000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>824000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>940000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>957000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1167000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1699000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1750000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1844000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1171000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1249000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>923000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1014000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2199000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>676000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>416000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>430000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>957000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1249000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>362000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1316000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>682000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>116000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>147000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>18000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1207000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>609000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1164000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>249000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>335000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>400000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>350000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1433000.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
+      <c r="BI12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>940000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>957000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1167000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1699000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1750000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>-134000.0</v>
+      </c>
+      <c r="C14">
         <v>23000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-119000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-283000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-58000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>377000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>928000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-263000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-511000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-623000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1564000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1234000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1222000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1766000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1955000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1088000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>989000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7726000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1339000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>922000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>945000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6947000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1088000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>876000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>823000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1073000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1104000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>741000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>717000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>904000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1124000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>799000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>529000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>602000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>833000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>836000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>446000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>486000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>731000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>614000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>422000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1923000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3278000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2312000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1009000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8801000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-617000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>7232000.0</v>
+      </c>
+      <c r="C15">
         <v>-2415000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2462000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-702000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4674000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12890000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2363000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5048000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-19221000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-66831000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9881000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20259000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-17420000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>51888000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>35162000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>34883000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>47919000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>52878000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>29891000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>26944000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>33727000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33796000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>21225000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21093000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6203000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22778000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16722000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15859000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19412000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21099000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14257000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11298000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12439000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15672000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-6383000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5885000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9664000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8013000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6901000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3780000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3604000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5776000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5104000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3558000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5652000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4365000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3264000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1380000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4306000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-370000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5220000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1540000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5347000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3767000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>639000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4599000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2983000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2458000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1066000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-17420000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>51888000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35162000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>34883000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>47919000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52878000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29891000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26944000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>33727000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>33796000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>21225000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21093000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6203000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22778000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16722000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15859000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19412000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21099000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14257000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11298000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12439000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>15672000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6383000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5885000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9664000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8013000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6901000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3780000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3604000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5776000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5104000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3558000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5652000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4365000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3264000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1380000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-4676000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-370000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5220000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5179000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8376000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3769000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>639000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4599000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2983000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2458000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1066000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>7366000.0</v>
+      </c>
+      <c r="C17">
         <v>-2438000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2511000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-710000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4793000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13173000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2421000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5147000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-19598000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-67759000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>10144000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20770000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-17413000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>53452000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>35120000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>34932000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>47986000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>52853000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>29886000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>26974000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>34962000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>33806000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>21166000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>21066000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6510000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>22873000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>16691000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>15890000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>19421000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>21092000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>14275000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11322000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>12479000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>15692000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-6390000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5860000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>12419000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7923000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6991000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3780000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5866000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5699000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5039000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3691000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7575000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>7643000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5576000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2389000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1188000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-987000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-1916000.0</v>
+      </c>
+      <c r="C18">
         <v>-896000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-324000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-423000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-377000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-525000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-585000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-396000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-296000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-671000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-884000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-118000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-649000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-910000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1285000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-885000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-650000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-656000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-684000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-732000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-796000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-445000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-556000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-824000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-940000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-957000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1167000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1699000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1750000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-296000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-539000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1103000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1355000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-640000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-646000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-671000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>254000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-789000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-433000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-546000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-720000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>948000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1157000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-10334000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1038000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1827000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1154000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-9093000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-906000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>29319000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>9997000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-375000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>21000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-413000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2599000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-1209000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>2199000.0</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
@@ -16316,271 +16702,275 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>9343000.0</v>
+      </c>
+      <c r="C21">
         <v>-1906000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3496000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-842000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6829000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17367000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3176000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5611000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-24379000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-74902000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14712000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28622000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-22646000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>70263000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>48684000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48483000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>65411000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>71537000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>40187000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36688000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45031000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>46865000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28928000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28951000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8907000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30133000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23587000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>22683000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29854000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30562000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>20944000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16752000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>19513000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>23947000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>15655000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10952000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7965000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>13026000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>11661000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6786000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7825000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11825000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8979000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7275000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11324000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9523000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6998000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3305000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-12914000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>296000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5823000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6340000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8624000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5533000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4165000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>986000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4955000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3284000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2810000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1438000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -16618,236 +17008,242 @@
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>286194000.0</v>
+      </c>
+      <c r="C23">
         <v>237604000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>192118000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>195575000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>200210000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>211295000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>197104000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>177191000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>183091000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>278321000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>196362000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>227208000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>394949000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>304856000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>290048000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>253728000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>287795000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>272750000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>223700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>216809000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>231691000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>226297000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>166719000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>152033000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>109754000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>152177000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>156525000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>149397000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>164968000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>169356000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>144849000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>106731000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>119146000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>116482000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>98718000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>92589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>67141000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>64123000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>56000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>55235000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>58855000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>56714000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>51527000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>49965000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>49392000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>55239000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>48486000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>44354000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>66314000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>49997000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>38115000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>36964000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>40349000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>41529000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>33653000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>32173000.0</v>
       </c>
-      <c r="BE23">
-[...1 lines deleted...]
-      </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
+      <c r="BI23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16864,284 +17260,286 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>13094000.0</v>
+      </c>
+      <c r="C25">
         <v>11174000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9833000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9851000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10090000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9877000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9536000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9090000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8664000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8230000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8056000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1715000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1697000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1680000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7103000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7012000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6686000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6530000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6332000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6774000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6534000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6224000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5123000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5010000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4718000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4439000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4542000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4681000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4477000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4307000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4033000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3143000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3849000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2976000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2991000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3038000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2055000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1575000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1518000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1438000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1378000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1386000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1322000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1187000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1215000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1221000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1267000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1767000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1739000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1681000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1590000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1547000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1574000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1531000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1616000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>3186000.0</v>
       </c>
-      <c r="AD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>4871000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>2489000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
@@ -17164,5066 +17562,5192 @@
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>6773000.0</v>
+      </c>
+      <c r="C27">
         <v>8345000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6069000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6293000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5390000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6832000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5985000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4864000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4870000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6552000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5610000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5752000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5449000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7176000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6198000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5186000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5352000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6773000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5658000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5117000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5260000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4667000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4001000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3612000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3613000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4572000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4666000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5066000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4574000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5273000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4601000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3498000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3744000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3263000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3122000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3589000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2257000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1789000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2150000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2423000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1477000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1574000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2162000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2262000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1681000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1657000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2031000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1638000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1644000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1512000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1510000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1432000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1143000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1524000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1194000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1076000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>31772000.0</v>
+      </c>
+      <c r="C28">
         <v>31761000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20836000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20767000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18826000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19849000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26545000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27240000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21570000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18608000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15440000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20705000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>117962000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19455000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19057000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19220000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17164000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17129000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15987000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16091000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16823000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18402000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15036000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11654000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9523000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9643000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10078000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10668000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11729000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12324000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11232000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8971000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8988000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7862000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7435000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7074000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9269000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5997000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3453000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6064000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7975000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4462000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4193000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4626000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2719000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6124000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4540000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6426000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24652000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10299000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3068000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1955000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2875000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4150000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2640000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4512000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3179000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2929000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2734000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3536000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>2360000.0</v>
+      </c>
+      <c r="C29">
         <v>-631000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>311000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2018000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3676000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>179000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-850000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4801000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7425000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3906000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6978000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4899000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16272000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11185000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11023000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13825000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16064000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8562000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8084000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10323000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10941000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6348000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6367000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2204000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6987000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5041000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4844000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7073000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7321000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>42847000.0</v>
+      </c>
+      <c r="C30">
         <v>43183000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26905000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27060000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25911000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28357000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34242000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33820000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36872000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>115235000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22763000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28172000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>125108000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28311000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26970000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26122000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24216000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25584000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23364000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23064000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24196000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25163000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20561000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16790000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14645000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15716000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>17318000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17878000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19160000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17371000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13749000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14027000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12416000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11861000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11971000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12075000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8336000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6152000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9037000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6581000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7435000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4951000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8374000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7166000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8788000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>27590000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13105000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5873000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4681000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5313000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6968000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5129000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6882000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
+      <c r="BI30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>383000.0</v>
+      </c>
+      <c r="C31">
         <v>-1163000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-315000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>443000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-18000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-518000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-576000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-386000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-20000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-282000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-662000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-874000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-296000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-539000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1103000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1355000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1901000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-640000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-646000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-671000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>254000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-789000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-433000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-546000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-193000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>720000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-948000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1157000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2296000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1038000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1827000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1154000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4297000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-906000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>29319000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4796000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>9997000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-375000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>21000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-413000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-945000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1209000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-345000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1309000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-682000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1534000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-147000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>18000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1207000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-603000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1161000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-247000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-332000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-398000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-347000.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
+      <c r="BI31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>295537000.0</v>
+      </c>
+      <c r="C32">
         <v>235698000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>188622000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>194733000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>207039000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>228662000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>200280000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>171580000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>158712000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>203419000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>211074000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>255830000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>372303000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>375119000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>338732000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>302211000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>353206000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>344287000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>263887000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>253497000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>276722000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>273162000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>195647000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>180984000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>118661000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>182310000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>180112000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>172080000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>194822000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>199918000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>165793000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>123483000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>138659000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>140429000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>114373000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>103541000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>75106000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>77149000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>67661000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>62021000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>66680000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>68539000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>60506000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>57240000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>60716000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>64762000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>55484000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>47659000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>53400000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>50293000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>43938000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>43304000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>48973000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>47062000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>37818000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>33159000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>39077000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>36263000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>33568000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>31984000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>37002000.0</v>
+      </c>
+      <c r="C2">
         <v>26945000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78937000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83744000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41479000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33787000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27392000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61623000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32822000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25921000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8387000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12173000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15957000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14797000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9085000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9928000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>24663000</v>
+      </c>
+      <c r="C3">
         <v>27917000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>75962000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>54840000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55064000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30677000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41291000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17938000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10449000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9262000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6176000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5466000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5915000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2878000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2651000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1306000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-4479000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>42845000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>7565000.0</v>
       </c>
-      <c r="G4"/>
-      <c r="H4">
+      <c r="H4"/>
+      <c r="I4">
         <v>-34136000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>28801000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>6901000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>17534000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-3786000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-3784000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
+      <c r="Q4"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-4355000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2922000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>279000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-3963000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28543000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13087000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>77000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1131000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18668000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
+      <c r="Q5"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>37417000.0</v>
+      </c>
+      <c r="C6">
         <v>10057000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-51992000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4807000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>42265000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7692000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6395000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-34231000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28801000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6901000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17534000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3786000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3784000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1160000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5712000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-843000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>14334000.0</v>
+      </c>
+      <c r="C7">
         <v>-10251000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-18249000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>59337000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-35772000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21253000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1438000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11187000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5831000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2734000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1155000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4985000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3338000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1411000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1991000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>859000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-16804000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-1777000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-32860000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>-3041000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-12181000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4870000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-5211000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-2170000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1167000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
+      <c r="Q8"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>-8223000.0</v>
+      </c>
+      <c r="C9">
         <v>106000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>45257000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16804000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1777000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-32860000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14193000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3041000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12181000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4870000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5211000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2170000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1167000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-161000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3675000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>20678000.0</v>
+      </c>
+      <c r="C10">
         <v>3373000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25702000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14362000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-38050000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-35555000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5263000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-15410000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6336000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-52000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2884000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1251000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2516000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>944000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3063000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>92208000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5358000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>24459000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5812000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8050000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13133000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1190000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6778000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1062000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1922000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4299000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>595000.0</v>
       </c>
-      <c r="P11"/>
+      <c r="Q11"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-8584000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12485000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19835000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16219000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9687000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>47327000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8117000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7947000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-10607000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-69000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
+      <c r="Q12"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>95645000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5136000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>22669000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-516000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9930000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6351000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3930000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>537000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-19016000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>766000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
+      <c r="Q13"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>33147000.0</v>
+      </c>
+      <c r="C14">
         <v>38593000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32989000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28720000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>26322000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22891000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18380000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15960000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12854000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6748000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5524000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4890000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6777000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6268000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6073000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5999000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>1317000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2717000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>833000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>377000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>470000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1626000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1535000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1385000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>100000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>65202000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23542000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
+      <c r="Q15"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>74419000.0</v>
+      </c>
+      <c r="C16">
         <v>37002000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26945000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>78937000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>83744000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41479000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33787000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27392000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>61623000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32822000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25921000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8387000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12173000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15957000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14797000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9085000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
+      <c r="Q17"/>
     </row>
-    <row r="18" spans="1:16">
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>42846000.0</v>
+      </c>
+      <c r="C18">
         <v>28589000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20404000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>129893000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>109782000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>100637000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>52850000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>63562000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>48006000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26594000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29426000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7086000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>17850000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>23021000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12844000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5307000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>171</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-27374000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-75842000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-54638000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-61621000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-181095000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-40394000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-118011000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-135856000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9246000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5990000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
+      <c r="Q19"/>
     </row>
-    <row r="20" spans="1:16">
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
+      <c r="Q20"/>
     </row>
-    <row r="21" spans="1:16">
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>147000000.0</v>
+      </c>
+      <c r="C21">
         <v>18000000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-121487000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24250000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60575000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-31200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4630000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>53852000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-17926000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>77276000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-24641000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
+      <c r="Q21"/>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>1707000.0</v>
+      </c>
+      <c r="C22">
         <v>15240000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-55912000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>107910000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>163430000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>109841000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64656000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>69701000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>30969000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31075000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20295000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23183000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1188000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17984000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11106000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-543000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-1409000.0</v>
+      </c>
+      <c r="C23">
         <v>-865000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2379000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5219000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1488000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2966000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2290000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1406000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4115000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1535000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1541000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-139714000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-97566000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-664000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2651000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1302000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24">
+        <v>352000.0</v>
+      </c>
+      <c r="C24">
         <v>543000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>120000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="F24">
         <v>9000.0</v>
       </c>
       <c r="G24">
+        <v>9000.0</v>
+      </c>
+      <c r="H24">
         <v>897000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-100073000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>145000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>16000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>186000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>10714000.0</v>
+      </c>
+      <c r="C25">
         <v>2394000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>94638000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2294000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2348000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12843000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1247000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3063000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8222000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1505000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-19936000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21591000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>137000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>170000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
+        <v>-33910000.0</v>
+      </c>
+      <c r="C26">
         <v>-35955000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-29316000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-7868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34642000.0</v>
       </c>
       <c r="F26">
         <v>-34642000.0</v>
       </c>
       <c r="G26">
+        <v>-34642000.0</v>
+      </c>
+      <c r="H26">
         <v>-13833000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1219000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-691000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-258000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3981000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-71406000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>68200000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-260000.0</v>
       </c>
-      <c r="P26"/>
+      <c r="Q26"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>5603000.0</v>
+      </c>
+      <c r="C27">
         <v>7007000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6447000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7396000.0</v>
       </c>
       <c r="F27">
         <v>7396000.0</v>
       </c>
       <c r="G27">
+        <v>7396000.0</v>
+      </c>
+      <c r="H27">
         <v>3871000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3398000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2807000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2084000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1947000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1467000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2577000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>127000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>132000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>111681000.0</v>
+      </c>
+      <c r="C28">
         <v>-18820000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31695000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-134574000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-60380000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>57346000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-47323000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2375000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>106202000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-19719000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12022000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>742000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-21643000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-21861000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7132000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6154000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>67509000.0</v>
+      </c>
+      <c r="C29">
         <v>56506000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55558000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>184733000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>164846000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>131314000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>94141000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>81500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>58455000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35856000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35602000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12552000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23765000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25899000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15495000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6613000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-142616000.0</v>
+      </c>
+      <c r="C30">
         <v>-27374000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-75842000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-54638000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-61621000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-181095000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-40394000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-118011000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-135856000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9246000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5990000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17129000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5906000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2878000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2651000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1302000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>151</v>
       </c>
       <c r="BH1" t="s">
         <v>152</v>
       </c>
+      <c r="BI1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>50167000.0</v>
+      </c>
+      <c r="C2">
         <v>28209000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44105000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37002000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35118000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27659000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26945000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47116000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55722000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45462000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78937000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35158000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49848000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43051000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83744000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>56966000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44835000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41479000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42993000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23729000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52438000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33787000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>134162000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27707000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32345000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27392000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15489000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23903000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>72169000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>61623000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>53156000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36731000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18424000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32822000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>32295000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25909000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16293000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25921000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19068000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>14917000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10859000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8387000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7285000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>12048000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17810000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12173000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5321000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4531000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4697000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15957000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13926000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14170000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8903000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14797000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
+      <c r="BI2"/>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>10055000</v>
+      </c>
+      <c r="C3">
         <v>5888000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4413000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4307000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6954000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6692000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5645000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8626000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11856000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12005000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12574000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>39527000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11335000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21166000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9977000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12362000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14994000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13844000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12334000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13892000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11560000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7592000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6093000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5432000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11148000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10830000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8609000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10704000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7210000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3891000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4647000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2190000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2303000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3223000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3093000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1830000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2279000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1540000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4583000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>860000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>746000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1899000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2244000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1287000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1097000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1517000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1387000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1465000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2087000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1548000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1402000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>878000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1544000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>839000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>181000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>314000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2651000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>43883000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-14573000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>6455000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-40244000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>27371000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>11887000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>15309000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-11722000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1628000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>19406000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-28791000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>18578000.0</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>106843000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4786000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>5079000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>11923000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-8339000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-48266000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>10546000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>8467000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>16425000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>18307000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-14398000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>527000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>6386000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>9616000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-9628000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>6853000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>4151000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4058000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>2472000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1102000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-4763000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-5762000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>5637000.0</v>
       </c>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4808000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4161000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-214000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3494000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1229000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3295000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-529000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4459000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1275000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>761000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1065000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2822000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-982000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1261000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1521000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2628000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>250000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1331000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-254000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-725000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-29051000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1241000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-12641000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-93000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-793000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>440000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1281000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-123000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1142000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>61000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>590000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-302000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>318000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>525000.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>24252000.0</v>
+      </c>
+      <c r="C6">
         <v>21958000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15896000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7103000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1711000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3595000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7459000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>714000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20171000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8606000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10260000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-33475000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>43779000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14690000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6797000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-40693000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26778000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12131000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15335000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11979000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1514000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19264000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-28709000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>18651000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-100375000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>106455000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4638000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4953000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11903000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8414000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-48266000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10546000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8467000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16425000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18307000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14398000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>527000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6386000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9616000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9628000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6853000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4151000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4058000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2472000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1102000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4763000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5762000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5637000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6852000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>790000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-166000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11260000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2031000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-244000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5267000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-5894000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>5098000.0</v>
+      </c>
+      <c r="C7">
         <v>10743000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2865000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4372000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2444000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13466000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13805000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-13805000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>21066000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>824000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>39362000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-83709000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>109255000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6536000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-28275000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15107000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9389000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4981000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7743000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13659000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10287000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-19093000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9703000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1929000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9949000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11784000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-43000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3316000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>10514000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-18738000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>584000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3547000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2615000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2228000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5206000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-6194000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>61000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3353000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>6304000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-278000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5112000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2222000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-404000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1331000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2274000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4668000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-770000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2727000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>304000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2515000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1462000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>335000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1594000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>739000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1577000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>689000.0</v>
       </c>
-      <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>12546000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-25504000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-8999000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>5153000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-2503000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-27331000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>19449000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>8608000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-12938000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-22624000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>19949000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-17247000.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-5908000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>7308000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>4817000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>11026000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-25298000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>9460000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1771000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-2696000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-10800000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>6483000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-5168000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>4898000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-6598000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>7469000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-899000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>1806000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-7337000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2110000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1790000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>2418000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-4330000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>3480000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-3738000.0</v>
       </c>
-      <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>-3612000.0</v>
+      </c>
+      <c r="C9">
         <v>-12758000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19655000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-11508000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19386000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-26005000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18351000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-11626000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22368000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18033000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37421000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3501000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12546000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-25504000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8999000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5153000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2503000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-27331000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19449000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8608000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12938000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-22624000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19949000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-17247000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7976000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5908000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7308000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4817000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11026000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-25298000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9460000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1771000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2696000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-10800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6483000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-5168000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4898000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6598000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7469000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-899000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1806000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7337000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2110000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1790000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2418000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-4330000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3480000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-3738000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2505000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6280000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3953000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>989000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1501000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2861000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2564000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1637000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>24652000.0</v>
+      </c>
+      <c r="C10">
         <v>673000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1776000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2871000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5878000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2683000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1187000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1009000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9420000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2506000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16993000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3217000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14151000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2855000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-25714000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6936000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9373000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-13404000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22209000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1102000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-19761000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7753000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6939000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16338000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-12579000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1396000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-7626000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6182000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5519000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7474000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8599000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-711000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>412000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1523000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4514000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3579000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3739000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>694000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3834000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3550000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>488000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-390000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1229000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-438000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>787000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4462000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4530000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1387000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-745000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3649000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1673000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-934000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-722000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2533000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>944000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
+      <c r="BI10"/>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>83873000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15015000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-15918000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9238000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-14980000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28711000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-12992000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4619000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3586000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22737000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3347000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29147000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14529000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6241000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-7008000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7853000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-7142000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11307000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>279000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3606000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-216000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>9103000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-678000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4924000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7506000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7077000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2396000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4015000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1088000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4750000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-982000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4098000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6511000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>402000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-5355000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10402000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4133000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4521000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>3190000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4299000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>595000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-18438000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2855000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3610000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3389000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1209000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4411000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4445000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2420000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4476000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5296000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2655000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3575000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2548000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6595000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2491000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2827000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2455000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3456000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2368000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1408000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2170000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2091000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>49277000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1871000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4497000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1248000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1242000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1130000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2171000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1819000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>957000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3267000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2939000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-18527000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1714000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>113000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>94783000.0</v>
       </c>
       <c r="O13">
+        <v>94783000.0</v>
+      </c>
+      <c r="P13">
         <v>3229000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10546000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4336000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8959000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2816000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10975000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1433000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10131000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5219000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5886000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-794000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4481000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-4232000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3402000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4706000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3630000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1808000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4142000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>494000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5208000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3493000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3930000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>158000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>537000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>440000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>537000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-19016000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>766000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>13094000.0</v>
+      </c>
+      <c r="C14">
         <v>11174000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8120000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8138000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10090000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9877000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6108000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9090000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8664000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8230000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8056000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8039000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7462000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7143000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7103000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7012000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6686000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6530000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6332000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6774000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6534000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6224000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5123000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5010000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4718000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4439000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4542000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4681000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4477000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4307000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4033000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3143000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3849000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2976000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2991000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3038000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2055000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1575000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1518000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1438000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1378000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1386000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1322000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1187000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1215000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1221000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1267000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1767000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1739000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1681000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1590000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1547000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1574000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1531000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1616000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
+      <c r="BI14"/>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
         <v>890000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>114000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>776000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2429000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>688000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>696000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1045000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1697000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>453000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>557000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>687000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1048000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>495000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>449000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>104000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1415000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>446000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>401000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>568000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1228000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>319000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>353000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>556000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>940000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>304000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>291000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>345000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1029000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>408000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>280000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>341000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>911000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>422000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>301000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>188000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>742000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>434000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>212000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>96000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>64627000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3391000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3475000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>57761000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2418000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5729000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>15395000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>74419000.0</v>
+      </c>
+      <c r="C16">
         <v>50167000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>28209000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>44105000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>37002000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38713000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35118000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27659000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26945000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>47116000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>55722000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>45462000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>78937000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35158000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>49848000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43051000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>83744000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>56966000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>44835000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41479000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42993000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23729000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52438000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>33787000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>134162000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27707000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32345000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>27392000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15489000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>23903000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>72169000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>61623000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53156000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36731000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18424000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32822000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>32295000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>25909000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16293000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25921000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19068000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>14917000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10859000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8387000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7285000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12048000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17810000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12173000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5321000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4531000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4697000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15957000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13926000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14170000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8903000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14797000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22240,346 +22764,351 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>16895000.0</v>
+      </c>
+      <c r="C18">
         <v>15489000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8234000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2228000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14085000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8770000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>22762000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17028000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4481000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11507000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>51546000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-87938000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>65408000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>36012000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9146000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19327000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>30810000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47232000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21946000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9794000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19385000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>20176000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>33746000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>27330000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8812000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10842000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16187000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17009000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>27879000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6908000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>17781000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10994000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9182000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16722000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>18916000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3186000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2929000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6861000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11007000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5797000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12562000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6824000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>5776000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4264000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>8720000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5615000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-13881000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6632000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7432000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-588000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>4144000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6862000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6998000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6767000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>6549000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2707000.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-4225000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6799000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6654000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5295000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8626000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11750000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12005000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-12560000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-39527000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-11133000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-21166000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-9977000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12362000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14985000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-20410000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12334000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-13892000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11551000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7592000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-156520000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5432000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10251000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10830000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-8609000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-10704000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-7210000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3891000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22596,1724 +23125,1755 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>145000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-21700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-50000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-21700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-49787000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-312000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3313000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-312000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-20313000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-20312000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-313000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>89362000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-110000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>98800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="AB21">
         <v>-20000000.0</v>
       </c>
       <c r="AC21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AD21">
         <v>-15370000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="AF21">
         <v>35000000.0</v>
       </c>
       <c r="AG21">
         <v>35000000.0</v>
       </c>
       <c r="AH21">
         <v>35000000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AI21">
+        <v>35000000.0</v>
+      </c>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>53852000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1809000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-883000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1117000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-15000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AQ21">
         <v>-1500000.0</v>
       </c>
       <c r="AR21">
         <v>-1500000.0</v>
       </c>
       <c r="AS21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AT21">
         <v>67354000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-10014000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>19936000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-23589000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>7343000.0</v>
+      </c>
+      <c r="C22">
         <v>-2415000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2511000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-710000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4793000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13173000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2421000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5147000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-19221000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-66831000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10144000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20770000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-18043000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>53452000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>36396000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>36105000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>49685000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>54833000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30979000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27933000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34962000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35135000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22147000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>22038000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6510000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>23866000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>17598000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16682000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20485000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>22203000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14998000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12015000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>13343000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>16796000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5584000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6414000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10266000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8846000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7737000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4226000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4090000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6507000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5718000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3980000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7575000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7643000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5576000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2389000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-10600000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-987000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5220000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5179000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8377000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5201000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3767000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>639000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4599000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2983000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2458000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1066000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-552000.0</v>
+      </c>
+      <c r="C23">
         <v>-43000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-451000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-363000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-309000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-37000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-503000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>643000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-25000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1217000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>64224000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>99973000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>103000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25873000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2233000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1296000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-31000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-540000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-516000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-710000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-532000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1661000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-252000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-421000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-89000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-572000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-239000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>671000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4996000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34064000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>146000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-834000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-304000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-603000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2374000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-494000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-408000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-59000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-108000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-630000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-422000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-301000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-188000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-60417000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-14000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-276000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-77831000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-575000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-34738000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1016000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2418000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-5729000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-181000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-664000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
+      <c r="BI23"/>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>175</v>
+      </c>
+      <c r="B24">
+        <v>-2307000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>90000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>82000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>38000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>350000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>120000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>14000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>202000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>9000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6566000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>9000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-150427000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>897000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>-100073000.0</v>
       </c>
       <c r="AE24">
         <v>-100073000.0</v>
       </c>
       <c r="AF24">
-        <v>0.0</v>
+        <v>-100073000.0</v>
       </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>145000.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>-125552000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>16000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>108000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>78000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-100000.0</v>
       </c>
-      <c r="AT24">
-[...1 lines deleted...]
-      </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>-11663000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>9000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
-      <c r="AZ24"/>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>14509000.0</v>
+      </c>
+      <c r="C25">
         <v>1995000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3223000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1786000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2329000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4133000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>605000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8874000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>88062000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>567000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>533000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3422000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>336000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>175000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>617000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3295000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>603000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-158000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>502000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2864000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>866000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>129000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>439000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2978000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>697000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>338000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>696000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3459000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>179000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>223000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-6000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4289000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-49000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-80000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>918000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-6130000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-38000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1851000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-203000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>673000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>538000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-326000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>620000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>66000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5097000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-19991000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-11000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>19938000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>947000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>49000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BB25">
         <v>30000.0</v>
       </c>
       <c r="BC25">
+        <v>30000.0</v>
+      </c>
+      <c r="BD25">
         <v>32000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>45000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-13061000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-20849000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-363000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5656000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-10100000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9728000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-10471000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9573000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-25000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-10124000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-9619000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7868000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7868000.0</v>
       </c>
       <c r="P26">
         <v>-7868000.0</v>
       </c>
       <c r="Q26">
+        <v>-7868000.0</v>
+      </c>
+      <c r="R26">
         <v>-4432000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-24982000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5228000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-516000.0</v>
       </c>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-37000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1023000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-148000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-2710000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-572000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-11123000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-29000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-4000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-660000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-526000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-148000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>55317000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-312000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-231000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-91000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>-59000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-108000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-3174000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-807000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-71406000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-899000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>10.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>1427000.0</v>
+      </c>
+      <c r="C27">
         <v>1449000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1221000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1587000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1696000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>304000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2086000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1947000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1819000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1886000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>985000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1757000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>785000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2015000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2305000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1925000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2081000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1974000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1865000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1476000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1728000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1655000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2011000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1021000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>944000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1022000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1021000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>884000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>926000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>920000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1005000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>547000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>775000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>778000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>830000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>424000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1014000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>325000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>280000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>465000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>483000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>459000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>665000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>340000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>336000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>314000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>330000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>487000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>436000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AZ27">
         <v>32000.0</v>
       </c>
       <c r="BA27">
         <v>32000.0</v>
       </c>
       <c r="BB27">
+        <v>32000.0</v>
+      </c>
+      <c r="BC27">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="BD27">
         <v>32000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>32000.0</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-552000.0</v>
+      </c>
+      <c r="C28">
         <v>131895999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4637000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15965000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5137000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15231000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17513000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-24820000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20025000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-41455000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54605000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-21727000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-50585000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2691000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-59571000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3448000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-28779000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6637000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-21516000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-21022000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-770000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>87890000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8752000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-110421000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>96001000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-20973000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-11930000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-15956000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-15323000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>34064000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-410000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-834000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-304000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-603000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>107943000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2406000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-408000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1456000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15449000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5804000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2729000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1801000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1688000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7539000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-10448000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19724000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-995000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-589000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1378000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4310000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-18122000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4967000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-7011000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1282000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8601000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>26950000.0</v>
+      </c>
+      <c r="C29">
         <v>21377000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12647000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6535000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21039000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15462000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28407000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8402000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16337000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23512000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>64120000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-48411000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>76743000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>57178000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19123000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>31689000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>45804000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>61076000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>34280000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23686000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30945000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27768000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>39839000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>32762000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19960000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21672000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>24796000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>27713000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>35089000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10799000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>22428000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13184000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>11485000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19945000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>22009000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>5016000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5208000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8401000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>15590000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6657000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>13308000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8723000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8020000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5551000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>9817000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>7132000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-12494000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>8097000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>9519000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>960000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5546000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>7740000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>8542000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7606000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>6730000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3021000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>15495000.0</v>
       </c>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-2307000.0</v>
+      </c>
+      <c r="C30">
         <v>-131679000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4405000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4225000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6799000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6654000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5295000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8626000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11750000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12005000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12560000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-39527000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11133000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-21166000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9977000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12362000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14985000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20410000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12334000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-13892000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11551000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7592000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-156520000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5432000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10251000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10830000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-8609000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-10704000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7210000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3891000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-104720000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2190000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2158000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3223000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3093000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-127382000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2279000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1540000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4583000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-844000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-638000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1821000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2244000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1287000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1097000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1517000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-13050000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1465000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2078000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1548000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1402000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-878000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1544000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-839000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-181000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-314000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
+      <c r="BI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>