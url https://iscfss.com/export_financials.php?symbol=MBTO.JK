--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2592,51 +2592,51 @@
       </c>
       <c r="P39">
         <v>14701204000.0</v>
       </c>
       <c r="Q39">
         <v>9529776000.0</v>
       </c>
       <c r="R39">
         <v>7813024000.0</v>
       </c>
       <c r="S39">
         <v>14783616000.0</v>
       </c>
       <c r="T39">
         <v>14639872000.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
         <v>50004861000.0</v>
       </c>
       <c r="C40">
-        <v>42389554000.0</v>
+        <v>63681258276.0</v>
       </c>
       <c r="D40">
         <v>58082019000.0</v>
       </c>
       <c r="E40">
         <v>81754912151.0</v>
       </c>
       <c r="F40">
         <v>63363726000.0</v>
       </c>
       <c r="G40">
         <v>76051877443.0</v>
       </c>
       <c r="H40">
         <v>46743306781.0</v>
       </c>
       <c r="I40">
         <v>58160649793.0</v>
       </c>
       <c r="J40">
         <v>50020519122.0</v>
       </c>
       <c r="K40">
         <v>52860719642.0</v>
       </c>
@@ -5596,52 +5596,56 @@
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
         <v>13636176000.0</v>
       </c>
       <c r="C16">
         <v>13420744000.0</v>
       </c>
       <c r="D16">
         <v>11325863000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>8594752839.0</v>
+      </c>
+      <c r="F16">
+        <v>7393407479.0</v>
+      </c>
       <c r="G16">
         <v>5417344000.0</v>
       </c>
       <c r="H16">
         <v>3988754000.0</v>
       </c>
       <c r="I16">
         <v>2683175000.0</v>
       </c>
       <c r="J16">
         <v>3013919000.0</v>
       </c>
       <c r="K16">
         <v>5265165000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16">
         <v>3439103905.0</v>
       </c>
       <c r="N16">
         <v>3043511967.0</v>
       </c>
       <c r="O16">
         <v>538959540.0</v>
       </c>
@@ -8491,51 +8495,51 @@
       <c r="BK38">
         <v>16189632900.0</v>
       </c>
       <c r="BL38">
         <v>14727977000.0</v>
       </c>
       <c r="BM38"/>
       <c r="BN38">
         <v>17247342400.0</v>
       </c>
       <c r="BO38">
         <v>28314856000.0</v>
       </c>
       <c r="BP38">
         <v>25241157500.0</v>
       </c>
     </row>
     <row r="39" spans="1:68">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
         <v>19665158000.0</v>
       </c>
       <c r="C39">
-        <v>13326736000.0</v>
+        <v>13326736001.0</v>
       </c>
       <c r="D39">
         <v>16884668000.0</v>
       </c>
       <c r="E39">
         <v>21182553000.0</v>
       </c>
       <c r="F39">
         <v>27867207000.0</v>
       </c>
       <c r="G39">
         <v>17510680000.0</v>
       </c>
       <c r="H39">
         <v>22168387000.0</v>
       </c>
       <c r="I39">
         <v>23041123000.0</v>
       </c>
       <c r="J39">
         <v>28095620000.0</v>
       </c>
       <c r="K39">
         <v>15476058000.0</v>
       </c>
@@ -8707,54 +8711,54 @@
       </c>
       <c r="BP39">
         <v>14639872200.0</v>
       </c>
     </row>
     <row r="40" spans="1:68">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
         <v>55575277000.0</v>
       </c>
       <c r="C40">
         <v>50004861000.0</v>
       </c>
       <c r="D40">
         <v>56003875000.0</v>
       </c>
       <c r="E40">
         <v>64722089000.0</v>
       </c>
       <c r="F40">
         <v>55272233000.0</v>
       </c>
       <c r="G40">
-        <v>46364469000.0</v>
+        <v>67656173276.0</v>
       </c>
       <c r="H40">
-        <v>48771451000.0</v>
+        <v>68305812624.0</v>
       </c>
       <c r="I40">
         <v>54703363000.0</v>
       </c>
       <c r="J40">
         <v>70420551000.0</v>
       </c>
       <c r="K40">
         <v>51346152000.0</v>
       </c>
       <c r="L40">
         <v>77248564901.0</v>
       </c>
       <c r="M40">
         <v>77073738433.0</v>
       </c>
       <c r="N40">
         <v>74678893265.0</v>
       </c>
       <c r="O40">
         <v>81754912151.0</v>
       </c>
       <c r="P40">
         <v>57256309876.0</v>
       </c>
@@ -10397,51 +10401,51 @@
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
     </row>
     <row r="52" spans="1:68">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
         <v>156918259000.0</v>
       </c>
       <c r="C52">
         <v>158574526000.0</v>
       </c>
       <c r="D52">
         <v>154924896000.0</v>
       </c>
       <c r="E52">
         <v>175471401000.0</v>
       </c>
       <c r="F52">
         <v>173468511000.0</v>
       </c>
       <c r="G52">
-        <v>168821662000.0</v>
+        <v>172796576991.0</v>
       </c>
       <c r="H52">
         <v>171422290000.0</v>
       </c>
       <c r="I52">
         <v>170928886000.0</v>
       </c>
       <c r="J52">
         <v>163546270000.0</v>
       </c>
       <c r="K52">
         <v>167041924000.0</v>
       </c>
       <c r="L52">
         <v>166310175333.0</v>
       </c>
       <c r="M52">
         <v>162728930501.0</v>
       </c>
       <c r="N52">
         <v>164078266899.0</v>
       </c>
       <c r="O52">
         <v>159922362032.0</v>
       </c>
@@ -12052,51 +12056,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -13064,51 +13068,51 @@
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>150</v>
       </c>
       <c r="B23">
         <v>405631684000.0</v>
       </c>
       <c r="C23">
-        <v>-412343133000.0</v>
+        <v>412343133000.0</v>
       </c>
       <c r="D23">
         <v>421048120000.0</v>
       </c>
       <c r="E23">
         <v>386468503000.0</v>
       </c>
       <c r="F23">
         <v>301271707000.0</v>
       </c>
       <c r="G23">
         <v>463653218000.0</v>
       </c>
       <c r="H23">
         <v>599942148000.0</v>
       </c>
       <c r="I23">
         <v>637509231562.0</v>
       </c>
       <c r="J23">
         <v>752130978255.0</v>
       </c>
       <c r="K23">
         <v>660784831413.0</v>
       </c>
@@ -13397,51 +13401,53 @@
       <c r="L30">
         <v>341901471141.0</v>
       </c>
       <c r="M30">
         <v>330017264926.0</v>
       </c>
       <c r="N30">
         <v>304335307562.0</v>
       </c>
       <c r="O30">
         <v>320983936512.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>158</v>
       </c>
       <c r="B31">
         <v>-17340530000.0</v>
       </c>
-      <c r="C31"/>
+      <c r="C31">
+        <v>-17618486138.0</v>
+      </c>
       <c r="D31">
         <v>-17499359000.0</v>
       </c>
       <c r="E31">
         <v>-16418905000.0</v>
       </c>
       <c r="F31">
         <v>-28327969000.0</v>
       </c>
       <c r="G31">
         <v>-22976128000.0</v>
       </c>
       <c r="H31">
         <v>-20388804000.0</v>
       </c>
       <c r="I31">
         <v>-17797590669.0</v>
       </c>
       <c r="J31">
         <v>-14653152162.0</v>
       </c>
       <c r="K31">
         <v>-12877859141.0</v>
       </c>
       <c r="L31">
@@ -17656,51 +17662,53 @@
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
     </row>
     <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>158</v>
       </c>
       <c r="B31">
         <v>-2179685000.0</v>
       </c>
       <c r="C31">
         <v>-4759980000.0</v>
       </c>
       <c r="D31">
         <v>-3461751000.0</v>
       </c>
       <c r="E31">
         <v>-2603616000.0</v>
       </c>
       <c r="F31">
         <v>-6352820000.0</v>
       </c>
-      <c r="G31"/>
+      <c r="G31">
+        <v>-4050561348.0</v>
+      </c>
       <c r="H31">
         <v>-4572815277.0</v>
       </c>
       <c r="I31">
         <v>-8412702000.0</v>
       </c>
       <c r="J31">
         <v>-3532579000.0</v>
       </c>
       <c r="K31">
         <v>-4935509000.0</v>
       </c>
       <c r="L31">
         <v>-4406621443.0</v>
       </c>
       <c r="M31">
         <v>-3971679547.0</v>
       </c>
       <c r="N31">
         <v>-3810207824.0</v>
       </c>
       <c r="O31">
         <v>-3945741456.0</v>
       </c>
       <c r="P31">
@@ -22067,51 +22075,53 @@
       <c r="BP22"/>
       <c r="BQ22"/>
     </row>
     <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>181</v>
       </c>
       <c r="B23">
         <v>-887297232.0</v>
       </c>
       <c r="C23">
         <v>-1634704000.0</v>
       </c>
       <c r="D23">
         <v>-981043000.0</v>
       </c>
       <c r="E23">
         <v>2976404000.0</v>
       </c>
       <c r="F23">
         <v>5871672000.0</v>
       </c>
       <c r="G23">
         <v>-1889361000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>3644771632.0</v>
+      </c>
       <c r="I23">
         <v>7899943000.0</v>
       </c>
       <c r="J23">
         <v>-1897620026.0</v>
       </c>
       <c r="K23">
         <v>-1749373000.0</v>
       </c>
       <c r="L23">
         <v>2541531856.0</v>
       </c>
       <c r="M23">
         <v>-1753569114.0</v>
       </c>
       <c r="N23">
         <v>9489616894.0</v>
       </c>
       <c r="O23">
         <v>2721023882.0</v>
       </c>
       <c r="P23">
         <v>-870997361.0</v>
       </c>
       <c r="Q23">
@@ -22255,51 +22265,53 @@
       </c>
       <c r="C24">
         <v>-5697885000.0</v>
       </c>
       <c r="D24">
         <v>1945572000.0</v>
       </c>
       <c r="E24">
         <v>2104064000.0</v>
       </c>
       <c r="F24">
         <v>1836975000.0</v>
       </c>
       <c r="G24">
         <v>-285392000.0</v>
       </c>
       <c r="H24">
         <v>-3363683000.0</v>
       </c>
       <c r="I24">
         <v>1664570000.0</v>
       </c>
       <c r="J24">
         <v>1929163729.0</v>
       </c>
-      <c r="K24"/>
+      <c r="K24">
+        <v>-3178303694.0</v>
+      </c>
       <c r="L24">
         <v>-148264228.0</v>
       </c>
       <c r="M24">
         <v>914898450.0</v>
       </c>
       <c r="N24">
         <v>-945617629.0</v>
       </c>
       <c r="O24">
         <v>-2667910005.0</v>
       </c>
       <c r="P24">
         <v>1230744217.0</v>
       </c>
       <c r="Q24">
         <v>107966737.0</v>
       </c>
       <c r="R24">
         <v>1626526076.0</v>
       </c>
       <c r="S24">
         <v>969656681.0</v>
       </c>
       <c r="T24">