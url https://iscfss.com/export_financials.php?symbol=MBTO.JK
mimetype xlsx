--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3623,467 +3626,473 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>45871197000.0</v>
+      </c>
+      <c r="C2">
         <v>44074962000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36436107000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38121963000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29271291000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35429288000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37549810000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37959834000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35719623000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31041478000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34368575000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40008284250.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27514498416.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36473499980.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>38165299807.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57622506434.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24326299359.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19904728839.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25442813621.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21333194807.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34222882575.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42408258290.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49081933007.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48641916331.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>58792830465.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62849361988.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42983708016.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36552373352.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37588141820.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>67276009435.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38929060275.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37041411105.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>70230959538.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>78840194062.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>74685967049.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60289031935.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>52698998488.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45252056624.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>41038832083.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36420370745.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>45077762915.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>57873448171.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>47462859570.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>31341926995.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>43751245938.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>54696043364.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>51590268910.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38462327113.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>42182372057.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>41107095913.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43016379298.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>47191250098.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>52722832523.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>52705431222.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>60096658157.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>53091985800.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>42665560300.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>43081776700.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>42357402300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>44925868800.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47820957200.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>35337306000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>48857847300.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>35488452900.0</v>
       </c>
-      <c r="BO2"/>
       <c r="BP2"/>
-    </row>
-    <row r="3" spans="1:68">
+      <c r="BQ2"/>
+    </row>
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4110,15867 +4119,55 @@
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
-    </row>
-    <row r="4" spans="1:68">
+      <c r="BQ3"/>
+    </row>
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
         <v>22</v>
-      </c>
-[...15811 lines deleted...]
-        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19999,51 +4196,16049 @@
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5">
+        <v>7500000000.0</v>
+      </c>
+      <c r="C5">
+        <v>7500000000.0</v>
+      </c>
+      <c r="D5">
+        <v>7500000000.0</v>
+      </c>
+      <c r="E5">
+        <v>7000000000.0</v>
+      </c>
+      <c r="F5">
+        <v>381147544000.0</v>
+      </c>
+      <c r="G5">
+        <v>381147544000.0</v>
+      </c>
+      <c r="H5">
+        <v>7000000000.0</v>
+      </c>
+      <c r="I5">
+        <v>6500000000.0</v>
+      </c>
+      <c r="J5">
+        <v>381147544000.0</v>
+      </c>
+      <c r="K5">
+        <v>6500000000.0</v>
+      </c>
+      <c r="L5">
+        <v>6500000000.0</v>
+      </c>
+      <c r="M5">
+        <v>6500000000.0</v>
+      </c>
+      <c r="N5">
+        <v>6500000000.0</v>
+      </c>
+      <c r="O5">
+        <v>6500000000.0</v>
+      </c>
+      <c r="P5">
+        <v>6000000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>5500000000.0</v>
+      </c>
+      <c r="R5">
+        <v>5500000000.0</v>
+      </c>
+      <c r="S5">
+        <v>321500000000.0</v>
+      </c>
+      <c r="T5">
+        <v>5500000000.0</v>
+      </c>
+      <c r="U5">
+        <v>321500000000.0</v>
+      </c>
+      <c r="V5">
+        <v>5000000000.0</v>
+      </c>
+      <c r="W5">
+        <v>5000000000.0</v>
+      </c>
+      <c r="X5">
+        <v>548449277926.0</v>
+      </c>
+      <c r="Y5">
+        <v>-56134023.0</v>
+      </c>
+      <c r="Z5">
+        <v>-56134023.0</v>
+      </c>
+      <c r="AA5">
+        <v>-56134022.0</v>
+      </c>
+      <c r="AB5">
+        <v>-56134023.0</v>
+      </c>
+      <c r="AC5">
+        <v>-107079682.0</v>
+      </c>
+      <c r="AD5">
+        <v>-107250646.0</v>
+      </c>
+      <c r="AE5">
+        <v>-107250955.0</v>
+      </c>
+      <c r="AF5">
+        <v>-230130857.0</v>
+      </c>
+      <c r="AG5">
+        <v>198561038.0</v>
+      </c>
+      <c r="AH5">
+        <v>201284466.0</v>
+      </c>
+      <c r="AI5">
+        <v>206515480.0</v>
+      </c>
+      <c r="AJ5">
+        <v>292351140.0</v>
+      </c>
+      <c r="AK5">
+        <v>990332815.0</v>
+      </c>
+      <c r="AL5">
+        <v>983625086.0</v>
+      </c>
+      <c r="AM5">
+        <v>1105231285.0</v>
+      </c>
+      <c r="AN5">
+        <v>1102203506.0</v>
+      </c>
+      <c r="AO5">
+        <v>596002127.0</v>
+      </c>
+      <c r="AP5">
+        <v>630404255.0</v>
+      </c>
+      <c r="AQ5">
+        <v>678459492.0</v>
+      </c>
+      <c r="AR5">
+        <v>685713240.0</v>
+      </c>
+      <c r="AS5">
+        <v>924959133.0</v>
+      </c>
+      <c r="AT5">
+        <v>898984104.0</v>
+      </c>
+      <c r="AU5">
+        <v>850562662.0</v>
+      </c>
+      <c r="AV5">
+        <v>868408842.0</v>
+      </c>
+      <c r="AW5">
+        <v>1381869172.0</v>
+      </c>
+      <c r="AX5">
+        <v>1235166498.0</v>
+      </c>
+      <c r="AY5">
+        <v>1166663394.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1338346728.0</v>
+      </c>
+      <c r="BA5">
+        <v>1349911422.0</v>
+      </c>
+      <c r="BB5">
+        <v>802280089.0</v>
+      </c>
+      <c r="BC5">
+        <v>735073315.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="E9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="F9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="G9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="H9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="I9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="N9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="O9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="P9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="R9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="S9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="T9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="U9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="V9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="W9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="X9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>6758756000.0</v>
+      </c>
+      <c r="C10">
+        <v>8951983000.0</v>
+      </c>
+      <c r="D10">
+        <v>4820946000.0</v>
+      </c>
+      <c r="E10">
+        <v>3749032000.0</v>
+      </c>
+      <c r="F10">
+        <v>4393132000.0</v>
+      </c>
+      <c r="G10">
+        <v>2329423000.0</v>
+      </c>
+      <c r="H10">
+        <v>4443391000.0</v>
+      </c>
+      <c r="I10">
+        <v>4205452000.0</v>
+      </c>
+      <c r="J10">
+        <v>3178704000.0</v>
+      </c>
+      <c r="K10">
+        <v>2275020000.0</v>
+      </c>
+      <c r="L10">
+        <v>4466983000.0</v>
+      </c>
+      <c r="M10">
+        <v>3912213843.0</v>
+      </c>
+      <c r="N10">
+        <v>2306486971.0</v>
+      </c>
+      <c r="O10">
+        <v>4247940032.0</v>
+      </c>
+      <c r="P10">
+        <v>4018557970.0</v>
+      </c>
+      <c r="Q10">
+        <v>11143898113.0</v>
+      </c>
+      <c r="R10">
+        <v>3391889515.0</v>
+      </c>
+      <c r="S10">
+        <v>3009613158.0</v>
+      </c>
+      <c r="T10">
+        <v>2851093946.0</v>
+      </c>
+      <c r="U10">
+        <v>27496375794.0</v>
+      </c>
+      <c r="V10">
+        <v>3119407783.0</v>
+      </c>
+      <c r="W10">
+        <v>3447308576.0</v>
+      </c>
+      <c r="X10">
+        <v>2199931138.0</v>
+      </c>
+      <c r="Y10">
+        <v>6949509848.0</v>
+      </c>
+      <c r="Z10">
+        <v>4102734085.0</v>
+      </c>
+      <c r="AA10">
+        <v>3047329757.0</v>
+      </c>
+      <c r="AB10">
+        <v>2637369506.0</v>
+      </c>
+      <c r="AC10">
+        <v>4915072701.0</v>
+      </c>
+      <c r="AD10">
+        <v>4492338170.0</v>
+      </c>
+      <c r="AE10">
+        <v>4004201386.0</v>
+      </c>
+      <c r="AF10">
+        <v>3998894576.0</v>
+      </c>
+      <c r="AG10">
+        <v>3997745603.0</v>
+      </c>
+      <c r="AH10">
+        <v>3850077646.0</v>
+      </c>
+      <c r="AI10">
+        <v>3491805930.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5238550050.0</v>
+      </c>
+      <c r="AK10">
+        <v>8722740480.0</v>
+      </c>
+      <c r="AL10">
+        <v>10363223196.0</v>
+      </c>
+      <c r="AM10">
+        <v>6333203198.0</v>
+      </c>
+      <c r="AN10">
+        <v>6593262476.0</v>
+      </c>
+      <c r="AO10">
+        <v>11246977074.0</v>
+      </c>
+      <c r="AP10">
+        <v>7139269450.0</v>
+      </c>
+      <c r="AQ10">
+        <v>14629143978.0</v>
+      </c>
+      <c r="AR10">
+        <v>30922884864.0</v>
+      </c>
+      <c r="AS10">
+        <v>30542161657.0</v>
+      </c>
+      <c r="AT10">
+        <v>36027197373.0</v>
+      </c>
+      <c r="AU10">
+        <v>34562729059.0</v>
+      </c>
+      <c r="AV10">
+        <v>41256538369.0</v>
+      </c>
+      <c r="AW10">
+        <v>38575531064.0</v>
+      </c>
+      <c r="AX10">
+        <v>47623162969.0</v>
+      </c>
+      <c r="AY10">
+        <v>33616090916.0</v>
+      </c>
+      <c r="AZ10">
+        <v>47589357527.0</v>
+      </c>
+      <c r="BA10">
+        <v>73137758955.0</v>
+      </c>
+      <c r="BB10">
+        <v>79638642446.0</v>
+      </c>
+      <c r="BC10">
+        <v>114352054679.0</v>
+      </c>
+      <c r="BD10">
+        <v>119507444101.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>8758756000.0</v>
+      </c>
+      <c r="C12">
+        <v>10451983000.0</v>
+      </c>
+      <c r="D12">
+        <v>8330946000.0</v>
+      </c>
+      <c r="E12">
+        <v>7249032000.0</v>
+      </c>
+      <c r="F12">
+        <v>7705854000.0</v>
+      </c>
+      <c r="G12">
+        <v>4018686000.0</v>
+      </c>
+      <c r="H12">
+        <v>7443391000.0</v>
+      </c>
+      <c r="I12">
+        <v>5705452000.0</v>
+      </c>
+      <c r="J12">
+        <v>4678704000.0</v>
+      </c>
+      <c r="K12">
+        <v>2775020000.0</v>
+      </c>
+      <c r="L12">
+        <v>6266983000.0</v>
+      </c>
+      <c r="M12">
+        <v>5712213843.0</v>
+      </c>
+      <c r="N12">
+        <v>3106486971.0</v>
+      </c>
+      <c r="O12">
+        <v>6747940032.0</v>
+      </c>
+      <c r="P12">
+        <v>14518557970.0</v>
+      </c>
+      <c r="Q12">
+        <v>11643898113.0</v>
+      </c>
+      <c r="R12">
+        <v>3891889515.0</v>
+      </c>
+      <c r="S12">
+        <v>3509613158.0</v>
+      </c>
+      <c r="T12">
+        <v>3351093946.0</v>
+      </c>
+      <c r="U12">
+        <v>27996375794.0</v>
+      </c>
+      <c r="V12">
+        <v>3619407783.0</v>
+      </c>
+      <c r="W12">
+        <v>3947308576.0</v>
+      </c>
+      <c r="X12">
+        <v>2918359453.0</v>
+      </c>
+      <c r="Y12">
+        <v>8966581657.0</v>
+      </c>
+      <c r="Z12">
+        <v>8020696343.0</v>
+      </c>
+      <c r="AA12">
+        <v>4248874015.0</v>
+      </c>
+      <c r="AB12">
+        <v>2711804125.0</v>
+      </c>
+      <c r="AC12">
+        <v>6510716030.0</v>
+      </c>
+      <c r="AD12">
+        <v>6264061550.0</v>
+      </c>
+      <c r="AE12">
+        <v>5712670237.0</v>
+      </c>
+      <c r="AF12">
+        <v>4654366495.0</v>
+      </c>
+      <c r="AG12">
+        <v>5128174494.0</v>
+      </c>
+      <c r="AH12">
+        <v>4900063205.0</v>
+      </c>
+      <c r="AI12">
+        <v>5359032568.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6645879339.0</v>
+      </c>
+      <c r="AK12">
+        <v>10754578408.0</v>
+      </c>
+      <c r="AL12">
+        <v>12142239608.0</v>
+      </c>
+      <c r="AM12">
+        <v>8221426762.0</v>
+      </c>
+      <c r="AN12">
+        <v>8167802335.0</v>
+      </c>
+      <c r="AO12">
+        <v>13432190278.0</v>
+      </c>
+      <c r="AP12">
+        <v>9167116010.0</v>
+      </c>
+      <c r="AQ12">
+        <v>16487969831.0</v>
+      </c>
+      <c r="AR12">
+        <v>32244134871.0</v>
+      </c>
+      <c r="AS12">
+        <v>32542161657.0</v>
+      </c>
+      <c r="AT12">
+        <v>38027197373.0</v>
+      </c>
+      <c r="AU12">
+        <v>36562729059.0</v>
+      </c>
+      <c r="AV12">
+        <v>42716240261.0</v>
+      </c>
+      <c r="AW12">
+        <v>47085674250.0</v>
+      </c>
+      <c r="AX12">
+        <v>76955012080.0</v>
+      </c>
+      <c r="AY12">
+        <v>82946197590.0</v>
+      </c>
+      <c r="AZ12">
+        <v>96993988494.0</v>
+      </c>
+      <c r="BA12">
+        <v>104489330783.0</v>
+      </c>
+      <c r="BB12">
+        <v>110934717576.0</v>
+      </c>
+      <c r="BC12">
+        <v>142595486656.0</v>
+      </c>
+      <c r="BD12">
+        <v>147689984873.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="D13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="E13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="F13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="J13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="K13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="L13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="M13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="N13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="O13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="R13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="S13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="U13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="V13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="W13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>107000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>71500000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>50001500000.0</v>
+      </c>
+      <c r="BN13"/>
+      <c r="BO13">
+        <v>50001500000.0</v>
+      </c>
+      <c r="BP13">
+        <v>50001500000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>50001500000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="E14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="F14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="H14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="I14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="J14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="K14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="L14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="M14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="N14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="O14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="P14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="S14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="T14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="U14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="V14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1070000005.0</v>
+      </c>
+      <c r="Y14">
+        <v>1070000023.0</v>
+      </c>
+      <c r="Z14">
+        <v>1070000020.0</v>
+      </c>
+      <c r="AA14">
+        <v>1070000046.0</v>
+      </c>
+      <c r="AB14">
+        <v>1070000017.0</v>
+      </c>
+      <c r="AC14">
+        <v>1070000030.0</v>
+      </c>
+      <c r="AD14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1070000000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>13745519000.0</v>
+      </c>
+      <c r="C16">
+        <v>13636176000.0</v>
+      </c>
+      <c r="D16">
+        <v>13420744000.0</v>
+      </c>
+      <c r="E16">
+        <v>11325863000.0</v>
+      </c>
+      <c r="F16">
+        <v>8594752839.0</v>
+      </c>
+      <c r="G16">
+        <v>7393407479.0</v>
+      </c>
+      <c r="H16">
+        <v>5417344000.0</v>
+      </c>
+      <c r="I16">
+        <v>3988754000.0</v>
+      </c>
+      <c r="J16">
+        <v>2683175000.0</v>
+      </c>
+      <c r="K16">
+        <v>3013919000.0</v>
+      </c>
+      <c r="L16">
+        <v>5265165000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
+        <v>3439103905.0</v>
+      </c>
+      <c r="O16">
+        <v>3043511967.0</v>
+      </c>
+      <c r="P16">
+        <v>538959540.0</v>
+      </c>
+      <c r="Q16">
+        <v>9488648573.0</v>
+      </c>
+      <c r="R16">
+        <v>467194252.0</v>
+      </c>
+      <c r="S16">
+        <v>286909741.0</v>
+      </c>
+      <c r="T16">
+        <v>6812508.0</v>
+      </c>
+      <c r="U16">
+        <v>178868599.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16">
+        <v>81751098.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21">
+        <v>27791667000.0</v>
+      </c>
+      <c r="C21">
+        <v>28516667000.0</v>
+      </c>
+      <c r="D21">
+        <v>29241667000.0</v>
+      </c>
+      <c r="E21">
+        <v>29966667000.0</v>
+      </c>
+      <c r="F21">
+        <v>30691667000.0</v>
+      </c>
+      <c r="G21">
+        <v>31416667000.0</v>
+      </c>
+      <c r="H21">
+        <v>32141667000.0</v>
+      </c>
+      <c r="I21">
+        <v>32866667000.0</v>
+      </c>
+      <c r="J21">
+        <v>33591667000.0</v>
+      </c>
+      <c r="K21">
+        <v>34316667000.0</v>
+      </c>
+      <c r="L21">
+        <v>35041667000.0</v>
+      </c>
+      <c r="M21">
+        <v>35766666667.0</v>
+      </c>
+      <c r="N21">
+        <v>36491666667.0</v>
+      </c>
+      <c r="O21">
+        <v>37216666667.0</v>
+      </c>
+      <c r="P21">
+        <v>37941666667.0</v>
+      </c>
+      <c r="Q21">
+        <v>38666666667.0</v>
+      </c>
+      <c r="R21">
+        <v>39391666667.0</v>
+      </c>
+      <c r="S21">
+        <v>40116666667.0</v>
+      </c>
+      <c r="T21">
+        <v>40841666667.0</v>
+      </c>
+      <c r="U21">
+        <v>41566666667.0</v>
+      </c>
+      <c r="V21">
+        <v>42291666667.0</v>
+      </c>
+      <c r="W21">
+        <v>43016666667.0</v>
+      </c>
+      <c r="X21">
+        <v>43741666667.0</v>
+      </c>
+      <c r="Y21">
+        <v>44466666667.0</v>
+      </c>
+      <c r="Z21">
+        <v>45191666667.0</v>
+      </c>
+      <c r="AA21">
+        <v>45916666667.0</v>
+      </c>
+      <c r="AB21">
+        <v>46641666667.0</v>
+      </c>
+      <c r="AC21">
+        <v>47366666656.0</v>
+      </c>
+      <c r="AD21">
+        <v>48091666657.0</v>
+      </c>
+      <c r="AE21">
+        <v>48816666658.0</v>
+      </c>
+      <c r="AF21">
+        <v>49541666667.0</v>
+      </c>
+      <c r="AG21">
+        <v>50266666660.0</v>
+      </c>
+      <c r="AH21">
+        <v>50991666661.0</v>
+      </c>
+      <c r="AI21">
+        <v>51716666667.0</v>
+      </c>
+      <c r="AJ21">
+        <v>52441666667.0</v>
+      </c>
+      <c r="AK21">
+        <v>53166666664.0</v>
+      </c>
+      <c r="AL21">
+        <v>53891667665.0</v>
+      </c>
+      <c r="AM21">
+        <v>54616666666.0</v>
+      </c>
+      <c r="AN21">
+        <v>55341666667.0</v>
+      </c>
+      <c r="AO21">
+        <v>56066666668.0</v>
+      </c>
+      <c r="AP21">
+        <v>57033333334.0</v>
+      </c>
+      <c r="AQ21">
+        <v>58000000000.0</v>
+      </c>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>76126142000.0</v>
+      </c>
+      <c r="C22">
+        <v>74211337000.0</v>
+      </c>
+      <c r="D22">
+        <v>68331696000.0</v>
+      </c>
+      <c r="E22">
+        <v>74485170000.0</v>
+      </c>
+      <c r="F22">
+        <v>70734655000.0</v>
+      </c>
+      <c r="G22">
+        <v>80036017000.0</v>
+      </c>
+      <c r="H22">
+        <v>78463543000.0</v>
+      </c>
+      <c r="I22">
+        <v>79209209000.0</v>
+      </c>
+      <c r="J22">
+        <v>69806529000.0</v>
+      </c>
+      <c r="K22">
+        <v>78710802000.0</v>
+      </c>
+      <c r="L22">
+        <v>84186200000.0</v>
+      </c>
+      <c r="M22">
+        <v>100232277562.0</v>
+      </c>
+      <c r="N22">
+        <v>89833686052.0</v>
+      </c>
+      <c r="O22">
+        <v>98142665974.0</v>
+      </c>
+      <c r="P22">
+        <v>98673293083.0</v>
+      </c>
+      <c r="Q22">
+        <v>109070763101.0</v>
+      </c>
+      <c r="R22">
+        <v>108031115482.0</v>
+      </c>
+      <c r="S22">
+        <v>101871642864.0</v>
+      </c>
+      <c r="T22">
+        <v>105058320655.0</v>
+      </c>
+      <c r="U22">
+        <v>108988732331.0</v>
+      </c>
+      <c r="V22">
+        <v>108419416292.0</v>
+      </c>
+      <c r="W22">
+        <v>98140174463.0</v>
+      </c>
+      <c r="X22">
+        <v>96505108105.0</v>
+      </c>
+      <c r="Y22">
+        <v>118027688710.0</v>
+      </c>
+      <c r="Z22">
+        <v>121406810130.0</v>
+      </c>
+      <c r="AA22">
+        <v>123705432298.0</v>
+      </c>
+      <c r="AB22">
+        <v>104723459796.0</v>
+      </c>
+      <c r="AC22">
+        <v>117176513139.0</v>
+      </c>
+      <c r="AD22">
+        <v>125380771496.0</v>
+      </c>
+      <c r="AE22">
+        <v>129218932072.0</v>
+      </c>
+      <c r="AF22">
+        <v>106276782334.0</v>
+      </c>
+      <c r="AG22">
+        <v>112649786311.0</v>
+      </c>
+      <c r="AH22">
+        <v>122308032147.0</v>
+      </c>
+      <c r="AI22">
+        <v>126001810547.0</v>
+      </c>
+      <c r="AJ22">
+        <v>103446614309.0</v>
+      </c>
+      <c r="AK22">
+        <v>129342872802.0</v>
+      </c>
+      <c r="AL22">
+        <v>138429728522.0</v>
+      </c>
+      <c r="AM22">
+        <v>107874653205.0</v>
+      </c>
+      <c r="AN22">
+        <v>94201581437.0</v>
+      </c>
+      <c r="AO22">
+        <v>93503333898.0</v>
+      </c>
+      <c r="AP22">
+        <v>100948206208.0</v>
+      </c>
+      <c r="AQ22">
+        <v>93114824097.0</v>
+      </c>
+      <c r="AR22">
+        <v>76682141187.0</v>
+      </c>
+      <c r="AS22">
+        <v>78287662562.0</v>
+      </c>
+      <c r="AT22">
+        <v>82035448420.0</v>
+      </c>
+      <c r="AU22">
+        <v>84843892813.0</v>
+      </c>
+      <c r="AV22">
+        <v>74985171053.0</v>
+      </c>
+      <c r="AW22">
+        <v>72467744786.0</v>
+      </c>
+      <c r="AX22">
+        <v>68133533870.0</v>
+      </c>
+      <c r="AY22">
+        <v>59950776925.0</v>
+      </c>
+      <c r="AZ22">
+        <v>53263258533.0</v>
+      </c>
+      <c r="BA22">
+        <v>63108493716.0</v>
+      </c>
+      <c r="BB22">
+        <v>62633589553.0</v>
+      </c>
+      <c r="BC22">
+        <v>59523799465.0</v>
+      </c>
+      <c r="BD22">
+        <v>52877056801.0</v>
+      </c>
+      <c r="BE22">
+        <v>56214158400.0</v>
+      </c>
+      <c r="BF22">
+        <v>53468858100.0</v>
+      </c>
+      <c r="BG22">
+        <v>57863290600.0</v>
+      </c>
+      <c r="BH22">
+        <v>53049292400.0</v>
+      </c>
+      <c r="BI22">
+        <v>69570469900.0</v>
+      </c>
+      <c r="BJ22">
+        <v>75472509000.0</v>
+      </c>
+      <c r="BK22">
+        <v>71404270600.0</v>
+      </c>
+      <c r="BL22">
+        <v>64710156400.0</v>
+      </c>
+      <c r="BM22">
+        <v>57451462600.0</v>
+      </c>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>68058007400.0</v>
+      </c>
+      <c r="BP22">
+        <v>52654042200.0</v>
+      </c>
+      <c r="BQ22">
+        <v>47927744600.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>682373497000.0</v>
+      </c>
+      <c r="C23">
+        <v>660552516000.0</v>
+      </c>
+      <c r="D23">
+        <v>640317570000.0</v>
+      </c>
+      <c r="E23">
+        <v>653249728000.0</v>
+      </c>
+      <c r="F23">
+        <v>664785599000.0</v>
+      </c>
+      <c r="G23">
+        <v>670082035000.0</v>
+      </c>
+      <c r="H23">
+        <v>669380045000.0</v>
+      </c>
+      <c r="I23">
+        <v>680444128000.0</v>
+      </c>
+      <c r="J23">
+        <v>682974312000.0</v>
+      </c>
+      <c r="K23">
+        <v>681522212000.0</v>
+      </c>
+      <c r="L23">
+        <v>673251350000.0</v>
+      </c>
+      <c r="M23">
+        <v>724112084592.0</v>
+      </c>
+      <c r="N23">
+        <v>713069515502.0</v>
+      </c>
+      <c r="O23">
+        <v>722302582944.0</v>
+      </c>
+      <c r="P23">
+        <v>721703608823.0</v>
+      </c>
+      <c r="Q23">
+        <v>760184160557.0</v>
+      </c>
+      <c r="R23">
+        <v>730002604857.0</v>
+      </c>
+      <c r="S23">
+        <v>711332311945.0</v>
+      </c>
+      <c r="T23">
+        <v>714647740684.0</v>
+      </c>
+      <c r="U23">
+        <v>997211067370.0</v>
+      </c>
+      <c r="V23">
+        <v>971110811297.0</v>
+      </c>
+      <c r="W23">
+        <v>967615702061.0</v>
+      </c>
+      <c r="X23">
+        <v>982882686217.0</v>
+      </c>
+      <c r="Y23">
+        <v>522937477498.0</v>
+      </c>
+      <c r="Z23">
+        <v>578032373166.0</v>
+      </c>
+      <c r="AA23">
+        <v>590228259760.0</v>
+      </c>
+      <c r="AB23">
+        <v>591063928037.0</v>
+      </c>
+      <c r="AC23">
+        <v>603472571640.0</v>
+      </c>
+      <c r="AD23">
+        <v>615222784520.0</v>
+      </c>
+      <c r="AE23">
+        <v>659429847179.0</v>
+      </c>
+      <c r="AF23">
+        <v>648016880325.0</v>
+      </c>
+      <c r="AG23">
+        <v>665872069500.0</v>
+      </c>
+      <c r="AH23">
+        <v>753967465165.0</v>
+      </c>
+      <c r="AI23">
+        <v>775966838327.0</v>
+      </c>
+      <c r="AJ23">
+        <v>780669761787.0</v>
+      </c>
+      <c r="AK23">
+        <v>760681699419.0</v>
+      </c>
+      <c r="AL23">
+        <v>747250053404.0</v>
+      </c>
+      <c r="AM23">
+        <v>715752638027.0</v>
+      </c>
+      <c r="AN23">
+        <v>709959168087.0</v>
+      </c>
+      <c r="AO23">
+        <v>688173064951.0</v>
+      </c>
+      <c r="AP23">
+        <v>725747629760.0</v>
+      </c>
+      <c r="AQ23">
+        <v>729309586424.0</v>
+      </c>
+      <c r="AR23">
+        <v>648899377240.0</v>
+      </c>
+      <c r="AS23">
+        <v>602641219194.0</v>
+      </c>
+      <c r="AT23">
+        <v>619032190395.0</v>
+      </c>
+      <c r="AU23">
+        <v>642425073064.0</v>
+      </c>
+      <c r="AV23">
+        <v>623002100394.0</v>
+      </c>
+      <c r="AW23">
+        <v>601524138230.0</v>
+      </c>
+      <c r="AX23">
+        <v>623981672578.0</v>
+      </c>
+      <c r="AY23">
+        <v>610906811462.0</v>
+      </c>
+      <c r="AZ23">
+        <v>611769745327.0</v>
+      </c>
+      <c r="BA23">
+        <v>602626760080.0</v>
+      </c>
+      <c r="BB23">
+        <v>616099666365.0</v>
+      </c>
+      <c r="BC23">
+        <v>614597479653.0</v>
+      </c>
+      <c r="BD23">
+        <v>609494013942.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>64778840.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>200405560.0</v>
+      </c>
+      <c r="N24">
+        <v>587261560.0</v>
+      </c>
+      <c r="O24">
+        <v>1006352550.0</v>
+      </c>
+      <c r="P24">
+        <v>1425134670.0</v>
+      </c>
+      <c r="Q24">
+        <v>1811681800.0</v>
+      </c>
+      <c r="R24">
+        <v>2230772790.0</v>
+      </c>
+      <c r="S24">
+        <v>2757325790.0</v>
+      </c>
+      <c r="T24">
+        <v>3101498640.0</v>
+      </c>
+      <c r="U24">
+        <v>4433689760.0</v>
+      </c>
+      <c r="V24">
+        <v>22570796630.0</v>
+      </c>
+      <c r="W24">
+        <v>20267580090.0</v>
+      </c>
+      <c r="X24">
+        <v>19692148220.0</v>
+      </c>
+      <c r="Y24">
+        <v>20111239210.0</v>
+      </c>
+      <c r="Z24">
+        <v>19692148220.0</v>
+      </c>
+      <c r="AA24">
+        <v>19584995080.0</v>
+      </c>
+      <c r="AB24">
+        <v>18195130680.0</v>
+      </c>
+      <c r="AC24">
+        <v>26109539770.0</v>
+      </c>
+      <c r="AD24">
+        <v>24138207874.0</v>
+      </c>
+      <c r="AE24">
+        <v>24195076349.0</v>
+      </c>
+      <c r="AF24">
+        <v>24195076349.0</v>
+      </c>
+      <c r="AG24">
+        <v>28171428518.0</v>
+      </c>
+      <c r="AH24">
+        <v>36443072200.0</v>
+      </c>
+      <c r="AI24">
+        <v>35607749200.0</v>
+      </c>
+      <c r="AJ24">
+        <v>33982761000.0</v>
+      </c>
+      <c r="AK24">
+        <v>42932286900.0</v>
+      </c>
+      <c r="AL24">
+        <v>40720021600.0</v>
+      </c>
+      <c r="AM24">
+        <v>41391981300.0</v>
+      </c>
+      <c r="AN24">
+        <v>40600837100.0</v>
+      </c>
+      <c r="AO24">
+        <v>45889464900.0</v>
+      </c>
+      <c r="AP24">
+        <v>45040960200.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2152928000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1537332800.0</v>
+      </c>
+      <c r="AS24">
+        <v>1400878200.0</v>
+      </c>
+      <c r="AT24">
+        <v>1305877600.0</v>
+      </c>
+      <c r="AU24">
+        <v>350100400.0</v>
+      </c>
+      <c r="AV24">
+        <v>21113200.0</v>
+      </c>
+      <c r="AW24">
+        <v>185209000.0</v>
+      </c>
+      <c r="AX24">
+        <v>63561600.0</v>
+      </c>
+      <c r="AY24">
+        <v>140255200.0</v>
+      </c>
+      <c r="AZ24">
+        <v>46818800.0</v>
+      </c>
+      <c r="BA24">
+        <v>174904500.0</v>
+      </c>
+      <c r="BB24">
+        <v>112833500.0</v>
+      </c>
+      <c r="BC24">
+        <v>104043400.0</v>
+      </c>
+      <c r="BD24">
+        <v>82460900.0</v>
+      </c>
+      <c r="BE24">
+        <v>589243800.0</v>
+      </c>
+      <c r="BF24">
+        <v>399224300.0</v>
+      </c>
+      <c r="BG24">
+        <v>171380900.0</v>
+      </c>
+      <c r="BH24">
+        <v>119380200.0</v>
+      </c>
+      <c r="BI24">
+        <v>760910100.0</v>
+      </c>
+      <c r="BJ24">
+        <v>544678900.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24">
+        <v>25283892700.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>43514164900.0</v>
+      </c>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>1341762830.0</v>
+      </c>
+      <c r="E25">
+        <v>2543072710.0</v>
+      </c>
+      <c r="F25">
+        <v>3085893270.0</v>
+      </c>
+      <c r="G25">
+        <v>3621730560.0</v>
+      </c>
+      <c r="H25">
+        <v>3616550750.0</v>
+      </c>
+      <c r="I25">
+        <v>4777880450.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>2897303420.0</v>
+      </c>
+      <c r="N25">
+        <v>3284159420.0</v>
+      </c>
+      <c r="O25">
+        <v>4994102710.0</v>
+      </c>
+      <c r="P25">
+        <v>1471194990.0</v>
+      </c>
+      <c r="Q25">
+        <v>5845492280.0</v>
+      </c>
+      <c r="R25">
+        <v>6264583270.0</v>
+      </c>
+      <c r="S25">
+        <v>5326546280.0</v>
+      </c>
+      <c r="T25">
+        <v>5670719120.0</v>
+      </c>
+      <c r="U25">
+        <v>12567263660.0</v>
+      </c>
+      <c r="V25">
+        <v>26018931530.0</v>
+      </c>
+      <c r="W25">
+        <v>25723882230.0</v>
+      </c>
+      <c r="X25">
+        <v>25149450370.0</v>
+      </c>
+      <c r="Y25">
+        <v>24351828730.0</v>
+      </c>
+      <c r="Z25">
+        <v>24021146750.0</v>
+      </c>
+      <c r="AA25">
+        <v>24053256200.0</v>
+      </c>
+      <c r="AB25">
+        <v>22406355180.0</v>
+      </c>
+      <c r="AC25">
+        <v>34458522960.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
+        <v>11706950383.0</v>
+      </c>
+      <c r="AD26">
+        <v>2664034288.0</v>
+      </c>
+      <c r="AE26">
+        <v>2603813910.0</v>
+      </c>
+      <c r="AF26">
+        <v>2525813906.0</v>
+      </c>
+      <c r="AG26">
+        <v>2592254944.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>156485375000.0</v>
+      </c>
+      <c r="C28">
+        <v>149647727000.0</v>
+      </c>
+      <c r="D28">
+        <v>155095343000.0</v>
+      </c>
+      <c r="E28">
+        <v>153718937000.0</v>
+      </c>
+      <c r="F28">
+        <v>174164162000.0</v>
+      </c>
+      <c r="G28">
+        <v>174760818000.0</v>
+      </c>
+      <c r="H28">
+        <v>167994821000.0</v>
+      </c>
+      <c r="I28">
+        <v>167281616000.0</v>
+      </c>
+      <c r="J28">
+        <v>165732874000.0</v>
+      </c>
+      <c r="K28">
+        <v>163613498000.0</v>
+      </c>
+      <c r="L28">
+        <v>165111525000.0</v>
+      </c>
+      <c r="M28">
+        <v>165295264908.0</v>
+      </c>
+      <c r="N28">
+        <v>163706602951.0</v>
+      </c>
+      <c r="O28">
+        <v>164824429572.0</v>
+      </c>
+      <c r="P28">
+        <v>157374999051.0</v>
+      </c>
+      <c r="Q28">
+        <v>150290811281.0</v>
+      </c>
+      <c r="R28">
+        <v>160208431926.0</v>
+      </c>
+      <c r="S28">
+        <v>149251152811.0</v>
+      </c>
+      <c r="T28">
+        <v>139904186901.0</v>
+      </c>
+      <c r="U28">
+        <v>140946518073.0</v>
+      </c>
+      <c r="V28">
+        <v>192901065921.0</v>
+      </c>
+      <c r="W28">
+        <v>197031754149.0</v>
+      </c>
+      <c r="X28">
+        <v>-2199931138.0</v>
+      </c>
+      <c r="Y28">
+        <v>-6949509848.0</v>
+      </c>
+      <c r="Z28">
+        <v>-4102734085.0</v>
+      </c>
+      <c r="AA28">
+        <v>-3047329757.0</v>
+      </c>
+      <c r="AB28">
+        <v>-2637369506.0</v>
+      </c>
+      <c r="AC28">
+        <v>-4915072701.0</v>
+      </c>
+      <c r="AD28">
+        <v>166897106845.0</v>
+      </c>
+      <c r="AE28">
+        <v>163117322000.0</v>
+      </c>
+      <c r="AF28">
+        <v>160590366773.0</v>
+      </c>
+      <c r="AG28">
+        <v>164745651020.0</v>
+      </c>
+      <c r="AH28">
+        <v>156889202519.0</v>
+      </c>
+      <c r="AI28">
+        <v>154557221607.0</v>
+      </c>
+      <c r="AJ28">
+        <v>155904204442.0</v>
+      </c>
+      <c r="AK28">
+        <v>144550838198.0</v>
+      </c>
+      <c r="AL28">
+        <v>120794306253.0</v>
+      </c>
+      <c r="AM28">
+        <v>96195054092.0</v>
+      </c>
+      <c r="AN28">
+        <v>95392580483.0</v>
+      </c>
+      <c r="AO28">
+        <v>99906999885.0</v>
+      </c>
+      <c r="AP28">
+        <v>123013035052.0</v>
+      </c>
+      <c r="AQ28">
+        <v>80506815635.0</v>
+      </c>
+      <c r="AR28">
+        <v>12796232236.0</v>
+      </c>
+      <c r="AS28">
+        <v>5358112988.0</v>
+      </c>
+      <c r="AT28">
+        <v>1706577805.0</v>
+      </c>
+      <c r="AU28">
+        <v>13471977855.0</v>
+      </c>
+      <c r="AV28">
+        <v>-7360768326.0</v>
+      </c>
+      <c r="AW28">
+        <v>2290293788.0</v>
+      </c>
+      <c r="AX28">
+        <v>9763391504.0</v>
+      </c>
+      <c r="AY28">
+        <v>17444244989.0</v>
+      </c>
+      <c r="AZ28">
+        <v>6111262677.0</v>
+      </c>
+      <c r="BA28">
+        <v>-44413793715.0</v>
+      </c>
+      <c r="BB28">
+        <v>-30215127102.0</v>
+      </c>
+      <c r="BC28">
+        <v>-62450526540.0</v>
+      </c>
+      <c r="BD28">
+        <v>-119507444101.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>87519416000.0</v>
+      </c>
+      <c r="C30">
+        <v>68054307000.0</v>
+      </c>
+      <c r="D30">
+        <v>59494666000.0</v>
+      </c>
+      <c r="E30">
+        <v>57338180000.0</v>
+      </c>
+      <c r="F30">
+        <v>65071353000.0</v>
+      </c>
+      <c r="G30">
+        <v>55009805000.0</v>
+      </c>
+      <c r="H30">
+        <v>60132234000.0</v>
+      </c>
+      <c r="I30">
+        <v>58372434000.0</v>
+      </c>
+      <c r="J30">
+        <v>73142463000.0</v>
+      </c>
+      <c r="K30">
+        <v>60175631000.0</v>
+      </c>
+      <c r="L30">
+        <v>54552361000.0</v>
+      </c>
+      <c r="M30">
+        <v>69441352389.0</v>
+      </c>
+      <c r="N30">
+        <v>71606091915.0</v>
+      </c>
+      <c r="O30">
+        <v>71380041875.0</v>
+      </c>
+      <c r="P30">
+        <v>62208915345.0</v>
+      </c>
+      <c r="Q30">
+        <v>75702397527.0</v>
+      </c>
+      <c r="R30">
+        <v>52348315336.0</v>
+      </c>
+      <c r="S30">
+        <v>46192106611.0</v>
+      </c>
+      <c r="T30">
+        <v>50260997357.0</v>
+      </c>
+      <c r="U30">
+        <v>46723957348.0</v>
+      </c>
+      <c r="V30">
+        <v>43597422250.0</v>
+      </c>
+      <c r="W30">
+        <v>50454593807.0</v>
+      </c>
+      <c r="X30">
+        <v>67741431604.0</v>
+      </c>
+      <c r="Y30">
+        <v>86538850150.0</v>
+      </c>
+      <c r="Z30">
+        <v>138241306454.0</v>
+      </c>
+      <c r="AA30">
+        <v>155115180452.0</v>
+      </c>
+      <c r="AB30">
+        <v>180920402107.0</v>
+      </c>
+      <c r="AC30">
+        <v>179491546705.0</v>
+      </c>
+      <c r="AD30">
+        <v>180426352763.0</v>
+      </c>
+      <c r="AE30">
+        <v>230882296338.0</v>
+      </c>
+      <c r="AF30">
+        <v>249236546287.0</v>
+      </c>
+      <c r="AG30">
+        <v>262722603951.0</v>
+      </c>
+      <c r="AH30">
+        <v>335143613356.0</v>
+      </c>
+      <c r="AI30">
+        <v>353756350662.0</v>
+      </c>
+      <c r="AJ30">
+        <v>389115830600.0</v>
+      </c>
+      <c r="AK30">
+        <v>340851377922.0</v>
+      </c>
+      <c r="AL30">
+        <v>323278065270.0</v>
+      </c>
+      <c r="AM30">
+        <v>327738097027.0</v>
+      </c>
+      <c r="AN30">
+        <v>347762361896.0</v>
+      </c>
+      <c r="AO30">
+        <v>315736989365.0</v>
+      </c>
+      <c r="AP30">
+        <v>342658370374.0</v>
+      </c>
+      <c r="AQ30">
+        <v>354963563883.0</v>
+      </c>
+      <c r="AR30">
+        <v>336758454297.0</v>
+      </c>
+      <c r="AS30">
+        <v>291289083580.0</v>
+      </c>
+      <c r="AT30">
+        <v>301033370658.0</v>
+      </c>
+      <c r="AU30">
+        <v>324886018758.0</v>
+      </c>
+      <c r="AV30">
+        <v>303203625220.0</v>
+      </c>
+      <c r="AW30">
+        <v>280142614458.0</v>
+      </c>
+      <c r="AX30">
+        <v>284711930634.0</v>
+      </c>
+      <c r="AY30">
+        <v>275066127467.0</v>
+      </c>
+      <c r="AZ30">
+        <v>277580729491.0</v>
+      </c>
+      <c r="BA30">
+        <v>270375893587.0</v>
+      </c>
+      <c r="BB30">
+        <v>272741586901.0</v>
+      </c>
+      <c r="BC30">
+        <v>283276864088.0</v>
+      </c>
+      <c r="BD30">
+        <v>289157043450.0</v>
+      </c>
+      <c r="BE30">
+        <v>264073108700.0</v>
+      </c>
+      <c r="BF30">
+        <v>224773125800.0</v>
+      </c>
+      <c r="BG30">
+        <v>188600039400.0</v>
+      </c>
+      <c r="BH30">
+        <v>202620776400.0</v>
+      </c>
+      <c r="BI30">
+        <v>176339565300.0</v>
+      </c>
+      <c r="BJ30">
+        <v>166731781400.0</v>
+      </c>
+      <c r="BK30">
+        <v>132797577000.0</v>
+      </c>
+      <c r="BL30">
+        <v>176874802300.0</v>
+      </c>
+      <c r="BM30">
+        <v>122929692500.0</v>
+      </c>
+      <c r="BN30"/>
+      <c r="BO30">
+        <v>123353611300.0</v>
+      </c>
+      <c r="BP30">
+        <v>123717527800.0</v>
+      </c>
+      <c r="BQ30">
+        <v>115059608500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>367135705622.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>384043469638.0</v>
+      </c>
+      <c r="R31">
+        <v>382738207650.0</v>
+      </c>
+      <c r="S31">
+        <v>396163326360.0</v>
+      </c>
+      <c r="T31">
+        <v>399491752371.0</v>
+      </c>
+      <c r="U31">
+        <v>481792715214.0</v>
+      </c>
+      <c r="V31">
+        <v>497593204378.0</v>
+      </c>
+      <c r="W31">
+        <v>523198535369.0</v>
+      </c>
+      <c r="X31">
+        <v>546116727289.0</v>
+      </c>
+      <c r="Y31">
+        <v>108341679795.0</v>
+      </c>
+      <c r="Z31">
+        <v>145984869047.0</v>
+      </c>
+      <c r="AA31">
+        <v>164821741453.0</v>
+      </c>
+      <c r="AB31">
+        <v>188528668410.0</v>
+      </c>
+      <c r="AC31">
+        <v>225551647582.0</v>
+      </c>
+      <c r="AD31">
+        <v>235353313469.0</v>
+      </c>
+      <c r="AE31">
+        <v>252660108861.0</v>
+      </c>
+      <c r="AF31">
+        <v>250957323887.0</v>
+      </c>
+      <c r="AG31">
+        <v>300111323398.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>484721719000.0</v>
+      </c>
+      <c r="C33">
+        <v>488169731000.0</v>
+      </c>
+      <c r="D33">
+        <v>490833527000.0</v>
+      </c>
+      <c r="E33">
+        <v>497292679000.0</v>
+      </c>
+      <c r="F33">
+        <v>500091184000.0</v>
+      </c>
+      <c r="G33">
+        <v>503150321000.0</v>
+      </c>
+      <c r="H33">
+        <v>505830197000.0</v>
+      </c>
+      <c r="I33">
+        <v>514988645000.0</v>
+      </c>
+      <c r="J33">
+        <v>512305494000.0</v>
+      </c>
+      <c r="K33">
+        <v>511765140000.0</v>
+      </c>
+      <c r="L33">
+        <v>512769749000.0</v>
+      </c>
+      <c r="M33">
+        <v>528075417960.0</v>
+      </c>
+      <c r="N33">
+        <v>528579372623.0</v>
+      </c>
+      <c r="O33">
+        <v>531347276811.0</v>
+      </c>
+      <c r="P33">
+        <v>530145243115.0</v>
+      </c>
+      <c r="Q33">
+        <v>539998988820.0</v>
+      </c>
+      <c r="R33">
+        <v>541485955331.0</v>
+      </c>
+      <c r="S33">
+        <v>541151898737.0</v>
+      </c>
+      <c r="T33">
+        <v>544329196620.0</v>
+      </c>
+      <c r="U33">
+        <v>798014460166.0</v>
+      </c>
+      <c r="V33">
+        <v>798060966944.0</v>
+      </c>
+      <c r="W33">
+        <v>799737230091.0</v>
+      </c>
+      <c r="X33">
+        <v>729966037552.0</v>
+      </c>
+      <c r="Y33">
+        <v>169239213778.0</v>
+      </c>
+      <c r="Z33">
+        <v>176082900219.0</v>
+      </c>
+      <c r="AA33">
+        <v>179993583246.0</v>
+      </c>
+      <c r="AB33">
+        <v>178105632911.0</v>
+      </c>
+      <c r="AC33">
+        <v>186857834260.0</v>
+      </c>
+      <c r="AD33">
+        <v>261863976088.0</v>
+      </c>
+      <c r="AE33">
+        <v>251634702442.0</v>
+      </c>
+      <c r="AF33">
+        <v>255659039408.0</v>
+      </c>
+      <c r="AG33">
+        <v>250909527489.0</v>
+      </c>
+      <c r="AH33">
+        <v>258357085507.0</v>
+      </c>
+      <c r="AI33">
+        <v>254779559009.0</v>
+      </c>
+      <c r="AJ33">
+        <v>260285678445.0</v>
+      </c>
+      <c r="AK33">
+        <v>236805779364.0</v>
+      </c>
+      <c r="AL33">
+        <v>235923765157.0</v>
+      </c>
+      <c r="AM33">
+        <v>237968544420.0</v>
+      </c>
+      <c r="AN33">
+        <v>237197154055.0</v>
+      </c>
+      <c r="AO33">
+        <v>238557308855.0</v>
+      </c>
+      <c r="AP33">
+        <v>240840073040.0</v>
+      </c>
+      <c r="AQ33">
+        <v>238102246867.0</v>
+      </c>
+      <c r="AR33">
+        <v>181595314508.0</v>
+      </c>
+      <c r="AS33">
+        <v>176664398017.0</v>
+      </c>
+      <c r="AT33">
+        <v>177672150672.0</v>
+      </c>
+      <c r="AU33">
+        <v>176657473025.0</v>
+      </c>
+      <c r="AV33">
+        <v>180880469095.0</v>
+      </c>
+      <c r="AW33">
+        <v>168539943467.0</v>
+      </c>
+      <c r="AX33">
+        <v>166707339144.0</v>
+      </c>
+      <c r="AY33">
+        <v>165063498284.0</v>
+      </c>
+      <c r="AZ33">
+        <v>158009069494.0</v>
+      </c>
+      <c r="BA33">
+        <v>124528775265.0</v>
+      </c>
+      <c r="BB33">
+        <v>123117948813.0</v>
+      </c>
+      <c r="BC33">
+        <v>104577709941.0</v>
+      </c>
+      <c r="BD33">
+        <v>86904790282.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>43407887000.0</v>
+      </c>
+      <c r="C35">
+        <v>42139524000.0</v>
+      </c>
+      <c r="D35">
+        <v>42296296000.0</v>
+      </c>
+      <c r="E35">
+        <v>44275046000.0</v>
+      </c>
+      <c r="F35">
+        <v>44185754000.0</v>
+      </c>
+      <c r="G35">
+        <v>44407961000.0</v>
+      </c>
+      <c r="H35">
+        <v>43807095000.0</v>
+      </c>
+      <c r="I35">
+        <v>48352953000.0</v>
+      </c>
+      <c r="J35">
+        <v>46347848000.0</v>
+      </c>
+      <c r="K35">
+        <v>43623536000.0</v>
+      </c>
+      <c r="L35">
+        <v>44301193000.0</v>
+      </c>
+      <c r="M35">
+        <v>37509398616.0</v>
+      </c>
+      <c r="N35">
+        <v>37973807525.0</v>
+      </c>
+      <c r="O35">
+        <v>39669917917.0</v>
+      </c>
+      <c r="P35">
+        <v>36524877313.0</v>
+      </c>
+      <c r="Q35">
+        <v>48027610053.0</v>
+      </c>
+      <c r="R35">
+        <v>48824962445.0</v>
+      </c>
+      <c r="S35">
+        <v>47565131301.0</v>
+      </c>
+      <c r="T35">
+        <v>48408719260.0</v>
+      </c>
+      <c r="U35">
+        <v>81302116541.0</v>
+      </c>
+      <c r="V35">
+        <v>97810807182.0</v>
+      </c>
+      <c r="W35">
+        <v>98754783402.0</v>
+      </c>
+      <c r="X35">
+        <v>19692148220.0</v>
+      </c>
+      <c r="Y35">
+        <v>20111239210.0</v>
+      </c>
+      <c r="Z35">
+        <v>19692148220.0</v>
+      </c>
+      <c r="AA35">
+        <v>19584995082.0</v>
+      </c>
+      <c r="AB35">
+        <v>18195130676.0</v>
+      </c>
+      <c r="AC35">
+        <v>26109539771.0</v>
+      </c>
+      <c r="AD35">
+        <v>106725609575.0</v>
+      </c>
+      <c r="AE35">
+        <v>108338986041.0</v>
+      </c>
+      <c r="AF35">
+        <v>107313562569.0</v>
+      </c>
+      <c r="AG35">
+        <v>119030774824.0</v>
+      </c>
+      <c r="AH35">
+        <v>118071972889.0</v>
+      </c>
+      <c r="AI35">
+        <v>116767676545.0</v>
+      </c>
+      <c r="AJ35">
+        <v>115679280937.0</v>
+      </c>
+      <c r="AK35">
+        <v>119020901517.0</v>
+      </c>
+      <c r="AL35">
+        <v>115752219753.0</v>
+      </c>
+      <c r="AM35">
+        <v>115441937723.0</v>
+      </c>
+      <c r="AN35">
+        <v>113747712800.0</v>
+      </c>
+      <c r="AO35">
+        <v>112800251895.0</v>
+      </c>
+      <c r="AP35">
+        <v>111080332075.0</v>
+      </c>
+      <c r="AQ35">
+        <v>66705673743.0</v>
+      </c>
+      <c r="AR35">
+        <v>65624793028.0</v>
+      </c>
+      <c r="AS35">
+        <v>58798092853.0</v>
+      </c>
+      <c r="AT35">
+        <v>57384955669.0</v>
+      </c>
+      <c r="AU35">
+        <v>54864042536.0</v>
+      </c>
+      <c r="AV35">
+        <v>68426299295.0</v>
+      </c>
+      <c r="AW35">
+        <v>52834822104.0</v>
+      </c>
+      <c r="AX35">
+        <v>51206269188.0</v>
+      </c>
+      <c r="AY35">
+        <v>49303835003.0</v>
+      </c>
+      <c r="AZ35">
+        <v>46766782179.0</v>
+      </c>
+      <c r="BA35">
+        <v>42812016630.0</v>
+      </c>
+      <c r="BB35">
+        <v>41268091709.0</v>
+      </c>
+      <c r="BC35">
+        <v>39357120413.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>3998245000.0</v>
+      </c>
+      <c r="C36">
+        <v>3998245000.0</v>
+      </c>
+      <c r="D36">
+        <v>3990000000.0</v>
+      </c>
+      <c r="E36">
+        <v>3834254000.0</v>
+      </c>
+      <c r="F36">
+        <v>26902481000.0</v>
+      </c>
+      <c r="G36">
+        <v>25908500000.0</v>
+      </c>
+      <c r="H36">
+        <v>3808171000.0</v>
+      </c>
+      <c r="I36">
+        <v>10390000.0</v>
+      </c>
+      <c r="J36">
+        <v>4753188000.0</v>
+      </c>
+      <c r="K36">
+        <v>47188000.0</v>
+      </c>
+      <c r="L36">
+        <v>47188000.0</v>
+      </c>
+      <c r="M36">
+        <v>36798073.0</v>
+      </c>
+      <c r="N36">
+        <v>1799345913.0</v>
+      </c>
+      <c r="O36">
+        <v>2828679296.0</v>
+      </c>
+      <c r="P36">
+        <v>2828679296.0</v>
+      </c>
+      <c r="Q36">
+        <v>3049400820.0</v>
+      </c>
+      <c r="R36">
+        <v>3438471174.0</v>
+      </c>
+      <c r="S36">
+        <v>3438471173.0</v>
+      </c>
+      <c r="T36">
+        <v>3438471173.0</v>
+      </c>
+      <c r="U36">
+        <v>2443045790.0</v>
+      </c>
+      <c r="V36">
+        <v>2868187060.0</v>
+      </c>
+      <c r="W36">
+        <v>4028722117.0</v>
+      </c>
+      <c r="X36">
+        <v>-729966037552.0</v>
+      </c>
+      <c r="Y36">
+        <v>-169239213778.0</v>
+      </c>
+      <c r="Z36">
+        <v>-176082900219.0</v>
+      </c>
+      <c r="AA36">
+        <v>-179993583246.0</v>
+      </c>
+      <c r="AB36">
+        <v>-178105632911.0</v>
+      </c>
+      <c r="AC36">
+        <v>-186857834260.0</v>
+      </c>
+      <c r="AD36">
+        <v>75169917720.0</v>
+      </c>
+      <c r="AE36">
+        <v>69272626576.0</v>
+      </c>
+      <c r="AF36">
+        <v>69258785415.0</v>
+      </c>
+      <c r="AG36">
+        <v>58832842942.0</v>
+      </c>
+      <c r="AH36">
+        <v>60713402445.0</v>
+      </c>
+      <c r="AI36">
+        <v>53897915959.0</v>
+      </c>
+      <c r="AJ36">
+        <v>54181454345.0</v>
+      </c>
+      <c r="AK36">
+        <v>29822834438.0</v>
+      </c>
+      <c r="AL36">
+        <v>32361887840.0</v>
+      </c>
+      <c r="AM36">
+        <v>32511804801.0</v>
+      </c>
+      <c r="AN36">
+        <v>32345576468.0</v>
+      </c>
+      <c r="AO36">
+        <v>32559700285.0</v>
+      </c>
+      <c r="AP36">
+        <v>32520246455.0</v>
+      </c>
+      <c r="AQ36">
+        <v>33488648715.0</v>
+      </c>
+      <c r="AR36">
+        <v>33231078227.0</v>
+      </c>
+      <c r="AS36">
+        <v>25744547254.0</v>
+      </c>
+      <c r="AT36">
+        <v>24961033921.0</v>
+      </c>
+      <c r="AU36">
+        <v>25299376771.0</v>
+      </c>
+      <c r="AV36">
+        <v>28213766451.0</v>
+      </c>
+      <c r="AW36">
+        <v>22378017998.0</v>
+      </c>
+      <c r="AX36">
+        <v>19498703938.0</v>
+      </c>
+      <c r="AY36">
+        <v>20883648416.0</v>
+      </c>
+      <c r="AZ36">
+        <v>19234558384.0</v>
+      </c>
+      <c r="BA36">
+        <v>12530616234.0</v>
+      </c>
+      <c r="BB36">
+        <v>12257714179.0</v>
+      </c>
+      <c r="BC36">
+        <v>12891501152.0</v>
+      </c>
+      <c r="BD36">
+        <v>-86904790282.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+    </row>
+    <row r="38" spans="1:69">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>21178073770.0</v>
+      </c>
+      <c r="E38">
+        <v>24871950590.0</v>
+      </c>
+      <c r="F38">
+        <v>24673331150.0</v>
+      </c>
+      <c r="G38">
+        <v>24310533050.0</v>
+      </c>
+      <c r="H38">
+        <v>24093889560.0</v>
+      </c>
+      <c r="I38">
+        <v>25848071320.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>37033820130.0</v>
+      </c>
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
+        <v>41651453364.0</v>
+      </c>
+      <c r="R38">
+        <v>0.0</v>
+      </c>
+      <c r="S38">
+        <v>1.0</v>
+      </c>
+      <c r="T38">
+        <v>0.0</v>
+      </c>
+      <c r="U38">
+        <v>84849119093.0</v>
+      </c>
+      <c r="V38">
+        <v>78251688187.0</v>
+      </c>
+      <c r="W38">
+        <v>73093875113.0</v>
+      </c>
+      <c r="X38">
+        <v>70714543007.0</v>
+      </c>
+      <c r="Y38">
+        <v>120675393395.0</v>
+      </c>
+      <c r="Z38">
+        <v>107304714046.0</v>
+      </c>
+      <c r="AA38">
+        <v>100920661408.0</v>
+      </c>
+      <c r="AB38">
+        <v>95672844706.0</v>
+      </c>
+      <c r="AC38">
+        <v>78572344399.0</v>
+      </c>
+      <c r="AD38">
+        <v>75169917720.0</v>
+      </c>
+      <c r="AE38">
+        <v>69272626576.0</v>
+      </c>
+      <c r="AF38">
+        <v>69258785415.0</v>
+      </c>
+      <c r="AG38">
+        <v>58832842942.0</v>
+      </c>
+      <c r="AH38">
+        <v>60713402445.0</v>
+      </c>
+      <c r="AI38">
+        <v>53897915959.0</v>
+      </c>
+      <c r="AJ38">
+        <v>54181454345.0</v>
+      </c>
+      <c r="AK38">
+        <v>29822834438.0</v>
+      </c>
+      <c r="AL38">
+        <v>32361887840.0</v>
+      </c>
+      <c r="AM38">
+        <v>32511804801.0</v>
+      </c>
+      <c r="AN38">
+        <v>32345576468.0</v>
+      </c>
+      <c r="AO38">
+        <v>32559700285.0</v>
+      </c>
+      <c r="AP38">
+        <v>32520246455.0</v>
+      </c>
+      <c r="AQ38">
+        <v>33488648715.0</v>
+      </c>
+      <c r="AR38">
+        <v>33231078227.0</v>
+      </c>
+      <c r="AS38">
+        <v>25744547254.0</v>
+      </c>
+      <c r="AT38">
+        <v>24961033921.0</v>
+      </c>
+      <c r="AU38">
+        <v>25299376771.0</v>
+      </c>
+      <c r="AV38">
+        <v>28213766451.0</v>
+      </c>
+      <c r="AW38">
+        <v>22378017998.0</v>
+      </c>
+      <c r="AX38">
+        <v>19498703938.0</v>
+      </c>
+      <c r="AY38">
+        <v>20883648416.0</v>
+      </c>
+      <c r="AZ38">
+        <v>19234558384.0</v>
+      </c>
+      <c r="BA38">
+        <v>12530616234.0</v>
+      </c>
+      <c r="BB38">
+        <v>12257714179.0</v>
+      </c>
+      <c r="BC38">
+        <v>12891501152.0</v>
+      </c>
+      <c r="BD38">
+        <v>12386676543.0</v>
+      </c>
+      <c r="BE38">
+        <v>18730594200.0</v>
+      </c>
+      <c r="BF38">
+        <v>18631265000.0</v>
+      </c>
+      <c r="BG38">
+        <v>19843292600.0</v>
+      </c>
+      <c r="BH38">
+        <v>14484945600.0</v>
+      </c>
+      <c r="BI38">
+        <v>23920787500.0</v>
+      </c>
+      <c r="BJ38">
+        <v>23782538900.0</v>
+      </c>
+      <c r="BK38">
+        <v>24589491900.0</v>
+      </c>
+      <c r="BL38">
+        <v>16189632900.0</v>
+      </c>
+      <c r="BM38">
+        <v>14727977000.0</v>
+      </c>
+      <c r="BN38"/>
+      <c r="BO38">
+        <v>17247342400.0</v>
+      </c>
+      <c r="BP38">
+        <v>28314856000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>25241157500.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>25247464000.0</v>
+      </c>
+      <c r="C39">
+        <v>19665158000.0</v>
+      </c>
+      <c r="D39">
+        <v>13326736001.0</v>
+      </c>
+      <c r="E39">
+        <v>16884668000.0</v>
+      </c>
+      <c r="F39">
+        <v>21182553000.0</v>
+      </c>
+      <c r="G39">
+        <v>27867207000.0</v>
+      </c>
+      <c r="H39">
+        <v>17510680000.0</v>
+      </c>
+      <c r="I39">
+        <v>22168387000.0</v>
+      </c>
+      <c r="J39">
+        <v>23041123000.0</v>
+      </c>
+      <c r="K39">
+        <v>28095620000.0</v>
+      </c>
+      <c r="L39">
+        <v>15476058000.0</v>
+      </c>
+      <c r="M39">
+        <v>20650822838.0</v>
+      </c>
+      <c r="N39">
+        <v>22899682174.0</v>
+      </c>
+      <c r="O39">
+        <v>14684658251.0</v>
+      </c>
+      <c r="P39">
+        <v>16157599309.0</v>
+      </c>
+      <c r="Q39">
+        <v>37259014327.0</v>
+      </c>
+      <c r="R39">
+        <v>36030404780.0</v>
+      </c>
+      <c r="S39">
+        <v>18607050574.0</v>
+      </c>
+      <c r="T39">
+        <v>11648132105.0</v>
+      </c>
+      <c r="U39">
+        <v>15487541731.0</v>
+      </c>
+      <c r="V39">
+        <v>25093888604.0</v>
+      </c>
+      <c r="W39">
+        <v>21910450894.0</v>
+      </c>
+      <c r="X39">
+        <v>15037206495.0</v>
+      </c>
+      <c r="Y39">
+        <v>19489749808.0</v>
+      </c>
+      <c r="Z39">
+        <v>26975945974.0</v>
+      </c>
+      <c r="AA39">
+        <v>26244528339.0</v>
+      </c>
+      <c r="AB39">
+        <v>28929784391.0</v>
+      </c>
+      <c r="AC39">
+        <v>34863617107.0</v>
+      </c>
+      <c r="AD39">
+        <v>67894369626.0</v>
+      </c>
+      <c r="AE39">
+        <v>71377500345.0</v>
+      </c>
+      <c r="AF39">
+        <v>54827380542.0</v>
+      </c>
+      <c r="AG39">
+        <v>34461977256.0</v>
+      </c>
+      <c r="AH39">
+        <v>52440711562.0</v>
+      </c>
+      <c r="AI39">
+        <v>61743142656.0</v>
+      </c>
+      <c r="AJ39">
+        <v>22517303604.0</v>
+      </c>
+      <c r="AK39">
+        <v>43420316405.0</v>
+      </c>
+      <c r="AL39">
+        <v>37476254847.0</v>
+      </c>
+      <c r="AM39">
+        <v>33949916613.0</v>
+      </c>
+      <c r="AN39">
+        <v>23734835001.0</v>
+      </c>
+      <c r="AO39">
+        <v>26943242555.0</v>
+      </c>
+      <c r="AP39">
+        <v>32133864128.0</v>
+      </c>
+      <c r="AQ39">
+        <v>26640981746.0</v>
+      </c>
+      <c r="AR39">
+        <v>21619332377.0</v>
+      </c>
+      <c r="AS39">
+        <v>23857913378.0</v>
+      </c>
+      <c r="AT39">
+        <v>20264023272.0</v>
+      </c>
+      <c r="AU39">
+        <v>19474959409.0</v>
+      </c>
+      <c r="AV39">
+        <v>21216594765.0</v>
+      </c>
+      <c r="AW39">
+        <v>33288161269.0</v>
+      </c>
+      <c r="AX39">
+        <v>27473856850.0</v>
+      </c>
+      <c r="AY39">
+        <v>27880211196.0</v>
+      </c>
+      <c r="AZ39">
+        <v>25922699316.0</v>
+      </c>
+      <c r="BA39">
+        <v>40124266730.0</v>
+      </c>
+      <c r="BB39">
+        <v>46671823521.0</v>
+      </c>
+      <c r="BC39">
+        <v>24623619503.0</v>
+      </c>
+      <c r="BD39">
+        <v>20478461993.0</v>
+      </c>
+      <c r="BE39">
+        <v>21747664300.0</v>
+      </c>
+      <c r="BF39">
+        <v>18313972100.0</v>
+      </c>
+      <c r="BG39">
+        <v>15637706500.0</v>
+      </c>
+      <c r="BH39">
+        <v>14701203400.0</v>
+      </c>
+      <c r="BI39">
+        <v>37514973500.0</v>
+      </c>
+      <c r="BJ39">
+        <v>28340453200.0</v>
+      </c>
+      <c r="BK39">
+        <v>26875267400.0</v>
+      </c>
+      <c r="BL39">
+        <v>9529776200.0</v>
+      </c>
+      <c r="BM39">
+        <v>8659243800.0</v>
+      </c>
+      <c r="BN39"/>
+      <c r="BO39">
+        <v>7813024600.0</v>
+      </c>
+      <c r="BP39">
+        <v>14783615900.0</v>
+      </c>
+      <c r="BQ39">
+        <v>14639872200.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:69">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>65488357000.0</v>
+      </c>
+      <c r="C40">
+        <v>55575277000.0</v>
+      </c>
+      <c r="D40">
+        <v>50004861000.0</v>
+      </c>
+      <c r="E40">
+        <v>56003875000.0</v>
+      </c>
+      <c r="F40">
+        <v>64722089000.0</v>
+      </c>
+      <c r="G40">
+        <v>55272233000.0</v>
+      </c>
+      <c r="H40">
+        <v>67656173276.0</v>
+      </c>
+      <c r="I40">
+        <v>68305812624.0</v>
+      </c>
+      <c r="J40">
+        <v>54703363000.0</v>
+      </c>
+      <c r="K40">
+        <v>70420551000.0</v>
+      </c>
+      <c r="L40">
+        <v>51346152000.0</v>
+      </c>
+      <c r="M40">
+        <v>77248564901.0</v>
+      </c>
+      <c r="N40">
+        <v>77073738433.0</v>
+      </c>
+      <c r="O40">
+        <v>74678893265.0</v>
+      </c>
+      <c r="P40">
+        <v>81754912151.0</v>
+      </c>
+      <c r="Q40">
+        <v>57256309876.0</v>
+      </c>
+      <c r="R40">
+        <v>76450423766.0</v>
+      </c>
+      <c r="S40">
+        <v>60360428921.0</v>
+      </c>
+      <c r="T40">
+        <v>63363727019.0</v>
+      </c>
+      <c r="U40">
+        <v>215339784051.0</v>
+      </c>
+      <c r="V40">
+        <v>129189770287.0</v>
+      </c>
+      <c r="W40">
+        <v>85317838358.0</v>
+      </c>
+      <c r="X40">
+        <v>246436280800.0</v>
+      </c>
+      <c r="Y40">
+        <v>212941796432.0</v>
+      </c>
+      <c r="Z40">
+        <v>221595218588.0</v>
+      </c>
+      <c r="AA40">
+        <v>212568695506.0</v>
+      </c>
+      <c r="AB40">
+        <v>211283158815.0</v>
+      </c>
+      <c r="AC40">
+        <v>180109431360.0</v>
+      </c>
+      <c r="AD40">
+        <v>40266843323.0</v>
+      </c>
+      <c r="AE40">
+        <v>40470914618.0</v>
+      </c>
+      <c r="AF40">
+        <v>58378497071.0</v>
+      </c>
+      <c r="AG40">
+        <v>26655881545.0</v>
+      </c>
+      <c r="AH40">
+        <v>48247408858.0</v>
+      </c>
+      <c r="AI40">
+        <v>41430626717.0</v>
+      </c>
+      <c r="AJ40">
+        <v>50401897810.0</v>
+      </c>
+      <c r="AK40">
+        <v>56568344243.0</v>
+      </c>
+      <c r="AL40">
+        <v>44132647052.0</v>
+      </c>
+      <c r="AM40">
+        <v>52160011618.0</v>
+      </c>
+      <c r="AN40">
+        <v>52860719642.0</v>
+      </c>
+      <c r="AO40">
+        <v>30380275485.0</v>
+      </c>
+      <c r="AP40">
+        <v>42075624263.0</v>
+      </c>
+      <c r="AQ40">
+        <v>69915211690.0</v>
+      </c>
+      <c r="AR40">
+        <v>59416344392.0</v>
+      </c>
+      <c r="AS40">
+        <v>21306458335.0</v>
+      </c>
+      <c r="AT40">
+        <v>22249727998.0</v>
+      </c>
+      <c r="AU40">
+        <v>28774350672.0</v>
+      </c>
+      <c r="AV40">
+        <v>26072120441.0</v>
+      </c>
+      <c r="AW40">
+        <v>15560927130.0</v>
+      </c>
+      <c r="AX40">
+        <v>18050048991.0</v>
+      </c>
+      <c r="AY40">
+        <v>15789567036.0</v>
+      </c>
+      <c r="AZ40">
+        <v>17014317733.0</v>
+      </c>
+      <c r="BA40">
+        <v>18728841987.0</v>
+      </c>
+      <c r="BB40">
+        <v>20073399087.0</v>
+      </c>
+      <c r="BC40">
+        <v>29095865959.0</v>
+      </c>
+      <c r="BD40">
+        <v>77416289647.0</v>
+      </c>
+      <c r="BE40">
+        <v>38557868000.0</v>
+      </c>
+      <c r="BF40">
+        <v>41108772000.0</v>
+      </c>
+      <c r="BG40">
+        <v>36819361000.0</v>
+      </c>
+      <c r="BH40">
+        <v>47019424000.0</v>
+      </c>
+      <c r="BI40">
+        <v>42024062000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>40806261000.0</v>
+      </c>
+      <c r="BK40">
+        <v>43979596000.0</v>
+      </c>
+      <c r="BL40">
+        <v>61307602000.0</v>
+      </c>
+      <c r="BM40">
+        <v>104235896000.0</v>
+      </c>
+      <c r="BN40"/>
+      <c r="BO40">
+        <v>61721614000.0</v>
+      </c>
+      <c r="BP40">
+        <v>107831140000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>84846390000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:69">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>34675815212.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>42182117772.0</v>
+      </c>
+      <c r="R41">
+        <v>42560379173.0</v>
+      </c>
+      <c r="S41">
+        <v>42238585023.0</v>
+      </c>
+      <c r="T41">
+        <v>42738000137.0</v>
+      </c>
+      <c r="U41">
+        <v>68734852885.0</v>
+      </c>
+      <c r="V41">
+        <v>71791875651.0</v>
+      </c>
+      <c r="W41">
+        <v>73030901172.0</v>
+      </c>
+      <c r="X41">
+        <v>72355662577.0</v>
+      </c>
+      <c r="Y41">
+        <v>84192508835.0</v>
+      </c>
+      <c r="Z41">
+        <v>82445688393.0</v>
+      </c>
+      <c r="AA41">
+        <v>80017674108.0</v>
+      </c>
+      <c r="AB41">
+        <v>79219504290.0</v>
+      </c>
+      <c r="AC41">
+        <v>79433107556.0</v>
+      </c>
+      <c r="AD41">
+        <v>80026315750.0</v>
+      </c>
+      <c r="AE41">
+        <v>80519337335.0</v>
+      </c>
+      <c r="AF41">
+        <v>80564075145.0</v>
+      </c>
+      <c r="AG41">
+        <v>83052620828.0</v>
+      </c>
+      <c r="AH41">
+        <v>81628900700.0</v>
+      </c>
+      <c r="AI41">
+        <v>81159927300.0</v>
+      </c>
+      <c r="AJ41">
+        <v>81696519900.0</v>
+      </c>
+      <c r="AK41">
+        <v>76088614700.0</v>
+      </c>
+      <c r="AL41">
+        <v>75032198200.0</v>
+      </c>
+      <c r="AM41">
+        <v>74049956400.0</v>
+      </c>
+      <c r="AN41">
+        <v>73146875700.0</v>
+      </c>
+      <c r="AO41">
+        <v>66910787000.0</v>
+      </c>
+      <c r="AP41">
+        <v>66039371900.0</v>
+      </c>
+      <c r="AQ41">
+        <v>64552745700.0</v>
+      </c>
+      <c r="AR41">
+        <v>64087460200.0</v>
+      </c>
+      <c r="AS41">
+        <v>57397214600.0</v>
+      </c>
+      <c r="AT41">
+        <v>56079078100.0</v>
+      </c>
+      <c r="AU41">
+        <v>54513942200.0</v>
+      </c>
+      <c r="AV41">
+        <v>53929112800.0</v>
+      </c>
+      <c r="AW41">
+        <v>52649613100.0</v>
+      </c>
+      <c r="AX41">
+        <v>51142707500.0</v>
+      </c>
+      <c r="AY41">
+        <v>49163579800.0</v>
+      </c>
+      <c r="AZ41">
+        <v>46719963400.0</v>
+      </c>
+      <c r="BA41">
+        <v>42637112100.0</v>
+      </c>
+      <c r="BB41">
+        <v>41155258200.0</v>
+      </c>
+      <c r="BC41">
+        <v>39253077000.0</v>
+      </c>
+      <c r="BD41">
+        <v>37335691900.0</v>
+      </c>
+      <c r="BE41">
+        <v>32848253200.0</v>
+      </c>
+      <c r="BF41">
+        <v>31631022900.0</v>
+      </c>
+      <c r="BG41">
+        <v>30044316300.0</v>
+      </c>
+      <c r="BH41">
+        <v>28346917700.0</v>
+      </c>
+      <c r="BI41">
+        <v>27252419200.0</v>
+      </c>
+      <c r="BJ41">
+        <v>26113182300.0</v>
+      </c>
+      <c r="BK41">
+        <v>24912039100.0</v>
+      </c>
+      <c r="BL41">
+        <v>24855507700.0</v>
+      </c>
+      <c r="BM41">
+        <v>67431674600.0</v>
+      </c>
+      <c r="BN41"/>
+      <c r="BO41">
+        <v>22557830800.0</v>
+      </c>
+      <c r="BP41">
+        <v>80243403300.0</v>
+      </c>
+      <c r="BQ41">
+        <v>89533547600.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:69">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>595647544000.0</v>
+      </c>
+      <c r="C42">
+        <v>595647544000.0</v>
+      </c>
+      <c r="D42">
+        <v>595647544000.0</v>
+      </c>
+      <c r="E42">
+        <v>595647544000.0</v>
+      </c>
+      <c r="F42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="G42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="H42">
+        <v>595647544000.0</v>
+      </c>
+      <c r="I42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="J42">
+        <v>-59647544000.0</v>
+      </c>
+      <c r="K42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="L42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="M42">
+        <v>321500000000.0</v>
+      </c>
+      <c r="N42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="O42">
+        <v>321500000000.0</v>
+      </c>
+      <c r="P42">
+        <v>321500000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="R42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="S42">
+        <v>5500000001.0</v>
+      </c>
+      <c r="T42">
+        <v>595647543544.0</v>
+      </c>
+      <c r="U42">
+        <v>446449277927.0</v>
+      </c>
+      <c r="V42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="W42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="X42">
+        <v>762949277927.0</v>
+      </c>
+      <c r="Y42">
+        <v>214443865977.0</v>
+      </c>
+      <c r="Z42">
+        <v>214443865977.0</v>
+      </c>
+      <c r="AA42">
+        <v>214443865977.0</v>
+      </c>
+      <c r="AB42">
+        <v>214443865977.0</v>
+      </c>
+      <c r="AC42">
+        <v>214392920317.0</v>
+      </c>
+      <c r="AD42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>214500000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>215245400933.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+    </row>
+    <row r="43" spans="1:69">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+    </row>
+    <row r="44" spans="1:69">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+    </row>
+    <row r="45" spans="1:69">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+    </row>
+    <row r="46" spans="1:69">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>432775014000.0</v>
+      </c>
+      <c r="C46">
+        <v>434805763000.0</v>
+      </c>
+      <c r="D46">
+        <v>436452181000.0</v>
+      </c>
+      <c r="E46">
+        <v>437713604000.0</v>
+      </c>
+      <c r="F46">
+        <v>438276949000.0</v>
+      </c>
+      <c r="G46">
+        <v>441130278000.0</v>
+      </c>
+      <c r="H46">
+        <v>443766029000.0</v>
+      </c>
+      <c r="I46">
+        <v>446478396000.0</v>
+      </c>
+      <c r="J46">
+        <v>443683093000.0</v>
+      </c>
+      <c r="K46">
+        <v>442892483000.0</v>
+      </c>
+      <c r="L46">
+        <v>448220666000.0</v>
+      </c>
+      <c r="M46">
+        <v>451239707786.0</v>
+      </c>
+      <c r="N46">
+        <v>452268643520.0</v>
+      </c>
+      <c r="O46">
+        <v>455022396454.0</v>
+      </c>
+      <c r="P46">
+        <v>455735185309.0</v>
+      </c>
+      <c r="Q46">
+        <v>459680868789.0</v>
+      </c>
+      <c r="R46">
+        <v>462458980790.0</v>
+      </c>
+      <c r="S46">
+        <v>464992999460.0</v>
+      </c>
+      <c r="T46">
+        <v>468640257732.0</v>
+      </c>
+      <c r="U46">
+        <v>671598674406.0</v>
+      </c>
+      <c r="V46">
+        <v>674403471824.0</v>
+      </c>
+      <c r="W46">
+        <v>680228374703.0</v>
+      </c>
+      <c r="X46">
+        <v>686224370885.0</v>
+      </c>
+      <c r="Y46">
+        <v>122277761607.0</v>
+      </c>
+      <c r="Z46">
+        <v>127858163861.0</v>
+      </c>
+      <c r="AA46">
+        <v>130997466885.0</v>
+      </c>
+      <c r="AB46">
+        <v>131463966244.0</v>
+      </c>
+      <c r="AC46">
+        <v>127784217221.0</v>
+      </c>
+      <c r="AD46">
+        <v>135938357423.0</v>
+      </c>
+      <c r="AE46">
+        <v>130941595298.0</v>
+      </c>
+      <c r="AF46">
+        <v>134332773420.0</v>
+      </c>
+      <c r="AG46">
+        <v>139217762943.0</v>
+      </c>
+      <c r="AH46">
+        <v>143968314776.0</v>
+      </c>
+      <c r="AI46">
+        <v>146180432831.0</v>
+      </c>
+      <c r="AJ46">
+        <v>151096093283.0</v>
+      </c>
+      <c r="AK46">
+        <v>151172872387.0</v>
+      </c>
+      <c r="AL46">
+        <v>147117742951.0</v>
+      </c>
+      <c r="AM46">
+        <v>148383110633.0</v>
+      </c>
+      <c r="AN46">
+        <v>146765141000.0</v>
+      </c>
+      <c r="AO46">
+        <v>147529919771.0</v>
+      </c>
+      <c r="AP46">
+        <v>148281500277.0</v>
+      </c>
+      <c r="AQ46">
+        <v>143694236157.0</v>
+      </c>
+      <c r="AR46">
+        <v>145278949208.0</v>
+      </c>
+      <c r="AS46">
+        <v>146721579904.0</v>
+      </c>
+      <c r="AT46">
+        <v>148577225870.0</v>
+      </c>
+      <c r="AU46">
+        <v>147321921516.0</v>
+      </c>
+      <c r="AV46">
+        <v>148954451135.0</v>
+      </c>
+      <c r="AW46">
+        <v>142989767203.0</v>
+      </c>
+      <c r="AX46">
+        <v>144071265077.0</v>
+      </c>
+      <c r="AY46">
+        <v>141159475375.0</v>
+      </c>
+      <c r="AZ46">
+        <v>134670265336.0</v>
+      </c>
+      <c r="BA46">
+        <v>105895441441.0</v>
+      </c>
+      <c r="BB46">
+        <v>104818497044.0</v>
+      </c>
+      <c r="BC46">
+        <v>85713274531.0</v>
+      </c>
+      <c r="BD46">
+        <v>81063310104.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+    </row>
+    <row r="47" spans="1:69">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>436452180750.0</v>
+      </c>
+      <c r="E47">
+        <v>437713603570.0</v>
+      </c>
+      <c r="F47">
+        <v>439560060550.0</v>
+      </c>
+      <c r="G47">
+        <v>441792207370.0</v>
+      </c>
+      <c r="H47">
+        <v>443766028760.0</v>
+      </c>
+      <c r="I47">
+        <v>446478395710.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>451239707790.0</v>
+      </c>
+      <c r="N47">
+        <v>452268643520.0</v>
+      </c>
+      <c r="O47">
+        <v>454586596454.0</v>
+      </c>
+      <c r="P47">
+        <v>455735185310.0</v>
+      </c>
+      <c r="Q47">
+        <v>459680868789.0</v>
+      </c>
+      <c r="R47">
+        <v>462458980790.0</v>
+      </c>
+      <c r="S47">
+        <v>464992999460.0</v>
+      </c>
+      <c r="T47">
+        <v>468640257732.0</v>
+      </c>
+      <c r="U47">
+        <v>671598674406.0</v>
+      </c>
+      <c r="V47">
+        <v>674403471824.0</v>
+      </c>
+      <c r="W47">
+        <v>680228374703.0</v>
+      </c>
+      <c r="X47">
+        <v>686224370885.0</v>
+      </c>
+      <c r="Y47">
+        <v>122277761607.0</v>
+      </c>
+      <c r="Z47">
+        <v>127858163861.0</v>
+      </c>
+      <c r="AA47">
+        <v>130997466885.0</v>
+      </c>
+      <c r="AB47">
+        <v>131463966244.0</v>
+      </c>
+      <c r="AC47">
+        <v>127784217220.0</v>
+      </c>
+      <c r="AD47">
+        <v>135938357424.0</v>
+      </c>
+      <c r="AE47">
+        <v>130941595298.0</v>
+      </c>
+      <c r="AF47">
+        <v>134332773420.0</v>
+      </c>
+      <c r="AG47">
+        <v>139217762943.0</v>
+      </c>
+      <c r="AH47">
+        <v>143968314800.0</v>
+      </c>
+      <c r="AI47">
+        <v>146180432800.0</v>
+      </c>
+      <c r="AJ47">
+        <v>151096093300.0</v>
+      </c>
+      <c r="AK47">
+        <v>151172872400.0</v>
+      </c>
+      <c r="AL47">
+        <v>147117743000.0</v>
+      </c>
+      <c r="AM47">
+        <v>148383110600.0</v>
+      </c>
+      <c r="AN47">
+        <v>146765141000.0</v>
+      </c>
+      <c r="AO47">
+        <v>147529919800.0</v>
+      </c>
+      <c r="AP47">
+        <v>148281500300.0</v>
+      </c>
+      <c r="AQ47">
+        <v>143694236200.0</v>
+      </c>
+      <c r="AR47">
+        <v>145278949200.0</v>
+      </c>
+      <c r="AS47">
+        <v>146721579900.0</v>
+      </c>
+      <c r="AT47">
+        <v>148577225900.0</v>
+      </c>
+      <c r="AU47">
+        <v>147321921500.0</v>
+      </c>
+      <c r="AV47">
+        <v>148954451100.0</v>
+      </c>
+      <c r="AW47">
+        <v>142989767200.0</v>
+      </c>
+      <c r="AX47">
+        <v>144071265100.0</v>
+      </c>
+      <c r="AY47">
+        <v>141159475400.0</v>
+      </c>
+      <c r="AZ47">
+        <v>134670265300.0</v>
+      </c>
+      <c r="BA47">
+        <v>105895441400.0</v>
+      </c>
+      <c r="BB47">
+        <v>104818497000.0</v>
+      </c>
+      <c r="BC47">
+        <v>85713274500.0</v>
+      </c>
+      <c r="BD47">
+        <v>81063310100.0</v>
+      </c>
+      <c r="BE47">
+        <v>75710138200.0</v>
+      </c>
+      <c r="BF47">
+        <v>72547269700.0</v>
+      </c>
+      <c r="BG47">
+        <v>67913907900.0</v>
+      </c>
+      <c r="BH47">
+        <v>67398293000.0</v>
+      </c>
+      <c r="BI47">
+        <v>64811094600.0</v>
+      </c>
+      <c r="BJ47">
+        <v>59183244800.0</v>
+      </c>
+      <c r="BK47">
+        <v>56099616600.0</v>
+      </c>
+      <c r="BL47">
+        <v>53066404400.0</v>
+      </c>
+      <c r="BM47">
+        <v>51829562600.0</v>
+      </c>
+      <c r="BN47"/>
+      <c r="BO47">
+        <v>47881296900.0</v>
+      </c>
+      <c r="BP47">
+        <v>43989601200.0</v>
+      </c>
+      <c r="BQ47">
+        <v>46604819900.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:69">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-357569008000.0</v>
+      </c>
+      <c r="C48">
+        <v>-361950972000.0</v>
+      </c>
+      <c r="D48">
+        <v>-370574142000.0</v>
+      </c>
+      <c r="E48">
+        <v>-361061026000.0</v>
+      </c>
+      <c r="F48">
+        <v>-351523957000.0</v>
+      </c>
+      <c r="G48">
+        <v>-341154933000.0</v>
+      </c>
+      <c r="H48">
+        <v>-342239259000.0</v>
+      </c>
+      <c r="I48">
+        <v>-339210160000.0</v>
+      </c>
+      <c r="J48">
+        <v>-332750674000.0</v>
+      </c>
+      <c r="K48">
+        <v>-335796408000.0</v>
+      </c>
+      <c r="L48">
+        <v>-333512650000.0</v>
+      </c>
+      <c r="M48">
+        <v>-306118220117.0</v>
+      </c>
+      <c r="N48">
+        <v>-308253403189.0</v>
+      </c>
+      <c r="O48">
+        <v>-304795171256.0</v>
+      </c>
+      <c r="P48">
+        <v>-303856257077.0</v>
+      </c>
+      <c r="Q48">
+        <v>-285437407240.0</v>
+      </c>
+      <c r="R48">
+        <v>-286017669228.0</v>
+      </c>
+      <c r="S48">
+        <v>-271867550518.0</v>
+      </c>
+      <c r="T48">
+        <v>-267814124506.0</v>
+      </c>
+      <c r="U48">
+        <v>-351589896046.0</v>
+      </c>
+      <c r="V48">
+        <v>-335064406882.0</v>
+      </c>
+      <c r="W48">
+        <v>-308734075891.0</v>
+      </c>
+      <c r="X48">
+        <v>-280090883971.0</v>
+      </c>
+      <c r="Y48">
+        <v>-168635519515.0</v>
+      </c>
+      <c r="Z48">
+        <v>-130267330263.0</v>
+      </c>
+      <c r="AA48">
+        <v>-110705457857.0</v>
+      </c>
+      <c r="AB48">
+        <v>-86273530900.0</v>
+      </c>
+      <c r="AC48">
+        <v>-48474606079.0</v>
+      </c>
+      <c r="AD48">
+        <v>-37947769227.0</v>
+      </c>
+      <c r="AE48">
+        <v>-19915973525.0</v>
+      </c>
+      <c r="AF48">
+        <v>-20770878588.0</v>
+      </c>
+      <c r="AG48">
+        <v>28679429020.0</v>
+      </c>
+      <c r="AH48">
+        <v>69300809058.0</v>
+      </c>
+      <c r="AI48">
+        <v>91428698121.0</v>
+      </c>
+      <c r="AJ48">
+        <v>90949514135.0</v>
+      </c>
+      <c r="AK48">
+        <v>91970955662.0</v>
+      </c>
+      <c r="AL48">
+        <v>121744244361.0</v>
+      </c>
+      <c r="AM48">
+        <v>119156359997.0</v>
+      </c>
+      <c r="AN48">
+        <v>118324002894.0</v>
+      </c>
+      <c r="AO48">
+        <v>121104927635.0</v>
+      </c>
+      <c r="AP48">
+        <v>120271433587.0</v>
+      </c>
+      <c r="AQ48">
+        <v>119653113781.0</v>
+      </c>
+      <c r="AR48">
+        <v>112027323968.0</v>
+      </c>
+      <c r="AS48">
+        <v>134138932795.0</v>
+      </c>
+      <c r="AT48">
+        <v>136631439695.0</v>
+      </c>
+      <c r="AU48">
+        <v>133962710648.0</v>
+      </c>
+      <c r="AV48">
+        <v>120523061447.0</v>
+      </c>
+      <c r="AW48">
+        <v>131078536669.0</v>
+      </c>
+      <c r="AX48">
+        <v>132330327454.0</v>
+      </c>
+      <c r="AY48">
+        <v>130952016139.0</v>
+      </c>
+      <c r="AZ48">
+        <v>128454987515.0</v>
+      </c>
+      <c r="BA48">
+        <v>142470224461.0</v>
+      </c>
+      <c r="BB48">
+        <v>130396900924.0</v>
+      </c>
+      <c r="BC48">
+        <v>119381074185.0</v>
+      </c>
+      <c r="BD48">
+        <v>112292153401.0</v>
+      </c>
+      <c r="BE48">
+        <v>103900476900.0</v>
+      </c>
+      <c r="BF48">
+        <v>101945635500.0</v>
+      </c>
+      <c r="BG48">
+        <v>88302205900.0</v>
+      </c>
+      <c r="BH48">
+        <v>77469213400.0</v>
+      </c>
+      <c r="BI48">
+        <v>69474635000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>69341744300.0</v>
+      </c>
+      <c r="BK48">
+        <v>55420862200.0</v>
+      </c>
+      <c r="BL48">
+        <v>45418752100.0</v>
+      </c>
+      <c r="BM48">
+        <v>20684500800.0</v>
+      </c>
+      <c r="BN48"/>
+      <c r="BO48">
+        <v>40690817100.0</v>
+      </c>
+      <c r="BP48">
+        <v>41353238400.0</v>
+      </c>
+      <c r="BQ48">
+        <v>39546085500.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
+        <v>1871449143.0</v>
+      </c>
+      <c r="AD50">
+        <v>3743961237.0</v>
+      </c>
+      <c r="AE50">
+        <v>5512271013.0</v>
+      </c>
+      <c r="AF50">
+        <v>7353136636.0</v>
+      </c>
+      <c r="AG50">
+        <v>1657142862.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>163244131000.0</v>
+      </c>
+      <c r="C51">
+        <v>158599710000.0</v>
+      </c>
+      <c r="D51">
+        <v>159916289000.0</v>
+      </c>
+      <c r="E51">
+        <v>157467969000.0</v>
+      </c>
+      <c r="F51">
+        <v>178557294000.0</v>
+      </c>
+      <c r="G51">
+        <v>177090242000.0</v>
+      </c>
+      <c r="H51">
+        <v>172438212000.0</v>
+      </c>
+      <c r="I51">
+        <v>176200170000.0</v>
+      </c>
+      <c r="J51">
+        <v>172555399000.0</v>
+      </c>
+      <c r="K51">
+        <v>165888517000.0</v>
+      </c>
+      <c r="L51">
+        <v>169578508000.0</v>
+      </c>
+      <c r="M51">
+        <v>169207478753.0</v>
+      </c>
+      <c r="N51">
+        <v>166013089922.0</v>
+      </c>
+      <c r="O51">
+        <v>169072369609.0</v>
+      </c>
+      <c r="P51">
+        <v>161393557022.0</v>
+      </c>
+      <c r="Q51">
+        <v>161434709394.0</v>
+      </c>
+      <c r="R51">
+        <v>163600321441.0</v>
+      </c>
+      <c r="S51">
+        <v>152260765970.0</v>
+      </c>
+      <c r="T51">
+        <v>142755280847.0</v>
+      </c>
+      <c r="U51">
+        <v>168442893871.0</v>
+      </c>
+      <c r="V51">
+        <v>196020473704.0</v>
+      </c>
+      <c r="W51">
+        <v>200479062725.0</v>
+      </c>
+      <c r="X51">
+        <v>181960289280.0</v>
+      </c>
+      <c r="Y51">
+        <v>178237673270.0</v>
+      </c>
+      <c r="Z51">
+        <v>178400930000.0</v>
+      </c>
+      <c r="AA51">
+        <v>175482593440.0</v>
+      </c>
+      <c r="AB51">
+        <v>174719308930.0</v>
+      </c>
+      <c r="AC51">
+        <v>179205235400.0</v>
+      </c>
+      <c r="AD51">
+        <v>171389445015.0</v>
+      </c>
+      <c r="AE51">
+        <v>167121523385.0</v>
+      </c>
+      <c r="AF51">
+        <v>164589261349.0</v>
+      </c>
+      <c r="AG51">
+        <v>168743396623.0</v>
+      </c>
+      <c r="AH51">
+        <v>160739280165.0</v>
+      </c>
+      <c r="AI51">
+        <v>158049027537.0</v>
+      </c>
+      <c r="AJ51">
+        <v>161142754492.0</v>
+      </c>
+      <c r="AK51">
+        <v>153273578678.0</v>
+      </c>
+      <c r="AL51">
+        <v>131157529449.0</v>
+      </c>
+      <c r="AM51">
+        <v>102528257290.0</v>
+      </c>
+      <c r="AN51">
+        <v>101985842959.0</v>
+      </c>
+      <c r="AO51">
+        <v>111153976959.0</v>
+      </c>
+      <c r="AP51">
+        <v>130152304502.0</v>
+      </c>
+      <c r="AQ51">
+        <v>95135959613.0</v>
+      </c>
+      <c r="AR51">
+        <v>43719117100.0</v>
+      </c>
+      <c r="AS51">
+        <v>35900274645.0</v>
+      </c>
+      <c r="AT51">
+        <v>37733775178.0</v>
+      </c>
+      <c r="AU51">
+        <v>48034706914.0</v>
+      </c>
+      <c r="AV51">
+        <v>33895770043.0</v>
+      </c>
+      <c r="AW51">
+        <v>40865824852.0</v>
+      </c>
+      <c r="AX51">
+        <v>57386554473.0</v>
+      </c>
+      <c r="AY51">
+        <v>51060335905.0</v>
+      </c>
+      <c r="AZ51">
+        <v>53700620204.0</v>
+      </c>
+      <c r="BA51">
+        <v>28723965240.0</v>
+      </c>
+      <c r="BB51">
+        <v>49423515344.0</v>
+      </c>
+      <c r="BC51">
+        <v>51901528139.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>161270090000.0</v>
+      </c>
+      <c r="C52">
+        <v>156918259000.0</v>
+      </c>
+      <c r="D52">
+        <v>158574526000.0</v>
+      </c>
+      <c r="E52">
+        <v>154924896000.0</v>
+      </c>
+      <c r="F52">
+        <v>175471401000.0</v>
+      </c>
+      <c r="G52">
+        <v>173468511000.0</v>
+      </c>
+      <c r="H52">
+        <v>172796576991.0</v>
+      </c>
+      <c r="I52">
+        <v>171422290000.0</v>
+      </c>
+      <c r="J52">
+        <v>170928886000.0</v>
+      </c>
+      <c r="K52">
+        <v>163546270000.0</v>
+      </c>
+      <c r="L52">
+        <v>167041924000.0</v>
+      </c>
+      <c r="M52">
+        <v>166310175333.0</v>
+      </c>
+      <c r="N52">
+        <v>162728930501.0</v>
+      </c>
+      <c r="O52">
+        <v>164078266899.0</v>
+      </c>
+      <c r="P52">
+        <v>159922362032.0</v>
+      </c>
+      <c r="Q52">
+        <v>155589217113.0</v>
+      </c>
+      <c r="R52">
+        <v>157335738169.0</v>
+      </c>
+      <c r="S52">
+        <v>146934219690.0</v>
+      </c>
+      <c r="T52">
+        <v>137084561723.0</v>
+      </c>
+      <c r="U52">
+        <v>155875630211.0</v>
+      </c>
+      <c r="V52">
+        <v>170001542173.0</v>
+      </c>
+      <c r="W52">
+        <v>174755180494.0</v>
+      </c>
+      <c r="X52">
+        <v>156810838910.0</v>
+      </c>
+      <c r="Y52">
+        <v>153885844540.0</v>
+      </c>
+      <c r="Z52">
+        <v>154379783250.0</v>
+      </c>
+      <c r="AA52">
+        <v>151429337240.0</v>
+      </c>
+      <c r="AB52">
+        <v>152312953750.0</v>
+      </c>
+      <c r="AC52">
+        <v>144746712440.0</v>
+      </c>
+      <c r="AD52">
+        <v>147196424739.0</v>
+      </c>
+      <c r="AE52">
+        <v>141866369438.0</v>
+      </c>
+      <c r="AF52">
+        <v>142896003537.0</v>
+      </c>
+      <c r="AG52">
+        <v>132765242627.0</v>
+      </c>
+      <c r="AH52">
+        <v>126414254411.0</v>
+      </c>
+      <c r="AI52">
+        <v>125792345210.0</v>
+      </c>
+      <c r="AJ52">
+        <v>127159993448.0</v>
+      </c>
+      <c r="AK52">
+        <v>110341291826.0</v>
+      </c>
+      <c r="AL52">
+        <v>90437507852.0</v>
+      </c>
+      <c r="AM52">
+        <v>61136276006.0</v>
+      </c>
+      <c r="AN52">
+        <v>61385005851.0</v>
+      </c>
+      <c r="AO52">
+        <v>65370497530.0</v>
+      </c>
+      <c r="AP52">
+        <v>85111344319.0</v>
+      </c>
+      <c r="AQ52">
+        <v>92983031591.0</v>
+      </c>
+      <c r="AR52">
+        <v>42181784284.0</v>
+      </c>
+      <c r="AS52">
+        <v>34605804729.0</v>
+      </c>
+      <c r="AT52">
+        <v>36590777717.0</v>
+      </c>
+      <c r="AU52">
+        <v>47752321363.0</v>
+      </c>
+      <c r="AV52">
+        <v>34021332828.0</v>
+      </c>
+      <c r="AW52">
+        <v>40680615814.0</v>
+      </c>
+      <c r="AX52">
+        <v>57452429520.0</v>
+      </c>
+      <c r="AY52">
+        <v>51062510995.0</v>
+      </c>
+      <c r="AZ52">
+        <v>53653801400.0</v>
+      </c>
+      <c r="BA52">
+        <v>28549060734.0</v>
+      </c>
+      <c r="BB52">
+        <v>49310681798.0</v>
+      </c>
+      <c r="BC52">
+        <v>51797484735.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>2000000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1500000000.0</v>
+      </c>
+      <c r="D53">
+        <v>3510000000.0</v>
+      </c>
+      <c r="E53">
+        <v>3500000000.0</v>
+      </c>
+      <c r="F53">
+        <v>3312721000.0</v>
+      </c>
+      <c r="G53">
+        <v>1689263000.0</v>
+      </c>
+      <c r="H53">
+        <v>3000000000.0</v>
+      </c>
+      <c r="I53">
+        <v>1500000000.0</v>
+      </c>
+      <c r="J53">
+        <v>3123024000.0</v>
+      </c>
+      <c r="K53">
+        <v>500000000.0</v>
+      </c>
+      <c r="L53">
+        <v>1800000000.0</v>
+      </c>
+      <c r="M53">
+        <v>1800000000.0</v>
+      </c>
+      <c r="N53">
+        <v>800000000.0</v>
+      </c>
+      <c r="O53">
+        <v>2500000000.0</v>
+      </c>
+      <c r="P53">
+        <v>10500000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>500000000.0</v>
+      </c>
+      <c r="R53">
+        <v>500000000.0</v>
+      </c>
+      <c r="S53">
+        <v>500000000.0</v>
+      </c>
+      <c r="T53">
+        <v>500000000.0</v>
+      </c>
+      <c r="U53">
+        <v>500000000.0</v>
+      </c>
+      <c r="V53">
+        <v>500000000.0</v>
+      </c>
+      <c r="W53">
+        <v>500000000.0</v>
+      </c>
+      <c r="X53">
+        <v>718428315.0</v>
+      </c>
+      <c r="Y53">
+        <v>2017071809.0</v>
+      </c>
+      <c r="Z53">
+        <v>3917962258.0</v>
+      </c>
+      <c r="AA53">
+        <v>1201544259.0</v>
+      </c>
+      <c r="AB53">
+        <v>74434619.0</v>
+      </c>
+      <c r="AC53">
+        <v>1595643329.0</v>
+      </c>
+      <c r="AD53">
+        <v>1771723380.0</v>
+      </c>
+      <c r="AE53">
+        <v>1708468851.0</v>
+      </c>
+      <c r="AF53">
+        <v>655471919.0</v>
+      </c>
+      <c r="AG53">
+        <v>1130428891.0</v>
+      </c>
+      <c r="AH53">
+        <v>1049985559.0</v>
+      </c>
+      <c r="AI53">
+        <v>1867226638.0</v>
+      </c>
+      <c r="AJ53">
+        <v>1407329289.0</v>
+      </c>
+      <c r="AK53">
+        <v>2031837928.0</v>
+      </c>
+      <c r="AL53">
+        <v>1779016412.0</v>
+      </c>
+      <c r="AM53">
+        <v>1888223565.0</v>
+      </c>
+      <c r="AN53">
+        <v>1574539859.0</v>
+      </c>
+      <c r="AO53">
+        <v>2185213204.0</v>
+      </c>
+      <c r="AP53">
+        <v>2027846560.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1858825854.0</v>
+      </c>
+      <c r="AR53">
+        <v>1321250007.0</v>
+      </c>
+      <c r="AS53">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1459701892.0</v>
+      </c>
+      <c r="AW53">
+        <v>8510143185.0</v>
+      </c>
+      <c r="AX53">
+        <v>29331849111.0</v>
+      </c>
+      <c r="AY53">
+        <v>49330106674.0</v>
+      </c>
+      <c r="AZ53">
+        <v>49404630967.0</v>
+      </c>
+      <c r="BA53">
+        <v>31351571828.0</v>
+      </c>
+      <c r="BB53">
+        <v>31296075130.0</v>
+      </c>
+      <c r="BC53">
+        <v>28243431977.0</v>
+      </c>
+      <c r="BD53">
+        <v>28182540772.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>682373497000.0</v>
+      </c>
+      <c r="C55">
+        <v>660552516000.0</v>
+      </c>
+      <c r="D55">
+        <v>640317570000.0</v>
+      </c>
+      <c r="E55">
+        <v>653249728000.0</v>
+      </c>
+      <c r="F55">
+        <v>664785599000.0</v>
+      </c>
+      <c r="G55">
+        <v>670082035000.0</v>
+      </c>
+      <c r="H55">
+        <v>669380045000.0</v>
+      </c>
+      <c r="I55">
+        <v>680444128000.0</v>
+      </c>
+      <c r="J55">
+        <v>682974312000.0</v>
+      </c>
+      <c r="K55">
+        <v>681522212000.0</v>
+      </c>
+      <c r="L55">
+        <v>673251350000.0</v>
+      </c>
+      <c r="M55">
+        <v>724112084592.0</v>
+      </c>
+      <c r="N55">
+        <v>713069515502.0</v>
+      </c>
+      <c r="O55">
+        <v>722302582944.0</v>
+      </c>
+      <c r="P55">
+        <v>721703608823.0</v>
+      </c>
+      <c r="Q55">
+        <v>760184160557.0</v>
+      </c>
+      <c r="R55">
+        <v>730002604857.0</v>
+      </c>
+      <c r="S55">
+        <v>711332311945.0</v>
+      </c>
+      <c r="T55">
+        <v>714647740684.0</v>
+      </c>
+      <c r="U55">
+        <v>997211067370.0</v>
+      </c>
+      <c r="V55">
+        <v>971110811297.0</v>
+      </c>
+      <c r="W55">
+        <v>967615702061.0</v>
+      </c>
+      <c r="X55">
+        <v>982882686217.0</v>
+      </c>
+      <c r="Y55">
+        <v>522937477498.0</v>
+      </c>
+      <c r="Z55">
+        <v>578032373166.0</v>
+      </c>
+      <c r="AA55">
+        <v>590228259760.0</v>
+      </c>
+      <c r="AB55">
+        <v>591063928037.0</v>
+      </c>
+      <c r="AC55">
+        <v>603472571640.0</v>
+      </c>
+      <c r="AD55">
+        <v>615222784520.0</v>
+      </c>
+      <c r="AE55">
+        <v>659429847179.0</v>
+      </c>
+      <c r="AF55">
+        <v>648016880325.0</v>
+      </c>
+      <c r="AG55">
+        <v>665872069501.0</v>
+      </c>
+      <c r="AH55">
+        <v>753967465165.0</v>
+      </c>
+      <c r="AI55">
+        <v>775966838327.0</v>
+      </c>
+      <c r="AJ55">
+        <v>780669761787.0</v>
+      </c>
+      <c r="AK55">
+        <v>760681699419.0</v>
+      </c>
+      <c r="AL55">
+        <v>747250053404.0</v>
+      </c>
+      <c r="AM55">
+        <v>715752638027.0</v>
+      </c>
+      <c r="AN55">
+        <v>709959168088.0</v>
+      </c>
+      <c r="AO55">
+        <v>688173064951.0</v>
+      </c>
+      <c r="AP55">
+        <v>725747629760.0</v>
+      </c>
+      <c r="AQ55">
+        <v>729309586424.0</v>
+      </c>
+      <c r="AR55">
+        <v>648899377240.0</v>
+      </c>
+      <c r="AS55">
+        <v>602641219194.0</v>
+      </c>
+      <c r="AT55">
+        <v>619032190395.0</v>
+      </c>
+      <c r="AU55">
+        <v>642425073064.0</v>
+      </c>
+      <c r="AV55">
+        <v>623002100394.0</v>
+      </c>
+      <c r="AW55">
+        <v>601524138230.0</v>
+      </c>
+      <c r="AX55">
+        <v>623981672578.0</v>
+      </c>
+      <c r="AY55">
+        <v>610906811462.0</v>
+      </c>
+      <c r="AZ55">
+        <v>611769745328.0</v>
+      </c>
+      <c r="BA55">
+        <v>602626760081.0</v>
+      </c>
+      <c r="BB55">
+        <v>616099666365.0</v>
+      </c>
+      <c r="BC55">
+        <v>614597479653.0</v>
+      </c>
+      <c r="BD55">
+        <v>609494013942.0</v>
+      </c>
+      <c r="BE55">
+        <v>583986163500.0</v>
+      </c>
+      <c r="BF55">
+        <v>565851216700.0</v>
+      </c>
+      <c r="BG55">
+        <v>531799377700.0</v>
+      </c>
+      <c r="BH55">
+        <v>541673841000.0</v>
+      </c>
+      <c r="BI55">
+        <v>574220221200.0</v>
+      </c>
+      <c r="BJ55">
+        <v>562119473200.0</v>
+      </c>
+      <c r="BK55">
+        <v>532127243100.0</v>
+      </c>
+      <c r="BL55">
+        <v>333129929800.0</v>
+      </c>
+      <c r="BM55">
+        <v>263816457400.0</v>
+      </c>
+      <c r="BN55"/>
+      <c r="BO55">
+        <v>276872269600.0</v>
+      </c>
+      <c r="BP55">
+        <v>279399768000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>263517970100.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:69">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>197651778000.0</v>
+      </c>
+      <c r="C56">
+        <v>172382784000.0</v>
+      </c>
+      <c r="D56">
+        <v>149484043000.0</v>
+      </c>
+      <c r="E56">
+        <v>155957050000.0</v>
+      </c>
+      <c r="F56">
+        <v>164694415000.0</v>
+      </c>
+      <c r="G56">
+        <v>166931715000.0</v>
+      </c>
+      <c r="H56">
+        <v>163549848000.0</v>
+      </c>
+      <c r="I56">
+        <v>165455483000.0</v>
+      </c>
+      <c r="J56">
+        <v>170668819000.0</v>
+      </c>
+      <c r="K56">
+        <v>169757072000.0</v>
+      </c>
+      <c r="L56">
+        <v>160481601000.0</v>
+      </c>
+      <c r="M56">
+        <v>196036666632.0</v>
+      </c>
+      <c r="N56">
+        <v>184490142879.0</v>
+      </c>
+      <c r="O56">
+        <v>190955306132.0</v>
+      </c>
+      <c r="P56">
+        <v>191558365707.0</v>
+      </c>
+      <c r="Q56">
+        <v>220185171737.0</v>
+      </c>
+      <c r="R56">
+        <v>188516649526.0</v>
+      </c>
+      <c r="S56">
+        <v>170180413207.0</v>
+      </c>
+      <c r="T56">
+        <v>170318544063.0</v>
+      </c>
+      <c r="U56">
+        <v>199196607204.0</v>
+      </c>
+      <c r="V56">
+        <v>173049844353.0</v>
+      </c>
+      <c r="W56">
+        <v>167878471970.0</v>
+      </c>
+      <c r="X56">
+        <v>182202105658.0</v>
+      </c>
+      <c r="Y56">
+        <v>233022870325.0</v>
+      </c>
+      <c r="Z56">
+        <v>294644758901.0</v>
+      </c>
+      <c r="AA56">
+        <v>309314015106.0</v>
+      </c>
+      <c r="AB56">
+        <v>317285450420.0</v>
+      </c>
+      <c r="AC56">
+        <v>338042392981.0</v>
+      </c>
+      <c r="AD56">
+        <v>353358808432.0</v>
+      </c>
+      <c r="AE56">
+        <v>407795144737.0</v>
+      </c>
+      <c r="AF56">
+        <v>392357840917.0</v>
+      </c>
+      <c r="AG56">
+        <v>414962542012.0</v>
+      </c>
+      <c r="AH56">
+        <v>495610379658.0</v>
+      </c>
+      <c r="AI56">
+        <v>521187279318.0</v>
+      </c>
+      <c r="AJ56">
+        <v>520384083342.0</v>
+      </c>
+      <c r="AK56">
+        <v>523875920055.0</v>
+      </c>
+      <c r="AL56">
+        <v>511326288247.0</v>
+      </c>
+      <c r="AM56">
+        <v>477784093607.0</v>
+      </c>
+      <c r="AN56">
+        <v>472762014033.0</v>
+      </c>
+      <c r="AO56">
+        <v>449615756096.0</v>
+      </c>
+      <c r="AP56">
+        <v>484907556720.0</v>
+      </c>
+      <c r="AQ56">
+        <v>491207339557.0</v>
+      </c>
+      <c r="AR56">
+        <v>467304062732.0</v>
+      </c>
+      <c r="AS56">
+        <v>425976821177.0</v>
+      </c>
+      <c r="AT56">
+        <v>441360039723.0</v>
+      </c>
+      <c r="AU56">
+        <v>465767600039.0</v>
+      </c>
+      <c r="AV56">
+        <v>442121631299.0</v>
+      </c>
+      <c r="AW56">
+        <v>432984194763.0</v>
+      </c>
+      <c r="AX56">
+        <v>457274333434.0</v>
+      </c>
+      <c r="AY56">
+        <v>445843313178.0</v>
+      </c>
+      <c r="AZ56">
+        <v>453760675834.0</v>
+      </c>
+      <c r="BA56">
+        <v>478097984816.0</v>
+      </c>
+      <c r="BB56">
+        <v>492981717552.0</v>
+      </c>
+      <c r="BC56">
+        <v>510019769712.0</v>
+      </c>
+      <c r="BD56">
+        <v>510202547117.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+    </row>
+    <row r="57" spans="1:69">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>286375163000.0</v>
+      </c>
+      <c r="C57">
+        <v>270204674000.0</v>
+      </c>
+      <c r="D57">
+        <v>258436238000.0</v>
+      </c>
+      <c r="E57">
+        <v>260376597000.0</v>
+      </c>
+      <c r="F57">
+        <v>269464781000.0</v>
+      </c>
+      <c r="G57">
+        <v>264170032000.0</v>
+      </c>
+      <c r="H57">
+        <v>258153284000.0</v>
+      </c>
+      <c r="I57">
+        <v>262142328000.0</v>
+      </c>
+      <c r="J57">
+        <v>266718221000.0</v>
+      </c>
+      <c r="K57">
+        <v>271036136000.0</v>
+      </c>
+      <c r="L57">
+        <v>259804085000.0</v>
+      </c>
+      <c r="M57">
+        <v>283567024484.0</v>
+      </c>
+      <c r="N57">
+        <v>274195375160.0</v>
+      </c>
+      <c r="O57">
+        <v>278274172111.0</v>
+      </c>
+      <c r="P57">
+        <v>280381533530.0</v>
+      </c>
+      <c r="Q57">
+        <v>289445330569.0</v>
+      </c>
+      <c r="R57">
+        <v>259046849798.0</v>
+      </c>
+      <c r="S57">
+        <v>227486287191.0</v>
+      </c>
+      <c r="T57">
+        <v>225904727379.0</v>
+      </c>
+      <c r="U57">
+        <v>392548609069.0</v>
+      </c>
+      <c r="V57">
+        <v>333414195035.0</v>
+      </c>
+      <c r="W57">
+        <v>302644779338.0</v>
+      </c>
+      <c r="X57">
+        <v>295518213807.0</v>
+      </c>
+      <c r="Y57">
+        <v>261583712763.0</v>
+      </c>
+      <c r="Z57">
+        <v>280388049053.0</v>
+      </c>
+      <c r="AA57">
+        <v>275418057494.0</v>
+      </c>
+      <c r="AB57">
+        <v>254266866831.0</v>
+      </c>
+      <c r="AC57">
+        <v>216661804712.0</v>
+      </c>
+      <c r="AD57">
+        <v>225051409882.0</v>
+      </c>
+      <c r="AE57">
+        <v>249613293491.0</v>
+      </c>
+      <c r="AF57">
+        <v>240203560883.0</v>
+      </c>
+      <c r="AG57">
+        <v>196462535277.0</v>
+      </c>
+      <c r="AH57">
+        <v>244892622807.0</v>
+      </c>
+      <c r="AI57">
+        <v>246063165989.0</v>
+      </c>
+      <c r="AJ57">
+        <v>252247858307.0</v>
+      </c>
+      <c r="AK57">
+        <v>227198668004.0</v>
+      </c>
+      <c r="AL57">
+        <v>187269153392.0</v>
+      </c>
+      <c r="AM57">
+        <v>158548344248.0</v>
+      </c>
+      <c r="AN57">
+        <v>155284557576.0</v>
+      </c>
+      <c r="AO57">
+        <v>132171143760.0</v>
+      </c>
+      <c r="AP57">
+        <v>172264731497.0</v>
+      </c>
+      <c r="AQ57">
+        <v>220771691452.0</v>
+      </c>
+      <c r="AR57">
+        <v>149060988246.0</v>
+      </c>
+      <c r="AS57">
+        <v>87254190059.0</v>
+      </c>
+      <c r="AT57">
+        <v>102591751653.0</v>
+      </c>
+      <c r="AU57">
+        <v>131222715399.0</v>
+      </c>
+      <c r="AV57">
+        <v>111683722179.0</v>
+      </c>
+      <c r="AW57">
+        <v>94703870057.0</v>
+      </c>
+      <c r="AX57">
+        <v>117684850568.0</v>
+      </c>
+      <c r="AY57">
+        <v>107959173944.0</v>
+      </c>
+      <c r="AZ57">
+        <v>113684498431.0</v>
+      </c>
+      <c r="BA57">
+        <v>94469152819.0</v>
+      </c>
+      <c r="BB57">
+        <v>122106913408.0</v>
+      </c>
+      <c r="BC57">
+        <v>133598781916.0</v>
+      </c>
+      <c r="BD57">
+        <v>137512947804.0</v>
+      </c>
+      <c r="BE57">
+        <v>124559277800.0</v>
+      </c>
+      <c r="BF57">
+        <v>110196893300.0</v>
+      </c>
+      <c r="BG57">
+        <v>91666498100.0</v>
+      </c>
+      <c r="BH57">
+        <v>112665224400.0</v>
+      </c>
+      <c r="BI57">
+        <v>142531547900.0</v>
+      </c>
+      <c r="BJ57">
+        <v>131919253200.0</v>
+      </c>
+      <c r="BK57">
+        <v>117593809700.0</v>
+      </c>
+      <c r="BL57">
+        <v>166071283800.0</v>
+      </c>
+      <c r="BM57">
+        <v>104235895900.0</v>
+      </c>
+      <c r="BN57"/>
+      <c r="BO57">
+        <v>120107525000.0</v>
+      </c>
+      <c r="BP57">
+        <v>107831139600.0</v>
+      </c>
+      <c r="BQ57">
+        <v>84846390300.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:69">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>329783050000.0</v>
+      </c>
+      <c r="C58">
+        <v>312344199000.0</v>
+      </c>
+      <c r="D58">
+        <v>300732533000.0</v>
+      </c>
+      <c r="E58">
+        <v>304651643000.0</v>
+      </c>
+      <c r="F58">
+        <v>313650535000.0</v>
+      </c>
+      <c r="G58">
+        <v>308577993000.0</v>
+      </c>
+      <c r="H58">
+        <v>301960379000.0</v>
+      </c>
+      <c r="I58">
+        <v>310495281000.0</v>
+      </c>
+      <c r="J58">
+        <v>313066069000.0</v>
+      </c>
+      <c r="K58">
+        <v>314659671000.0</v>
+      </c>
+      <c r="L58">
+        <v>304105278000.0</v>
+      </c>
+      <c r="M58">
+        <v>321076423100.0</v>
+      </c>
+      <c r="N58">
+        <v>312169182685.0</v>
+      </c>
+      <c r="O58">
+        <v>317944090028.0</v>
+      </c>
+      <c r="P58">
+        <v>316906410844.0</v>
+      </c>
+      <c r="Q58">
+        <v>337472940622.0</v>
+      </c>
+      <c r="R58">
+        <v>307871812243.0</v>
+      </c>
+      <c r="S58">
+        <v>275051418493.0</v>
+      </c>
+      <c r="T58">
+        <v>274313446639.0</v>
+      </c>
+      <c r="U58">
+        <v>473850725610.0</v>
+      </c>
+      <c r="V58">
+        <v>431225002217.0</v>
+      </c>
+      <c r="W58">
+        <v>401399562741.0</v>
+      </c>
+      <c r="X58">
+        <v>393023326750.0</v>
+      </c>
+      <c r="Y58">
+        <v>370128050332.0</v>
+      </c>
+      <c r="Z58">
+        <v>386854884195.0</v>
+      </c>
+      <c r="AA58">
+        <v>379488987802.0</v>
+      </c>
+      <c r="AB58">
+        <v>355892726298.0</v>
+      </c>
+      <c r="AC58">
+        <v>330553435224.0</v>
+      </c>
+      <c r="AD58">
+        <v>331777019457.0</v>
+      </c>
+      <c r="AE58">
+        <v>357952279532.0</v>
+      </c>
+      <c r="AF58">
+        <v>347517123452.0</v>
+      </c>
+      <c r="AG58">
+        <v>315493310101.0</v>
+      </c>
+      <c r="AH58">
+        <v>362964595696.0</v>
+      </c>
+      <c r="AI58">
+        <v>362830842534.0</v>
+      </c>
+      <c r="AJ58">
+        <v>367927139244.0</v>
+      </c>
+      <c r="AK58">
+        <v>346219569521.0</v>
+      </c>
+      <c r="AL58">
+        <v>303021373145.0</v>
+      </c>
+      <c r="AM58">
+        <v>273990281971.0</v>
+      </c>
+      <c r="AN58">
+        <v>269032270376.0</v>
+      </c>
+      <c r="AO58">
+        <v>244971395655.0</v>
+      </c>
+      <c r="AP58">
+        <v>283345063572.0</v>
+      </c>
+      <c r="AQ58">
+        <v>287477365195.0</v>
+      </c>
+      <c r="AR58">
+        <v>214685781274.0</v>
+      </c>
+      <c r="AS58">
+        <v>146052282912.0</v>
+      </c>
+      <c r="AT58">
+        <v>159976707322.0</v>
+      </c>
+      <c r="AU58">
+        <v>186086757935.0</v>
+      </c>
+      <c r="AV58">
+        <v>180110021474.0</v>
+      </c>
+      <c r="AW58">
+        <v>147538692161.0</v>
+      </c>
+      <c r="AX58">
+        <v>168891119756.0</v>
+      </c>
+      <c r="AY58">
+        <v>157263008947.0</v>
+      </c>
+      <c r="AZ58">
+        <v>160451280610.0</v>
+      </c>
+      <c r="BA58">
+        <v>137281169449.0</v>
+      </c>
+      <c r="BB58">
+        <v>163375005117.0</v>
+      </c>
+      <c r="BC58">
+        <v>172955902329.0</v>
+      </c>
+      <c r="BD58">
+        <v>174931100594.0</v>
+      </c>
+      <c r="BE58">
+        <v>157996775000.0</v>
+      </c>
+      <c r="BF58">
+        <v>142227141000.0</v>
+      </c>
+      <c r="BG58">
+        <v>121882195000.0</v>
+      </c>
+      <c r="BH58">
+        <v>141131522000.0</v>
+      </c>
+      <c r="BI58">
+        <v>170544877000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>158577114000.0</v>
+      </c>
+      <c r="BK58">
+        <v>142505849000.0</v>
+      </c>
+      <c r="BL58">
+        <v>216210684000.0</v>
+      </c>
+      <c r="BM58">
+        <v>171667571000.0</v>
+      </c>
+      <c r="BN58"/>
+      <c r="BO58">
+        <v>186179520000.0</v>
+      </c>
+      <c r="BP58">
+        <v>188074543000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>174379938000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:69">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+    </row>
+    <row r="60" spans="1:69">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>352578536000.0</v>
+      </c>
+      <c r="C60">
+        <v>348196572000.0</v>
+      </c>
+      <c r="D60">
+        <v>339573402000.0</v>
+      </c>
+      <c r="E60">
+        <v>348586518000.0</v>
+      </c>
+      <c r="F60">
+        <v>351123587000.0</v>
+      </c>
+      <c r="G60">
+        <v>361492610000.0</v>
+      </c>
+      <c r="H60">
+        <v>367408284000.0</v>
+      </c>
+      <c r="I60">
+        <v>369937383000.0</v>
+      </c>
+      <c r="J60">
+        <v>369896869000.0</v>
+      </c>
+      <c r="K60">
+        <v>366851135000.0</v>
+      </c>
+      <c r="L60">
+        <v>369134893000.0</v>
+      </c>
+      <c r="M60">
+        <v>403029323428.0</v>
+      </c>
+      <c r="N60">
+        <v>400894140356.0</v>
+      </c>
+      <c r="O60">
+        <v>404352372289.0</v>
+      </c>
+      <c r="P60">
+        <v>404791286468.0</v>
+      </c>
+      <c r="Q60">
+        <v>422710136305.0</v>
+      </c>
+      <c r="R60">
+        <v>422129874317.0</v>
+      </c>
+      <c r="S60">
+        <v>436279993027.0</v>
+      </c>
+      <c r="T60">
+        <v>440333419038.0</v>
+      </c>
+      <c r="U60">
+        <v>523359381881.0</v>
+      </c>
+      <c r="V60">
+        <v>539884871045.0</v>
+      </c>
+      <c r="W60">
+        <v>566215202036.0</v>
+      </c>
+      <c r="X60">
+        <v>589858393956.0</v>
+      </c>
+      <c r="Y60">
+        <v>152808346462.0</v>
+      </c>
+      <c r="Z60">
+        <v>191176535714.0</v>
+      </c>
+      <c r="AA60">
+        <v>210738408120.0</v>
+      </c>
+      <c r="AB60">
+        <v>235170335077.0</v>
+      </c>
+      <c r="AC60">
+        <v>272918314238.0</v>
+      </c>
+      <c r="AD60">
+        <v>283444980126.0</v>
+      </c>
+      <c r="AE60">
+        <v>301476775519.0</v>
+      </c>
+      <c r="AF60">
+        <v>300498990554.0</v>
+      </c>
+      <c r="AG60">
+        <v>350377990057.0</v>
+      </c>
+      <c r="AH60">
+        <v>391002093524.0</v>
+      </c>
+      <c r="AI60">
+        <v>413135213602.0</v>
+      </c>
+      <c r="AJ60">
+        <v>412741865276.0</v>
+      </c>
+      <c r="AK60">
+        <v>414461288478.0</v>
+      </c>
+      <c r="AL60">
+        <v>444227869448.0</v>
+      </c>
+      <c r="AM60">
+        <v>441761591282.0</v>
+      </c>
+      <c r="AN60">
+        <v>440926206400.0</v>
+      </c>
+      <c r="AO60">
+        <v>443200929763.0</v>
+      </c>
+      <c r="AP60">
+        <v>442401837842.0</v>
+      </c>
+      <c r="AQ60">
+        <v>441831573273.0</v>
+      </c>
+      <c r="AR60">
+        <v>434213037209.0</v>
+      </c>
+      <c r="AS60">
+        <v>456563891929.0</v>
+      </c>
+      <c r="AT60">
+        <v>459030423800.0</v>
+      </c>
+      <c r="AU60">
+        <v>456313273312.0</v>
+      </c>
+      <c r="AV60">
+        <v>442891470289.0</v>
+      </c>
+      <c r="AW60">
+        <v>453960405841.0</v>
+      </c>
+      <c r="AX60">
+        <v>455065493953.0</v>
+      </c>
+      <c r="AY60">
+        <v>453618679534.0</v>
+      </c>
+      <c r="AZ60">
+        <v>451293334242.0</v>
+      </c>
+      <c r="BA60">
+        <v>465320135884.0</v>
+      </c>
+      <c r="BB60">
+        <v>452699181014.0</v>
+      </c>
+      <c r="BC60">
+        <v>441616147500.0</v>
+      </c>
+      <c r="BD60">
+        <v>434537554334.0</v>
+      </c>
+      <c r="BE60">
+        <v>425988461900.0</v>
+      </c>
+      <c r="BF60">
+        <v>423623190500.0</v>
+      </c>
+      <c r="BG60">
+        <v>409916350900.0</v>
+      </c>
+      <c r="BH60">
+        <v>398972337400.0</v>
+      </c>
+      <c r="BI60">
+        <v>403674635000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>403541744300.0</v>
+      </c>
+      <c r="BK60">
+        <v>389620862200.0</v>
+      </c>
+      <c r="BL60">
+        <v>116918752100.0</v>
+      </c>
+      <c r="BM60">
+        <v>92148500800.0</v>
+      </c>
+      <c r="BN60">
+        <v>90692749000.0</v>
+      </c>
+      <c r="BO60">
+        <v>90692317100.0</v>
+      </c>
+      <c r="BP60">
+        <v>90944488000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>89137335100.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:69">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+    </row>
+    <row r="62" spans="1:69">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>253467493000.0</v>
+      </c>
+      <c r="C2">
+        <v>268926865000.0</v>
+      </c>
+      <c r="D2">
+        <v>274844473000.0</v>
+      </c>
+      <c r="E2">
+        <v>236928716000.0</v>
+      </c>
+      <c r="F2">
+        <v>160370497000.0</v>
+      </c>
+      <c r="G2">
+        <v>215189771000.0</v>
+      </c>
+      <c r="H2">
+        <v>317908535000.0</v>
+      </c>
+      <c r="I2">
+        <v>303357317865.0</v>
+      </c>
+      <c r="J2">
+        <v>370813858160.0</v>
+      </c>
+      <c r="K2">
+        <v>340596203154.0</v>
+      </c>
+      <c r="L2">
+        <v>361400561637.0</v>
+      </c>
+      <c r="M2">
+        <v>331723960863.0</v>
+      </c>
+      <c r="N2">
+        <v>315414276301.0</v>
+      </c>
+      <c r="O2">
+        <v>342729232871.0</v>
+      </c>
+      <c r="P2">
+        <v>293336559000.0</v>
+      </c>
+      <c r="Q2">
+        <v>256698148000.0</v>
+      </c>
+      <c r="R2">
+        <v>241809949000.0</v>
+      </c>
+      <c r="S2">
+        <v>196452485000.0</v>
+      </c>
+      <c r="T2">
+        <v>150220219000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>15612772000.0</v>
+      </c>
+      <c r="C3">
+        <v>15435163000.0</v>
+      </c>
+      <c r="D3">
+        <v>11617681000.0</v>
+      </c>
+      <c r="E3">
+        <v>18453339000.0</v>
+      </c>
+      <c r="F3">
+        <v>32032453000.0</v>
+      </c>
+      <c r="G3">
+        <v>29960528000.0</v>
+      </c>
+      <c r="H3">
+        <v>25579364000.0</v>
+      </c>
+      <c r="I3">
+        <v>28178926416.0</v>
+      </c>
+      <c r="J3">
+        <v>29271149104.0</v>
+      </c>
+      <c r="K3">
+        <v>28198203228.0</v>
+      </c>
+      <c r="L3">
+        <v>24779754466.0</v>
+      </c>
+      <c r="M3">
+        <v>19491501470.0</v>
+      </c>
+      <c r="N3">
+        <v>17151885267.0</v>
+      </c>
+      <c r="O3">
+        <v>14763895805.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5">
+        <v>-4096016000.0</v>
+      </c>
+      <c r="C5">
+        <v>20429904000.0</v>
+      </c>
+      <c r="D5">
+        <v>-2519075000.0</v>
+      </c>
+      <c r="E5">
+        <v>-26288802000.0</v>
+      </c>
+      <c r="F5">
+        <v>-100042047000.0</v>
+      </c>
+      <c r="G5">
+        <v>-168135767000.0</v>
+      </c>
+      <c r="H5">
+        <v>-67829274000.0</v>
+      </c>
+      <c r="I5">
+        <v>-137306525771.0</v>
+      </c>
+      <c r="J5">
+        <v>-16839574451.0</v>
+      </c>
+      <c r="K5">
+        <v>24644369286.0</v>
+      </c>
+      <c r="L5">
+        <v>-9456302243.0</v>
+      </c>
+      <c r="M5">
+        <v>9657624034.0</v>
+      </c>
+      <c r="N5">
+        <v>21535002432.0</v>
+      </c>
+      <c r="O5">
+        <v>62437231808.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>11516756000.0</v>
+      </c>
+      <c r="C6">
+        <v>35865067000.0</v>
+      </c>
+      <c r="D6">
+        <v>9098606000.0</v>
+      </c>
+      <c r="E6">
+        <v>-7835463000.0</v>
+      </c>
+      <c r="F6">
+        <v>-68009594000.0</v>
+      </c>
+      <c r="G6">
+        <v>-138175239000.0</v>
+      </c>
+      <c r="H6">
+        <v>-42249910000.0</v>
+      </c>
+      <c r="I6">
+        <v>-109127599355.0</v>
+      </c>
+      <c r="J6">
+        <v>12431574653.0</v>
+      </c>
+      <c r="K6">
+        <v>52842572514.0</v>
+      </c>
+      <c r="L6">
+        <v>15323452223.0</v>
+      </c>
+      <c r="M6">
+        <v>29149125504.0</v>
+      </c>
+      <c r="N6">
+        <v>38686887699.0</v>
+      </c>
+      <c r="O6">
+        <v>77201127613.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>148068175000.0</v>
+      </c>
+      <c r="C9">
+        <v>162678083000.0</v>
+      </c>
+      <c r="D9">
+        <v>143684572000.0</v>
+      </c>
+      <c r="E9">
+        <v>123254753000.0</v>
+      </c>
+      <c r="F9">
+        <v>50157593000.0</v>
+      </c>
+      <c r="G9">
+        <v>82026538000.0</v>
+      </c>
+      <c r="H9">
+        <v>219659071000.0</v>
+      </c>
+      <c r="I9">
+        <v>199160396742.0</v>
+      </c>
+      <c r="J9">
+        <v>360763485468.0</v>
+      </c>
+      <c r="K9">
+        <v>344847717771.0</v>
+      </c>
+      <c r="L9">
+        <v>333382190714.0</v>
+      </c>
+      <c r="M9">
+        <v>339674888960.0</v>
+      </c>
+      <c r="N9">
+        <v>325870309994.0</v>
+      </c>
+      <c r="O9">
+        <v>375059166176.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>-21436546000.0</v>
+      </c>
+      <c r="C10">
+        <v>1643328000.0</v>
+      </c>
+      <c r="D10">
+        <v>-20018433000.0</v>
+      </c>
+      <c r="E10">
+        <v>-42703939000.0</v>
+      </c>
+      <c r="F10">
+        <v>-119071586000.0</v>
+      </c>
+      <c r="G10">
+        <v>-189413037000.0</v>
+      </c>
+      <c r="H10">
+        <v>-88263038000.0</v>
+      </c>
+      <c r="I10">
+        <v>-155155168378.0</v>
+      </c>
+      <c r="J10">
+        <v>-31658218720.0</v>
+      </c>
+      <c r="K10">
+        <v>11781230371.0</v>
+      </c>
+      <c r="L10">
+        <v>-16833220866.0</v>
+      </c>
+      <c r="M10">
+        <v>7412242476.0</v>
+      </c>
+      <c r="N10">
+        <v>23006208262.0</v>
+      </c>
+      <c r="O10">
+        <v>59554649590.0</v>
+      </c>
+      <c r="P10">
+        <v>54406395000.0</v>
+      </c>
+      <c r="Q10">
+        <v>48619570000.0</v>
+      </c>
+      <c r="R10">
+        <v>27037159000.0</v>
+      </c>
+      <c r="S10">
+        <v>4041329000.0</v>
+      </c>
+      <c r="T10">
+        <v>3634875000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>6360650000.0</v>
+      </c>
+      <c r="C11">
+        <v>6105218000.0</v>
+      </c>
+      <c r="D11">
+        <v>11909165000.0</v>
+      </c>
+      <c r="E11">
+        <v>-277133000.0</v>
+      </c>
+      <c r="F11">
+        <v>30663956000.0</v>
+      </c>
+      <c r="G11">
+        <v>13801895000.0</v>
+      </c>
+      <c r="H11">
+        <v>-21317144000.0</v>
+      </c>
+      <c r="I11">
+        <v>-41024141531.0</v>
+      </c>
+      <c r="J11">
+        <v>-6967392602.0</v>
+      </c>
+      <c r="K11">
+        <v>2967619292.0</v>
+      </c>
+      <c r="L11">
+        <v>-2776670972.0</v>
+      </c>
+      <c r="M11">
+        <v>3202569196.0</v>
+      </c>
+      <c r="N11">
+        <v>6843350187.0</v>
+      </c>
+      <c r="O11">
+        <v>14031570771.0</v>
+      </c>
+      <c r="P11">
+        <v>11746989000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11855454000.0</v>
+      </c>
+      <c r="R11">
+        <v>4807025000.0</v>
+      </c>
+      <c r="S11">
+        <v>1365911000.0</v>
+      </c>
+      <c r="T11">
+        <v>1399498000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>18130006000.0</v>
+      </c>
+      <c r="C12">
+        <v>18786576000.0</v>
+      </c>
+      <c r="D12">
+        <v>17596299000.0</v>
+      </c>
+      <c r="E12">
+        <v>16415138000.0</v>
+      </c>
+      <c r="F12">
+        <v>19029539000.0</v>
+      </c>
+      <c r="G12">
+        <v>21277269000.0</v>
+      </c>
+      <c r="H12">
+        <v>20433764000.0</v>
+      </c>
+      <c r="I12">
+        <v>17848642603.0</v>
+      </c>
+      <c r="J12">
+        <v>14818644267.0</v>
+      </c>
+      <c r="K12">
+        <v>13093228894.0</v>
+      </c>
+      <c r="L12">
+        <v>7376918619.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13">
+        <v>17911938550.0</v>
+      </c>
+      <c r="C13">
+        <v>18632101440.0</v>
+      </c>
+      <c r="D13">
+        <v>17499358720.0</v>
+      </c>
+      <c r="E13">
+        <v>16313070740.0</v>
+      </c>
+      <c r="F13">
+        <v>18939099870.0</v>
+      </c>
+      <c r="G13">
+        <v>21245812830.0</v>
+      </c>
+      <c r="H13">
+        <v>20388804190.0</v>
+      </c>
+      <c r="I13">
+        <v>17797590670.0</v>
+      </c>
+      <c r="J13">
+        <v>14653152160.0</v>
+      </c>
+      <c r="K13">
+        <v>12863138910.0</v>
+      </c>
+      <c r="L13">
+        <v>5378650560.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>965511.0</v>
+      </c>
+      <c r="H14">
+        <v>866662.0</v>
+      </c>
+      <c r="I14">
+        <v>766319.0</v>
+      </c>
+      <c r="J14">
+        <v>757267.0</v>
+      </c>
+      <c r="K14">
+        <v>691311.0</v>
+      </c>
+      <c r="L14">
+        <v>558757.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14">
+        <v>24000.0</v>
+      </c>
+      <c r="O14">
+        <v>139000.0</v>
+      </c>
+      <c r="P14">
+        <v>264000.0</v>
+      </c>
+      <c r="Q14">
+        <v>203000.0</v>
+      </c>
+      <c r="R14">
+        <v>98000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>-27797461000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4461998000.0</v>
+      </c>
+      <c r="D15">
+        <v>-31927835000.0</v>
+      </c>
+      <c r="E15">
+        <v>-42426860000.0</v>
+      </c>
+      <c r="F15">
+        <v>-149735556000.0</v>
+      </c>
+      <c r="G15">
+        <v>-203215043000.0</v>
+      </c>
+      <c r="H15">
+        <v>-66945956000.0</v>
+      </c>
+      <c r="I15">
+        <v>-114131038530.0</v>
+      </c>
+      <c r="J15">
+        <v>-24690946486.0</v>
+      </c>
+      <c r="K15">
+        <v>8813450554.0</v>
+      </c>
+      <c r="L15">
+        <v>-14056494567.0</v>
+      </c>
+      <c r="M15">
+        <v>4209746416.0</v>
+      </c>
+      <c r="N15">
+        <v>16162834114.0</v>
+      </c>
+      <c r="O15">
+        <v>45522940014.0</v>
+      </c>
+      <c r="P15">
+        <v>42659143000.0</v>
+      </c>
+      <c r="Q15">
+        <v>36763913000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>-27797460890.0</v>
+      </c>
+      <c r="C16">
+        <v>-4461998090.0</v>
+      </c>
+      <c r="D16">
+        <v>-31927835370.0</v>
+      </c>
+      <c r="E16">
+        <v>-42426859760.0</v>
+      </c>
+      <c r="F16">
+        <v>-149735556259.0</v>
+      </c>
+      <c r="G16">
+        <v>-203215042745.0</v>
+      </c>
+      <c r="H16">
+        <v>-66945955666.0</v>
+      </c>
+      <c r="I16">
+        <v>-114131038530.0</v>
+      </c>
+      <c r="J16">
+        <v>-24690946486.0</v>
+      </c>
+      <c r="K16">
+        <v>8813450554.0</v>
+      </c>
+      <c r="L16">
+        <v>-14056494570.0</v>
+      </c>
+      <c r="M16">
+        <v>2925148000.0</v>
+      </c>
+      <c r="N16">
+        <v>16162834000.0</v>
+      </c>
+      <c r="O16">
+        <v>45522940000.0</v>
+      </c>
+      <c r="P16">
+        <v>42659143000.0</v>
+      </c>
+      <c r="Q16">
+        <v>36763913000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>-114131026847.0</v>
+      </c>
+      <c r="J17">
+        <v>-24690826118.0</v>
+      </c>
+      <c r="K17">
+        <v>8813611079.0</v>
+      </c>
+      <c r="L17">
+        <v>-14056549894.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>-4096016000.0</v>
+      </c>
+      <c r="C21">
+        <v>19261814000.0</v>
+      </c>
+      <c r="D21">
+        <v>-2519075000.0</v>
+      </c>
+      <c r="E21">
+        <v>-26285035000.0</v>
+      </c>
+      <c r="F21">
+        <v>-90743617000.0</v>
+      </c>
+      <c r="G21">
+        <v>-166436909000.0</v>
+      </c>
+      <c r="H21">
+        <v>-62374543000.0</v>
+      </c>
+      <c r="I21">
+        <v>-134991516949.0</v>
+      </c>
+      <c r="J21">
+        <v>-20553634630.0</v>
+      </c>
+      <c r="K21">
+        <v>24659089510.0</v>
+      </c>
+      <c r="L21">
+        <v>-8519280430.0</v>
+      </c>
+      <c r="M21">
+        <v>9657624034.0</v>
+      </c>
+      <c r="N21">
+        <v>21535002432.0</v>
+      </c>
+      <c r="O21">
+        <v>54075229664.0</v>
+      </c>
+      <c r="P21">
+        <v>46899426000.0</v>
+      </c>
+      <c r="Q21">
+        <v>51750411000.0</v>
+      </c>
+      <c r="R21">
+        <v>27901092000.0</v>
+      </c>
+      <c r="S21">
+        <v>14869856000.0</v>
+      </c>
+      <c r="T21">
+        <v>11560891000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>405631684000.0</v>
+      </c>
+      <c r="C23">
+        <v>412343133000.0</v>
+      </c>
+      <c r="D23">
+        <v>421048120000.0</v>
+      </c>
+      <c r="E23">
+        <v>386468503000.0</v>
+      </c>
+      <c r="F23">
+        <v>301271707000.0</v>
+      </c>
+      <c r="G23">
+        <v>463653218000.0</v>
+      </c>
+      <c r="H23">
+        <v>599942148000.0</v>
+      </c>
+      <c r="I23">
+        <v>637509231562.0</v>
+      </c>
+      <c r="J23">
+        <v>752130978255.0</v>
+      </c>
+      <c r="K23">
+        <v>660784831413.0</v>
+      </c>
+      <c r="L23">
+        <v>703302032778.0</v>
+      </c>
+      <c r="M23">
+        <v>661741225789.0</v>
+      </c>
+      <c r="N23">
+        <v>619749583863.0</v>
+      </c>
+      <c r="O23">
+        <v>663713169383.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>73639180000.0</v>
+      </c>
+      <c r="D27">
+        <v>74765500000.0</v>
+      </c>
+      <c r="E27">
+        <v>80356539000.0</v>
+      </c>
+      <c r="F27">
+        <v>75645713000.0</v>
+      </c>
+      <c r="G27">
+        <v>162234532000.0</v>
+      </c>
+      <c r="H27">
+        <v>176644316000.0</v>
+      </c>
+      <c r="I27">
+        <v>238252141854.0</v>
+      </c>
+      <c r="J27">
+        <v>281043975037.0</v>
+      </c>
+      <c r="K27">
+        <v>234810577504.0</v>
+      </c>
+      <c r="L27">
+        <v>265672773073.0</v>
+      </c>
+      <c r="M27">
+        <v>246770368135.0</v>
+      </c>
+      <c r="N27">
+        <v>218411623309.0</v>
+      </c>
+      <c r="O27">
+        <v>244617635931.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>155017718950.0</v>
+      </c>
+      <c r="C28">
+        <v>77758257000.0</v>
+      </c>
+      <c r="D28">
+        <v>82550899000.0</v>
+      </c>
+      <c r="E28">
+        <v>75945893000.0</v>
+      </c>
+      <c r="F28">
+        <v>81331537000.0</v>
+      </c>
+      <c r="G28">
+        <v>101732252000.0</v>
+      </c>
+      <c r="H28">
+        <v>112216400000.0</v>
+      </c>
+      <c r="I28">
+        <v>103765098590.0</v>
+      </c>
+      <c r="J28">
+        <v>104038548363.0</v>
+      </c>
+      <c r="K28">
+        <v>85111075677.0</v>
+      </c>
+      <c r="L28">
+        <v>73130853070.0</v>
+      </c>
+      <c r="M28">
+        <v>70319319602.0</v>
+      </c>
+      <c r="N28">
+        <v>70607464988.0</v>
+      </c>
+      <c r="O28">
+        <v>67582230111.0</v>
+      </c>
+      <c r="P28">
+        <v>298059809000.0</v>
+      </c>
+      <c r="Q28">
+        <v>249735880000.0</v>
+      </c>
+      <c r="R28">
+        <v>240174137000.0</v>
+      </c>
+      <c r="S28">
+        <v>218561097000.0</v>
+      </c>
+      <c r="T28">
+        <v>173167460000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>6360650230.0</v>
+      </c>
+      <c r="C29">
+        <v>6105217680.0</v>
+      </c>
+      <c r="D29">
+        <v>11909165400.0</v>
+      </c>
+      <c r="E29">
+        <v>-277133500.0</v>
+      </c>
+      <c r="F29">
+        <v>30997431320.0</v>
+      </c>
+      <c r="G29">
+        <v>13801895090.0</v>
+      </c>
+      <c r="H29">
+        <v>-21317144170.0</v>
+      </c>
+      <c r="I29">
+        <v>-41024141530.0</v>
+      </c>
+      <c r="J29">
+        <v>-6967392600.0</v>
+      </c>
+      <c r="K29">
+        <v>2967619290.0</v>
+      </c>
+      <c r="L29">
+        <v>-2776670970.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>152164190000.0</v>
+      </c>
+      <c r="C30">
+        <v>143416268000.0</v>
+      </c>
+      <c r="D30">
+        <v>146203646000.0</v>
+      </c>
+      <c r="E30">
+        <v>149539787000.0</v>
+      </c>
+      <c r="F30">
+        <v>140901211000.0</v>
+      </c>
+      <c r="G30">
+        <v>248463447000.0</v>
+      </c>
+      <c r="H30">
+        <v>282033614000.0</v>
+      </c>
+      <c r="I30">
+        <v>334151913696.0</v>
+      </c>
+      <c r="J30">
+        <v>381317120093.0</v>
+      </c>
+      <c r="K30">
+        <v>320188628259.0</v>
+      </c>
+      <c r="L30">
+        <v>341901471141.0</v>
+      </c>
+      <c r="M30">
+        <v>330017264926.0</v>
+      </c>
+      <c r="N30">
+        <v>304335307562.0</v>
+      </c>
+      <c r="O30">
+        <v>320983936512.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>-17340530000.0</v>
+      </c>
+      <c r="C31">
+        <v>-17618486138.0</v>
+      </c>
+      <c r="D31">
+        <v>-17499359000.0</v>
+      </c>
+      <c r="E31">
+        <v>-16418905000.0</v>
+      </c>
+      <c r="F31">
+        <v>-28327969000.0</v>
+      </c>
+      <c r="G31">
+        <v>-22976128000.0</v>
+      </c>
+      <c r="H31">
+        <v>-20388804000.0</v>
+      </c>
+      <c r="I31">
+        <v>-17797590669.0</v>
+      </c>
+      <c r="J31">
+        <v>-14653152162.0</v>
+      </c>
+      <c r="K31">
+        <v>-12877859141.0</v>
+      </c>
+      <c r="L31">
+        <v>-8313940439.0</v>
+      </c>
+      <c r="M31">
+        <v>-2245381558.0</v>
+      </c>
+      <c r="N31">
+        <v>1471205830.0</v>
+      </c>
+      <c r="O31">
+        <v>5479419926.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>401535668000.0</v>
+      </c>
+      <c r="C32">
+        <v>431604947000.0</v>
+      </c>
+      <c r="D32">
+        <v>418529045000.0</v>
+      </c>
+      <c r="E32">
+        <v>360183469000.0</v>
+      </c>
+      <c r="F32">
+        <v>210528090000.0</v>
+      </c>
+      <c r="G32">
+        <v>297216309000.0</v>
+      </c>
+      <c r="H32">
+        <v>537567605000.0</v>
+      </c>
+      <c r="I32">
+        <v>502517714607.0</v>
+      </c>
+      <c r="J32">
+        <v>731577343628.0</v>
+      </c>
+      <c r="K32">
+        <v>685443920925.0</v>
+      </c>
+      <c r="L32">
+        <v>694782752351.0</v>
+      </c>
+      <c r="M32">
+        <v>671398849823.0</v>
+      </c>
+      <c r="N32">
+        <v>641284586295.0</v>
+      </c>
+      <c r="O32">
+        <v>717788399047.0</v>
+      </c>
+      <c r="P32">
+        <v>648375231000.0</v>
+      </c>
+      <c r="Q32">
+        <v>566186416000.0</v>
+      </c>
+      <c r="R32">
+        <v>516318811000.0</v>
+      </c>
+      <c r="S32">
+        <v>429883438000.0</v>
+      </c>
+      <c r="T32">
+        <v>334948570000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BO32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:67">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:67">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>93475221000.0</v>
+      </c>
+      <c r="C2">
+        <v>70536698000.0</v>
+      </c>
+      <c r="D2">
+        <v>67603085000.0</v>
+      </c>
+      <c r="E2">
+        <v>68008417000.0</v>
+      </c>
+      <c r="F2">
+        <v>55257167000.0</v>
+      </c>
+      <c r="G2">
+        <v>57104854000.0</v>
+      </c>
+      <c r="H2">
+        <v>64335012000.0</v>
+      </c>
+      <c r="I2">
+        <v>60226596943.0</v>
+      </c>
+      <c r="J2">
+        <v>72397505000.0</v>
+      </c>
+      <c r="K2">
+        <v>69173806000.0</v>
+      </c>
+      <c r="L2">
+        <v>76456323000.0</v>
+      </c>
+      <c r="M2">
+        <v>69051068948.0</v>
+      </c>
+      <c r="N2">
+        <v>60665888322.0</v>
+      </c>
+      <c r="O2">
+        <v>76553483969.0</v>
+      </c>
+      <c r="P2">
+        <v>72721130394.0</v>
+      </c>
+      <c r="Q2">
+        <v>82849466718.0</v>
+      </c>
+      <c r="R2">
+        <v>35222192555.0</v>
+      </c>
+      <c r="S2">
+        <v>46135926239.0</v>
+      </c>
+      <c r="T2">
+        <v>44679806795.0</v>
+      </c>
+      <c r="U2">
+        <v>41418968252.0</v>
+      </c>
+      <c r="V2">
+        <v>34012888005.0</v>
+      </c>
+      <c r="W2">
+        <v>40258833596.0</v>
+      </c>
+      <c r="X2">
+        <v>54220325510.0</v>
+      </c>
+      <c r="Y2">
+        <v>42391646688.0</v>
+      </c>
+      <c r="Z2">
+        <v>49561995462.0</v>
+      </c>
+      <c r="AA2">
+        <v>51368027113.0</v>
+      </c>
+      <c r="AB2">
+        <v>86679713821.0</v>
+      </c>
+      <c r="AC2">
+        <v>81505518082.0</v>
+      </c>
+      <c r="AD2">
+        <v>63679979400.0</v>
+      </c>
+      <c r="AE2">
+        <v>73375667475.0</v>
+      </c>
+      <c r="AF2">
+        <v>75808828307.0</v>
+      </c>
+      <c r="AG2">
+        <v>65056670482.0</v>
+      </c>
+      <c r="AH2">
+        <v>71744741932.0</v>
+      </c>
+      <c r="AI2">
+        <v>76198410255.0</v>
+      </c>
+      <c r="AJ2">
+        <v>109309801146.0</v>
+      </c>
+      <c r="AK2">
+        <v>101270382410.0</v>
+      </c>
+      <c r="AL2">
+        <v>79063404328.0</v>
+      </c>
+      <c r="AM2">
+        <v>66153231050.0</v>
+      </c>
+      <c r="AN2">
+        <v>90356242272.0</v>
+      </c>
+      <c r="AO2">
+        <v>74565423510.0</v>
+      </c>
+      <c r="AP2">
+        <v>75113058840.0</v>
+      </c>
+      <c r="AQ2">
+        <v>87700784503.0</v>
+      </c>
+      <c r="AR2">
+        <v>102452618044.0</v>
+      </c>
+      <c r="AS2">
+        <v>82154912023.0</v>
+      </c>
+      <c r="AT2">
+        <v>79075689696.0</v>
+      </c>
+      <c r="AU2">
+        <v>88848554140.0</v>
+      </c>
+      <c r="AV2">
+        <v>110744255366.0</v>
+      </c>
+      <c r="AW2">
+        <v>68863235646.0</v>
+      </c>
+      <c r="AX2">
+        <v>83121368572.0</v>
+      </c>
+      <c r="AY2">
+        <v>68995101279.0</v>
+      </c>
+      <c r="AZ2">
+        <v>76603279254.0</v>
+      </c>
+      <c r="BA2">
+        <v>74625909896.0</v>
+      </c>
+      <c r="BB2">
+        <v>82360612917.0</v>
+      </c>
+      <c r="BC2">
+        <v>81824474234.0</v>
+      </c>
+      <c r="BD2">
+        <v>103130696174.0</v>
+      </c>
+      <c r="BE2">
+        <v>85629926100.0</v>
+      </c>
+      <c r="BF2">
+        <v>78763053000.0</v>
+      </c>
+      <c r="BG2">
+        <v>64165510800.0</v>
+      </c>
+      <c r="BH2">
+        <v>92998933600.0</v>
+      </c>
+      <c r="BI2">
+        <v>69997128800.0</v>
+      </c>
+      <c r="BJ2">
+        <v>71434699500.0</v>
+      </c>
+      <c r="BK2">
+        <v>58905797200.0</v>
+      </c>
+      <c r="BL2">
+        <v>84232579300.0</v>
+      </c>
+      <c r="BM2">
+        <v>56816029000.0</v>
+      </c>
+      <c r="BN2">
+        <v>65209361000.0</v>
+      </c>
+      <c r="BO2">
+        <v>51842877700.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:67">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>3368147000.0</v>
+      </c>
+      <c r="C3">
+        <v>3404238000.0</v>
+      </c>
+      <c r="D3">
+        <v>4291312000.0</v>
+      </c>
+      <c r="E3">
+        <v>3827352000.0</v>
+      </c>
+      <c r="F3">
+        <v>2853012000.0</v>
+      </c>
+      <c r="G3">
+        <v>2812543000.0</v>
+      </c>
+      <c r="H3">
+        <v>3874065000.0</v>
+      </c>
+      <c r="I3">
+        <v>3859876087.0</v>
+      </c>
+      <c r="J3">
+        <v>2891687000.0</v>
+      </c>
+      <c r="K3">
+        <v>3768493000.0</v>
+      </c>
+      <c r="L3">
+        <v>4214616000.0</v>
+      </c>
+      <c r="M3">
+        <v>3789509059.0</v>
+      </c>
+      <c r="N3">
+        <v>4190503912.0</v>
+      </c>
+      <c r="O3">
+        <v>4358019603.0</v>
+      </c>
+      <c r="P3">
+        <v>3767130453.0</v>
+      </c>
+      <c r="Q3">
+        <v>4860744005.0</v>
+      </c>
+      <c r="R3">
+        <v>4943439838.0</v>
+      </c>
+      <c r="S3">
+        <v>4882024466.0</v>
+      </c>
+      <c r="T3">
+        <v>11491776204.0</v>
+      </c>
+      <c r="U3">
+        <v>6415656082.0</v>
+      </c>
+      <c r="V3">
+        <v>6699504881.0</v>
+      </c>
+      <c r="W3">
+        <v>7425515532.0</v>
+      </c>
+      <c r="X3">
+        <v>4323309967.0</v>
+      </c>
+      <c r="Y3">
+        <v>5485255406.0</v>
+      </c>
+      <c r="Z3">
+        <v>5583632154.0</v>
+      </c>
+      <c r="AA3">
+        <v>5885546341.0</v>
+      </c>
+      <c r="AB3">
+        <v>7376696847.0</v>
+      </c>
+      <c r="AC3">
+        <v>3799683248.0</v>
+      </c>
+      <c r="AD3">
+        <v>8552684883.0</v>
+      </c>
+      <c r="AE3">
+        <v>5850299178.0</v>
+      </c>
+      <c r="AF3">
+        <v>7385753519.0</v>
+      </c>
+      <c r="AG3">
+        <v>7161783987.0</v>
+      </c>
+      <c r="AH3">
+        <v>6859519823.0</v>
+      </c>
+      <c r="AI3">
+        <v>6771869087.0</v>
+      </c>
+      <c r="AJ3">
+        <v>8244974829.0</v>
+      </c>
+      <c r="AK3">
+        <v>7655349307.0</v>
+      </c>
+      <c r="AL3">
+        <v>6942905338.0</v>
+      </c>
+      <c r="AM3">
+        <v>6427919631.0</v>
+      </c>
+      <c r="AN3">
+        <v>8153271622.0</v>
+      </c>
+      <c r="AO3">
+        <v>7455288985.0</v>
+      </c>
+      <c r="AP3">
+        <v>7036531910.0</v>
+      </c>
+      <c r="AQ3">
+        <v>5553110711.0</v>
+      </c>
+      <c r="AR3">
+        <v>7042400052.0</v>
+      </c>
+      <c r="AS3">
+        <v>6121183708.0</v>
+      </c>
+      <c r="AT3">
+        <v>5902391968.0</v>
+      </c>
+      <c r="AU3">
+        <v>5713778738.0</v>
+      </c>
+      <c r="AV3">
+        <v>2708754616.0</v>
+      </c>
+      <c r="AW3">
+        <v>6172031649.0</v>
+      </c>
+      <c r="AX3">
+        <v>5490355250.0</v>
+      </c>
+      <c r="AY3">
+        <v>5120359955.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4765696372.0</v>
+      </c>
+      <c r="BA3">
+        <v>5116966573.0</v>
+      </c>
+      <c r="BB3">
+        <v>3874225381.0</v>
+      </c>
+      <c r="BC3">
+        <v>3394996942.0</v>
+      </c>
+      <c r="BD3">
+        <v>4852900791.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+    </row>
+    <row r="4" spans="1:67">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+    </row>
+    <row r="5" spans="1:67">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5">
+        <v>12340406000.0</v>
+      </c>
+      <c r="C5">
+        <v>13148428000.0</v>
+      </c>
+      <c r="D5">
+        <v>333452000.0</v>
+      </c>
+      <c r="E5">
+        <v>3019656000.0</v>
+      </c>
+      <c r="F5">
+        <v>-5542348000.0</v>
+      </c>
+      <c r="G5">
+        <v>-967429000.0</v>
+      </c>
+      <c r="H5">
+        <v>4948949000.0</v>
+      </c>
+      <c r="I5">
+        <v>4917797745.0</v>
+      </c>
+      <c r="J5">
+        <v>8586855000.0</v>
+      </c>
+      <c r="K5">
+        <v>1971669000.0</v>
+      </c>
+      <c r="L5">
+        <v>-10940292000.0</v>
+      </c>
+      <c r="M5">
+        <v>5179303563.0</v>
+      </c>
+      <c r="N5">
+        <v>-67073531.0</v>
+      </c>
+      <c r="O5">
+        <v>3405927664.0</v>
+      </c>
+      <c r="P5">
+        <v>-15453925623.0</v>
+      </c>
+      <c r="Q5">
+        <v>4193760646.0</v>
+      </c>
+      <c r="R5">
+        <v>-13583700590.0</v>
+      </c>
+      <c r="S5">
+        <v>-1444935742.0</v>
+      </c>
+      <c r="T5">
+        <v>-31226361880.0</v>
+      </c>
+      <c r="U5">
+        <v>-16427557075.0</v>
+      </c>
+      <c r="V5">
+        <v>-27066736478.0</v>
+      </c>
+      <c r="W5">
+        <v>-24019084408.0</v>
+      </c>
+      <c r="X5">
+        <v>-76200721395.0</v>
+      </c>
+      <c r="Y5">
+        <v>-45215784017.0</v>
+      </c>
+      <c r="Z5">
+        <v>-20210794779.0</v>
+      </c>
+      <c r="AA5">
+        <v>-26539923641.0</v>
+      </c>
+      <c r="AB5">
+        <v>-46861829153.0</v>
+      </c>
+      <c r="AC5">
+        <v>-8026581584.0</v>
+      </c>
+      <c r="AD5">
+        <v>-18979448925.0</v>
+      </c>
+      <c r="AE5">
+        <v>5993625574.0</v>
+      </c>
+      <c r="AF5">
+        <v>-67665227096.0</v>
+      </c>
+      <c r="AG5">
+        <v>-49921037912.0</v>
+      </c>
+      <c r="AH5">
+        <v>-25126890159.0</v>
+      </c>
+      <c r="AI5">
+        <v>5355577458.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-1981487707.0</v>
+      </c>
+      <c r="AK5">
+        <v>-26247463360.0</v>
+      </c>
+      <c r="AL5">
+        <v>6988449196.0</v>
+      </c>
+      <c r="AM5">
+        <v>4275608172.0</v>
+      </c>
+      <c r="AN5">
+        <v>6740729099.0</v>
+      </c>
+      <c r="AO5">
+        <v>4251104330.0</v>
+      </c>
+      <c r="AP5">
+        <v>4336525845.0</v>
+      </c>
+      <c r="AQ5">
+        <v>9316010012.0</v>
+      </c>
+      <c r="AR5">
+        <v>-20080712168.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1715103514.0</v>
+      </c>
+      <c r="AT5">
+        <v>5480121935.0</v>
+      </c>
+      <c r="AU5">
+        <v>4861123436.0</v>
+      </c>
+      <c r="AV5">
+        <v>2595982202.0</v>
+      </c>
+      <c r="AW5">
+        <v>-222747709.0</v>
+      </c>
+      <c r="AX5">
+        <v>3334928489.0</v>
+      </c>
+      <c r="AY5">
+        <v>3949461052.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-17029496662.0</v>
+      </c>
+      <c r="BA5">
+        <v>15954306654.0</v>
+      </c>
+      <c r="BB5">
+        <v>14218611760.0</v>
+      </c>
+      <c r="BC5">
+        <v>8391580679.0</v>
+      </c>
+      <c r="BD5">
+        <v>10443049985.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+    </row>
+    <row r="6" spans="1:67">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>15708553000.0</v>
+      </c>
+      <c r="C6">
+        <v>16552666000.0</v>
+      </c>
+      <c r="D6">
+        <v>4624764000.0</v>
+      </c>
+      <c r="E6">
+        <v>6847008000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2689336000.0</v>
+      </c>
+      <c r="G6">
+        <v>1845114000.0</v>
+      </c>
+      <c r="H6">
+        <v>8823014000.0</v>
+      </c>
+      <c r="I6">
+        <v>8777673832.0</v>
+      </c>
+      <c r="J6">
+        <v>11478542000.0</v>
+      </c>
+      <c r="K6">
+        <v>5740162000.0</v>
+      </c>
+      <c r="L6">
+        <v>-6725676000.0</v>
+      </c>
+      <c r="M6">
+        <v>8968812622.0</v>
+      </c>
+      <c r="N6">
+        <v>4123430381.0</v>
+      </c>
+      <c r="O6">
+        <v>7763947267.0</v>
+      </c>
+      <c r="P6">
+        <v>-11686795170.0</v>
+      </c>
+      <c r="Q6">
+        <v>9054504651.0</v>
+      </c>
+      <c r="R6">
+        <v>-8640260752.0</v>
+      </c>
+      <c r="S6">
+        <v>3437088724.0</v>
+      </c>
+      <c r="T6">
+        <v>-19734585676.0</v>
+      </c>
+      <c r="U6">
+        <v>-10011900993.0</v>
+      </c>
+      <c r="V6">
+        <v>-20367231597.0</v>
+      </c>
+      <c r="W6">
+        <v>-16593568876.0</v>
+      </c>
+      <c r="X6">
+        <v>-71877411428.0</v>
+      </c>
+      <c r="Y6">
+        <v>-39730528611.0</v>
+      </c>
+      <c r="Z6">
+        <v>-14627162625.0</v>
+      </c>
+      <c r="AA6">
+        <v>-20654377300.0</v>
+      </c>
+      <c r="AB6">
+        <v>-39485132306.0</v>
+      </c>
+      <c r="AC6">
+        <v>-4226898336.0</v>
+      </c>
+      <c r="AD6">
+        <v>-10426764042.0</v>
+      </c>
+      <c r="AE6">
+        <v>11843924752.0</v>
+      </c>
+      <c r="AF6">
+        <v>-60279473577.0</v>
+      </c>
+      <c r="AG6">
+        <v>-42759253925.0</v>
+      </c>
+      <c r="AH6">
+        <v>-18267370336.0</v>
+      </c>
+      <c r="AI6">
+        <v>12127446545.0</v>
+      </c>
+      <c r="AJ6">
+        <v>6263487122.0</v>
+      </c>
+      <c r="AK6">
+        <v>-18592114053.0</v>
+      </c>
+      <c r="AL6">
+        <v>13931354534.0</v>
+      </c>
+      <c r="AM6">
+        <v>10703527803.0</v>
+      </c>
+      <c r="AN6">
+        <v>14894000721.0</v>
+      </c>
+      <c r="AO6">
+        <v>11706393315.0</v>
+      </c>
+      <c r="AP6">
+        <v>11373057755.0</v>
+      </c>
+      <c r="AQ6">
+        <v>14869120723.0</v>
+      </c>
+      <c r="AR6">
+        <v>-13038312116.0</v>
+      </c>
+      <c r="AS6">
+        <v>4406080194.0</v>
+      </c>
+      <c r="AT6">
+        <v>11382513903.0</v>
+      </c>
+      <c r="AU6">
+        <v>10574902174.0</v>
+      </c>
+      <c r="AV6">
+        <v>5304736818.0</v>
+      </c>
+      <c r="AW6">
+        <v>5949283940.0</v>
+      </c>
+      <c r="AX6">
+        <v>8825283739.0</v>
+      </c>
+      <c r="AY6">
+        <v>9069821007.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-12263800290.0</v>
+      </c>
+      <c r="BA6">
+        <v>21071273227.0</v>
+      </c>
+      <c r="BB6">
+        <v>18092837141.0</v>
+      </c>
+      <c r="BC6">
+        <v>11786577621.0</v>
+      </c>
+      <c r="BD6">
+        <v>15295950776.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+    </row>
+    <row r="7" spans="1:67">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+    </row>
+    <row r="8" spans="1:67">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+    </row>
+    <row r="9" spans="1:67">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>48159160000.0</v>
+      </c>
+      <c r="C9">
+        <v>42526981000.0</v>
+      </c>
+      <c r="D9">
+        <v>39608896000.0</v>
+      </c>
+      <c r="E9">
+        <v>39437592000.0</v>
+      </c>
+      <c r="F9">
+        <v>40377072000.0</v>
+      </c>
+      <c r="G9">
+        <v>34138586000.0</v>
+      </c>
+      <c r="H9">
+        <v>40335810000.0</v>
+      </c>
+      <c r="I9">
+        <v>37659420598.0</v>
+      </c>
+      <c r="J9">
+        <v>49859721000.0</v>
+      </c>
+      <c r="K9">
+        <v>37617077000.0</v>
+      </c>
+      <c r="L9">
+        <v>22028625000.0</v>
+      </c>
+      <c r="M9">
+        <v>38794353574.0</v>
+      </c>
+      <c r="N9">
+        <v>39098934561.0</v>
+      </c>
+      <c r="O9">
+        <v>35880367095.0</v>
+      </c>
+      <c r="P9">
+        <v>29199946318.0</v>
+      </c>
+      <c r="Q9">
+        <v>42263167463.0</v>
+      </c>
+      <c r="R9">
+        <v>23918680784.0</v>
+      </c>
+      <c r="S9">
+        <v>27872958064.0</v>
+      </c>
+      <c r="T9">
+        <v>18899122893.0</v>
+      </c>
+      <c r="U9">
+        <v>14734489005.0</v>
+      </c>
+      <c r="V9">
+        <v>6681121095.0</v>
+      </c>
+      <c r="W9">
+        <v>9842860179.0</v>
+      </c>
+      <c r="X9">
+        <v>14003712037.0</v>
+      </c>
+      <c r="Y9">
+        <v>19257204497.0</v>
+      </c>
+      <c r="Z9">
+        <v>30720420849.0</v>
+      </c>
+      <c r="AA9">
+        <v>35692977055.0</v>
+      </c>
+      <c r="AB9">
+        <v>61242357221.0</v>
+      </c>
+      <c r="AC9">
+        <v>65607087639.0</v>
+      </c>
+      <c r="AD9">
+        <v>37984570455.0</v>
+      </c>
+      <c r="AE9">
+        <v>67492711004.0</v>
+      </c>
+      <c r="AF9">
+        <v>44076288893.0</v>
+      </c>
+      <c r="AG9">
+        <v>39672502674.0</v>
+      </c>
+      <c r="AH9">
+        <v>56629260534.0</v>
+      </c>
+      <c r="AI9">
+        <v>73331011530.0</v>
+      </c>
+      <c r="AJ9">
+        <v>117251269223.0</v>
+      </c>
+      <c r="AK9">
+        <v>104212065833.0</v>
+      </c>
+      <c r="AL9">
+        <v>87898460101.0</v>
+      </c>
+      <c r="AM9">
+        <v>66418729537.0</v>
+      </c>
+      <c r="AN9">
+        <v>104781165986.0</v>
+      </c>
+      <c r="AO9">
+        <v>81883910554.0</v>
+      </c>
+      <c r="AP9">
+        <v>77592415582.0</v>
+      </c>
+      <c r="AQ9">
+        <v>93450919678.0</v>
+      </c>
+      <c r="AR9">
+        <v>108987808153.0</v>
+      </c>
+      <c r="AS9">
+        <v>79509492915.0</v>
+      </c>
+      <c r="AT9">
+        <v>67410866485.0</v>
+      </c>
+      <c r="AU9">
+        <v>86342810895.0</v>
+      </c>
+      <c r="AV9">
+        <v>122225069996.0</v>
+      </c>
+      <c r="AW9">
+        <v>61384888793.0</v>
+      </c>
+      <c r="AX9">
+        <v>84612968942.0</v>
+      </c>
+      <c r="AY9">
+        <v>71451961229.0</v>
+      </c>
+      <c r="AZ9">
+        <v>78453257673.0</v>
+      </c>
+      <c r="BA9">
+        <v>74190436629.0</v>
+      </c>
+      <c r="BB9">
+        <v>88193375121.0</v>
+      </c>
+      <c r="BC9">
+        <v>85033240571.0</v>
+      </c>
+      <c r="BD9">
+        <v>101741267017.0</v>
+      </c>
+      <c r="BE9">
+        <v>98085983000.0</v>
+      </c>
+      <c r="BF9">
+        <v>105549029000.0</v>
+      </c>
+      <c r="BG9">
+        <v>80829656000.0</v>
+      </c>
+      <c r="BH9">
+        <v>91636757000.0</v>
+      </c>
+      <c r="BI9">
+        <v>100786735000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>90874675000.0</v>
+      </c>
+      <c r="BK9">
+        <v>72278061000.0</v>
+      </c>
+      <c r="BL9">
+        <v>79111047000.0</v>
+      </c>
+      <c r="BM9">
+        <v>89399203000.0</v>
+      </c>
+      <c r="BN9">
+        <v>75584180000.0</v>
+      </c>
+      <c r="BO9">
+        <v>65233301000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>6135882000.0</v>
+      </c>
+      <c r="C10">
+        <v>10968743000.0</v>
+      </c>
+      <c r="D10">
+        <v>-4426528000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1543803000.0</v>
+      </c>
+      <c r="F10">
+        <v>-10080823000.0</v>
+      </c>
+      <c r="G10">
+        <v>-5385391000.0</v>
+      </c>
+      <c r="H10">
+        <v>25932000.0</v>
+      </c>
+      <c r="I10">
+        <v>134640980.0</v>
+      </c>
+      <c r="J10">
+        <v>4072489000.0</v>
+      </c>
+      <c r="K10">
+        <v>-2589735000.0</v>
+      </c>
+      <c r="L10">
+        <v>-16294921000.0</v>
+      </c>
+      <c r="M10">
+        <v>760495947.0</v>
+      </c>
+      <c r="N10">
+        <v>-4049792833.0</v>
+      </c>
+      <c r="O10">
+        <v>-434215993.0</v>
+      </c>
+      <c r="P10">
+        <v>-20294653626.0</v>
+      </c>
+      <c r="Q10">
+        <v>-41264821.0</v>
+      </c>
+      <c r="R10">
+        <v>-17480390602.0</v>
+      </c>
+      <c r="S10">
+        <v>-4887630404.0</v>
+      </c>
+      <c r="T10">
+        <v>-34921451704.0</v>
+      </c>
+      <c r="U10">
+        <v>-20939204946.0</v>
+      </c>
+      <c r="V10">
+        <v>-32648678293.0</v>
+      </c>
+      <c r="W10">
+        <v>-29259944081.0</v>
+      </c>
+      <c r="X10">
+        <v>-82282882081.0</v>
+      </c>
+      <c r="Y10">
+        <v>-50061695568.0</v>
+      </c>
+      <c r="Z10">
+        <v>-24995449177.0</v>
+      </c>
+      <c r="AA10">
+        <v>-32073009837.0</v>
+      </c>
+      <c r="AB10">
+        <v>-51992099771.0</v>
+      </c>
+      <c r="AC10">
+        <v>-13559290369.0</v>
+      </c>
+      <c r="AD10">
+        <v>-23912259088.0</v>
+      </c>
+      <c r="AE10">
+        <v>1200610947.0</v>
+      </c>
+      <c r="AF10">
+        <v>-72363533821.0</v>
+      </c>
+      <c r="AG10">
+        <v>-54897831671.0</v>
+      </c>
+      <c r="AH10">
+        <v>-29009945931.0</v>
+      </c>
+      <c r="AI10">
+        <v>1116143045.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-6142794305.0</v>
+      </c>
+      <c r="AK10">
+        <v>-30527833205.0</v>
+      </c>
+      <c r="AL10">
+        <v>3748810699.0</v>
+      </c>
+      <c r="AM10">
+        <v>1263598091.0</v>
+      </c>
+      <c r="AN10">
+        <v>3477328132.0</v>
+      </c>
+      <c r="AO10">
+        <v>468515667.0</v>
+      </c>
+      <c r="AP10">
+        <v>398935922.0</v>
+      </c>
+      <c r="AQ10">
+        <v>7436450650.0</v>
+      </c>
+      <c r="AR10">
+        <v>-21371188762.0</v>
+      </c>
+      <c r="AS10">
+        <v>-2835483270.0</v>
+      </c>
+      <c r="AT10">
+        <v>3608173533.0</v>
+      </c>
+      <c r="AU10">
+        <v>3765277633.0</v>
+      </c>
+      <c r="AV10">
+        <v>2035567753.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1217312012.0</v>
+      </c>
+      <c r="AX10">
+        <v>2801318102.0</v>
+      </c>
+      <c r="AY10">
+        <v>3792668633.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-17563158868.0</v>
+      </c>
+      <c r="BA10">
+        <v>16325495979.0</v>
+      </c>
+      <c r="BB10">
+        <v>14911491675.0</v>
+      </c>
+      <c r="BC10">
+        <v>9332379476.0</v>
+      </c>
+      <c r="BD10">
+        <v>11480241079.0</v>
+      </c>
+      <c r="BE10">
+        <v>16337678200.0</v>
+      </c>
+      <c r="BF10">
+        <v>17861241200.0</v>
+      </c>
+      <c r="BG10">
+        <v>13875489200.0</v>
+      </c>
+      <c r="BH10">
+        <v>10128107400.0</v>
+      </c>
+      <c r="BI10">
+        <v>13524097600.0</v>
+      </c>
+      <c r="BJ10">
+        <v>18166525800.0</v>
+      </c>
+      <c r="BK10">
+        <v>12587664600.0</v>
+      </c>
+      <c r="BL10">
+        <v>16349783800.0</v>
+      </c>
+      <c r="BM10">
+        <v>16540204900.0</v>
+      </c>
+      <c r="BN10">
+        <v>8188209200.0</v>
+      </c>
+      <c r="BO10">
+        <v>7541372600.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>1753752000.0</v>
+      </c>
+      <c r="C11">
+        <v>2345463000.0</v>
+      </c>
+      <c r="D11">
+        <v>4549086000.0</v>
+      </c>
+      <c r="E11">
+        <v>993176000.0</v>
+      </c>
+      <c r="F11">
+        <v>288155000.0</v>
+      </c>
+      <c r="G11">
+        <v>530233000.0</v>
+      </c>
+      <c r="H11">
+        <v>5290597000.0</v>
+      </c>
+      <c r="I11">
+        <v>94037251.0</v>
+      </c>
+      <c r="J11">
+        <v>1026787000.0</v>
+      </c>
+      <c r="K11">
+        <v>-306203000.0</v>
+      </c>
+      <c r="L11">
+        <v>13871142000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1374832728.0</v>
+      </c>
+      <c r="N11">
+        <v>-591632734.0</v>
+      </c>
+      <c r="O11">
+        <v>4489070.0</v>
+      </c>
+      <c r="P11">
+        <v>4509078218.0</v>
+      </c>
+      <c r="Q11">
+        <v>-621692142.0</v>
+      </c>
+      <c r="R11">
+        <v>-3330289764.0</v>
+      </c>
+      <c r="S11">
+        <v>-834229812.0</v>
+      </c>
+      <c r="T11">
+        <v>47346240934.0</v>
+      </c>
+      <c r="U11">
+        <v>-4413737626.0</v>
+      </c>
+      <c r="V11">
+        <v>-6318348053.0</v>
+      </c>
+      <c r="W11">
+        <v>-5616723934.0</v>
+      </c>
+      <c r="X11">
+        <v>38570275098.0</v>
+      </c>
+      <c r="Y11">
+        <v>-11693633763.0</v>
+      </c>
+      <c r="Z11">
+        <v>-5245761766.0</v>
+      </c>
+      <c r="AA11">
+        <v>-7828984480.0</v>
+      </c>
+      <c r="AB11">
+        <v>-12749877293.0</v>
+      </c>
+      <c r="AC11">
+        <v>-3032490758.0</v>
+      </c>
+      <c r="AD11">
+        <v>-5880456195.0</v>
+      </c>
+      <c r="AE11">
+        <v>345680075.0</v>
+      </c>
+      <c r="AF11">
+        <v>-20502580014.0</v>
+      </c>
+      <c r="AG11">
+        <v>-14276445030.0</v>
+      </c>
+      <c r="AH11">
+        <v>-6882050622.0</v>
+      </c>
+      <c r="AI11">
+        <v>636934135.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-7794678358.0</v>
+      </c>
+      <c r="AK11">
+        <v>-754575115.0</v>
+      </c>
+      <c r="AL11">
+        <v>1150790895.0</v>
+      </c>
+      <c r="AM11">
+        <v>431069976.0</v>
+      </c>
+      <c r="AN11">
+        <v>3368662718.0</v>
+      </c>
+      <c r="AO11">
+        <v>7849210.0</v>
+      </c>
+      <c r="AP11">
+        <v>-219464274.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-189428362.0</v>
+      </c>
+      <c r="AR11">
+        <v>-4555849908.0</v>
+      </c>
+      <c r="AS11">
+        <v>-342961450.0</v>
+      </c>
+      <c r="AT11">
+        <v>939427030.0</v>
+      </c>
+      <c r="AU11">
+        <v>1182713356.0</v>
+      </c>
+      <c r="AV11">
+        <v>449353380.0</v>
+      </c>
+      <c r="AW11">
+        <v>34497415.0</v>
+      </c>
+      <c r="AX11">
+        <v>1423070898.0</v>
+      </c>
+      <c r="AY11">
+        <v>1295647503.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-3775206791.0</v>
+      </c>
+      <c r="BA11">
+        <v>4479807071.0</v>
+      </c>
+      <c r="BB11">
+        <v>3895362025.0</v>
+      </c>
+      <c r="BC11">
+        <v>2243387882.0</v>
+      </c>
+      <c r="BD11">
+        <v>2787679877.0</v>
+      </c>
+      <c r="BE11">
+        <v>3983711300.0</v>
+      </c>
+      <c r="BF11">
+        <v>4217757600.0</v>
+      </c>
+      <c r="BG11">
+        <v>3042422100.0</v>
+      </c>
+      <c r="BH11">
+        <v>2224816300.0</v>
+      </c>
+      <c r="BI11">
+        <v>2691118800.0</v>
+      </c>
+      <c r="BJ11">
+        <v>4245564500.0</v>
+      </c>
+      <c r="BK11">
+        <v>2585489600.0</v>
+      </c>
+      <c r="BL11">
+        <v>3064433200.0</v>
+      </c>
+      <c r="BM11">
+        <v>4885805900.0</v>
+      </c>
+      <c r="BN11">
+        <v>2066317600.0</v>
+      </c>
+      <c r="BO11">
+        <v>1838897300.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>4084057000.0</v>
+      </c>
+      <c r="C12">
+        <v>3991042000.0</v>
+      </c>
+      <c r="D12">
+        <v>4557250000.0</v>
+      </c>
+      <c r="E12">
+        <v>4563459000.0</v>
+      </c>
+      <c r="F12">
+        <v>4562635000.0</v>
+      </c>
+      <c r="G12">
+        <v>4446662000.0</v>
+      </c>
+      <c r="H12">
+        <v>4923016000.0</v>
+      </c>
+      <c r="I12">
+        <v>4783156768.0</v>
+      </c>
+      <c r="J12">
+        <v>4518999000.0</v>
+      </c>
+      <c r="K12">
+        <v>4561404000.0</v>
+      </c>
+      <c r="L12">
+        <v>5354629000.0</v>
+      </c>
+      <c r="M12">
+        <v>4418807616.0</v>
+      </c>
+      <c r="N12">
+        <v>3982719306.0</v>
+      </c>
+      <c r="O12">
+        <v>3840143657.0</v>
+      </c>
+      <c r="P12">
+        <v>4840728008.0</v>
+      </c>
+      <c r="Q12">
+        <v>4235025466.0</v>
+      </c>
+      <c r="R12">
+        <v>3896681009.0</v>
+      </c>
+      <c r="S12">
+        <v>3442703664.0</v>
+      </c>
+      <c r="T12">
+        <v>3695089824.0</v>
+      </c>
+      <c r="U12">
+        <v>4511647867.0</v>
+      </c>
+      <c r="V12">
+        <v>5581941813.0</v>
+      </c>
+      <c r="W12">
+        <v>5240859670.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>5543567492.0</v>
+      </c>
+      <c r="AD12">
+        <v>4943792852.0</v>
+      </c>
+      <c r="AE12">
+        <v>4804206061.0</v>
+      </c>
+      <c r="AF12">
+        <v>4710995346.0</v>
+      </c>
+      <c r="AG12">
+        <v>4989684953.0</v>
+      </c>
+      <c r="AH12">
+        <v>3893377000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4254585300.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4161306600.0</v>
+      </c>
+      <c r="AK12">
+        <v>4319635800.0</v>
+      </c>
+      <c r="AL12">
+        <v>3270098200.0</v>
+      </c>
+      <c r="AM12">
+        <v>3067603700.0</v>
+      </c>
+      <c r="AN12">
+        <v>3299687700.0</v>
+      </c>
+      <c r="AO12">
+        <v>3843790400.0</v>
+      </c>
+      <c r="AP12">
+        <v>3989361500.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1960389300.0</v>
+      </c>
+      <c r="AR12">
+        <v>1623821500.0</v>
+      </c>
+      <c r="AS12">
+        <v>1562098400.0</v>
+      </c>
+      <c r="AT12">
+        <v>2453470000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1737528700.0</v>
+      </c>
+      <c r="AV12">
+        <v>1777359900.0</v>
+      </c>
+      <c r="AW12">
+        <v>1845464400.0</v>
+      </c>
+      <c r="AX12">
+        <v>1720744800.0</v>
+      </c>
+      <c r="AY12">
+        <v>1301286300.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1768236000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1051240100.0</v>
+      </c>
+      <c r="BB12">
+        <v>883249200.0</v>
+      </c>
+      <c r="BC12">
+        <v>823812700.0</v>
+      </c>
+      <c r="BD12">
+        <v>779522900.0</v>
+      </c>
+      <c r="BE12">
+        <v>840585800.0</v>
+      </c>
+      <c r="BF12">
+        <v>642804400.0</v>
+      </c>
+      <c r="BG12">
+        <v>619669100.0</v>
+      </c>
+      <c r="BH12">
+        <v>541458500.0</v>
+      </c>
+      <c r="BI12">
+        <v>1529130000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>623354000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1028917700.0</v>
+      </c>
+      <c r="BL12">
+        <v>1125796700.0</v>
+      </c>
+      <c r="BM12">
+        <v>1857460800.0</v>
+      </c>
+      <c r="BN12">
+        <v>2027187200.0</v>
+      </c>
+      <c r="BO12">
+        <v>1822030900.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>4422096730.0</v>
+      </c>
+      <c r="E13">
+        <v>4533405370.0</v>
+      </c>
+      <c r="F13">
+        <v>4538474810.0</v>
+      </c>
+      <c r="G13">
+        <v>4417961630.0</v>
+      </c>
+      <c r="H13">
+        <v>4814965830.0</v>
+      </c>
+      <c r="I13">
+        <v>4763867160.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>4406621450.0</v>
+      </c>
+      <c r="N13">
+        <v>3971679550.0</v>
+      </c>
+      <c r="O13">
+        <v>3810207830.0</v>
+      </c>
+      <c r="P13">
+        <v>4753235140.0</v>
+      </c>
+      <c r="Q13">
+        <v>4230404060.0</v>
+      </c>
+      <c r="R13">
+        <v>3891971640.0</v>
+      </c>
+      <c r="S13">
+        <v>3437459900.0</v>
+      </c>
+      <c r="T13">
+        <v>3628026090.0</v>
+      </c>
+      <c r="U13">
+        <v>4506615520.0</v>
+      </c>
+      <c r="V13">
+        <v>5569314460.0</v>
+      </c>
+      <c r="W13">
+        <v>5235143800.0</v>
+      </c>
+      <c r="X13">
+        <v>6082160690.0</v>
+      </c>
+      <c r="Y13">
+        <v>4845911550.0</v>
+      </c>
+      <c r="Z13">
+        <v>4784654390.0</v>
+      </c>
+      <c r="AA13">
+        <v>5533086200.0</v>
+      </c>
+      <c r="AB13">
+        <v>5130270620.0</v>
+      </c>
+      <c r="AC13">
+        <v>5532708780.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+    </row>
+    <row r="14" spans="1:67">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
+        <v>938035.0</v>
+      </c>
+      <c r="W14">
+        <v>937284.0</v>
+      </c>
+      <c r="X14">
+        <v>965511.0</v>
+      </c>
+      <c r="Y14">
+        <v>1080704.0</v>
+      </c>
+      <c r="Z14">
+        <v>953257.0</v>
+      </c>
+      <c r="AA14">
+        <v>863838.0</v>
+      </c>
+      <c r="AB14">
+        <v>866662.0</v>
+      </c>
+      <c r="AC14">
+        <v>822178.0</v>
+      </c>
+      <c r="AD14">
+        <v>784937.0</v>
+      </c>
+      <c r="AE14">
+        <v>792128.0</v>
+      </c>
+      <c r="AF14">
+        <v>766319.0</v>
+      </c>
+      <c r="AG14">
+        <v>769342.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14">
+        <v>24900.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14">
+        <v>30600.0</v>
+      </c>
+      <c r="AL14">
+        <v>46000.0</v>
+      </c>
+      <c r="AM14">
+        <v>73500.0</v>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14">
+        <v>11200.0</v>
+      </c>
+      <c r="AP14">
+        <v>80400.0</v>
+      </c>
+      <c r="AQ14">
+        <v>89200.0</v>
+      </c>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14">
+        <v>17500.0</v>
+      </c>
+      <c r="AU14"/>
+      <c r="AV14">
+        <v>12100.0</v>
+      </c>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14">
+        <v>50400.0</v>
+      </c>
+      <c r="BC14">
+        <v>70800.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14">
+        <v>41100.0</v>
+      </c>
+      <c r="BF14">
+        <v>54000.0</v>
+      </c>
+      <c r="BG14">
+        <v>74600.0</v>
+      </c>
+      <c r="BH14">
+        <v>31200.0</v>
+      </c>
+      <c r="BI14">
+        <v>88200.0</v>
+      </c>
+      <c r="BJ14">
+        <v>79200.0</v>
+      </c>
+      <c r="BK14">
+        <v>65000.0</v>
+      </c>
+      <c r="BL14">
+        <v>18800.0</v>
+      </c>
+      <c r="BM14">
+        <v>95000.0</v>
+      </c>
+      <c r="BN14">
+        <v>43100.0</v>
+      </c>
+      <c r="BO14">
+        <v>46500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>4381964000.0</v>
+      </c>
+      <c r="C15">
+        <v>8623170000.0</v>
+      </c>
+      <c r="D15">
+        <v>-8975694000.0</v>
+      </c>
+      <c r="E15">
+        <v>-2537069000.0</v>
+      </c>
+      <c r="F15">
+        <v>-10369023000.0</v>
+      </c>
+      <c r="G15">
+        <v>-5915674000.0</v>
+      </c>
+      <c r="H15">
+        <v>-5264488000.0</v>
+      </c>
+      <c r="I15">
+        <v>40514122.0</v>
+      </c>
+      <c r="J15">
+        <v>3045734000.0</v>
+      </c>
+      <c r="K15">
+        <v>-2283758000.0</v>
+      </c>
+      <c r="L15">
+        <v>-30165872000.0</v>
+      </c>
+      <c r="M15">
+        <v>2135183071.0</v>
+      </c>
+      <c r="N15">
+        <v>-3458231933.0</v>
+      </c>
+      <c r="O15">
+        <v>-438914179.0</v>
+      </c>
+      <c r="P15">
+        <v>-24803577028.0</v>
+      </c>
+      <c r="Q15">
+        <v>580261988.0</v>
+      </c>
+      <c r="R15">
+        <v>-14150118710.0</v>
+      </c>
+      <c r="S15">
+        <v>-4053426011.0</v>
+      </c>
+      <c r="T15">
+        <v>-82267712625.0</v>
+      </c>
+      <c r="U15">
+        <v>-16525489163.0</v>
+      </c>
+      <c r="V15">
+        <v>-26330330991.0</v>
+      </c>
+      <c r="W15">
+        <v>-23643191920.0</v>
+      </c>
+      <c r="X15">
+        <v>-120853054130.0</v>
+      </c>
+      <c r="Y15">
+        <v>-38368189252.0</v>
+      </c>
+      <c r="Z15">
+        <v>-19749776830.0</v>
+      </c>
+      <c r="AA15">
+        <v>-24244022533.0</v>
+      </c>
+      <c r="AB15">
+        <v>-39242228175.0</v>
+      </c>
+      <c r="AC15">
+        <v>-10526836852.0</v>
+      </c>
+      <c r="AD15">
+        <v>-18031795702.0</v>
+      </c>
+      <c r="AE15">
+        <v>854905063.0</v>
+      </c>
+      <c r="AF15">
+        <v>-51860953415.0</v>
+      </c>
+      <c r="AG15">
+        <v>-40621380038.0</v>
+      </c>
+      <c r="AH15">
+        <v>-22127889063.0</v>
+      </c>
+      <c r="AI15">
+        <v>479183986.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1651913794.0</v>
+      </c>
+      <c r="AK15">
+        <v>-29773288699.0</v>
+      </c>
+      <c r="AL15">
+        <v>2597973766.0</v>
+      </c>
+      <c r="AM15">
+        <v>832454653.0</v>
+      </c>
+      <c r="AN15">
+        <v>108685665.0</v>
+      </c>
+      <c r="AO15">
+        <v>460655270.0</v>
+      </c>
+      <c r="AP15">
+        <v>618319806.0</v>
+      </c>
+      <c r="AQ15">
+        <v>7625789813.0</v>
+      </c>
+      <c r="AR15">
+        <v>-16815291515.0</v>
+      </c>
+      <c r="AS15">
+        <v>-2492506901.0</v>
+      </c>
+      <c r="AT15">
+        <v>2668729048.0</v>
+      </c>
+      <c r="AU15">
+        <v>2582574801.0</v>
+      </c>
+      <c r="AV15">
+        <v>1586197263.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1251790786.0</v>
+      </c>
+      <c r="AX15">
+        <v>1378311316.0</v>
+      </c>
+      <c r="AY15">
+        <v>2497028623.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-13787880304.0</v>
+      </c>
+      <c r="BA15">
+        <v>11845714396.0</v>
+      </c>
+      <c r="BB15">
+        <v>11016079239.0</v>
+      </c>
+      <c r="BC15">
+        <v>7088920783.0</v>
+      </c>
+      <c r="BD15">
+        <v>8692592080.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+    </row>
+    <row r="16" spans="1:67">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-8975694130.0</v>
+      </c>
+      <c r="E16">
+        <v>-2537069270.0</v>
+      </c>
+      <c r="F16">
+        <v>-10369023420.0</v>
+      </c>
+      <c r="G16">
+        <v>-5915674070.0</v>
+      </c>
+      <c r="H16">
+        <v>-5264488080.0</v>
+      </c>
+      <c r="I16">
+        <v>40514120.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>2135183070.0</v>
+      </c>
+      <c r="N16">
+        <v>-3458231930.0</v>
+      </c>
+      <c r="O16">
+        <v>-438914179.0</v>
+      </c>
+      <c r="P16">
+        <v>-438914179.0</v>
+      </c>
+      <c r="Q16">
+        <v>580261988.0</v>
+      </c>
+      <c r="R16">
+        <v>-14150118710.0</v>
+      </c>
+      <c r="S16">
+        <v>-4053426011.0</v>
+      </c>
+      <c r="T16">
+        <v>-82267712625.0</v>
+      </c>
+      <c r="U16">
+        <v>-16525489164.0</v>
+      </c>
+      <c r="V16">
+        <v>-26330330991.0</v>
+      </c>
+      <c r="W16">
+        <v>-23643191920.0</v>
+      </c>
+      <c r="X16">
+        <v>-120853054130.0</v>
+      </c>
+      <c r="Y16">
+        <v>-38368189252.0</v>
+      </c>
+      <c r="Z16">
+        <v>-19749776830.0</v>
+      </c>
+      <c r="AA16">
+        <v>-24244022533.0</v>
+      </c>
+      <c r="AB16">
+        <v>-39242228175.0</v>
+      </c>
+      <c r="AC16">
+        <v>-10526836850.0</v>
+      </c>
+      <c r="AD16">
+        <v>-18031795702.0</v>
+      </c>
+      <c r="AE16">
+        <v>854905063.0</v>
+      </c>
+      <c r="AF16">
+        <v>-51860953415.0</v>
+      </c>
+      <c r="AG16">
+        <v>-40621380038.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+    </row>
+    <row r="17" spans="1:67">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
+        <v>-10526799611.0</v>
+      </c>
+      <c r="AD17">
+        <v>-18031802893.0</v>
+      </c>
+      <c r="AE17">
+        <v>854930872.0</v>
+      </c>
+      <c r="AF17">
+        <v>-51860953807.0</v>
+      </c>
+      <c r="AG17">
+        <v>-40621386641.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>12340406000.0</v>
+      </c>
+      <c r="C21">
+        <v>13148428000.0</v>
+      </c>
+      <c r="D21">
+        <v>333452000.0</v>
+      </c>
+      <c r="E21">
+        <v>1917948000.0</v>
+      </c>
+      <c r="F21">
+        <v>-7477207000.0</v>
+      </c>
+      <c r="G21">
+        <v>967429000.0</v>
+      </c>
+      <c r="H21">
+        <v>4076494000.0</v>
+      </c>
+      <c r="I21">
+        <v>4707456257.0</v>
+      </c>
+      <c r="J21">
+        <v>12485192000.0</v>
+      </c>
+      <c r="K21">
+        <v>942844000.0</v>
+      </c>
+      <c r="L21">
+        <v>-11359412000.0</v>
+      </c>
+      <c r="M21">
+        <v>-3229134570.0</v>
+      </c>
+      <c r="N21">
+        <v>-1299348210.0</v>
+      </c>
+      <c r="O21">
+        <v>1231253480.0</v>
+      </c>
+      <c r="P21">
+        <v>-16348912170.0</v>
+      </c>
+      <c r="Q21">
+        <v>4433965860.0</v>
+      </c>
+      <c r="R21">
+        <v>-13046257050.0</v>
+      </c>
+      <c r="S21">
+        <v>-1323831420.0</v>
+      </c>
+      <c r="T21">
+        <v>-25930871820.0</v>
+      </c>
+      <c r="U21">
+        <v>-14852913370.0</v>
+      </c>
+      <c r="V21">
+        <v>-26379173030.0</v>
+      </c>
+      <c r="W21">
+        <v>-23288709910.0</v>
+      </c>
+      <c r="X21">
+        <v>-76200721395.0</v>
+      </c>
+      <c r="Y21">
+        <v>-45215784017.0</v>
+      </c>
+      <c r="Z21">
+        <v>-20210794779.0</v>
+      </c>
+      <c r="AA21">
+        <v>-26539923641.0</v>
+      </c>
+      <c r="AB21">
+        <v>-46861829153.0</v>
+      </c>
+      <c r="AC21">
+        <v>-8026581584.0</v>
+      </c>
+      <c r="AD21">
+        <v>-18979448925.0</v>
+      </c>
+      <c r="AE21">
+        <v>5993625574.0</v>
+      </c>
+      <c r="AF21">
+        <v>-67665227096.0</v>
+      </c>
+      <c r="AG21">
+        <v>-49921037912.0</v>
+      </c>
+      <c r="AH21">
+        <v>-25126890159.0</v>
+      </c>
+      <c r="AI21">
+        <v>5355577458.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-2021660568.0</v>
+      </c>
+      <c r="AK21">
+        <v>-26247463360.0</v>
+      </c>
+      <c r="AL21">
+        <v>6988449196.0</v>
+      </c>
+      <c r="AM21">
+        <v>4275608172.0</v>
+      </c>
+      <c r="AN21">
+        <v>6740729099.0</v>
+      </c>
+      <c r="AO21">
+        <v>4251104330.0</v>
+      </c>
+      <c r="AP21">
+        <v>4336525845.0</v>
+      </c>
+      <c r="AQ21">
+        <v>9316010012.0</v>
+      </c>
+      <c r="AR21">
+        <v>-20080712168.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1715103514.0</v>
+      </c>
+      <c r="AT21">
+        <v>5480121935.0</v>
+      </c>
+      <c r="AU21">
+        <v>4861123436.0</v>
+      </c>
+      <c r="AV21">
+        <v>2595982202.0</v>
+      </c>
+      <c r="AW21">
+        <v>-222747709.0</v>
+      </c>
+      <c r="AX21">
+        <v>3334928489.0</v>
+      </c>
+      <c r="AY21">
+        <v>3949461052.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-17029496662.0</v>
+      </c>
+      <c r="BA21">
+        <v>15954306654.0</v>
+      </c>
+      <c r="BB21">
+        <v>14218611760.0</v>
+      </c>
+      <c r="BC21">
+        <v>8391580679.0</v>
+      </c>
+      <c r="BD21">
+        <v>10443049985.0</v>
+      </c>
+      <c r="BE21">
+        <v>15257764000.0</v>
+      </c>
+      <c r="BF21">
+        <v>17010069000.0</v>
+      </c>
+      <c r="BG21">
+        <v>11849347000.0</v>
+      </c>
+      <c r="BH21">
+        <v>8969251000.0</v>
+      </c>
+      <c r="BI21">
+        <v>12068559000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>14936787000.0</v>
+      </c>
+      <c r="BK21">
+        <v>10924828000.0</v>
+      </c>
+      <c r="BL21">
+        <v>17345238000.0</v>
+      </c>
+      <c r="BM21">
+        <v>17192389000.0</v>
+      </c>
+      <c r="BN21">
+        <v>9058564000.0</v>
+      </c>
+      <c r="BO21">
+        <v>8302301000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+    </row>
+    <row r="23" spans="1:67">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>129293975000.0</v>
+      </c>
+      <c r="C23">
+        <v>99915251000.0</v>
+      </c>
+      <c r="D23">
+        <v>106878529000.0</v>
+      </c>
+      <c r="E23">
+        <v>105528061000.0</v>
+      </c>
+      <c r="F23">
+        <v>103111446000.0</v>
+      </c>
+      <c r="G23">
+        <v>90276011000.0</v>
+      </c>
+      <c r="H23">
+        <v>100594328000.0</v>
+      </c>
+      <c r="I23">
+        <v>93178561284.0</v>
+      </c>
+      <c r="J23">
+        <v>109772034000.0</v>
+      </c>
+      <c r="K23">
+        <v>105848038000.0</v>
+      </c>
+      <c r="L23">
+        <v>109844360000.0</v>
+      </c>
+      <c r="M23">
+        <v>111074557092.0</v>
+      </c>
+      <c r="N23">
+        <v>101064171093.0</v>
+      </c>
+      <c r="O23">
+        <v>111202597583.0</v>
+      </c>
+      <c r="P23">
+        <v>118269988884.0</v>
+      </c>
+      <c r="Q23">
+        <v>120678668321.0</v>
+      </c>
+      <c r="R23">
+        <v>72187130392.0</v>
+      </c>
+      <c r="S23">
+        <v>75332715726.0</v>
+      </c>
+      <c r="T23">
+        <v>89509801510.0</v>
+      </c>
+      <c r="U23">
+        <v>71006370623.0</v>
+      </c>
+      <c r="V23">
+        <v>67073182126.0</v>
+      </c>
+      <c r="W23">
+        <v>73390403683.0</v>
+      </c>
+      <c r="X23">
+        <v>144424758942.0</v>
+      </c>
+      <c r="Y23">
+        <v>106864635202.0</v>
+      </c>
+      <c r="Z23">
+        <v>100493211090.0</v>
+      </c>
+      <c r="AA23">
+        <v>113600927809.0</v>
+      </c>
+      <c r="AB23">
+        <v>194783900195.0</v>
+      </c>
+      <c r="AC23">
+        <v>155139187305.0</v>
+      </c>
+      <c r="AD23">
+        <v>120643998780.0</v>
+      </c>
+      <c r="AE23">
+        <v>134874752905.0</v>
+      </c>
+      <c r="AF23">
+        <v>187550344296.0</v>
+      </c>
+      <c r="AG23">
+        <v>154650211068.0</v>
+      </c>
+      <c r="AH23">
+        <v>153500892625.0</v>
+      </c>
+      <c r="AI23">
+        <v>144173844327.0</v>
+      </c>
+      <c r="AJ23">
+        <v>228582730937.0</v>
+      </c>
+      <c r="AK23">
+        <v>231729911603.0</v>
+      </c>
+      <c r="AL23">
+        <v>159973415233.0</v>
+      </c>
+      <c r="AM23">
+        <v>128296352413.0</v>
+      </c>
+      <c r="AN23">
+        <v>188396679159.0</v>
+      </c>
+      <c r="AO23">
+        <v>152198229734.0</v>
+      </c>
+      <c r="AP23">
+        <v>148368948577.0</v>
+      </c>
+      <c r="AQ23">
+        <v>171835694169.0</v>
+      </c>
+      <c r="AR23">
+        <v>231521138365.0</v>
+      </c>
+      <c r="AS23">
+        <v>163379508452.0</v>
+      </c>
+      <c r="AT23">
+        <v>141006434246.0</v>
+      </c>
+      <c r="AU23">
+        <v>170330241599.0</v>
+      </c>
+      <c r="AV23">
+        <v>230373343160.0</v>
+      </c>
+      <c r="AW23">
+        <v>130470872148.0</v>
+      </c>
+      <c r="AX23">
+        <v>164399409025.0</v>
+      </c>
+      <c r="AY23">
+        <v>136497601455.0</v>
+      </c>
+      <c r="AZ23">
+        <v>172086033589.0</v>
+      </c>
+      <c r="BA23">
+        <v>132862039871.0</v>
+      </c>
+      <c r="BB23">
+        <v>156335376278.0</v>
+      </c>
+      <c r="BC23">
+        <v>158466134125.0</v>
+      </c>
+      <c r="BD23">
+        <v>194428913206.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+    </row>
+    <row r="24" spans="1:67">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+    </row>
+    <row r="25" spans="1:67">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>27747447000.0</v>
+      </c>
+      <c r="G27">
+        <v>17394627000.0</v>
+      </c>
+      <c r="H27">
+        <v>12510086000.0</v>
+      </c>
+      <c r="I27">
+        <v>18509860968.0</v>
+      </c>
+      <c r="J27">
+        <v>19976625000.0</v>
+      </c>
+      <c r="K27">
+        <v>22642607000.0</v>
+      </c>
+      <c r="L27">
+        <v>11288866000.0</v>
+      </c>
+      <c r="M27">
+        <v>23925634606.0</v>
+      </c>
+      <c r="N27">
+        <v>21683516392.0</v>
+      </c>
+      <c r="O27">
+        <v>17867483213.0</v>
+      </c>
+      <c r="P27">
+        <v>23867584152.0</v>
+      </c>
+      <c r="Q27">
+        <v>20307545247.0</v>
+      </c>
+      <c r="R27">
+        <v>20157260462.0</v>
+      </c>
+      <c r="S27">
+        <v>16024149628.0</v>
+      </c>
+      <c r="T27">
+        <v>26864010019.0</v>
+      </c>
+      <c r="U27">
+        <v>13597880008.0</v>
+      </c>
+      <c r="V27">
+        <v>15593325439.0</v>
+      </c>
+      <c r="W27">
+        <v>19590497630.0</v>
+      </c>
+      <c r="X27">
+        <v>54732531442.0</v>
+      </c>
+      <c r="Y27">
+        <v>41994112306.0</v>
+      </c>
+      <c r="Z27">
+        <v>25964138301.0</v>
+      </c>
+      <c r="AA27">
+        <v>39543749547.0</v>
+      </c>
+      <c r="AB27">
+        <v>64736984124.0</v>
+      </c>
+      <c r="AC27">
+        <v>46797386234.0</v>
+      </c>
+      <c r="AD27">
+        <v>28527787867.0</v>
+      </c>
+      <c r="AE27">
+        <v>36582158212.0</v>
+      </c>
+      <c r="AF27">
+        <v>84411750398.0</v>
+      </c>
+      <c r="AG27">
+        <v>59606084661.0</v>
+      </c>
+      <c r="AH27">
+        <v>52389504938.0</v>
+      </c>
+      <c r="AI27">
+        <v>41844801857.0</v>
+      </c>
+      <c r="AJ27">
+        <v>93836460822.0</v>
+      </c>
+      <c r="AK27">
+        <v>99754477987.0</v>
+      </c>
+      <c r="AL27">
+        <v>51061698593.0</v>
+      </c>
+      <c r="AM27">
+        <v>36391337635.0</v>
+      </c>
+      <c r="AN27">
+        <v>74795104093.0</v>
+      </c>
+      <c r="AO27">
+        <v>53408809848.0</v>
+      </c>
+      <c r="AP27">
+        <v>46583245575.0</v>
+      </c>
+      <c r="AQ27">
+        <v>60023417988.0</v>
+      </c>
+      <c r="AR27">
+        <v>115286995869.0</v>
+      </c>
+      <c r="AS27">
+        <v>55960644705.0</v>
+      </c>
+      <c r="AT27">
+        <v>36440583851.0</v>
+      </c>
+      <c r="AU27">
+        <v>57984548648.0</v>
+      </c>
+      <c r="AV27">
+        <v>98407409907.0</v>
+      </c>
+      <c r="AW27">
+        <v>41447989282.0</v>
+      </c>
+      <c r="AX27">
+        <v>57523476993.0</v>
+      </c>
+      <c r="AY27">
+        <v>49391491953.0</v>
+      </c>
+      <c r="AZ27">
+        <v>70683858098.0</v>
+      </c>
+      <c r="BA27">
+        <v>36124819000.0</v>
+      </c>
+      <c r="BB27">
+        <v>53242880892.0</v>
+      </c>
+      <c r="BC27">
+        <v>58360065319.0</v>
+      </c>
+      <c r="BD27">
+        <v>66584698850.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>39239637300.0</v>
+      </c>
+      <c r="E28">
+        <v>37745468540.0</v>
+      </c>
+      <c r="F28">
+        <v>18248306000.0</v>
+      </c>
+      <c r="G28">
+        <v>17974588000.0</v>
+      </c>
+      <c r="H28">
+        <v>23650427000.0</v>
+      </c>
+      <c r="I28">
+        <v>17137195006.0</v>
+      </c>
+      <c r="J28">
+        <v>20322422000.0</v>
+      </c>
+      <c r="K28">
+        <v>16856347000.0</v>
+      </c>
+      <c r="L28">
+        <v>23560993000.0</v>
+      </c>
+      <c r="M28">
+        <v>18226783576.0</v>
+      </c>
+      <c r="N28">
+        <v>20724051121.0</v>
+      </c>
+      <c r="O28">
+        <v>20039071278.0</v>
+      </c>
+      <c r="P28">
+        <v>20567611969.0</v>
+      </c>
+      <c r="Q28">
+        <v>19979290789.0</v>
+      </c>
+      <c r="R28">
+        <v>18609996215.0</v>
+      </c>
+      <c r="S28">
+        <v>16788993772.0</v>
+      </c>
+      <c r="T28">
+        <v>19664050460.0</v>
+      </c>
+      <c r="U28">
+        <v>23559800144.0</v>
+      </c>
+      <c r="V28">
+        <v>18973954031.0</v>
+      </c>
+      <c r="W28">
+        <v>19133732412.0</v>
+      </c>
+      <c r="X28">
+        <v>32267719037.0</v>
+      </c>
+      <c r="Y28">
+        <v>21583390150.0</v>
+      </c>
+      <c r="Z28">
+        <v>24371546994.0</v>
+      </c>
+      <c r="AA28">
+        <v>23509595451.0</v>
+      </c>
+      <c r="AB28">
+        <v>40379389710.0</v>
+      </c>
+      <c r="AC28">
+        <v>24124329299.0</v>
+      </c>
+      <c r="AD28">
+        <v>25600471813.0</v>
+      </c>
+      <c r="AE28">
+        <v>22112208855.0</v>
+      </c>
+      <c r="AF28">
+        <v>27269618847.0</v>
+      </c>
+      <c r="AG28">
+        <v>27377893816.0</v>
+      </c>
+      <c r="AH28">
+        <v>25498996757.0</v>
+      </c>
+      <c r="AI28">
+        <v>23618589170.0</v>
+      </c>
+      <c r="AJ28">
+        <v>26585038166.0</v>
+      </c>
+      <c r="AK28">
+        <v>27067055809.0</v>
+      </c>
+      <c r="AL28">
+        <v>26650541518.0</v>
+      </c>
+      <c r="AM28">
+        <v>23735912870.0</v>
+      </c>
+      <c r="AN28">
+        <v>20265944594.0</v>
+      </c>
+      <c r="AO28">
+        <v>21187469531.0</v>
+      </c>
+      <c r="AP28">
+        <v>22966832462.0</v>
+      </c>
+      <c r="AQ28">
+        <v>20690829090.0</v>
+      </c>
+      <c r="AR28">
+        <v>13301124314.0</v>
+      </c>
+      <c r="AS28">
+        <v>19748035848.0</v>
+      </c>
+      <c r="AT28">
+        <v>21856067743.0</v>
+      </c>
+      <c r="AU28">
+        <v>18225625165.0</v>
+      </c>
+      <c r="AV28">
+        <v>16897722655.0</v>
+      </c>
+      <c r="AW28">
+        <v>17868677991.0</v>
+      </c>
+      <c r="AX28">
+        <v>18428323402.0</v>
+      </c>
+      <c r="AY28">
+        <v>17124595554.0</v>
+      </c>
+      <c r="AZ28">
+        <v>19656493121.0</v>
+      </c>
+      <c r="BA28">
+        <v>17440680814.0</v>
+      </c>
+      <c r="BB28">
+        <v>17569604385.0</v>
+      </c>
+      <c r="BC28">
+        <v>15940686668.0</v>
+      </c>
+      <c r="BD28">
+        <v>23046491268.0</v>
+      </c>
+      <c r="BE28">
+        <v>79334936800.0</v>
+      </c>
+      <c r="BF28">
+        <v>84780679000.0</v>
+      </c>
+      <c r="BG28">
+        <v>65906198300.0</v>
+      </c>
+      <c r="BH28">
+        <v>81716777100.0</v>
+      </c>
+      <c r="BI28">
+        <v>83824441700.0</v>
+      </c>
+      <c r="BJ28">
+        <v>73329956500.0</v>
+      </c>
+      <c r="BK28">
+        <v>59188633500.0</v>
+      </c>
+      <c r="BL28">
+        <v>58434136600.0</v>
+      </c>
+      <c r="BM28">
+        <v>69900389100.0</v>
+      </c>
+      <c r="BN28">
+        <v>65865971000.0</v>
+      </c>
+      <c r="BO28">
+        <v>54157839800.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29">
+        <v>4549086300.0</v>
+      </c>
+      <c r="E29">
+        <v>993175960.0</v>
+      </c>
+      <c r="F29">
+        <v>288154720.0</v>
+      </c>
+      <c r="G29">
+        <v>530233250.0</v>
+      </c>
+      <c r="H29">
+        <v>5290596690.0</v>
+      </c>
+      <c r="I29">
+        <v>94037250.0</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
+        <v>-1374832730.0</v>
+      </c>
+      <c r="N29">
+        <v>-591632730.0</v>
+      </c>
+      <c r="O29">
+        <v>4489070.0</v>
+      </c>
+      <c r="P29">
+        <v>4509078220.0</v>
+      </c>
+      <c r="Q29">
+        <v>-621692140.0</v>
+      </c>
+      <c r="R29">
+        <v>-3330289760.0</v>
+      </c>
+      <c r="S29">
+        <v>-834229810.0</v>
+      </c>
+      <c r="T29">
+        <v>47346240930.0</v>
+      </c>
+      <c r="U29">
+        <v>-4413737630.0</v>
+      </c>
+      <c r="V29">
+        <v>-6318348050.0</v>
+      </c>
+      <c r="W29">
+        <v>-5616723930.0</v>
+      </c>
+      <c r="X29">
+        <v>38570275100.0</v>
+      </c>
+      <c r="Y29">
+        <v>-11693633760.0</v>
+      </c>
+      <c r="Z29">
+        <v>-5245761770.0</v>
+      </c>
+      <c r="AA29">
+        <v>-7828984480.0</v>
+      </c>
+      <c r="AB29">
+        <v>-12749877290.0</v>
+      </c>
+      <c r="AC29">
+        <v>-3032490760.0</v>
+      </c>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>35818754000.0</v>
+      </c>
+      <c r="C30">
+        <v>29378553000.0</v>
+      </c>
+      <c r="D30">
+        <v>39275444000.0</v>
+      </c>
+      <c r="E30">
+        <v>37519644000.0</v>
+      </c>
+      <c r="F30">
+        <v>47854278000.0</v>
+      </c>
+      <c r="G30">
+        <v>33171157000.0</v>
+      </c>
+      <c r="H30">
+        <v>36259316000.0</v>
+      </c>
+      <c r="I30">
+        <v>32951964341.0</v>
+      </c>
+      <c r="J30">
+        <v>37374530000.0</v>
+      </c>
+      <c r="K30">
+        <v>36674232000.0</v>
+      </c>
+      <c r="L30">
+        <v>33388037000.0</v>
+      </c>
+      <c r="M30">
+        <v>42023488144.0</v>
+      </c>
+      <c r="N30">
+        <v>40398282771.0</v>
+      </c>
+      <c r="O30">
+        <v>34649113614.0</v>
+      </c>
+      <c r="P30">
+        <v>45548858490.0</v>
+      </c>
+      <c r="Q30">
+        <v>37829201603.0</v>
+      </c>
+      <c r="R30">
+        <v>36964937837.0</v>
+      </c>
+      <c r="S30">
+        <v>29196789487.0</v>
+      </c>
+      <c r="T30">
+        <v>44829994715.0</v>
+      </c>
+      <c r="U30">
+        <v>29587402371.0</v>
+      </c>
+      <c r="V30">
+        <v>33060294121.0</v>
+      </c>
+      <c r="W30">
+        <v>33131570087.0</v>
+      </c>
+      <c r="X30">
+        <v>90204433432.0</v>
+      </c>
+      <c r="Y30">
+        <v>64472988514.0</v>
+      </c>
+      <c r="Z30">
+        <v>50931215628.0</v>
+      </c>
+      <c r="AA30">
+        <v>62232900696.0</v>
+      </c>
+      <c r="AB30">
+        <v>108104186374.0</v>
+      </c>
+      <c r="AC30">
+        <v>73633669223.0</v>
+      </c>
+      <c r="AD30">
+        <v>56964019380.0</v>
+      </c>
+      <c r="AE30">
+        <v>61499085430.0</v>
+      </c>
+      <c r="AF30">
+        <v>111741515989.0</v>
+      </c>
+      <c r="AG30">
+        <v>89593540586.0</v>
+      </c>
+      <c r="AH30">
+        <v>81756150693.0</v>
+      </c>
+      <c r="AI30">
+        <v>67975434072.0</v>
+      </c>
+      <c r="AJ30">
+        <v>119272929791.0</v>
+      </c>
+      <c r="AK30">
+        <v>130459529193.0</v>
+      </c>
+      <c r="AL30">
+        <v>80910010905.0</v>
+      </c>
+      <c r="AM30">
+        <v>62143121363.0</v>
+      </c>
+      <c r="AN30">
+        <v>98040436887.0</v>
+      </c>
+      <c r="AO30">
+        <v>77632806224.0</v>
+      </c>
+      <c r="AP30">
+        <v>73255889737.0</v>
+      </c>
+      <c r="AQ30">
+        <v>84134909666.0</v>
+      </c>
+      <c r="AR30">
+        <v>129068520321.0</v>
+      </c>
+      <c r="AS30">
+        <v>81224596429.0</v>
+      </c>
+      <c r="AT30">
+        <v>61930744550.0</v>
+      </c>
+      <c r="AU30">
+        <v>81481687459.0</v>
+      </c>
+      <c r="AV30">
+        <v>119629087794.0</v>
+      </c>
+      <c r="AW30">
+        <v>61607636502.0</v>
+      </c>
+      <c r="AX30">
+        <v>81278040453.0</v>
+      </c>
+      <c r="AY30">
+        <v>67502500176.0</v>
+      </c>
+      <c r="AZ30">
+        <v>95482754335.0</v>
+      </c>
+      <c r="BA30">
+        <v>58236129975.0</v>
+      </c>
+      <c r="BB30">
+        <v>73974763361.0</v>
+      </c>
+      <c r="BC30">
+        <v>76641659891.0</v>
+      </c>
+      <c r="BD30">
+        <v>91298217032.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+    </row>
+    <row r="31" spans="1:67">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>-6204524000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2179685000.0</v>
+      </c>
+      <c r="D31">
+        <v>-4759980000.0</v>
+      </c>
+      <c r="E31">
+        <v>-3461751000.0</v>
+      </c>
+      <c r="F31">
+        <v>-2603616000.0</v>
+      </c>
+      <c r="G31">
+        <v>-6352820000.0</v>
+      </c>
+      <c r="H31">
+        <v>-4050561348.0</v>
+      </c>
+      <c r="I31">
+        <v>-4572815277.0</v>
+      </c>
+      <c r="J31">
+        <v>-8412702000.0</v>
+      </c>
+      <c r="K31">
+        <v>-3532579000.0</v>
+      </c>
+      <c r="L31">
+        <v>-4935509000.0</v>
+      </c>
+      <c r="M31">
+        <v>-4406621443.0</v>
+      </c>
+      <c r="N31">
+        <v>-3971679547.0</v>
+      </c>
+      <c r="O31">
+        <v>-3810207824.0</v>
+      </c>
+      <c r="P31">
+        <v>-3945741456.0</v>
+      </c>
+      <c r="Q31">
+        <v>-4475230681.0</v>
+      </c>
+      <c r="R31">
+        <v>-4434133552.0</v>
+      </c>
+      <c r="S31">
+        <v>-3563798984.0</v>
+      </c>
+      <c r="T31">
+        <v>-8990579884.0</v>
+      </c>
+      <c r="U31">
+        <v>-6086291576.0</v>
+      </c>
+      <c r="V31">
+        <v>-6269505263.0</v>
+      </c>
+      <c r="W31">
+        <v>-5971234171.0</v>
+      </c>
+      <c r="X31">
+        <v>-6082160686.0</v>
+      </c>
+      <c r="Y31">
+        <v>-4845911551.0</v>
+      </c>
+      <c r="Z31">
+        <v>-4784654398.0</v>
+      </c>
+      <c r="AA31">
+        <v>-5533086196.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5130270618.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5532708785.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4932810163.0</v>
+      </c>
+      <c r="AE31">
+        <v>-4793014627.0</v>
+      </c>
+      <c r="AF31">
+        <v>-4698306725.0</v>
+      </c>
+      <c r="AG31">
+        <v>-4976793759.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3883055772.0</v>
+      </c>
+      <c r="AI31">
+        <v>-4239434413.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-4121133737.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4280369845.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3239638497.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3012010081.0</v>
+      </c>
+      <c r="AN31">
+        <v>-3263400967.0</v>
+      </c>
+      <c r="AO31">
+        <v>-3782588663.0</v>
+      </c>
+      <c r="AP31">
+        <v>-3937589923.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1879559362.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1290476594.0</v>
+      </c>
+      <c r="AS31">
+        <v>-1120379756.0</v>
+      </c>
+      <c r="AT31">
+        <v>-1871948402.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1095845803.0</v>
+      </c>
+      <c r="AV31">
+        <v>-560414449.0</v>
+      </c>
+      <c r="AW31">
+        <v>-994564303.0</v>
+      </c>
+      <c r="AX31">
+        <v>-533610387.0</v>
+      </c>
+      <c r="AY31">
+        <v>-156792419.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-533662206.0</v>
+      </c>
+      <c r="BA31">
+        <v>371189325.0</v>
+      </c>
+      <c r="BB31">
+        <v>692879915.0</v>
+      </c>
+      <c r="BC31">
+        <v>940798797.0</v>
+      </c>
+      <c r="BD31">
+        <v>1037191094.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>141634381000.0</v>
+      </c>
+      <c r="C32">
+        <v>113063679000.0</v>
+      </c>
+      <c r="D32">
+        <v>107211981000.0</v>
+      </c>
+      <c r="E32">
+        <v>107446008000.0</v>
+      </c>
+      <c r="F32">
+        <v>95634239000.0</v>
+      </c>
+      <c r="G32">
+        <v>91243440000.0</v>
+      </c>
+      <c r="H32">
+        <v>104670822000.0</v>
+      </c>
+      <c r="I32">
+        <v>97886017541.0</v>
+      </c>
+      <c r="J32">
+        <v>122257226000.0</v>
+      </c>
+      <c r="K32">
+        <v>106790882000.0</v>
+      </c>
+      <c r="L32">
+        <v>98484948000.0</v>
+      </c>
+      <c r="M32">
+        <v>107845422522.0</v>
+      </c>
+      <c r="N32">
+        <v>99764822883.0</v>
+      </c>
+      <c r="O32">
+        <v>112433851064.0</v>
+      </c>
+      <c r="P32">
+        <v>101921076712.0</v>
+      </c>
+      <c r="Q32">
+        <v>125112634181.0</v>
+      </c>
+      <c r="R32">
+        <v>59140873339.0</v>
+      </c>
+      <c r="S32">
+        <v>74008884303.0</v>
+      </c>
+      <c r="T32">
+        <v>63578929688.0</v>
+      </c>
+      <c r="U32">
+        <v>56153457257.0</v>
+      </c>
+      <c r="V32">
+        <v>40694009100.0</v>
+      </c>
+      <c r="W32">
+        <v>50101693775.0</v>
+      </c>
+      <c r="X32">
+        <v>68224037547.0</v>
+      </c>
+      <c r="Y32">
+        <v>61648851185.0</v>
+      </c>
+      <c r="Z32">
+        <v>80282416311.0</v>
+      </c>
+      <c r="AA32">
+        <v>87061004168.0</v>
+      </c>
+      <c r="AB32">
+        <v>147922071042.0</v>
+      </c>
+      <c r="AC32">
+        <v>147112605721.0</v>
+      </c>
+      <c r="AD32">
+        <v>101664549855.0</v>
+      </c>
+      <c r="AE32">
+        <v>140868378479.0</v>
+      </c>
+      <c r="AF32">
+        <v>119885117200.0</v>
+      </c>
+      <c r="AG32">
+        <v>104729173156.0</v>
+      </c>
+      <c r="AH32">
+        <v>128374002466.0</v>
+      </c>
+      <c r="AI32">
+        <v>149529421785.0</v>
+      </c>
+      <c r="AJ32">
+        <v>226561070369.0</v>
+      </c>
+      <c r="AK32">
+        <v>205482448243.0</v>
+      </c>
+      <c r="AL32">
+        <v>166961864429.0</v>
+      </c>
+      <c r="AM32">
+        <v>132571960587.0</v>
+      </c>
+      <c r="AN32">
+        <v>195137408258.0</v>
+      </c>
+      <c r="AO32">
+        <v>156449334064.0</v>
+      </c>
+      <c r="AP32">
+        <v>152705474422.0</v>
+      </c>
+      <c r="AQ32">
+        <v>181151704181.0</v>
+      </c>
+      <c r="AR32">
+        <v>211440426197.0</v>
+      </c>
+      <c r="AS32">
+        <v>161664404938.0</v>
+      </c>
+      <c r="AT32">
+        <v>146486556181.0</v>
+      </c>
+      <c r="AU32">
+        <v>175191365035.0</v>
+      </c>
+      <c r="AV32">
+        <v>232969325362.0</v>
+      </c>
+      <c r="AW32">
+        <v>130248124439.0</v>
+      </c>
+      <c r="AX32">
+        <v>167734337514.0</v>
+      </c>
+      <c r="AY32">
+        <v>140447062508.0</v>
+      </c>
+      <c r="AZ32">
+        <v>155056536927.0</v>
+      </c>
+      <c r="BA32">
+        <v>148816346525.0</v>
+      </c>
+      <c r="BB32">
+        <v>170553988038.0</v>
+      </c>
+      <c r="BC32">
+        <v>166857714805.0</v>
+      </c>
+      <c r="BD32">
+        <v>204871963191.0</v>
+      </c>
+      <c r="BE32">
+        <v>183715908700.0</v>
+      </c>
+      <c r="BF32">
+        <v>184312081500.0</v>
+      </c>
+      <c r="BG32">
+        <v>144995167200.0</v>
+      </c>
+      <c r="BH32">
+        <v>184635691200.0</v>
+      </c>
+      <c r="BI32">
+        <v>170783864500.0</v>
+      </c>
+      <c r="BJ32">
+        <v>162309375000.0</v>
+      </c>
+      <c r="BK32">
+        <v>131183858300.0</v>
+      </c>
+      <c r="BL32">
+        <v>163343626000.0</v>
+      </c>
+      <c r="BM32">
+        <v>146215232000.0</v>
+      </c>
+      <c r="BN32">
+        <v>140793540700.0</v>
+      </c>
+      <c r="BO32">
+        <v>117076178800.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B2">
+        <v>4443391000.0</v>
+      </c>
+      <c r="C2">
+        <v>4466983000.0</v>
+      </c>
+      <c r="D2">
+        <v>4018558000.0</v>
+      </c>
+      <c r="E2">
+        <v>2851094000.0</v>
+      </c>
+      <c r="F2">
+        <v>2199931000.0</v>
+      </c>
+      <c r="G2">
+        <v>2637370000.0</v>
+      </c>
+      <c r="H2">
+        <v>3998895000.0</v>
+      </c>
+      <c r="I2">
+        <v>5238550050.0</v>
+      </c>
+      <c r="J2">
+        <v>6593262476.0</v>
+      </c>
+      <c r="K2">
+        <v>30922884864.0</v>
+      </c>
+      <c r="L2">
+        <v>41256538369.0</v>
+      </c>
+      <c r="M2">
+        <v>47589357527.0</v>
+      </c>
+      <c r="N2">
+        <v>119507444101.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3">
+        <v>4131688000</v>
+      </c>
+      <c r="C3">
+        <v>4191075000</v>
+      </c>
+      <c r="D3">
+        <v>2857838000</v>
+      </c>
+      <c r="E3">
+        <v>2879660000</v>
+      </c>
+      <c r="F3">
+        <v>1430761000</v>
+      </c>
+      <c r="G3">
+        <v>8821881000</v>
+      </c>
+      <c r="H3">
+        <v>4203868000</v>
+      </c>
+      <c r="I3">
+        <v>15680456223</v>
+      </c>
+      <c r="J3">
+        <v>24620449209</v>
+      </c>
+      <c r="K3">
+        <v>79999694986</v>
+      </c>
+      <c r="L3">
+        <v>17855085482</v>
+      </c>
+      <c r="M3">
+        <v>36406237004</v>
+      </c>
+      <c r="N3">
+        <v>66174235227</v>
+      </c>
+      <c r="O3">
+        <v>23960405088</v>
+      </c>
+      <c r="P3">
+        <v>25416447000</v>
+      </c>
+      <c r="Q3">
+        <v>14334190000</v>
+      </c>
+      <c r="R3">
+        <v>11830789000</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
         <v>164</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B6">
+        <v>377555000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23592000.0</v>
+      </c>
+      <c r="D6">
+        <v>448425000.0</v>
+      </c>
+      <c r="E6">
+        <v>1167464000.0</v>
+      </c>
+      <c r="F6">
+        <v>651163000.0</v>
+      </c>
+      <c r="G6">
+        <v>-437438000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1361525000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1239655474.0</v>
+      </c>
+      <c r="J6">
+        <v>-1354712426.0</v>
+      </c>
+      <c r="K6">
+        <v>-24329622388.0</v>
+      </c>
+      <c r="L6">
+        <v>-10333653505.0</v>
+      </c>
+      <c r="M6">
+        <v>-6332819158.0</v>
+      </c>
+      <c r="N6">
+        <v>-71918086574.0</v>
+      </c>
+      <c r="O6">
+        <v>119507444101.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B7">
+        <v>-173154398890.0</v>
+      </c>
+      <c r="C7">
+        <v>-188789627150.0</v>
+      </c>
+      <c r="D7">
+        <v>-168266093530.0</v>
+      </c>
+      <c r="E7">
+        <v>-186401344040.0</v>
+      </c>
+      <c r="F7">
+        <v>-220024101650.0</v>
+      </c>
+      <c r="G7">
+        <v>-253446580670.0</v>
+      </c>
+      <c r="H7">
+        <v>-347286764760.0</v>
+      </c>
+      <c r="I7">
+        <v>-377001880720.0</v>
+      </c>
+      <c r="J7">
+        <v>-425239368490.0</v>
+      </c>
+      <c r="K7">
+        <v>-368838343570.0</v>
+      </c>
+      <c r="L7">
+        <v>-311495721790.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>168</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>169</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>171</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>11275259744.0</v>
+      </c>
+      <c r="F12">
+        <v>-9607323500.0</v>
+      </c>
+      <c r="G12">
+        <v>174631760546.0</v>
+      </c>
+      <c r="H12">
+        <v>31748635418.0</v>
+      </c>
+      <c r="I12">
+        <v>92544111256.0</v>
+      </c>
+      <c r="J12">
+        <v>-37633648801.0</v>
+      </c>
+      <c r="K12">
+        <v>-32115446551.0</v>
+      </c>
+      <c r="L12">
+        <v>-9712111078.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>174</v>
+      </c>
+      <c r="B14">
+        <v>15612772000.0</v>
+      </c>
+      <c r="C14">
+        <v>15435163000.0</v>
+      </c>
+      <c r="D14">
+        <v>16552648000.0</v>
+      </c>
+      <c r="E14">
+        <v>18453339000.0</v>
+      </c>
+      <c r="F14">
+        <v>32032453000.0</v>
+      </c>
+      <c r="G14">
+        <v>29960528000.0</v>
+      </c>
+      <c r="H14">
+        <v>25579364000.0</v>
+      </c>
+      <c r="I14">
+        <v>28178926416.0</v>
+      </c>
+      <c r="J14">
+        <v>29271149104.0</v>
+      </c>
+      <c r="K14">
+        <v>28198203228.0</v>
+      </c>
+      <c r="L14">
+        <v>24779754466.0</v>
+      </c>
+      <c r="M14">
+        <v>19491501470.0</v>
+      </c>
+      <c r="N14">
+        <v>17151885267.0</v>
+      </c>
+      <c r="O14">
+        <v>14763895805.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>175</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
+        <v>10700000000.0</v>
+      </c>
+      <c r="P15">
+        <v>10700000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>30600917000.0</v>
+      </c>
+      <c r="R15">
+        <v>31000930000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>176</v>
+      </c>
+      <c r="B16">
+        <v>4820946000.0</v>
+      </c>
+      <c r="C16">
+        <v>4443391000.0</v>
+      </c>
+      <c r="D16">
+        <v>4466983000.0</v>
+      </c>
+      <c r="E16">
+        <v>4018558000.0</v>
+      </c>
+      <c r="F16">
+        <v>2851094000.0</v>
+      </c>
+      <c r="G16">
+        <v>2199931000.0</v>
+      </c>
+      <c r="H16">
+        <v>2637370000.0</v>
+      </c>
+      <c r="I16">
+        <v>3998894576.0</v>
+      </c>
+      <c r="J16">
+        <v>5238550050.0</v>
+      </c>
+      <c r="K16">
+        <v>6593262476.0</v>
+      </c>
+      <c r="L16">
+        <v>30922884864.0</v>
+      </c>
+      <c r="M16">
+        <v>41256538369.0</v>
+      </c>
+      <c r="N16">
+        <v>47589357527.0</v>
+      </c>
+      <c r="O16">
+        <v>119507444101.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>177</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>178</v>
+      </c>
+      <c r="B18">
+        <v>14513439000.0</v>
+      </c>
+      <c r="C18">
+        <v>2605972000.0</v>
+      </c>
+      <c r="D18">
+        <v>502310000.0</v>
+      </c>
+      <c r="E18">
+        <v>-15577921000.0</v>
+      </c>
+      <c r="F18">
+        <v>-128741188000.0</v>
+      </c>
+      <c r="G18">
+        <v>-7444635000.0</v>
+      </c>
+      <c r="H18">
+        <v>-13821824000.0</v>
+      </c>
+      <c r="I18">
+        <v>-9088457081.0</v>
+      </c>
+      <c r="J18">
+        <v>-57673895392.0</v>
+      </c>
+      <c r="K18">
+        <v>-75103487755.0</v>
+      </c>
+      <c r="L18">
+        <v>-16843936661.0</v>
+      </c>
+      <c r="M18">
+        <v>-34736584147.0</v>
+      </c>
+      <c r="N18">
+        <v>-69038018597.0</v>
+      </c>
+      <c r="O18">
+        <v>-37884199363.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>179</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>180</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>181</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>-54033181025.0</v>
+      </c>
+      <c r="G21">
+        <v>-1949604557.0</v>
+      </c>
+      <c r="H21">
+        <v>10296151341.0</v>
+      </c>
+      <c r="I21">
+        <v>5663896469.0</v>
+      </c>
+      <c r="J21">
+        <v>51687084130.0</v>
+      </c>
+      <c r="K21">
+        <v>48175327109.0</v>
+      </c>
+      <c r="L21">
+        <v>5614314299.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22">
+        <v>-27797461000.0</v>
+      </c>
+      <c r="C22">
+        <v>-4461998000.0</v>
+      </c>
+      <c r="D22">
+        <v>-31927835000.0</v>
+      </c>
+      <c r="E22">
+        <v>-42426860000.0</v>
+      </c>
+      <c r="F22">
+        <v>-149735556000.0</v>
+      </c>
+      <c r="G22">
+        <v>-203215043000.0</v>
+      </c>
+      <c r="H22">
+        <v>-39242228000.0</v>
+      </c>
+      <c r="I22">
+        <v>-114131038530.0</v>
+      </c>
+      <c r="J22">
+        <v>-24690946486.0</v>
+      </c>
+      <c r="K22">
+        <v>8813450554.0</v>
+      </c>
+      <c r="L22">
+        <v>-14056494567.0</v>
+      </c>
+      <c r="M22">
+        <v>4209746416.0</v>
+      </c>
+      <c r="N22">
+        <v>16162834114.0</v>
+      </c>
+      <c r="O22">
+        <v>45522940014.0</v>
+      </c>
+      <c r="P22">
+        <v>42659143000.0</v>
+      </c>
+      <c r="Q22">
+        <v>36763913000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B23">
+        <v>-4160937000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2011166000.0</v>
+      </c>
+      <c r="D23">
+        <v>8423954000.0</v>
+      </c>
+      <c r="E23">
+        <v>25756214000.0</v>
+      </c>
+      <c r="F23">
+        <v>-27682449000.0</v>
+      </c>
+      <c r="G23">
+        <v>4497885000.0</v>
+      </c>
+      <c r="H23">
+        <v>21826316000.0</v>
+      </c>
+      <c r="I23">
+        <v>16423037456.0</v>
+      </c>
+      <c r="J23">
+        <v>63360278407.0</v>
+      </c>
+      <c r="K23">
+        <v>9387896623.0</v>
+      </c>
+      <c r="L23">
+        <v>7440767918.0</v>
+      </c>
+      <c r="M23">
+        <v>-19354783057.0</v>
+      </c>
+      <c r="N23">
+        <v>21830832933.0</v>
+      </c>
+      <c r="O23">
+        <v>5962852228.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24">
+        <v>188726000.0</v>
+      </c>
+      <c r="C24">
+        <v>90251000.0</v>
+      </c>
+      <c r="D24">
+        <v>451715000.0</v>
+      </c>
+      <c r="E24">
+        <v>297327000.0</v>
+      </c>
+      <c r="F24">
+        <v>1965476000.0</v>
+      </c>
+      <c r="G24">
+        <v>-634039683.0</v>
+      </c>
+      <c r="H24">
+        <v>36343000.0</v>
+      </c>
+      <c r="I24">
+        <v>116190019.0</v>
+      </c>
+      <c r="J24">
+        <v>202023332.0</v>
+      </c>
+      <c r="K24">
+        <v>845374146.0</v>
+      </c>
+      <c r="L24">
+        <v>-578324221.0</v>
+      </c>
+      <c r="M24">
+        <v>48944419207.0</v>
+      </c>
+      <c r="N24">
+        <v>-21110405828.0</v>
+      </c>
+      <c r="O24">
+        <v>-27290538982.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B25">
+        <v>30829816000.0</v>
+      </c>
+      <c r="C25">
+        <v>-4176118000.0</v>
+      </c>
+      <c r="D25">
+        <v>18735335000.0</v>
+      </c>
+      <c r="E25">
+        <v>11275260000.0</v>
+      </c>
+      <c r="F25">
+        <v>-9607323000.0</v>
+      </c>
+      <c r="G25">
+        <v>174631761000.0</v>
+      </c>
+      <c r="H25">
+        <v>4044908000.0</v>
+      </c>
+      <c r="I25">
+        <v>148901964088.0</v>
+      </c>
+      <c r="J25">
+        <v>20908649407.0</v>
+      </c>
+      <c r="K25">
+        <v>24280959905.0</v>
+      </c>
+      <c r="L25">
+        <v>39847397854.0</v>
+      </c>
+      <c r="M25">
+        <v>-22031595029.0</v>
+      </c>
+      <c r="N25">
+        <v>-36178502751.0</v>
+      </c>
+      <c r="O25">
+        <v>-74210630094.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>186</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28">
+        <v>-14817044000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4008418000.0</v>
+      </c>
+      <c r="D28">
+        <v>3297402000.0</v>
+      </c>
+      <c r="E28">
+        <v>18638276000.0</v>
+      </c>
+      <c r="F28">
+        <v>-54033181000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1949605000.0</v>
+      </c>
+      <c r="H28">
+        <v>10296151000.0</v>
+      </c>
+      <c r="I28">
+        <v>5663896469.0</v>
+      </c>
+      <c r="J28">
+        <v>51687084130.0</v>
+      </c>
+      <c r="K28">
+        <v>48175327109.0</v>
+      </c>
+      <c r="L28">
+        <v>5614314299.0</v>
+      </c>
+      <c r="M28">
+        <v>-20540654218.0</v>
+      </c>
+      <c r="N28">
+        <v>18230337851.0</v>
+      </c>
+      <c r="O28">
+        <v>-4737147772.0</v>
+      </c>
+      <c r="P28">
+        <v>177732413000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29">
+        <v>18645127000.0</v>
+      </c>
+      <c r="C29">
+        <v>6797047000.0</v>
+      </c>
+      <c r="D29">
+        <v>3360148000.0</v>
+      </c>
+      <c r="E29">
+        <v>-12698261000.0</v>
+      </c>
+      <c r="F29">
+        <v>-127310427000.0</v>
+      </c>
+      <c r="G29">
+        <v>1377246000.0</v>
+      </c>
+      <c r="H29">
+        <v>-9617956000.0</v>
+      </c>
+      <c r="I29">
+        <v>6591999142.0</v>
+      </c>
+      <c r="J29">
+        <v>-33053446183.0</v>
+      </c>
+      <c r="K29">
+        <v>4896207231.0</v>
+      </c>
+      <c r="L29">
+        <v>1011148821.0</v>
+      </c>
+      <c r="M29">
+        <v>1669652857.0</v>
+      </c>
+      <c r="N29">
+        <v>-2863783370.0</v>
+      </c>
+      <c r="O29">
+        <v>-13923794275.0</v>
+      </c>
+      <c r="P29">
+        <v>20619824000.0</v>
+      </c>
+      <c r="Q29">
+        <v>16176099000.0</v>
+      </c>
+      <c r="R29">
+        <v>41971011000.0</v>
+      </c>
+      <c r="S29">
+        <v>20982692000.0</v>
+      </c>
+      <c r="T29">
+        <v>12522755000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30">
+        <v>-3450528000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2812221000.0</v>
+      </c>
+      <c r="D30">
+        <v>-6215125000.0</v>
+      </c>
+      <c r="E30">
+        <v>-4772551000.0</v>
+      </c>
+      <c r="F30">
+        <v>181994771000.0</v>
+      </c>
+      <c r="G30">
+        <v>134920000.0</v>
+      </c>
+      <c r="H30">
+        <v>-2039720000.0</v>
+      </c>
+      <c r="I30">
+        <v>-13495551085.0</v>
+      </c>
+      <c r="J30">
+        <v>-19988350373.0</v>
+      </c>
+      <c r="K30">
+        <v>-77401156728.0</v>
+      </c>
+      <c r="L30">
+        <v>-16959116624.0</v>
+      </c>
+      <c r="M30">
+        <v>12538182203.0</v>
+      </c>
+      <c r="N30">
+        <v>-87284641055.0</v>
+      </c>
+      <c r="O30">
+        <v>-51250944070.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BR30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:70">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:70">
+      <c r="A2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B2">
+        <v>8951983000.0</v>
+      </c>
+      <c r="C2">
+        <v>4820945729.0</v>
+      </c>
+      <c r="D2">
+        <v>3749032000.0</v>
+      </c>
+      <c r="E2">
+        <v>4393132000.0</v>
+      </c>
+      <c r="F2">
+        <v>2329423000.0</v>
+      </c>
+      <c r="G2">
+        <v>4443391000.0</v>
+      </c>
+      <c r="H2">
+        <v>4205452000.0</v>
+      </c>
+      <c r="I2">
+        <v>3178704000.0</v>
+      </c>
+      <c r="J2">
+        <v>2275020000.0</v>
+      </c>
+      <c r="K2">
+        <v>4466982711.0</v>
+      </c>
+      <c r="L2">
+        <v>3912214000.0</v>
+      </c>
+      <c r="M2">
+        <v>2306486971.0</v>
+      </c>
+      <c r="N2">
+        <v>4247940032.0</v>
+      </c>
+      <c r="O2">
+        <v>4018557970.0</v>
+      </c>
+      <c r="P2">
+        <v>11143898113.0</v>
+      </c>
+      <c r="Q2">
+        <v>3391889515.0</v>
+      </c>
+      <c r="R2">
+        <v>3009613158.0</v>
+      </c>
+      <c r="S2">
+        <v>2851093946.0</v>
+      </c>
+      <c r="T2">
+        <v>27496375794.0</v>
+      </c>
+      <c r="U2">
+        <v>3119407783.0</v>
+      </c>
+      <c r="V2">
+        <v>3447308576.0</v>
+      </c>
+      <c r="W2">
+        <v>2199931138.0</v>
+      </c>
+      <c r="X2">
+        <v>6949509848.0</v>
+      </c>
+      <c r="Y2">
+        <v>4102734085.0</v>
+      </c>
+      <c r="Z2">
+        <v>3047329757.0</v>
+      </c>
+      <c r="AA2">
+        <v>2637369506.0</v>
+      </c>
+      <c r="AB2">
+        <v>4915072701.0</v>
+      </c>
+      <c r="AC2">
+        <v>4492338170.0</v>
+      </c>
+      <c r="AD2">
+        <v>4004201386.0</v>
+      </c>
+      <c r="AE2">
+        <v>3998894576.0</v>
+      </c>
+      <c r="AF2">
+        <v>3997745603.0</v>
+      </c>
+      <c r="AG2">
+        <v>3850077646.0</v>
+      </c>
+      <c r="AH2">
+        <v>3491805930.0</v>
+      </c>
+      <c r="AI2">
+        <v>5238550050.0</v>
+      </c>
+      <c r="AJ2">
+        <v>8722740480.0</v>
+      </c>
+      <c r="AK2">
+        <v>10363223196.0</v>
+      </c>
+      <c r="AL2">
+        <v>6333230198.0</v>
+      </c>
+      <c r="AM2">
+        <v>6593262476.0</v>
+      </c>
+      <c r="AN2">
+        <v>11246977074.0</v>
+      </c>
+      <c r="AO2">
+        <v>7139269450.0</v>
+      </c>
+      <c r="AP2">
+        <v>14629143978.0</v>
+      </c>
+      <c r="AQ2">
+        <v>30922884864.0</v>
+      </c>
+      <c r="AR2">
+        <v>30542161657.0</v>
+      </c>
+      <c r="AS2">
+        <v>36027197373.0</v>
+      </c>
+      <c r="AT2">
+        <v>34562729059.0</v>
+      </c>
+      <c r="AU2">
+        <v>41256538369.0</v>
+      </c>
+      <c r="AV2">
+        <v>38575531064.0</v>
+      </c>
+      <c r="AW2">
+        <v>47623162969.0</v>
+      </c>
+      <c r="AX2">
+        <v>33616090916.0</v>
+      </c>
+      <c r="AY2">
+        <v>47589357527.0</v>
+      </c>
+      <c r="AZ2">
+        <v>73137758955.0</v>
+      </c>
+      <c r="BA2">
+        <v>79638642446.0</v>
+      </c>
+      <c r="BB2">
+        <v>114352054679.0</v>
+      </c>
+      <c r="BC2">
+        <v>119507444101.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+    </row>
+    <row r="3" spans="1:70">
+      <c r="A3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3">
+        <v>213030000</v>
+      </c>
+      <c r="C3">
+        <v>952528998</v>
+      </c>
+      <c r="D3">
+        <v>1792404000</v>
+      </c>
+      <c r="E3">
+        <v>1786756000</v>
+      </c>
+      <c r="F3">
+        <v>186459000</v>
+      </c>
+      <c r="G3">
+        <v>366068000</v>
+      </c>
+      <c r="H3">
+        <v>7088950000</v>
+      </c>
+      <c r="I3">
+        <v>5857088000</v>
+      </c>
+      <c r="J3">
+        <v>209451000</v>
+      </c>
+      <c r="K3">
+        <v>1399576163</v>
+      </c>
+      <c r="L3">
+        <v>831560000</v>
+      </c>
+      <c r="M3">
+        <v>1495642849</v>
+      </c>
+      <c r="N3">
+        <v>203147119</v>
+      </c>
+      <c r="O3">
+        <v>1717875627</v>
+      </c>
+      <c r="P3">
+        <v>396952186</v>
+      </c>
+      <c r="Q3">
+        <v>1025992649</v>
+      </c>
+      <c r="R3">
+        <v>566250000</v>
+      </c>
+      <c r="S3">
+        <v>890465065</v>
+      </c>
+      <c r="T3">
+        <v>902560615</v>
+      </c>
+      <c r="U3">
+        <v>2932250</v>
+      </c>
+      <c r="V3">
+        <v>184351540</v>
+      </c>
+      <c r="W3">
+        <v>916821100</v>
+      </c>
+      <c r="X3">
+        <v>299557921</v>
+      </c>
+      <c r="Y3">
+        <v>337523947</v>
+      </c>
+      <c r="Z3">
+        <v>422907075</v>
+      </c>
+      <c r="AA3">
+        <v>7127852583</v>
+      </c>
+      <c r="AB3">
+        <v>1970847511</v>
+      </c>
+      <c r="AC3">
+        <v>9334910922</v>
+      </c>
+      <c r="AD3">
+        <v>11235290340</v>
+      </c>
+      <c r="AE3">
+        <v>4274335785</v>
+      </c>
+      <c r="AF3">
+        <v>9793476751</v>
+      </c>
+      <c r="AG3">
+        <v>2092134143</v>
+      </c>
+      <c r="AH3">
+        <v>3194049559</v>
+      </c>
+      <c r="AI3">
+        <v>600795770</v>
+      </c>
+      <c r="AJ3">
+        <v>816380615</v>
+      </c>
+      <c r="AK3">
+        <v>7754745688</v>
+      </c>
+      <c r="AL3">
+        <v>11432843436</v>
+      </c>
+      <c r="AM3">
+        <v>4616479470</v>
+      </c>
+      <c r="AN3">
+        <v>2234526008</v>
+      </c>
+      <c r="AO3">
+        <v>5265536321</v>
+      </c>
+      <c r="AP3">
+        <v>8447420515</v>
+      </c>
+      <c r="AQ3">
+        <v>6052212142</v>
+      </c>
+      <c r="AR3">
+        <v>4981474193</v>
+      </c>
+      <c r="AS3">
+        <v>3680781335</v>
+      </c>
+      <c r="AT3">
+        <v>5423725438</v>
+      </c>
+      <c r="AU3">
+        <v>3769104516</v>
+      </c>
+      <c r="AV3">
+        <v>17749435606</v>
+      </c>
+      <c r="AW3">
+        <v>4438714966</v>
+      </c>
+      <c r="AX3">
+        <v>6292452740</v>
+      </c>
+      <c r="AY3">
+        <v>7925633692</v>
+      </c>
+      <c r="AZ3">
+        <v>17303188388</v>
+      </c>
+      <c r="BA3">
+        <v>8726624778</v>
+      </c>
+      <c r="BB3">
+        <v>32552833680</v>
+      </c>
+      <c r="BC3">
+        <v>7591588381</v>
+      </c>
+      <c r="BD3">
+        <v>7918709216</v>
+      </c>
+      <c r="BE3">
+        <v>16041695900</v>
+      </c>
+      <c r="BF3">
+        <v>15030563400</v>
+      </c>
+      <c r="BG3">
+        <v>5319782800</v>
+      </c>
+      <c r="BH3">
+        <v>25416446700</v>
+      </c>
+      <c r="BI3">
+        <v>20342541400</v>
+      </c>
+      <c r="BJ3">
+        <v>11633939400</v>
+      </c>
+      <c r="BK3">
+        <v>5665317000</v>
+      </c>
+      <c r="BL3">
+        <v>14334189600</v>
+      </c>
+      <c r="BM3">
+        <v>9309167800</v>
+      </c>
+      <c r="BN3">
+        <v>7523548300</v>
+      </c>
+      <c r="BO3">
+        <v>2918925800</v>
+      </c>
+      <c r="BP3">
+        <v>11830789000</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:70">
+      <c r="A4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+    </row>
+    <row r="5" spans="1:70">
+      <c r="A5" t="s">
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20069,354 +20264,359 @@
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-    </row>
-    <row r="6" spans="1:69">
+      <c r="BR5"/>
+    </row>
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>-2193227000.0</v>
+      </c>
+      <c r="C6">
         <v>4131036932.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1071914000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-644100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2063709000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2113968000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>237938000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1026748000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>903684000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2191963127.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>554769000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1605726872.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1941453061.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>229382062.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7125340143.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7752008598.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>382276357.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>158519212.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-24645281848.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>24376968011.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-327900793.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1247377438.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4749578710.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2846775763.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1055404328.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>409960251.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2277703195.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>422734531.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>488136784.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5306810.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1148973.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>147667957.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>358271716.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1746744120.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3484190430.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1640482716.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4029992998.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-260032278.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4653714598.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4107707624.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7489874528.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-16293740886.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>380723207.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5485035716.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1464468314.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-6693809310.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2681007305.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-9047631905.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14007072053.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-13973266611.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-25548401428.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6500883491.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-34713412233.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5155389422.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>119507444101.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
-    </row>
-    <row r="7" spans="1:69">
+      <c r="BR6"/>
+    </row>
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-173154398890.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-136829220780.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-89642982210.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-46511501170.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-188789627150.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-139278626830.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-125773129530.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-84457633610.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-36951192920.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-186401344040.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-131492531370.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-80752112480.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-45599279660.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-220024101650.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-150339298880.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-39296165620.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-36463072740.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-253446580670.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-201819392360.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-127187524030.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-68770953210.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-347286764760.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-268308976310.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
-    </row>
-    <row r="8" spans="1:69">
+      <c r="BR7"/>
+    </row>
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20442,54 +20642,55 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
-    </row>
-    <row r="9" spans="1:69">
+      <c r="BR8"/>
+    </row>
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20515,54 +20716,55 @@
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-    </row>
-    <row r="10" spans="1:69">
+      <c r="BR9"/>
+    </row>
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20588,69 +20790,68 @@
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-    </row>
-    <row r="11" spans="1:69">
+      <c r="BR10"/>
+    </row>
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -20664,204 +20865,208 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-    </row>
-    <row r="12" spans="1:69">
+      <c r="BR11"/>
+    </row>
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>182407073.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-9898498157.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19443775635.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4111713025.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1368573540.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-10911655376.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34316633565.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-80174353822.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25781428164.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10843961498.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>103264362221.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34980435970.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13601161204.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22785801151.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>25928303211.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-2537921368.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11341356656.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-2983103081.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>51272148482.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29712182112.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-    </row>
-    <row r="13" spans="1:69">
+      <c r="BR12"/>
+    </row>
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20887,235 +21092,239 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-    </row>
-    <row r="14" spans="1:69">
+      <c r="BR13"/>
+    </row>
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>3368147000.0</v>
+      </c>
+      <c r="C14">
         <v>3404237973.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4291312000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3827352000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3767288000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3726819000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3874065000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3859876000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3932728000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3768492707.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4214616000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3789509059.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4190503912.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4358019603.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3767130453.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4860744005.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4943439838.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4882024466.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11491776204.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6415656082.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6699504881.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7425515532.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13006094560.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5485255406.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5583632154.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5885546341.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7376696847.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3799683247.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8552684883.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5850299178.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7385753519.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7161783987.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6859519823.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6771869087.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8244974829.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7655349307.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6942905338.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6427919630.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8153271622.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7455288985.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7036531910.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5553110711.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7042400052.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6121183708.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5902391968.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5713778738.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2708754616.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6172031649.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5490355250.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5120359955.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4765696372.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5116966573.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3874225381.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3394996941.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4852900791.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-    </row>
-    <row r="15" spans="1:69">
+      <c r="BR14"/>
+    </row>
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -21126,266 +21335,270 @@
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>10700000000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>10700000000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>10700000000.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>10700000000.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>30600917400.0</v>
       </c>
       <c r="BM15">
         <v>30600917400.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
+        <v>30600917400.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>31000930000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-    </row>
-    <row r="16" spans="1:69">
+      <c r="BR15"/>
+    </row>
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>6758756000.0</v>
+      </c>
+      <c r="C16">
         <v>8951982661.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4820946000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3749032000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4393132000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2329423000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4443391000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4205452000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3178704000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2275019584.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4466983000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3912213843.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2306486971.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4247940032.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4018557970.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11143898113.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3391889515.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3009613158.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2851093946.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27496375794.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3119407783.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3447308576.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2199931138.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6949509848.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4102734085.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3047329757.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2637369506.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4915072701.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4492338170.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4004201386.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3998894576.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3997745603.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3850077646.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3491805930.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5238550050.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8722740480.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>10363223196.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6333230198.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6593262476.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11246977074.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7139269450.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14629143978.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30922884864.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>30542161657.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36027197373.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>34562729059.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>41256538369.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38575531064.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>47623162969.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>33616090916.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>47589357527.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>73137758955.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>79638642446.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>114352054679.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>119507444101.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-    </row>
-    <row r="17" spans="1:69">
+      <c r="BR16"/>
+    </row>
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21411,235 +21624,239 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
-    </row>
-    <row r="18" spans="1:69">
+      <c r="BR17"/>
+    </row>
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-8873248000.0</v>
+      </c>
+      <c r="C18">
         <v>2400612000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6389916000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18233902000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1507407000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8602972000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>11596188000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>339749000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3553065000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1962990301.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8398569000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2300910595.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1117826270.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7697268360.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1989623126.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8517499853.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11132275896.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10973521986.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-37361863471.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-90281254654.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5966250514.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7064320068.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4882155281.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1759978188.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-987890547.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2700527624.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3966380606.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>69835939.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-9373044493.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-552234625.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2996528161.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5839548082.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1095476410.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1347857249.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-10721528511.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-21610933450.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-24957683189.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-383750242.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>9628017393.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>22122072369.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-40260642955.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-8592934562.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5597882577.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3394949308.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>12956010905.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-20807115681.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3218117818.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-13518260805.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-12776919021.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-11659522139.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-30277607787.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>14257930690.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-28858941549.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-24159399951.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2134499560.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
-    </row>
-    <row r="19" spans="1:69">
+      <c r="BR18"/>
+    </row>
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21665,54 +21882,55 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
-    </row>
-    <row r="20" spans="1:69">
+      <c r="BR19"/>
+    </row>
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21738,911 +21956,925 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-    </row>
-    <row r="21" spans="1:69">
+      <c r="BR20"/>
+    </row>
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>7678812583.0</v>
       </c>
       <c r="P21">
+        <v>7678812583.0</v>
+      </c>
+      <c r="Q21">
         <v>-2165612047.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11339555472.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9505515122.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-24362209507.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-30253851590.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4459589029.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5042469101.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-284468987.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-668558338.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1220797318.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2217374550.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4557903325.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1747020494.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3950700341.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>40527181.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2722307840.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5886070053.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-    </row>
-    <row r="22" spans="1:69">
+      <c r="BR21"/>
+    </row>
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
+        <v>4381964000.0</v>
+      </c>
+      <c r="C22">
         <v>8623169836.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-8975694000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2537069000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10369023000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5915674000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5264488000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40514000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3045734000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2283758000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-30165872000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2135183071.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3458231933.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-438914179.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-24803577028.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>580261988.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-14150118710.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4053426011.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-82267712625.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-16525489163.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-26330330991.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-23643191920.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-120853054130.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-38368189252.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19749776830.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-24244022533.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-39242228175.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10526836852.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-18031795702.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>854905063.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-51860953415.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-40621380038.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-22127889063.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>479183986.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1651913794.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-29773288699.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2597973766.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>832454653.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>108685665.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>460655270.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>618319806.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7625789813.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-16815291515.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2492506901.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2668729048.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2582574801.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1586197263.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1251790786.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1378311316.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2497028623.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-13787880304.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>11845714396.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11016079239.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7088920783.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8692592080.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12353925800.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>13643429600.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10832992500.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7903259900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10832890700.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>13920882100.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10002110000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>13285331700.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11654303900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6121848500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5702428800.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-    </row>
-    <row r="23" spans="1:69">
+      <c r="BR22"/>
+    </row>
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-807959000.0</v>
+      </c>
+      <c r="C23">
         <v>-887297232.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1634704000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-981043000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2976404000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5871672000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1889361000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3644771632.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7899943000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1897620026.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1749373000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2541531856.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1753569114.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9489616894.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2721023882.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-870997361.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12685245460.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11220941591.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-16409688168.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-15204021665.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2310254463.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6241515390.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3379528483.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-74847713.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2531355015.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7275906345.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13598318392.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2485657250.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7404086179.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3119243614.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10435655075.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8706777341.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3874355132.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3406249908.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12309239148.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>20753164159.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>29729710602.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>568164498.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-14561190645.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-19170573748.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>33465675162.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51082557268.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6816028407.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1928501217.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-11256708937.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>13809949665.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-6539502716.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-16908833231.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6402912153.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-2309359263.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>24930966030.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-21012207886.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3060933678.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19206683429.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4128038075.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-    </row>
-    <row r="24" spans="1:69">
+      <c r="BR23"/>
+    </row>
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>1335503000.0</v>
+      </c>
+      <c r="C24">
         <v>3726379835.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5697885000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1945572000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2104064000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1836975000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-285392000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3363683000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1664570000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1929163729.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3178303694.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-148264228.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>914898450.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-945617629.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2667910005.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1230744217.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>107966737.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1626526076.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>969656681.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>872567767.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-386514364.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>509765848.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>417045558.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1755355913.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>822497557.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5327862425.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2869225914.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1394121902.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5910480936.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>517014254.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>275369294.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>101145986.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-65436845.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1873826703.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2993412495.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>472626905.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>358404028.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>807655408.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>904870510.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1730877339.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>341704246.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-58378913837.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>532989155.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>19705212.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-76716144.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>419990634.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6286268353.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>21691275209.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>20672366134.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>294509511.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-18943487137.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>829291215.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2793537006.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-202672900.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-26009517073.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-    </row>
-    <row r="25" spans="1:69">
+      <c r="BR24"/>
+    </row>
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>-16410329000.0</v>
+      </c>
+      <c r="C25">
         <v>-8674266811.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12866702000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18730375000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5280787000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6048048000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5897661000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2296447000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10322076000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2048148843.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>35181386000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>849058241.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8563414997.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1182458951.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26978036541.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13823974519.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8527532652.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1147606444.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>57300185973.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-67343041658.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>39180437926.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24921208484.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>103264362210.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>34980435981.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13601161204.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22785801151.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25928303211.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2537921378.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11341356666.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2983103081.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>51272148486.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29712182112.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19557895209.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-7998114552.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-19802036519.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8261751630.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-23065718857.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-3027645055.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3600586114.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>19471664435.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-39468074156.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-15719622944.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9156483079.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3342844780.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9808615327.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-25334364704.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>16672601545.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-13999786702.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-13353132847.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-11351277025.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-3952235467.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6021874499.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-11196412489.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-27051729294.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3492284095.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-    </row>
-    <row r="26" spans="1:69">
+      <c r="BR25"/>
+    </row>
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22668,54 +22900,55 @@
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-    </row>
-    <row r="27" spans="1:69">
+      <c r="BR26"/>
+    </row>
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22741,627 +22974,637 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-    </row>
-    <row r="28" spans="1:69">
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>5323797000.0</v>
+      </c>
+      <c r="C28">
         <v>-1995954901.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>153199000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21089325000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1467053000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4652029000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-12100782000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3644772000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6666882000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2219288612.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4516513000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3194381592.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3059279331.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7678812583.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-41182373.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2165612047.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11339555472.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9505515122.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-24362209507.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-30253851590.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4459589029.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5042469101.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-284468987.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-668558338.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1220797318.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2217374550.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4557903325.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1747020494.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3950700341.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>40527181.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2722307840.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5886070053.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-671767850.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2272713574.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4243925586.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>19497823829.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>28629272159.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-683937444.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-15186602501.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-19745242084.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>32429064181.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>50678107513.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5445616629.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2109791620.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-11414826447.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13693315737.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6823378866.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-17220646309.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6111624940.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2608253983.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23672693496.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-21588105396.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3060933678.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19206683429.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4128038075.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>3414007700.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>178511522900.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>219624663300.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>215383988900.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>206783670900.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>880859300.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>4944824400.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-    </row>
-    <row r="29" spans="1:69">
+      <c r="BR28"/>
+    </row>
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>-8660219000.0</v>
+      </c>
+      <c r="C29">
         <v>3353140998.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8182321000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20020658000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1320948000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8236903000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4507238000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6196837000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3343614000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-563414138.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9230129000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-805267746.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>914679151.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5979392733.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1592670940.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9543492502.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10566025896.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10083056921.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-36459302856.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-90284186904.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6150602054.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6147498968.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4582597360.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2097502135.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-564983472.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4427324959.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5937228117.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9265074983.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1862245847.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3722101160.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6796948590.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3747413939.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4289525969.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-747061479.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-9905147896.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-13856187762.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-13524839753.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>4232729228.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>11862543401.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>27387608690.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-31813222440.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-2540722420.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-616408384.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>285832027.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>18379736343.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-17038011165.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>20967553424.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-9079545839.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-6484466281.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3733888447.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-12974419399.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>22984555468.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3693892131.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-16567811570.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>10053208776.0</v>
       </c>
-      <c r="BD29"/>
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29">
         <v>732682700.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>10049498800.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>20619824400.0</v>
       </c>
-      <c r="BH29"/>
       <c r="BI29"/>
-      <c r="BJ29">
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>5981812600.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>16176099100.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>40207669000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9223480600.0</v>
       </c>
-      <c r="BN29"/>
-      <c r="BO29">
+      <c r="BO29"/>
+      <c r="BP29">
         <v>41971011200.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>20982692400.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>12522754800.0</v>
       </c>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>1143194000.0</v>
+      </c>
+      <c r="C30">
         <v>2773850835.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7263606000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>424567000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1917605000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1470906000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7831483000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8814860000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2419583000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>590739623.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4158848000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-783386974.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>203147119.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1470037788.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5491486830.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>374128143.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-391253219.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>736061011.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36176230515.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>144915006505.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2018913818.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2352407305.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>117487637.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1417831966.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>399590482.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1799990158.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-898378403.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7940789020.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5324809404.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3757321531.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9518107457.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1990988157.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3259486404.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1273030933.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2177031880.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7282118783.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11074439408.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3808824062.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1329655498.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3534658982.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8105716269.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-64431125979.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4448485038.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3661076123.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5500441582.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3349113882.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-11463167253.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17252560243.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14379913394.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7631124181.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-36246675525.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-7897333563.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-35346370686.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7794261281.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-33928226289.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>