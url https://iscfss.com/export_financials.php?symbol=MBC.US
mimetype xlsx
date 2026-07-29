--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -927,54 +927,54 @@
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>800000.0</v>
       </c>
       <c r="C5">
         <v>-32700000.0</v>
       </c>
       <c r="D5">
         <v>-3700000.0</v>
       </c>
       <c r="E5">
-        <v>-14500000.0</v>
+        <v>-14499999.0</v>
       </c>
       <c r="F5">
-        <v>-3900000.0</v>
+        <v>-3899999.0</v>
       </c>
       <c r="G5">
         <v>-7700000.0</v>
       </c>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>199500000.0</v>
       </c>
@@ -1681,54 +1681,54 @@
       <c r="E41">
         <v>106900000.0</v>
       </c>
       <c r="F41">
         <v>127900000.0</v>
       </c>
       <c r="G41">
         <v>157800000.0</v>
       </c>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>-14600000.0</v>
       </c>
       <c r="C42">
         <v>-4300000.0</v>
       </c>
       <c r="D42">
         <v>-8300000.0</v>
       </c>
       <c r="E42">
-        <v>-100000.0</v>
+        <v>-100001.0</v>
       </c>
       <c r="F42">
-        <v>272200000.0</v>
+        <v>272199999.0</v>
       </c>
       <c r="G42">
         <v>219200000.0</v>
       </c>
       <c r="H42"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
@@ -2306,101 +2306,103 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-5500000.0</v>
+      </c>
       <c r="C5">
         <v>800000.0</v>
       </c>
       <c r="D5">
         <v>-4900000.0</v>
       </c>
       <c r="E5">
         <v>-5100000.0</v>
       </c>
       <c r="F5">
         <v>-23200000.0</v>
       </c>
       <c r="G5">
         <v>-32700000.0</v>
       </c>
       <c r="H5">
         <v>-26800000.0</v>
       </c>
       <c r="I5">
         <v>-20700000.0</v>
       </c>
       <c r="J5">
         <v>-3500000.0</v>
       </c>
       <c r="K5">
         <v>-3700000.0</v>
       </c>
       <c r="L5">
         <v>-7400000.0</v>
       </c>
       <c r="M5">
         <v>-3900000.0</v>
       </c>
       <c r="N5">
         <v>-14500000.0</v>
       </c>
       <c r="O5">
-        <v>-14500000.0</v>
+        <v>-14499999.0</v>
       </c>
       <c r="P5">
         <v>-14300000.0</v>
       </c>
       <c r="Q5">
-        <v>-2600000.0</v>
+        <v>-2599999.0</v>
       </c>
       <c r="R5">
         <v>2453800000.0</v>
       </c>
       <c r="S5">
-        <v>-3900000.0</v>
+        <v>-3899999.0</v>
       </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
@@ -2712,51 +2714,53 @@
         <v>116300000.0</v>
       </c>
       <c r="O12">
         <v>101100000.0</v>
       </c>
       <c r="P12">
         <v>134000000.0</v>
       </c>
       <c r="Q12">
         <v>125800000.0</v>
       </c>
       <c r="R12">
         <v>141400000.0</v>
       </c>
       <c r="S12">
         <v>141400000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1300000.0</v>
+      </c>
       <c r="C13">
         <v>1300000.0</v>
       </c>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
         <v>1300000.0</v>
       </c>
       <c r="F13">
         <v>1300000.0</v>
       </c>
       <c r="G13">
         <v>1300000.0</v>
       </c>
       <c r="H13">
         <v>1300000.0</v>
       </c>
       <c r="I13">
         <v>1300000.0</v>
       </c>
       <c r="J13">
         <v>1300000.0</v>
       </c>
       <c r="K13">
@@ -4129,102 +4133,102 @@
       <c r="L41">
         <v>106200000.0</v>
       </c>
       <c r="M41">
         <v>105800000.0</v>
       </c>
       <c r="N41"/>
       <c r="O41">
         <v>106900000.0</v>
       </c>
       <c r="P41">
         <v>115200000.0</v>
       </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
     </row>
     <row r="42" spans="1:22">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>1320500000.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="C42">
         <v>-14600000.0</v>
       </c>
       <c r="D42">
         <v>-12000000.0</v>
       </c>
       <c r="E42">
         <v>-16200000.0</v>
       </c>
       <c r="F42">
         <v>-15100000.0</v>
       </c>
       <c r="G42">
         <v>-4300000.0</v>
       </c>
       <c r="H42">
         <v>-3300000.0</v>
       </c>
       <c r="I42">
         <v>-8800000.0</v>
       </c>
       <c r="J42">
         <v>-10800000.0</v>
       </c>
       <c r="K42">
         <v>-8300000.0</v>
       </c>
       <c r="L42">
         <v>-5800000.0</v>
       </c>
       <c r="M42">
         <v>1500000.0</v>
       </c>
       <c r="N42">
         <v>2100000.0</v>
       </c>
       <c r="O42">
-        <v>-100000.0</v>
+        <v>-100001.0</v>
       </c>
       <c r="P42">
         <v>393500000.0</v>
       </c>
       <c r="Q42">
-        <v>342600000.0</v>
+        <v>342599999.0</v>
       </c>
       <c r="R42">
         <v>342600000.0</v>
       </c>
       <c r="S42">
-        <v>272200000.0</v>
+        <v>272199999.0</v>
       </c>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
     </row>
     <row r="43" spans="1:22">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
@@ -6133,54 +6137,54 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>88</v>
       </c>
       <c r="B5">
-        <v>-9500000.0</v>
+        <v>-17700000.0</v>
       </c>
       <c r="C5">
-        <v>-28400000.0</v>
+        <v>-25800000.0</v>
       </c>
       <c r="D5">
         <v>41600000.0</v>
       </c>
       <c r="E5">
         <v>67900000.0</v>
       </c>
       <c r="F5">
         <v>36700000.0</v>
       </c>
       <c r="G5">
         <v>39100000.0</v>
       </c>
       <c r="H5">
         <v>59400000.0</v>
       </c>
       <c r="I5">
         <v>80700000.0</v>
       </c>
       <c r="J5">
         <v>63100000.0</v>
       </c>
       <c r="K5">
         <v>58500000.0</v>
       </c>
@@ -6201,54 +6205,54 @@
       </c>
       <c r="Q5">
         <v>54000000.0</v>
       </c>
       <c r="R5">
         <v>61700000.0</v>
       </c>
       <c r="S5">
         <v>46300000.0</v>
       </c>
       <c r="T5">
         <v>63500000.0</v>
       </c>
       <c r="U5">
         <v>65150000.0</v>
       </c>
       <c r="V5">
         <v>65150000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6">
-        <v>13200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C6">
-        <v>-5300000.0</v>
+        <v>-2700000.0</v>
       </c>
       <c r="D6">
         <v>65000000.0</v>
       </c>
       <c r="E6">
         <v>92100000.0</v>
       </c>
       <c r="F6">
         <v>59500000.0</v>
       </c>
       <c r="G6">
         <v>63200000.0</v>
       </c>
       <c r="H6">
         <v>79500000.0</v>
       </c>
       <c r="I6">
         <v>97900000.0</v>
       </c>
       <c r="J6">
         <v>79000000.0</v>
       </c>
       <c r="K6">
         <v>76300000.0</v>
       </c>
@@ -9629,51 +9633,51 @@
       <c r="L24">
         <v>100000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>-2700000.0</v>
       </c>
       <c r="O24">
         <v>-23700000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>100000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>138</v>
       </c>
       <c r="B25">
-        <v>10800000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C25">
         <v>14000000.0</v>
       </c>
       <c r="D25">
         <v>-1300000.0</v>
       </c>
       <c r="E25">
         <v>2500000.0</v>
       </c>
       <c r="F25">
         <v>4100000.0</v>
       </c>
       <c r="G25">
         <v>14200000.0</v>
       </c>
       <c r="H25">
         <v>4900000.0</v>
       </c>
       <c r="I25">
         <v>7900000.0</v>
       </c>
       <c r="J25">
         <v>-300000.0</v>
       </c>