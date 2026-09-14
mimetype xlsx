--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2088,3067 +2091,3204 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>249500000.0</v>
+      </c>
+      <c r="C2">
         <v>175100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>203700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>182500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>182400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>180700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>175300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>173600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>163600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>151400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>179700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>182200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>202800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>219200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>209900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236700000.0</v>
       </c>
       <c r="R2">
         <v>236700000.0</v>
       </c>
       <c r="S2">
+        <v>236700000.0</v>
+      </c>
+      <c r="T2">
         <v>203900000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-3500000.0</v>
+      </c>
+      <c r="C5">
         <v>-5500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-32700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-26800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-14499999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2599999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2453800000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3899999.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>299500000.0</v>
+      </c>
+      <c r="C7">
         <v>195400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>199500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>122100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>76200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>71400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>74500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>73500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>59500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>62100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>62400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>63800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>62000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>65000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>54600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>57400000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>63200000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>1300000.0</v>
       </c>
       <c r="D8">
         <v>1300000.0</v>
       </c>
       <c r="E8">
         <v>1300000.0</v>
       </c>
       <c r="F8">
         <v>1300000.0</v>
       </c>
       <c r="G8">
         <v>1300000.0</v>
       </c>
       <c r="H8">
         <v>1300000.0</v>
       </c>
       <c r="I8">
         <v>1300000.0</v>
       </c>
       <c r="J8">
         <v>1300000.0</v>
       </c>
       <c r="K8">
         <v>1300000.0</v>
       </c>
       <c r="L8">
         <v>1300000.0</v>
       </c>
       <c r="M8">
         <v>1300000.0</v>
       </c>
       <c r="N8">
         <v>1300000.0</v>
       </c>
       <c r="O8">
         <v>1300000.0</v>
       </c>
       <c r="P8">
+        <v>1300000.0</v>
+      </c>
+      <c r="Q8">
         <v>0.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>55800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>54900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>50500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>44800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>34600000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>8900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4900000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>241600000.0</v>
+      </c>
+      <c r="C10">
         <v>138400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>183300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>114800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>120100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>113500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>120600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>108400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>189400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>153700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>148700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>122500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>110200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>116300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>101100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>134000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>125800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-141400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>141400000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>183300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>114800000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>120100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>113500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>120600000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>108400000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>241600000.0</v>
+      </c>
+      <c r="C12">
         <v>138400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>183300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>114800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>120100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>113500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>120600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>108400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>189400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>153700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>148700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>122500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>110200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>116300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>101100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>134000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>125800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141400000.0</v>
       </c>
       <c r="S12">
         <v>141400000.0</v>
       </c>
-      <c r="T12"/>
+      <c r="T12">
+        <v>141400000.0</v>
+      </c>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>1300000.0</v>
       </c>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
         <v>1300000.0</v>
       </c>
       <c r="F13">
         <v>1300000.0</v>
       </c>
       <c r="G13">
         <v>1300000.0</v>
       </c>
       <c r="H13">
         <v>1300000.0</v>
       </c>
       <c r="I13">
         <v>1300000.0</v>
       </c>
       <c r="J13">
         <v>1300000.0</v>
       </c>
       <c r="K13">
         <v>1300000.0</v>
       </c>
       <c r="L13">
         <v>1300000.0</v>
       </c>
       <c r="M13">
         <v>1300000.0</v>
       </c>
       <c r="N13">
         <v>1300000.0</v>
       </c>
       <c r="O13">
         <v>1300000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>1300000.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>153600000.0</v>
+      </c>
+      <c r="C14">
         <v>127500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>126800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>129500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>130700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>131200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>130800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>130700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>130500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>129900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>130300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>129900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>129500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>129100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128020187.0</v>
       </c>
       <c r="Q14">
         <v>128020187.0</v>
       </c>
       <c r="R14">
         <v>128020187.0</v>
       </c>
       <c r="S14">
+        <v>128020187.0</v>
+      </c>
+      <c r="T14">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128020187.0</v>
       </c>
       <c r="U14">
         <v>128020187.0</v>
       </c>
       <c r="V14">
         <v>128020187.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>128020187.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1300000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>1300000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>15300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18500000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>87300000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>85200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>84400000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>1318500000.0</v>
+      </c>
+      <c r="C20">
         <v>1127100000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1127500000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1126900000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1127600000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1126100000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1125800000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1129400000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>924000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>924300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>925100000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>924600000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>925200000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>923800000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>924200000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>924300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>925900000.0</v>
       </c>
       <c r="R20">
         <v>925900000.0</v>
       </c>
       <c r="S20">
+        <v>925900000.0</v>
+      </c>
+      <c r="T20">
         <v>926200000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>888600000.0</v>
+      </c>
+      <c r="C21">
         <v>540800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>547700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>553300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>560500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>565300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>571300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>577900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>326800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>330900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>335500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>338500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>342900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>345300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>349800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>374300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380500000.0</v>
       </c>
       <c r="R21">
         <v>380500000.0</v>
       </c>
       <c r="S21">
+        <v>380500000.0</v>
+      </c>
+      <c r="T21">
         <v>415700000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>435600000.0</v>
+      </c>
+      <c r="C22">
         <v>271700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>269100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>272400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>277000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>288700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>276400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>299400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>270000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>247900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>249800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>269400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>319600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>349600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>373100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>416200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375300000.0</v>
       </c>
       <c r="R22">
         <v>375300000.0</v>
       </c>
       <c r="S22">
+        <v>375300000.0</v>
+      </c>
+      <c r="T22">
         <v>304300000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>4479600000.0</v>
+      </c>
+      <c r="C23">
         <v>3116700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3100400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3001900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2957400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2955800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2929800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2960200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2427100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2400100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2381700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2378300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2424000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2508100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2529400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3278100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3195200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2453800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3004900000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>1371500000.0</v>
+      </c>
+      <c r="C24">
         <v>1084900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>974500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>954100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>998700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1058200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1007800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1062300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>688900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>681100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>690200000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>699300000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>788300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>917400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>961500000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>974500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>954100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>998700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1058200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1007800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1062300000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>788300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>917400000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>1448200000.0</v>
+      </c>
+      <c r="C28">
         <v>1141900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1165900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>961400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>954800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1016100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>961700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1027400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>559000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>616400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>621500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>648800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>767000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>888300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>932500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-76600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>141400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-78200000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>3359000000.0</v>
+      </c>
+      <c r="C29">
         <v>2405400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2319100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2337600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2359700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2364900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2302500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2349900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1948000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1937000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1901600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>707500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>815200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>939600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>979000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2704700000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>2453800000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>247200000.0</v>
+      </c>
+      <c r="C30">
         <v>217700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>150400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>218400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>218800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>221100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>191000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>216100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>213500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>224400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>203000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>233600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>235700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>278300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>289600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332400000.0</v>
       </c>
       <c r="R30">
         <v>332400000.0</v>
       </c>
       <c r="S30">
+        <v>332400000.0</v>
+      </c>
+      <c r="T30">
         <v>305300000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-106600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-160500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-222700000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-264800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1406100000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>458000000.0</v>
+      </c>
+      <c r="C32">
         <v>381000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>280200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>320100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>321100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>326600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>255300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>308500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>413100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>362100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>327800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>316100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>353800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>421800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>418900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>545300000.0</v>
       </c>
-      <c r="Q32"/>
       <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>445900000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>3416900000.0</v>
+      </c>
+      <c r="C33">
         <v>2381800000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2404500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2311900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2267700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2266700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2279100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2273300000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1681800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1697600000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1704500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1694300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1695800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1697500000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1699400000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2337400000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2298400000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>-141400000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2194900000.0</v>
       </c>
-      <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33"/>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>21600000.0</v>
+      </c>
+      <c r="C34">
         <v>16100000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>14900000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>15900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>13700000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15100000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13700000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>13000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13600000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>10500000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>9900000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>8300000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>71100000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7400000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9400000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>29200000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>1907200000.0</v>
+      </c>
+      <c r="C35">
         <v>1442300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1340100000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1248500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1227800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1286600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1239700000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1294200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>835800000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>830700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>838500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>853900000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>942000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1072900000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1109100000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179700000.0</v>
       </c>
       <c r="R35">
         <v>179700000.0</v>
       </c>
       <c r="S35">
+        <v>179700000.0</v>
+      </c>
+      <c r="T35">
         <v>187000000.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>94600000.0</v>
+      </c>
+      <c r="C36">
         <v>37200000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>37300000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>33500000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>35500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>34100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29200000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>27200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>28100000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>26100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>21600000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>20500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>642400000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>597000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-141400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>453100000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>1000000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>37100000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>37300000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>33500000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>36100000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>34100000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>38000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>28100000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>26100000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>20500000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>642400000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>597000000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>137300000.0</v>
+      </c>
+      <c r="C39">
         <v>107100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>93100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>84400000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>73800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>65800000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>62700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>63000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>72400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>76500000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>75700000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>58500000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>62700000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>66400000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>66200000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>64500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63300000.0</v>
       </c>
       <c r="R39">
         <v>63300000.0</v>
       </c>
       <c r="S39">
+        <v>63300000.0</v>
+      </c>
+      <c r="T39">
         <v>59000000.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>279100000.0</v>
+      </c>
+      <c r="C40">
         <v>154500000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>187700000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>167700000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>172600000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>152100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>181000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>173400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>127600000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>111600000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>145800000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>140700000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>132300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>120500000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>146200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>171400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152100000.0</v>
       </c>
       <c r="R40">
         <v>152100000.0</v>
       </c>
       <c r="S40">
+        <v>152100000.0</v>
+      </c>
+      <c r="T40">
         <v>122100000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>106200000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>105800000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>106900000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>115200000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>686100000.0</v>
+      </c>
+      <c r="C42">
         <v>-17000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-14600000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-12000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-16200000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-15100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-3300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-8800000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-10800000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-8300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-5800000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1500000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-100001.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>393500000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>342599999.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>342600000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>272199999.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>1793400000.0</v>
+      </c>
+      <c r="C45">
         <v>1342500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1348400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1241300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1181500000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1159000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1154100000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1121300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>981500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>991700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>984400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>403100000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>401600000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>406800000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>404900000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>396400000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>1115200000.0</v>
+      </c>
+      <c r="C46">
         <v>676700000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>692200000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>594400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>546100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>539200000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>547900000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>528000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>400200000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>413200000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>416700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>403100000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>401600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>406800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>404900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>396400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395000000.0</v>
       </c>
       <c r="R46">
         <v>395000000.0</v>
       </c>
       <c r="S46">
+        <v>395000000.0</v>
+      </c>
+      <c r="T46">
         <v>399900000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>692200000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>594400000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>546100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>539200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>547900000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>528000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>403100000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>341900000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>344000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>404900000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>396400000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>1284100000.0</v>
+      </c>
+      <c r="C48">
         <v>1341700000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1357100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1399100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1381000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1343700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1330400000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1316400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1287300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1242000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1204500000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1168400000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1108700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1057500000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1022500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2325500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273400000.0</v>
       </c>
       <c r="R48">
         <v>2273400000.0</v>
       </c>
       <c r="S48">
+        <v>2273400000.0</v>
+      </c>
+      <c r="T48">
         <v>2185500000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1108700000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1057500000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>18800000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>26900000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>17600000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8200000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26900000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>22200000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>17500000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>1689800000.0</v>
+      </c>
+      <c r="C51">
         <v>1280300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1349200000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1076200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1074900000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1129600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1082300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1135800000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>748400000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>770100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>770200000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>771300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>877200000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1004600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1033600000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>57400000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>76700000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>63400000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>63200000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>24300000.0</v>
+        <v>75100000.0</v>
       </c>
       <c r="C52">
         <v>24300000.0</v>
       </c>
       <c r="D52">
+        <v>24300000.0</v>
+      </c>
+      <c r="E52">
         <v>19700000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>19300000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>19200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>19500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>15700000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>43200000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33700000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>23600000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>41000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>36600000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>31400000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13300000.0</v>
       </c>
       <c r="R52">
         <v>13300000.0</v>
       </c>
       <c r="S52">
+        <v>13300000.0</v>
+      </c>
+      <c r="T52">
         <v>13200000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>282800000.0</v>
       </c>
-      <c r="T53"/>
+      <c r="T53">
+        <v>282800000.0</v>
+      </c>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>4479600000.0</v>
+      </c>
+      <c r="C55">
         <v>3116700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3100400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3001900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2957400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2955800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2929800000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2960200000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2427100000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2400100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2381700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2378300000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2424000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2508100000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2529400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3278100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3195200000.0</v>
       </c>
       <c r="R55">
         <v>3195200000.0</v>
       </c>
       <c r="S55">
+        <v>3195200000.0</v>
+      </c>
+      <c r="T55">
         <v>3004900000.0</v>
       </c>
-      <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
-    </row>
-    <row r="56" spans="1:22">
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>1061700000.0</v>
+      </c>
+      <c r="C56">
         <v>734900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>695900000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>690000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>689700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>689100000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>650700000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>686900000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>745300000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>702500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>677200000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>684000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>728200000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>810600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>830000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>940700000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>896800000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>141400000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>810000000.0</v>
       </c>
-      <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56"/>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>603700000.0</v>
+      </c>
+      <c r="C57">
         <v>353900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>415700000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>369900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>368600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>362500000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>395400000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>378400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>332200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>340400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>349400000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>367900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>374400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>388800000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>411100000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>395400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402100000.0</v>
       </c>
       <c r="R57">
         <v>402100000.0</v>
       </c>
       <c r="S57">
+        <v>402100000.0</v>
+      </c>
+      <c r="T57">
         <v>364100000.0</v>
       </c>
-      <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
-    </row>
-    <row r="58" spans="1:22">
+      <c r="W57"/>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>2510900000.0</v>
+      </c>
+      <c r="C58">
         <v>1796200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1755800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1618400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1596400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1649100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1635100000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1672600000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1168000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1171100000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1187900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1221800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1316400000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1461700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1520200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>573400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581800000.0</v>
       </c>
       <c r="R58">
         <v>581800000.0</v>
       </c>
       <c r="S58">
+        <v>581800000.0</v>
+      </c>
+      <c r="T58">
         <v>551100000.0</v>
       </c>
-      <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
-    </row>
-    <row r="59" spans="1:22">
+      <c r="W58"/>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1968700000.0</v>
+      </c>
+      <c r="C60">
         <v>1320500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1344600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1383500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1361000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1306700000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1294700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1287600000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1259100000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1229000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1193800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1156500000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1107600000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1046400000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1009200000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2704700000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2613400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2453800000.0</v>
       </c>
       <c r="S60">
         <v>2453800000.0</v>
       </c>
-      <c r="T60"/>
+      <c r="T60">
+        <v>2453800000.0</v>
+      </c>
       <c r="U60"/>
       <c r="V60"/>
-    </row>
-    <row r="61" spans="1:22">
+      <c r="W60"/>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5173,2472 +5313,2545 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>1907100000.0</v>
       </c>
       <c r="C2">
         <v>1840700000.0</v>
       </c>
       <c r="D2">
         <v>1850300000.0</v>
       </c>
       <c r="E2">
         <v>2356700000.0</v>
       </c>
       <c r="F2">
         <v>2092100000.0</v>
       </c>
       <c r="G2">
         <v>1781800000.0</v>
       </c>
       <c r="H2">
         <v>1716500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
         <v>93500000.0</v>
       </c>
       <c r="C3">
         <v>77300000.0</v>
       </c>
       <c r="D3">
         <v>64300000.0</v>
       </c>
       <c r="E3">
         <v>64500000.0</v>
       </c>
       <c r="F3">
         <v>62200000.0</v>
       </c>
       <c r="G3">
         <v>65800000.0</v>
       </c>
       <c r="H3">
         <v>75000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
         <v>120400000.0</v>
       </c>
       <c r="C5">
         <v>242300000.0</v>
       </c>
       <c r="D5">
         <v>303900000.0</v>
       </c>
       <c r="E5">
         <v>213400000.0</v>
       </c>
       <c r="F5">
         <v>238300000.0</v>
       </c>
       <c r="G5">
         <v>196200000.0</v>
       </c>
       <c r="H5">
         <v>135200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
         <v>213900000.0</v>
       </c>
       <c r="C6">
         <v>319600000.0</v>
       </c>
       <c r="D6">
         <v>368200000.0</v>
       </c>
       <c r="E6">
         <v>277900000.0</v>
       </c>
       <c r="F6">
         <v>300500000.0</v>
       </c>
       <c r="G6">
         <v>262000000.0</v>
       </c>
       <c r="H6">
         <v>210200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
         <v>827600000.0</v>
       </c>
       <c r="C9">
         <v>859700000.0</v>
       </c>
       <c r="D9">
         <v>875900000.0</v>
       </c>
       <c r="E9">
         <v>918800000.0</v>
       </c>
       <c r="F9">
         <v>763200000.0</v>
       </c>
       <c r="G9">
         <v>687500000.0</v>
       </c>
       <c r="H9">
         <v>672200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
         <v>46300000.0</v>
       </c>
       <c r="C10">
         <v>168300000.0</v>
       </c>
       <c r="D10">
         <v>238700000.0</v>
       </c>
       <c r="E10">
         <v>213400000.0</v>
       </c>
       <c r="F10">
         <v>238300000.0</v>
       </c>
       <c r="G10">
         <v>196200000.0</v>
       </c>
       <c r="H10">
         <v>135200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
         <v>19600000.0</v>
       </c>
       <c r="C11">
         <v>42400000.0</v>
       </c>
       <c r="D11">
         <v>56700000.0</v>
       </c>
       <c r="E11">
         <v>58000000.0</v>
       </c>
       <c r="F11">
         <v>55700000.0</v>
       </c>
       <c r="G11">
         <v>50500000.0</v>
       </c>
       <c r="H11">
         <v>34500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
         <v>74100000.0</v>
       </c>
       <c r="C12">
         <v>74000000.0</v>
       </c>
       <c r="D12">
         <v>65200000.0</v>
       </c>
       <c r="E12">
         <v>2200000.0</v>
       </c>
       <c r="F12">
         <v>4400000.0</v>
       </c>
       <c r="G12">
         <v>16900000.0</v>
       </c>
       <c r="H12">
         <v>112700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
         <v>74100000.0</v>
       </c>
       <c r="C13">
         <v>72000000.0</v>
       </c>
       <c r="D13">
         <v>68400000.0</v>
       </c>
       <c r="E13">
         <v>12900000.0</v>
       </c>
       <c r="F13">
         <v>4600000.0</v>
       </c>
       <c r="G13">
         <v>2400000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
         <v>26700000.0</v>
       </c>
       <c r="C15">
         <v>125900000.0</v>
       </c>
       <c r="D15">
         <v>182000000.0</v>
       </c>
       <c r="E15">
         <v>155400000.0</v>
       </c>
       <c r="F15">
         <v>182600000.0</v>
       </c>
       <c r="G15">
         <v>145700000.0</v>
       </c>
       <c r="H15">
         <v>100700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16">
         <v>26700000.0</v>
       </c>
       <c r="C16">
         <v>125900000.0</v>
       </c>
       <c r="D16">
         <v>182000000.0</v>
       </c>
       <c r="E16">
         <v>155400000.0</v>
       </c>
       <c r="F16">
         <v>182600000.0</v>
       </c>
       <c r="G16">
         <v>145700000.0</v>
       </c>
       <c r="H16">
         <v>100700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
         <v>26700000.0</v>
       </c>
       <c r="C17">
         <v>125900000.0</v>
       </c>
       <c r="D17">
         <v>182000000.0</v>
       </c>
       <c r="E17">
         <v>155400000.0</v>
       </c>
       <c r="F17">
         <v>182600000.0</v>
       </c>
       <c r="G17">
         <v>145700000.0</v>
       </c>
       <c r="H17">
         <v>100700000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
         <v>-74100000.0</v>
       </c>
       <c r="C18">
         <v>-74000000.0</v>
       </c>
       <c r="D18">
         <v>-46500000.0</v>
       </c>
       <c r="E18">
         <v>10700000.0</v>
       </c>
       <c r="F18">
         <v>4600000.0</v>
       </c>
       <c r="G18">
         <v>2400000.0</v>
       </c>
       <c r="H18">
         <v>100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
         <v>134200000.0</v>
       </c>
       <c r="C21">
         <v>256600000.0</v>
       </c>
       <c r="D21">
         <v>308600000.0</v>
       </c>
       <c r="E21">
         <v>270300000.0</v>
       </c>
       <c r="F21">
         <v>235600000.0</v>
       </c>
       <c r="G21">
         <v>213900000.0</v>
       </c>
       <c r="H21">
         <v>194400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
         <v>2600500000.0</v>
       </c>
       <c r="C23">
         <v>2443800000.0</v>
       </c>
       <c r="D23">
         <v>2417600000.0</v>
       </c>
       <c r="E23">
         <v>3005200000.0</v>
       </c>
       <c r="F23">
         <v>2619700000.0</v>
       </c>
       <c r="G23">
         <v>2255400000.0</v>
       </c>
       <c r="H23">
         <v>2194300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
         <v>93500000.0</v>
       </c>
       <c r="C25">
         <v>77300000.0</v>
       </c>
       <c r="D25">
         <v>62700000.0</v>
       </c>
       <c r="E25">
         <v>64500000.0</v>
       </c>
       <c r="F25">
         <v>62800000.0</v>
       </c>
       <c r="G25">
         <v>66200000.0</v>
       </c>
       <c r="H25">
         <v>62300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>1600000.0</v>
       </c>
       <c r="G26">
         <v>1400000.0</v>
       </c>
       <c r="H26">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>37400000.0</v>
       </c>
       <c r="E27">
         <v>39700000.0</v>
       </c>
       <c r="F27">
         <v>41200000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
         <v>667800000.0</v>
       </c>
       <c r="C28">
         <v>607200000.0</v>
       </c>
       <c r="D28">
         <v>532800000.0</v>
       </c>
       <c r="E28">
         <v>607500000.0</v>
       </c>
       <c r="F28">
         <v>484400000.0</v>
       </c>
       <c r="G28">
         <v>474200000.0</v>
       </c>
       <c r="H28">
         <v>477800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29">
         <v>19600000.0</v>
       </c>
       <c r="C29">
         <v>42400000.0</v>
       </c>
       <c r="D29">
         <v>56700000.0</v>
       </c>
       <c r="E29">
         <v>58000000.0</v>
       </c>
       <c r="F29">
         <v>55700000.0</v>
       </c>
       <c r="G29">
         <v>50500000.0</v>
       </c>
       <c r="H29">
         <v>34500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
         <v>693400000.0</v>
       </c>
       <c r="C30">
         <v>603100000.0</v>
       </c>
       <c r="D30">
         <v>567300000.0</v>
       </c>
       <c r="E30">
         <v>648500000.0</v>
       </c>
       <c r="F30">
         <v>527600000.0</v>
       </c>
       <c r="G30">
         <v>473600000.0</v>
       </c>
       <c r="H30">
         <v>477800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
         <v>-87900000.0</v>
       </c>
       <c r="C31">
         <v>-88300000.0</v>
       </c>
       <c r="D31">
         <v>-69900000.0</v>
       </c>
       <c r="E31">
         <v>-56900000.0</v>
       </c>
       <c r="F31">
         <v>2700000.0</v>
       </c>
       <c r="G31">
         <v>-17700000.0</v>
       </c>
       <c r="H31">
         <v>-59200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
         <v>2734700000.0</v>
       </c>
       <c r="C32">
         <v>2700400000.0</v>
       </c>
       <c r="D32">
         <v>2726200000.0</v>
       </c>
       <c r="E32">
         <v>3275500000.0</v>
       </c>
       <c r="F32">
         <v>2855300000.0</v>
       </c>
       <c r="G32">
         <v>2469300000.0</v>
       </c>
       <c r="H32">
         <v>2388700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>609700000.0</v>
+      </c>
+      <c r="C2">
         <v>471600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>486100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>489300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>497800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>461600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>468700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>484400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>450000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>437600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>459300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>446500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>466000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>478500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>575800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>598200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>611600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>571000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>561500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>516800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498850000.0</v>
       </c>
       <c r="V2">
         <v>498850000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2">
+        <v>498850000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>41800000.0</v>
+      </c>
+      <c r="C3">
         <v>22700000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23100000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22800000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24100000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20100000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17200000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17800000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15700000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17900000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15100000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15200000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14700000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16300000.0</v>
       </c>
       <c r="V3">
         <v>16300000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>16300000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-27900000.0</v>
+      </c>
+      <c r="C5">
         <v>-17700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-25800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>67900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>36700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>39100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>59400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>80700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>63100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>58500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>93200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>86900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>65300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>78200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>54000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>61700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>46300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>63500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65150000.0</v>
       </c>
       <c r="V5">
         <v>65150000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5">
+        <v>65150000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>13900000.0</v>
+      </c>
+      <c r="C6">
         <v>5000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>65000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>92100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>59500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>63200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>79500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>97900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>79000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>76300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>108700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>102600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>80600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>35600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>96100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>69100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>76900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>61000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>78800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81450000.0</v>
       </c>
       <c r="V6">
         <v>81450000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6">
+        <v>81450000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>205500000.0</v>
+      </c>
+      <c r="C9">
         <v>146400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>158500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>209600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>233100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>198700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>199000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>233700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>226500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>200500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>217800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>230800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>229100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>198200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>208600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>260200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>244000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>206100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>183300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>199700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198150000.0</v>
       </c>
       <c r="V9">
         <v>198150000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9">
+        <v>198150000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-48500000.0</v>
+      </c>
+      <c r="C10">
         <v>-36100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-43400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>43200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>69700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>78200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>54000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>61700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>46300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64500000.0</v>
       </c>
       <c r="V10">
         <v>64500000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10">
+        <v>64500000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>9100000.0</v>
+      </c>
+      <c r="C11">
         <v>-20700000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1400000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5800000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10300000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14800000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>26100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>15600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14500000.0</v>
       </c>
       <c r="V11">
         <v>14500000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11">
+        <v>14500000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>20800000.0</v>
+      </c>
+      <c r="C12">
         <v>18400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15300000.0</v>
       </c>
       <c r="L12">
         <v>15300000.0</v>
       </c>
       <c r="M12">
+        <v>15300000.0</v>
+      </c>
+      <c r="N12">
         <v>17200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2200000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>0.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1300000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>17600000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>18200000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18900000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19400000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17300000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>20000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13">
         <v>0.0</v>
       </c>
       <c r="N13">
         <v>0.0</v>
       </c>
       <c r="O13">
+        <v>0.0</v>
+      </c>
+      <c r="P13">
         <v>5600000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1300000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-57600000.0</v>
+      </c>
+      <c r="C15">
         <v>-15400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-42000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>37300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>29100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>45300000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>37500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>36100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>59700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>51200000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>35000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15400000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>52100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>40900000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>46900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>35200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>47400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="V15">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-42000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>37300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>29100000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>59700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>51200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52100000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-57600000.0</v>
+      </c>
+      <c r="C17">
         <v>-15400000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-42000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18100000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>37300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>29100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>45300000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>37500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>36100000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>59700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>51200000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>35000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15400000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>52100000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>40900000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>46900000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>35200000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>-20800000.0</v>
+      </c>
+      <c r="C18">
         <v>-18400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-18200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19300000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20600000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15300000.0</v>
       </c>
       <c r="L18">
         <v>-15300000.0</v>
       </c>
       <c r="M18">
+        <v>-15300000.0</v>
+      </c>
+      <c r="N18">
         <v>-17200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17400000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1300000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-500000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>3100000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-27800000.0</v>
+      </c>
+      <c r="C21">
         <v>-9500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-28400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>73700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>46700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>67400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>79800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>62700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>65500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>90600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>88000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>62900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>47300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>84000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>78200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>61000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>61600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63600000.0</v>
       </c>
       <c r="V21">
         <v>63600000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21">
+        <v>63600000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>843000000.0</v>
+      </c>
+      <c r="C23">
         <v>627500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>673000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>656800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>657200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>614000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>621000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>650700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>596700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>575400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>611600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>586700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>607100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>613800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>737100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>774400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>777400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>716100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>698200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>654800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>633500000.0</v>
       </c>
       <c r="V23">
         <v>633500000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23">
+        <v>633500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>34400000.0</v>
+      </c>
+      <c r="C25">
         <v>22700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17800000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15600000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>18500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="R25">
         <v>15200000.0</v>
       </c>
       <c r="S25">
+        <v>15200000.0</v>
+      </c>
+      <c r="T25">
         <v>14900000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>36000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>37400000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>39700000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>216700000.0</v>
+      </c>
+      <c r="C28">
         <v>155900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>176700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>167500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>159400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>154000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>113300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>166300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>146700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>137800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>114900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>140300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>141700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>135700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>121600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>176200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>166000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>145100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>136700000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>9100000.0</v>
+      </c>
+      <c r="C29">
         <v>-20700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11100000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>233300000.0</v>
+      </c>
+      <c r="C30">
         <v>155900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>186900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>167500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>159400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>152400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>152300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>166300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>146700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>137800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>152300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>140200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>141100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>135300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>161300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>176200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>165800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>145100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>136700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>138100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134550000.0</v>
       </c>
       <c r="V30">
         <v>134550000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30">
+        <v>134550000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-20700000.0</v>
+      </c>
+      <c r="C31">
         <v>-26600000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-18700000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-26900000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-28000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19700000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13700000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-22300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-12700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-27900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-24200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="V31">
         <v>900000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31">
+        <v>900000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>815200000.0</v>
+      </c>
+      <c r="C32">
         <v>618000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>644600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>698900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>730900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>660300000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>667700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>718100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>676500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>638100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>677100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>677300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>695100000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>676700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>784400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>858400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>855600000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>777100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>744800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>716500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>697000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>697000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7665,2406 +7878,2477 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>121600000.0</v>
       </c>
       <c r="C2">
         <v>148700000.0</v>
       </c>
       <c r="D2">
         <v>101100000.0</v>
       </c>
       <c r="E2">
         <v>141400000.0</v>
       </c>
       <c r="F2">
         <v>154300000.0</v>
       </c>
       <c r="G2">
         <v>154800000.0</v>
       </c>
       <c r="H2">
         <v>117600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>78200000</v>
       </c>
       <c r="C3">
         <v>80900000</v>
       </c>
       <c r="D3">
         <v>57300000</v>
       </c>
       <c r="E3">
         <v>55900000</v>
       </c>
       <c r="F3">
         <v>51600000</v>
       </c>
       <c r="G3">
         <v>27300000</v>
       </c>
       <c r="H3">
         <v>30900000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>62300000.0</v>
       </c>
       <c r="C6">
         <v>-27100000.0</v>
       </c>
       <c r="D6">
         <v>47600000.0</v>
       </c>
       <c r="E6">
         <v>-40300000.0</v>
       </c>
       <c r="F6">
         <v>-12900000.0</v>
       </c>
       <c r="G6">
         <v>-500000.0</v>
       </c>
       <c r="H6">
         <v>37200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
         <v>28200000.0</v>
       </c>
       <c r="C7">
         <v>40200000.0</v>
       </c>
       <c r="D7">
         <v>151500000.0</v>
       </c>
       <c r="E7">
         <v>-56900000.0</v>
       </c>
       <c r="F7">
         <v>-111800000.0</v>
       </c>
       <c r="G7">
         <v>-14000000.0</v>
       </c>
       <c r="H7">
         <v>-75200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>24000000.0</v>
       </c>
       <c r="C9">
         <v>21700000.0</v>
       </c>
       <c r="D9">
         <v>88100000.0</v>
       </c>
       <c r="E9">
         <v>13500000.0</v>
       </c>
       <c r="F9">
         <v>-72200000.0</v>
       </c>
       <c r="G9">
         <v>-25600000.0</v>
       </c>
       <c r="H9">
         <v>600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>8000000.0</v>
       </c>
       <c r="C10">
         <v>-10700000.0</v>
       </c>
       <c r="D10">
         <v>123600000.0</v>
       </c>
       <c r="E10">
         <v>-70100000.0</v>
       </c>
       <c r="F10">
         <v>-58500000.0</v>
       </c>
       <c r="G10">
         <v>-42300000.0</v>
       </c>
       <c r="H10">
         <v>-37900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18300000.0</v>
       </c>
       <c r="F11">
         <v>44700000.0</v>
       </c>
       <c r="G11">
         <v>32200000.0</v>
       </c>
       <c r="H11">
         <v>-15900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>72600000.0</v>
       </c>
       <c r="F12">
         <v>1200000.0</v>
       </c>
       <c r="G12">
         <v>7100000.0</v>
       </c>
       <c r="H12">
         <v>60800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-18600000.0</v>
       </c>
       <c r="F13">
         <v>-11800000.0</v>
       </c>
       <c r="G13">
         <v>21700000.0</v>
       </c>
       <c r="H13">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
         <v>93500000.0</v>
       </c>
       <c r="C14">
         <v>77300000.0</v>
       </c>
       <c r="D14">
         <v>64300000.0</v>
       </c>
       <c r="E14">
         <v>64500000.0</v>
       </c>
       <c r="F14">
         <v>62800000.0</v>
       </c>
       <c r="G14">
         <v>65800000.0</v>
       </c>
       <c r="H14">
         <v>62300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>940000000.0</v>
       </c>
       <c r="F15">
         <v>940000000.0</v>
       </c>
       <c r="G15">
         <v>940000000.0</v>
       </c>
       <c r="H15">
         <v>940000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
         <v>183900000.0</v>
       </c>
       <c r="C16">
         <v>121600000.0</v>
       </c>
       <c r="D16">
         <v>148700000.0</v>
       </c>
       <c r="E16">
         <v>101100000.0</v>
       </c>
       <c r="F16">
         <v>141400000.0</v>
       </c>
       <c r="G16">
         <v>154300000.0</v>
       </c>
       <c r="H16">
         <v>154800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>117500000.0</v>
       </c>
       <c r="C18">
         <v>211100000.0</v>
       </c>
       <c r="D18">
         <v>348300000.0</v>
       </c>
       <c r="E18">
         <v>179700000.0</v>
       </c>
       <c r="F18">
         <v>96600000.0</v>
       </c>
       <c r="G18">
         <v>177300000.0</v>
       </c>
       <c r="H18">
         <v>117700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-580800000.0</v>
       </c>
       <c r="D19">
         <v>-56900000.0</v>
       </c>
       <c r="E19">
         <v>-55900000.0</v>
       </c>
       <c r="F19">
         <v>-51500000.0</v>
       </c>
       <c r="G19">
         <v>-26700000.0</v>
       </c>
       <c r="H19">
         <v>-28800000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>-35000000.0</v>
       </c>
       <c r="C21">
         <v>307500000.0</v>
       </c>
       <c r="D21">
         <v>-272500000.0</v>
       </c>
       <c r="E21">
         <v>729400000.0</v>
       </c>
       <c r="F21">
         <v>-153400000.0</v>
       </c>
       <c r="G21">
         <v>-230900000.0</v>
       </c>
       <c r="H21">
         <v>-134900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
         <v>26700000.0</v>
       </c>
       <c r="C22">
         <v>125900000.0</v>
       </c>
       <c r="D22">
         <v>182000000.0</v>
       </c>
       <c r="E22">
         <v>155400000.0</v>
       </c>
       <c r="F22">
         <v>182600000.0</v>
       </c>
       <c r="G22">
         <v>145700000.0</v>
       </c>
       <c r="H22">
         <v>100700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>-12600000.0</v>
       </c>
       <c r="C23">
         <v>-31400000.0</v>
       </c>
       <c r="D23">
         <v>-5400000.0</v>
       </c>
       <c r="E23">
         <v>975000000.0</v>
       </c>
       <c r="F23">
         <v>43200000.0</v>
       </c>
       <c r="G23">
         <v>51700000.0</v>
       </c>
       <c r="H23">
         <v>51300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24">
         <v>3800000.0</v>
       </c>
       <c r="C24">
         <v>14600000.0</v>
       </c>
       <c r="D24">
         <v>400000.0</v>
       </c>
       <c r="E24">
         <v>-55900000.0</v>
       </c>
       <c r="F24">
         <v>100000.0</v>
       </c>
       <c r="G24">
         <v>600000.0</v>
       </c>
       <c r="H24">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>18400000.0</v>
       </c>
       <c r="C25">
         <v>22100000.0</v>
       </c>
       <c r="D25">
         <v>-4300000.0</v>
       </c>
       <c r="E25">
         <v>59400000.0</v>
       </c>
       <c r="F25">
         <v>13000000.0</v>
       </c>
       <c r="G25">
         <v>7400000.0</v>
       </c>
       <c r="H25">
         <v>60400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
         <v>-18100000.0</v>
       </c>
       <c r="C26">
         <v>-6500000.0</v>
       </c>
       <c r="D26">
         <v>-22000000.0</v>
       </c>
       <c r="E26">
         <v>-249600000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
         <v>16100000.0</v>
       </c>
       <c r="C27">
         <v>21900000.0</v>
       </c>
       <c r="D27">
         <v>17800000.0</v>
       </c>
       <c r="E27">
         <v>10900000.0</v>
       </c>
       <c r="F27">
         <v>9300000.0</v>
       </c>
       <c r="G27">
         <v>9700000.0</v>
       </c>
       <c r="H27">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>-65700000.0</v>
       </c>
       <c r="C28">
         <v>269600000.0</v>
       </c>
       <c r="D28">
         <v>-299900000.0</v>
       </c>
       <c r="E28">
         <v>-215300000.0</v>
       </c>
       <c r="F28">
         <v>-109700000.0</v>
       </c>
       <c r="G28">
         <v>-179200000.0</v>
       </c>
       <c r="H28">
         <v>-83600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>195700000.0</v>
       </c>
       <c r="C29">
         <v>292000000.0</v>
       </c>
       <c r="D29">
         <v>405600000.0</v>
       </c>
       <c r="E29">
         <v>235600000.0</v>
       </c>
       <c r="F29">
         <v>148200000.0</v>
       </c>
       <c r="G29">
         <v>204600000.0</v>
       </c>
       <c r="H29">
         <v>148600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>-74400000.0</v>
       </c>
       <c r="C30">
         <v>-580800000.0</v>
       </c>
       <c r="D30">
         <v>-56900000.0</v>
       </c>
       <c r="E30">
         <v>-55900000.0</v>
       </c>
       <c r="F30">
         <v>-51500000.0</v>
       </c>
       <c r="G30">
         <v>-26700000.0</v>
       </c>
       <c r="H30">
         <v>-28800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>138400000.0</v>
+      </c>
+      <c r="C2">
         <v>183300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>114800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>120100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>121600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>109400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>189400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>153700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>122500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>110200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>116300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>101100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>134000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>125800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>138900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>141400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>145000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>148400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>151350000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>10200000</v>
+      </c>
+      <c r="C3">
         <v>13200000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>46300000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11300000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35900000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>23700000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11100000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>23900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9250000</v>
       </c>
       <c r="V3">
         <v>9250000</v>
       </c>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>9250000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5900000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>16700000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7200000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>500000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>103200000.0</v>
+      </c>
+      <c r="C6">
         <v>-44900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>68500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-80000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>35700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12300000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-32900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2950000.0</v>
       </c>
       <c r="V6">
         <v>-2950000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6">
+        <v>-2950000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>150600000.0</v>
+      </c>
+      <c r="C7">
         <v>-151100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>79000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-76700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>57700000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>21000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-38700000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>64100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>62200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16800000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>68300000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-52100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-67100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-42500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46250000.0</v>
       </c>
       <c r="V7">
         <v>-46250000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7">
+        <v>-46250000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>44500000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>14100000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>61300000.0</v>
+      </c>
+      <c r="C9">
         <v>-67600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>50600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-30000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-21700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>44500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>36400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-9000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-18300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-25500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20200000.0</v>
       </c>
       <c r="V9">
         <v>-20200000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9">
+        <v>-20200000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>10300000.0</v>
+      </c>
+      <c r="C10">
         <v>-2800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-22300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>49900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-41900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-38400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15750000.0</v>
       </c>
       <c r="V10">
         <v>-15750000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10">
+        <v>-15750000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-31500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-26600000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-8100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26300000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9700000.0</v>
       </c>
       <c r="N13">
         <v>9700000.0</v>
       </c>
       <c r="O13">
+        <v>9700000.0</v>
+      </c>
+      <c r="P13">
         <v>-30300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11700000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>34400000.0</v>
+      </c>
+      <c r="C14">
         <v>22700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>18500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="R14">
         <v>15200000.0</v>
       </c>
       <c r="S14">
+        <v>15200000.0</v>
+      </c>
+      <c r="T14">
         <v>14900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16300000.0</v>
       </c>
       <c r="V14">
         <v>16300000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>16300000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>940000000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>940000000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>241600000.0</v>
+      </c>
+      <c r="C16">
         <v>138400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>183300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>114800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>120100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>114100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>121600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>109400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>189400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>153700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>148700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>122500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>110200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>116300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>101100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>134000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>125800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>138900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>141400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>145000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>148400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2950000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>128600000.0</v>
+      </c>
+      <c r="C18">
         <v>-146200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>52500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>39500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>66700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-41200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>68800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>64500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>66100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11700000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>33200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>132500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>123400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>59200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>94000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>67900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>38400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28750000.0</v>
       </c>
       <c r="V18">
         <v>28750000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18">
+        <v>28750000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-15800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14500000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9800000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-38900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-530000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4900000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-35800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9900000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-23700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10100000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-23800000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>305000000.0</v>
+      </c>
+      <c r="C21">
         <v>110000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-45000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-60000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>50000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-53400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>375000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-108500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-124800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-39600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>929900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-65900000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-57600000.0</v>
+      </c>
+      <c r="C22">
         <v>-15400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-42000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>37300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>45300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>37500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>36100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>59700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>35000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>52100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>41000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>46900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>35200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>47400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="V22">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>-8700000.0</v>
+      </c>
+      <c r="C23">
         <v>-7400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-15800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="M23">
         <v>-100000.0</v>
       </c>
       <c r="N23">
+        <v>-100000.0</v>
+      </c>
+      <c r="O23">
         <v>-3100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3236000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>36700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>25600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="V23">
         <v>-32000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23">
+        <v>-32000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24">
+        <v>300000.0</v>
+      </c>
+      <c r="C24">
         <v>200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3600000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>6200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-513700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="L24">
         <v>100000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="M24">
+        <v>100000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
         <v>-2700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-23700000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>100000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>-1300000.0</v>
+      </c>
+      <c r="C25">
         <v>6500000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-9900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>23100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-12600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15650000.0</v>
       </c>
       <c r="V25">
         <v>15650000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25">
+        <v>15650000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>6700000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-18100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-6700000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-11400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-11500000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2800000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-107800000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-31100000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>12700000.0</v>
+      </c>
+      <c r="C27">
         <v>4300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>900000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="G27">
         <v>5100000.0</v>
       </c>
       <c r="H27">
+        <v>5100000.0</v>
+      </c>
+      <c r="I27">
         <v>5700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6800000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="Q27">
         <v>2700000.0</v>
       </c>
       <c r="R27">
         <v>2700000.0</v>
       </c>
       <c r="S27">
+        <v>2700000.0</v>
+      </c>
+      <c r="T27">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="U27">
         <v>2300000.0</v>
       </c>
       <c r="V27">
         <v>2300000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27">
+        <v>2300000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>303000000.0</v>
+      </c>
+      <c r="C28">
         <v>101600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-67500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-61700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>371600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-120100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-129300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-42700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-128000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-80600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-40600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="V28">
         <v>-32000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28">
+        <v>-32000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>138800000.0</v>
+      </c>
+      <c r="C29">
         <v>-133000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>86900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-31400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>115100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>80800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>77400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>69100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>142500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>131900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>62100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>117700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>41800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>79000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>62300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="V29">
         <v>38000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29">
+        <v>38000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-340400000.0</v>
+      </c>
+      <c r="C30">
         <v>-13000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-34300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-38900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-530000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-35800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-23700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-11000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-23800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9250000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>