--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -927,51 +927,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2325,95 +2325,95 @@
       </c>
       <c r="N38">
         <v>10914000.0</v>
       </c>
       <c r="O38">
         <v>16474546.0</v>
       </c>
       <c r="P38">
         <v>19253000.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>13261144.0</v>
       </c>
       <c r="C39">
         <v>8067628.0</v>
       </c>
       <c r="D39">
         <v>6408067.0</v>
       </c>
       <c r="E39">
-        <v>7327826.0</v>
+        <v>11695983.0</v>
       </c>
       <c r="F39">
         <v>6508316.0</v>
       </c>
       <c r="G39">
         <v>3425472.0</v>
       </c>
       <c r="H39">
         <v>27350.0</v>
       </c>
       <c r="I39">
         <v>2436913.0</v>
       </c>
       <c r="J39">
         <v>46258.0</v>
       </c>
       <c r="K39">
         <v>882740.0</v>
       </c>
       <c r="L39">
         <v>35719628.0</v>
       </c>
       <c r="M39">
         <v>1598747.0</v>
       </c>
       <c r="N39">
         <v>1714963.0</v>
       </c>
       <c r="O39">
         <v>5547088.0</v>
       </c>
       <c r="P39">
         <v>1834000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>11260318.0</v>
       </c>
       <c r="C40">
-        <v>21738033.0</v>
+        <v>28803798828.0</v>
       </c>
       <c r="D40">
         <v>41437170.0</v>
       </c>
       <c r="E40">
         <v>32565852.0</v>
       </c>
       <c r="F40">
         <v>25694671.0</v>
       </c>
       <c r="G40">
         <v>16425800.0</v>
       </c>
       <c r="H40">
         <v>24220090.0</v>
       </c>
       <c r="I40">
         <v>28052144.0</v>
       </c>
       <c r="J40">
         <v>25048581.0</v>
       </c>
       <c r="K40">
         <v>13730796.0</v>
       </c>
@@ -3726,52 +3726,56 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
         <v>769259.0</v>
       </c>
       <c r="C5">
         <v>1018803.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
+      <c r="D5">
+        <v>17775072315.0</v>
+      </c>
+      <c r="E5">
+        <v>26424086000.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>-719418.0</v>
       </c>
       <c r="J5">
         <v>-323007.0</v>
       </c>
       <c r="K5">
         <v>50992.0</v>
       </c>
       <c r="L5">
         <v>-6339.0</v>
       </c>
       <c r="M5">
         <v>166227.0</v>
       </c>
       <c r="N5">
         <v>150535.0</v>
       </c>
       <c r="O5">
         <v>-51516.0</v>
       </c>
       <c r="P5">
@@ -7594,69 +7598,69 @@
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>6859322.0</v>
       </c>
       <c r="C39">
         <v>13261144.0</v>
       </c>
       <c r="D39">
         <v>64543464.0</v>
       </c>
       <c r="E39">
         <v>62346768.0</v>
       </c>
       <c r="F39">
         <v>6978797.0</v>
       </c>
       <c r="G39">
         <v>8067628.0</v>
       </c>
       <c r="H39">
         <v>4935903.0</v>
       </c>
       <c r="I39">
-        <v>8607644.0</v>
+        <v>11897838.0</v>
       </c>
       <c r="J39">
-        <v>6234220.0</v>
+        <v>9843683.0</v>
       </c>
       <c r="K39">
-        <v>10171713.0</v>
+        <v>14020135.0</v>
       </c>
       <c r="L39">
         <v>6242730.0</v>
       </c>
       <c r="M39">
         <v>6270939.0</v>
       </c>
       <c r="N39">
         <v>42986808.0</v>
       </c>
       <c r="O39">
-        <v>7327826.0</v>
+        <v>11974125.0</v>
       </c>
       <c r="P39">
         <v>11924875.0</v>
       </c>
       <c r="Q39">
         <v>7125169.0</v>
       </c>
       <c r="R39">
         <v>6595637.0</v>
       </c>
       <c r="S39">
         <v>6508316.0</v>
       </c>
       <c r="T39">
         <v>23296064.0</v>
       </c>
       <c r="U39">
         <v>23618054.0</v>
       </c>
       <c r="V39">
         <v>4756060.0</v>
       </c>
       <c r="W39">
         <v>3425472.0</v>
       </c>
@@ -7741,54 +7745,54 @@
       <c r="AX39"/>
       <c r="AY39">
         <v>1714963.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39">
         <v>5547100.0</v>
       </c>
       <c r="BD39">
         <v>1833600.0</v>
       </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>17617790.0</v>
       </c>
       <c r="C40">
         <v>11260318.0</v>
       </c>
       <c r="D40">
-        <v>14225576.0</v>
+        <v>4314362186.0</v>
       </c>
       <c r="E40">
-        <v>19647834.0</v>
+        <v>15049426374.0</v>
       </c>
       <c r="F40">
         <v>22704355.0</v>
       </c>
       <c r="G40">
         <v>21738033.0</v>
       </c>
       <c r="H40">
         <v>24696910.0</v>
       </c>
       <c r="I40">
         <v>25757596.0</v>
       </c>
       <c r="J40">
         <v>28411456.0</v>
       </c>
       <c r="K40">
         <v>41437170.0</v>
       </c>
       <c r="L40">
         <v>23215930.0</v>
       </c>
       <c r="M40">
         <v>12597864.0</v>
       </c>
@@ -9177,51 +9181,51 @@
       </c>
       <c r="AU51">
         <v>4580926.0</v>
       </c>
       <c r="AV51">
         <v>4558487.0</v>
       </c>
       <c r="AW51">
         <v>7962528.0</v>
       </c>
       <c r="AX51"/>
       <c r="AY51">
         <v>11715860.0</v>
       </c>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
     </row>
     <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>5545046.0</v>
+        <v>5684623.0</v>
       </c>
       <c r="C52">
         <v>6042519.0</v>
       </c>
       <c r="D52">
         <v>115960.0</v>
       </c>
       <c r="E52">
         <v>684953.0</v>
       </c>
       <c r="F52">
         <v>539791.0</v>
       </c>
       <c r="G52">
         <v>539843.0</v>
       </c>
       <c r="H52">
         <v>560235.0</v>
       </c>
       <c r="I52">
         <v>501999.0</v>
       </c>
       <c r="J52">
         <v>548927.0</v>
       </c>
@@ -10672,51 +10676,51 @@
       <c r="F3">
         <v>7898353.0</v>
       </c>
       <c r="G3">
         <v>7914450.0</v>
       </c>
       <c r="H3">
         <v>7730723.0</v>
       </c>
       <c r="I3">
         <v>6187405.0</v>
       </c>
       <c r="J3">
         <v>5749671.0</v>
       </c>
       <c r="K3">
         <v>5990376.0</v>
       </c>
       <c r="L3">
         <v>305480.0</v>
       </c>
       <c r="M3">
         <v>129780.0</v>
       </c>
       <c r="N3">
-        <v>-231908.0</v>
+        <v>3437342.0</v>
       </c>
       <c r="O3">
         <v>-12582394.0</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
@@ -10740,99 +10744,99 @@
       <c r="F5">
         <v>129579978.0</v>
       </c>
       <c r="G5">
         <v>38588103.0</v>
       </c>
       <c r="H5">
         <v>49009893.0</v>
       </c>
       <c r="I5">
         <v>67187529.0</v>
       </c>
       <c r="J5">
         <v>78490226.0</v>
       </c>
       <c r="K5">
         <v>36077442.0</v>
       </c>
       <c r="L5">
         <v>47412657.0</v>
       </c>
       <c r="M5">
         <v>18061905.0</v>
       </c>
       <c r="N5">
-        <v>8320900.0</v>
+        <v>8088992.0</v>
       </c>
       <c r="O5">
         <v>8200379.0</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
         <v>2114932.0</v>
       </c>
       <c r="C6">
         <v>26080170.0</v>
       </c>
       <c r="D6">
         <v>31697575.0</v>
       </c>
       <c r="E6">
         <v>238663350.0</v>
       </c>
       <c r="F6">
         <v>137478331.0</v>
       </c>
       <c r="G6">
         <v>46502553.0</v>
       </c>
       <c r="H6">
         <v>56740616.0</v>
       </c>
       <c r="I6">
         <v>73374934.0</v>
       </c>
       <c r="J6">
         <v>84239897.0</v>
       </c>
       <c r="K6">
         <v>42067818.0</v>
       </c>
       <c r="L6">
         <v>47718137.0</v>
       </c>
       <c r="M6">
         <v>18191685.0</v>
       </c>
       <c r="N6">
-        <v>8088992.0</v>
+        <v>11526334.0</v>
       </c>
       <c r="O6">
         <v>-4382015.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
@@ -12171,52 +12175,56 @@
         <v>25298678.0</v>
       </c>
       <c r="AZ2">
         <v>27298122.0</v>
       </c>
       <c r="BA2">
         <v>23788193.0</v>
       </c>
       <c r="BB2">
         <v>23788193.0</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>118</v>
       </c>
       <c r="B3">
         <v>2677586.0</v>
       </c>
       <c r="C3">
         <v>2216466.0</v>
       </c>
       <c r="D3">
         <v>816708.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3"/>
+      <c r="E3">
+        <v>34596752285.0</v>
+      </c>
+      <c r="F3">
+        <v>551146.0</v>
+      </c>
       <c r="G3">
         <v>111606.0</v>
       </c>
       <c r="H3">
         <v>344488.0</v>
       </c>
       <c r="I3">
         <v>657760.0</v>
       </c>
       <c r="J3">
         <v>1357489.0</v>
       </c>
       <c r="K3">
         <v>1604453.0</v>
       </c>
       <c r="L3">
         <v>1864057.0</v>
       </c>
       <c r="M3">
         <v>1774078.0</v>
       </c>
       <c r="N3">
         <v>1733417.0</v>
       </c>
       <c r="O3">
@@ -12306,51 +12314,51 @@
       <c r="AQ3">
         <v>37556.0</v>
       </c>
       <c r="AR3">
         <v>17448.0</v>
       </c>
       <c r="AS3">
         <v>146294.0</v>
       </c>
       <c r="AT3">
         <v>104182.0</v>
       </c>
       <c r="AU3">
         <v>89116.0</v>
       </c>
       <c r="AV3">
         <v>3604.0</v>
       </c>
       <c r="AW3">
         <v>27908.0</v>
       </c>
       <c r="AX3">
         <v>9152.0</v>
       </c>
       <c r="AY3">
-        <v>-9065.0</v>
+        <v>954753.0</v>
       </c>
       <c r="AZ3">
         <v>815328.0</v>
       </c>
       <c r="BA3">
         <v>833630.0</v>
       </c>
       <c r="BB3">
         <v>833631.0</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
@@ -12389,52 +12397,56 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
         <v>3429498.0</v>
       </c>
       <c r="C5">
         <v>-98787.0</v>
       </c>
       <c r="D5">
         <v>-2186547.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>-34594935261.0</v>
+      </c>
+      <c r="F5">
+        <v>2142037.0</v>
+      </c>
       <c r="G5">
         <v>4448231.0</v>
       </c>
       <c r="H5">
         <v>6235109.0</v>
       </c>
       <c r="I5">
         <v>8713413.0</v>
       </c>
       <c r="J5">
         <v>5771433.0</v>
       </c>
       <c r="K5">
         <v>-3871362.0</v>
       </c>
       <c r="L5">
         <v>3278784.0</v>
       </c>
       <c r="M5">
         <v>17341454.0</v>
       </c>
       <c r="N5">
         <v>12347783.0</v>
       </c>
       <c r="O5">
@@ -12524,51 +12536,51 @@
       <c r="AQ5">
         <v>15282414.0</v>
       </c>
       <c r="AR5">
         <v>11891229.0</v>
       </c>
       <c r="AS5">
         <v>11845950.0</v>
       </c>
       <c r="AT5">
         <v>8400356.0</v>
       </c>
       <c r="AU5">
         <v>1872933.0</v>
       </c>
       <c r="AV5">
         <v>2009803.0</v>
       </c>
       <c r="AW5">
         <v>5598213.0</v>
       </c>
       <c r="AX5">
         <v>8502766.0</v>
       </c>
       <c r="AY5">
-        <v>4674141.0</v>
+        <v>4665076.0</v>
       </c>
       <c r="AZ5">
         <v>1409938.0</v>
       </c>
       <c r="BA5">
         <v>567484.0</v>
       </c>
       <c r="BB5">
         <v>567484.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
         <v>6107084.0</v>
       </c>
       <c r="C6">
         <v>2117679.0</v>
       </c>
       <c r="D6">
         <v>-1369839.0</v>
       </c>
       <c r="E6">
@@ -12688,51 +12700,51 @@
       <c r="AQ6">
         <v>15319970.0</v>
       </c>
       <c r="AR6">
         <v>11908677.0</v>
       </c>
       <c r="AS6">
         <v>11992244.0</v>
       </c>
       <c r="AT6">
         <v>8504538.0</v>
       </c>
       <c r="AU6">
         <v>1962049.0</v>
       </c>
       <c r="AV6">
         <v>2013407.0</v>
       </c>
       <c r="AW6">
         <v>5626121.0</v>
       </c>
       <c r="AX6">
         <v>8511918.0</v>
       </c>
       <c r="AY6">
-        <v>4665076.0</v>
+        <v>5619829.0</v>
       </c>
       <c r="AZ6">
         <v>2225266.0</v>
       </c>
       <c r="BA6">
         <v>1401114.0</v>
       </c>
       <c r="BB6">
         <v>1401115.0</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -13352,51 +13364,51 @@
       <c r="G12">
         <v>159968.0</v>
       </c>
       <c r="H12">
         <v>42807.0</v>
       </c>
       <c r="I12">
         <v>47360.0</v>
       </c>
       <c r="J12">
         <v>40688.0</v>
       </c>
       <c r="K12">
         <v>20374.0</v>
       </c>
       <c r="L12">
         <v>5565.0</v>
       </c>
       <c r="M12">
         <v>7107.0</v>
       </c>
       <c r="N12">
         <v>62788.0</v>
       </c>
       <c r="O12">
-        <v>55378.0</v>
+        <v>225804843.0</v>
       </c>
       <c r="P12">
         <v>163716.0</v>
       </c>
       <c r="Q12">
         <v>72425.0</v>
       </c>
       <c r="R12">
         <v>93452.0</v>
       </c>
       <c r="S12">
         <v>116614.0</v>
       </c>
       <c r="T12">
         <v>137559.0</v>
       </c>
       <c r="U12">
         <v>206845.0</v>
       </c>
       <c r="V12">
         <v>222151.0</v>
       </c>
       <c r="W12">
         <v>89315.0</v>
       </c>
@@ -14918,51 +14930,53 @@
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
     </row>
     <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>142</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>3198908.0</v>
+      </c>
       <c r="C27">
         <v>3636489.0</v>
       </c>
       <c r="D27">
         <v>2487447.0</v>
       </c>
       <c r="E27">
         <v>2756407.0</v>
       </c>
       <c r="F27">
         <v>4310724.0</v>
       </c>
       <c r="G27">
         <v>5207637.0</v>
       </c>
       <c r="H27">
         <v>4487220.0</v>
       </c>
       <c r="I27">
         <v>5206321.0</v>
       </c>
       <c r="J27">
         <v>5764102.0</v>
       </c>
       <c r="K27">
@@ -15073,51 +15087,51 @@
       <c r="AT27">
         <v>1724831.0</v>
       </c>
       <c r="AU27">
         <v>937253.0</v>
       </c>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27">
         <v>37963.0</v>
       </c>
       <c r="BA27">
         <v>25168.0</v>
       </c>
       <c r="BB27">
         <v>25169.0</v>
       </c>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28">
-        <v>4117054.0</v>
+        <v>918146.0</v>
       </c>
       <c r="C28">
         <v>1166080.0</v>
       </c>
       <c r="D28">
         <v>469234.0</v>
       </c>
       <c r="E28">
         <v>890183.0</v>
       </c>
       <c r="F28">
         <v>1415376.0</v>
       </c>
       <c r="G28">
         <v>2026942.0</v>
       </c>
       <c r="H28">
         <v>753857.0</v>
       </c>
       <c r="I28">
         <v>741434.0</v>
       </c>
       <c r="J28">
         <v>1494429.0</v>
       </c>
@@ -15871,51 +15885,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -16322,51 +16336,53 @@
         <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>160</v>
       </c>
       <c r="B14">
         <v>8483864.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>87777425550.0</v>
+      </c>
       <c r="D14">
         <v>7066634.0</v>
       </c>
       <c r="E14">
         <v>11395064.0</v>
       </c>
       <c r="F14">
         <v>11559409.0</v>
       </c>
       <c r="G14">
         <v>11575506.0</v>
       </c>
       <c r="H14">
         <v>7730723.0</v>
       </c>
       <c r="I14">
         <v>6187405.0</v>
       </c>
       <c r="J14">
         <v>5749671.0</v>
       </c>
       <c r="K14">
         <v>5990376.0</v>
       </c>
       <c r="L14">
@@ -16633,51 +16649,51 @@
       <c r="I21">
         <v>6240570.0</v>
       </c>
       <c r="J21">
         <v>-184101.0</v>
       </c>
       <c r="K21">
         <v>-1069019.0</v>
       </c>
       <c r="L21">
         <v>-3494980.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>130</v>
       </c>
       <c r="B22">
         <v>1529499.0</v>
       </c>
       <c r="C22">
-        <v>19103805.0</v>
+        <v>302697466789.0</v>
       </c>
       <c r="D22">
         <v>21694223.0</v>
       </c>
       <c r="E22">
         <v>179391055.0</v>
       </c>
       <c r="F22">
         <v>100566283.0</v>
       </c>
       <c r="G22">
         <v>27467417.0</v>
       </c>
       <c r="H22">
         <v>35287482.0</v>
       </c>
       <c r="I22">
         <v>50310669.0</v>
       </c>
       <c r="J22">
         <v>58635640.0</v>
       </c>
       <c r="K22">
         <v>27113655.0</v>
       </c>
@@ -18387,54 +18403,62 @@
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>160</v>
       </c>
       <c r="B14">
         <v>2677586.0</v>
       </c>
       <c r="C14">
         <v>2216466.0</v>
       </c>
       <c r="D14">
         <v>2333358.0</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      <c r="H14"/>
+      <c r="E14">
+        <v>34596752285.0</v>
+      </c>
+      <c r="F14">
+        <v>31026940025.0</v>
+      </c>
+      <c r="G14">
+        <v>23055650064.0</v>
+      </c>
+      <c r="H14">
+        <v>22356919425.0</v>
+      </c>
       <c r="I14">
         <v>1306279.0</v>
       </c>
       <c r="J14">
         <v>1357489.0</v>
       </c>
       <c r="K14">
         <v>1604453.0</v>
       </c>
       <c r="L14">
         <v>1864057.0</v>
       </c>
       <c r="M14">
         <v>1774078.0</v>
       </c>
       <c r="N14">
         <v>1824046.0</v>
       </c>
       <c r="O14">
         <v>2792293.0</v>
       </c>
       <c r="P14">
         <v>2667169.0</v>
       </c>
       <c r="Q14">
@@ -19360,60 +19384,60 @@
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>130</v>
       </c>
       <c r="B22">
         <v>1739319.0</v>
       </c>
       <c r="C22">
         <v>1044173.0</v>
       </c>
       <c r="D22">
         <v>-1911776.0</v>
       </c>
       <c r="E22">
-        <v>836585.0</v>
+        <v>13792416519.0</v>
       </c>
       <c r="F22">
-        <v>1612274.0</v>
+        <v>26354141233.0</v>
       </c>
       <c r="G22">
-        <v>2915012.0</v>
+        <v>46049027566.0</v>
       </c>
       <c r="H22">
-        <v>5026886.0</v>
+        <v>79337437614.0</v>
       </c>
       <c r="I22">
         <v>6865703.0</v>
       </c>
       <c r="J22">
         <v>4296204.0</v>
       </c>
       <c r="K22">
         <v>-2906268.0</v>
       </c>
       <c r="L22">
         <v>2569931.0</v>
       </c>
       <c r="M22">
         <v>11157542.0</v>
       </c>
       <c r="N22">
         <v>10873018.0</v>
       </c>
       <c r="O22">
         <v>17024620.0</v>
       </c>
       <c r="P22">
         <v>50679406.0</v>
       </c>
@@ -19684,51 +19708,53 @@
       </c>
       <c r="AX23">
         <v>779312.0</v>
       </c>
       <c r="AY23">
         <v>-7943025.0</v>
       </c>
       <c r="AZ23">
         <v>10663212.0</v>
       </c>
       <c r="BA23">
         <v>-391480.0</v>
       </c>
       <c r="BB23">
         <v>-391480.0</v>
       </c>
       <c r="BC23"/>
       <c r="BD23">
         <v>24540700.0</v>
       </c>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>169</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>67995.0</v>
+      </c>
       <c r="C24">
         <v>-5764383.0</v>
       </c>
       <c r="D24">
         <v>-1994983.0</v>
       </c>
       <c r="E24">
         <v>558143.0</v>
       </c>
       <c r="F24">
         <v>-1086747.0</v>
       </c>
       <c r="G24">
         <v>-554791.0</v>
       </c>
       <c r="H24">
         <v>112238.0</v>
       </c>
       <c r="I24">
         <v>89909.0</v>
       </c>
       <c r="J24">
         <v>30412369.0</v>
       </c>
       <c r="K24">
@@ -19841,51 +19867,51 @@
       </c>
       <c r="AW24">
         <v>-11682239.0</v>
       </c>
       <c r="AX24">
         <v>100158.0</v>
       </c>
       <c r="AY24"/>
       <c r="AZ24">
         <v>6805837.0</v>
       </c>
       <c r="BA24">
         <v>-3402919.0</v>
       </c>
       <c r="BB24">
         <v>-3402918.0</v>
       </c>
       <c r="BC24"/>
       <c r="BD24"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>170</v>
       </c>
       <c r="B25">
-        <v>-5971218.0</v>
+        <v>-5971217.0</v>
       </c>
       <c r="C25">
         <v>6596897.0</v>
       </c>
       <c r="D25">
         <v>-16452228.0</v>
       </c>
       <c r="E25">
         <v>-755767.0</v>
       </c>
       <c r="F25">
         <v>5185683.0</v>
       </c>
       <c r="G25">
         <v>6608755.0</v>
       </c>
       <c r="H25">
         <v>7569585.0</v>
       </c>
       <c r="I25">
         <v>-7492768.0</v>
       </c>
       <c r="J25">
         <v>16175656.0</v>
       </c>