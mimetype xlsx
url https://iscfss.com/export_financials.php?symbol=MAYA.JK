--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -271,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -986,83 +992,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1085,3247 +1092,3386 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>530933000000.0</v>
+      </c>
+      <c r="C2">
         <v>512556000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>503916000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>406608000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>283538000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>281167000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>363739000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>375982000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>357514000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>280564619000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>188270456000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>160617789000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97568171000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62448190000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>47433599000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32257487000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1912634000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>404172000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
+      <c r="W2"/>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
+      <c r="W3"/>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>1729276000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>801912000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>841391000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1017341000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2017567000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>860911000000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
+      <c r="W6"/>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
+      <c r="W7"/>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>1338539000000.0</v>
       </c>
       <c r="C8">
         <v>1338539000000.0</v>
       </c>
       <c r="D8">
         <v>1338539000000.0</v>
       </c>
       <c r="E8">
         <v>1338539000000.0</v>
       </c>
       <c r="F8">
-        <v>838544000000.0</v>
+        <v>1338539000000.0</v>
       </c>
       <c r="G8">
         <v>838544000000.0</v>
       </c>
       <c r="H8">
+        <v>838544000000.0</v>
+      </c>
+      <c r="I8">
         <v>792994000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9">
         <v>8364829000000.0</v>
       </c>
       <c r="C9">
         <v>8364829000000.0</v>
       </c>
       <c r="D9">
         <v>8364829000000.0</v>
       </c>
       <c r="E9">
         <v>8364829000000.0</v>
       </c>
       <c r="F9">
-        <v>6870014000000.0</v>
+        <v>8364829000000.0</v>
       </c>
       <c r="G9">
         <v>6870014000000.0</v>
       </c>
       <c r="H9">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="I9">
         <v>5918225000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4008725658000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3066365800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2129202838000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
+      <c r="W9"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>19727004000000.0</v>
+      </c>
+      <c r="C10">
         <v>16538783000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17829563000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19196374000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16092371000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10481671000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8536573000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11981796000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11683732000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9133238996000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8962215380000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6922656444000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4202403508000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3269897444000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2541596260000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2568673707000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>655707667000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>498915870000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>40417662000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24733740000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>79433000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>69832000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>19871983000000.0</v>
+      </c>
+      <c r="C12">
         <v>16538783000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17829563000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19196374000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16092371000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10481671000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8536573000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11981796000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11683732000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9133238996000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8962215380000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6922656444000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4202403508000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3269897444000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2541596260000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2568673707000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>655707667000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>498915870000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>1338539000000.0</v>
       </c>
       <c r="C13">
         <v>1338539000000.0</v>
       </c>
       <c r="D13">
         <v>1338539000000.0</v>
       </c>
       <c r="E13">
         <v>1338539000000.0</v>
       </c>
       <c r="F13">
-        <v>838544000000.0</v>
+        <v>1338539000000.0</v>
       </c>
       <c r="G13">
         <v>838544000000.0</v>
       </c>
       <c r="H13">
+        <v>838544000000.0</v>
+      </c>
+      <c r="I13">
         <v>792994000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>701895000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>647236174000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>585744477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503134420000.0</v>
       </c>
       <c r="M13">
         <v>503134420000.0</v>
       </c>
       <c r="N13">
-        <v>464486440000.0</v>
+        <v>503134420000.0</v>
       </c>
       <c r="O13">
         <v>464486440000.0</v>
       </c>
       <c r="P13">
         <v>464486440000.0</v>
       </c>
       <c r="Q13">
-        <v>412955800000.0</v>
+        <v>464486440000.0</v>
       </c>
       <c r="R13">
         <v>412955800000.0</v>
       </c>
       <c r="S13">
         <v>412955800000.0</v>
       </c>
       <c r="T13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="U13">
         <v>284129200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>219129000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>194128000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>11832369000.0</v>
+        <v>26167858000.0</v>
       </c>
       <c r="C14">
         <v>11832369000.0</v>
       </c>
       <c r="D14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="E14">
         <v>11832368850.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11065251983.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6832410700.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6426833851.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5705530950.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5019669224.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4892147766.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4293990372.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3478318200.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3478318000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3091838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3631335260.0</v>
       </c>
       <c r="P14">
         <v>3631335260.0</v>
       </c>
       <c r="Q14">
-        <v>3026113108.0</v>
+        <v>3631335260.0</v>
       </c>
       <c r="R14">
         <v>3026113108.0</v>
       </c>
-      <c r="S14"/>
+      <c r="S14">
+        <v>3026113108.0</v>
+      </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
+      <c r="W14"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-2415703000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3176436000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3964338000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-337059000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
+      <c r="W16"/>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
+      <c r="W18"/>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>5844270000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>12612714000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>8875084000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>5478312810000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2885975746000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>2678387749000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-31077184000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-40410028000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-31786349000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-17020005000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>103943000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>101742000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>100432577000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>96249420000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
+      <c r="W22"/>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>1.6382538E+14</v>
+      </c>
+      <c r="C23">
         <v>1.50184175E+14</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1.41488996E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1.35382812E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1.19104185E+14</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>92518025000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>93408831000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>86971893000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>74745570000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>60839102211000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>47305953535000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36194949087000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24027643858000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17166551873000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12951201232000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10102287635000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7629928278000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5512694013000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
+      <c r="W23"/>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
         <v>799902000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1794691000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1791503000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2043642000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2738334000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3444790000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2602664000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>940883306000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>937888053000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>935220864000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>681468247000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>446443032000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>445176434000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>405674225000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>517346849000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>516837912000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>45044740000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>47699000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>35597000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
         <v>799902000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1794691000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1791503000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2043642000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2738334000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2731782000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1933309378000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>940883306000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>937888053000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
+      <c r="W25"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26">
+        <v>7874161000000.0</v>
+      </c>
+      <c r="C26">
         <v>8599413000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8010611000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7854853000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7131712000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4947062000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5758021000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5342333000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4801623847000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2466315577000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1177734261000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>-15986529000000.0</v>
+      </c>
+      <c r="C28">
         <v>-14670648000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14979356000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16399235000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14300868000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8438029000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5798239000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8537006000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9081068000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8192355690000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8024327327000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5987435580000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3520935261000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3269897444000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2095153228000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2123497273000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-154533443000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18430979000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
+      <c r="W28"/>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>17665119000000.0</v>
+      </c>
+      <c r="C29">
         <v>18620902000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18525857000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16451351000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15769783000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14958118000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15080303000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14233364000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11146039261000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
+      <c r="W29"/>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>8966728000000.0</v>
+      </c>
+      <c r="C30">
         <v>4886527000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2836477000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4804806000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4594533000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2377437000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1272344000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>654547000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>610058000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>538050876000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>421680793000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>263313682000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>141583130000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>117786841000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17550000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>99836385000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1893508000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69466830000.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
+      <c r="W30"/>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>13856660000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>13978280000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>12914476000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>12341969000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10788574000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8543376000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7053472185000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4587072652000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
+      <c r="W31"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
+      <c r="W32"/>
     </row>
-    <row r="33" spans="1:22">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>1.34986669E+14</v>
+      </c>
+      <c r="C33">
         <v>1.22068683E+14</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1.15193995E+14</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10226116000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8797786000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6649009000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7123031000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>74072586000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>62258751000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>50947046129000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>37769952231000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>28720096014000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>19621354239000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13414068556000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10350207704000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7399892180000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6620916230000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>755196815000.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
+      <c r="W33"/>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
+      <c r="W34"/>
     </row>
-    <row r="35" spans="1:22">
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>1.43189744E+14</v>
+      </c>
+      <c r="C35">
         <v>4554412000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4971414000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>406608000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1791503000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2043642000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2738334000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4289667000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3206121000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1404067975000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1266282254000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1214241160000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>890090389000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>91324395000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>560435210000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>492901008000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>580534751000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>517346849000.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
+      <c r="W35"/>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>14738549000000.0</v>
+      </c>
+      <c r="C36">
         <v>12703787000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9617930000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-10226116000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-8797786000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-6649009000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-7123031000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9006021000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5606026000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2995496061000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2891039520000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2178425172000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1480496142000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>769393412000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1206275071000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1207310975000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2808826221000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-755196815000.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
+      <c r="W36"/>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
+      <c r="W37"/>
     </row>
-    <row r="38" spans="1:22">
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>0.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>121231000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1.01155516E+14</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>89619495000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>73009908000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>76476883000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>67513401000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>56346013949000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>47424113864000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>34489299531000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>26488600185000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>18101089126000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12624520152000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9164814332000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6482709462000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5240757599000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4189114498000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>238664814000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>389759602000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>479931000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>508662000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:22">
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>60</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>6690182000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5628961000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>31077184000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>40410028000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31786349000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17020005000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>262964000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>193029000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>220766210000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>152105131000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>288882947000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>62302981000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>364799032000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>59379718000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>33885363000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>351410873000.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
+      <c r="W39"/>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>61</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>1.28035943E+14</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1.20026597E+14</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-406608000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-283538000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-281167000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-363739000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>71388900000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>62557728000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>52026617411000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>41179096696000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>31953433549000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>20575374466000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15118329474000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10627317703000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8071913944000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6038534334000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-14835635000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
+      <c r="W40"/>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1313339000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>455621000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>522592000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>602751000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>589623000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>457864000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>359901195000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>211708700000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>308890760000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>225856721000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>137024905000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>128969440000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>70278168000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>72219185000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>57637615000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>46749127000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>56477952000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>22604000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11459000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:22">
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>10509345000000.0</v>
+      </c>
+      <c r="C42">
         <v>12179157000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>11166741000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8364829000000.0</v>
       </c>
       <c r="E42">
         <v>8364829000000.0</v>
       </c>
       <c r="F42">
-        <v>6870014000000.0</v>
+        <v>8364829000000.0</v>
       </c>
       <c r="G42">
         <v>6870014000000.0</v>
       </c>
       <c r="H42">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="I42">
         <v>6766787000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4794583000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3852956655000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2159069202000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1075115080000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1087836364000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>836102020000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>828668471000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>815147339000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>453883729000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>432347329000.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
+      <c r="W42"/>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
+      <c r="W43"/>
     </row>
-    <row r="44" spans="1:22">
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
+      <c r="W44"/>
     </row>
-    <row r="45" spans="1:22">
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>4285132000000.0</v>
+      </c>
+      <c r="C45">
         <v>5383732000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4345688000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3296230000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2420009000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2435102000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1918755000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
+      <c r="W45"/>
     </row>
-    <row r="46" spans="1:22">
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>2994761000000.0</v>
+      </c>
+      <c r="C46">
         <v>4230647000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3242500000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2371263000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1666074000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1701947000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1365010000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1479816000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1304142000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1277382898000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>754370082000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>577497527000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>553280988000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>565614748000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>574548623000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>252283758000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>247228539000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>260517348000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
+      <c r="W46"/>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47">
+        <v>2994761000000.0</v>
+      </c>
+      <c r="C47">
         <v>4230647000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3242500000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2371263000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1666074000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1701947000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1365010000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1479816000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1304142000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1277382898000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>754370082000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>577497527000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>553280988000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>565614748000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>574548621000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>252283759000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>247228538000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>260517348000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>224300778000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>213682715000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>79307000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>78421000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>3487959000000.0</v>
+      </c>
+      <c r="C48">
         <v>3421574000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3362337000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3311901000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3257571000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3188351000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3772500000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3228793000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3046898000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2553279356000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1842258973000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1202934337000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>785136385000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>545150574000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>370440884000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>203765447000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>126681430000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>105041653000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>76959132000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>70701298000.0</v>
       </c>
-      <c r="U48"/>
       <c r="V48"/>
+      <c r="W48"/>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
+      <c r="W49"/>
     </row>
-    <row r="50" spans="1:22">
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
+      <c r="W50"/>
     </row>
-    <row r="51" spans="1:22">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>3740475000000.0</v>
+      </c>
+      <c r="C51">
         <v>1868135000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2850207000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4617002000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5251477000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6289147000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3439132000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3444790000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2602664000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>940883306000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>937888053000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>935220864000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>681468247000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>446443032000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>445176434000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>501174224000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>517346849000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
+      <c r="W51"/>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="C52">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>3570517000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>4405273000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2822311000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3459974000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4245505000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>700798000000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
+      <c r="W52"/>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>74</v>
+      </c>
+      <c r="B53">
+        <v>144979000000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>7376484000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4748910000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>907480861000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1003805098000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3539427338000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1815678277000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1193608539000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>883881930000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>665943500000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>586835052000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>444579039000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>400320996000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>220931359000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
+      <c r="W53"/>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
+      <c r="W54"/>
     </row>
-    <row r="55" spans="1:22">
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>1.6382538E+14</v>
+      </c>
+      <c r="C55">
         <v>1.50184175E+14</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1.41488996E+14</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1.35382812E+14</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1.19104185E+14</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>92518025000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>93408831000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>86971893000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>74745570000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>60839102211000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>47305953535000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>36194949087000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>24027643858000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>17166551873000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12951201232000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>10102287635000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7629928278000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5512694013000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4474877597000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3699865378000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1546392000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1136595000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>28838711000000.0</v>
+      </c>
+      <c r="C56">
         <v>28115492000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>26295001000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24001180000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20686904000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12859108000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9808917000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12899307000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12486819000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9892056082000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9536001304000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7474853073000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4406289619000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3752483317000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2600993528000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2702395455000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1009012048000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>568382700000.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
+      <c r="W56"/>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>3570517000000.0</v>
+      </c>
+      <c r="C57">
         <v>1.28690493E+14</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1.20649965E+14</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>406608000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>283538000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>281167000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>363739000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>71893652000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62996073000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>52381562051000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41452598629000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>32199524090000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>20761446300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>15229488444000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10727170227000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8125987401000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6055872568000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>404172000.0</v>
       </c>
-      <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
+      <c r="W57"/>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>1.46760261E+14</v>
+      </c>
+      <c r="C58">
         <v>1.33244905E+14</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1.25621379E+14</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1.21526152E+14</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1.05125905E+14</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>79603549000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>81066862000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>76183319000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>66202194000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>53785630026000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>42718880883000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>33413765250000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21651536689000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>15320812839000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11287605437000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8618888409000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6636407319000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4562349231000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3533225670000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3328594475000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1380423000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>972450000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
+      <c r="W59"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>17065119000000.0</v>
+      </c>
+      <c r="C60">
         <v>16939270000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15867617000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>13856660000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>13978280000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12914476000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12341969000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10788574000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8543376000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7053472185000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4587072652000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2781183837000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2376107169000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1845739034000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1663595795000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1483399226000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>993520959000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>950344782000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>941651927000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>371270903000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>165969000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>164145000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
+      <c r="W61"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BG1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>23</v>
+      </c>
+      <c r="B2">
+        <v>558024000000.0</v>
+      </c>
       <c r="C2">
+        <v>530933000000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>489781000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>589790000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>512556000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>475843000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>533245000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>545901000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>503916000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>436290000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>501462000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>452735000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>406608000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>312855000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>313156000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>278985000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>283538000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>274745000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>301940000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>300811000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>281167000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>244009000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>286326000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>337486000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>363739000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>373802000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>369735000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>396170000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>375982000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>354949087000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>340668182000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>360822377000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>357514000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>271081916000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>285485116000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>280877600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>280564619000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>191809089000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>192854601000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>211445202000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>188270456000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>181998333000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>167961153000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>173686565000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>160617789000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>132396912000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>114379853000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>116002659000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>97568171000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>70584578000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>68324803000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>65937572000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>62448190000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9487172000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>33234761000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>28072464000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>47433599000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4359,54 +4505,17729 @@
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>170881000000.0</v>
+      </c>
+      <c r="C5">
+        <v>227207000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1718333000000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
+        <v>102920000000.0</v>
+      </c>
+      <c r="L5">
+        <v>100264000000.0</v>
+      </c>
+      <c r="M5">
+        <v>152071000000.0</v>
+      </c>
+      <c r="N5">
+        <v>117414000000.0</v>
+      </c>
+      <c r="O5">
+        <v>113066000000.0</v>
+      </c>
+      <c r="P5">
+        <v>49230000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>107445000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
+        <v>-26135547000.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="C8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="F8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="H8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="I8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="J8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="M8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="N8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="O8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="P8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="R8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="S8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="T8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="U8">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="D9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="E9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="F9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="G9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="H9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="N9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="O9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="P9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="R9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="S9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="T9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="U9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="V9">
+        <v>8364829000000.0</v>
+      </c>
+      <c r="W9">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="X9">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>6870014000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>5918225000000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>20921705000000.0</v>
+      </c>
+      <c r="C10">
+        <v>19727004000000.0</v>
+      </c>
+      <c r="D10">
+        <v>14577635000000.0</v>
+      </c>
+      <c r="E10">
+        <v>15120525000000.0</v>
+      </c>
+      <c r="F10">
+        <v>16732810000000.0</v>
+      </c>
+      <c r="G10">
+        <v>16538783000000.0</v>
+      </c>
+      <c r="H10">
+        <v>15414130000000.0</v>
+      </c>
+      <c r="I10">
+        <v>15479691000000.0</v>
+      </c>
+      <c r="J10">
+        <v>16712122000000.0</v>
+      </c>
+      <c r="K10">
+        <v>17829563000000.0</v>
+      </c>
+      <c r="L10">
+        <v>13896835000000.0</v>
+      </c>
+      <c r="M10">
+        <v>15841291000000.0</v>
+      </c>
+      <c r="N10">
+        <v>17934914000000.0</v>
+      </c>
+      <c r="O10">
+        <v>19196374000000.0</v>
+      </c>
+      <c r="P10">
+        <v>14179183000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>19863770000000.0</v>
+      </c>
+      <c r="R10">
+        <v>21084473000000.0</v>
+      </c>
+      <c r="S10">
+        <v>16092371000000.0</v>
+      </c>
+      <c r="T10">
+        <v>18376997000000.0</v>
+      </c>
+      <c r="U10">
+        <v>17282274000000.0</v>
+      </c>
+      <c r="V10">
+        <v>10103327000000.0</v>
+      </c>
+      <c r="W10">
+        <v>10481671000000.0</v>
+      </c>
+      <c r="X10">
+        <v>3175615000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3477319000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>9002790000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>8536573000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>9147842000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>11807817000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>9551206000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>11981796000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>9652694101000.0</v>
+      </c>
+      <c r="AG10">
+        <v>11702787553000.0</v>
+      </c>
+      <c r="AH10">
+        <v>9988976294000.0</v>
+      </c>
+      <c r="AI10">
+        <v>11683732000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>10149698110000.0</v>
+      </c>
+      <c r="AK10">
+        <v>13749215554000.0</v>
+      </c>
+      <c r="AL10">
+        <v>12411701086000.0</v>
+      </c>
+      <c r="AM10">
+        <v>9133238996000.0</v>
+      </c>
+      <c r="AN10">
+        <v>6542878586000.0</v>
+      </c>
+      <c r="AO10">
+        <v>7360911573000.0</v>
+      </c>
+      <c r="AP10">
+        <v>10467986461000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>8962215380000.0</v>
+      </c>
+      <c r="AR10">
+        <v>7694375044000.0</v>
+      </c>
+      <c r="AS10">
+        <v>6448268772000.0</v>
+      </c>
+      <c r="AT10">
+        <v>6489444942000.0</v>
+      </c>
+      <c r="AU10">
+        <v>6941233944000.0</v>
+      </c>
+      <c r="AV10">
+        <v>5851437327000.0</v>
+      </c>
+      <c r="AW10">
+        <v>4471302083000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3940949073000.0</v>
+      </c>
+      <c r="AY10">
+        <v>4202403508000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3136341817000.0</v>
+      </c>
+      <c r="BA10">
+        <v>2817129995000.0</v>
+      </c>
+      <c r="BB10">
+        <v>3136404672000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3269897444000.0</v>
+      </c>
+      <c r="BD10">
+        <v>2411452690000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2155521023000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2996848425000.0</v>
+      </c>
+      <c r="BG10">
+        <v>2541596260000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1941352987000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1388048453000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2027592426000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1898177542000.0</v>
+      </c>
+      <c r="BL10">
+        <v>108618130000.0</v>
+      </c>
+      <c r="BM10">
+        <v>73018820000.0</v>
+      </c>
+      <c r="BN10">
+        <v>61025679000.0</v>
+      </c>
+      <c r="BO10">
+        <v>68872615000.0</v>
+      </c>
+      <c r="BP10">
+        <v>101270235000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>52760627000.0</v>
+      </c>
+      <c r="BR10">
+        <v>53984579000.0</v>
+      </c>
+      <c r="BS10">
+        <v>53936447000.0</v>
+      </c>
+      <c r="BT10">
+        <v>57307548000.0</v>
+      </c>
+      <c r="BU10">
+        <v>51673017000.0</v>
+      </c>
+      <c r="BV10">
+        <v>81357692000.0</v>
+      </c>
+      <c r="BW10">
+        <v>40417662000.0</v>
+      </c>
+      <c r="BX10">
+        <v>36051104000.0</v>
+      </c>
+      <c r="BY10">
+        <v>29123929000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>28429963000.0</v>
+      </c>
+      <c r="CA10">
+        <v>24733740000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>20921705000000.0</v>
+      </c>
+      <c r="C12">
+        <v>19727004000000.0</v>
+      </c>
+      <c r="D12">
+        <v>14577635000000.0</v>
+      </c>
+      <c r="E12">
+        <v>15120525000000.0</v>
+      </c>
+      <c r="F12">
+        <v>16732810000000.0</v>
+      </c>
+      <c r="G12">
+        <v>16538783000000.0</v>
+      </c>
+      <c r="H12">
+        <v>15414130000000.0</v>
+      </c>
+      <c r="I12">
+        <v>15479691000000.0</v>
+      </c>
+      <c r="J12">
+        <v>16712122000000.0</v>
+      </c>
+      <c r="K12">
+        <v>17829563000000.0</v>
+      </c>
+      <c r="L12">
+        <v>13896835000000.0</v>
+      </c>
+      <c r="M12">
+        <v>15841291000000.0</v>
+      </c>
+      <c r="N12">
+        <v>17934914000000.0</v>
+      </c>
+      <c r="O12">
+        <v>19196374000000.0</v>
+      </c>
+      <c r="P12">
+        <v>14142101000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>19863770000000.0</v>
+      </c>
+      <c r="R12">
+        <v>21084473000000.0</v>
+      </c>
+      <c r="S12">
+        <v>16092371000000.0</v>
+      </c>
+      <c r="T12">
+        <v>18376997000000.0</v>
+      </c>
+      <c r="U12">
+        <v>17282274000000.0</v>
+      </c>
+      <c r="V12">
+        <v>10103327000000.0</v>
+      </c>
+      <c r="W12">
+        <v>10481671000000.0</v>
+      </c>
+      <c r="X12">
+        <v>3175615000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3477319000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>9002790000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>8536573000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>9147842000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>11807817000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>9551206000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>11981796000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>9652694101000.0</v>
+      </c>
+      <c r="AG12">
+        <v>11702787553000.0</v>
+      </c>
+      <c r="AH12">
+        <v>9988976294000.0</v>
+      </c>
+      <c r="AI12">
+        <v>11683732000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>10149698110000.0</v>
+      </c>
+      <c r="AK12">
+        <v>13749215554000.0</v>
+      </c>
+      <c r="AL12">
+        <v>12411701086000.0</v>
+      </c>
+      <c r="AM12">
+        <v>9133238996000.0</v>
+      </c>
+      <c r="AN12">
+        <v>6542878586000.0</v>
+      </c>
+      <c r="AO12">
+        <v>7360911573000.0</v>
+      </c>
+      <c r="AP12">
+        <v>10467986461000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>8962215380000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7694375044000.0</v>
+      </c>
+      <c r="AS12">
+        <v>6448268772000.0</v>
+      </c>
+      <c r="AT12">
+        <v>6489444942000.0</v>
+      </c>
+      <c r="AU12">
+        <v>6941233944000.0</v>
+      </c>
+      <c r="AV12">
+        <v>5851437327000.0</v>
+      </c>
+      <c r="AW12">
+        <v>4471302083000.0</v>
+      </c>
+      <c r="AX12">
+        <v>3940949073000.0</v>
+      </c>
+      <c r="AY12">
+        <v>4202403508000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3136341817000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2817129995000.0</v>
+      </c>
+      <c r="BB12">
+        <v>3136404672000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3269897444000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2411452690000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2155521023000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2996848425000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2541596260000.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="D13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="I13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="K13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="L13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="M13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="N13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="O13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="P13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="R13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="S13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="U13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1338539000000.0</v>
+      </c>
+      <c r="W13">
+        <v>838544000000.0</v>
+      </c>
+      <c r="X13">
+        <v>838544000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>838544000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>838544000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>838544000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>792994000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>792994000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>792994000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>792994000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>701895460000.0</v>
+      </c>
+      <c r="AG13">
+        <v>701895460000.0</v>
+      </c>
+      <c r="AH13">
+        <v>701895460000.0</v>
+      </c>
+      <c r="AI13">
+        <v>701895000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>647236174000.0</v>
+      </c>
+      <c r="AK13">
+        <v>647236174000.0</v>
+      </c>
+      <c r="AL13">
+        <v>647236174000.0</v>
+      </c>
+      <c r="AM13">
+        <v>647236174000.0</v>
+      </c>
+      <c r="AN13">
+        <v>585744477000.0</v>
+      </c>
+      <c r="AO13">
+        <v>585744477000.0</v>
+      </c>
+      <c r="AP13">
+        <v>585744477000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>585744477000.0</v>
+      </c>
+      <c r="AR13">
+        <v>546613398000.0</v>
+      </c>
+      <c r="AS13">
+        <v>546613398000.0</v>
+      </c>
+      <c r="AT13">
+        <v>546613398000.0</v>
+      </c>
+      <c r="AU13">
+        <v>503134420000.0</v>
+      </c>
+      <c r="AV13">
+        <v>503134420000.0</v>
+      </c>
+      <c r="AW13">
+        <v>503134420000.0</v>
+      </c>
+      <c r="AX13">
+        <v>503134420000.0</v>
+      </c>
+      <c r="AY13">
+        <v>503134420000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BA13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BB13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BC13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BD13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BE13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BF13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BG13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BH13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BI13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BK13">
+        <v>464486440000.0</v>
+      </c>
+      <c r="BL13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BM13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BN13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BO13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BP13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BR13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BS13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BT13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BU13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BV13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BW13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BX13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BY13">
+        <v>412955800000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>284129200000.0</v>
+      </c>
+      <c r="CA13">
+        <v>284129200000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>26167858000.0</v>
+      </c>
+      <c r="C14">
+        <v>26167858000.0</v>
+      </c>
+      <c r="D14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="E14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="F14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="G14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="H14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="I14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="J14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="K14">
+        <v>11832369000.0</v>
+      </c>
+      <c r="L14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="M14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="N14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="O14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="P14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="Q14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="R14">
+        <v>11832368850.0</v>
+      </c>
+      <c r="S14">
+        <v>11852110829.0</v>
+      </c>
+      <c r="T14">
+        <v>11855244475.0</v>
+      </c>
+      <c r="U14">
+        <v>13269190917.0</v>
+      </c>
+      <c r="V14">
+        <v>7284461711.0</v>
+      </c>
+      <c r="W14">
+        <v>6832410700.0</v>
+      </c>
+      <c r="X14">
+        <v>6832410700.0</v>
+      </c>
+      <c r="Y14">
+        <v>6832410700.0</v>
+      </c>
+      <c r="Z14">
+        <v>6832410700.0</v>
+      </c>
+      <c r="AA14">
+        <v>6576585304.0</v>
+      </c>
+      <c r="AB14">
+        <v>6376916700.0</v>
+      </c>
+      <c r="AC14">
+        <v>6376916700.0</v>
+      </c>
+      <c r="AD14">
+        <v>6376916700.0</v>
+      </c>
+      <c r="AE14">
+        <v>6424338000.0</v>
+      </c>
+      <c r="AF14">
+        <v>5465927800.0</v>
+      </c>
+      <c r="AG14">
+        <v>5465929400.0</v>
+      </c>
+      <c r="AH14">
+        <v>5465928600.0</v>
+      </c>
+      <c r="AI14">
+        <v>4513751156.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5188308580.0</v>
+      </c>
+      <c r="AK14">
+        <v>5484469394.0</v>
+      </c>
+      <c r="AL14">
+        <v>5188308580.0</v>
+      </c>
+      <c r="AM14">
+        <v>6655334745.0</v>
+      </c>
+      <c r="AN14">
+        <v>4304418773.0</v>
+      </c>
+      <c r="AO14">
+        <v>4304418773.0</v>
+      </c>
+      <c r="AP14">
+        <v>4304418773.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5436637492.0</v>
+      </c>
+      <c r="AR14">
+        <v>3913108000.0</v>
+      </c>
+      <c r="AS14">
+        <v>3913108000.0</v>
+      </c>
+      <c r="AT14">
+        <v>3913108000.0</v>
+      </c>
+      <c r="AU14">
+        <v>3478318800.0</v>
+      </c>
+      <c r="AV14">
+        <v>3478318000.0</v>
+      </c>
+      <c r="AW14">
+        <v>3478318000.0</v>
+      </c>
+      <c r="AX14">
+        <v>3478318000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3478318000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3091838000.0</v>
+      </c>
+      <c r="BA14">
+        <v>3091838000.0</v>
+      </c>
+      <c r="BB14">
+        <v>3091838000.0</v>
+      </c>
+      <c r="BC14">
+        <v>3091838000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3091838000.0</v>
+      </c>
+      <c r="BE14">
+        <v>3631335260.0</v>
+      </c>
+      <c r="BF14">
+        <v>3631335260.0</v>
+      </c>
+      <c r="BG14">
+        <v>3631335260.0</v>
+      </c>
+      <c r="BH14">
+        <v>3631335260.0</v>
+      </c>
+      <c r="BI14">
+        <v>3631335260.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3631335260.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-4290252000000.0</v>
+      </c>
+      <c r="M16">
+        <v>-2053922000000.0</v>
+      </c>
+      <c r="N16">
+        <v>-2037095000000.0</v>
+      </c>
+      <c r="O16">
+        <v>-2415703000000.0</v>
+      </c>
+      <c r="P16">
+        <v>-2603742000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-2349245000000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
+        <v>12368331000000.0</v>
+      </c>
+      <c r="U19">
+        <v>13578985000000.0</v>
+      </c>
+      <c r="V19">
+        <v>15206962000000.0</v>
+      </c>
+      <c r="W19">
+        <v>5844270000000.0</v>
+      </c>
+      <c r="X19">
+        <v>4780097000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>6898659000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>6804670000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>12612714000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>13435419000000.0</v>
+      </c>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>-22991165000000.0</v>
+      </c>
+      <c r="M22">
+        <v>-25221002000000.0</v>
+      </c>
+      <c r="N22">
+        <v>-34484693000000.0</v>
+      </c>
+      <c r="O22">
+        <v>-31077184000000.0</v>
+      </c>
+      <c r="P22">
+        <v>-29119413000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-33426289000000.0</v>
+      </c>
+      <c r="R22">
+        <v>6746095000000.0</v>
+      </c>
+      <c r="S22">
+        <v>10132204000000.0</v>
+      </c>
+      <c r="T22">
+        <v>18053704000000.0</v>
+      </c>
+      <c r="U22">
+        <v>18050151000000.0</v>
+      </c>
+      <c r="V22">
+        <v>18048974000000.0</v>
+      </c>
+      <c r="W22">
+        <v>18048601000000.0</v>
+      </c>
+      <c r="X22">
+        <v>18045643000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>18044997000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>20876862000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>108742000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>108532000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>106549000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>106269000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>103943000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>104025995000.0</v>
+      </c>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>1.6905163E+14</v>
+      </c>
+      <c r="C23">
+        <v>1.6382538E+14</v>
+      </c>
+      <c r="D23">
+        <v>1.54539876E+14</v>
+      </c>
+      <c r="E23">
+        <v>1.50134638E+14</v>
+      </c>
+      <c r="F23">
+        <v>1.50472547E+14</v>
+      </c>
+      <c r="G23">
+        <v>1.50184175E+14</v>
+      </c>
+      <c r="H23">
+        <v>1.48650012E+14</v>
+      </c>
+      <c r="I23">
+        <v>1.4830666E+14</v>
+      </c>
+      <c r="J23">
+        <v>1.45362641E+14</v>
+      </c>
+      <c r="K23">
+        <v>1.41488996E+14</v>
+      </c>
+      <c r="L23">
+        <v>1.35411609E+14</v>
+      </c>
+      <c r="M23">
+        <v>1.36748907E+14</v>
+      </c>
+      <c r="N23">
+        <v>1.42343668E+14</v>
+      </c>
+      <c r="O23">
+        <v>1.35382812E+14</v>
+      </c>
+      <c r="P23">
+        <v>1.29541258E+14</v>
+      </c>
+      <c r="Q23">
+        <v>1.23473565E+14</v>
+      </c>
+      <c r="R23">
+        <v>1.21871824E+14</v>
+      </c>
+      <c r="S23">
+        <v>1.19104185E+14</v>
+      </c>
+      <c r="T23">
+        <v>1.14640479E+14</v>
+      </c>
+      <c r="U23">
+        <v>1.11686446E+14</v>
+      </c>
+      <c r="V23">
+        <v>1.04129755E+14</v>
+      </c>
+      <c r="W23">
+        <v>92518025000000.0</v>
+      </c>
+      <c r="X23">
+        <v>86652476000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>88722063000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>89205160000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>93408831000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>92219734000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>89086631000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>89694724000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>86971893000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>83155655126000.0</v>
+      </c>
+      <c r="AG23">
+        <v>80312118896000.0</v>
+      </c>
+      <c r="AH23">
+        <v>79838017952000.0</v>
+      </c>
+      <c r="AI23">
+        <v>74745570000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>70319307083000.0</v>
+      </c>
+      <c r="AK23">
+        <v>70905526704000.0</v>
+      </c>
+      <c r="AL23">
+        <v>66845312671000.0</v>
+      </c>
+      <c r="AM23">
+        <v>60839102211000.0</v>
+      </c>
+      <c r="AN23">
+        <v>53789122335000.0</v>
+      </c>
+      <c r="AO23">
+        <v>52249028289000.0</v>
+      </c>
+      <c r="AP23">
+        <v>52072093724000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>47305953535000.0</v>
+      </c>
+      <c r="AR23">
+        <v>43962836875000.0</v>
+      </c>
+      <c r="AS23">
+        <v>40833543097000.0</v>
+      </c>
+      <c r="AT23">
+        <v>38211578430000.0</v>
+      </c>
+      <c r="AU23">
+        <v>36173590792000.0</v>
+      </c>
+      <c r="AV23">
+        <v>31782858339000.0</v>
+      </c>
+      <c r="AW23">
+        <v>27760572959000.0</v>
+      </c>
+      <c r="AX23">
+        <v>25369193776000.0</v>
+      </c>
+      <c r="AY23">
+        <v>24027643858000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>21167642116000.0</v>
+      </c>
+      <c r="BA23">
+        <v>19449624680000.0</v>
+      </c>
+      <c r="BB23">
+        <v>18169843353000.0</v>
+      </c>
+      <c r="BC23">
+        <v>17166551873000.0</v>
+      </c>
+      <c r="BD23">
+        <v>14736679705000.0</v>
+      </c>
+      <c r="BE23">
+        <v>13889078806000.0</v>
+      </c>
+      <c r="BF23">
+        <v>13803887185000.0</v>
+      </c>
+      <c r="BG23">
+        <v>12951201232000.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>1796418000000.0</v>
+      </c>
+      <c r="N24">
+        <v>1795543000000.0</v>
+      </c>
+      <c r="O24">
+        <v>2594691000000.0</v>
+      </c>
+      <c r="P24">
+        <v>2943861000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1793054000000.0</v>
+      </c>
+      <c r="R24">
+        <v>1792268000000.0</v>
+      </c>
+      <c r="S24">
+        <v>1791503000000.0</v>
+      </c>
+      <c r="T24">
+        <v>2046375000000.0</v>
+      </c>
+      <c r="U24">
+        <v>2045438000000.0</v>
+      </c>
+      <c r="V24">
+        <v>2044528000000.0</v>
+      </c>
+      <c r="W24">
+        <v>2043642000000.0</v>
+      </c>
+      <c r="X24">
+        <v>2042786000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>2741870000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>2740092000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>2738334000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>2736626000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>3437245000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>3440308000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>3444790000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>2674964885000.0</v>
+      </c>
+      <c r="AG24">
+        <v>2644442406000.0</v>
+      </c>
+      <c r="AH24">
+        <v>2614570141000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2602664045000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1607145835000.0</v>
+      </c>
+      <c r="AK24">
+        <v>942516398000.0</v>
+      </c>
+      <c r="AL24">
+        <v>941688010000.0</v>
+      </c>
+      <c r="AM24">
+        <v>940883306000.0</v>
+      </c>
+      <c r="AN24">
+        <v>940101608000.0</v>
+      </c>
+      <c r="AO24">
+        <v>939342256000.0</v>
+      </c>
+      <c r="AP24">
+        <v>938604612000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>937888053000.0</v>
+      </c>
+      <c r="AR24">
+        <v>937191977000.0</v>
+      </c>
+      <c r="AS24">
+        <v>936515797000.0</v>
+      </c>
+      <c r="AT24">
+        <v>935858944000.0</v>
+      </c>
+      <c r="AU24">
+        <v>935220864000.0</v>
+      </c>
+      <c r="AV24">
+        <v>682970158000.0</v>
+      </c>
+      <c r="AW24">
+        <v>682455162000.0</v>
+      </c>
+      <c r="AX24">
+        <v>681954661000.0</v>
+      </c>
+      <c r="AY24">
+        <v>681468247000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>680995524000.0</v>
+      </c>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24">
+        <v>446785031000.0</v>
+      </c>
+      <c r="BG24">
+        <v>446443032000.0</v>
+      </c>
+      <c r="BH24">
+        <v>446111488000.0</v>
+      </c>
+      <c r="BI24">
+        <v>445790079000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
+        <v>445176434000.0</v>
+      </c>
+      <c r="BL24">
+        <v>444854106000.0</v>
+      </c>
+      <c r="BM24">
+        <v>444570229000.0</v>
+      </c>
+      <c r="BN24">
+        <v>491757978000.0</v>
+      </c>
+      <c r="BO24">
+        <v>405674225000.0</v>
+      </c>
+      <c r="BP24">
+        <v>500478551000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>501101317000.0</v>
+      </c>
+      <c r="BR24">
+        <v>503724083000.0</v>
+      </c>
+      <c r="BS24">
+        <v>517346849000.0</v>
+      </c>
+      <c r="BT24">
+        <v>516969615000.0</v>
+      </c>
+      <c r="BU24">
+        <v>516592380000.0</v>
+      </c>
+      <c r="BV24">
+        <v>516215146000.0</v>
+      </c>
+      <c r="BW24">
+        <v>516837912000.0</v>
+      </c>
+      <c r="BX24">
+        <v>516460678000.0</v>
+      </c>
+      <c r="BY24">
+        <v>532383444000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>45058676000.0</v>
+      </c>
+      <c r="CA24">
+        <v>194759826000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>1796418000000.0</v>
+      </c>
+      <c r="N25">
+        <v>1795543000000.0</v>
+      </c>
+      <c r="O25">
+        <v>2594691000000.0</v>
+      </c>
+      <c r="P25">
+        <v>2943861000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1793054000000.0</v>
+      </c>
+      <c r="R25">
+        <v>1792268000000.0</v>
+      </c>
+      <c r="S25">
+        <v>1791503000000.0</v>
+      </c>
+      <c r="T25">
+        <v>2046375000000.0</v>
+      </c>
+      <c r="U25">
+        <v>2045438000000.0</v>
+      </c>
+      <c r="V25">
+        <v>2044528000000.0</v>
+      </c>
+      <c r="W25">
+        <v>2043642000000.0</v>
+      </c>
+      <c r="X25">
+        <v>2042786000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2741870000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2740092000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>2738334000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2736626000000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26">
+        <v>7976664000000.0</v>
+      </c>
+      <c r="C26">
+        <v>7874161000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>6762347000000.0</v>
+      </c>
+      <c r="F26">
+        <v>8249118000000.0</v>
+      </c>
+      <c r="G26">
+        <v>8599413000000.0</v>
+      </c>
+      <c r="H26">
+        <v>8825050000000.0</v>
+      </c>
+      <c r="I26">
+        <v>8586310000000.0</v>
+      </c>
+      <c r="J26">
+        <v>7989169000000.0</v>
+      </c>
+      <c r="K26">
+        <v>8010611000000.0</v>
+      </c>
+      <c r="L26">
+        <v>8287797000000.0</v>
+      </c>
+      <c r="M26">
+        <v>8584624000000.0</v>
+      </c>
+      <c r="N26">
+        <v>8385022000000.0</v>
+      </c>
+      <c r="O26">
+        <v>7854853000000.0</v>
+      </c>
+      <c r="P26">
+        <v>7589029000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>6983819000000.0</v>
+      </c>
+      <c r="R26">
+        <v>7165442000000.0</v>
+      </c>
+      <c r="S26">
+        <v>7131712000000.0</v>
+      </c>
+      <c r="T26">
+        <v>6852371000000.0</v>
+      </c>
+      <c r="U26">
+        <v>6696170000000.0</v>
+      </c>
+      <c r="V26">
+        <v>5857896000000.0</v>
+      </c>
+      <c r="W26">
+        <v>4947062000000.0</v>
+      </c>
+      <c r="X26">
+        <v>4780097000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>6848396000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>4821030000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>5758021000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>5630689000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>5068220000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>5425269000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1498600000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>2373974147000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>-18714351000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-15986529000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-10828161000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-13281905000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-14896929000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-14670648000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-12542807000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-12593505000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-14112455000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-14979356000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-11244746000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-12893579000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-14978126000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-16399235000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-11018074000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-17852022000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-19072940000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-14300868000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-16098865000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-15236836000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-8058799000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-8438029000000.0</v>
+      </c>
+      <c r="X28">
+        <v>-1132829000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-735449000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-6262698000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-5798239000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-5704719000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-8370572000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-6110898000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-8537006000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-6977729216000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-9058345147000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-7374406153000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-9081068000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-8542552275000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-12806699156000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-11470013076000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-8192355690000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-5602776978000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-6421569317000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-9529381849000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-8024327327000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-6757183067000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-5511752975000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-5553585998000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-6006013080000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-5168467169000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-3788846921000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-3258994412000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-3520935261000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-2455346293000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-2817129995000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-3136404672000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-3269897444000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-2411452690000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-2155521023000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-2550063394000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-2095153228000.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>17665119000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>18644359000000.0</v>
+      </c>
+      <c r="F29">
+        <v>18622759000000.0</v>
+      </c>
+      <c r="G29">
+        <v>18620902000000.0</v>
+      </c>
+      <c r="H29">
+        <v>19693825000000.0</v>
+      </c>
+      <c r="I29">
+        <v>19638354000000.0</v>
+      </c>
+      <c r="J29">
+        <v>18418133000000.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
+        <v>16356204000000.0</v>
+      </c>
+      <c r="M29">
+        <v>16692739000000.0</v>
+      </c>
+      <c r="N29">
+        <v>16642069000000.0</v>
+      </c>
+      <c r="O29">
+        <v>16451351000000.0</v>
+      </c>
+      <c r="P29">
+        <v>16820435000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>15692912000000.0</v>
+      </c>
+      <c r="R29">
+        <v>15803740000000.0</v>
+      </c>
+      <c r="S29">
+        <v>15769783000000.0</v>
+      </c>
+      <c r="T29">
+        <v>15950207000000.0</v>
+      </c>
+      <c r="U29">
+        <v>15953585000000.0</v>
+      </c>
+      <c r="V29">
+        <v>15849344000000.0</v>
+      </c>
+      <c r="W29">
+        <v>14958118000000.0</v>
+      </c>
+      <c r="X29">
+        <v>18300498000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>18129937000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>14582091000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>9757652000000.0</v>
+      </c>
+      <c r="C30">
+        <v>8966728000000.0</v>
+      </c>
+      <c r="D30">
+        <v>7859400000000.0</v>
+      </c>
+      <c r="E30">
+        <v>6971591000000.0</v>
+      </c>
+      <c r="F30">
+        <v>5910358000000.0</v>
+      </c>
+      <c r="G30">
+        <v>4886527000000.0</v>
+      </c>
+      <c r="H30">
+        <v>4108752000000.0</v>
+      </c>
+      <c r="I30">
+        <v>3557658000000.0</v>
+      </c>
+      <c r="J30">
+        <v>3106991000000.0</v>
+      </c>
+      <c r="K30">
+        <v>2836477000000.0</v>
+      </c>
+      <c r="L30">
+        <v>5486656000000.0</v>
+      </c>
+      <c r="M30">
+        <v>5293367000000.0</v>
+      </c>
+      <c r="N30">
+        <v>5266899000000.0</v>
+      </c>
+      <c r="O30">
+        <v>4804806000000.0</v>
+      </c>
+      <c r="P30">
+        <v>6048312000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>5530556000000.0</v>
+      </c>
+      <c r="R30">
+        <v>18437110000000.0</v>
+      </c>
+      <c r="S30">
+        <v>4594533000000.0</v>
+      </c>
+      <c r="T30">
+        <v>6028282000000.0</v>
+      </c>
+      <c r="U30">
+        <v>5411270000000.0</v>
+      </c>
+      <c r="V30">
+        <v>4898879000000.0</v>
+      </c>
+      <c r="W30">
+        <v>2377437000000.0</v>
+      </c>
+      <c r="X30">
+        <v>1792996000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1367159000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>890266000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1272344000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1418741000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1483051000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1343859000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>654547000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>847996765000.0</v>
+      </c>
+      <c r="AG30">
+        <v>755439732000.0</v>
+      </c>
+      <c r="AH30">
+        <v>796836845000.0</v>
+      </c>
+      <c r="AI30">
+        <v>610058000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>581620081000.0</v>
+      </c>
+      <c r="AK30">
+        <v>537669662000.0</v>
+      </c>
+      <c r="AL30">
+        <v>597162523000.0</v>
+      </c>
+      <c r="AM30">
+        <v>538050876000.0</v>
+      </c>
+      <c r="AN30">
+        <v>483074797000.0</v>
+      </c>
+      <c r="AO30">
+        <v>520214788000.0</v>
+      </c>
+      <c r="AP30">
+        <v>508919072000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>421680793000.0</v>
+      </c>
+      <c r="AR30">
+        <v>652850252000.0</v>
+      </c>
+      <c r="AS30">
+        <v>566453754000.0</v>
+      </c>
+      <c r="AT30">
+        <v>408786983000.0</v>
+      </c>
+      <c r="AU30">
+        <v>233291834000.0</v>
+      </c>
+      <c r="AV30">
+        <v>336193788000.0</v>
+      </c>
+      <c r="AW30">
+        <v>254977876000.0</v>
+      </c>
+      <c r="AX30">
+        <v>228600994000.0</v>
+      </c>
+      <c r="AY30">
+        <v>141583130000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>179527525000.0</v>
+      </c>
+      <c r="BA30">
+        <v>151474133000.0</v>
+      </c>
+      <c r="BB30">
+        <v>140287444000.0</v>
+      </c>
+      <c r="BC30">
+        <v>117786841000.0</v>
+      </c>
+      <c r="BD30">
+        <v>9472941000.0</v>
+      </c>
+      <c r="BE30">
+        <v>33101822000.0</v>
+      </c>
+      <c r="BF30">
+        <v>28052813000.0</v>
+      </c>
+      <c r="BG30">
+        <v>17550000.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>13856660000000.0</v>
+      </c>
+      <c r="P31">
+        <v>13876574000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>13899858000000.0</v>
+      </c>
+      <c r="R31">
+        <v>14011472000000.0</v>
+      </c>
+      <c r="S31">
+        <v>13978280000000.0</v>
+      </c>
+      <c r="T31">
+        <v>13903832000000.0</v>
+      </c>
+      <c r="U31">
+        <v>13908147000000.0</v>
+      </c>
+      <c r="V31">
+        <v>13804816000000.0</v>
+      </c>
+      <c r="W31">
+        <v>12914476000000.0</v>
+      </c>
+      <c r="X31">
+        <v>16257712000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>15388067000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>11841999000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>12341969000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>11535093000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>11112250000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>10948594000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>10788574000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>10020986974000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+    </row>
+    <row r="33" spans="1:79">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>1.38372273E+14</v>
+      </c>
+      <c r="C33">
+        <v>1.35131648E+14</v>
+      </c>
+      <c r="D33">
+        <v>1.32102841E+14</v>
+      </c>
+      <c r="E33">
+        <v>1.22118703E+14</v>
+      </c>
+      <c r="F33">
+        <v>1.21369199E+14</v>
+      </c>
+      <c r="G33">
+        <v>1.22068683E+14</v>
+      </c>
+      <c r="H33">
+        <v>1.22305551E+14</v>
+      </c>
+      <c r="I33">
+        <v>1.2247139E+14</v>
+      </c>
+      <c r="J33">
+        <v>1.19004897E+14</v>
+      </c>
+      <c r="K33">
+        <v>1.15193995E+14</v>
+      </c>
+      <c r="L33">
+        <v>1.12862542E+14</v>
+      </c>
+      <c r="M33">
+        <v>11827598000000.0</v>
+      </c>
+      <c r="N33">
+        <v>10730154000000.0</v>
+      </c>
+      <c r="O33">
+        <v>10226116000000.0</v>
+      </c>
+      <c r="P33">
+        <v>16213291000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>8597479000000.0</v>
+      </c>
+      <c r="R33">
+        <v>81061404000000.0</v>
+      </c>
+      <c r="S33">
+        <v>97073393000000.0</v>
+      </c>
+      <c r="T33">
+        <v>88595031000000.0</v>
+      </c>
+      <c r="U33">
+        <v>87608655000000.0</v>
+      </c>
+      <c r="V33">
+        <v>87888915000000.0</v>
+      </c>
+      <c r="W33">
+        <v>78762810000000.0</v>
+      </c>
+      <c r="X33">
+        <v>80817937000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>83420371000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>79007988000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>83183254000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>7036805000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>75503793000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>78354353000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>74072586000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>72305496812000.0</v>
+      </c>
+      <c r="AG33">
+        <v>67534589093000.0</v>
+      </c>
+      <c r="AH33">
+        <v>68739069468000.0</v>
+      </c>
+      <c r="AI33">
+        <v>62258751000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>59322321196000.0</v>
+      </c>
+      <c r="AK33">
+        <v>56331358262000.0</v>
+      </c>
+      <c r="AL33">
+        <v>53429045832000.0</v>
+      </c>
+      <c r="AM33">
+        <v>50947046129000.0</v>
+      </c>
+      <c r="AN33">
+        <v>46391258680000.0</v>
+      </c>
+      <c r="AO33">
+        <v>43991134865000.0</v>
+      </c>
+      <c r="AP33">
+        <v>40806881352000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>37769952231000.0</v>
+      </c>
+      <c r="AR33">
+        <v>35140428195000.0</v>
+      </c>
+      <c r="AS33">
+        <v>33394641480000.0</v>
+      </c>
+      <c r="AT33">
+        <v>30881369073000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2510464829000.0</v>
+      </c>
+      <c r="AV33">
+        <v>25172397632000.0</v>
+      </c>
+      <c r="AW33">
+        <v>22646184370000.0</v>
+      </c>
+      <c r="AX33">
+        <v>20784990069000.0</v>
+      </c>
+      <c r="AY33">
+        <v>19621354239000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>17765189759000.0</v>
+      </c>
+      <c r="BA33">
+        <v>16411316516000.0</v>
+      </c>
+      <c r="BB33">
+        <v>14814419167000.0</v>
+      </c>
+      <c r="BC33">
+        <v>13414068556000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1169301757000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1312208048000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1295479127000.0</v>
+      </c>
+      <c r="BG33">
+        <v>10350207704000.0</v>
+      </c>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+    </row>
+    <row r="34" spans="1:79">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+    </row>
+    <row r="35" spans="1:79">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>1.4797277E+14</v>
+      </c>
+      <c r="C35">
+        <v>1.43189744E+14</v>
+      </c>
+      <c r="D35">
+        <v>1.33947073E+14</v>
+      </c>
+      <c r="E35">
+        <v>4997274000000.0</v>
+      </c>
+      <c r="F35">
+        <v>4361029000000.0</v>
+      </c>
+      <c r="G35">
+        <v>4554412000000.0</v>
+      </c>
+      <c r="H35">
+        <v>5110877000000.0</v>
+      </c>
+      <c r="I35">
+        <v>5110298000000.0</v>
+      </c>
+      <c r="J35">
+        <v>4839053000000.0</v>
+      </c>
+      <c r="K35">
+        <v>4971414000000.0</v>
+      </c>
+      <c r="L35">
+        <v>7548526000000.0</v>
+      </c>
+      <c r="M35">
+        <v>2947712000000.0</v>
+      </c>
+      <c r="N35">
+        <v>2956788000000.0</v>
+      </c>
+      <c r="O35">
+        <v>406608000000.0</v>
+      </c>
+      <c r="P35">
+        <v>312855000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>313156000000.0</v>
+      </c>
+      <c r="R35">
+        <v>2744516000000.0</v>
+      </c>
+      <c r="S35">
+        <v>2659781000000.0</v>
+      </c>
+      <c r="T35">
+        <v>3169447000000.0</v>
+      </c>
+      <c r="U35">
+        <v>3334264000000.0</v>
+      </c>
+      <c r="V35">
+        <v>3755365000000.0</v>
+      </c>
+      <c r="W35">
+        <v>4193786000000.0</v>
+      </c>
+      <c r="X35">
+        <v>6765074000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>8632473000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>3719896000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>3690091000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>3443123000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>4305056000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>4403712000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>4289667000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>3371939175000.0</v>
+      </c>
+      <c r="AG35">
+        <v>3313217402000.0</v>
+      </c>
+      <c r="AH35">
+        <v>3269933941000.0</v>
+      </c>
+      <c r="AI35">
+        <v>3206121000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2124760488000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1482446363000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1439189006000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1404067975000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1244071768000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1317547184000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1290793558000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1266282254000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1126868747000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1169754771000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1120079117000.0</v>
+      </c>
+      <c r="AU35">
+        <v>935220864000.0</v>
+      </c>
+      <c r="AV35">
+        <v>814763036000.0</v>
+      </c>
+      <c r="AW35">
+        <v>812078612000.0</v>
+      </c>
+      <c r="AX35">
+        <v>885361481000.0</v>
+      </c>
+      <c r="AY35">
+        <v>890090389000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>802860498000.0</v>
+      </c>
+      <c r="BA35">
+        <v>145234929000.0</v>
+      </c>
+      <c r="BB35">
+        <v>80545834000.0</v>
+      </c>
+      <c r="BC35">
+        <v>91324395000.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35">
+        <v>446785031000.0</v>
+      </c>
+      <c r="BG35">
+        <v>560435210000.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+    </row>
+    <row r="36" spans="1:79">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>15022988000000.0</v>
+      </c>
+      <c r="C36">
+        <v>14738549000000.0</v>
+      </c>
+      <c r="D36">
+        <v>13364543000000.0</v>
+      </c>
+      <c r="E36">
+        <v>13365585000000.0</v>
+      </c>
+      <c r="F36">
+        <v>13598931000000.0</v>
+      </c>
+      <c r="G36">
+        <v>12703787000000.0</v>
+      </c>
+      <c r="H36">
+        <v>12992778000000.0</v>
+      </c>
+      <c r="I36">
+        <v>12867716000000.0</v>
+      </c>
+      <c r="J36">
+        <v>12261734000000.0</v>
+      </c>
+      <c r="K36">
+        <v>9617930000000.0</v>
+      </c>
+      <c r="L36">
+        <v>9438208000000.0</v>
+      </c>
+      <c r="M36">
+        <v>-11827598000000.0</v>
+      </c>
+      <c r="N36">
+        <v>-10730154000000.0</v>
+      </c>
+      <c r="O36">
+        <v>-10226116000000.0</v>
+      </c>
+      <c r="P36">
+        <v>6981714000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-8597479000000.0</v>
+      </c>
+      <c r="R36">
+        <v>15949115000000.0</v>
+      </c>
+      <c r="S36">
+        <v>25810757000000.0</v>
+      </c>
+      <c r="T36">
+        <v>30703098000000.0</v>
+      </c>
+      <c r="U36">
+        <v>31822758000000.0</v>
+      </c>
+      <c r="V36">
+        <v>33395886000000.0</v>
+      </c>
+      <c r="W36">
+        <v>23101547000000.0</v>
+      </c>
+      <c r="X36">
+        <v>24846886000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>25173050000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>27963220000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>12750735000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-7036805000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>10166939000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>13191602000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>9006021000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>9358446128000.0</v>
+      </c>
+      <c r="AG36">
+        <v>6765416846000.0</v>
+      </c>
+      <c r="AH36">
+        <v>9627943709000.0</v>
+      </c>
+      <c r="AI36">
+        <v>5606026000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>5327790877000.0</v>
+      </c>
+      <c r="AK36">
+        <v>4078046246000.0</v>
+      </c>
+      <c r="AL36">
+        <v>3558424085000.0</v>
+      </c>
+      <c r="AM36">
+        <v>2995496061000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2991829949000.0</v>
+      </c>
+      <c r="AO36">
+        <v>3050377534000.0</v>
+      </c>
+      <c r="AP36">
+        <v>3414491734000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>2891039520000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2950488673000.0</v>
+      </c>
+      <c r="AS36">
+        <v>2504298127000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2497312025000.0</v>
+      </c>
+      <c r="AU36">
+        <v>-2510464829000.0</v>
+      </c>
+      <c r="AV36">
+        <v>1749062710000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1513436114000.0</v>
+      </c>
+      <c r="AX36">
+        <v>1323324530000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1480496142000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1342379363000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1141898813000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1040691200000.0</v>
+      </c>
+      <c r="BC36">
+        <v>769393412000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-1169301757000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-1312208048000.0</v>
+      </c>
+      <c r="BF36">
+        <v>-1295479127000.0</v>
+      </c>
+      <c r="BG36">
+        <v>1206275071000.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+    </row>
+    <row r="37" spans="1:79">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+    </row>
+    <row r="38" spans="1:79">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>1.54539876E+14</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
+        <v>0.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.14327458E+14</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.04515947E+14</v>
+      </c>
+      <c r="M38">
+        <v>1.03786651E+14</v>
+      </c>
+      <c r="N38">
+        <v>1.08411701E+14</v>
+      </c>
+      <c r="O38">
+        <v>1.01155516E+14</v>
+      </c>
+      <c r="P38">
+        <v>93137554000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>89481760000000.0</v>
+      </c>
+      <c r="R38">
+        <v>73578427000000.0</v>
+      </c>
+      <c r="S38">
+        <v>89619495000000.0</v>
+      </c>
+      <c r="T38">
+        <v>81750378000000.0</v>
+      </c>
+      <c r="U38">
+        <v>80629525000000.0</v>
+      </c>
+      <c r="V38">
+        <v>81592146000000.0</v>
+      </c>
+      <c r="W38">
+        <v>73009908000000.0</v>
+      </c>
+      <c r="X38">
+        <v>71923727000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>72035640000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>72918315000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>76476883000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>74616346000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>69310941000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>71933367000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>67513401000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>66382542828000.0</v>
+      </c>
+      <c r="AG38">
+        <v>60172749732000.0</v>
+      </c>
+      <c r="AH38">
+        <v>61590624611000.0</v>
+      </c>
+      <c r="AI38">
+        <v>56346013949000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>54677166567000.0</v>
+      </c>
+      <c r="AK38">
+        <v>51976096405000.0</v>
+      </c>
+      <c r="AL38">
+        <v>49549577001000.0</v>
+      </c>
+      <c r="AM38">
+        <v>47424113864000.0</v>
+      </c>
+      <c r="AN38">
+        <v>43519059142000.0</v>
+      </c>
+      <c r="AO38">
+        <v>41093233763000.0</v>
+      </c>
+      <c r="AP38">
+        <v>37159277571000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>34489299531000.0</v>
+      </c>
+      <c r="AR38">
+        <v>32301962184000.0</v>
+      </c>
+      <c r="AS38">
+        <v>31014109716000.0</v>
+      </c>
+      <c r="AT38">
+        <v>28355843329000.0</v>
+      </c>
+      <c r="AU38">
+        <v>26488600185000.0</v>
+      </c>
+      <c r="AV38">
+        <v>23403946874000.0</v>
+      </c>
+      <c r="AW38">
+        <v>21057507890000.0</v>
+      </c>
+      <c r="AX38">
+        <v>19439333691000.0</v>
+      </c>
+      <c r="AY38">
+        <v>18101089126000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>16441085879000.0</v>
+      </c>
+      <c r="BA38">
+        <v>15299849876000.0</v>
+      </c>
+      <c r="BB38">
+        <v>13750394781000.0</v>
+      </c>
+      <c r="BC38">
+        <v>12624520152000.0</v>
+      </c>
+      <c r="BD38">
+        <v>11146452317000.0</v>
+      </c>
+      <c r="BE38">
+        <v>10388247913000.0</v>
+      </c>
+      <c r="BF38">
+        <v>9483506820000.0</v>
+      </c>
+      <c r="BG38">
+        <v>9164814332000.0</v>
+      </c>
+      <c r="BH38">
+        <v>352808062000.0</v>
+      </c>
+      <c r="BI38">
+        <v>339637071000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>281427573000.0</v>
+      </c>
+      <c r="BK38">
+        <v>546783286000.0</v>
+      </c>
+      <c r="BL38">
+        <v>258612137000.0</v>
+      </c>
+      <c r="BM38">
+        <v>270542353000.0</v>
+      </c>
+      <c r="BN38">
+        <v>288178737000.0</v>
+      </c>
+      <c r="BO38">
+        <v>266389017000.0</v>
+      </c>
+      <c r="BP38">
+        <v>303536572000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>317234503000.0</v>
+      </c>
+      <c r="BR38">
+        <v>299265127000.0</v>
+      </c>
+      <c r="BS38">
+        <v>277480879000.0</v>
+      </c>
+      <c r="BT38">
+        <v>299480763000.0</v>
+      </c>
+      <c r="BU38">
+        <v>261944017000.0</v>
+      </c>
+      <c r="BV38">
+        <v>267147963000.0</v>
+      </c>
+      <c r="BW38">
+        <v>238664814000.0</v>
+      </c>
+      <c r="BX38">
+        <v>328334917000.0</v>
+      </c>
+      <c r="BY38">
+        <v>309492719000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>397160414000.0</v>
+      </c>
+      <c r="CA38">
+        <v>389759602000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:79">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
+        <v>5923819000000.0</v>
+      </c>
+      <c r="F39">
+        <v>6460180000000.0</v>
+      </c>
+      <c r="G39">
+        <v>6690182000000.0</v>
+      </c>
+      <c r="H39">
+        <v>6821579000000.0</v>
+      </c>
+      <c r="I39">
+        <v>6797921000000.0</v>
+      </c>
+      <c r="J39">
+        <v>6538631000000.0</v>
+      </c>
+      <c r="K39">
+        <v>5628961000000.0</v>
+      </c>
+      <c r="L39">
+        <v>3165576000000.0</v>
+      </c>
+      <c r="M39">
+        <v>25221002000000.0</v>
+      </c>
+      <c r="N39">
+        <v>34484693000000.0</v>
+      </c>
+      <c r="O39">
+        <v>31077184000000.0</v>
+      </c>
+      <c r="P39">
+        <v>29119413000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>33426289000000.0</v>
+      </c>
+      <c r="R39">
+        <v>1288837000000.0</v>
+      </c>
+      <c r="S39">
+        <v>1343888000000.0</v>
+      </c>
+      <c r="T39">
+        <v>1640169000000.0</v>
+      </c>
+      <c r="U39">
+        <v>1384247000000.0</v>
+      </c>
+      <c r="V39">
+        <v>1238634000000.0</v>
+      </c>
+      <c r="W39">
+        <v>896107000000.0</v>
+      </c>
+      <c r="X39">
+        <v>865928000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>457214000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>304116000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>416660000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>6624324000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>291970000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>445306000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>262964000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>349467448000.0</v>
+      </c>
+      <c r="AG39">
+        <v>319302518000.0</v>
+      </c>
+      <c r="AH39">
+        <v>313135345000.0</v>
+      </c>
+      <c r="AI39">
+        <v>193029000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>265667696000.0</v>
+      </c>
+      <c r="AK39">
+        <v>287283226000.0</v>
+      </c>
+      <c r="AL39">
+        <v>407403230000.0</v>
+      </c>
+      <c r="AM39">
+        <v>220766210000.0</v>
+      </c>
+      <c r="AN39">
+        <v>371910272000.0</v>
+      </c>
+      <c r="AO39">
+        <v>376767063000.0</v>
+      </c>
+      <c r="AP39">
+        <v>288306839000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>152105131000.0</v>
+      </c>
+      <c r="AR39">
+        <v>475183384000.0</v>
+      </c>
+      <c r="AS39">
+        <v>424179091000.0</v>
+      </c>
+      <c r="AT39">
+        <v>431977432000.0</v>
+      </c>
+      <c r="AU39"/>
+      <c r="AV39">
+        <v>422829592000.0</v>
+      </c>
+      <c r="AW39">
+        <v>388108630000.0</v>
+      </c>
+      <c r="AX39">
+        <v>414653640000.0</v>
+      </c>
+      <c r="AY39">
+        <v>62302981000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>86583015000.0</v>
+      </c>
+      <c r="BA39">
+        <v>69704036000.0</v>
+      </c>
+      <c r="BB39">
+        <v>78732070000.0</v>
+      </c>
+      <c r="BC39">
+        <v>364799032000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39">
+        <v>59379718000.0</v>
+      </c>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+    </row>
+    <row r="40" spans="1:79">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>-3564365000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1.22720567E+14</v>
+      </c>
+      <c r="F40">
+        <v>1.2842256E+14</v>
+      </c>
+      <c r="G40">
+        <v>1.28035943E+14</v>
+      </c>
+      <c r="H40">
+        <v>1.25914158E+14</v>
+      </c>
+      <c r="I40">
+        <v>1.25590332E+14</v>
+      </c>
+      <c r="J40">
+        <v>1.23831507E+14</v>
+      </c>
+      <c r="K40">
+        <v>1.20026597E+14</v>
+      </c>
+      <c r="L40">
+        <v>1.13407083E+14</v>
+      </c>
+      <c r="M40">
+        <v>-501462000000.0</v>
+      </c>
+      <c r="N40">
+        <v>-452735000000.0</v>
+      </c>
+      <c r="O40">
+        <v>-406608000000.0</v>
+      </c>
+      <c r="P40">
+        <v>-312855000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-313156000000.0</v>
+      </c>
+      <c r="R40">
+        <v>1.04753463E+14</v>
+      </c>
+      <c r="S40">
+        <v>1.02077185E+14</v>
+      </c>
+      <c r="T40">
+        <v>97208083000000.0</v>
+      </c>
+      <c r="U40">
+        <v>94048222000000.0</v>
+      </c>
+      <c r="V40">
+        <v>86167529000000.0</v>
+      </c>
+      <c r="W40">
+        <v>75019979000000.0</v>
+      </c>
+      <c r="X40">
+        <v>63312756000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>64339315000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>73220937000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>76842630000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-373802000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>73217262000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>73816347000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>71388900000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>69328060996000.0</v>
+      </c>
+      <c r="AG40">
+        <v>66973773715000.0</v>
+      </c>
+      <c r="AH40">
+        <v>67374050047000.0</v>
+      </c>
+      <c r="AI40">
+        <v>62557728000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>60162755107000.0</v>
+      </c>
+      <c r="AK40">
+        <v>61669837644000.0</v>
+      </c>
+      <c r="AL40">
+        <v>57664910529000.0</v>
+      </c>
+      <c r="AM40">
+        <v>52026617411000.0</v>
+      </c>
+      <c r="AN40">
+        <v>47046059960000.0</v>
+      </c>
+      <c r="AO40">
+        <v>45580750275000.0</v>
+      </c>
+      <c r="AP40">
+        <v>45599369164000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>41179096696000.0</v>
+      </c>
+      <c r="AR40">
+        <v>38735720589000.0</v>
+      </c>
+      <c r="AS40">
+        <v>35774084460000.0</v>
+      </c>
+      <c r="AT40">
+        <v>33403159957000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-85472752000.0</v>
+      </c>
+      <c r="AV40">
+        <v>28000271294000.0</v>
+      </c>
+      <c r="AW40">
+        <v>24129368496000.0</v>
+      </c>
+      <c r="AX40">
+        <v>21793743160000.0</v>
+      </c>
+      <c r="AY40">
+        <v>20575374466000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>18185476196000.0</v>
+      </c>
+      <c r="BA40">
+        <v>17224802396000.0</v>
+      </c>
+      <c r="BB40">
+        <v>16004527640000.0</v>
+      </c>
+      <c r="BC40">
+        <v>15118329474000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-22975155000.0</v>
+      </c>
+      <c r="BE40">
+        <v>-45951017000.0</v>
+      </c>
+      <c r="BF40">
+        <v>-48824581000.0</v>
+      </c>
+      <c r="BG40">
+        <v>10627317703000.0</v>
+      </c>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+    </row>
+    <row r="41" spans="1:79">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>1313339000000.0</v>
+      </c>
+      <c r="P41">
+        <v>524738000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>578651000000.0</v>
+      </c>
+      <c r="R41">
+        <v>550548000000.0</v>
+      </c>
+      <c r="S41">
+        <v>455621000000.0</v>
+      </c>
+      <c r="T41">
+        <v>713021000000.0</v>
+      </c>
+      <c r="U41">
+        <v>582291000000.0</v>
+      </c>
+      <c r="V41">
+        <v>668136000000.0</v>
+      </c>
+      <c r="W41">
+        <v>522592000000.0</v>
+      </c>
+      <c r="X41">
+        <v>661960000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>634645000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>656198000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>602751000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>635060000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>616410000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>602581000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>589623000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>495854120000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1010352678000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1017070177000.0</v>
+      </c>
+      <c r="AI41">
+        <v>961832900000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>789545269000.0</v>
+      </c>
+      <c r="AK41">
+        <v>826243181000.0</v>
+      </c>
+      <c r="AL41">
+        <v>779182796000.0</v>
+      </c>
+      <c r="AM41">
+        <v>744548788000.0</v>
+      </c>
+      <c r="AN41">
+        <v>496557049000.0</v>
+      </c>
+      <c r="AO41">
+        <v>571803229000.0</v>
+      </c>
+      <c r="AP41">
+        <v>564361548000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>517371957000.0</v>
+      </c>
+      <c r="AR41">
+        <v>372348003000.0</v>
+      </c>
+      <c r="AS41">
+        <v>401837027000.0</v>
+      </c>
+      <c r="AT41">
+        <v>358510778000.0</v>
+      </c>
+      <c r="AU41">
+        <v>347745232000.0</v>
+      </c>
+      <c r="AV41">
+        <v>264633590000.0</v>
+      </c>
+      <c r="AW41">
+        <v>244430403000.0</v>
+      </c>
+      <c r="AX41">
+        <v>320201335000.0</v>
+      </c>
+      <c r="AY41">
+        <v>257901043000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>196515036000.0</v>
+      </c>
+      <c r="BA41">
+        <v>219756631000.0</v>
+      </c>
+      <c r="BB41">
+        <v>150220866000.0</v>
+      </c>
+      <c r="BC41">
+        <v>155129896000.0</v>
+      </c>
+      <c r="BD41">
+        <v>127878387000.0</v>
+      </c>
+      <c r="BE41">
+        <v>154249575000.0</v>
+      </c>
+      <c r="BF41">
+        <v>178203120000.0</v>
+      </c>
+      <c r="BG41">
+        <v>161425776000.0</v>
+      </c>
+      <c r="BH41">
+        <v>123207831000.0</v>
+      </c>
+      <c r="BI41">
+        <v>97353429000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>86295451000.0</v>
+      </c>
+      <c r="BK41">
+        <v>80006316000.0</v>
+      </c>
+      <c r="BL41">
+        <v>70066961000.0</v>
+      </c>
+      <c r="BM41">
+        <v>78516477000.0</v>
+      </c>
+      <c r="BN41">
+        <v>87170747000.0</v>
+      </c>
+      <c r="BO41">
+        <v>80515993000.0</v>
+      </c>
+      <c r="BP41">
+        <v>76118115000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>71643809000.0</v>
+      </c>
+      <c r="BR41">
+        <v>68641696000.0</v>
+      </c>
+      <c r="BS41">
+        <v>62915616000.0</v>
+      </c>
+      <c r="BT41">
+        <v>55594727000.0</v>
+      </c>
+      <c r="BU41">
+        <v>48028445000.0</v>
+      </c>
+      <c r="BV41">
+        <v>47578737000.0</v>
+      </c>
+      <c r="BW41">
+        <v>51201121000.0</v>
+      </c>
+      <c r="BX41">
+        <v>51158363000.0</v>
+      </c>
+      <c r="BY41">
+        <v>64134375000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>56977224000.0</v>
+      </c>
+      <c r="CA41">
+        <v>76918765000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:79">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>14011700000000.0</v>
+      </c>
+      <c r="C42">
+        <v>12011414000000.0</v>
+      </c>
+      <c r="D42">
+        <v>10509345000000.0</v>
+      </c>
+      <c r="E42">
+        <v>12208980000000.0</v>
+      </c>
+      <c r="F42">
+        <v>12199274000000.0</v>
+      </c>
+      <c r="G42">
+        <v>12179157000000.0</v>
+      </c>
+      <c r="H42">
+        <v>12264169000000.0</v>
+      </c>
+      <c r="I42">
+        <v>12224904000000.0</v>
+      </c>
+      <c r="J42">
+        <v>11312563000000.0</v>
+      </c>
+      <c r="K42">
+        <v>11166741000000.0</v>
+      </c>
+      <c r="L42">
+        <v>9193418000000.0</v>
+      </c>
+      <c r="M42">
+        <v>9093154000000.0</v>
+      </c>
+      <c r="N42">
+        <v>9093154000000.0</v>
+      </c>
+      <c r="O42">
+        <v>9093154000000.0</v>
+      </c>
+      <c r="P42">
+        <v>9122487000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>9122487000000.0</v>
+      </c>
+      <c r="R42">
+        <v>9278961000000.0</v>
+      </c>
+      <c r="S42">
+        <v>9382170000000.0</v>
+      </c>
+      <c r="T42">
+        <v>9352306000000.0</v>
+      </c>
+      <c r="U42">
+        <v>9320488000000.0</v>
+      </c>
+      <c r="V42">
+        <v>9301507000000.0</v>
+      </c>
+      <c r="W42">
+        <v>8887581000000.0</v>
+      </c>
+      <c r="X42">
+        <v>12333772000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>11515323000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>7748881000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>7730925000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>6811751000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>6804509000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>6784023000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>6766787000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>5804927559000.0</v>
+      </c>
+      <c r="AG42">
+        <v>5771079367000.0</v>
+      </c>
+      <c r="AH42">
+        <v>4783778666000.0</v>
+      </c>
+      <c r="AI42">
+        <v>4794583000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>3888077573000.0</v>
+      </c>
+      <c r="AK42">
+        <v>3880832458000.0</v>
+      </c>
+      <c r="AL42">
+        <v>3858112971000.0</v>
+      </c>
+      <c r="AM42">
+        <v>3852956655000.0</v>
+      </c>
+      <c r="AN42">
+        <v>2182827941000.0</v>
+      </c>
+      <c r="AO42">
+        <v>2181176374000.0</v>
+      </c>
+      <c r="AP42">
+        <v>2164674239000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>2159069202000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1561274228000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1567392640000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1560603215000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1109065038000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1099057595000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1101191026000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1089602054000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1087836364000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>832391427000.0</v>
+      </c>
+      <c r="BA42">
+        <v>834816344000.0</v>
+      </c>
+      <c r="BB42">
+        <v>837798996000.0</v>
+      </c>
+      <c r="BC42">
+        <v>836102020000.0</v>
+      </c>
+      <c r="BD42">
+        <v>814747632000.0</v>
+      </c>
+      <c r="BE42">
+        <v>813491833000.0</v>
+      </c>
+      <c r="BF42">
+        <v>816553206000.0</v>
+      </c>
+      <c r="BG42">
+        <v>828668471000.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+    </row>
+    <row r="43" spans="1:79">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+    </row>
+    <row r="44" spans="1:79">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+    </row>
+    <row r="45" spans="1:79">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45">
+        <v>6310097000000.0</v>
+      </c>
+      <c r="C45">
+        <v>4285132000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>5458787000000.0</v>
+      </c>
+      <c r="F45">
+        <v>5435651000000.0</v>
+      </c>
+      <c r="G45">
+        <v>5383732000000.0</v>
+      </c>
+      <c r="H45">
+        <v>5469893000000.0</v>
+      </c>
+      <c r="I45">
+        <v>5430708000000.0</v>
+      </c>
+      <c r="J45">
+        <v>4381312000000.0</v>
+      </c>
+      <c r="K45"/>
+      <c r="L45">
+        <v>4296175000000.0</v>
+      </c>
+      <c r="M45">
+        <v>4261818000000.0</v>
+      </c>
+      <c r="N45">
+        <v>3315055000000.0</v>
+      </c>
+      <c r="O45">
+        <v>3296230000000.0</v>
+      </c>
+      <c r="P45">
+        <v>2531829000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+    </row>
+    <row r="46" spans="1:79">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46">
+        <v>2975918000000.0</v>
+      </c>
+      <c r="C46">
+        <v>2994761000000.0</v>
+      </c>
+      <c r="D46">
+        <v>4126372000000.0</v>
+      </c>
+      <c r="E46">
+        <v>4187160000000.0</v>
+      </c>
+      <c r="F46">
+        <v>4221480000000.0</v>
+      </c>
+      <c r="G46">
+        <v>4230647000000.0</v>
+      </c>
+      <c r="H46">
+        <v>4338164000000.0</v>
+      </c>
+      <c r="I46">
+        <v>4355528000000.0</v>
+      </c>
+      <c r="J46">
+        <v>3226901000000.0</v>
+      </c>
+      <c r="K46">
+        <v>3242500000000.0</v>
+      </c>
+      <c r="L46">
+        <v>3224374000000.0</v>
+      </c>
+      <c r="M46">
+        <v>3242974000000.0</v>
+      </c>
+      <c r="N46">
+        <v>2345132000000.0</v>
+      </c>
+      <c r="O46">
+        <v>2371263000000.0</v>
+      </c>
+      <c r="P46">
+        <v>1642548000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1613665000000.0</v>
+      </c>
+      <c r="R46">
+        <v>1606372000000.0</v>
+      </c>
+      <c r="S46">
+        <v>1666074000000.0</v>
+      </c>
+      <c r="T46">
+        <v>1632451000000.0</v>
+      </c>
+      <c r="U46">
+        <v>1667207000000.0</v>
+      </c>
+      <c r="V46">
+        <v>1677507000000.0</v>
+      </c>
+      <c r="W46">
+        <v>1701947000000.0</v>
+      </c>
+      <c r="X46">
+        <v>4980041000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>4993549000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1572759000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1365010000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1406116000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1416602000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1463023000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1479816000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1327697428000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1333383325000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1332303380000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1304142000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1042989138000.0</v>
+      </c>
+      <c r="AK46">
+        <v>1296408010000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1284574641000.0</v>
+      </c>
+      <c r="AM46">
+        <v>1277382898000.0</v>
+      </c>
+      <c r="AN46">
+        <v>467473087000.0</v>
+      </c>
+      <c r="AO46">
+        <v>443540538000.0</v>
+      </c>
+      <c r="AP46">
+        <v>748658620000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>754370082000.0</v>
+      </c>
+      <c r="AR46">
+        <v>592396974000.0</v>
+      </c>
+      <c r="AS46">
+        <v>595716858000.0</v>
+      </c>
+      <c r="AT46">
+        <v>581756426000.0</v>
+      </c>
+      <c r="AU46">
+        <v>577497527000.0</v>
+      </c>
+      <c r="AV46">
+        <v>580520107000.0</v>
+      </c>
+      <c r="AW46">
+        <v>586880573000.0</v>
+      </c>
+      <c r="AX46">
+        <v>578345262000.0</v>
+      </c>
+      <c r="AY46">
+        <v>553280988000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>557072667000.0</v>
+      </c>
+      <c r="BA46">
+        <v>553612680000.0</v>
+      </c>
+      <c r="BB46">
+        <v>562697882000.0</v>
+      </c>
+      <c r="BC46">
+        <v>565614748000.0</v>
+      </c>
+      <c r="BD46">
+        <v>562002286000.0</v>
+      </c>
+      <c r="BE46">
+        <v>564365724000.0</v>
+      </c>
+      <c r="BF46">
+        <v>570910338000.0</v>
+      </c>
+      <c r="BG46">
+        <v>574548623000.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+    </row>
+    <row r="47" spans="1:79">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2994761000000.0</v>
+      </c>
+      <c r="D47">
+        <v>4126372000000.0</v>
+      </c>
+      <c r="E47">
+        <v>4187160000000.0</v>
+      </c>
+      <c r="F47">
+        <v>4221480000000.0</v>
+      </c>
+      <c r="G47">
+        <v>4230647000000.0</v>
+      </c>
+      <c r="H47">
+        <v>4338164000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>3242974000000.0</v>
+      </c>
+      <c r="N47">
+        <v>2345132000000.0</v>
+      </c>
+      <c r="O47">
+        <v>2371263000000.0</v>
+      </c>
+      <c r="P47">
+        <v>1642548000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1613665000000.0</v>
+      </c>
+      <c r="R47">
+        <v>1606372000000.0</v>
+      </c>
+      <c r="S47">
+        <v>1666074000000.0</v>
+      </c>
+      <c r="T47">
+        <v>1632452000000.0</v>
+      </c>
+      <c r="U47">
+        <v>1667208000000.0</v>
+      </c>
+      <c r="V47">
+        <v>1677508000000.0</v>
+      </c>
+      <c r="W47">
+        <v>1701947000000.0</v>
+      </c>
+      <c r="X47">
+        <v>4980041000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>4993549000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1572759000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1365010000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1406116000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1416602000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1463023000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1479816000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1327697428000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1333383325000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1332303380000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1304141972000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1042989138000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1296408010000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1284574641000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1277382898000.0</v>
+      </c>
+      <c r="AN47">
+        <v>467473087000.0</v>
+      </c>
+      <c r="AO47">
+        <v>443540538000.0</v>
+      </c>
+      <c r="AP47">
+        <v>748658620000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>754370082000.0</v>
+      </c>
+      <c r="AR47">
+        <v>592396974000.0</v>
+      </c>
+      <c r="AS47">
+        <v>595716858000.0</v>
+      </c>
+      <c r="AT47">
+        <v>581756426000.0</v>
+      </c>
+      <c r="AU47">
+        <v>577497527000.0</v>
+      </c>
+      <c r="AV47">
+        <v>580520107000.0</v>
+      </c>
+      <c r="AW47">
+        <v>586880573000.0</v>
+      </c>
+      <c r="AX47">
+        <v>578345262000.0</v>
+      </c>
+      <c r="AY47">
+        <v>553280988000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>557072667000.0</v>
+      </c>
+      <c r="BA47">
+        <v>553612680000.0</v>
+      </c>
+      <c r="BB47">
+        <v>562697882000.0</v>
+      </c>
+      <c r="BC47">
+        <v>565614748000.0</v>
+      </c>
+      <c r="BD47">
+        <v>562002286000.0</v>
+      </c>
+      <c r="BE47">
+        <v>564365724000.0</v>
+      </c>
+      <c r="BF47">
+        <v>570910338000.0</v>
+      </c>
+      <c r="BG47">
+        <v>574548621000.0</v>
+      </c>
+      <c r="BH47">
+        <v>578644528000.0</v>
+      </c>
+      <c r="BI47">
+        <v>584055197000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>589645515000.0</v>
+      </c>
+      <c r="BK47">
+        <v>252283759000.0</v>
+      </c>
+      <c r="BL47">
+        <v>252628345000.0</v>
+      </c>
+      <c r="BM47">
+        <v>255024125000.0</v>
+      </c>
+      <c r="BN47">
+        <v>247550269000.0</v>
+      </c>
+      <c r="BO47">
+        <v>247228538000.0</v>
+      </c>
+      <c r="BP47">
+        <v>250425697000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>255929563000.0</v>
+      </c>
+      <c r="BR47">
+        <v>256023510000.0</v>
+      </c>
+      <c r="BS47">
+        <v>260517348000.0</v>
+      </c>
+      <c r="BT47">
+        <v>246200612000.0</v>
+      </c>
+      <c r="BU47">
+        <v>239421041000.0</v>
+      </c>
+      <c r="BV47">
+        <v>237503486000.0</v>
+      </c>
+      <c r="BW47">
+        <v>224300778000.0</v>
+      </c>
+      <c r="BX47">
+        <v>210608620000.0</v>
+      </c>
+      <c r="BY47">
+        <v>220661801000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>218128225000.0</v>
+      </c>
+      <c r="CA47">
+        <v>213682715000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:79">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>3525133000000.0</v>
+      </c>
+      <c r="C48">
+        <v>3487959000000.0</v>
+      </c>
+      <c r="D48">
+        <v>3462221000000.0</v>
+      </c>
+      <c r="E48">
+        <v>3444272000000.0</v>
+      </c>
+      <c r="F48">
+        <v>3432852000000.0</v>
+      </c>
+      <c r="G48">
+        <v>3421574000000.0</v>
+      </c>
+      <c r="H48">
+        <v>3410954000000.0</v>
+      </c>
+      <c r="I48">
+        <v>3385748000000.0</v>
+      </c>
+      <c r="J48">
+        <v>3367843000000.0</v>
+      </c>
+      <c r="K48">
+        <v>3362337000000.0</v>
+      </c>
+      <c r="L48">
+        <v>3376930000000.0</v>
+      </c>
+      <c r="M48">
+        <v>3362557000000.0</v>
+      </c>
+      <c r="N48">
+        <v>3347419000000.0</v>
+      </c>
+      <c r="O48">
+        <v>3311901000000.0</v>
+      </c>
+      <c r="P48">
+        <v>3366318000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>3331387000000.0</v>
+      </c>
+      <c r="R48">
+        <v>3393972000000.0</v>
+      </c>
+      <c r="S48">
+        <v>3257571000000.0</v>
+      </c>
+      <c r="T48">
+        <v>3212987000000.0</v>
+      </c>
+      <c r="U48">
+        <v>3249120000000.0</v>
+      </c>
+      <c r="V48">
+        <v>3164770000000.0</v>
+      </c>
+      <c r="W48">
+        <v>3188351000000.0</v>
+      </c>
+      <c r="X48">
+        <v>3085396000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>3034200000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>3254574000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>3772500000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>3930348000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>3514747000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>3371577000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>3228793000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>3514163955000.0</v>
+      </c>
+      <c r="AG48">
+        <v>3141681280000.0</v>
+      </c>
+      <c r="AH48">
+        <v>3275000121000.0</v>
+      </c>
+      <c r="AI48">
+        <v>3046898000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>3153923708000.0</v>
+      </c>
+      <c r="AK48">
+        <v>2830424737000.0</v>
+      </c>
+      <c r="AL48">
+        <v>2863612188000.0</v>
+      </c>
+      <c r="AM48">
+        <v>2553279356000.0</v>
+      </c>
+      <c r="AN48">
+        <v>2481249712000.0</v>
+      </c>
+      <c r="AO48">
+        <v>2276047770000.0</v>
+      </c>
+      <c r="AP48">
+        <v>2124093107000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1842258973000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1756110625000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1552802060000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1344951983000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1247825186000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1189130448000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1063276959000.0</v>
+      </c>
+      <c r="AX48">
+        <v>925880679000.0</v>
+      </c>
+      <c r="AY48">
+        <v>785136385000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>790832784000.0</v>
+      </c>
+      <c r="BA48">
+        <v>680107498000.0</v>
+      </c>
+      <c r="BB48">
+        <v>681797990000.0</v>
+      </c>
+      <c r="BC48">
+        <v>545150574000.0</v>
+      </c>
+      <c r="BD48">
+        <v>582343142000.0</v>
+      </c>
+      <c r="BE48">
+        <v>572532447000.0</v>
+      </c>
+      <c r="BF48">
+        <v>500729013000.0</v>
+      </c>
+      <c r="BG48">
+        <v>370440884000.0</v>
+      </c>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+    </row>
+    <row r="49" spans="1:79">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+    </row>
+    <row r="50" spans="1:79">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>1403557000000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+    </row>
+    <row r="51" spans="1:79">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>2207354000000.0</v>
+      </c>
+      <c r="C51">
+        <v>3740475000000.0</v>
+      </c>
+      <c r="D51">
+        <v>3749474000000.0</v>
+      </c>
+      <c r="E51">
+        <v>1838620000000.0</v>
+      </c>
+      <c r="F51">
+        <v>1835881000000.0</v>
+      </c>
+      <c r="G51">
+        <v>1868135000000.0</v>
+      </c>
+      <c r="H51">
+        <v>2871323000000.0</v>
+      </c>
+      <c r="I51">
+        <v>2886186000000.0</v>
+      </c>
+      <c r="J51">
+        <v>2599667000000.0</v>
+      </c>
+      <c r="K51">
+        <v>2850207000000.0</v>
+      </c>
+      <c r="L51">
+        <v>2652089000000.0</v>
+      </c>
+      <c r="M51">
+        <v>4351802000000.0</v>
+      </c>
+      <c r="N51">
+        <v>4285373000000.0</v>
+      </c>
+      <c r="O51">
+        <v>5417002000000.0</v>
+      </c>
+      <c r="P51">
+        <v>5860458000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>4455455000000.0</v>
+      </c>
+      <c r="R51">
+        <v>2011533000000.0</v>
+      </c>
+      <c r="S51">
+        <v>1791503000000.0</v>
+      </c>
+      <c r="T51">
+        <v>2278132000000.0</v>
+      </c>
+      <c r="U51">
+        <v>2045438000000.0</v>
+      </c>
+      <c r="V51">
+        <v>2044528000000.0</v>
+      </c>
+      <c r="W51">
+        <v>2043642000000.0</v>
+      </c>
+      <c r="X51">
+        <v>2042786000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>2741870000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2740092000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2738334000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>4140183000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>3437245000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>3440308000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>3444790000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2674964885000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2644442406000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2614570141000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2602664000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1607145835000.0</v>
+      </c>
+      <c r="AK51">
+        <v>942516398000.0</v>
+      </c>
+      <c r="AL51">
+        <v>941688010000.0</v>
+      </c>
+      <c r="AM51">
+        <v>940883306000.0</v>
+      </c>
+      <c r="AN51">
+        <v>940101608000.0</v>
+      </c>
+      <c r="AO51">
+        <v>939342256000.0</v>
+      </c>
+      <c r="AP51">
+        <v>938604612000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>937888053000.0</v>
+      </c>
+      <c r="AR51">
+        <v>937191977000.0</v>
+      </c>
+      <c r="AS51">
+        <v>936515797000.0</v>
+      </c>
+      <c r="AT51">
+        <v>935858944000.0</v>
+      </c>
+      <c r="AU51">
+        <v>935220864000.0</v>
+      </c>
+      <c r="AV51">
+        <v>682970158000.0</v>
+      </c>
+      <c r="AW51">
+        <v>682455162000.0</v>
+      </c>
+      <c r="AX51">
+        <v>681954661000.0</v>
+      </c>
+      <c r="AY51">
+        <v>681468247000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>680995524000.0</v>
+      </c>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51">
+        <v>446785031000.0</v>
+      </c>
+      <c r="BG51">
+        <v>446443032000.0</v>
+      </c>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+    </row>
+    <row r="52" spans="1:79">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>2032607000000.0</v>
+      </c>
+      <c r="C52">
+        <v>3570517000000.0</v>
+      </c>
+      <c r="D52">
+        <v>3564365000000.0</v>
+      </c>
+      <c r="E52">
+        <v>4789760000000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
+        <v>4405273000000.0</v>
+      </c>
+      <c r="L52">
+        <v>4726542000000.0</v>
+      </c>
+      <c r="M52">
+        <v>2555384000000.0</v>
+      </c>
+      <c r="N52">
+        <v>2489830000000.0</v>
+      </c>
+      <c r="O52">
+        <v>2822311000000.0</v>
+      </c>
+      <c r="P52">
+        <v>2916597000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>2662401000000.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
+        <v>1403557000000.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+    </row>
+    <row r="53" spans="1:79">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
+        <v>8335995000000.0</v>
+      </c>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>7782730000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>4959784000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>7655491000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>7376484000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>6855454608000.0</v>
+      </c>
+      <c r="AG53">
+        <v>4882114875000.0</v>
+      </c>
+      <c r="AH53">
+        <v>8000415744000.0</v>
+      </c>
+      <c r="AI53">
+        <v>9048173193000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>8152130887000.0</v>
+      </c>
+      <c r="AK53">
+        <v>6961587935000.0</v>
+      </c>
+      <c r="AL53">
+        <v>5966178287000.0</v>
+      </c>
+      <c r="AM53">
+        <v>4389504621000.0</v>
+      </c>
+      <c r="AN53">
+        <v>3567171246000.0</v>
+      </c>
+      <c r="AO53">
+        <v>3627368496000.0</v>
+      </c>
+      <c r="AP53">
+        <v>3583797263000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>4139985236000.0</v>
+      </c>
+      <c r="AR53">
+        <v>4668793457000.0</v>
+      </c>
+      <c r="AS53">
+        <v>4286375226000.0</v>
+      </c>
+      <c r="AT53">
+        <v>3951307473000.0</v>
+      </c>
+      <c r="AU53">
+        <v>3539427338000.0</v>
+      </c>
+      <c r="AV53">
+        <v>2957840741000.0</v>
+      </c>
+      <c r="AW53">
+        <v>2516086880000.0</v>
+      </c>
+      <c r="AX53">
+        <v>2036229432000.0</v>
+      </c>
+      <c r="AY53">
+        <v>1815678277000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>1641456569000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1381189309000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1247815132000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1193608539000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1014396541000.0</v>
+      </c>
+      <c r="BE53">
+        <v>953445480000.0</v>
+      </c>
+      <c r="BF53">
+        <v>950124540000.0</v>
+      </c>
+      <c r="BG53">
+        <v>883881930000.0</v>
+      </c>
+      <c r="BH53">
+        <v>819640227000.0</v>
+      </c>
+      <c r="BI53">
+        <v>718758964000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>653312441000.0</v>
+      </c>
+      <c r="BK53">
+        <v>665943500000.0</v>
+      </c>
+      <c r="BL53">
+        <v>401490702000.0</v>
+      </c>
+      <c r="BM53">
+        <v>853412779000.0</v>
+      </c>
+      <c r="BN53">
+        <v>341966911000.0</v>
+      </c>
+      <c r="BO53">
+        <v>586835052000.0</v>
+      </c>
+      <c r="BP53">
+        <v>296680155000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>271475041000.0</v>
+      </c>
+      <c r="BR53">
+        <v>251646933000.0</v>
+      </c>
+      <c r="BS53">
+        <v>444579039000.0</v>
+      </c>
+      <c r="BT53">
+        <v>228036452000.0</v>
+      </c>
+      <c r="BU53">
+        <v>208705494000.0</v>
+      </c>
+      <c r="BV53">
+        <v>197521236000.0</v>
+      </c>
+      <c r="BW53">
+        <v>400320996000.0</v>
+      </c>
+      <c r="BX53">
+        <v>194512185000.0</v>
+      </c>
+      <c r="BY53">
+        <v>254908896000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>216570179000.0</v>
+      </c>
+      <c r="CA53">
+        <v>414444727000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:79">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+    </row>
+    <row r="55" spans="1:79">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>1.6905163E+14</v>
+      </c>
+      <c r="C55">
+        <v>1.6382538E+14</v>
+      </c>
+      <c r="D55">
+        <v>1.54539876E+14</v>
+      </c>
+      <c r="E55">
+        <v>1.50134638E+14</v>
+      </c>
+      <c r="F55">
+        <v>1.50472547E+14</v>
+      </c>
+      <c r="G55">
+        <v>1.50184175E+14</v>
+      </c>
+      <c r="H55">
+        <v>1.48650012E+14</v>
+      </c>
+      <c r="I55">
+        <v>1.4830666E+14</v>
+      </c>
+      <c r="J55">
+        <v>1.45362641E+14</v>
+      </c>
+      <c r="K55">
+        <v>1.41488996E+14</v>
+      </c>
+      <c r="L55">
+        <v>1.35411609E+14</v>
+      </c>
+      <c r="M55">
+        <v>1.36748907E+14</v>
+      </c>
+      <c r="N55">
+        <v>1.42343668E+14</v>
+      </c>
+      <c r="O55">
+        <v>1.35382812E+14</v>
+      </c>
+      <c r="P55">
+        <v>1.29541258E+14</v>
+      </c>
+      <c r="Q55">
+        <v>1.23473565E+14</v>
+      </c>
+      <c r="R55">
+        <v>1.21871824E+14</v>
+      </c>
+      <c r="S55">
+        <v>1.19104185E+14</v>
+      </c>
+      <c r="T55">
+        <v>1.14640479E+14</v>
+      </c>
+      <c r="U55">
+        <v>1.11686446E+14</v>
+      </c>
+      <c r="V55">
+        <v>1.04129755E+14</v>
+      </c>
+      <c r="W55">
+        <v>92518025000000.0</v>
+      </c>
+      <c r="X55">
+        <v>86652476000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>88722063000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>89205160000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>93408831000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>92219734000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>89086631000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>89694724000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>86971893000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>83155655126000.0</v>
+      </c>
+      <c r="AG55">
+        <v>80312118896000.0</v>
+      </c>
+      <c r="AH55">
+        <v>79838017952000.0</v>
+      </c>
+      <c r="AI55">
+        <v>74745570000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>70319307083000.0</v>
+      </c>
+      <c r="AK55">
+        <v>70905526704000.0</v>
+      </c>
+      <c r="AL55">
+        <v>66845312671000.0</v>
+      </c>
+      <c r="AM55">
+        <v>60839102211000.0</v>
+      </c>
+      <c r="AN55">
+        <v>53789122335000.0</v>
+      </c>
+      <c r="AO55">
+        <v>52249028289000.0</v>
+      </c>
+      <c r="AP55">
+        <v>52072093724000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>47305953535000.0</v>
+      </c>
+      <c r="AR55">
+        <v>43962836875000.0</v>
+      </c>
+      <c r="AS55">
+        <v>40833543097000.0</v>
+      </c>
+      <c r="AT55">
+        <v>38211578430000.0</v>
+      </c>
+      <c r="AU55">
+        <v>36173590792000.0</v>
+      </c>
+      <c r="AV55">
+        <v>31782858339000.0</v>
+      </c>
+      <c r="AW55">
+        <v>27760572959000.0</v>
+      </c>
+      <c r="AX55">
+        <v>25369193776000.0</v>
+      </c>
+      <c r="AY55">
+        <v>24027643858000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>21167642116000.0</v>
+      </c>
+      <c r="BA55">
+        <v>19449624680000.0</v>
+      </c>
+      <c r="BB55">
+        <v>18169843353000.0</v>
+      </c>
+      <c r="BC55">
+        <v>17166551873000.0</v>
+      </c>
+      <c r="BD55">
+        <v>14736679705000.0</v>
+      </c>
+      <c r="BE55">
+        <v>13889078806000.0</v>
+      </c>
+      <c r="BF55">
+        <v>13803887185000.0</v>
+      </c>
+      <c r="BG55">
+        <v>12951201232000.0</v>
+      </c>
+      <c r="BH55">
+        <v>12122057331000.0</v>
+      </c>
+      <c r="BI55">
+        <v>10826014570000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>10224247524000.0</v>
+      </c>
+      <c r="BK55">
+        <v>10102287635000.0</v>
+      </c>
+      <c r="BL55">
+        <v>9255930278000.0</v>
+      </c>
+      <c r="BM55">
+        <v>8474384009000.0</v>
+      </c>
+      <c r="BN55">
+        <v>8025067903000.0</v>
+      </c>
+      <c r="BO55">
+        <v>7629928278000.0</v>
+      </c>
+      <c r="BP55">
+        <v>7037888637000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>6562616736000.0</v>
+      </c>
+      <c r="BR55">
+        <v>6220709202000.0</v>
+      </c>
+      <c r="BS55">
+        <v>5512694013000.0</v>
+      </c>
+      <c r="BT55">
+        <v>4863448885000.0</v>
+      </c>
+      <c r="BU55">
+        <v>4639099176000.0</v>
+      </c>
+      <c r="BV55">
+        <v>4455811826000.0</v>
+      </c>
+      <c r="BW55">
+        <v>4474877597000.0</v>
+      </c>
+      <c r="BX55">
+        <v>4279428843000.0</v>
+      </c>
+      <c r="BY55">
+        <v>4496136458000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>3569641250000.0</v>
+      </c>
+      <c r="CA55">
+        <v>3699865378000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:79">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>30679357000000.0</v>
+      </c>
+      <c r="C56">
+        <v>28693732000000.0</v>
+      </c>
+      <c r="D56">
+        <v>22437035000000.0</v>
+      </c>
+      <c r="E56">
+        <v>28015935000000.0</v>
+      </c>
+      <c r="F56">
+        <v>29103348000000.0</v>
+      </c>
+      <c r="G56">
+        <v>28115492000000.0</v>
+      </c>
+      <c r="H56">
+        <v>26344461000000.0</v>
+      </c>
+      <c r="I56">
+        <v>25835270000000.0</v>
+      </c>
+      <c r="J56">
+        <v>26357744000000.0</v>
+      </c>
+      <c r="K56">
+        <v>26295001000000.0</v>
+      </c>
+      <c r="L56">
+        <v>22549067000000.0</v>
+      </c>
+      <c r="M56">
+        <v>21134658000000.0</v>
+      </c>
+      <c r="N56">
+        <v>23201813000000.0</v>
+      </c>
+      <c r="O56">
+        <v>24001180000000.0</v>
+      </c>
+      <c r="P56">
+        <v>20190413000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>25394326000000.0</v>
+      </c>
+      <c r="R56">
+        <v>40810420000000.0</v>
+      </c>
+      <c r="S56">
+        <v>22030792000000.0</v>
+      </c>
+      <c r="T56">
+        <v>26045448000000.0</v>
+      </c>
+      <c r="U56">
+        <v>24077791000000.0</v>
+      </c>
+      <c r="V56">
+        <v>16240840000000.0</v>
+      </c>
+      <c r="W56">
+        <v>13755215000000.0</v>
+      </c>
+      <c r="X56">
+        <v>5834539000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>5301692000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>10197172000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>10225577000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>10566583000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>13582838000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>11340371000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>12899307000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>10850158314000.0</v>
+      </c>
+      <c r="AG56">
+        <v>12777529803000.0</v>
+      </c>
+      <c r="AH56">
+        <v>11098948484000.0</v>
+      </c>
+      <c r="AI56">
+        <v>12486819000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>10996985887000.0</v>
+      </c>
+      <c r="AK56">
+        <v>14574168442000.0</v>
+      </c>
+      <c r="AL56">
+        <v>13416266839000.0</v>
+      </c>
+      <c r="AM56">
+        <v>9892056082000.0</v>
+      </c>
+      <c r="AN56">
+        <v>7397863655000.0</v>
+      </c>
+      <c r="AO56">
+        <v>8257893424000.0</v>
+      </c>
+      <c r="AP56">
+        <v>11265212372000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>9536001304000.0</v>
+      </c>
+      <c r="AR56">
+        <v>8822408680000.0</v>
+      </c>
+      <c r="AS56">
+        <v>7438901617000.0</v>
+      </c>
+      <c r="AT56">
+        <v>7330209357000.0</v>
+      </c>
+      <c r="AU56">
+        <v>7174525778000.0</v>
+      </c>
+      <c r="AV56">
+        <v>6610460707000.0</v>
+      </c>
+      <c r="AW56">
+        <v>5114388589000.0</v>
+      </c>
+      <c r="AX56">
+        <v>4584203707000.0</v>
+      </c>
+      <c r="AY56">
+        <v>4406289619000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>3402452357000.0</v>
+      </c>
+      <c r="BA56">
+        <v>3038308164000.0</v>
+      </c>
+      <c r="BB56">
+        <v>3355424186000.0</v>
+      </c>
+      <c r="BC56">
+        <v>3752483317000.0</v>
+      </c>
+      <c r="BD56">
+        <v>2420925631000.0</v>
+      </c>
+      <c r="BE56">
+        <v>2188622845000.0</v>
+      </c>
+      <c r="BF56">
+        <v>3024901238000.0</v>
+      </c>
+      <c r="BG56">
+        <v>2600993528000.0</v>
+      </c>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+    </row>
+    <row r="57" spans="1:79">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>2032607000000.0</v>
+      </c>
+      <c r="C57">
+        <v>3570517000000.0</v>
+      </c>
+      <c r="D57">
+        <v>3564365000000.0</v>
+      </c>
+      <c r="E57">
+        <v>1.28145573E+14</v>
+      </c>
+      <c r="F57">
+        <v>1.29140853E+14</v>
+      </c>
+      <c r="G57">
+        <v>1.28690493E+14</v>
+      </c>
+      <c r="H57">
+        <v>1.26525473E+14</v>
+      </c>
+      <c r="I57">
+        <v>1.26247171E+14</v>
+      </c>
+      <c r="J57">
+        <v>1.24504643E+14</v>
+      </c>
+      <c r="K57">
+        <v>1.20649965E+14</v>
+      </c>
+      <c r="L57">
+        <v>1.13954196E+14</v>
+      </c>
+      <c r="M57">
+        <v>501462000000.0</v>
+      </c>
+      <c r="N57">
+        <v>452735000000.0</v>
+      </c>
+      <c r="O57">
+        <v>406608000000.0</v>
+      </c>
+      <c r="P57">
+        <v>312855000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>313156000000.0</v>
+      </c>
+      <c r="R57">
+        <v>1.05115836E+14</v>
+      </c>
+      <c r="S57">
+        <v>1.02466124E+14</v>
+      </c>
+      <c r="T57">
+        <v>97567200000000.0</v>
+      </c>
+      <c r="U57">
+        <v>94444035000000.0</v>
+      </c>
+      <c r="V57">
+        <v>86569574000000.0</v>
+      </c>
+      <c r="W57">
+        <v>75409763000000.0</v>
+      </c>
+      <c r="X57">
+        <v>63629690000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>64701523000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>73643265000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>77376771000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>373802000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>73669325000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>74342418000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>71893652000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>69762728977000.0</v>
+      </c>
+      <c r="AG57">
+        <v>67384245387000.0</v>
+      </c>
+      <c r="AH57">
+        <v>67807409764000.0</v>
+      </c>
+      <c r="AI57">
+        <v>62996073000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>60505309140000.0</v>
+      </c>
+      <c r="AK57">
+        <v>62064586972000.0</v>
+      </c>
+      <c r="AL57">
+        <v>58037162332000.0</v>
+      </c>
+      <c r="AM57">
+        <v>52381562051000.0</v>
+      </c>
+      <c r="AN57">
+        <v>47295228437000.0</v>
+      </c>
+      <c r="AO57">
+        <v>45888512484000.0</v>
+      </c>
+      <c r="AP57">
+        <v>45906788343000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>41452598629000.0</v>
+      </c>
+      <c r="AR57">
+        <v>38971969877000.0</v>
+      </c>
+      <c r="AS57">
+        <v>35996980228000.0</v>
+      </c>
+      <c r="AT57">
+        <v>33639330717000.0</v>
+      </c>
+      <c r="AU57">
+        <v>160617789000.0</v>
+      </c>
+      <c r="AV57">
+        <v>28176772840000.0</v>
+      </c>
+      <c r="AW57">
+        <v>24280891942000.0</v>
+      </c>
+      <c r="AX57">
+        <v>21965215142000.0</v>
+      </c>
+      <c r="AY57">
+        <v>20761446300000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>18277070967000.0</v>
+      </c>
+      <c r="BA57">
+        <v>17324979469000.0</v>
+      </c>
+      <c r="BB57">
+        <v>16105214093000.0</v>
+      </c>
+      <c r="BC57">
+        <v>15229488444000.0</v>
+      </c>
+      <c r="BD57">
+        <v>9487172000.0</v>
+      </c>
+      <c r="BE57">
+        <v>33234761000.0</v>
+      </c>
+      <c r="BF57">
+        <v>28072464000.0</v>
+      </c>
+      <c r="BG57">
+        <v>10727170227000.0</v>
+      </c>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+    </row>
+    <row r="58" spans="1:79">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>1.50005377E+14</v>
+      </c>
+      <c r="C58">
+        <v>1.46760261E+14</v>
+      </c>
+      <c r="D58">
+        <v>1.37511438E+14</v>
+      </c>
+      <c r="E58">
+        <v>1.33142847E+14</v>
+      </c>
+      <c r="F58">
+        <v>1.33501882E+14</v>
+      </c>
+      <c r="G58">
+        <v>1.33244905E+14</v>
+      </c>
+      <c r="H58">
+        <v>1.3163635E+14</v>
+      </c>
+      <c r="I58">
+        <v>1.31357469E+14</v>
+      </c>
+      <c r="J58">
+        <v>1.29343696E+14</v>
+      </c>
+      <c r="K58">
+        <v>1.25621379E+14</v>
+      </c>
+      <c r="L58">
+        <v>1.21502722E+14</v>
+      </c>
+      <c r="M58">
+        <v>1.22802586E+14</v>
+      </c>
+      <c r="N58">
+        <v>1.28447142E+14</v>
+      </c>
+      <c r="O58">
+        <v>1.21526152E+14</v>
+      </c>
+      <c r="P58">
+        <v>1.15664684E+14</v>
+      </c>
+      <c r="Q58">
+        <v>1.09573707E+14</v>
+      </c>
+      <c r="R58">
+        <v>1.07860352E+14</v>
+      </c>
+      <c r="S58">
+        <v>1.05125905E+14</v>
+      </c>
+      <c r="T58">
+        <v>1.00736647E+14</v>
+      </c>
+      <c r="U58">
+        <v>97778299000000.0</v>
+      </c>
+      <c r="V58">
+        <v>90324939000000.0</v>
+      </c>
+      <c r="W58">
+        <v>79603549000000.0</v>
+      </c>
+      <c r="X58">
+        <v>70394764000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>73333996000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>77363161000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>81066862000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>80684641000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>77974381000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>78746130000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>76183319000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>73134668152000.0</v>
+      </c>
+      <c r="AG58">
+        <v>70697462789000.0</v>
+      </c>
+      <c r="AH58">
+        <v>71077343705000.0</v>
+      </c>
+      <c r="AI58">
+        <v>66202194000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>62630069628000.0</v>
+      </c>
+      <c r="AK58">
+        <v>63547033335000.0</v>
+      </c>
+      <c r="AL58">
+        <v>59476351338000.0</v>
+      </c>
+      <c r="AM58">
+        <v>53785630026000.0</v>
+      </c>
+      <c r="AN58">
+        <v>48539300205000.0</v>
+      </c>
+      <c r="AO58">
+        <v>47206059668000.0</v>
+      </c>
+      <c r="AP58">
+        <v>47197581901000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>42718880883000.0</v>
+      </c>
+      <c r="AR58">
+        <v>40098838624000.0</v>
+      </c>
+      <c r="AS58">
+        <v>37166734999000.0</v>
+      </c>
+      <c r="AT58">
+        <v>34759409834000.0</v>
+      </c>
+      <c r="AU58">
+        <v>33321356997000.0</v>
+      </c>
+      <c r="AV58">
+        <v>28991535876000.0</v>
+      </c>
+      <c r="AW58">
+        <v>25092970554000.0</v>
+      </c>
+      <c r="AX58">
+        <v>22850576623000.0</v>
+      </c>
+      <c r="AY58">
+        <v>21651536689000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>19079931465000.0</v>
+      </c>
+      <c r="BA58">
+        <v>17470214398000.0</v>
+      </c>
+      <c r="BB58">
+        <v>16185759927000.0</v>
+      </c>
+      <c r="BC58">
+        <v>15320812839000.0</v>
+      </c>
+      <c r="BD58">
+        <v>12875102491000.0</v>
+      </c>
+      <c r="BE58">
+        <v>12038568086000.0</v>
+      </c>
+      <c r="BF58">
+        <v>12022118526000.0</v>
+      </c>
+      <c r="BG58">
+        <v>11287605437000.0</v>
+      </c>
+      <c r="BH58">
+        <v>10538302500000.0</v>
+      </c>
+      <c r="BI58">
+        <v>9293513369000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>8717456699000.0</v>
+      </c>
+      <c r="BK58">
+        <v>8618888409000.0</v>
+      </c>
+      <c r="BL58">
+        <v>8135516222000.0</v>
+      </c>
+      <c r="BM58">
+        <v>7393119671000.0</v>
+      </c>
+      <c r="BN58">
+        <v>6979336640000.0</v>
+      </c>
+      <c r="BO58">
+        <v>6636407319000.0</v>
+      </c>
+      <c r="BP58">
+        <v>6056316485000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>5584441975000.0</v>
+      </c>
+      <c r="BR58">
+        <v>5259790889000.0</v>
+      </c>
+      <c r="BS58">
+        <v>4562349231000.0</v>
+      </c>
+      <c r="BT58">
+        <v>3918982194000.0</v>
+      </c>
+      <c r="BU58">
+        <v>3678231731000.0</v>
+      </c>
+      <c r="BV58">
+        <v>3499037662000.0</v>
+      </c>
+      <c r="BW58">
+        <v>3533225670000.0</v>
+      </c>
+      <c r="BX58">
+        <v>3308559562000.0</v>
+      </c>
+      <c r="BY58">
+        <v>3535215953000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>3182327902000.0</v>
+      </c>
+      <c r="CA58">
+        <v>3328594475000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:79">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+    </row>
+    <row r="60" spans="1:79">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>19046253000000.0</v>
+      </c>
+      <c r="C60">
+        <v>17065119000000.0</v>
+      </c>
+      <c r="D60">
+        <v>17028438000000.0</v>
+      </c>
+      <c r="E60">
+        <v>16991791000000.0</v>
+      </c>
+      <c r="F60">
+        <v>16970665000000.0</v>
+      </c>
+      <c r="G60">
+        <v>16939270000000.0</v>
+      </c>
+      <c r="H60">
+        <v>17013662000000.0</v>
+      </c>
+      <c r="I60">
+        <v>16949191000000.0</v>
+      </c>
+      <c r="J60">
+        <v>16018945000000.0</v>
+      </c>
+      <c r="K60">
+        <v>15867617000000.0</v>
+      </c>
+      <c r="L60">
+        <v>13908887000000.0</v>
+      </c>
+      <c r="M60">
+        <v>13946321000000.0</v>
+      </c>
+      <c r="N60">
+        <v>13896526000000.0</v>
+      </c>
+      <c r="O60">
+        <v>13856660000000.0</v>
+      </c>
+      <c r="P60">
+        <v>13876574000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>13899858000000.0</v>
+      </c>
+      <c r="R60">
+        <v>14011472000000.0</v>
+      </c>
+      <c r="S60">
+        <v>13978280000000.0</v>
+      </c>
+      <c r="T60">
+        <v>13903832000000.0</v>
+      </c>
+      <c r="U60">
+        <v>13908147000000.0</v>
+      </c>
+      <c r="V60">
+        <v>13804816000000.0</v>
+      </c>
+      <c r="W60">
+        <v>12914476000000.0</v>
+      </c>
+      <c r="X60">
+        <v>16257712000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>15388067000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>11841999000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>12341969000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>11535093000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>11112250000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>10948594000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>10788574000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>10020986974000.0</v>
+      </c>
+      <c r="AG60">
+        <v>9614656107000.0</v>
+      </c>
+      <c r="AH60">
+        <v>8760674247000.0</v>
+      </c>
+      <c r="AI60">
+        <v>8543376000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>7689237455000.0</v>
+      </c>
+      <c r="AK60">
+        <v>7358493369000.0</v>
+      </c>
+      <c r="AL60">
+        <v>7368961333000.0</v>
+      </c>
+      <c r="AM60">
+        <v>7053472185000.0</v>
+      </c>
+      <c r="AN60">
+        <v>5249822130000.0</v>
+      </c>
+      <c r="AO60">
+        <v>5042968621000.0</v>
+      </c>
+      <c r="AP60">
+        <v>4874511823000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>4587072652000.0</v>
+      </c>
+      <c r="AR60">
+        <v>3863998251000.0</v>
+      </c>
+      <c r="AS60">
+        <v>3666808098000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3452168596000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2852233795000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2791322463000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2667602405000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2518617153000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2376107169000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2087710651000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1979410282000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1984083426000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1845739034000.0</v>
+      </c>
+      <c r="BD60">
+        <v>1861577214000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1850510720000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1781768659000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1663595795000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1583754831000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1532501201000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1506790825000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1483399226000.0</v>
+      </c>
+      <c r="BL60">
+        <v>1120414056000.0</v>
+      </c>
+      <c r="BM60">
+        <v>1081264338000.0</v>
+      </c>
+      <c r="BN60">
+        <v>1045731263000.0</v>
+      </c>
+      <c r="BO60">
+        <v>993520959000.0</v>
+      </c>
+      <c r="BP60">
+        <v>981572152000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>978174761000.0</v>
+      </c>
+      <c r="BR60">
+        <v>960918313000.0</v>
+      </c>
+      <c r="BS60">
+        <v>950344782000.0</v>
+      </c>
+      <c r="BT60">
+        <v>944466691000.0</v>
+      </c>
+      <c r="BU60">
+        <v>960867445000.0</v>
+      </c>
+      <c r="BV60">
+        <v>956774164000.0</v>
+      </c>
+      <c r="BW60">
+        <v>941651927000.0</v>
+      </c>
+      <c r="BX60">
+        <v>970869281000.0</v>
+      </c>
+      <c r="BY60">
+        <v>960920505000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>387313348000.0</v>
+      </c>
+      <c r="CA60">
+        <v>371270903000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:79">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+    </row>
+    <row r="62" spans="1:79">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B2">
+        <v>10131591000000.0</v>
+      </c>
+      <c r="C2">
+        <v>8843476000000.0</v>
+      </c>
+      <c r="D2">
+        <v>6868327000000.0</v>
+      </c>
+      <c r="E2">
+        <v>5894228000000.0</v>
+      </c>
+      <c r="F2">
+        <v>5929054000000.0</v>
+      </c>
+      <c r="G2">
+        <v>5024154000000.0</v>
+      </c>
+      <c r="H2">
+        <v>6018642000000.0</v>
+      </c>
+      <c r="I2">
+        <v>5025008000000.0</v>
+      </c>
+      <c r="J2">
+        <v>4384398000000.0</v>
+      </c>
+      <c r="K2">
+        <v>3611373461000.0</v>
+      </c>
+      <c r="L2">
+        <v>3306066192000.0</v>
+      </c>
+      <c r="M2">
+        <v>2446460502000.0</v>
+      </c>
+      <c r="N2">
+        <v>1251644692000.0</v>
+      </c>
+      <c r="O2">
+        <v>821145184000.0</v>
+      </c>
+      <c r="P2">
+        <v>714106654000.0</v>
+      </c>
+      <c r="Q2">
+        <v>567061088000.0</v>
+      </c>
+      <c r="R2">
+        <v>529088036000.0</v>
+      </c>
+      <c r="S2">
+        <v>330096466000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3">
+        <v>248185000000.0</v>
+      </c>
+      <c r="C3">
+        <v>229363000000.0</v>
+      </c>
+      <c r="D3">
+        <v>202654000000.0</v>
+      </c>
+      <c r="E3">
+        <v>185993000000.0</v>
+      </c>
+      <c r="F3">
+        <v>190032000000.0</v>
+      </c>
+      <c r="G3">
+        <v>195744000000.0</v>
+      </c>
+      <c r="H3">
+        <v>132264000000.0</v>
+      </c>
+      <c r="I3">
+        <v>130946000000.0</v>
+      </c>
+      <c r="J3">
+        <v>116202000000.0</v>
+      </c>
+      <c r="K3">
+        <v>68077267000.0</v>
+      </c>
+      <c r="L3">
+        <v>57291951000.0</v>
+      </c>
+      <c r="M3">
+        <v>47044458000.0</v>
+      </c>
+      <c r="N3">
+        <v>44362595000.0</v>
+      </c>
+      <c r="O3">
+        <v>47385487000.0</v>
+      </c>
+      <c r="P3">
+        <v>17024876000.0</v>
+      </c>
+      <c r="Q3">
+        <v>23293683000.0</v>
+      </c>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B5">
+        <v>45709000000.0</v>
+      </c>
+      <c r="C5">
+        <v>57371000000.0</v>
+      </c>
+      <c r="D5">
+        <v>54609000000.0</v>
+      </c>
+      <c r="E5">
+        <v>53787000000.0</v>
+      </c>
+      <c r="F5">
+        <v>72211000000.0</v>
+      </c>
+      <c r="G5">
+        <v>104448000000.0</v>
+      </c>
+      <c r="H5">
+        <v>714688000000.0</v>
+      </c>
+      <c r="I5">
+        <v>600930000000.0</v>
+      </c>
+      <c r="J5">
+        <v>910146000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1087199550000.0</v>
+      </c>
+      <c r="L5">
+        <v>878212838000.0</v>
+      </c>
+      <c r="M5">
+        <v>571976478000.0</v>
+      </c>
+      <c r="N5">
+        <v>509628250000.0</v>
+      </c>
+      <c r="O5">
+        <v>351140867000.0</v>
+      </c>
+      <c r="P5">
+        <v>230477283000.0</v>
+      </c>
+      <c r="Q5">
+        <v>105755528000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B6">
+        <v>293894000000.0</v>
+      </c>
+      <c r="C6">
+        <v>286734000000.0</v>
+      </c>
+      <c r="D6">
+        <v>257263000000.0</v>
+      </c>
+      <c r="E6">
+        <v>239780000000.0</v>
+      </c>
+      <c r="F6">
+        <v>262243000000.0</v>
+      </c>
+      <c r="G6">
+        <v>300192000000.0</v>
+      </c>
+      <c r="H6">
+        <v>846952000000.0</v>
+      </c>
+      <c r="I6">
+        <v>731876000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1026348000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1155276817000.0</v>
+      </c>
+      <c r="L6">
+        <v>935504789000.0</v>
+      </c>
+      <c r="M6">
+        <v>619020936000.0</v>
+      </c>
+      <c r="N6">
+        <v>553990845000.0</v>
+      </c>
+      <c r="O6">
+        <v>398526354000.0</v>
+      </c>
+      <c r="P6">
+        <v>247502159000.0</v>
+      </c>
+      <c r="Q6">
+        <v>129049211000.0</v>
+      </c>
+      <c r="R6">
+        <v>59696948000.0</v>
+      </c>
+      <c r="S6">
+        <v>60151419000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>149</v>
+      </c>
+      <c r="B9">
+        <v>2839059000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2429861000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1984032000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1902526000000.0</v>
+      </c>
+      <c r="F9">
+        <v>466314000000.0</v>
+      </c>
+      <c r="G9">
+        <v>238579000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2990118000000.0</v>
+      </c>
+      <c r="I9">
+        <v>3035508000000.0</v>
+      </c>
+      <c r="J9">
+        <v>2649126000000.0</v>
+      </c>
+      <c r="K9">
+        <v>2459158332000.0</v>
+      </c>
+      <c r="L9">
+        <v>1744999393000.0</v>
+      </c>
+      <c r="M9">
+        <v>1159288967000.0</v>
+      </c>
+      <c r="N9">
+        <v>1109478517000.0</v>
+      </c>
+      <c r="O9">
+        <v>915356237000.0</v>
+      </c>
+      <c r="P9">
+        <v>659679153000.0</v>
+      </c>
+      <c r="Q9">
+        <v>504289536000.0</v>
+      </c>
+      <c r="R9">
+        <v>404198450000.0</v>
+      </c>
+      <c r="S9">
+        <v>310093411000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10">
+        <v>45709000000.0</v>
+      </c>
+      <c r="C10">
+        <v>57371000000.0</v>
+      </c>
+      <c r="D10">
+        <v>54609000000.0</v>
+      </c>
+      <c r="E10">
+        <v>53787000000.0</v>
+      </c>
+      <c r="F10">
+        <v>72211000000.0</v>
+      </c>
+      <c r="G10">
+        <v>104448000000.0</v>
+      </c>
+      <c r="H10">
+        <v>714688000000.0</v>
+      </c>
+      <c r="I10">
+        <v>600930000000.0</v>
+      </c>
+      <c r="J10">
+        <v>910146000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1087199550000.0</v>
+      </c>
+      <c r="L10">
+        <v>878212838000.0</v>
+      </c>
+      <c r="M10">
+        <v>571976478000.0</v>
+      </c>
+      <c r="N10">
+        <v>509628250000.0</v>
+      </c>
+      <c r="O10">
+        <v>351140867000.0</v>
+      </c>
+      <c r="P10">
+        <v>230477283000.0</v>
+      </c>
+      <c r="Q10">
+        <v>105755528000.0</v>
+      </c>
+      <c r="R10">
+        <v>59696948000.0</v>
+      </c>
+      <c r="S10">
+        <v>60151419000.0</v>
+      </c>
+      <c r="T10">
+        <v>58946718000.0</v>
+      </c>
+      <c r="U10">
+        <v>52899385000.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B11">
+        <v>15734000000.0</v>
+      </c>
+      <c r="C11">
+        <v>31798000000.0</v>
+      </c>
+      <c r="D11">
+        <v>32506000000.0</v>
+      </c>
+      <c r="E11">
+        <v>27790000000.0</v>
+      </c>
+      <c r="F11">
+        <v>28084000000.0</v>
+      </c>
+      <c r="G11">
+        <v>40284000000.0</v>
+      </c>
+      <c r="H11">
+        <v>186574000000.0</v>
+      </c>
+      <c r="I11">
+        <v>163518000000.0</v>
+      </c>
+      <c r="J11">
+        <v>234741000000.0</v>
+      </c>
+      <c r="K11">
+        <v>267008727000.0</v>
+      </c>
+      <c r="L11">
+        <v>225888202000.0</v>
+      </c>
+      <c r="M11">
+        <v>142678526000.0</v>
+      </c>
+      <c r="N11">
+        <v>124276751000.0</v>
+      </c>
+      <c r="O11">
+        <v>87851541000.0</v>
+      </c>
+      <c r="P11">
+        <v>59201846000.0</v>
+      </c>
+      <c r="Q11">
+        <v>28801308000.0</v>
+      </c>
+      <c r="R11">
+        <v>18597979000.0</v>
+      </c>
+      <c r="S11">
+        <v>19186238000.0</v>
+      </c>
+      <c r="T11">
+        <v>18202268000.0</v>
+      </c>
+      <c r="U11">
+        <v>16714192000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B12">
+        <v>9709647000000.0</v>
+      </c>
+      <c r="C12">
+        <v>8843476000000.0</v>
+      </c>
+      <c r="D12">
+        <v>6868327000000.0</v>
+      </c>
+      <c r="E12">
+        <v>5894228000000.0</v>
+      </c>
+      <c r="F12">
+        <v>5929054000000.0</v>
+      </c>
+      <c r="G12">
+        <v>5024154000000.0</v>
+      </c>
+      <c r="H12">
+        <v>6018642000000.0</v>
+      </c>
+      <c r="I12">
+        <v>5025008000000.0</v>
+      </c>
+      <c r="J12">
+        <v>4384398000000.0</v>
+      </c>
+      <c r="K12">
+        <v>3611373461000.0</v>
+      </c>
+      <c r="L12">
+        <v>3306066192000.0</v>
+      </c>
+      <c r="M12">
+        <v>2446460502000.0</v>
+      </c>
+      <c r="N12">
+        <v>1251644692000.0</v>
+      </c>
+      <c r="O12">
+        <v>821145184000.0</v>
+      </c>
+      <c r="P12">
+        <v>714106654000.0</v>
+      </c>
+      <c r="Q12">
+        <v>567061088000.0</v>
+      </c>
+      <c r="R12">
+        <v>529088036000.0</v>
+      </c>
+      <c r="S12">
+        <v>330096466000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>153</v>
+      </c>
+      <c r="B13">
+        <v>12875803000000.0</v>
+      </c>
+      <c r="C13">
+        <v>11181892000000.0</v>
+      </c>
+      <c r="D13">
+        <v>8576994000000.0</v>
+      </c>
+      <c r="E13">
+        <v>7715432000000.0</v>
+      </c>
+      <c r="F13">
+        <v>6334857000000.0</v>
+      </c>
+      <c r="G13">
+        <v>5194786000000.0</v>
+      </c>
+      <c r="H13">
+        <v>8938464000000.0</v>
+      </c>
+      <c r="I13">
+        <v>7994584000000.0</v>
+      </c>
+      <c r="J13">
+        <v>6984499210000.0</v>
+      </c>
+      <c r="K13">
+        <v>6029020643000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>154</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B15">
+        <v>29975000000.0</v>
+      </c>
+      <c r="C15">
+        <v>25573000000.0</v>
+      </c>
+      <c r="D15">
+        <v>22103000000.0</v>
+      </c>
+      <c r="E15">
+        <v>25997000000.0</v>
+      </c>
+      <c r="F15">
+        <v>44127000000.0</v>
+      </c>
+      <c r="G15">
+        <v>64164000000.0</v>
+      </c>
+      <c r="H15">
+        <v>528114000000.0</v>
+      </c>
+      <c r="I15">
+        <v>437412000000.0</v>
+      </c>
+      <c r="J15">
+        <v>675405000000.0</v>
+      </c>
+      <c r="K15">
+        <v>820190823000.0</v>
+      </c>
+      <c r="L15">
+        <v>652324636000.0</v>
+      </c>
+      <c r="M15">
+        <v>429297952000.0</v>
+      </c>
+      <c r="N15">
+        <v>385351499000.0</v>
+      </c>
+      <c r="O15">
+        <v>263289326000.0</v>
+      </c>
+      <c r="P15">
+        <v>171275437000.0</v>
+      </c>
+      <c r="Q15">
+        <v>76954220000.0</v>
+      </c>
+      <c r="R15">
+        <v>41098969000.0</v>
+      </c>
+      <c r="S15">
+        <v>40965181000.0</v>
+      </c>
+      <c r="T15">
+        <v>40744450000.0</v>
+      </c>
+      <c r="U15">
+        <v>36185193000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B16">
+        <v>29975000000.0</v>
+      </c>
+      <c r="C16">
+        <v>25573000000.0</v>
+      </c>
+      <c r="D16">
+        <v>22103000000.0</v>
+      </c>
+      <c r="E16">
+        <v>25997000000.0</v>
+      </c>
+      <c r="F16">
+        <v>44127000000.0</v>
+      </c>
+      <c r="G16">
+        <v>64164000000.0</v>
+      </c>
+      <c r="H16">
+        <v>528114000000.0</v>
+      </c>
+      <c r="I16">
+        <v>437412000000.0</v>
+      </c>
+      <c r="J16">
+        <v>675405000000.0</v>
+      </c>
+      <c r="K16">
+        <v>820190823000.0</v>
+      </c>
+      <c r="L16">
+        <v>652324636000.0</v>
+      </c>
+      <c r="M16">
+        <v>435561942000.0</v>
+      </c>
+      <c r="N16">
+        <v>385351499000.0</v>
+      </c>
+      <c r="O16">
+        <v>263289326000.0</v>
+      </c>
+      <c r="P16">
+        <v>171275436000.0</v>
+      </c>
+      <c r="Q16">
+        <v>76954221000.0</v>
+      </c>
+      <c r="R16">
+        <v>41098969000.0</v>
+      </c>
+      <c r="S16">
+        <v>40965181000.0</v>
+      </c>
+      <c r="T16">
+        <v>40744450000.0</v>
+      </c>
+      <c r="U16">
+        <v>36185193000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>157</v>
+      </c>
+      <c r="B17">
+        <v>29975000000.0</v>
+      </c>
+      <c r="C17">
+        <v>25573000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-17721000000.0</v>
+      </c>
+      <c r="E17">
+        <v>25997000000.0</v>
+      </c>
+      <c r="F17">
+        <v>44127000000.0</v>
+      </c>
+      <c r="G17">
+        <v>64164000000.0</v>
+      </c>
+      <c r="H17">
+        <v>528114000000.0</v>
+      </c>
+      <c r="I17">
+        <v>437412000000.0</v>
+      </c>
+      <c r="J17">
+        <v>675404953000.0</v>
+      </c>
+      <c r="K17">
+        <v>820190823000.0</v>
+      </c>
+      <c r="L17">
+        <v>652324636000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B18">
+        <v>3166156000000.0</v>
+      </c>
+      <c r="C18">
+        <v>2338416000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1350840000000.0</v>
+      </c>
+      <c r="E18">
+        <v>1821204000000.0</v>
+      </c>
+      <c r="F18">
+        <v>405803000000.0</v>
+      </c>
+      <c r="G18">
+        <v>170632000000.0</v>
+      </c>
+      <c r="H18">
+        <v>2919822000000.0</v>
+      </c>
+      <c r="I18">
+        <v>2969576000000.0</v>
+      </c>
+      <c r="J18">
+        <v>2600100791000.0</v>
+      </c>
+      <c r="K18">
+        <v>2417647182000.0</v>
+      </c>
+      <c r="L18">
+        <v>1696027597000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>160</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21">
+        <v>45709000000.0</v>
+      </c>
+      <c r="C21">
+        <v>57371000000.0</v>
+      </c>
+      <c r="D21">
+        <v>54609000000.0</v>
+      </c>
+      <c r="E21">
+        <v>53787000000.0</v>
+      </c>
+      <c r="F21">
+        <v>72211000000.0</v>
+      </c>
+      <c r="G21">
+        <v>104448000000.0</v>
+      </c>
+      <c r="H21">
+        <v>714688000000.0</v>
+      </c>
+      <c r="I21">
+        <v>600930000000.0</v>
+      </c>
+      <c r="J21">
+        <v>910146000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1087199550000.0</v>
+      </c>
+      <c r="L21">
+        <v>878212838000.0</v>
+      </c>
+      <c r="M21">
+        <v>571976478000.0</v>
+      </c>
+      <c r="N21">
+        <v>509628250000.0</v>
+      </c>
+      <c r="O21">
+        <v>351140867000.0</v>
+      </c>
+      <c r="P21">
+        <v>230477283000.0</v>
+      </c>
+      <c r="Q21">
+        <v>105755528000.0</v>
+      </c>
+      <c r="R21">
+        <v>59696948000.0</v>
+      </c>
+      <c r="S21">
+        <v>60151419000.0</v>
+      </c>
+      <c r="T21">
+        <v>334896517000.0</v>
+      </c>
+      <c r="U21">
+        <v>381111706000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>163</v>
+      </c>
+      <c r="B23">
+        <v>12924941000000.0</v>
+      </c>
+      <c r="C23">
+        <v>11215966000000.0</v>
+      </c>
+      <c r="D23">
+        <v>8797750000000.0</v>
+      </c>
+      <c r="E23">
+        <v>7742967000000.0</v>
+      </c>
+      <c r="F23">
+        <v>6323157000000.0</v>
+      </c>
+      <c r="G23">
+        <v>5158285000000.0</v>
+      </c>
+      <c r="H23">
+        <v>8294072000000.0</v>
+      </c>
+      <c r="I23">
+        <v>7459586000000.0</v>
+      </c>
+      <c r="J23">
+        <v>6123378000000.0</v>
+      </c>
+      <c r="K23">
+        <v>4983332243000.0</v>
+      </c>
+      <c r="L23">
+        <v>4172852747000.0</v>
+      </c>
+      <c r="M23">
+        <v>3033772991000.0</v>
+      </c>
+      <c r="N23">
+        <v>1851494959000.0</v>
+      </c>
+      <c r="O23">
+        <v>1385360554000.0</v>
+      </c>
+      <c r="P23">
+        <v>1143308524000.0</v>
+      </c>
+      <c r="Q23">
+        <v>965595096000.0</v>
+      </c>
+      <c r="R23">
+        <v>873589538000.0</v>
+      </c>
+      <c r="S23">
+        <v>580038458000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>164</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>165</v>
+      </c>
+      <c r="B25">
+        <v>248185000000.0</v>
+      </c>
+      <c r="C25">
+        <v>229363000000.0</v>
+      </c>
+      <c r="D25">
+        <v>196405000000.0</v>
+      </c>
+      <c r="E25">
+        <v>185993000000.0</v>
+      </c>
+      <c r="F25">
+        <v>190032000000.0</v>
+      </c>
+      <c r="G25">
+        <v>195744000000.0</v>
+      </c>
+      <c r="H25">
+        <v>132264000000.0</v>
+      </c>
+      <c r="I25">
+        <v>130946000000.0</v>
+      </c>
+      <c r="J25">
+        <v>116201616000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>47355000000.0</v>
+      </c>
+      <c r="D27">
+        <v>57596000000.0</v>
+      </c>
+      <c r="E27">
+        <v>48047000000.0</v>
+      </c>
+      <c r="F27">
+        <v>40183000000.0</v>
+      </c>
+      <c r="G27">
+        <v>61811000000.0</v>
+      </c>
+      <c r="H27">
+        <v>75012000000.0</v>
+      </c>
+      <c r="I27">
+        <v>90815000000.0</v>
+      </c>
+      <c r="J27">
+        <v>80888000000.0</v>
+      </c>
+      <c r="K27">
+        <v>79954923000.0</v>
+      </c>
+      <c r="L27">
+        <v>36932657000.0</v>
+      </c>
+      <c r="M27">
+        <v>39176503000.0</v>
+      </c>
+      <c r="N27">
+        <v>33369636000.0</v>
+      </c>
+      <c r="O27">
+        <v>29207626000.0</v>
+      </c>
+      <c r="P27">
+        <v>46391273000.0</v>
+      </c>
+      <c r="Q27">
+        <v>39012102000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B28">
+        <v>925525000000.0</v>
+      </c>
+      <c r="C28">
+        <v>584648000000.0</v>
+      </c>
+      <c r="D28">
+        <v>572971000000.0</v>
+      </c>
+      <c r="E28">
+        <v>438816000000.0</v>
+      </c>
+      <c r="F28">
+        <v>334839000000.0</v>
+      </c>
+      <c r="G28">
+        <v>304718000000.0</v>
+      </c>
+      <c r="H28">
+        <v>282739000000.0</v>
+      </c>
+      <c r="I28">
+        <v>233575000000.0</v>
+      </c>
+      <c r="J28">
+        <v>210294000000.0</v>
+      </c>
+      <c r="K28">
+        <v>176263952000.0</v>
+      </c>
+      <c r="L28">
+        <v>144167669000.0</v>
+      </c>
+      <c r="M28">
+        <v>118664740000.0</v>
+      </c>
+      <c r="N28">
+        <v>81825687000.0</v>
+      </c>
+      <c r="O28">
+        <v>78811138000.0</v>
+      </c>
+      <c r="P28">
+        <v>62190668000.0</v>
+      </c>
+      <c r="Q28">
+        <v>54224000000.0</v>
+      </c>
+      <c r="R28">
+        <v>134283838000.0</v>
+      </c>
+      <c r="S28">
+        <v>97290367000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>169</v>
+      </c>
+      <c r="B29">
+        <v>15734000000.0</v>
+      </c>
+      <c r="C29">
+        <v>31798000000.0</v>
+      </c>
+      <c r="D29">
+        <v>15881000000.0</v>
+      </c>
+      <c r="E29">
+        <v>27790000000.0</v>
+      </c>
+      <c r="F29">
+        <v>28084000000.0</v>
+      </c>
+      <c r="G29">
+        <v>40284000000.0</v>
+      </c>
+      <c r="H29">
+        <v>186574000000.0</v>
+      </c>
+      <c r="I29">
+        <v>163518000000.0</v>
+      </c>
+      <c r="J29">
+        <v>234740980000.0</v>
+      </c>
+      <c r="K29">
+        <v>267008727000.0</v>
+      </c>
+      <c r="L29">
+        <v>225888202000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>170</v>
+      </c>
+      <c r="B30">
+        <v>2793350000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2372490000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1929423000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1848739000000.0</v>
+      </c>
+      <c r="F30">
+        <v>394103000000.0</v>
+      </c>
+      <c r="G30">
+        <v>134131000000.0</v>
+      </c>
+      <c r="H30">
+        <v>2275430000000.0</v>
+      </c>
+      <c r="I30">
+        <v>2434578000000.0</v>
+      </c>
+      <c r="J30">
+        <v>1738980000000.0</v>
+      </c>
+      <c r="K30">
+        <v>1371958782000.0</v>
+      </c>
+      <c r="L30">
+        <v>866786555000.0</v>
+      </c>
+      <c r="M30">
+        <v>587312489000.0</v>
+      </c>
+      <c r="N30">
+        <v>599850267000.0</v>
+      </c>
+      <c r="O30">
+        <v>564215370000.0</v>
+      </c>
+      <c r="P30">
+        <v>429201870000.0</v>
+      </c>
+      <c r="Q30">
+        <v>398534008000.0</v>
+      </c>
+      <c r="R30">
+        <v>344501502000.0</v>
+      </c>
+      <c r="S30">
+        <v>249941992000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" t="s">
+        <v>171</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>54609000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-5894228000000.0</v>
+      </c>
+      <c r="F31">
+        <v>72211000000.0</v>
+      </c>
+      <c r="G31">
+        <v>104448000000.0</v>
+      </c>
+      <c r="H31">
+        <v>714688000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-5025008000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4384398419000.0</v>
+      </c>
+      <c r="K31">
+        <v>-3611373461000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3306066192000.0</v>
+      </c>
+      <c r="M31">
+        <v>-2399277178000.0</v>
+      </c>
+      <c r="N31">
+        <v>-1251644692000.0</v>
+      </c>
+      <c r="O31">
+        <v>-821145184000.0</v>
+      </c>
+      <c r="P31">
+        <v>-714106654000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-568087909000.0</v>
+      </c>
+      <c r="R31">
+        <v>-529088036000.0</v>
+      </c>
+      <c r="S31">
+        <v>-330096466000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32">
+        <v>12970650000000.0</v>
+      </c>
+      <c r="C32">
+        <v>11273337000000.0</v>
+      </c>
+      <c r="D32">
+        <v>8852359000000.0</v>
+      </c>
+      <c r="E32">
+        <v>7796754000000.0</v>
+      </c>
+      <c r="F32">
+        <v>6395368000000.0</v>
+      </c>
+      <c r="G32">
+        <v>5262733000000.0</v>
+      </c>
+      <c r="H32">
+        <v>9008760000000.0</v>
+      </c>
+      <c r="I32">
+        <v>8060516000000.0</v>
+      </c>
+      <c r="J32">
+        <v>7033524000000.0</v>
+      </c>
+      <c r="K32">
+        <v>6070531793000.0</v>
+      </c>
+      <c r="L32">
+        <v>5051065585000.0</v>
+      </c>
+      <c r="M32">
+        <v>3605749469000.0</v>
+      </c>
+      <c r="N32">
+        <v>2361123209000.0</v>
+      </c>
+      <c r="O32">
+        <v>1736501421000.0</v>
+      </c>
+      <c r="P32">
+        <v>1373785807000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1071350624000.0</v>
+      </c>
+      <c r="R32">
+        <v>933286486000.0</v>
+      </c>
+      <c r="S32">
+        <v>640189877000.0</v>
+      </c>
+      <c r="T32">
+        <v>504771371000.0</v>
+      </c>
+      <c r="U32">
+        <v>485133762000.0</v>
+      </c>
+      <c r="V32">
+        <v>154830000000.0</v>
+      </c>
+      <c r="W32">
+        <v>84505000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:79">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B2">
+        <v>2484918000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2661526000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2345813000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2506107000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2512856000000.0</v>
+      </c>
+      <c r="G2">
+        <v>2477055000000.0</v>
+      </c>
+      <c r="H2">
+        <v>2405854000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2252888000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1707679000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1558038000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1669744000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1881560000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1758985000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1915865000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1370756000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1296626000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1310981000000.0</v>
+      </c>
+      <c r="S2">
+        <v>1925739000000.0</v>
+      </c>
+      <c r="T2">
+        <v>1340677000000.0</v>
+      </c>
+      <c r="U2">
+        <v>1357703000000.0</v>
+      </c>
+      <c r="V2">
+        <v>1304935000000.0</v>
+      </c>
+      <c r="W2">
+        <v>1592122000000.0</v>
+      </c>
+      <c r="X2">
+        <v>899179000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1116476000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1416377000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1492022000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1519477000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1475359000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1531784000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1409004241000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1255755241000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1196616902000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1163632000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1117575769000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1184444973000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1094614284000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1014286805000.0</v>
+      </c>
+      <c r="AM2">
+        <v>999324916000.0</v>
+      </c>
+      <c r="AN2">
+        <v>860905871000.0</v>
+      </c>
+      <c r="AO2">
+        <v>866214488000.0</v>
+      </c>
+      <c r="AP2">
+        <v>884928186000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>913424765000.0</v>
+      </c>
+      <c r="AR2">
+        <v>817320837000.0</v>
+      </c>
+      <c r="AS2">
+        <v>804934310000.0</v>
+      </c>
+      <c r="AT2">
+        <v>770386280000.0</v>
+      </c>
+      <c r="AU2">
+        <v>741706796000.0</v>
+      </c>
+      <c r="AV2">
+        <v>624239938000.0</v>
+      </c>
+      <c r="AW2">
+        <v>550462796000.0</v>
+      </c>
+      <c r="AX2">
+        <v>482867648000.0</v>
+      </c>
+      <c r="AY2">
+        <v>408854529000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>321634957000.0</v>
+      </c>
+      <c r="BA2">
+        <v>272685017000.0</v>
+      </c>
+      <c r="BB2">
+        <v>248470189000.0</v>
+      </c>
+      <c r="BC2">
+        <v>227279370000.0</v>
+      </c>
+      <c r="BD2">
+        <v>195685369000.0</v>
+      </c>
+      <c r="BE2">
+        <v>193350342000.0</v>
+      </c>
+      <c r="BF2">
+        <v>204830103000.0</v>
+      </c>
+      <c r="BG2">
+        <v>201178907000.0</v>
+      </c>
+      <c r="BH2">
+        <v>189721984000.0</v>
+      </c>
+      <c r="BI2">
+        <v>169071010000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>154134753000.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+    </row>
+    <row r="3" spans="1:79">
+      <c r="A3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3">
+        <v>52109000000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>61703000000.0</v>
+      </c>
+      <c r="F3">
+        <v>61858000000.0</v>
+      </c>
+      <c r="G3">
+        <v>58407000000.0</v>
+      </c>
+      <c r="H3">
+        <v>60163000000.0</v>
+      </c>
+      <c r="I3">
+        <v>56533000000.0</v>
+      </c>
+      <c r="J3">
+        <v>54260000000.0</v>
+      </c>
+      <c r="K3">
+        <v>53164000000.0</v>
+      </c>
+      <c r="L3">
+        <v>53185000000.0</v>
+      </c>
+      <c r="M3">
+        <v>49612000000.0</v>
+      </c>
+      <c r="N3">
+        <v>46693000000.0</v>
+      </c>
+      <c r="O3">
+        <v>46915000000.0</v>
+      </c>
+      <c r="P3">
+        <v>46969000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>47477000000.0</v>
+      </c>
+      <c r="R3">
+        <v>44632000000.0</v>
+      </c>
+      <c r="S3">
+        <v>46558000000.0</v>
+      </c>
+      <c r="T3">
+        <v>47701000000.0</v>
+      </c>
+      <c r="U3">
+        <v>48284000000.0</v>
+      </c>
+      <c r="V3">
+        <v>47489000000.0</v>
+      </c>
+      <c r="W3">
+        <v>49800000000.0</v>
+      </c>
+      <c r="X3">
+        <v>48127000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>48635000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>49182000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>33325000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>33017000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>32969000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>32953000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>32452213000.0</v>
+      </c>
+      <c r="AF3">
+        <v>32986127000.0</v>
+      </c>
+      <c r="AG3">
+        <v>32989982000.0</v>
+      </c>
+      <c r="AH3">
+        <v>32518000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>36980175000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>23417991000.0</v>
+      </c>
+      <c r="AK3">
+        <v>28736709000.0</v>
+      </c>
+      <c r="AL3">
+        <v>27066741000.0</v>
+      </c>
+      <c r="AM3">
+        <v>21757193000.0</v>
+      </c>
+      <c r="AN3">
+        <v>14058680000.0</v>
+      </c>
+      <c r="AO3">
+        <v>16403933000.0</v>
+      </c>
+      <c r="AP3">
+        <v>15857461000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>18428493000.0</v>
+      </c>
+      <c r="AR3">
+        <v>13426497000.0</v>
+      </c>
+      <c r="AS3">
+        <v>12973386000.0</v>
+      </c>
+      <c r="AT3">
+        <v>12463575000.0</v>
+      </c>
+      <c r="AU3">
+        <v>12149016000.0</v>
+      </c>
+      <c r="AV3">
+        <v>12225910000.0</v>
+      </c>
+      <c r="AW3">
+        <v>11710049000.0</v>
+      </c>
+      <c r="AX3">
+        <v>10959483000.0</v>
+      </c>
+      <c r="AY3">
+        <v>11052697000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>11070031000.0</v>
+      </c>
+      <c r="BA3">
+        <v>11200508000.0</v>
+      </c>
+      <c r="BB3">
+        <v>11039359000.0</v>
+      </c>
+      <c r="BC3">
+        <v>-6669974000.0</v>
+      </c>
+      <c r="BD3">
+        <v>11836259000.0</v>
+      </c>
+      <c r="BE3">
+        <v>11957970000.0</v>
+      </c>
+      <c r="BF3">
+        <v>12083371000.0</v>
+      </c>
+      <c r="BG3">
+        <v>-17236624000.0</v>
+      </c>
+      <c r="BH3">
+        <v>12420674000.0</v>
+      </c>
+      <c r="BI3">
+        <v>12333172000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>9507654000.0</v>
+      </c>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B5">
+        <v>42313000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>15529000000.0</v>
+      </c>
+      <c r="F5">
+        <v>13286000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2775000000.0</v>
+      </c>
+      <c r="H5">
+        <v>32861000000.0</v>
+      </c>
+      <c r="I5">
+        <v>20789000000.0</v>
+      </c>
+      <c r="J5">
+        <v>6496000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-27171000000.0</v>
+      </c>
+      <c r="L5">
+        <v>18163000000.0</v>
+      </c>
+      <c r="M5">
+        <v>20058000000.0</v>
+      </c>
+      <c r="N5">
+        <v>43559000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-83620000000.0</v>
+      </c>
+      <c r="P5">
+        <v>45275000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>42326000000.0</v>
+      </c>
+      <c r="R5">
+        <v>49806000000.0</v>
+      </c>
+      <c r="S5">
+        <v>27761000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-28624000000.0</v>
+      </c>
+      <c r="U5">
+        <v>17142000000.0</v>
+      </c>
+      <c r="V5">
+        <v>55932000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-155643000000.0</v>
+      </c>
+      <c r="X5">
+        <v>81105000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>99771000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>79215000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-14699000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>422720000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>158043000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>148624000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-160669846000.0</v>
+      </c>
+      <c r="AF5">
+        <v>373076454000.0</v>
+      </c>
+      <c r="AG5">
+        <v>158104601000.0</v>
+      </c>
+      <c r="AH5">
+        <v>230419000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-46423462000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>364892460000.0</v>
+      </c>
+      <c r="AK5">
+        <v>240237684000.0</v>
+      </c>
+      <c r="AL5">
+        <v>351439251000.0</v>
+      </c>
+      <c r="AM5">
+        <v>230595681000.0</v>
+      </c>
+      <c r="AN5">
+        <v>223922792000.0</v>
+      </c>
+      <c r="AO5">
+        <v>314827225000.0</v>
+      </c>
+      <c r="AP5">
+        <v>317853852000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>239639596000.0</v>
+      </c>
+      <c r="AR5">
+        <v>255385133000.0</v>
+      </c>
+      <c r="AS5">
+        <v>262153416000.0</v>
+      </c>
+      <c r="AT5">
+        <v>121034693000.0</v>
+      </c>
+      <c r="AU5">
+        <v>132174538000.0</v>
+      </c>
+      <c r="AV5">
+        <v>158793887000.0</v>
+      </c>
+      <c r="AW5">
+        <v>171719018000.0</v>
+      </c>
+      <c r="AX5">
+        <v>117641021000.0</v>
+      </c>
+      <c r="AY5">
+        <v>91965345000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>138982034000.0</v>
+      </c>
+      <c r="BA5">
+        <v>127388139000.0</v>
+      </c>
+      <c r="BB5">
+        <v>151292732000.0</v>
+      </c>
+      <c r="BC5">
+        <v>33179690000.0</v>
+      </c>
+      <c r="BD5">
+        <v>111411835000.0</v>
+      </c>
+      <c r="BE5">
+        <v>83196571000.0</v>
+      </c>
+      <c r="BF5">
+        <v>123352771000.0</v>
+      </c>
+      <c r="BG5">
+        <v>130088850000.0</v>
+      </c>
+      <c r="BH5">
+        <v>51973235000.0</v>
+      </c>
+      <c r="BI5">
+        <v>22496079000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>25919118000.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B6">
+        <v>94422000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4419000000.0</v>
+      </c>
+      <c r="D6">
+        <v>21824000000.0</v>
+      </c>
+      <c r="E6">
+        <v>77232000000.0</v>
+      </c>
+      <c r="F6">
+        <v>75144000000.0</v>
+      </c>
+      <c r="G6">
+        <v>55632000000.0</v>
+      </c>
+      <c r="H6">
+        <v>93024000000.0</v>
+      </c>
+      <c r="I6">
+        <v>77322000000.0</v>
+      </c>
+      <c r="J6">
+        <v>60756000000.0</v>
+      </c>
+      <c r="K6">
+        <v>25993000000.0</v>
+      </c>
+      <c r="L6">
+        <v>71348000000.0</v>
+      </c>
+      <c r="M6">
+        <v>69670000000.0</v>
+      </c>
+      <c r="N6">
+        <v>90252000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-36705000000.0</v>
+      </c>
+      <c r="P6">
+        <v>92244000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>89803000000.0</v>
+      </c>
+      <c r="R6">
+        <v>94438000000.0</v>
+      </c>
+      <c r="S6">
+        <v>74319000000.0</v>
+      </c>
+      <c r="T6">
+        <v>19077000000.0</v>
+      </c>
+      <c r="U6">
+        <v>65426000000.0</v>
+      </c>
+      <c r="V6">
+        <v>103421000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-105843000000.0</v>
+      </c>
+      <c r="X6">
+        <v>129232000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>148406000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>128397000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>18626000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>455737000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>191012000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>181577000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-128217633000.0</v>
+      </c>
+      <c r="AF6">
+        <v>406062581000.0</v>
+      </c>
+      <c r="AG6">
+        <v>191094583000.0</v>
+      </c>
+      <c r="AH6">
+        <v>262937000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-9443287000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>388310451000.0</v>
+      </c>
+      <c r="AK6">
+        <v>268974393000.0</v>
+      </c>
+      <c r="AL6">
+        <v>378505992000.0</v>
+      </c>
+      <c r="AM6">
+        <v>252352874000.0</v>
+      </c>
+      <c r="AN6">
+        <v>237981472000.0</v>
+      </c>
+      <c r="AO6">
+        <v>331231158000.0</v>
+      </c>
+      <c r="AP6">
+        <v>333711313000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>258068089000.0</v>
+      </c>
+      <c r="AR6">
+        <v>268811630000.0</v>
+      </c>
+      <c r="AS6">
+        <v>275126802000.0</v>
+      </c>
+      <c r="AT6">
+        <v>133498268000.0</v>
+      </c>
+      <c r="AU6">
+        <v>144323554000.0</v>
+      </c>
+      <c r="AV6">
+        <v>171019797000.0</v>
+      </c>
+      <c r="AW6">
+        <v>183429067000.0</v>
+      </c>
+      <c r="AX6">
+        <v>128600504000.0</v>
+      </c>
+      <c r="AY6">
+        <v>103018042000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>150052065000.0</v>
+      </c>
+      <c r="BA6">
+        <v>138588647000.0</v>
+      </c>
+      <c r="BB6">
+        <v>162332091000.0</v>
+      </c>
+      <c r="BC6">
+        <v>26509716000.0</v>
+      </c>
+      <c r="BD6">
+        <v>123248094000.0</v>
+      </c>
+      <c r="BE6">
+        <v>95154541000.0</v>
+      </c>
+      <c r="BF6">
+        <v>135436142000.0</v>
+      </c>
+      <c r="BG6">
+        <v>112852226000.0</v>
+      </c>
+      <c r="BH6">
+        <v>64393909000.0</v>
+      </c>
+      <c r="BI6">
+        <v>34829251000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>35426772000.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>149</v>
+      </c>
+      <c r="B9">
+        <v>634260000000.0</v>
+      </c>
+      <c r="C9">
+        <v>695569000000.0</v>
+      </c>
+      <c r="D9">
+        <v>801561000000.0</v>
+      </c>
+      <c r="E9">
+        <v>777317000000.0</v>
+      </c>
+      <c r="F9">
+        <v>668321000000.0</v>
+      </c>
+      <c r="G9">
+        <v>699438000000.0</v>
+      </c>
+      <c r="H9">
+        <v>725766000000.0</v>
+      </c>
+      <c r="I9">
+        <v>546451000000.0</v>
+      </c>
+      <c r="J9">
+        <v>475261000000.0</v>
+      </c>
+      <c r="K9">
+        <v>688977000000.0</v>
+      </c>
+      <c r="L9">
+        <v>512086000000.0</v>
+      </c>
+      <c r="M9">
+        <v>434751000000.0</v>
+      </c>
+      <c r="N9">
+        <v>348615000000.0</v>
+      </c>
+      <c r="O9">
+        <v>301262000000.0</v>
+      </c>
+      <c r="P9">
+        <v>463395000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>544140000000.0</v>
+      </c>
+      <c r="R9">
+        <v>593448000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-178845000000.0</v>
+      </c>
+      <c r="T9">
+        <v>274350000000.0</v>
+      </c>
+      <c r="U9">
+        <v>203371000000.0</v>
+      </c>
+      <c r="V9">
+        <v>168533000000.0</v>
+      </c>
+      <c r="W9">
+        <v>-233487000000.0</v>
+      </c>
+      <c r="X9">
+        <v>352196000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>327291000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-207421000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>869921000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>783571000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>668574000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>668052000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>787219037000.0</v>
+      </c>
+      <c r="AF9">
+        <v>822874599000.0</v>
+      </c>
+      <c r="AG9">
+        <v>731786587000.0</v>
+      </c>
+      <c r="AH9">
+        <v>693628000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>725128839000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>642724677000.0</v>
+      </c>
+      <c r="AK9">
+        <v>612528924000.0</v>
+      </c>
+      <c r="AL9">
+        <v>641167448000.0</v>
+      </c>
+      <c r="AM9">
+        <v>560377195000.0</v>
+      </c>
+      <c r="AN9">
+        <v>692942003000.0</v>
+      </c>
+      <c r="AO9">
+        <v>611889653000.0</v>
+      </c>
+      <c r="AP9">
+        <v>593949481000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>472147786000.0</v>
+      </c>
+      <c r="AR9">
+        <v>473234493000.0</v>
+      </c>
+      <c r="AS9">
+        <v>460765439000.0</v>
+      </c>
+      <c r="AT9">
+        <v>338851675000.0</v>
+      </c>
+      <c r="AU9">
+        <v>342436994000.0</v>
+      </c>
+      <c r="AV9">
+        <v>330046501000.0</v>
+      </c>
+      <c r="AW9">
+        <v>310236922000.0</v>
+      </c>
+      <c r="AX9">
+        <v>278011112000.0</v>
+      </c>
+      <c r="AY9">
+        <v>293866633000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>272724469000.0</v>
+      </c>
+      <c r="BA9">
+        <v>257997173000.0</v>
+      </c>
+      <c r="BB9">
+        <v>284890242000.0</v>
+      </c>
+      <c r="BC9">
+        <v>222553434000.0</v>
+      </c>
+      <c r="BD9">
+        <v>204544090000.0</v>
+      </c>
+      <c r="BE9">
+        <v>192778997000.0</v>
+      </c>
+      <c r="BF9">
+        <v>302538798000.0</v>
+      </c>
+      <c r="BG9">
+        <v>237661034000.0</v>
+      </c>
+      <c r="BH9">
+        <v>161667541000.0</v>
+      </c>
+      <c r="BI9">
+        <v>130315373000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>130035205000.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10">
+        <v>42313000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4419000000.0</v>
+      </c>
+      <c r="D10">
+        <v>21313000000.0</v>
+      </c>
+      <c r="E10">
+        <v>15529000000.0</v>
+      </c>
+      <c r="F10">
+        <v>13286000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2775000000.0</v>
+      </c>
+      <c r="H10">
+        <v>32861000000.0</v>
+      </c>
+      <c r="I10">
+        <v>20789000000.0</v>
+      </c>
+      <c r="J10">
+        <v>6496000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-27171000000.0</v>
+      </c>
+      <c r="L10">
+        <v>18163000000.0</v>
+      </c>
+      <c r="M10">
+        <v>20058000000.0</v>
+      </c>
+      <c r="N10">
+        <v>43559000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-83620000000.0</v>
+      </c>
+      <c r="P10">
+        <v>45275000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>42326000000.0</v>
+      </c>
+      <c r="R10">
+        <v>49806000000.0</v>
+      </c>
+      <c r="S10">
+        <v>27761000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-28624000000.0</v>
+      </c>
+      <c r="U10">
+        <v>17142000000.0</v>
+      </c>
+      <c r="V10">
+        <v>55932000000.0</v>
+      </c>
+      <c r="W10">
+        <v>-155643000000.0</v>
+      </c>
+      <c r="X10">
+        <v>81105000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>99771000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>79215000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-14699000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>422720000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>158043000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>148624000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-160669846000.0</v>
+      </c>
+      <c r="AF10">
+        <v>373076454000.0</v>
+      </c>
+      <c r="AG10">
+        <v>158104601000.0</v>
+      </c>
+      <c r="AH10">
+        <v>230419000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-46423462000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>364892460000.0</v>
+      </c>
+      <c r="AK10">
+        <v>240237684000.0</v>
+      </c>
+      <c r="AL10">
+        <v>351439251000.0</v>
+      </c>
+      <c r="AM10">
+        <v>230595681000.0</v>
+      </c>
+      <c r="AN10">
+        <v>223922792000.0</v>
+      </c>
+      <c r="AO10">
+        <v>314827225000.0</v>
+      </c>
+      <c r="AP10">
+        <v>317853852000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>239639596000.0</v>
+      </c>
+      <c r="AR10">
+        <v>255385133000.0</v>
+      </c>
+      <c r="AS10">
+        <v>262153416000.0</v>
+      </c>
+      <c r="AT10">
+        <v>121034693000.0</v>
+      </c>
+      <c r="AU10">
+        <v>132174538000.0</v>
+      </c>
+      <c r="AV10">
+        <v>158793887000.0</v>
+      </c>
+      <c r="AW10">
+        <v>171719018000.0</v>
+      </c>
+      <c r="AX10">
+        <v>117641021000.0</v>
+      </c>
+      <c r="AY10">
+        <v>91965345000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>138982034000.0</v>
+      </c>
+      <c r="BA10">
+        <v>127388139000.0</v>
+      </c>
+      <c r="BB10">
+        <v>151292732000.0</v>
+      </c>
+      <c r="BC10">
+        <v>33179690000.0</v>
+      </c>
+      <c r="BD10">
+        <v>111411835000.0</v>
+      </c>
+      <c r="BE10">
+        <v>83196571000.0</v>
+      </c>
+      <c r="BF10">
+        <v>123352771000.0</v>
+      </c>
+      <c r="BG10">
+        <v>130088850000.0</v>
+      </c>
+      <c r="BH10">
+        <v>51973235000.0</v>
+      </c>
+      <c r="BI10">
+        <v>22496079000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>25919118000.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
+        <v>48257767000.0</v>
+      </c>
+      <c r="BM10">
+        <v>35477750000.0</v>
+      </c>
+      <c r="BN10">
+        <v>52589167000.0</v>
+      </c>
+      <c r="BO10">
+        <v>14083475000.0</v>
+      </c>
+      <c r="BP10">
+        <v>19417507000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>15805007000.0</v>
+      </c>
+      <c r="BR10">
+        <v>10390959000.0</v>
+      </c>
+      <c r="BS10">
+        <v>19983491000.0</v>
+      </c>
+      <c r="BT10">
+        <v>184488000.0</v>
+      </c>
+      <c r="BU10">
+        <v>17706587000.0</v>
+      </c>
+      <c r="BV10">
+        <v>22276853000.0</v>
+      </c>
+      <c r="BW10">
+        <v>11663579000.0</v>
+      </c>
+      <c r="BX10">
+        <v>14495006000.0</v>
+      </c>
+      <c r="BY10">
+        <v>15025924000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>17762209000.0</v>
+      </c>
+      <c r="CA10">
+        <v>23661500000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B11">
+        <v>5139000000.0</v>
+      </c>
+      <c r="C11">
+        <v>7253000000.0</v>
+      </c>
+      <c r="D11">
+        <v>3364000000.0</v>
+      </c>
+      <c r="E11">
+        <v>3109000000.0</v>
+      </c>
+      <c r="F11">
+        <v>2008000000.0</v>
+      </c>
+      <c r="G11">
+        <v>21269000000.0</v>
+      </c>
+      <c r="H11">
+        <v>7655000000.0</v>
+      </c>
+      <c r="I11">
+        <v>1884000000.0</v>
+      </c>
+      <c r="J11">
+        <v>990000000.0</v>
+      </c>
+      <c r="K11">
+        <v>16755000000.0</v>
+      </c>
+      <c r="L11">
+        <v>3790000000.0</v>
+      </c>
+      <c r="M11">
+        <v>3920000000.0</v>
+      </c>
+      <c r="N11">
+        <v>8041000000.0</v>
+      </c>
+      <c r="O11">
+        <v>130000000.0</v>
+      </c>
+      <c r="P11">
+        <v>10344000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>12830000000.0</v>
+      </c>
+      <c r="R11">
+        <v>4486000000.0</v>
+      </c>
+      <c r="S11">
+        <v>9770000000.0</v>
+      </c>
+      <c r="T11">
+        <v>6009000000.0</v>
+      </c>
+      <c r="U11">
+        <v>4315000000.0</v>
+      </c>
+      <c r="V11">
+        <v>7990000000.0</v>
+      </c>
+      <c r="W11">
+        <v>-11551000000.0</v>
+      </c>
+      <c r="X11">
+        <v>16409000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>35426000000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11">
+        <v>169742000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>7119000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3873000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>5840000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>158980510000.0</v>
+      </c>
+      <c r="AF11">
+        <v>593779000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1627012000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2317000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>95589367000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>41393489000.0</v>
+      </c>
+      <c r="AK11">
+        <v>56651705000.0</v>
+      </c>
+      <c r="AL11">
+        <v>41106419000.0</v>
+      </c>
+      <c r="AM11">
+        <v>164397229000.0</v>
+      </c>
+      <c r="AN11">
+        <v>18720850000.0</v>
+      </c>
+      <c r="AO11">
+        <v>47870930000.0</v>
+      </c>
+      <c r="AP11">
+        <v>36019718000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>117812756000.0</v>
+      </c>
+      <c r="AR11">
+        <v>52076568000.0</v>
+      </c>
+      <c r="AS11">
+        <v>32090982000.0</v>
+      </c>
+      <c r="AT11">
+        <v>23907896000.0</v>
+      </c>
+      <c r="AU11">
+        <v>73479801000.0</v>
+      </c>
+      <c r="AV11">
+        <v>32940397000.0</v>
+      </c>
+      <c r="AW11">
+        <v>22822738000.0</v>
+      </c>
+      <c r="AX11">
+        <v>15523586000.0</v>
+      </c>
+      <c r="AY11">
+        <v>59034885000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>28256748000.0</v>
+      </c>
+      <c r="BA11">
+        <v>22339802000.0</v>
+      </c>
+      <c r="BB11">
+        <v>14645316000.0</v>
+      </c>
+      <c r="BC11">
+        <v>52572259000.0</v>
+      </c>
+      <c r="BD11">
+        <v>18121503000.0</v>
+      </c>
+      <c r="BE11">
+        <v>11393137000.0</v>
+      </c>
+      <c r="BF11">
+        <v>5764642000.0</v>
+      </c>
+      <c r="BG11">
+        <v>52472720000.0</v>
+      </c>
+      <c r="BH11">
+        <v>4075940000.0</v>
+      </c>
+      <c r="BI11">
+        <v>2653186000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11">
+        <v>14739879000.0</v>
+      </c>
+      <c r="BL11">
+        <v>6220389000.0</v>
+      </c>
+      <c r="BM11">
+        <v>5312476000.0</v>
+      </c>
+      <c r="BN11">
+        <v>2528563000.0</v>
+      </c>
+      <c r="BO11">
+        <v>9725566000.0</v>
+      </c>
+      <c r="BP11">
+        <v>3173424000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>3192760000.0</v>
+      </c>
+      <c r="BR11">
+        <v>2506229000.0</v>
+      </c>
+      <c r="BS11">
+        <v>9419899000.0</v>
+      </c>
+      <c r="BT11">
+        <v>3764628000.0</v>
+      </c>
+      <c r="BU11">
+        <v>3635540000.0</v>
+      </c>
+      <c r="BV11">
+        <v>2366171000.0</v>
+      </c>
+      <c r="BW11">
+        <v>9684943000.0</v>
+      </c>
+      <c r="BX11">
+        <v>3277031000.0</v>
+      </c>
+      <c r="BY11">
+        <v>3179781000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2060513000.0</v>
+      </c>
+      <c r="CA11">
+        <v>13384263000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B12">
+        <v>2413623000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2381041000000.0</v>
+      </c>
+      <c r="D12">
+        <v>2309643000000.0</v>
+      </c>
+      <c r="E12">
+        <v>2506107000000.0</v>
+      </c>
+      <c r="F12">
+        <v>2512856000000.0</v>
+      </c>
+      <c r="G12">
+        <v>2477055000000.0</v>
+      </c>
+      <c r="H12">
+        <v>2405854000000.0</v>
+      </c>
+      <c r="I12">
+        <v>2252888000000.0</v>
+      </c>
+      <c r="J12">
+        <v>1707679000000.0</v>
+      </c>
+      <c r="K12">
+        <v>1558038000000.0</v>
+      </c>
+      <c r="L12">
+        <v>1669744000000.0</v>
+      </c>
+      <c r="M12">
+        <v>1881560000000.0</v>
+      </c>
+      <c r="N12">
+        <v>1758985000000.0</v>
+      </c>
+      <c r="O12">
+        <v>1915865000000.0</v>
+      </c>
+      <c r="P12">
+        <v>1370756000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1296626000000.0</v>
+      </c>
+      <c r="R12">
+        <v>1310981000000.0</v>
+      </c>
+      <c r="S12">
+        <v>1925739000000.0</v>
+      </c>
+      <c r="T12">
+        <v>1340677000000.0</v>
+      </c>
+      <c r="U12">
+        <v>1357703000000.0</v>
+      </c>
+      <c r="V12">
+        <v>1304935000000.0</v>
+      </c>
+      <c r="W12">
+        <v>1592122000000.0</v>
+      </c>
+      <c r="X12">
+        <v>899179000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1116476000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1416377000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1492022000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1519477000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1475359000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1531784000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1409004241000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1255755241000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1196616902000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1163632000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1117575769000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1184444973000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1094614284000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1014286805000.0</v>
+      </c>
+      <c r="AM12">
+        <v>999324916000.0</v>
+      </c>
+      <c r="AN12">
+        <v>860905871000.0</v>
+      </c>
+      <c r="AO12">
+        <v>866214488000.0</v>
+      </c>
+      <c r="AP12">
+        <v>884928186000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>913424765000.0</v>
+      </c>
+      <c r="AR12">
+        <v>817320837000.0</v>
+      </c>
+      <c r="AS12">
+        <v>804934310000.0</v>
+      </c>
+      <c r="AT12">
+        <v>770386280000.0</v>
+      </c>
+      <c r="AU12">
+        <v>741706796000.0</v>
+      </c>
+      <c r="AV12">
+        <v>624239938000.0</v>
+      </c>
+      <c r="AW12">
+        <v>550462796000.0</v>
+      </c>
+      <c r="AX12">
+        <v>482867648000.0</v>
+      </c>
+      <c r="AY12">
+        <v>408854529000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>321634957000.0</v>
+      </c>
+      <c r="BA12">
+        <v>272685017000.0</v>
+      </c>
+      <c r="BB12">
+        <v>248470189000.0</v>
+      </c>
+      <c r="BC12">
+        <v>227279370000.0</v>
+      </c>
+      <c r="BD12">
+        <v>195685369000.0</v>
+      </c>
+      <c r="BE12">
+        <v>193350342000.0</v>
+      </c>
+      <c r="BF12">
+        <v>204830103000.0</v>
+      </c>
+      <c r="BG12">
+        <v>201178907000.0</v>
+      </c>
+      <c r="BH12">
+        <v>189721984000.0</v>
+      </c>
+      <c r="BI12">
+        <v>169071010000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>154134753000.0</v>
+      </c>
+      <c r="BK12">
+        <v>151062420000.0</v>
+      </c>
+      <c r="BL12">
+        <v>145340838000.0</v>
+      </c>
+      <c r="BM12">
+        <v>135911438000.0</v>
+      </c>
+      <c r="BN12">
+        <v>134746392000.0</v>
+      </c>
+      <c r="BO12">
+        <v>127242962000.0</v>
+      </c>
+      <c r="BP12">
+        <v>130769483000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>136043664000.0</v>
+      </c>
+      <c r="BR12">
+        <v>135031927000.0</v>
+      </c>
+      <c r="BS12">
+        <v>109296803000.0</v>
+      </c>
+      <c r="BT12">
+        <v>81525358000.0</v>
+      </c>
+      <c r="BU12">
+        <v>70331016000.0</v>
+      </c>
+      <c r="BV12">
+        <v>68943289000.0</v>
+      </c>
+      <c r="BW12">
+        <v>66127247000.0</v>
+      </c>
+      <c r="BX12">
+        <v>69232292000.0</v>
+      </c>
+      <c r="BY12">
+        <v>68418182000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>72172078000.0</v>
+      </c>
+      <c r="CA12">
+        <v>80285177000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>153</v>
+      </c>
+      <c r="B13">
+        <v>3050526000000.0</v>
+      </c>
+      <c r="C13">
+        <v>3354346000000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>3263808000000.0</v>
+      </c>
+      <c r="F13">
+        <v>3141657000000.0</v>
+      </c>
+      <c r="G13">
+        <v>3151121000000.0</v>
+      </c>
+      <c r="H13">
+        <v>3096914000000.0</v>
+      </c>
+      <c r="I13">
+        <v>2771599000000.0</v>
+      </c>
+      <c r="J13">
+        <v>2162258000000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
+        <v>2164340000000.0</v>
+      </c>
+      <c r="M13">
+        <v>2283188000000.0</v>
+      </c>
+      <c r="N13">
+        <v>2085495000000.0</v>
+      </c>
+      <c r="O13">
+        <v>2043971000000.0</v>
+      </c>
+      <c r="P13">
+        <v>1973149000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1824735000000.0</v>
+      </c>
+      <c r="R13">
+        <v>1873577000000.0</v>
+      </c>
+      <c r="S13">
+        <v>1734637000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1606450000000.0</v>
+      </c>
+      <c r="U13">
+        <v>1549741000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1444029000000.0</v>
+      </c>
+      <c r="W13">
+        <v>1437548000000.0</v>
+      </c>
+      <c r="X13">
+        <v>1210983000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1351122000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1195133000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2341731000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2284691000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2126898000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2185144000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>154</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B15">
+        <v>37174000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-11672000000.0</v>
+      </c>
+      <c r="D15">
+        <v>17949000000.0</v>
+      </c>
+      <c r="E15">
+        <v>12420000000.0</v>
+      </c>
+      <c r="F15">
+        <v>11278000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-24044000000.0</v>
+      </c>
+      <c r="H15">
+        <v>25206000000.0</v>
+      </c>
+      <c r="I15">
+        <v>18905000000.0</v>
+      </c>
+      <c r="J15">
+        <v>5506000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-43926000000.0</v>
+      </c>
+      <c r="L15">
+        <v>14373000000.0</v>
+      </c>
+      <c r="M15">
+        <v>16138000000.0</v>
+      </c>
+      <c r="N15">
+        <v>35518000000.0</v>
+      </c>
+      <c r="O15">
+        <v>-83750000000.0</v>
+      </c>
+      <c r="P15">
+        <v>34931000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>29496000000.0</v>
+      </c>
+      <c r="R15">
+        <v>45320000000.0</v>
+      </c>
+      <c r="S15">
+        <v>17991000000.0</v>
+      </c>
+      <c r="T15">
+        <v>-34633000000.0</v>
+      </c>
+      <c r="U15">
+        <v>12827000000.0</v>
+      </c>
+      <c r="V15">
+        <v>47942000000.0</v>
+      </c>
+      <c r="W15">
+        <v>-144092000000.0</v>
+      </c>
+      <c r="X15">
+        <v>64696000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>64345000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>79215000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-184441000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>415601000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>154170000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>142784000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-319650356000.0</v>
+      </c>
+      <c r="AF15">
+        <v>372482675000.0</v>
+      </c>
+      <c r="AG15">
+        <v>156477589000.0</v>
+      </c>
+      <c r="AH15">
+        <v>228102000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-142012829000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>323498971000.0</v>
+      </c>
+      <c r="AK15">
+        <v>183585979000.0</v>
+      </c>
+      <c r="AL15">
+        <v>310332832000.0</v>
+      </c>
+      <c r="AM15">
+        <v>66198452000.0</v>
+      </c>
+      <c r="AN15">
+        <v>205201942000.0</v>
+      </c>
+      <c r="AO15">
+        <v>266956295000.0</v>
+      </c>
+      <c r="AP15">
+        <v>281834134000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>121826840000.0</v>
+      </c>
+      <c r="AR15">
+        <v>203308565000.0</v>
+      </c>
+      <c r="AS15">
+        <v>230062434000.0</v>
+      </c>
+      <c r="AT15">
+        <v>97126797000.0</v>
+      </c>
+      <c r="AU15">
+        <v>58694737000.0</v>
+      </c>
+      <c r="AV15">
+        <v>125853490000.0</v>
+      </c>
+      <c r="AW15">
+        <v>148896280000.0</v>
+      </c>
+      <c r="AX15">
+        <v>102117435000.0</v>
+      </c>
+      <c r="AY15">
+        <v>32930460000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>110725286000.0</v>
+      </c>
+      <c r="BA15">
+        <v>105048337000.0</v>
+      </c>
+      <c r="BB15">
+        <v>136647416000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-19392569000.0</v>
+      </c>
+      <c r="BD15">
+        <v>93290332000.0</v>
+      </c>
+      <c r="BE15">
+        <v>71803434000.0</v>
+      </c>
+      <c r="BF15">
+        <v>117588129000.0</v>
+      </c>
+      <c r="BG15">
+        <v>77616130000.0</v>
+      </c>
+      <c r="BH15">
+        <v>47897295000.0</v>
+      </c>
+      <c r="BI15">
+        <v>19842893000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>25919118000.0</v>
+      </c>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-11672000000.0</v>
+      </c>
+      <c r="D16">
+        <v>17949000000.0</v>
+      </c>
+      <c r="E16">
+        <v>12420000000.0</v>
+      </c>
+      <c r="F16">
+        <v>11278000000.0</v>
+      </c>
+      <c r="G16">
+        <v>-24044000000.0</v>
+      </c>
+      <c r="H16">
+        <v>25206000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>16138000000.0</v>
+      </c>
+      <c r="N16">
+        <v>35518000000.0</v>
+      </c>
+      <c r="O16">
+        <v>-83750000000.0</v>
+      </c>
+      <c r="P16">
+        <v>34931000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>29496000000.0</v>
+      </c>
+      <c r="R16">
+        <v>45320000000.0</v>
+      </c>
+      <c r="S16">
+        <v>17991000000.0</v>
+      </c>
+      <c r="T16">
+        <v>-34633000000.0</v>
+      </c>
+      <c r="U16">
+        <v>12827000000.0</v>
+      </c>
+      <c r="V16">
+        <v>47942000000.0</v>
+      </c>
+      <c r="W16">
+        <v>-144092000000.0</v>
+      </c>
+      <c r="X16">
+        <v>64696000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>64345000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>79215000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-184441000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>415601000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>154170000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>142784000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-319650356000.0</v>
+      </c>
+      <c r="AF16">
+        <v>372482675000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>157</v>
+      </c>
+      <c r="B17">
+        <v>37174000000.0</v>
+      </c>
+      <c r="C17">
+        <v>-11672000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>12420000000.0</v>
+      </c>
+      <c r="F17">
+        <v>11278000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-24044000000.0</v>
+      </c>
+      <c r="H17">
+        <v>25206000000.0</v>
+      </c>
+      <c r="I17">
+        <v>18905000000.0</v>
+      </c>
+      <c r="J17">
+        <v>5506000000.0</v>
+      </c>
+      <c r="K17"/>
+      <c r="L17">
+        <v>14373000000.0</v>
+      </c>
+      <c r="M17">
+        <v>16138000000.0</v>
+      </c>
+      <c r="N17">
+        <v>35518000000.0</v>
+      </c>
+      <c r="O17">
+        <v>-83750000000.0</v>
+      </c>
+      <c r="P17">
+        <v>34931000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>29496000000.0</v>
+      </c>
+      <c r="R17">
+        <v>45320000000.0</v>
+      </c>
+      <c r="S17">
+        <v>17991000000.0</v>
+      </c>
+      <c r="T17">
+        <v>-34633000000.0</v>
+      </c>
+      <c r="U17">
+        <v>12827000000.0</v>
+      </c>
+      <c r="V17">
+        <v>47942000000.0</v>
+      </c>
+      <c r="W17">
+        <v>-144092000000.0</v>
+      </c>
+      <c r="X17">
+        <v>64696000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>64345000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>79215000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-184441000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>415601000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>154170000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>142784000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-319650356000.0</v>
+      </c>
+      <c r="AF17">
+        <v>372482675000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B18">
+        <v>636903000000.0</v>
+      </c>
+      <c r="C18">
+        <v>973305000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>757701000000.0</v>
+      </c>
+      <c r="F18">
+        <v>628801000000.0</v>
+      </c>
+      <c r="G18">
+        <v>674066000000.0</v>
+      </c>
+      <c r="H18">
+        <v>691060000000.0</v>
+      </c>
+      <c r="I18">
+        <v>518711000000.0</v>
+      </c>
+      <c r="J18">
+        <v>454579000000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18">
+        <v>494596000000.0</v>
+      </c>
+      <c r="M18">
+        <v>401628000000.0</v>
+      </c>
+      <c r="N18">
+        <v>326510000000.0</v>
+      </c>
+      <c r="O18">
+        <v>128106000000.0</v>
+      </c>
+      <c r="P18">
+        <v>602393000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>528109000000.0</v>
+      </c>
+      <c r="R18">
+        <v>562596000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-191102000000.0</v>
+      </c>
+      <c r="T18">
+        <v>265773000000.0</v>
+      </c>
+      <c r="U18">
+        <v>192038000000.0</v>
+      </c>
+      <c r="V18">
+        <v>139094000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-154574000000.0</v>
+      </c>
+      <c r="X18">
+        <v>311804000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>234646000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-221244000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>849709000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>765214000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>651539000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>653360000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>160</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21">
+        <v>42313000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-4419000000.0</v>
+      </c>
+      <c r="D21">
+        <v>21824000000.0</v>
+      </c>
+      <c r="E21">
+        <v>15529000000.0</v>
+      </c>
+      <c r="F21">
+        <v>13286000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-2775000000.0</v>
+      </c>
+      <c r="H21">
+        <v>32861000000.0</v>
+      </c>
+      <c r="I21">
+        <v>20789000000.0</v>
+      </c>
+      <c r="J21">
+        <v>6496000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-27171000000.0</v>
+      </c>
+      <c r="L21">
+        <v>18163000000.0</v>
+      </c>
+      <c r="M21">
+        <v>20058000000.0</v>
+      </c>
+      <c r="N21">
+        <v>43559000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-83620000000.0</v>
+      </c>
+      <c r="P21">
+        <v>45275000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>42326000000.0</v>
+      </c>
+      <c r="R21">
+        <v>49806000000.0</v>
+      </c>
+      <c r="S21">
+        <v>27761000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-28624000000.0</v>
+      </c>
+      <c r="U21">
+        <v>17142000000.0</v>
+      </c>
+      <c r="V21">
+        <v>55932000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-155643000000.0</v>
+      </c>
+      <c r="X21">
+        <v>81105000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>99771000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>79215000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-14699000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>422720000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>158043000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>148624000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-160669846000.0</v>
+      </c>
+      <c r="AF21">
+        <v>373076454000.0</v>
+      </c>
+      <c r="AG21">
+        <v>158104601000.0</v>
+      </c>
+      <c r="AH21">
+        <v>230419000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-46423462000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>364892460000.0</v>
+      </c>
+      <c r="AK21">
+        <v>240237684000.0</v>
+      </c>
+      <c r="AL21">
+        <v>351439251000.0</v>
+      </c>
+      <c r="AM21">
+        <v>230595681000.0</v>
+      </c>
+      <c r="AN21">
+        <v>223922792000.0</v>
+      </c>
+      <c r="AO21">
+        <v>314827225000.0</v>
+      </c>
+      <c r="AP21">
+        <v>317853852000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>239639596000.0</v>
+      </c>
+      <c r="AR21">
+        <v>255385133000.0</v>
+      </c>
+      <c r="AS21">
+        <v>262153416000.0</v>
+      </c>
+      <c r="AT21">
+        <v>121034693000.0</v>
+      </c>
+      <c r="AU21">
+        <v>132174538000.0</v>
+      </c>
+      <c r="AV21">
+        <v>158793887000.0</v>
+      </c>
+      <c r="AW21">
+        <v>171719018000.0</v>
+      </c>
+      <c r="AX21">
+        <v>117641021000.0</v>
+      </c>
+      <c r="AY21">
+        <v>91965345000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>138982034000.0</v>
+      </c>
+      <c r="BA21">
+        <v>127388139000.0</v>
+      </c>
+      <c r="BB21">
+        <v>151292732000.0</v>
+      </c>
+      <c r="BC21">
+        <v>33179690000.0</v>
+      </c>
+      <c r="BD21">
+        <v>111411835000.0</v>
+      </c>
+      <c r="BE21">
+        <v>83196571000.0</v>
+      </c>
+      <c r="BF21">
+        <v>123352771000.0</v>
+      </c>
+      <c r="BG21">
+        <v>130088850000.0</v>
+      </c>
+      <c r="BH21">
+        <v>51973235000.0</v>
+      </c>
+      <c r="BI21">
+        <v>22496079000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>25919118000.0</v>
+      </c>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>163</v>
+      </c>
+      <c r="B23">
+        <v>3076865000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3361514000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3126061000000.0</v>
+      </c>
+      <c r="E23">
+        <v>3267895000000.0</v>
+      </c>
+      <c r="F23">
+        <v>3167891000000.0</v>
+      </c>
+      <c r="G23">
+        <v>3179268000000.0</v>
+      </c>
+      <c r="H23">
+        <v>3098759000000.0</v>
+      </c>
+      <c r="I23">
+        <v>2778550000000.0</v>
+      </c>
+      <c r="J23">
+        <v>2176444000000.0</v>
+      </c>
+      <c r="K23">
+        <v>2274186000000.0</v>
+      </c>
+      <c r="L23">
+        <v>2163667000000.0</v>
+      </c>
+      <c r="M23">
+        <v>2296253000000.0</v>
+      </c>
+      <c r="N23">
+        <v>2064041000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2300747000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1788876000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1798440000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1854623000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1719133000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1643651000000.0</v>
+      </c>
+      <c r="U23">
+        <v>1543932000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1417536000000.0</v>
+      </c>
+      <c r="W23">
+        <v>1514278000000.0</v>
+      </c>
+      <c r="X23">
+        <v>1170270000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1343996000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1129741000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2376642000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1880328000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1985890000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2051212000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2356893124000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1705553386000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1770298888000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1626841000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1889128070000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1462277190000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1466905524000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1304015002000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1329106430000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1329925082000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1163276916000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1161023815000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1145932955000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1035170197000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1003546333000.0</v>
+      </c>
+      <c r="AT23">
+        <v>988203262000.0</v>
+      </c>
+      <c r="AU23">
+        <v>951969252000.0</v>
+      </c>
+      <c r="AV23">
+        <v>795492552000.0</v>
+      </c>
+      <c r="AW23">
+        <v>688980700000.0</v>
+      </c>
+      <c r="AX23">
+        <v>643237739000.0</v>
+      </c>
+      <c r="AY23">
+        <v>610755817000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>455377392000.0</v>
+      </c>
+      <c r="BA23">
+        <v>403294051000.0</v>
+      </c>
+      <c r="BB23">
+        <v>382067699000.0</v>
+      </c>
+      <c r="BC23">
+        <v>416653114000.0</v>
+      </c>
+      <c r="BD23">
+        <v>288817624000.0</v>
+      </c>
+      <c r="BE23">
+        <v>302932768000.0</v>
+      </c>
+      <c r="BF23">
+        <v>384016130000.0</v>
+      </c>
+      <c r="BG23">
+        <v>308751091000.0</v>
+      </c>
+      <c r="BH23">
+        <v>299416290000.0</v>
+      </c>
+      <c r="BI23">
+        <v>276890304000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>258250840000.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>164</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>165</v>
+      </c>
+      <c r="B25">
+        <v>52109000000.0</v>
+      </c>
+      <c r="C25">
+        <v>63106000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>61703000000.0</v>
+      </c>
+      <c r="F25">
+        <v>61858000000.0</v>
+      </c>
+      <c r="G25">
+        <v>58407000000.0</v>
+      </c>
+      <c r="H25">
+        <v>60163000000.0</v>
+      </c>
+      <c r="I25">
+        <v>56533000000.0</v>
+      </c>
+      <c r="J25">
+        <v>54260000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25">
+        <v>53185000000.0</v>
+      </c>
+      <c r="M25">
+        <v>49612000000.0</v>
+      </c>
+      <c r="N25">
+        <v>46693000000.0</v>
+      </c>
+      <c r="O25">
+        <v>46915000000.0</v>
+      </c>
+      <c r="P25">
+        <v>46969000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>47477000000.0</v>
+      </c>
+      <c r="R25">
+        <v>44632000000.0</v>
+      </c>
+      <c r="S25">
+        <v>46558000000.0</v>
+      </c>
+      <c r="T25">
+        <v>47701000000.0</v>
+      </c>
+      <c r="U25">
+        <v>48284000000.0</v>
+      </c>
+      <c r="V25">
+        <v>47489000000.0</v>
+      </c>
+      <c r="W25">
+        <v>49800000000.0</v>
+      </c>
+      <c r="X25">
+        <v>48127000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>48635000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>49182000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>2256000000.0</v>
+      </c>
+      <c r="F27">
+        <v>31722000000.0</v>
+      </c>
+      <c r="G27">
+        <v>38770000000.0</v>
+      </c>
+      <c r="H27">
+        <v>25469000000.0</v>
+      </c>
+      <c r="I27">
+        <v>27430000000.0</v>
+      </c>
+      <c r="J27">
+        <v>33226000000.0</v>
+      </c>
+      <c r="K27">
+        <v>41129000000.0</v>
+      </c>
+      <c r="L27">
+        <v>28299000000.0</v>
+      </c>
+      <c r="M27">
+        <v>29280000000.0</v>
+      </c>
+      <c r="N27">
+        <v>41146000000.0</v>
+      </c>
+      <c r="O27">
+        <v>360805000000.0</v>
+      </c>
+      <c r="P27">
+        <v>97374000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>149114000000.0</v>
+      </c>
+      <c r="R27">
+        <v>158774000000.0</v>
+      </c>
+      <c r="S27">
+        <v>453590000000.0</v>
+      </c>
+      <c r="T27">
+        <v>205046000000.0</v>
+      </c>
+      <c r="U27">
+        <v>142112000000.0</v>
+      </c>
+      <c r="V27">
+        <v>169692000000.0</v>
+      </c>
+      <c r="W27">
+        <v>233783000000.0</v>
+      </c>
+      <c r="X27">
+        <v>53755000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>226684000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>15155000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>22203000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>16291000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>19761000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>16757000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>22565772000.0</v>
+      </c>
+      <c r="AF27">
+        <v>33040369000.0</v>
+      </c>
+      <c r="AG27">
+        <v>14267259000.0</v>
+      </c>
+      <c r="AH27">
+        <v>20942000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>14535499000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>22539517000.0</v>
+      </c>
+      <c r="AK27">
+        <v>24320319000.0</v>
+      </c>
+      <c r="AL27">
+        <v>19492556000.0</v>
+      </c>
+      <c r="AM27">
+        <v>26851436000.0</v>
+      </c>
+      <c r="AN27">
+        <v>18806464000.0</v>
+      </c>
+      <c r="AO27">
+        <v>18735493000.0</v>
+      </c>
+      <c r="AP27">
+        <v>15561530000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>15447477000.0</v>
+      </c>
+      <c r="AR27">
+        <v>8210431000.0</v>
+      </c>
+      <c r="AS27">
+        <v>6339911000.0</v>
+      </c>
+      <c r="AT27">
+        <v>6934838000.0</v>
+      </c>
+      <c r="AU27">
+        <v>16291581000.0</v>
+      </c>
+      <c r="AV27">
+        <v>6709477000.0</v>
+      </c>
+      <c r="AW27">
+        <v>7998089000.0</v>
+      </c>
+      <c r="AX27">
+        <v>8177356000.0</v>
+      </c>
+      <c r="AY27">
+        <v>13417538000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>7757091000.0</v>
+      </c>
+      <c r="BA27">
+        <v>5730212000.0</v>
+      </c>
+      <c r="BB27">
+        <v>6464795000.0</v>
+      </c>
+      <c r="BC27">
+        <v>47385487000.0</v>
+      </c>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27">
+        <v>7776616000.0</v>
+      </c>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B28">
+        <v>271444000000.0</v>
+      </c>
+      <c r="C28">
+        <v>138568000000.0</v>
+      </c>
+      <c r="D28">
+        <v>289020000000.0</v>
+      </c>
+      <c r="E28">
+        <v>281077000000.0</v>
+      </c>
+      <c r="F28">
+        <v>160986000000.0</v>
+      </c>
+      <c r="G28">
+        <v>189387000000.0</v>
+      </c>
+      <c r="H28">
+        <v>144074000000.0</v>
+      </c>
+      <c r="I28">
+        <v>126982000000.0</v>
+      </c>
+      <c r="J28">
+        <v>124205000000.0</v>
+      </c>
+      <c r="K28">
+        <v>226903000000.0</v>
+      </c>
+      <c r="L28">
+        <v>129668000000.0</v>
+      </c>
+      <c r="M28">
+        <v>99891000000.0</v>
+      </c>
+      <c r="N28">
+        <v>116509000000.0</v>
+      </c>
+      <c r="O28">
+        <v>160693000000.0</v>
+      </c>
+      <c r="P28">
+        <v>100009000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>103367000000.0</v>
+      </c>
+      <c r="R28">
+        <v>78337000000.0</v>
+      </c>
+      <c r="S28">
+        <v>77126000000.0</v>
+      </c>
+      <c r="T28">
+        <v>76876000000.0</v>
+      </c>
+      <c r="U28">
+        <v>80101000000.0</v>
+      </c>
+      <c r="V28">
+        <v>77659000000.0</v>
+      </c>
+      <c r="W28">
+        <v>92914000000.0</v>
+      </c>
+      <c r="X28">
+        <v>71199000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>78525000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>62080000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>79144000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>71752000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>71727000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>60116000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>59136614000.0</v>
+      </c>
+      <c r="AF28">
+        <v>59347947000.0</v>
+      </c>
+      <c r="AG28">
+        <v>61449861000.0</v>
+      </c>
+      <c r="AH28">
+        <v>53640000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>55100877000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>52767222000.0</v>
+      </c>
+      <c r="AK28">
+        <v>55687282000.0</v>
+      </c>
+      <c r="AL28">
+        <v>46739487000.0</v>
+      </c>
+      <c r="AM28">
+        <v>50725863000.0</v>
+      </c>
+      <c r="AN28">
+        <v>20259555000.0</v>
+      </c>
+      <c r="AO28">
+        <v>71443876000.0</v>
+      </c>
+      <c r="AP28">
+        <v>33834658000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>43572001000.0</v>
+      </c>
+      <c r="AR28">
+        <v>35986070000.0</v>
+      </c>
+      <c r="AS28">
+        <v>33374733000.0</v>
+      </c>
+      <c r="AT28">
+        <v>31234865000.0</v>
+      </c>
+      <c r="AU28">
+        <v>33768360000.0</v>
+      </c>
+      <c r="AV28">
+        <v>33388007000.0</v>
+      </c>
+      <c r="AW28">
+        <v>28346198000.0</v>
+      </c>
+      <c r="AX28">
+        <v>23162175000.0</v>
+      </c>
+      <c r="AY28">
+        <v>22701403000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>21165286000.0</v>
+      </c>
+      <c r="BA28">
+        <v>20189461000.0</v>
+      </c>
+      <c r="BB28">
+        <v>17769537000.0</v>
+      </c>
+      <c r="BC28">
+        <v>44121940000.0</v>
+      </c>
+      <c r="BD28">
+        <v>44172407000.0</v>
+      </c>
+      <c r="BE28">
+        <v>41422859000.0</v>
+      </c>
+      <c r="BF28">
+        <v>17151783000.0</v>
+      </c>
+      <c r="BG28">
+        <v>28074573000.0</v>
+      </c>
+      <c r="BH28">
+        <v>32974754000.0</v>
+      </c>
+      <c r="BI28">
+        <v>28267161000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>29023326000.0</v>
+      </c>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>169</v>
+      </c>
+      <c r="B29">
+        <v>5139000000.0</v>
+      </c>
+      <c r="C29">
+        <v>7253000000.0</v>
+      </c>
+      <c r="D29">
+        <v>3364000000.0</v>
+      </c>
+      <c r="E29">
+        <v>3109000000.0</v>
+      </c>
+      <c r="F29">
+        <v>2008000000.0</v>
+      </c>
+      <c r="G29">
+        <v>21269000000.0</v>
+      </c>
+      <c r="H29">
+        <v>7655000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1884000000.0</v>
+      </c>
+      <c r="J29">
+        <v>990000000.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
+        <v>3790000000.0</v>
+      </c>
+      <c r="M29">
+        <v>3920000000.0</v>
+      </c>
+      <c r="N29">
+        <v>8041000000.0</v>
+      </c>
+      <c r="O29">
+        <v>130000000.0</v>
+      </c>
+      <c r="P29">
+        <v>10344000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>12830000000.0</v>
+      </c>
+      <c r="R29">
+        <v>4486000000.0</v>
+      </c>
+      <c r="S29">
+        <v>9770000000.0</v>
+      </c>
+      <c r="T29">
+        <v>6009000000.0</v>
+      </c>
+      <c r="U29">
+        <v>4315000000.0</v>
+      </c>
+      <c r="V29">
+        <v>7990000000.0</v>
+      </c>
+      <c r="W29">
+        <v>-11551000000.0</v>
+      </c>
+      <c r="X29">
+        <v>16409000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>35426000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
+        <v>169742000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>7119000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>3873000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>5840000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>170</v>
+      </c>
+      <c r="B30">
+        <v>591947000000.0</v>
+      </c>
+      <c r="C30">
+        <v>699988000000.0</v>
+      </c>
+      <c r="D30">
+        <v>780248000000.0</v>
+      </c>
+      <c r="E30">
+        <v>761788000000.0</v>
+      </c>
+      <c r="F30">
+        <v>655035000000.0</v>
+      </c>
+      <c r="G30">
+        <v>702213000000.0</v>
+      </c>
+      <c r="H30">
+        <v>692905000000.0</v>
+      </c>
+      <c r="I30">
+        <v>525662000000.0</v>
+      </c>
+      <c r="J30">
+        <v>468765000000.0</v>
+      </c>
+      <c r="K30">
+        <v>716148000000.0</v>
+      </c>
+      <c r="L30">
+        <v>493923000000.0</v>
+      </c>
+      <c r="M30">
+        <v>414693000000.0</v>
+      </c>
+      <c r="N30">
+        <v>305056000000.0</v>
+      </c>
+      <c r="O30">
+        <v>384882000000.0</v>
+      </c>
+      <c r="P30">
+        <v>418120000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>501814000000.0</v>
+      </c>
+      <c r="R30">
+        <v>543642000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-206606000000.0</v>
+      </c>
+      <c r="T30">
+        <v>302974000000.0</v>
+      </c>
+      <c r="U30">
+        <v>186229000000.0</v>
+      </c>
+      <c r="V30">
+        <v>112601000000.0</v>
+      </c>
+      <c r="W30">
+        <v>-77844000000.0</v>
+      </c>
+      <c r="X30">
+        <v>271091000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>227520000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-286636000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>884620000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>360851000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>510531000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>519428000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>947888883000.0</v>
+      </c>
+      <c r="AF30">
+        <v>449798145000.0</v>
+      </c>
+      <c r="AG30">
+        <v>573681986000.0</v>
+      </c>
+      <c r="AH30">
+        <v>463209000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>771552301000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>277832217000.0</v>
+      </c>
+      <c r="AK30">
+        <v>372291240000.0</v>
+      </c>
+      <c r="AL30">
+        <v>289728197000.0</v>
+      </c>
+      <c r="AM30">
+        <v>329781514000.0</v>
+      </c>
+      <c r="AN30">
+        <v>469019211000.0</v>
+      </c>
+      <c r="AO30">
+        <v>297062428000.0</v>
+      </c>
+      <c r="AP30">
+        <v>276095629000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>232508190000.0</v>
+      </c>
+      <c r="AR30">
+        <v>217849360000.0</v>
+      </c>
+      <c r="AS30">
+        <v>198612023000.0</v>
+      </c>
+      <c r="AT30">
+        <v>217816982000.0</v>
+      </c>
+      <c r="AU30">
+        <v>210262456000.0</v>
+      </c>
+      <c r="AV30">
+        <v>171252614000.0</v>
+      </c>
+      <c r="AW30">
+        <v>138517904000.0</v>
+      </c>
+      <c r="AX30">
+        <v>160370091000.0</v>
+      </c>
+      <c r="AY30">
+        <v>201901288000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>133742435000.0</v>
+      </c>
+      <c r="BA30">
+        <v>130609034000.0</v>
+      </c>
+      <c r="BB30">
+        <v>133597510000.0</v>
+      </c>
+      <c r="BC30">
+        <v>189373744000.0</v>
+      </c>
+      <c r="BD30">
+        <v>93132255000.0</v>
+      </c>
+      <c r="BE30">
+        <v>109582426000.0</v>
+      </c>
+      <c r="BF30">
+        <v>179186027000.0</v>
+      </c>
+      <c r="BG30">
+        <v>107572184000.0</v>
+      </c>
+      <c r="BH30">
+        <v>109694306000.0</v>
+      </c>
+      <c r="BI30">
+        <v>107819294000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>104116087000.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>171</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>-511000000.0</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
+        <v>-27171000000.0</v>
+      </c>
+      <c r="L31">
+        <v>18163000000.0</v>
+      </c>
+      <c r="M31">
+        <v>20058000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-1758985000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-83620000000.0</v>
+      </c>
+      <c r="P31">
+        <v>45275000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1296626000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1310981000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1925739000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1340677000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-1357703000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1304935000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-1592122000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-899179000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1116476000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1416377000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1492022000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1519477000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-1475359000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-1531784000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-1409004241000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1255755241000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1196616902000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1163631616000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1117575769000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1184444973000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1094614284000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-987763393000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-999324916000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-860905871000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-866214488000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-884928186000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-913424765000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-817320837000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-804934310000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-770386280000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-741706796000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-624239938000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-550462796000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-482867648000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-408854529000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-321634957000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-272685017000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-248470189000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-227279370000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-195685369000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-193350342000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-204830103000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-201178907000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-189721984000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-169071010000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-154134753000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32">
+        <v>3119178000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3357095000000.0</v>
+      </c>
+      <c r="D32">
+        <v>3148227000000.0</v>
+      </c>
+      <c r="E32">
+        <v>3283424000000.0</v>
+      </c>
+      <c r="F32">
+        <v>3181177000000.0</v>
+      </c>
+      <c r="G32">
+        <v>3176493000000.0</v>
+      </c>
+      <c r="H32">
+        <v>3131620000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2799339000000.0</v>
+      </c>
+      <c r="J32">
+        <v>2182940000000.0</v>
+      </c>
+      <c r="K32">
+        <v>2247015000000.0</v>
+      </c>
+      <c r="L32">
+        <v>2181830000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2316311000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2107600000000.0</v>
+      </c>
+      <c r="O32">
+        <v>2217127000000.0</v>
+      </c>
+      <c r="P32">
+        <v>1834151000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1840766000000.0</v>
+      </c>
+      <c r="R32">
+        <v>1904429000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1746894000000.0</v>
+      </c>
+      <c r="T32">
+        <v>1615027000000.0</v>
+      </c>
+      <c r="U32">
+        <v>1561074000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1473468000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1358635000000.0</v>
+      </c>
+      <c r="X32">
+        <v>1251375000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1443767000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1208956000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>2361943000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>2303048000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>2143933000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2199836000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>2196223278000.0</v>
+      </c>
+      <c r="AF32">
+        <v>2078629840000.0</v>
+      </c>
+      <c r="AG32">
+        <v>1928403489000.0</v>
+      </c>
+      <c r="AH32">
+        <v>1857260000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>1842704608000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>1827169650000.0</v>
+      </c>
+      <c r="AK32">
+        <v>1707143208000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1655454253000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1559702111000.0</v>
+      </c>
+      <c r="AN32">
+        <v>1553847874000.0</v>
+      </c>
+      <c r="AO32">
+        <v>1478104141000.0</v>
+      </c>
+      <c r="AP32">
+        <v>1478877667000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>1385572551000.0</v>
+      </c>
+      <c r="AR32">
+        <v>1290555330000.0</v>
+      </c>
+      <c r="AS32">
+        <v>1265699749000.0</v>
+      </c>
+      <c r="AT32">
+        <v>1109237955000.0</v>
+      </c>
+      <c r="AU32">
+        <v>1084143790000.0</v>
+      </c>
+      <c r="AV32">
+        <v>954286439000.0</v>
+      </c>
+      <c r="AW32">
+        <v>860699718000.0</v>
+      </c>
+      <c r="AX32">
+        <v>760878760000.0</v>
+      </c>
+      <c r="AY32">
+        <v>702721162000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>594359426000.0</v>
+      </c>
+      <c r="BA32">
+        <v>530682190000.0</v>
+      </c>
+      <c r="BB32">
+        <v>533360431000.0</v>
+      </c>
+      <c r="BC32">
+        <v>449832804000.0</v>
+      </c>
+      <c r="BD32">
+        <v>400229459000.0</v>
+      </c>
+      <c r="BE32">
+        <v>386129339000.0</v>
+      </c>
+      <c r="BF32">
+        <v>507368901000.0</v>
+      </c>
+      <c r="BG32">
+        <v>438839941000.0</v>
+      </c>
+      <c r="BH32">
+        <v>351389525000.0</v>
+      </c>
+      <c r="BI32">
+        <v>299386383000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>284169958000.0</v>
+      </c>
+      <c r="BK32">
+        <v>272482680000.0</v>
+      </c>
+      <c r="BL32">
+        <v>265115194000.0</v>
+      </c>
+      <c r="BM32">
+        <v>263700600000.0</v>
+      </c>
+      <c r="BN32">
+        <v>263770297000.0</v>
+      </c>
+      <c r="BO32">
+        <v>243126588000.0</v>
+      </c>
+      <c r="BP32">
+        <v>239341857000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>234425247000.0</v>
+      </c>
+      <c r="BR32">
+        <v>214723977000.0</v>
+      </c>
+      <c r="BS32">
+        <v>204190452000.0</v>
+      </c>
+      <c r="BT32">
+        <v>142149487000.0</v>
+      </c>
+      <c r="BU32">
+        <v>149200098000.0</v>
+      </c>
+      <c r="BV32">
+        <v>141303181000.0</v>
+      </c>
+      <c r="BW32">
+        <v>134126542000.0</v>
+      </c>
+      <c r="BX32">
+        <v>132371593000.0</v>
+      </c>
+      <c r="BY32">
+        <v>120763971000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>119563727000.0</v>
+      </c>
+      <c r="CA32">
+        <v>134227028000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B2">
+        <v>17968285000000.0</v>
+      </c>
+      <c r="C2">
+        <v>17840731000000.0</v>
+      </c>
+      <c r="D2">
+        <v>19159368000000.0</v>
+      </c>
+      <c r="E2">
+        <v>16061278000000.0</v>
+      </c>
+      <c r="F2">
+        <v>10464336000000.0</v>
+      </c>
+      <c r="G2">
+        <v>8520308000000.0</v>
+      </c>
+      <c r="H2">
+        <v>11967809000000.0</v>
+      </c>
+      <c r="I2">
+        <v>11601268000000.0</v>
+      </c>
+      <c r="J2">
+        <v>9222093000000.0</v>
+      </c>
+      <c r="K2">
+        <v>9448377424000.0</v>
+      </c>
+      <c r="L2">
+        <v>6935652310000.0</v>
+      </c>
+      <c r="M2">
+        <v>4202403508000.0</v>
+      </c>
+      <c r="N2">
+        <v>3264647694000.0</v>
+      </c>
+      <c r="O2">
+        <v>2541596260000.0</v>
+      </c>
+      <c r="P2">
+        <v>2541596260000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1750734829000.0</v>
+      </c>
+      <c r="R2">
+        <v>269492015000.0</v>
+      </c>
+      <c r="S2">
+        <v>245894145000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3">
+        <v>69134000000</v>
+      </c>
+      <c r="C3">
+        <v>181846000000</v>
+      </c>
+      <c r="D3">
+        <v>217059000000</v>
+      </c>
+      <c r="E3">
+        <v>1359082000000</v>
+      </c>
+      <c r="F3">
+        <v>84002000000</v>
+      </c>
+      <c r="G3">
+        <v>187333000000</v>
+      </c>
+      <c r="H3">
+        <v>94654000000</v>
+      </c>
+      <c r="I3">
+        <v>181685000000</v>
+      </c>
+      <c r="J3">
+        <v>143099000000</v>
+      </c>
+      <c r="K3">
+        <v>107635624000</v>
+      </c>
+      <c r="L3">
+        <v>234174080000</v>
+      </c>
+      <c r="M3">
+        <v>80558400000</v>
+      </c>
+      <c r="N3">
+        <v>32042034000</v>
+      </c>
+      <c r="O3">
+        <v>38458725000</v>
+      </c>
+      <c r="P3">
+        <v>38467987000</v>
+      </c>
+      <c r="Q3">
+        <v>48120073000</v>
+      </c>
+      <c r="R3">
+        <v>25895186000</v>
+      </c>
+      <c r="S3">
+        <v>70746497000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6">
+        <v>5437038000000.0</v>
+      </c>
+      <c r="C6">
+        <v>127554000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1318637000000.0</v>
+      </c>
+      <c r="E6">
+        <v>3098090000000.0</v>
+      </c>
+      <c r="F6">
+        <v>5596942000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1943764000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-3447501000000.0</v>
+      </c>
+      <c r="I6">
+        <v>366541000000.0</v>
+      </c>
+      <c r="J6">
+        <v>2379175000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-226284789000.0</v>
+      </c>
+      <c r="L6">
+        <v>2512725114000.0</v>
+      </c>
+      <c r="M6">
+        <v>2733248802000.0</v>
+      </c>
+      <c r="N6">
+        <v>937755814000.0</v>
+      </c>
+      <c r="O6">
+        <v>723051434000.0</v>
+      </c>
+      <c r="P6">
+        <v>723051434000.0</v>
+      </c>
+      <c r="Q6">
+        <v>813386212000.0</v>
+      </c>
+      <c r="R6">
+        <v>115987089000.0</v>
+      </c>
+      <c r="S6">
+        <v>23597870000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B7">
+        <v>-4251604000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-311284000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-5661022000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-583431000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-880838000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-372762000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-41121000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-38202000000.0</v>
+      </c>
+      <c r="J7">
+        <v>90877670000.0</v>
+      </c>
+      <c r="K7">
+        <v>37966481000.0</v>
+      </c>
+      <c r="L7">
+        <v>170742908000.0</v>
+      </c>
+      <c r="M7">
+        <v>-9231499188000.0</v>
+      </c>
+      <c r="N7">
+        <v>-5861867258000.0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7">
+        <v>357869056000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4846386000.0</v>
+      </c>
+      <c r="R7">
+        <v>2304031000.0</v>
+      </c>
+      <c r="S7">
+        <v>-25359791000.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>180</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
+        <v>-16225514000.0</v>
+      </c>
+      <c r="Q9">
+        <v>519184000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1508462000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>181</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>183</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-953813000000.0</v>
+      </c>
+      <c r="F12">
+        <v>-3059466000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-3202816000000.0</v>
+      </c>
+      <c r="H12">
+        <v>7948000000.0</v>
+      </c>
+      <c r="I12">
+        <v>1319108000000.0</v>
+      </c>
+      <c r="J12">
+        <v>408842000000.0</v>
+      </c>
+      <c r="K12">
+        <v>646696760000.0</v>
+      </c>
+      <c r="L12">
+        <v>-158007865000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-10090731000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-17082588000000.0</v>
+      </c>
+      <c r="G13">
+        <v>5257261000000.0</v>
+      </c>
+      <c r="H13">
+        <v>-9522621000000.0</v>
+      </c>
+      <c r="I13">
+        <v>-12168307000000.0</v>
+      </c>
+      <c r="J13">
+        <v>-9392222000000.0</v>
+      </c>
+      <c r="K13">
+        <v>-13352388321000.0</v>
+      </c>
+      <c r="L13">
+        <v>-8058402660000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>185</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
+        <v>202654000000.0</v>
+      </c>
+      <c r="E14">
+        <v>185993000000.0</v>
+      </c>
+      <c r="F14">
+        <v>190032000000.0</v>
+      </c>
+      <c r="G14">
+        <v>195744000000.0</v>
+      </c>
+      <c r="H14">
+        <v>132264000000.0</v>
+      </c>
+      <c r="I14">
+        <v>130946000000.0</v>
+      </c>
+      <c r="J14">
+        <v>116201616000.0</v>
+      </c>
+      <c r="K14">
+        <v>68077267000.0</v>
+      </c>
+      <c r="L14">
+        <v>57291951000.0</v>
+      </c>
+      <c r="M14">
+        <v>47044458000.0</v>
+      </c>
+      <c r="N14">
+        <v>44362595000.0</v>
+      </c>
+      <c r="O14">
+        <v>29207626000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>186</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>273296000000.0</v>
+      </c>
+      <c r="J15">
+        <v>196773000000.0</v>
+      </c>
+      <c r="K15">
+        <v>99001632000.0</v>
+      </c>
+      <c r="L15">
+        <v>99001632000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
+        <v>98938829000.0</v>
+      </c>
+      <c r="O15">
+        <v>83479636000.0</v>
+      </c>
+      <c r="P15">
+        <v>83479636000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
+        <v>15459192000.0</v>
+      </c>
+      <c r="S15">
+        <v>12882660000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>187</v>
+      </c>
+      <c r="B16">
+        <v>23405323000000.0</v>
+      </c>
+      <c r="C16">
+        <v>17968285000000.0</v>
+      </c>
+      <c r="D16">
+        <v>17840731000000.0</v>
+      </c>
+      <c r="E16">
+        <v>19159368000000.0</v>
+      </c>
+      <c r="F16">
+        <v>16061278000000.0</v>
+      </c>
+      <c r="G16">
+        <v>10464072000000.0</v>
+      </c>
+      <c r="H16">
+        <v>8520308000000.0</v>
+      </c>
+      <c r="I16">
+        <v>11967809000000.0</v>
+      </c>
+      <c r="J16">
+        <v>11601268000000.0</v>
+      </c>
+      <c r="K16">
+        <v>9222092635000.0</v>
+      </c>
+      <c r="L16">
+        <v>9448377424000.0</v>
+      </c>
+      <c r="M16">
+        <v>6935652310000.0</v>
+      </c>
+      <c r="N16">
+        <v>4202403508000.0</v>
+      </c>
+      <c r="O16">
+        <v>3264647694000.0</v>
+      </c>
+      <c r="P16">
+        <v>3264647694000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2564121041000.0</v>
+      </c>
+      <c r="R16">
+        <v>385479104000.0</v>
+      </c>
+      <c r="S16">
+        <v>269492015000.0</v>
+      </c>
+      <c r="T16">
+        <v>245894145000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>188</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>-7194280000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1989000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-6558573000000.0</v>
+      </c>
+      <c r="E18">
+        <v>2321156000000.0</v>
+      </c>
+      <c r="F18">
+        <v>7086546000000.0</v>
+      </c>
+      <c r="G18">
+        <v>331907000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3394505000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1555594000000.0</v>
+      </c>
+      <c r="J18">
+        <v>2206927000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1086133354000.0</v>
+      </c>
+      <c r="L18">
+        <v>1475251664000.0</v>
+      </c>
+      <c r="M18">
+        <v>2467125685000.0</v>
+      </c>
+      <c r="N18">
+        <v>55292291000.0</v>
+      </c>
+      <c r="O18">
+        <v>1252844158000.0</v>
+      </c>
+      <c r="P18">
+        <v>1252844158000.0</v>
+      </c>
+      <c r="Q18">
+        <v>514417284000.0</v>
+      </c>
+      <c r="R18">
+        <v>147139605000.0</v>
+      </c>
+      <c r="S18">
+        <v>32824435000.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>190</v>
+      </c>
+      <c r="B19">
+        <v>460148000000.0</v>
+      </c>
+      <c r="C19">
+        <v>797417000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1294959000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-883871000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-2189298000000.0</v>
+      </c>
+      <c r="G19">
+        <v>1343139000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-338518000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-605147000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-2291272000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-396827163000.0</v>
+      </c>
+      <c r="L19">
+        <v>-110201668000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>191</v>
+      </c>
+      <c r="B20">
+        <v>2000285000000.0</v>
+      </c>
+      <c r="C20">
+        <v>144516000000.0</v>
+      </c>
+      <c r="D20">
+        <v>3000000000000.0</v>
+      </c>
+      <c r="E20">
+        <v>893558000000.0</v>
+      </c>
+      <c r="F20">
+        <v>990908000000.0</v>
+      </c>
+      <c r="G20">
+        <v>1009075000000.0</v>
+      </c>
+      <c r="H20">
+        <v>1002087000000.0</v>
+      </c>
+      <c r="I20">
+        <v>2004175000000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>192</v>
+      </c>
+      <c r="B21">
+        <v>-1083000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-980000000000.0</v>
+      </c>
+      <c r="D21">
+        <v>60000000000.0</v>
+      </c>
+      <c r="E21">
+        <v>766234000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-286817000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-740357000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-713008000000.0</v>
+      </c>
+      <c r="I21">
+        <v>803000000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1669355000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1669355000000.0</v>
+      </c>
+      <c r="L21">
+        <v>1669355000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22">
+        <v>29975000000.0</v>
+      </c>
+      <c r="C22">
+        <v>25573000000.0</v>
+      </c>
+      <c r="D22">
+        <v>22103000000.0</v>
+      </c>
+      <c r="E22">
+        <v>25997000000.0</v>
+      </c>
+      <c r="F22">
+        <v>44127000000.0</v>
+      </c>
+      <c r="G22">
+        <v>64164000000.0</v>
+      </c>
+      <c r="H22">
+        <v>528114000000.0</v>
+      </c>
+      <c r="I22">
+        <v>437412000000.0</v>
+      </c>
+      <c r="J22">
+        <v>675404953000.0</v>
+      </c>
+      <c r="K22">
+        <v>820190823000.0</v>
+      </c>
+      <c r="L22">
+        <v>652324636000.0</v>
+      </c>
+      <c r="M22">
+        <v>435561942000.0</v>
+      </c>
+      <c r="N22">
+        <v>385351499000.0</v>
+      </c>
+      <c r="O22">
+        <v>263289326000.0</v>
+      </c>
+      <c r="P22">
+        <v>171275436000.0</v>
+      </c>
+      <c r="Q22">
+        <v>76954221000.0</v>
+      </c>
+      <c r="R22">
+        <v>41098969000.0</v>
+      </c>
+      <c r="S22">
+        <v>40965181000.0</v>
+      </c>
+      <c r="T22">
+        <v>40744450000.0</v>
+      </c>
+      <c r="U22">
+        <v>36185193000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>193</v>
+      </c>
+      <c r="B23">
+        <v>12366421000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-18214000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3309878000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-33766000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-36190000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-40357000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-4748000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-8104000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-10820000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-3659998000.0</v>
+      </c>
+      <c r="L23">
+        <v>-3878451000.0</v>
+      </c>
+      <c r="M23">
+        <v>253752617000.0</v>
+      </c>
+      <c r="N23">
+        <v>681468247000.0</v>
+      </c>
+      <c r="O23">
+        <v>4039503282000.0</v>
+      </c>
+      <c r="P23">
+        <v>1266599000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-30453841000.0</v>
+      </c>
+      <c r="R23">
+        <v>-25415886000.0</v>
+      </c>
+      <c r="S23">
+        <v>508937000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>194</v>
+      </c>
+      <c r="B24">
+        <v>-1741617000000.0</v>
+      </c>
+      <c r="C24">
+        <v>829000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-5740509000000.0</v>
+      </c>
+      <c r="E24">
+        <v>1013000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-2188522000000.0</v>
+      </c>
+      <c r="G24">
+        <v>1344267000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-337327000000.0</v>
+      </c>
+      <c r="I24">
+        <v>1507000000.0</v>
+      </c>
+      <c r="J24">
+        <v>1494000000.0</v>
+      </c>
+      <c r="K24">
+        <v>357022701000.0</v>
+      </c>
+      <c r="L24">
+        <v>12850000.0</v>
+      </c>
+      <c r="M24">
+        <v>12370500000.0</v>
+      </c>
+      <c r="N24">
+        <v>10101000.0</v>
+      </c>
+      <c r="O24">
+        <v>129945000.0</v>
+      </c>
+      <c r="P24">
+        <v>129945000.0</v>
+      </c>
+      <c r="Q24">
+        <v>4558368000.0</v>
+      </c>
+      <c r="R24">
+        <v>479300000.0</v>
+      </c>
+      <c r="S24">
+        <v>3147158000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>-2903517000000.0</v>
+      </c>
+      <c r="C25">
+        <v>183835000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-905249000000.0</v>
+      </c>
+      <c r="E25">
+        <v>3680238000000.0</v>
+      </c>
+      <c r="F25">
+        <v>7817227000000.0</v>
+      </c>
+      <c r="G25">
+        <v>632094000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-3919108000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1373909000000.0</v>
+      </c>
+      <c r="J25">
+        <v>2350026000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-978497730000.0</v>
+      </c>
+      <c r="L25">
+        <v>1709425744000.0</v>
+      </c>
+      <c r="M25">
+        <v>2547684085000.0</v>
+      </c>
+      <c r="N25">
+        <v>87334325000.0</v>
+      </c>
+      <c r="O25">
+        <v>1291302883000.0</v>
+      </c>
+      <c r="P25">
+        <v>933443089000.0</v>
+      </c>
+      <c r="Q25">
+        <v>567383743000.0</v>
+      </c>
+      <c r="R25">
+        <v>170730760000.0</v>
+      </c>
+      <c r="S25">
+        <v>128930723000.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26">
+        <v>2000285000000.0</v>
+      </c>
+      <c r="C26">
+        <v>144516000000.0</v>
+      </c>
+      <c r="D26">
+        <v>2106442000000.0</v>
+      </c>
+      <c r="E26">
+        <v>893558000000.0</v>
+      </c>
+      <c r="F26">
+        <v>990908000000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>1002087000000.0</v>
+      </c>
+      <c r="I26">
+        <v>2004175000000.0</v>
+      </c>
+      <c r="J26">
+        <v>1000264934000.0</v>
+      </c>
+      <c r="K26">
+        <v>1002314657000.0</v>
+      </c>
+      <c r="L26">
+        <v>1151540719000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>197</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28">
+        <v>14058961000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-853698000000.0</v>
+      </c>
+      <c r="D28">
+        <v>5389125000000.0</v>
+      </c>
+      <c r="E28">
+        <v>1659792000000.0</v>
+      </c>
+      <c r="F28">
+        <v>698918000000.0</v>
+      </c>
+      <c r="G28">
+        <v>268718000000.0</v>
+      </c>
+      <c r="H28">
+        <v>284331000000.0</v>
+      </c>
+      <c r="I28">
+        <v>2525775000000.0</v>
+      </c>
+      <c r="J28">
+        <v>2462027000000.0</v>
+      </c>
+      <c r="K28">
+        <v>899653027000.0</v>
+      </c>
+      <c r="L28">
+        <v>1147662268000.0</v>
+      </c>
+      <c r="M28">
+        <v>253752617000.0</v>
+      </c>
+      <c r="N28">
+        <v>882453422000.0</v>
+      </c>
+      <c r="O28">
+        <v>-529922669000.0</v>
+      </c>
+      <c r="P28">
+        <v>-529922669000.0</v>
+      </c>
+      <c r="Q28">
+        <v>294410560000.0</v>
+      </c>
+      <c r="R28">
+        <v>-31631816000.0</v>
+      </c>
+      <c r="S28">
+        <v>-12373723000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>-7125146000000.0</v>
+      </c>
+      <c r="C29">
+        <v>183835000000.0</v>
+      </c>
+      <c r="D29">
+        <v>-6341514000000.0</v>
+      </c>
+      <c r="E29">
+        <v>3680238000000.0</v>
+      </c>
+      <c r="F29">
+        <v>7170548000000.0</v>
+      </c>
+      <c r="G29">
+        <v>519240000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-3299851000000.0</v>
+      </c>
+      <c r="I29">
+        <v>-1373909000000.0</v>
+      </c>
+      <c r="J29">
+        <v>2350026000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-978497730000.0</v>
+      </c>
+      <c r="L29">
+        <v>1709425744000.0</v>
+      </c>
+      <c r="M29">
+        <v>2547684085000.0</v>
+      </c>
+      <c r="N29">
+        <v>87334325000.0</v>
+      </c>
+      <c r="O29">
+        <v>1291302883000.0</v>
+      </c>
+      <c r="P29">
+        <v>1291312145000.0</v>
+      </c>
+      <c r="Q29">
+        <v>562537357000.0</v>
+      </c>
+      <c r="R29">
+        <v>173034791000.0</v>
+      </c>
+      <c r="S29">
+        <v>103570932000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30">
+        <v>-1496777000000.0</v>
+      </c>
+      <c r="C30">
+        <v>797417000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-366248000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2241940000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-2272524000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1155806000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-431981000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-785325000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-2432877000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-147440086000.0</v>
+      </c>
+      <c r="L30">
+        <v>-344362898000.0</v>
+      </c>
+      <c r="M30">
+        <v>-68187900000.0</v>
+      </c>
+      <c r="N30">
+        <v>-32031933000.0</v>
+      </c>
+      <c r="O30">
+        <v>-38328780000.0</v>
+      </c>
+      <c r="P30">
+        <v>-38338042000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-43561705000.0</v>
+      </c>
+      <c r="R30">
+        <v>-25415886000.0</v>
+      </c>
+      <c r="S30">
+        <v>-67599339000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BY30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:77">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:77">
+      <c r="A2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B2">
+        <v>23405323000000.0</v>
+      </c>
+      <c r="C2">
+        <v>17802631000000.0</v>
+      </c>
+      <c r="D2">
+        <v>15584605000000.0</v>
+      </c>
+      <c r="E2">
+        <v>17532992000000.0</v>
+      </c>
+      <c r="F2">
+        <v>17968285000000.0</v>
+      </c>
+      <c r="G2">
+        <v>16894507000000.0</v>
+      </c>
+      <c r="H2">
+        <v>16292365000000.0</v>
+      </c>
+      <c r="I2">
+        <v>16143532000000.0</v>
+      </c>
+      <c r="J2">
+        <v>17840731000000.0</v>
+      </c>
+      <c r="K2">
+        <v>13859353000000.0</v>
+      </c>
+      <c r="L2">
+        <v>15803988000000.0</v>
+      </c>
+      <c r="M2">
+        <v>17897460000000.0</v>
+      </c>
+      <c r="N2">
+        <v>19159368000000.0</v>
+      </c>
+      <c r="O2">
+        <v>13590720000000.0</v>
+      </c>
+      <c r="P2">
+        <v>19828719000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>21051615000000.0</v>
+      </c>
+      <c r="R2">
+        <v>16061278000000.0</v>
+      </c>
+      <c r="S2">
+        <v>18358935000000.0</v>
+      </c>
+      <c r="T2">
+        <v>17264877000000.0</v>
+      </c>
+      <c r="U2">
+        <v>10085869000000.0</v>
+      </c>
+      <c r="V2">
+        <v>10464336000000.0</v>
+      </c>
+      <c r="W2">
+        <v>3158746000000.0</v>
+      </c>
+      <c r="X2">
+        <v>3460550000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>8985830000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>8520308000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>9131805000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>11667686000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>9536460000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>11967809000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>9638789320000.0</v>
+      </c>
+      <c r="AF2">
+        <v>14580707745000.0</v>
+      </c>
+      <c r="AG2">
+        <v>11474525605000.0</v>
+      </c>
+      <c r="AH2">
+        <v>11601268000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>10103323985000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>13738472938000.0</v>
+      </c>
+      <c r="AK2">
+        <v>12400958930000.0</v>
+      </c>
+      <c r="AL2">
+        <v>9222092635000.0</v>
+      </c>
+      <c r="AM2">
+        <v>6880503430000.0</v>
+      </c>
+      <c r="AN2">
+        <v>7499449708000.0</v>
+      </c>
+      <c r="AO2">
+        <v>11088052743000.0</v>
+      </c>
+      <c r="AP2">
+        <v>9448377425000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>7684119870000.0</v>
+      </c>
+      <c r="AR2">
+        <v>6439445648000.0</v>
+      </c>
+      <c r="AS2">
+        <v>6483609593000.0</v>
+      </c>
+      <c r="AT2">
+        <v>6935652310000.0</v>
+      </c>
+      <c r="AU2">
+        <v>5845876793000.0</v>
+      </c>
+      <c r="AV2">
+        <v>4466032438000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3935678257000.0</v>
+      </c>
+      <c r="AX2">
+        <v>4202403508000.0</v>
+      </c>
+      <c r="AY2">
+        <v>3131084617000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2811875795000.0</v>
+      </c>
+      <c r="BA2">
+        <v>3131151072000.0</v>
+      </c>
+      <c r="BB2">
+        <v>3264647694000.0</v>
+      </c>
+      <c r="BC2">
+        <v>2806764361000.0</v>
+      </c>
+      <c r="BD2">
+        <v>2692654047000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2996848425000.0</v>
+      </c>
+      <c r="BF2">
+        <v>2541596260000.0</v>
+      </c>
+      <c r="BG2">
+        <v>2760993214000.0</v>
+      </c>
+      <c r="BH2">
+        <v>2106807417000.0</v>
+      </c>
+      <c r="BI2">
+        <v>2680904867000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>2564121042000.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+    </row>
+    <row r="3" spans="1:77">
+      <c r="A3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3">
+        <v>13964000000</v>
+      </c>
+      <c r="C3">
+        <v>5619000000</v>
+      </c>
+      <c r="D3">
+        <v>2577000000</v>
+      </c>
+      <c r="E3">
+        <v>11956000000</v>
+      </c>
+      <c r="F3">
+        <v>48982000000</v>
+      </c>
+      <c r="G3">
+        <v>24894000000</v>
+      </c>
+      <c r="H3">
+        <v>43344000000</v>
+      </c>
+      <c r="I3">
+        <v>76588000000</v>
+      </c>
+      <c r="J3">
+        <v>37020000000</v>
+      </c>
+      <c r="K3">
+        <v>69574000000</v>
+      </c>
+      <c r="L3">
+        <v>29322000000</v>
+      </c>
+      <c r="M3">
+        <v>103821000000</v>
+      </c>
+      <c r="N3">
+        <v>14342000000</v>
+      </c>
+      <c r="O3">
+        <v>1254948000000</v>
+      </c>
+      <c r="P3">
+        <v>73452000000</v>
+      </c>
+      <c r="Q3">
+        <v>8290000000</v>
+      </c>
+      <c r="R3">
+        <v>22392000000</v>
+      </c>
+      <c r="S3">
+        <v>43256000000</v>
+      </c>
+      <c r="T3">
+        <v>1616000000</v>
+      </c>
+      <c r="U3">
+        <v>18813000000</v>
+      </c>
+      <c r="V3">
+        <v>20317000000</v>
+      </c>
+      <c r="W3">
+        <v>126997000000</v>
+      </c>
+      <c r="X3">
+        <v>21448000000</v>
+      </c>
+      <c r="Y3">
+        <v>21725000000</v>
+      </c>
+      <c r="Z3">
+        <v>17163000000</v>
+      </c>
+      <c r="AA3">
+        <v>45884000000</v>
+      </c>
+      <c r="AB3">
+        <v>22542000000</v>
+      </c>
+      <c r="AC3">
+        <v>10063000000</v>
+      </c>
+      <c r="AD3">
+        <v>16165000000</v>
+      </c>
+      <c r="AE3">
+        <v>59611344000</v>
+      </c>
+      <c r="AF3">
+        <v>27303499000</v>
+      </c>
+      <c r="AG3">
+        <v>34088817000</v>
+      </c>
+      <c r="AH3">
+        <v>60681000000</v>
+      </c>
+      <c r="AI3">
+        <v>20511175000</v>
+      </c>
+      <c r="AJ3">
+        <v>37377845000</v>
+      </c>
+      <c r="AK3">
+        <v>50950695000</v>
+      </c>
+      <c r="AL3">
+        <v>34259574000</v>
+      </c>
+      <c r="AM3">
+        <v>17471959000</v>
+      </c>
+      <c r="AN3">
+        <v>90163665000</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>10191700000</v>
+      </c>
+      <c r="AQ3">
+        <v>180402276000</v>
+      </c>
+      <c r="AR3">
+        <v>10113601000</v>
+      </c>
+      <c r="AS3">
+        <v>26934808000</v>
+      </c>
+      <c r="AT3">
+        <v>16723394000</v>
+      </c>
+      <c r="AU3">
+        <v>9132799000</v>
+      </c>
+      <c r="AV3">
+        <v>8718064000</v>
+      </c>
+      <c r="AW3">
+        <v>26679825000</v>
+      </c>
+      <c r="AX3">
+        <v>36027712000</v>
+      </c>
+      <c r="AY3">
+        <v>7262977000</v>
+      </c>
+      <c r="AZ3">
+        <v>14674192000</v>
+      </c>
+      <c r="BA3">
+        <v>2115937000</v>
+      </c>
+      <c r="BB3">
+        <v>8132799000</v>
+      </c>
+      <c r="BC3">
+        <v>16376346000</v>
+      </c>
+      <c r="BD3">
+        <v>8508911000</v>
+      </c>
+      <c r="BE3">
+        <v>5128381000</v>
+      </c>
+      <c r="BF3">
+        <v>8445087000</v>
+      </c>
+      <c r="BG3">
+        <v>4584997000</v>
+      </c>
+      <c r="BH3">
+        <v>7010005000</v>
+      </c>
+      <c r="BI3">
+        <v>6742083000</v>
+      </c>
+      <c r="BJ3">
+        <v>346870182000</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4443,363 +22264,507 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...19 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
+      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>26</v>
-[...61 lines deleted...]
-      <c r="BJ6"/>
+        <v>177</v>
+      </c>
+      <c r="B6">
+        <v>-133376000000.0</v>
+      </c>
+      <c r="C6">
+        <v>5602692000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-165654000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1948387000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-435293000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1073778000000.0</v>
+      </c>
+      <c r="H6">
+        <v>602142000000.0</v>
+      </c>
+      <c r="I6">
+        <v>148833000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1697199000000.0</v>
+      </c>
+      <c r="K6">
+        <v>3981378000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1944635000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2093472000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1261908000000.0</v>
+      </c>
+      <c r="O6">
+        <v>5568648000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-6237999000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1222896000000.0</v>
+      </c>
+      <c r="R6">
+        <v>4990337000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-2297657000000.0</v>
+      </c>
+      <c r="T6">
+        <v>1094058000000.0</v>
+      </c>
+      <c r="U6">
+        <v>7179008000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-378467000000.0</v>
+      </c>
+      <c r="W6">
+        <v>7305326000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-301804000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-5525280000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>465522000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-611497000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2535881000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>2131226000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-2431349000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>2329019680000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-4941918425000.0</v>
+      </c>
+      <c r="AG6">
+        <v>3106182140000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-126742000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1497943570000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-3635148953000.0</v>
+      </c>
+      <c r="AK6">
+        <v>1337514008000.0</v>
+      </c>
+      <c r="AL6">
+        <v>3178866295000.0</v>
+      </c>
+      <c r="AM6">
+        <v>2341589205000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-618946278000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-3588603035000.0</v>
+      </c>
+      <c r="AP6">
+        <v>1639675318000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>1764257554000.0</v>
+      </c>
+      <c r="AR6">
+        <v>1244674222000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-44163945000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-452042717000.0</v>
+      </c>
+      <c r="AU6">
+        <v>1089775517000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1379844355000.0</v>
+      </c>
+      <c r="AW6">
+        <v>530354181000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-266725251000.0</v>
+      </c>
+      <c r="AY6">
+        <v>1071318891000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>319208822000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-319275277000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-133496622000.0</v>
+      </c>
+      <c r="BC6">
+        <v>457883333000.0</v>
+      </c>
+      <c r="BD6">
+        <v>114110314000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-304194378000.0</v>
+      </c>
+      <c r="BF6">
+        <v>455252165000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-219396953000.0</v>
+      </c>
+      <c r="BH6">
+        <v>654185797000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-574097450000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>116783825000.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
     </row>
     <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-      <c r="F7"/>
+        <v>178</v>
+      </c>
+      <c r="B7">
+        <v>-181232000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-760812000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1053815000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1495244000000.0</v>
+      </c>
+      <c r="F7">
+        <v>631321000000.0</v>
+      </c>
       <c r="G7"/>
-      <c r="H7"/>
-[...19 lines deleted...]
-      <c r="AB7"/>
+      <c r="H7">
+        <v>-2340515000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2149202000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-984245000000.0</v>
+      </c>
+      <c r="K7">
+        <v>456227000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1750315000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-295631000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-269628000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-61051000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-11859000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-474902000000.0</v>
+      </c>
+      <c r="R7">
+        <v>5042477000000.0</v>
+      </c>
+      <c r="S7">
+        <v>8659249000000.0</v>
+      </c>
+      <c r="T7">
+        <v>10078051000000.0</v>
+      </c>
+      <c r="U7">
+        <v>8521609000000.0</v>
+      </c>
+      <c r="V7">
+        <v>232868000000.0</v>
+      </c>
+      <c r="W7">
+        <v>1783641000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-10135864000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>5942275000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-604890000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-5308828000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-3838543000000.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>1220314000000.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>-2442548921000.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>-2584514497000.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-      <c r="BD7"/>
-[...5 lines deleted...]
-      <c r="BJ7"/>
+      <c r="BD7">
+        <v>206907572000.0</v>
+      </c>
+      <c r="BE7">
+        <v>169233617000.0</v>
+      </c>
+      <c r="BF7">
+        <v>135492399000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-19234414000.0</v>
+      </c>
+      <c r="BH7">
+        <v>569638837000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-598074843000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>405539476000.0</v>
+      </c>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
     </row>
     <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...16 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
-[...28 lines deleted...]
-      </c>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -4817,119 +22782,77 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
     </row>
     <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>29</v>
-[...15 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...46 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
@@ -4940,1164 +22863,974 @@
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
     </row>
     <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>30</v>
-[...228 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
     </row>
     <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-[...18 lines deleted...]
-      <c r="AF11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
     </row>
     <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>32</v>
-[...33 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>19196374000000.0</v>
+        <v>169212000000.0</v>
       </c>
       <c r="N12">
-        <v>14142101000000.0</v>
+        <v>169212000000.0</v>
       </c>
       <c r="O12">
-        <v>19863770000000.0</v>
+        <v>-303449000000.0</v>
       </c>
       <c r="P12">
-        <v>21084473000000.0</v>
+        <v>-212151000000.0</v>
       </c>
       <c r="Q12">
-        <v>16092371000000.0</v>
+        <v>-82720000000.0</v>
       </c>
       <c r="R12">
-        <v>18376997000000.0</v>
+        <v>-355493000000.0</v>
       </c>
       <c r="S12">
-        <v>17282274000000.0</v>
+        <v>127338000000.0</v>
       </c>
       <c r="T12">
-        <v>10103327000000.0</v>
+        <v>-1450296000000.0</v>
       </c>
       <c r="U12">
-        <v>10481671000000.0</v>
+        <v>-852076000000.0</v>
       </c>
       <c r="V12">
-        <v>3175615000000.0</v>
+        <v>-884432000000.0</v>
       </c>
       <c r="W12">
-        <v>3477319000000.0</v>
+        <v>-1037185000000.0</v>
       </c>
       <c r="X12">
-        <v>9002790000000.0</v>
+        <v>-985871000000.0</v>
       </c>
       <c r="Y12">
-        <v>8536573000000.0</v>
+        <v>-840002000000.0</v>
       </c>
       <c r="Z12">
-        <v>9147842000000.0</v>
+        <v>-275005000000.0</v>
       </c>
       <c r="AA12">
-        <v>11807817000000.0</v>
+        <v>535745000000.0</v>
       </c>
       <c r="AB12">
-        <v>9551206000000.0</v>
+        <v>-2713421000000.0</v>
       </c>
       <c r="AC12">
-        <v>11981796000000.0</v>
+        <v>2529228000000.0</v>
       </c>
       <c r="AD12">
-        <v>9652694101000.0</v>
+        <v>-236647000000.0</v>
       </c>
       <c r="AE12">
-        <v>11702787553000.0</v>
+        <v>1076778596000.0</v>
       </c>
       <c r="AF12">
-        <v>9988976294000.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>52387196000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
     </row>
     <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>33</v>
-[...33 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>1338539000000.0</v>
+        <v>3976960000000.0</v>
       </c>
       <c r="N13">
-        <v>1338539000000.0</v>
+        <v>3976960000000.0</v>
       </c>
       <c r="O13">
-        <v>1338539000000.0</v>
+        <v>810091000000.0</v>
       </c>
       <c r="P13">
-        <v>1338539000000.0</v>
+        <v>-10860493000000.0</v>
       </c>
       <c r="Q13">
-        <v>1338539000000.0</v>
+        <v>-2791767000000.0</v>
       </c>
       <c r="R13">
-        <v>1338539000000.0</v>
+        <v>2751438000000.0</v>
       </c>
       <c r="S13">
-        <v>1338539000000.0</v>
+        <v>-6402555000000.0</v>
       </c>
       <c r="T13">
-        <v>1338539000000.0</v>
+        <v>-1054295000000.0</v>
       </c>
       <c r="U13">
-        <v>838544000000.0</v>
+        <v>871294000000.0</v>
       </c>
       <c r="V13">
-        <v>838544000000.0</v>
+        <v>-10484112000000.0</v>
       </c>
       <c r="W13">
-        <v>838544000000.0</v>
+        <v>310884000000.0</v>
       </c>
       <c r="X13">
-        <v>838544000000.0</v>
+        <v>677491000000.0</v>
       </c>
       <c r="Y13">
-        <v>838544000000.0</v>
+        <v>922946000000.0</v>
       </c>
       <c r="Z13">
-        <v>792994000000.0</v>
+        <v>3418765000000.0</v>
       </c>
       <c r="AA13">
-        <v>792994000000.0</v>
+        <v>-2286055000000.0</v>
       </c>
       <c r="AB13">
-        <v>792994000000.0</v>
+        <v>-2376762000000.0</v>
       </c>
       <c r="AC13">
-        <v>792994000000.0</v>
+        <v>-323690000000.0</v>
       </c>
       <c r="AD13">
-        <v>701895460000.0</v>
+        <v>-4643071000000.0</v>
       </c>
       <c r="AE13">
-        <v>701895460000.0</v>
+        <v>-1824744263000.0</v>
       </c>
       <c r="AF13">
-        <v>701895460000.0</v>
-[...135 lines deleted...]
-      </c>
+        <v>-6255419683000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
     </row>
     <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>34</v>
-[...9 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14">
-        <v>11832369000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>61703000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
       <c r="K14">
-        <v>11832368850.0</v>
+        <v>53164000000.0</v>
       </c>
       <c r="L14">
-        <v>11832368850.0</v>
+        <v>53185000000.0</v>
       </c>
       <c r="M14">
-        <v>11832368850.0</v>
+        <v>49612000000.0</v>
       </c>
       <c r="N14">
-        <v>11832368850.0</v>
+        <v>46693000000.0</v>
       </c>
       <c r="O14">
-        <v>11832368850.0</v>
+        <v>46915000000.0</v>
       </c>
       <c r="P14">
-        <v>11832368850.0</v>
+        <v>46969000000.0</v>
       </c>
       <c r="Q14">
-        <v>11852110829.0</v>
+        <v>47477000000.0</v>
       </c>
       <c r="R14">
-        <v>11855244475.0</v>
+        <v>44632000000.0</v>
       </c>
       <c r="S14">
-        <v>13269190917.0</v>
+        <v>46558000000.0</v>
       </c>
       <c r="T14">
-        <v>7284461711.0</v>
+        <v>47701000000.0</v>
       </c>
       <c r="U14">
-        <v>6832410700.0</v>
+        <v>48284000000.0</v>
       </c>
       <c r="V14">
-        <v>6832410700.0</v>
+        <v>47489000000.0</v>
       </c>
       <c r="W14">
-        <v>6832410700.0</v>
+        <v>49800000000.0</v>
       </c>
       <c r="X14">
-        <v>6832410700.0</v>
+        <v>48127000000.0</v>
       </c>
       <c r="Y14">
-        <v>6576585304.0</v>
+        <v>48635000000.0</v>
       </c>
       <c r="Z14">
-        <v>6376916700.0</v>
+        <v>49182000000.0</v>
       </c>
       <c r="AA14">
-        <v>6376916700.0</v>
+        <v>33325000000.0</v>
       </c>
       <c r="AB14">
-        <v>6376916700.0</v>
+        <v>33017000000.0</v>
       </c>
       <c r="AC14">
-        <v>6424338000.0</v>
+        <v>32969000000.0</v>
       </c>
       <c r="AD14">
-        <v>5465927800.0</v>
+        <v>32953000000.0</v>
       </c>
       <c r="AE14">
-        <v>5465929400.0</v>
+        <v>32452213000.0</v>
       </c>
       <c r="AF14">
-        <v>5465928600.0</v>
+        <v>32986127000.0</v>
       </c>
       <c r="AG14">
-        <v>4513751156.0</v>
+        <v>32989982000.0</v>
       </c>
       <c r="AH14">
-        <v>5188308580.0</v>
+        <v>32517678000.0</v>
       </c>
       <c r="AI14">
-        <v>5484469394.0</v>
+        <v>36980175000.0</v>
       </c>
       <c r="AJ14">
-        <v>5188308580.0</v>
+        <v>23417991000.0</v>
       </c>
       <c r="AK14">
-        <v>6655334745.0</v>
+        <v>28736709000.0</v>
       </c>
       <c r="AL14">
-        <v>4304418773.0</v>
+        <v>27066741000.0</v>
       </c>
       <c r="AM14">
-        <v>4304418773.0</v>
+        <v>21757193000.0</v>
       </c>
       <c r="AN14">
-        <v>4304418773.0</v>
+        <v>14058680000.0</v>
       </c>
       <c r="AO14">
-        <v>5436637492.0</v>
+        <v>16403933000.0</v>
       </c>
       <c r="AP14">
-        <v>3913108000.0</v>
+        <v>15857461000.0</v>
       </c>
       <c r="AQ14">
-        <v>3913108000.0</v>
+        <v>18428493000.0</v>
       </c>
       <c r="AR14">
-        <v>3913108000.0</v>
+        <v>13426497000.0</v>
       </c>
       <c r="AS14">
-        <v>3478318800.0</v>
+        <v>12973386000.0</v>
       </c>
       <c r="AT14">
-        <v>3478318000.0</v>
+        <v>12463575000.0</v>
       </c>
       <c r="AU14">
-        <v>3478318000.0</v>
+        <v>12149016000.0</v>
       </c>
       <c r="AV14">
-        <v>3478318000.0</v>
+        <v>12225910000.0</v>
       </c>
       <c r="AW14">
-        <v>3478318000.0</v>
+        <v>11710049000.0</v>
       </c>
       <c r="AX14">
-        <v>3091838000.0</v>
+        <v>10959483000.0</v>
       </c>
       <c r="AY14">
-        <v>3091838000.0</v>
+        <v>11052697000.0</v>
       </c>
       <c r="AZ14">
-        <v>3091838000.0</v>
+        <v>11070031000.0</v>
       </c>
       <c r="BA14">
-        <v>3091838000.0</v>
+        <v>11200508000.0</v>
       </c>
       <c r="BB14">
-        <v>3091838000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>11039359000.0</v>
+      </c>
+      <c r="BC14"/>
       <c r="BD14">
-        <v>3631335260.0</v>
+        <v>11836259000.0</v>
       </c>
       <c r="BE14">
-        <v>3631335260.0</v>
+        <v>11957970000.0</v>
       </c>
       <c r="BF14">
-        <v>3631335260.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12083371000.0</v>
+      </c>
+      <c r="BG14"/>
       <c r="BH14">
-        <v>3631335260.0</v>
-[...2 lines deleted...]
-      <c r="BJ14"/>
+        <v>12420674000.0</v>
+      </c>
+      <c r="BI14">
+        <v>12333172000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>9507654000.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
     </row>
     <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>186</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15"/>
+      <c r="AE15">
+        <v>430000.0</v>
+      </c>
       <c r="AF15"/>
-      <c r="AG15"/>
+      <c r="AG15">
+        <v>273296000000.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>196773430000.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BC15">
+        <v>1000.0</v>
+      </c>
+      <c r="BD15">
+        <v>83479637000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
     </row>
     <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-      <c r="I16"/>
+        <v>187</v>
+      </c>
+      <c r="B16">
+        <v>23271947000000.0</v>
+      </c>
+      <c r="C16">
+        <v>23405323000000.0</v>
+      </c>
+      <c r="D16">
+        <v>17802631000000.0</v>
+      </c>
+      <c r="E16">
+        <v>15584605000000.0</v>
+      </c>
+      <c r="F16">
+        <v>17532992000000.0</v>
+      </c>
+      <c r="G16">
+        <v>17968285000000.0</v>
+      </c>
+      <c r="H16">
+        <v>16894507000000.0</v>
+      </c>
+      <c r="I16">
+        <v>16292365000000.0</v>
+      </c>
       <c r="J16">
-        <v>-4290252000000.0</v>
+        <v>16143532000000.0</v>
       </c>
       <c r="K16">
-        <v>-2053922000000.0</v>
+        <v>17840731000000.0</v>
       </c>
       <c r="L16">
-        <v>-2037095000000.0</v>
+        <v>13859353000000.0</v>
       </c>
       <c r="M16">
-        <v>-2415703000000.0</v>
+        <v>15803988000000.0</v>
       </c>
       <c r="N16">
-        <v>-2603742000000.0</v>
+        <v>17897460000000.0</v>
       </c>
       <c r="O16">
-        <v>-2349245000000.0</v>
-[...48 lines deleted...]
-      <c r="BK16"/>
+        <v>19159368000000.0</v>
+      </c>
+      <c r="P16">
+        <v>13590720000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>19828719000000.0</v>
+      </c>
+      <c r="R16">
+        <v>21051615000000.0</v>
+      </c>
+      <c r="S16">
+        <v>16061278000000.0</v>
+      </c>
+      <c r="T16">
+        <v>18358935000000.0</v>
+      </c>
+      <c r="U16">
+        <v>17264877000000.0</v>
+      </c>
+      <c r="V16">
+        <v>10085869000000.0</v>
+      </c>
+      <c r="W16">
+        <v>10464072000000.0</v>
+      </c>
+      <c r="X16">
+        <v>3158746000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>3460550000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>8985830000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>8520308000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>9131805000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>11667686000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>9536460000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>11967809000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>9638789320000.0</v>
+      </c>
+      <c r="AG16">
+        <v>14580707745000.0</v>
+      </c>
+      <c r="AH16">
+        <v>11474526000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>11601267555000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>10103323985000.0</v>
+      </c>
+      <c r="AK16">
+        <v>13738472938000.0</v>
+      </c>
+      <c r="AL16">
+        <v>12400958930000.0</v>
+      </c>
+      <c r="AM16">
+        <v>9222092635000.0</v>
+      </c>
+      <c r="AN16">
+        <v>6880503430000.0</v>
+      </c>
+      <c r="AO16">
+        <v>7499449708000.0</v>
+      </c>
+      <c r="AP16">
+        <v>11088052743000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>9448377424000.0</v>
+      </c>
+      <c r="AR16">
+        <v>7684119870000.0</v>
+      </c>
+      <c r="AS16">
+        <v>6439445648000.0</v>
+      </c>
+      <c r="AT16">
+        <v>6483609593000.0</v>
+      </c>
+      <c r="AU16">
+        <v>6935652310000.0</v>
+      </c>
+      <c r="AV16">
+        <v>5845876793000.0</v>
+      </c>
+      <c r="AW16">
+        <v>4466032438000.0</v>
+      </c>
+      <c r="AX16">
+        <v>3935678257000.0</v>
+      </c>
+      <c r="AY16">
+        <v>4202403508000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>3131084617000.0</v>
+      </c>
+      <c r="BA16">
+        <v>2811875795000.0</v>
+      </c>
+      <c r="BB16">
+        <v>3131151072000.0</v>
+      </c>
+      <c r="BC16">
+        <v>3264647694000.0</v>
+      </c>
+      <c r="BD16">
+        <v>2806764361000.0</v>
+      </c>
+      <c r="BE16">
+        <v>2692654047000.0</v>
+      </c>
+      <c r="BF16">
+        <v>2996848425000.0</v>
+      </c>
+      <c r="BG16">
+        <v>2541596261000.0</v>
+      </c>
+      <c r="BH16">
+        <v>2760993214000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2106807417000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2680904867000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2564121042000.0</v>
+      </c>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
     </row>
     <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6134,252 +23867,446 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
     </row>
     <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>38</v>
-[...61 lines deleted...]
-      <c r="BJ18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>-608707000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1451359000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1807021000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-2191299000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-154585000000.0</v>
+      </c>
+      <c r="G18">
+        <v>2121901000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-19629000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-584115000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1516168000000.0</v>
+      </c>
+      <c r="K18">
+        <v>3412900000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1816339000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-4036235000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-869021000000.0</v>
+      </c>
+      <c r="O18">
+        <v>4425116000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-6054765000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1172330000000.0</v>
+      </c>
+      <c r="R18">
+        <v>5123135000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1320289000000.0</v>
+      </c>
+      <c r="T18">
+        <v>647680000000.0</v>
+      </c>
+      <c r="U18">
+        <v>7927783000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-168628000000.0</v>
+      </c>
+      <c r="W18">
+        <v>10909416000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-1249509000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-8874543000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-453457000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-803509000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-1988866000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>1688341000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-2288902000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>1020348847000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-3450772893000.0</v>
+      </c>
+      <c r="AG18">
+        <v>1204130064000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-329300000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>685946027000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-4072362058000.0</v>
+      </c>
+      <c r="AK18">
+        <v>1941851963000.0</v>
+      </c>
+      <c r="AL18">
+        <v>3651490262000.0</v>
+      </c>
+      <c r="AM18">
+        <v>1629478109000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-427148610000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-3760653737000.0</v>
+      </c>
+      <c r="AP18">
+        <v>1472190884000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>1227219873000.0</v>
+      </c>
+      <c r="AR18">
+        <v>1243995592000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-44824398000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-951139402000.0</v>
+      </c>
+      <c r="AU18">
+        <v>835855100000.0</v>
+      </c>
+      <c r="AV18">
+        <v>1376986055000.0</v>
+      </c>
+      <c r="AW18">
+        <v>521010181000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-266725651000.0</v>
+      </c>
+      <c r="AY18">
+        <v>770474564000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-361347153000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-220336448000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-133498672000.0</v>
+      </c>
+      <c r="BC18">
+        <v>457196420000.0</v>
+      </c>
+      <c r="BD18">
+        <v>197570951000.0</v>
+      </c>
+      <c r="BE18">
+        <v>142824622000.0</v>
+      </c>
+      <c r="BF18">
+        <v>455252165000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-224688552000.0</v>
+      </c>
+      <c r="BH18">
+        <v>654185797000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-574097450000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>116783825000.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
     </row>
     <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>190</v>
+      </c>
+      <c r="B19">
+        <v>-652294000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-648862000000.0</v>
+      </c>
       <c r="D19"/>
-      <c r="E19"/>
-[...4 lines deleted...]
-      <c r="J19"/>
+      <c r="E19">
+        <v>1139452000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-293265000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-65519000000.0</v>
+      </c>
+      <c r="H19">
+        <v>584702000000.0</v>
+      </c>
+      <c r="I19">
+        <v>376170000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-97936000000.0</v>
+      </c>
       <c r="K19"/>
-      <c r="L19"/>
-[...4 lines deleted...]
-      <c r="Q19"/>
+      <c r="L19">
+        <v>155694000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-152850000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-152850000000.0</v>
+      </c>
+      <c r="O19">
+        <v>617765000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-1329639000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-40503000000.0</v>
+      </c>
       <c r="R19">
-        <v>12368331000000.0</v>
+        <v>-131494000000.0</v>
       </c>
       <c r="S19">
-        <v>13578985000000.0</v>
+        <v>-715764000000.0</v>
       </c>
       <c r="T19">
-        <v>15206962000000.0</v>
+        <v>449057000000.0</v>
       </c>
       <c r="U19">
-        <v>5844270000000.0</v>
+        <v>-732117000000.0</v>
       </c>
       <c r="V19">
-        <v>4780097000000.0</v>
+        <v>-1190474000000.0</v>
       </c>
       <c r="W19">
-        <v>6898659000000.0</v>
+        <v>69907000000.0</v>
       </c>
       <c r="X19">
-        <v>6804670000000.0</v>
+        <v>2218322000000.0</v>
       </c>
       <c r="Y19">
-        <v>12612714000000.0</v>
+        <v>-1864054000000.0</v>
       </c>
       <c r="Z19">
-        <v>13435419000000.0</v>
-[...6 lines deleted...]
-      <c r="AF19"/>
+        <v>918964000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-93410000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-566373000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>431207000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-158612000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-448508926000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-1531315044000.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
     </row>
     <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>2000285000000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20"/>
-[...4 lines deleted...]
-      <c r="J20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>144516000000.0</v>
+      </c>
       <c r="K20"/>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20"/>
-[...6 lines deleted...]
-      <c r="U20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>893558000000.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -6395,915 +24322,1107 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
     </row>
     <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>192</v>
+      </c>
+      <c r="B21">
+        <v>-600000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-295000000000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21"/>
-[...3 lines deleted...]
-      <c r="I21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>-30000000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-999000000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-10000000000.0</v>
+      </c>
+      <c r="I21">
+        <v>289000000000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21"/>
-[...16 lines deleted...]
-      <c r="AF21"/>
+      <c r="O21">
+        <v>-368212000000.0</v>
+      </c>
+      <c r="P21">
+        <v>1146150000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-10068000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1636000000.0</v>
+      </c>
+      <c r="S21">
+        <v>-262171000000.0</v>
+      </c>
+      <c r="T21">
+        <v>893000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-19897000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-5642000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-3673113000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-2027770000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>4960526000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>4960526000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-713008000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-713008000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-713008000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-713008000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>803000000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>803000000000.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
     </row>
     <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-      <c r="I22"/>
+        <v>155</v>
+      </c>
+      <c r="B22">
+        <v>37174000000.0</v>
+      </c>
+      <c r="C22">
+        <v>-11672000000.0</v>
+      </c>
+      <c r="D22">
+        <v>17949000000.0</v>
+      </c>
+      <c r="E22">
+        <v>12420000000.0</v>
+      </c>
+      <c r="F22">
+        <v>11278000000.0</v>
+      </c>
+      <c r="G22">
+        <v>-24044000000.0</v>
+      </c>
+      <c r="H22">
+        <v>25206000000.0</v>
+      </c>
+      <c r="I22">
+        <v>18905000000.0</v>
+      </c>
       <c r="J22">
-        <v>-22991165000000.0</v>
+        <v>5506000000.0</v>
       </c>
       <c r="K22">
-        <v>-25221002000000.0</v>
+        <v>-43926000000.0</v>
       </c>
       <c r="L22">
-        <v>-34484693000000.0</v>
+        <v>14373000000.0</v>
       </c>
       <c r="M22">
-        <v>-31077184000000.0</v>
+        <v>16138000000.0</v>
       </c>
       <c r="N22">
-        <v>-29119413000000.0</v>
+        <v>35518000000.0</v>
       </c>
       <c r="O22">
-        <v>-33426289000000.0</v>
+        <v>-83750000000.0</v>
       </c>
       <c r="P22">
-        <v>6746095000000.0</v>
+        <v>34931000000.0</v>
       </c>
       <c r="Q22">
-        <v>10132204000000.0</v>
+        <v>29496000000.0</v>
       </c>
       <c r="R22">
-        <v>18053704000000.0</v>
+        <v>45320000000.0</v>
       </c>
       <c r="S22">
-        <v>18050151000000.0</v>
+        <v>17991000000.0</v>
       </c>
       <c r="T22">
-        <v>18048974000000.0</v>
+        <v>-34633000000.0</v>
       </c>
       <c r="U22">
-        <v>18048601000000.0</v>
+        <v>12827000000.0</v>
       </c>
       <c r="V22">
-        <v>18045643000000.0</v>
+        <v>47942000000.0</v>
       </c>
       <c r="W22">
-        <v>18044997000000.0</v>
+        <v>-144092000000.0</v>
       </c>
       <c r="X22">
-        <v>20876862000000.0</v>
+        <v>64696000000.0</v>
       </c>
       <c r="Y22">
-        <v>108742000000.0</v>
+        <v>64345000000.0</v>
       </c>
       <c r="Z22">
-        <v>108532000000.0</v>
+        <v>79215000000.0</v>
       </c>
       <c r="AA22">
-        <v>106549000000.0</v>
+        <v>-184441000000.0</v>
       </c>
       <c r="AB22">
-        <v>106269000000.0</v>
+        <v>415601000000.0</v>
       </c>
       <c r="AC22">
-        <v>103943000000.0</v>
+        <v>154170000000.0</v>
       </c>
       <c r="AD22">
-        <v>104025995000.0</v>
-[...47 lines deleted...]
-      <c r="BY22"/>
+        <v>142784000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-319650356000.0</v>
+      </c>
+      <c r="AF22">
+        <v>372482675000.0</v>
+      </c>
+      <c r="AG22">
+        <v>156477589000.0</v>
+      </c>
+      <c r="AH22">
+        <v>228102092000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-142012829000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>323498971000.0</v>
+      </c>
+      <c r="AK22">
+        <v>183585979000.0</v>
+      </c>
+      <c r="AL22">
+        <v>310332832000.0</v>
+      </c>
+      <c r="AM22">
+        <v>66198452000.0</v>
+      </c>
+      <c r="AN22">
+        <v>205201942000.0</v>
+      </c>
+      <c r="AO22">
+        <v>266956295000.0</v>
+      </c>
+      <c r="AP22">
+        <v>281834134000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>121826840000.0</v>
+      </c>
+      <c r="AR22">
+        <v>203308565000.0</v>
+      </c>
+      <c r="AS22">
+        <v>230062434000.0</v>
+      </c>
+      <c r="AT22">
+        <v>97126797000.0</v>
+      </c>
+      <c r="AU22">
+        <v>58694737000.0</v>
+      </c>
+      <c r="AV22">
+        <v>125853490000.0</v>
+      </c>
+      <c r="AW22">
+        <v>148896280000.0</v>
+      </c>
+      <c r="AX22">
+        <v>102117435000.0</v>
+      </c>
+      <c r="AY22">
+        <v>32930460000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>110725286000.0</v>
+      </c>
+      <c r="BA22">
+        <v>105048337000.0</v>
+      </c>
+      <c r="BB22">
+        <v>136647416000.0</v>
+      </c>
+      <c r="BC22">
+        <v>-19392569000.0</v>
+      </c>
+      <c r="BD22">
+        <v>93290332000.0</v>
+      </c>
+      <c r="BE22">
+        <v>71803434000.0</v>
+      </c>
+      <c r="BF22">
+        <v>117588129000.0</v>
+      </c>
+      <c r="BG22">
+        <v>77616130000.0</v>
+      </c>
+      <c r="BH22">
+        <v>47897295000.0</v>
+      </c>
+      <c r="BI22">
+        <v>19842893000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>25919118000.0</v>
+      </c>
+      <c r="BK22">
+        <v>42037378000.0</v>
+      </c>
+      <c r="BL22">
+        <v>30165274000.0</v>
+      </c>
+      <c r="BM22">
+        <v>50060604000.0</v>
+      </c>
+      <c r="BN22">
+        <v>4357909000.0</v>
+      </c>
+      <c r="BO22">
+        <v>16244083000.0</v>
+      </c>
+      <c r="BP22">
+        <v>12612247000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>7884730000.0</v>
+      </c>
+      <c r="BR22">
+        <v>10563592000.0</v>
+      </c>
+      <c r="BS22">
+        <v>14071047000.0</v>
+      </c>
+      <c r="BT22">
+        <v>19910682000.0</v>
+      </c>
+      <c r="BU22">
+        <v>1978636000.0</v>
+      </c>
+      <c r="BV22">
+        <v>11217975000.0</v>
+      </c>
+      <c r="BW22">
+        <v>11846143000.0</v>
+      </c>
+      <c r="BX22">
+        <v>15701696000.0</v>
+      </c>
+      <c r="BY22">
+        <v>10277237000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>193</v>
       </c>
       <c r="B23">
-        <v>1.54539876E+14</v>
+        <v>6535656000000.0</v>
       </c>
       <c r="C23">
-        <v>1.50134638E+14</v>
+        <v>7662538000000.0</v>
       </c>
       <c r="D23">
-        <v>1.50472547E+14</v>
+        <v>4617806000000.0</v>
       </c>
       <c r="E23">
-        <v>1.50184175E+14</v>
+        <v>-865330000000.0</v>
       </c>
       <c r="F23">
-        <v>1.48650012E+14</v>
+        <v>-6425000000.0</v>
       </c>
       <c r="G23">
-        <v>1.4830666E+14</v>
+        <v>-8498000000.0</v>
       </c>
       <c r="H23">
-        <v>1.45362641E+14</v>
+        <v>3725000000.0</v>
       </c>
       <c r="I23">
-        <v>1.41488996E+14</v>
+        <v>-8810000000.0</v>
       </c>
       <c r="J23">
-        <v>1.35411609E+14</v>
+        <v>-4631000000.0</v>
       </c>
       <c r="K23">
-        <v>1.36748907E+14</v>
+        <v>-3045000000.0</v>
       </c>
       <c r="L23">
-        <v>1.42343668E+14</v>
+        <v>-13312000000.0</v>
       </c>
       <c r="M23">
-        <v>1.35382812E+14</v>
+        <v>2095604000000.0</v>
       </c>
       <c r="N23">
-        <v>1.29541258E+14</v>
+        <v>482481000000.0</v>
       </c>
       <c r="O23">
-        <v>1.23473565E+14</v>
+        <v>-18212000000.0</v>
       </c>
       <c r="P23">
-        <v>1.21871824E+14</v>
+        <v>1146150000000.0</v>
       </c>
       <c r="Q23">
-        <v>1.19104185E+14</v>
+        <v>-10068000000.0</v>
       </c>
       <c r="R23">
-        <v>1.14640479E+14</v>
+        <v>-1636000000.0</v>
       </c>
       <c r="S23">
-        <v>1.11686446E+14</v>
+        <v>-6371000000.0</v>
       </c>
       <c r="T23">
-        <v>1.04129755E+14</v>
+        <v>893000000.0</v>
       </c>
       <c r="U23">
-        <v>92518025000000.0</v>
+        <v>-19897000000.0</v>
       </c>
       <c r="V23">
-        <v>86652476000000.0</v>
+        <v>-10815000000.0</v>
       </c>
       <c r="W23">
-        <v>88722063000000.0</v>
+        <v>-3673113000000.0</v>
       </c>
       <c r="X23">
-        <v>89205160000000.0</v>
+        <v>-1270782000000.0</v>
       </c>
       <c r="Y23">
-        <v>93408831000000.0</v>
+        <v>-3678003000000.0</v>
       </c>
       <c r="Z23">
-        <v>92219734000000.0</v>
+        <v>901816000000.0</v>
       </c>
       <c r="AA23">
-        <v>89086631000000.0</v>
+        <v>-717756000000.0</v>
       </c>
       <c r="AB23">
-        <v>89694724000000.0</v>
+        <v>-3184000000.0</v>
       </c>
       <c r="AC23">
-        <v>86971893000000.0</v>
+        <v>1615000000.0</v>
       </c>
       <c r="AD23">
-        <v>83155655126000.0</v>
+        <v>1569000000.0</v>
       </c>
       <c r="AE23">
-        <v>80312118896000.0</v>
+        <v>794896000000.0</v>
       </c>
       <c r="AF23">
-        <v>79838017952000.0</v>
+        <v>-1558559031000.0</v>
       </c>
       <c r="AG23">
-        <v>74745570000000.0</v>
+        <v>600063887000.0</v>
       </c>
       <c r="AH23">
-        <v>70319307083000.0</v>
+        <v>141876728000.0</v>
       </c>
       <c r="AI23">
-        <v>70905526704000.0</v>
+        <v>989445215000.0</v>
       </c>
       <c r="AJ23">
-        <v>66845312671000.0</v>
+        <v>663776667000.0</v>
       </c>
       <c r="AK23">
-        <v>60839102211000.0</v>
+        <v>4022793224000.0</v>
       </c>
       <c r="AL23">
-        <v>53789122335000.0</v>
+        <v>-506883541000.0</v>
       </c>
       <c r="AM23">
-        <v>52249028289000.0</v>
+        <v>-3659998000.0</v>
       </c>
       <c r="AN23">
-        <v>52072093724000.0</v>
+        <v>1407727365000.0</v>
       </c>
       <c r="AO23">
-        <v>47305953535000.0</v>
+        <v>-99001632000.0</v>
       </c>
       <c r="AP23">
-        <v>43962836875000.0</v>
+        <v>157292734000.0</v>
       </c>
       <c r="AQ23">
-        <v>40833543097000.0</v>
+        <v>-3878451000.0</v>
       </c>
       <c r="AR23">
-        <v>38211578430000.0</v>
+        <v>676180000.0</v>
       </c>
       <c r="AS23">
-        <v>36173590792000.0</v>
+        <v>656853000.0</v>
       </c>
       <c r="AT23">
-        <v>31782858339000.0</v>
+        <v>638080000.0</v>
       </c>
       <c r="AU23">
-        <v>27760572959000.0</v>
+        <v>253752617000.0</v>
       </c>
       <c r="AV23">
-        <v>25369193776000.0</v>
+        <v>-5859764000.0</v>
       </c>
       <c r="AW23">
-        <v>24027643858000.0</v>
+        <v>-17335825000.0</v>
       </c>
       <c r="AX23">
-        <v>21167642116000.0</v>
+        <v>-36027312000.0</v>
       </c>
       <c r="AY23">
-        <v>19449624680000.0</v>
+        <v>912272000.0</v>
       </c>
       <c r="AZ23">
-        <v>18169843353000.0</v>
+        <v>680555975000.0</v>
       </c>
       <c r="BA23">
-        <v>17166551873000.0</v>
+        <v>-98938829000.0</v>
       </c>
       <c r="BB23">
-        <v>14736679705000.0</v>
+        <v>-7986878000.0</v>
       </c>
       <c r="BC23">
-        <v>13889078806000.0</v>
+        <v>-446443031000.0</v>
       </c>
       <c r="BD23">
-        <v>13803887185000.0</v>
+        <v>-83460637000.0</v>
       </c>
       <c r="BE23">
-        <v>12951201232000.0</v>
-[...5 lines deleted...]
-      <c r="BJ23"/>
+        <v>-447019000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>-8445087000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1266599000.0</v>
+      </c>
+      <c r="BH23">
+        <v>-7010005000.0</v>
+      </c>
+      <c r="BI23">
+        <v>-6742083000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>-346870182000.0</v>
+      </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
     </row>
     <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="B24">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="D24"/>
+        <v>-3050815000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2329853000000.0</v>
+      </c>
+      <c r="D24">
+        <v>138148000000.0</v>
+      </c>
       <c r="E24">
-        <v>0.0</v>
-[...5 lines deleted...]
-      <c r="J24"/>
+        <v>1151408000000.0</v>
+      </c>
+      <c r="F24">
+        <v>83000000.0</v>
+      </c>
+      <c r="G24">
+        <v>547000000.0</v>
+      </c>
+      <c r="H24">
+        <v>8000000.0</v>
+      </c>
+      <c r="I24">
+        <v>11000000.0</v>
+      </c>
+      <c r="J24">
+        <v>263000000.0</v>
+      </c>
       <c r="K24">
-        <v>1796418000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="L24">
-        <v>1795543000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="M24">
-        <v>2594691000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="N24">
-        <v>2943861000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="O24">
-        <v>1793054000000.0</v>
+        <v>551933000000.0</v>
       </c>
       <c r="P24">
-        <v>1792268000000.0</v>
+        <v>-551512000000.0</v>
       </c>
       <c r="Q24">
-        <v>1791503000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R24">
-        <v>2046375000000.0</v>
+        <v>332000000.0</v>
       </c>
       <c r="S24">
-        <v>2045438000000.0</v>
+        <v>567000000.0</v>
       </c>
       <c r="T24">
-        <v>2044528000000.0</v>
+        <v>-3572000000.0</v>
       </c>
       <c r="U24">
-        <v>2043642000000.0</v>
+        <v>3239000000.0</v>
       </c>
       <c r="V24">
-        <v>2042786000000.0</v>
+        <v>542000000.0</v>
       </c>
       <c r="W24">
-        <v>2741870000000.0</v>
+        <v>-884000000.0</v>
       </c>
       <c r="X24">
-        <v>2740092000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="Y24">
-        <v>2738334000000.0</v>
+        <v>704000000.0</v>
       </c>
       <c r="Z24">
-        <v>2736626000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AA24">
-        <v>3437245000000.0</v>
+        <v>1091000000.0</v>
       </c>
       <c r="AB24">
-        <v>3440308000000.0</v>
+        <v>-23420000000.0</v>
       </c>
       <c r="AC24">
-        <v>3444790000000.0</v>
+        <v>23511000000.0</v>
       </c>
       <c r="AD24">
-        <v>2674964885000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AE24">
-        <v>2644442406000.0</v>
+        <v>1317884000.0</v>
       </c>
       <c r="AF24">
-        <v>2614570141000.0</v>
+        <v>59512000.0</v>
       </c>
       <c r="AG24">
-        <v>2602664045000.0</v>
+        <v>118874000.0</v>
       </c>
       <c r="AH24">
-        <v>1607145835000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AI24">
-        <v>942516398000.0</v>
+        <v>-276481665000.0</v>
       </c>
       <c r="AJ24">
-        <v>941688010000.0</v>
+        <v>267425963000.0</v>
       </c>
       <c r="AK24">
-        <v>940883306000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10549916000.0</v>
+      </c>
+      <c r="AL24"/>
       <c r="AM24">
-        <v>939342256000.0</v>
+        <v>-152056883000.0</v>
       </c>
       <c r="AN24">
-        <v>938604612000.0</v>
+        <v>-37725228000.0</v>
       </c>
       <c r="AO24">
-        <v>937888053000.0</v>
+        <v>335659855000.0</v>
       </c>
       <c r="AP24">
-        <v>937191977000.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="AQ24">
-        <v>936515797000.0</v>
+        <v>-110195619000.0</v>
       </c>
       <c r="AR24">
-        <v>935858944000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="AS24">
-        <v>935220864000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="AT24">
-        <v>682970158000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="AU24">
-        <v>682455162000.0</v>
+        <v>167800000.0</v>
       </c>
       <c r="AV24">
-        <v>681954661000.0</v>
+        <v>2858300000.0</v>
       </c>
       <c r="AW24">
-        <v>681468247000.0</v>
+        <v>9344000000.0</v>
       </c>
       <c r="AX24">
-        <v>680995524000.0</v>
-[...1 lines deleted...]
-      <c r="AY24"/>
+        <v>400000.0</v>
+      </c>
+      <c r="AY24">
+        <v>8051000.0</v>
+      </c>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24"/>
-      <c r="BC24"/>
+      <c r="BB24">
+        <v>2050000.0</v>
+      </c>
+      <c r="BC24">
+        <v>129945000.0</v>
+      </c>
       <c r="BD24">
-        <v>446785031000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>5500000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
       <c r="BG24">
-        <v>445790079000.0</v>
+        <v>4025000000.0</v>
       </c>
       <c r="BH24"/>
-      <c r="BI24">
-[...49 lines deleted...]
-      </c>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
     </row>
     <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>195</v>
       </c>
       <c r="B25">
-        <v>0.0</v>
+        <v>-450685000000.0</v>
       </c>
       <c r="C25">
-        <v>0.0</v>
+        <v>-673256000000.0</v>
       </c>
       <c r="D25">
-        <v>0.0</v>
+        <v>-768578000000.0</v>
       </c>
       <c r="E25">
-        <v>0.0</v>
+        <v>-758222000000.0</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
-[...4 lines deleted...]
-      <c r="J25"/>
+        <v>-736924000000.0</v>
+      </c>
+      <c r="G25">
+        <v>2146795000000.0</v>
+      </c>
+      <c r="H25">
+        <v>23715000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-507527000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-494903000000.0</v>
+      </c>
       <c r="K25">
-        <v>1796418000000.0</v>
+        <v>3482474000000.0</v>
       </c>
       <c r="L25">
-        <v>1795543000000.0</v>
+        <v>-1787017000000.0</v>
       </c>
       <c r="M25">
-        <v>2594691000000.0</v>
+        <v>-3932414000000.0</v>
       </c>
       <c r="N25">
-        <v>2943861000000.0</v>
+        <v>-854679000000.0</v>
       </c>
       <c r="O25">
-        <v>1793054000000.0</v>
+        <v>5680064000000.0</v>
       </c>
       <c r="P25">
-        <v>1792268000000.0</v>
+        <v>-6051354000000.0</v>
       </c>
       <c r="Q25">
-        <v>1791503000000.0</v>
+        <v>-1164040000000.0</v>
       </c>
       <c r="R25">
-        <v>2046375000000.0</v>
+        <v>5145527000000.0</v>
       </c>
       <c r="S25">
-        <v>2045438000000.0</v>
+        <v>-1277033000000.0</v>
       </c>
       <c r="T25">
-        <v>2044528000000.0</v>
+        <v>649296000000.0</v>
       </c>
       <c r="U25">
-        <v>2043642000000.0</v>
+        <v>7946596000000.0</v>
       </c>
       <c r="V25">
-        <v>2042786000000.0</v>
+        <v>-148311000000.0</v>
       </c>
       <c r="W25">
-        <v>2741870000000.0</v>
+        <v>11036413000000.0</v>
       </c>
       <c r="X25">
-        <v>2740092000000.0</v>
+        <v>-1228061000000.0</v>
       </c>
       <c r="Y25">
-        <v>2738334000000.0</v>
+        <v>-8965798000000.0</v>
       </c>
       <c r="Z25">
-        <v>2736626000000.0</v>
-[...36 lines deleted...]
-      <c r="BJ25"/>
+        <v>-436294000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-757625000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-1966324000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1698404000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-2272737000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1079960191000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-3423469394000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1048751310000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-268619000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>706457202000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-4034984213000.0</v>
+      </c>
+      <c r="AK25">
+        <v>1780479970000.0</v>
+      </c>
+      <c r="AL25">
+        <v>3685749836000.0</v>
+      </c>
+      <c r="AM25">
+        <v>1646950068000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-556245567000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-3770845437000.0</v>
+      </c>
+      <c r="AP25">
+        <v>1482382584000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1407622149000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1254109193000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-17889590000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-934416008000.0</v>
+      </c>
+      <c r="AU25">
+        <v>844987899000.0</v>
+      </c>
+      <c r="AV25">
+        <v>1385704119000.0</v>
+      </c>
+      <c r="AW25">
+        <v>547690006000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-230697939000.0</v>
+      </c>
+      <c r="AY25">
+        <v>777737541000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-346672961000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-218220511000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-125365873000.0</v>
+      </c>
+      <c r="BC25">
+        <v>473572766000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-105954301000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-105042018000.0</v>
+      </c>
+      <c r="BF25">
+        <v>198533353000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-278485271000.0</v>
+      </c>
+      <c r="BH25">
+        <v>31238996000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-1456589000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>22687759000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
     </row>
     <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26">
-        <v>6762347000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000285000000.0</v>
+      </c>
+      <c r="D26"/>
       <c r="E26">
-        <v>8599413000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F26">
-        <v>8825050000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
       <c r="H26">
-        <v>7989169000000.0</v>
+        <v>144516000000.0</v>
       </c>
       <c r="I26">
-        <v>8010611000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>144516000000.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26">
-        <v>7854853000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2106442000000.0</v>
+      </c>
+      <c r="N26"/>
       <c r="O26">
-        <v>6983819000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>893558000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
       <c r="S26">
-        <v>6696170000000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>990908000000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
-        <v>5068220000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1002087000000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
     </row>
     <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7340,17966 +25459,634 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
     </row>
     <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>198</v>
       </c>
       <c r="B28">
-        <v>-10828161000000.0</v>
+        <v>4997746000000.0</v>
       </c>
       <c r="C28">
-        <v>-13281905000000.0</v>
+        <v>9665975000000.0</v>
       </c>
       <c r="D28">
-        <v>-14896929000000.0</v>
+        <v>4197979000000.0</v>
       </c>
       <c r="E28">
-        <v>-14670648000000.0</v>
+        <v>-908496000000.0</v>
       </c>
       <c r="F28">
-        <v>-12542807000000.0</v>
+        <v>-36425000000.0</v>
       </c>
       <c r="G28">
-        <v>-12593505000000.0</v>
+        <v>-1007498000000.0</v>
       </c>
       <c r="H28">
-        <v>-14112455000000.0</v>
+        <v>-6275000000.0</v>
       </c>
       <c r="I28">
-        <v>-14979356000000.0</v>
+        <v>280190000000.0</v>
       </c>
       <c r="J28">
-        <v>-11244746000000.0</v>
+        <v>-120115000000.0</v>
       </c>
       <c r="K28">
-        <v>-12893579000000.0</v>
+        <v>206955000000.0</v>
       </c>
       <c r="L28">
-        <v>-14978126000000.0</v>
+        <v>-313312000000.0</v>
       </c>
       <c r="M28">
-        <v>-16399235000000.0</v>
+        <v>2095604000000.0</v>
       </c>
       <c r="N28">
-        <v>-11018074000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="O28">
-        <v>-17852022000000.0</v>
+        <v>525346000000.0</v>
       </c>
       <c r="P28">
-        <v>-19072940000000.0</v>
+        <v>1146150000000.0</v>
       </c>
       <c r="Q28">
-        <v>-14300868000000.0</v>
+        <v>-10068000000.0</v>
       </c>
       <c r="R28">
-        <v>-16098865000000.0</v>
+        <v>-1636000000.0</v>
       </c>
       <c r="S28">
-        <v>-15236836000000.0</v>
+        <v>-262171000000.0</v>
       </c>
       <c r="T28">
-        <v>-8058799000000.0</v>
+        <v>893000000.0</v>
       </c>
       <c r="U28">
-        <v>-8438029000000.0</v>
+        <v>-19897000000.0</v>
       </c>
       <c r="V28">
-        <v>-1132829000000.0</v>
+        <v>980093000000.0</v>
       </c>
       <c r="W28">
-        <v>-735449000000.0</v>
+        <v>-3673113000000.0</v>
       </c>
       <c r="X28">
-        <v>-6262698000000.0</v>
+        <v>-1270782000000.0</v>
       </c>
       <c r="Y28">
-        <v>-5798239000000.0</v>
+        <v>-8697332000000.0</v>
       </c>
       <c r="Z28">
-        <v>-5704719000000.0</v>
+        <v>-3707304000000.0</v>
       </c>
       <c r="AA28">
-        <v>-8370572000000.0</v>
+        <v>284331000000.0</v>
       </c>
       <c r="AB28">
-        <v>-6110898000000.0</v>
+        <v>-3184000000.0</v>
       </c>
       <c r="AC28">
-        <v>-8537006000000.0</v>
+        <v>1615000000.0</v>
       </c>
       <c r="AD28">
-        <v>-6977729216000.0</v>
+        <v>1569000000.0</v>
       </c>
       <c r="AE28">
-        <v>-9058345147000.0</v>
+        <v>1755861430000.0</v>
       </c>
       <c r="AF28">
-        <v>-7374406153000.0</v>
+        <v>40110000000.0</v>
       </c>
       <c r="AG28">
-        <v>-9081068000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>326767000000.0</v>
+      </c>
+      <c r="AH28"/>
       <c r="AI28">
-        <v>-12806699156000.0</v>
+        <v>1995023215000.0</v>
       </c>
       <c r="AJ28">
-        <v>-11470013076000.0</v>
+        <v>663776667000.0</v>
       </c>
       <c r="AK28">
-        <v>-8192355690000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3826019794000.0</v>
+      </c>
+      <c r="AL28"/>
       <c r="AM28">
-        <v>-6421569317000.0</v>
+        <v>998654659000.0</v>
       </c>
       <c r="AN28">
-        <v>-9529381849000.0</v>
+        <v>1407727365000.0</v>
       </c>
       <c r="AO28">
-        <v>-8024327327000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-99001632000.0</v>
+      </c>
+      <c r="AP28"/>
       <c r="AQ28">
-        <v>-5511752975000.0</v>
+        <v>647233300000.0</v>
       </c>
       <c r="AR28">
-        <v>-5553585998000.0</v>
+        <v>676180000.0</v>
       </c>
       <c r="AS28">
-        <v>-6006013080000.0</v>
+        <v>656853000.0</v>
       </c>
       <c r="AT28">
-        <v>-5168467169000.0</v>
+        <v>499095935000.0</v>
       </c>
       <c r="AU28">
-        <v>-3788846921000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>253752617000.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
       <c r="AY28">
-        <v>-2817129995000.0</v>
+        <v>300836276000.0</v>
       </c>
       <c r="AZ28">
-        <v>-3136404672000.0</v>
+        <v>680555975000.0</v>
       </c>
       <c r="BA28">
-        <v>-3269897444000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-98938829000.0</v>
+      </c>
+      <c r="BB28"/>
       <c r="BC28">
-        <v>-2155521023000.0</v>
+        <v>556968000.0</v>
       </c>
       <c r="BD28">
-        <v>-2550063394000.0</v>
+        <v>-83460637000.0</v>
       </c>
       <c r="BE28">
-        <v>-2095153228000.0</v>
+        <v>-447019000000.0</v>
       </c>
       <c r="BF28"/>
-      <c r="BG28"/>
+      <c r="BG28">
+        <v>1266599000.0</v>
+      </c>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
     </row>
     <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>-594743000000.0</v>
+      </c>
       <c r="C29">
-        <v>18644359000000.0</v>
+        <v>-1445740000000.0</v>
       </c>
       <c r="D29">
-        <v>18622759000000.0</v>
+        <v>-1804444000000.0</v>
       </c>
       <c r="E29">
-        <v>18620902000000.0</v>
+        <v>-2179343000000.0</v>
       </c>
       <c r="F29">
-        <v>19693825000000.0</v>
+        <v>-105603000000.0</v>
       </c>
       <c r="G29">
-        <v>19638354000000.0</v>
+        <v>2146795000000.0</v>
       </c>
       <c r="H29">
-        <v>18418133000000.0</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>23715000000.0</v>
+      </c>
+      <c r="I29">
+        <v>-507527000000.0</v>
+      </c>
       <c r="J29">
-        <v>16356204000000.0</v>
+        <v>-1479148000000.0</v>
       </c>
       <c r="K29">
-        <v>16692739000000.0</v>
+        <v>3482474000000.0</v>
       </c>
       <c r="L29">
-        <v>16642069000000.0</v>
+        <v>-1787017000000.0</v>
       </c>
       <c r="M29">
-        <v>16451351000000.0</v>
+        <v>-3932414000000.0</v>
       </c>
       <c r="N29">
-        <v>16820435000000.0</v>
+        <v>-854679000000.0</v>
       </c>
       <c r="O29">
-        <v>15692912000000.0</v>
+        <v>5680064000000.0</v>
       </c>
       <c r="P29">
-        <v>15803740000000.0</v>
+        <v>-5981313000000.0</v>
       </c>
       <c r="Q29">
-        <v>15769783000000.0</v>
+        <v>-1164040000000.0</v>
       </c>
       <c r="R29">
-        <v>15950207000000.0</v>
+        <v>5145527000000.0</v>
       </c>
       <c r="S29">
-        <v>15953585000000.0</v>
+        <v>-1277033000000.0</v>
       </c>
       <c r="T29">
-        <v>15849344000000.0</v>
+        <v>649296000000.0</v>
       </c>
       <c r="U29">
-        <v>14958118000000.0</v>
+        <v>7946596000000.0</v>
       </c>
       <c r="V29">
-        <v>18300498000000.0</v>
+        <v>-148311000000.0</v>
       </c>
       <c r="W29">
-        <v>18129937000000.0</v>
+        <v>11036413000000.0</v>
       </c>
       <c r="X29">
-        <v>14582091000000.0</v>
-[...38 lines deleted...]
-      <c r="BJ29"/>
+        <v>-1228061000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-8852818000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-436294000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-757625000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-1966324000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1698404000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-2272737000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>1079960191000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-3423469394000.0</v>
+      </c>
+      <c r="AG29">
+        <v>1238218881000.0</v>
+      </c>
+      <c r="AH29">
+        <v>-268619000000.0</v>
+      </c>
+      <c r="AI29">
+        <v>706457202000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-4034984213000.0</v>
+      </c>
+      <c r="AK29">
+        <v>1992802658000.0</v>
+      </c>
+      <c r="AL29">
+        <v>3685749836000.0</v>
+      </c>
+      <c r="AM29">
+        <v>1646950068000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-336984945000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-3770845437000.0</v>
+      </c>
+      <c r="AP29">
+        <v>1482382584000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>1407622149000.0</v>
+      </c>
+      <c r="AR29">
+        <v>1254109193000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-17889590000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-934416008000.0</v>
+      </c>
+      <c r="AU29">
+        <v>844987899000.0</v>
+      </c>
+      <c r="AV29">
+        <v>1385704119000.0</v>
+      </c>
+      <c r="AW29">
+        <v>547690006000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-230697939000.0</v>
+      </c>
+      <c r="AY29">
+        <v>777737541000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>-346672961000.0</v>
+      </c>
+      <c r="BA29">
+        <v>-218220511000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-125365873000.0</v>
+      </c>
+      <c r="BC29">
+        <v>473572766000.0</v>
+      </c>
+      <c r="BD29">
+        <v>206079862000.0</v>
+      </c>
+      <c r="BE29">
+        <v>147953003000.0</v>
+      </c>
+      <c r="BF29">
+        <v>463697252000.0</v>
+      </c>
+      <c r="BG29">
+        <v>-220103555000.0</v>
+      </c>
+      <c r="BH29">
+        <v>661195802000.0</v>
+      </c>
+      <c r="BI29">
+        <v>-567355367000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>463654007000.0</v>
+      </c>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
     </row>
     <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="B30">
-        <v>7859400000000.0</v>
+        <v>-4536379000000.0</v>
       </c>
       <c r="C30">
-        <v>6971591000000.0</v>
+        <v>-2617543000000.0</v>
       </c>
       <c r="D30">
-        <v>5910358000000.0</v>
+        <v>-175509000000.0</v>
       </c>
       <c r="E30">
-        <v>4886527000000.0</v>
+        <v>1139452000000.0</v>
       </c>
       <c r="F30">
-        <v>4108752000000.0</v>
+        <v>-293265000000.0</v>
       </c>
       <c r="G30">
-        <v>3557658000000.0</v>
+        <v>-65519000000.0</v>
       </c>
       <c r="H30">
-        <v>3106991000000.0</v>
+        <v>584702000000.0</v>
       </c>
       <c r="I30">
-        <v>2836477000000.0</v>
+        <v>376170000000.0</v>
       </c>
       <c r="J30">
-        <v>5486656000000.0</v>
+        <v>-97936000000.0</v>
       </c>
       <c r="K30">
-        <v>5293367000000.0</v>
+        <v>291949000000.0</v>
       </c>
       <c r="L30">
-        <v>5266899000000.0</v>
+        <v>155694000000.0</v>
       </c>
       <c r="M30">
-        <v>4804806000000.0</v>
+        <v>-256662000000.0</v>
       </c>
       <c r="N30">
-        <v>6048312000000.0</v>
+        <v>-557229000000.0</v>
       </c>
       <c r="O30">
-        <v>5530556000000.0</v>
+        <v>-636762000000.0</v>
       </c>
       <c r="P30">
-        <v>18437110000000.0</v>
+        <v>-1402836000000.0</v>
       </c>
       <c r="Q30">
-        <v>4594533000000.0</v>
+        <v>-48788000000.0</v>
       </c>
       <c r="R30">
-        <v>6028282000000.0</v>
+        <v>-153554000000.0</v>
       </c>
       <c r="S30">
-        <v>5411270000000.0</v>
+        <v>-758453000000.0</v>
       </c>
       <c r="T30">
-        <v>4898879000000.0</v>
+        <v>443869000000.0</v>
       </c>
       <c r="U30">
-        <v>2377437000000.0</v>
+        <v>-747691000000.0</v>
       </c>
       <c r="V30">
-        <v>1792996000000.0</v>
+        <v>-1210249000000.0</v>
       </c>
       <c r="W30">
-        <v>1367159000000.0</v>
+        <v>-57974000000.0</v>
       </c>
       <c r="X30">
-        <v>890266000000.0</v>
+        <v>2197039000000.0</v>
       </c>
       <c r="Y30">
-        <v>1272344000000.0</v>
+        <v>-1885075000000.0</v>
       </c>
       <c r="Z30">
-        <v>1418741000000.0</v>
+        <v>901816000000.0</v>
       </c>
       <c r="AA30">
-        <v>1483051000000.0</v>
+        <v>-138203000000.0</v>
       </c>
       <c r="AB30">
-        <v>1343859000000.0</v>
+        <v>-566373000000.0</v>
       </c>
       <c r="AC30">
-        <v>654547000000.0</v>
+        <v>431207000000.0</v>
       </c>
       <c r="AD30">
-        <v>847996765000.0</v>
+        <v>-158612000000.0</v>
       </c>
       <c r="AE30">
-        <v>755439732000.0</v>
+        <v>-506802386000.0</v>
       </c>
       <c r="AF30">
-        <v>796836845000.0</v>
+        <v>-1558559031000.0</v>
       </c>
       <c r="AG30">
-        <v>610058000000.0</v>
+        <v>1138159689000.0</v>
       </c>
       <c r="AH30">
-        <v>581620081000.0</v>
+        <v>141877000000.0</v>
       </c>
       <c r="AI30">
-        <v>537669662000.0</v>
+        <v>-1203536847000.0</v>
       </c>
       <c r="AJ30">
-        <v>597162523000.0</v>
+        <v>-263941407000.0</v>
       </c>
       <c r="AK30">
-        <v>538050876000.0</v>
+        <v>-458515220000.0</v>
       </c>
       <c r="AL30">
-        <v>483074797000.0</v>
+        <v>-506883541000.0</v>
       </c>
       <c r="AM30">
-        <v>520214788000.0</v>
+        <v>-304015521000.0</v>
       </c>
       <c r="AN30">
-        <v>508919072000.0</v>
+        <v>-281961333000.0</v>
       </c>
       <c r="AO30">
-        <v>421680793000.0</v>
+        <v>281244034000.0</v>
       </c>
       <c r="AP30">
-        <v>652850252000.0</v>
+        <v>157292734000.0</v>
       </c>
       <c r="AQ30">
-        <v>566453754000.0</v>
+        <v>-290597895000.0</v>
       </c>
       <c r="AR30">
-        <v>408786983000.0</v>
+        <v>-10111151000.0</v>
       </c>
       <c r="AS30">
-        <v>233291834000.0</v>
+        <v>-26931208000.0</v>
       </c>
       <c r="AT30">
-        <v>336193788000.0</v>
+        <v>-16722644000.0</v>
       </c>
       <c r="AU30">
-        <v>254977876000.0</v>
+        <v>-8964999000.0</v>
       </c>
       <c r="AV30">
-        <v>228600994000.0</v>
+        <v>-5859764000.0</v>
       </c>
       <c r="AW30">
-        <v>141583130000.0</v>
+        <v>-17335825000.0</v>
       </c>
       <c r="AX30">
-        <v>179527525000.0</v>
+        <v>-36027312000.0</v>
       </c>
       <c r="AY30">
-        <v>151474133000.0</v>
+        <v>-7254926000.0</v>
       </c>
       <c r="AZ30">
-        <v>140287444000.0</v>
+        <v>-14674192000.0</v>
       </c>
       <c r="BA30">
-        <v>117786841000.0</v>
+        <v>-2115937000.0</v>
       </c>
       <c r="BB30">
-        <v>9472941000.0</v>
+        <v>-8130749000.0</v>
       </c>
       <c r="BC30">
-        <v>33101822000.0</v>
+        <v>-16246401000.0</v>
       </c>
       <c r="BD30">
-        <v>28052813000.0</v>
+        <v>-8508911000.0</v>
       </c>
       <c r="BE30">
-        <v>17550000.0</v>
-[...5 lines deleted...]
-      <c r="BJ30"/>
+        <v>-5128381000.0</v>
+      </c>
+      <c r="BF30">
+        <v>-8445087000.0</v>
+      </c>
+      <c r="BG30">
+        <v>-559997000.0</v>
+      </c>
+      <c r="BH30">
+        <v>-7010005000.0</v>
+      </c>
+      <c r="BI30">
+        <v>-6742083000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>-346870182000.0</v>
+      </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-    </row>
-[...17408 lines deleted...]
-      <c r="BW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>