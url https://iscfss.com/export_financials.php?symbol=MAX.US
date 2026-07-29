--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4137,51 +4137,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-18884000.0</v>
+        <v>137452000.0</v>
       </c>
       <c r="C28">
         <v>108328000.0</v>
       </c>
       <c r="D28">
         <v>83346000.0</v>
       </c>
       <c r="E28">
         <v>72642000.0</v>
       </c>
       <c r="F28">
         <v>96673000.0</v>
       </c>
       <c r="G28">
         <v>119179000.0</v>
       </c>
       <c r="H28">
         <v>132346000.0</v>
       </c>
       <c r="I28">
         <v>138193000.0</v>
       </c>
       <c r="J28">
         <v>157629000.0</v>
       </c>
@@ -5859,51 +5859,51 @@
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50">
         <v>6262000.0</v>
       </c>
       <c r="Y50">
         <v>585000.0</v>
       </c>
       <c r="Z50"/>
       <c r="AA50">
         <v>873000.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>7167000.0</v>
+        <v>163503000.0</v>
       </c>
       <c r="C51">
         <v>155204000.0</v>
       </c>
       <c r="D51">
         <v>155687000.0</v>
       </c>
       <c r="E51">
         <v>158023000.0</v>
       </c>
       <c r="F51">
         <v>160234000.0</v>
       </c>
       <c r="G51">
         <v>162445000.0</v>
       </c>
       <c r="H51">
         <v>164650000.0</v>
       </c>
       <c r="I51">
         <v>166852000.0</v>
       </c>
       <c r="J51">
         <v>172100000.0</v>
       </c>
@@ -6830,83 +6830,83 @@
         <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
         <v>-99818000.0</v>
       </c>
       <c r="C5">
         <v>53817000.0</v>
       </c>
       <c r="D5">
         <v>-35621000.0</v>
       </c>
       <c r="E5">
-        <v>-35390000.0</v>
+        <v>39704000.0</v>
       </c>
       <c r="F5">
-        <v>2149000.0</v>
+        <v>-1692000.0</v>
       </c>
       <c r="G5">
         <v>19535000.0</v>
       </c>
       <c r="H5">
         <v>24841000.0</v>
       </c>
       <c r="I5">
         <v>19319000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
         <v>-96566000.0</v>
       </c>
       <c r="C6">
         <v>60499000.0</v>
       </c>
       <c r="D6">
         <v>-28351000.0</v>
       </c>
       <c r="E6">
-        <v>-29243000.0</v>
+        <v>45851000.0</v>
       </c>
       <c r="F6">
-        <v>5502000.0</v>
+        <v>1661000.0</v>
       </c>
       <c r="G6">
         <v>23025000.0</v>
       </c>
       <c r="H6">
         <v>30494000.0</v>
       </c>
       <c r="I6">
         <v>31275000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -7939,93 +7939,93 @@
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
         <v>22989000.0</v>
       </c>
       <c r="C5">
         <v>-101548000.0</v>
       </c>
       <c r="D5">
         <v>20505000.0</v>
       </c>
       <c r="E5">
         <v>15221000.0</v>
       </c>
       <c r="F5">
         <v>20411000.0</v>
       </c>
       <c r="G5">
         <v>29344000.0</v>
       </c>
       <c r="H5">
-        <v>15608000.0</v>
+        <v>15762000.0</v>
       </c>
       <c r="I5">
         <v>7204000.0</v>
       </c>
       <c r="J5">
         <v>3449000.0</v>
       </c>
       <c r="K5">
         <v>4749000.0</v>
       </c>
       <c r="L5">
-        <v>-14749000.0</v>
+        <v>-14649000.0</v>
       </c>
       <c r="M5">
         <v>-14966000.0</v>
       </c>
       <c r="N5">
         <v>-9216000.0</v>
       </c>
       <c r="O5">
         <v>-6951000.0</v>
       </c>
       <c r="P5">
         <v>-14215000.0</v>
       </c>
       <c r="Q5">
         <v>-13106000.0</v>
       </c>
       <c r="R5">
-        <v>-7869000.0</v>
+        <v>-7346000.0</v>
       </c>
       <c r="S5">
-        <v>-1633000.0</v>
+        <v>-5137000.0</v>
       </c>
       <c r="T5">
-        <v>-65000.0</v>
+        <v>-381000.0</v>
       </c>
       <c r="U5">
-        <v>1899000.0</v>
+        <v>1728000.0</v>
       </c>
       <c r="V5">
-        <v>1948000.0</v>
+        <v>2098000.0</v>
       </c>
       <c r="W5">
         <v>-11127000.0</v>
       </c>
       <c r="X5">
         <v>8431000.0</v>
       </c>
       <c r="Y5">
         <v>11681000.0</v>
       </c>
       <c r="Z5">
         <v>10550000.0</v>
       </c>
       <c r="AA5">
         <v>12139000.0</v>
       </c>
       <c r="AB5">
         <v>9683000.0</v>
       </c>
       <c r="AC5">
         <v>7335000.0</v>
       </c>
       <c r="AD5">
         <v>1509500.0</v>
       </c>
@@ -8043,93 +8043,93 @@
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
         <v>23540000.0</v>
       </c>
       <c r="C6">
         <v>-100964000.0</v>
       </c>
       <c r="D6">
         <v>21087000.0</v>
       </c>
       <c r="E6">
         <v>15801000.0</v>
       </c>
       <c r="F6">
         <v>21917000.0</v>
       </c>
       <c r="G6">
         <v>31008000.0</v>
       </c>
       <c r="H6">
-        <v>17282000.0</v>
+        <v>17436000.0</v>
       </c>
       <c r="I6">
         <v>8878000.0</v>
       </c>
       <c r="J6">
         <v>5119000.0</v>
       </c>
       <c r="K6">
         <v>6556000.0</v>
       </c>
       <c r="L6">
-        <v>-12932000.0</v>
+        <v>-12832000.0</v>
       </c>
       <c r="M6">
         <v>-13145000.0</v>
       </c>
       <c r="N6">
         <v>-7391000.0</v>
       </c>
       <c r="O6">
         <v>-5163000.0</v>
       </c>
       <c r="P6">
         <v>-12413000.0</v>
       </c>
       <c r="Q6">
         <v>-11330000.0</v>
       </c>
       <c r="R6">
-        <v>-7088000.0</v>
+        <v>-6565000.0</v>
       </c>
       <c r="S6">
-        <v>-790000.0</v>
+        <v>-4294000.0</v>
       </c>
       <c r="T6">
-        <v>780000.0</v>
+        <v>464000.0</v>
       </c>
       <c r="U6">
-        <v>2736000.0</v>
+        <v>2565000.0</v>
       </c>
       <c r="V6">
-        <v>2776000.0</v>
+        <v>2926000.0</v>
       </c>
       <c r="W6">
         <v>-10249000.0</v>
       </c>
       <c r="X6">
         <v>9303000.0</v>
       </c>
       <c r="Y6">
         <v>12550000.0</v>
       </c>
       <c r="Z6">
         <v>11421000.0</v>
       </c>
       <c r="AA6">
         <v>13426000.0</v>
       </c>
       <c r="AB6">
         <v>11133000.0</v>
       </c>
       <c r="AC6">
         <v>8793000.0</v>
       </c>
       <c r="AD6">
         <v>2967500.0</v>
       </c>
@@ -13064,51 +13064,51 @@
       <c r="M23">
         <v>-701000.0</v>
       </c>
       <c r="N23">
         <v>-4060000.0</v>
       </c>
       <c r="O23">
         <v>-278000.0</v>
       </c>
       <c r="P23">
         <v>-815000.0</v>
       </c>
       <c r="Q23">
         <v>-4348000.0</v>
       </c>
       <c r="R23">
         <v>-1036000.0</v>
       </c>
       <c r="S23">
         <v>228000.0</v>
       </c>
       <c r="T23">
         <v>-1474000.0</v>
       </c>
       <c r="U23">
-        <v>-898000.0</v>
+        <v>-110000.0</v>
       </c>
       <c r="V23">
         <v>-1276000.0</v>
       </c>
       <c r="W23">
         <v>-120519000.0</v>
       </c>
       <c r="X23">
         <v>-4467000.0</v>
       </c>
       <c r="Y23">
         <v>-10527000.0</v>
       </c>
       <c r="Z23">
         <v>2500000.0</v>
       </c>
       <c r="AA23">
         <v>-185000.0</v>
       </c>
       <c r="AB23">
         <v>-21000.0</v>
       </c>
       <c r="AC23">
         <v>72965000.0</v>
       </c>