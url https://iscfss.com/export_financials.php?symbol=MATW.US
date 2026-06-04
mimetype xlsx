--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -6042,825 +6045,831 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>102484000.0</v>
+      </c>
+      <c r="C2">
         <v>94677000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>98462000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>107801000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>101927000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>108362000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>113636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107147000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97340000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>114316000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>111723000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>117911000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>101279000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>121359000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>103641000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>114984000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112016000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>112722000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>101591000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89321000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>73797000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>82921000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>75654000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>89650000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62786000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>74558000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>68318000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>67656000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>67444000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>70044000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>43586000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>71176000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57267000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>66607000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>65171000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>62502000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58812000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>58118000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58104000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>59998000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>62788000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>68896000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61445000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>59995000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>53008000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>72040000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>53389000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45936000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>42407000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45232000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41644000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>46197000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>41526000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>44294000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43381000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>37131000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>41284000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>43001000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>46963000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>35820000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>38351000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>36308000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38110000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>32826000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26188000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>28604000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>25937000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26603000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>24487000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>26647000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28245000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25248000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21928000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22859000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20908000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>24815000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>23893000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26925000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21117000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>20821000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>30260000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>43524000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24195000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>22161000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>21795000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26130000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17913000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>18741000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>16950000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>19805000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>17093000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>15605000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>18727000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>19462000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>18092000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>17540000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18604000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>12971000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10956000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10679000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10890000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10075000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9881000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10680000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10800000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>9800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>12500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DI2">
         <v>6000000.0</v>
       </c>
       <c r="DJ2">
+        <v>6000000.0</v>
+      </c>
+      <c r="DK2">
         <v>4600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>5100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>4200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>4900000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>5200000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>4900000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3900000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6945,149 +6954,150 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-298796000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-292805000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-292026000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-267609000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-256678000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-254490000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-251737000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-247008000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-242073000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
-      <c r="BA4">
+      <c r="BA4"/>
+      <c r="BB4">
         <v>-216291000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-213943000.0</v>
       </c>
-      <c r="BC4"/>
-      <c r="BD4">
+      <c r="BD4"/>
+      <c r="BE4">
         <v>-201883000.0</v>
       </c>
-      <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-      <c r="BI4">
+      <c r="BI4"/>
+      <c r="BJ4">
         <v>-189136000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-181969000.0</v>
       </c>
-      <c r="BK4"/>
-      <c r="BL4">
+      <c r="BL4"/>
+      <c r="BM4">
         <v>-168574000.0</v>
       </c>
-      <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
@@ -7105,497 +7115,499 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-55245999.0</v>
+      </c>
+      <c r="C5">
         <v>-50204000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-78010000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-77728000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-175174000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-181491000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-168742000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-174109000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-172504000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-167680000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-174404000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-163856000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-167076000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-169090000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-190191000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-178930000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-161230000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-159114000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-192739000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-218319000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-224493000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-220505000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-240719000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-235691000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-248495000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-215232000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-228361000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-179874000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-180186000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-179034000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-164298000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-174575000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-128342000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-143904000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-154115000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-166695000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-199838000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-206081000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-181868000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-168230000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-144080000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-157711000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-150326000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-124400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-134804000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-92985000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-66817000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-22000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-22287000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-23000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-26940000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-64603000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-67135000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-55778000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-65083000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-64489000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-53206000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-62900000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-58658000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-20311000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-25156000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-38315000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-37136000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-60595000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-42292000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-32663000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-29884000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-11022000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-25471000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-17322000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2979000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>23799000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>21859000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>13246000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>13390000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>13376000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>10719000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>9129000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4386000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4849000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1812000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3677000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1359000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>8685000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>16055000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>19768000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>11538000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>10309000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>11017000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>13328000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>6643000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-4762000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-9351000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-14573000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-15216000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-4722000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-10492000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-10027000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-8983000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-10826000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-10558000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-8464000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-9184000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-6803000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-6518000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-4500000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-4000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-39700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-37300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-35900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-4800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-33100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-21500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-30500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-29700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-28700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-27600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-26900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-26200000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-25500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-26100000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-25400000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-24400000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-24000000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-23200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-22600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>129252000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>126273000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>123835000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>120294000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>123432000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>120724000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>118024000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>115292000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>117088000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>113698000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -7621,51 +7633,53 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
@@ -7683,123 +7697,126 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>56254000.0</v>
+      </c>
+      <c r="C7">
         <v>49328000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>53285000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>51228000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51827000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>64189000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>62690000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>66235000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>68100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>69094000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>74172000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>77228000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>77863000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>77024000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>74314000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>76533000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>81260000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>81394000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>82423000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>85735000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>80442000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>71096000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>84865000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
@@ -7857,52 +7874,53 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>36334000.0</v>
       </c>
       <c r="C8">
         <v>36334000.0</v>
       </c>
       <c r="D8">
         <v>36334000.0</v>
       </c>
       <c r="E8">
         <v>36334000.0</v>
       </c>
       <c r="F8">
         <v>36334000.0</v>
       </c>
       <c r="G8">
         <v>36334000.0</v>
       </c>
       <c r="H8">
         <v>36334000.0</v>
       </c>
       <c r="I8">
@@ -7919,51 +7937,53 @@
       </c>
       <c r="M8">
         <v>36334000.0</v>
       </c>
       <c r="N8">
         <v>36334000.0</v>
       </c>
       <c r="O8">
         <v>36334000.0</v>
       </c>
       <c r="P8">
         <v>36334000.0</v>
       </c>
       <c r="Q8">
         <v>36334000.0</v>
       </c>
       <c r="R8">
         <v>36334000.0</v>
       </c>
       <c r="S8">
         <v>36334000.0</v>
       </c>
       <c r="T8">
         <v>36334000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>36334000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -8025,225 +8045,226 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>164640000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>159948000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>157393000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>160255000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>156942000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>151891000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>148425000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>149484000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>148959000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>143324000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>140008000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>135187000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>145814000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>143034000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>140526000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>137774000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>136211000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>135055000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>133675000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>129252000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>126273000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>123835000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>120294000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>123432000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>120724000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>118024000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>115292000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>117088000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>113698000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>110750000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>108730000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>115890000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>114428000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>112056000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>110787000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>113225000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>48581000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>46911000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>45689000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>47315000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>45805000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>44391000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>43834000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>47893000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>46502000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>45864000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>45193000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>48554000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>46779000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>45341000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>43941000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>48294000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>46509000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
@@ -8261,432 +8282,436 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>36088000.0</v>
+      </c>
+      <c r="C10">
         <v>31357000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32433000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20383000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40246000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33512999.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>40816000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42745000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45497000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37921000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>42101000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39295000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41916000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45116000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71414000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>66143000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>76072000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>90151000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49176000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>46230000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46980000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41175000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>42904000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>72338000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>39384000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>35302000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33603000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>37730000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>39836000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>41572000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>53715000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>64831000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60142000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>57515000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>56752000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>43603000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>106407000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>55711000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>74483000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>59332000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>65106000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>72196000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>69788000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>63075000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>69484000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75604000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>80616000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61590000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>62866000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>57986000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>54861000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>51528000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>53606000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>58259000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>54692000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>54671000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>54474000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>60271000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>54720000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>60331000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>53724000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>59715000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>55974000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>60934000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>59828000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>57732000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>51893000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>49580000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>53151000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>50667000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>50855000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>65820000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>59403000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>44002000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>36993000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>43510000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>36061000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>29720000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>36951000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>36640000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>32276000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>39555000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>40263000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>46147000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>64463000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>65830000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>109481000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>82146000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>67442000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>66954000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>63938000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>55271000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>62643000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>57101000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>57133000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>41038000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>44686000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>28691000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>22879000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>37400000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>18299000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>29150000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>26752000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>20247000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>28900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>31500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>26500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>23000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>26900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>25400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>20500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>18100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>14600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>20000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>20800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>11400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>15200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>12400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>15400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>14200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>13300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>39200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>34200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>28900000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>25500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8771,432 +8796,436 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>36088000.0</v>
+      </c>
+      <c r="C12">
         <v>31357000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>32433000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20383000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40246000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33512999.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>40816000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42745000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>45497000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>37921000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>42101000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39295000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41916000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45116000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>71414000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>66143000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>76072000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>90151000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>49176000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>46230000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>46980000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>41175000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>41334000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42904000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>72338000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39384000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>35302000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33603000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37730000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39836000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>41572000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>53715000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>64831000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>60142000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>57515000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>56752000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>43603000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>106407000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>55711000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>74483000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>59332000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>65106000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>72196000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>69788000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>63075000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>69484000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>63003000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>80616000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>61590000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>62866000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>48078000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>54861000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>51528000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>53606000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>58259000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>54692000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>54671000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>54474000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>61662000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>56112000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>61723000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>55118000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>61110000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>57370000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>62326000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>59890000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>57794000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>51955000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>49642000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>53213000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>50729000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>50918000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>65893000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>59484000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>44107000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>37093000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>43601000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>36157000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>29812000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>37036000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>36708000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>32344000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>39622000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>47946000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>47013000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>65329000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>66688000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>126115000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>86747000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>72047000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>71542000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>68529000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>59841000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>67218000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>61666000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>61681000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>45585000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>49203000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>28931000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>23145000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>37666000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>21585000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>30471000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>28036000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>21506000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>32100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>31600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>26500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>23000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>26900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>25400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>20500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>18100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>14600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>20000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>20800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>11400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>15200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>12400000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>15400000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>14200000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>13300000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>39200000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>34200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>28900000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>25500000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>36334000.0</v>
       </c>
       <c r="C13">
         <v>36334000.0</v>
       </c>
       <c r="D13">
         <v>36334000.0</v>
       </c>
       <c r="E13">
         <v>36334000.0</v>
       </c>
       <c r="F13">
         <v>36334000.0</v>
       </c>
       <c r="G13">
         <v>36334000.0</v>
       </c>
       <c r="H13">
         <v>36334000.0</v>
       </c>
       <c r="I13">
@@ -9451,492 +9480,496 @@
       <c r="CN13">
         <v>36334000.0</v>
       </c>
       <c r="CO13">
         <v>36334000.0</v>
       </c>
       <c r="CP13">
         <v>36334000.0</v>
       </c>
       <c r="CQ13">
         <v>36334000.0</v>
       </c>
       <c r="CR13">
         <v>36334000.0</v>
       </c>
       <c r="CS13">
         <v>36334000.0</v>
       </c>
       <c r="CT13">
         <v>36334000.0</v>
       </c>
       <c r="CU13">
         <v>36334000.0</v>
       </c>
       <c r="CV13">
-        <v>18167000.0</v>
+        <v>36334000.0</v>
       </c>
       <c r="CW13">
         <v>18167000.0</v>
       </c>
       <c r="CX13">
         <v>18167000.0</v>
       </c>
       <c r="CY13">
         <v>18167000.0</v>
       </c>
       <c r="CZ13">
         <v>18167000.0</v>
       </c>
       <c r="DA13">
         <v>18167000.0</v>
       </c>
       <c r="DB13">
-        <v>18200000.0</v>
+        <v>18167000.0</v>
       </c>
       <c r="DC13">
         <v>18200000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>18200000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>18200000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
         <v>31464000.0</v>
       </c>
       <c r="C14">
+        <v>31464000.0</v>
+      </c>
+      <c r="D14">
         <v>31104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31192000.0</v>
       </c>
       <c r="E14">
         <v>31192000.0</v>
       </c>
       <c r="F14">
+        <v>31192000.0</v>
+      </c>
+      <c r="G14">
         <v>30913000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31071000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31228000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31219000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30915000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31517000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31244000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31179000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30953000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30825000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31552000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31692000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31719000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31708000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32193000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32083000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31725000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>31832000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>31232000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31150000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31136000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31348000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31494000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31669000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31734000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32075000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31781000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>31853000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32292000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32735000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32401000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32435000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32457000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32247000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32749000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33388000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33195000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32946000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33057000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33182000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33093000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>32879865.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27491000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27641000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>27332183.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27788000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27678000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27827000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>27674765.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>27622000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>28147000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>28256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28379000.0</v>
       </c>
       <c r="BG14">
         <v>28379000.0</v>
       </c>
       <c r="BH14">
+        <v>28379000.0</v>
+      </c>
+      <c r="BI14">
         <v>29561000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>29620000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>29070000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>29605000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>29689000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>29892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30383000.0</v>
       </c>
       <c r="BO14">
         <v>30383000.0</v>
       </c>
       <c r="BP14">
+        <v>30383000.0</v>
+      </c>
+      <c r="BQ14">
         <v>30584000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>30437000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30554000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>30511000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>31041000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>31205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31127000.0</v>
       </c>
       <c r="BW14">
         <v>31127000.0</v>
       </c>
       <c r="BX14">
+        <v>31127000.0</v>
+      </c>
+      <c r="BY14">
         <v>31655000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>31898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31752000.0</v>
       </c>
       <c r="CA14">
         <v>31752000.0</v>
       </c>
       <c r="CB14">
+        <v>31752000.0</v>
+      </c>
+      <c r="CC14">
         <v>32193000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>32408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32268000.0</v>
       </c>
       <c r="CE14">
         <v>32268000.0</v>
       </c>
       <c r="CF14">
+        <v>32268000.0</v>
+      </c>
+      <c r="CG14">
         <v>31863000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>32713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32628000.0</v>
       </c>
       <c r="CI14">
         <v>32628000.0</v>
       </c>
       <c r="CJ14">
+        <v>32628000.0</v>
+      </c>
+      <c r="CK14">
         <v>32682000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>32860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32523000.0</v>
       </c>
       <c r="CM14">
         <v>32523000.0</v>
       </c>
       <c r="CN14">
+        <v>32523000.0</v>
+      </c>
+      <c r="CO14">
         <v>32339000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>32256000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>31975862.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>30910000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>31994000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>32110000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>31284000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>30080769.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>31288311.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>31248000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>31356493.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>30643845.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>31552330.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>31694784.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>32002922.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>31282051.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>32093023.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>32820513.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>32727273.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>31764706.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>33684211.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>33939394.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>33793103.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>32666667.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>35483871.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>35714286.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>35833333.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>34400000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>36000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>35238095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="DS14">
         <v>35000000.0</v>
       </c>
       <c r="DT14">
+        <v>35000000.0</v>
+      </c>
+      <c r="DU14">
         <v>34166667.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>35652174.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>35454545.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>36334000.0</v>
       </c>
       <c r="N15">
         <v>36334000.0</v>
       </c>
       <c r="O15">
         <v>36334000.0</v>
       </c>
       <c r="P15">
         <v>36334000.0</v>
       </c>
       <c r="Q15">
         <v>36334000.0</v>
       </c>
       <c r="R15">
         <v>36334000.0</v>
       </c>
       <c r="S15">
         <v>36334000.0</v>
       </c>
       <c r="T15">
         <v>36334000.0</v>
       </c>
       <c r="U15">
@@ -10155,549 +10188,557 @@
       <c r="CN15">
         <v>36334000.0</v>
       </c>
       <c r="CO15">
         <v>36334000.0</v>
       </c>
       <c r="CP15">
         <v>36334000.0</v>
       </c>
       <c r="CQ15">
         <v>36334000.0</v>
       </c>
       <c r="CR15">
         <v>36334000.0</v>
       </c>
       <c r="CS15">
         <v>36334000.0</v>
       </c>
       <c r="CT15">
         <v>36334000.0</v>
       </c>
       <c r="CU15">
         <v>36334000.0</v>
       </c>
       <c r="CV15">
-        <v>18166996.0</v>
+        <v>36334000.0</v>
       </c>
       <c r="CW15">
         <v>18166996.0</v>
       </c>
       <c r="CX15">
         <v>18166996.0</v>
       </c>
       <c r="CY15">
         <v>18166996.0</v>
       </c>
       <c r="CZ15">
         <v>18166996.0</v>
       </c>
       <c r="DA15">
         <v>18166996.0</v>
       </c>
       <c r="DB15">
-        <v>18200000.0</v>
+        <v>18166996.0</v>
       </c>
       <c r="DC15">
         <v>18200000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>18200000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4597000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
+        <v>7447000.0</v>
+      </c>
+      <c r="E16">
         <v>7903000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11125000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>28388000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28723000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31389000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>35613000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>36935000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>38404000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23362000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23747000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>13025000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>43234000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-112722000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-101591000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>60311000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3752000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-82921000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46344000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>40971000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34614000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-74558000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>53517000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51688000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>43735000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>62903000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>75888000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>77190000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>76682000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>83596000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>81181000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>77578000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>62304000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>79264000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>86490000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>65472000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>57842000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>75719000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>69030000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>57293000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>52120000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68004000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19626000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14840000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>13821000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13531000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12409000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16193000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19613000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>15883000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>46841000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>45219000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>41851000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>41611000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>49819000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>46192000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>42726000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>52046000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>50008000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>18708000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>14105000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15489000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>15178000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>15662000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16317000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12500000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10355000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>13459000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15432000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14550000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13871000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>12878000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13888000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12055000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17929000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>17405000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>26871000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>23813000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15058000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>14978000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>17048000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>15365000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>43983000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>36886000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>26828000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>27325000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>29878000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>30488000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>35731000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>40350000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>27093000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>17278000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5491000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>17385000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>17737823.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>15331714.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>1837000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3504000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2362000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1890000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2456000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>866000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1195000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1166000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>775000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1324000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>20105000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13190000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>938000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>6062000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>5074000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5592000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4019000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1211000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1588000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1040000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1871000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>29669000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>32978000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>34201000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>32647000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>34451000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>34179000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>33622000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>33818000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>33116000.0</v>
       </c>
-      <c r="BI17"/>
-      <c r="BJ17">
+      <c r="BJ17"/>
+      <c r="BK17">
         <v>32450000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>30555000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>35518000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
@@ -10715,87 +10756,86 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -10843,59 +10883,61 @@
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
         <v>15609000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>15950000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>11267000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
@@ -10913,52 +10955,53 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11043,1995 +11086,2011 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
+        <v>433201000.0</v>
+      </c>
+      <c r="C20">
         <v>431794000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>487561000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>516049999.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>473119000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>685967000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>697123000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>706219000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>707881000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>708961000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>698109000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>702916000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>708767000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>692015000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>675421000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>754649000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>769111000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>771983000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>773787000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>780375000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>777823000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>778441000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>765388000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>756056000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>750578000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>856989000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>846807000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>935107000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>933748000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>931457000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>948894000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>953264000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>972961000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>948687000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>897794000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>884745000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>867883000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>841163000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>851489000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>854409000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>865618000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>851474000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>855728000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>788936000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>783375000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>805132000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>819467000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>527150000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>527282000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>526884000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>524551000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>532926000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>530869000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>538339000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>476181000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>471306000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>468769000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>460205000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>465003000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>447473000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>444058000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>427994000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>405180000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>380848000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>385550000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>389193000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>385219000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>374443000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>362739000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>365156000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>359641000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>363923000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>327643000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>319575000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>318298000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>310484000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>305078000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>303377000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>298125000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>285931000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>280125000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>260313000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>307069000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>201921000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>231516000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>198912000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>221296000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>169648000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>170346000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>171555000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>167752000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>166726000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>164145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144960000.0</v>
       </c>
       <c r="CQ20">
         <v>144960000.0</v>
       </c>
       <c r="CR20">
+        <v>144960000.0</v>
+      </c>
+      <c r="CS20">
         <v>158418000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>142399000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>145264000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>104585000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>86308392.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>47895017.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>52161117.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>48712046.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>48957932.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>49447773.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>51200000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>53200000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>49100000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>26900000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>26700000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>27000000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>21100000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>19300000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>17900000.0</v>
       </c>
-      <c r="DK20">
+      <c r="DL20">
         <v>16500000.0</v>
       </c>
-      <c r="DL20">
+      <c r="DM20">
         <v>15800000.0</v>
       </c>
-      <c r="DM20">
+      <c r="DN20">
         <v>15200000.0</v>
       </c>
-      <c r="DN20">
+      <c r="DO20">
         <v>11300000.0</v>
       </c>
-      <c r="DO20">
+      <c r="DP20">
         <v>11400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="DQ20">
         <v>10500000.0</v>
       </c>
       <c r="DR20">
+        <v>10500000.0</v>
+      </c>
+      <c r="DS20">
         <v>5200000.0</v>
       </c>
-      <c r="DS20">
+      <c r="DT20">
         <v>5400000.0</v>
       </c>
-      <c r="DT20">
+      <c r="DU20">
         <v>5200000.0</v>
       </c>
-      <c r="DU20">
+      <c r="DV20">
         <v>5500000.0</v>
       </c>
-      <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>91985000.0</v>
+      </c>
+      <c r="C21">
         <v>93762000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>105958000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>83840000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>86775000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>116878000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>126026000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>134801000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>143884000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>151342000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>160478000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>174954000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>190387000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>193756000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>202154000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>213371000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>227255000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>239724000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>261542000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>285756000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>305295000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>320982000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>333498000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>347205000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>364106000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>385156000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>400650000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>420795000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>430706000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>439799000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>443910000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>452848000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>464878000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>455744000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>424382000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>428858000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>430258000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>386277000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>393841000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>399703000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>406942000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>408742000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>415000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>346316000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>348944000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>362915000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>381862000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>62215000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>62934000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>64041000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>65102000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>53166000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>54828000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>58199000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>59015000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>59604000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>61136000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>61431000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>62825000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>58068000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>58860000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>59327000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>57942000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>55911000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>53749000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>55548000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>55001000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>55674000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>55119000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>56831000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>59910000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>63462000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>49611000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>50312000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>51306000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>45444000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>45303000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>45225000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>44965000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>45233000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>45153000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>45599000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>307069000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>30888000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>231516000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>32525000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>221296000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>169648000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>170346000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>171555000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>167752000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>166726000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>164145000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>161660000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>13410000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>158418000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>142399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104585000.0</v>
       </c>
       <c r="CU21">
         <v>104585000.0</v>
       </c>
       <c r="CV21">
+        <v>104585000.0</v>
+      </c>
+      <c r="CW21">
         <v>86308000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>47895000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>52161000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>48712000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>48958000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>49448000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>51200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>53200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>49100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>26900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>26700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>27000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>21100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>19300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>17900000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>16500000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>15800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>15200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>11300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>11400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="DQ21">
         <v>10500000.0</v>
       </c>
       <c r="DR21">
+        <v>10500000.0</v>
+      </c>
+      <c r="DS21">
         <v>5200000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>5400000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>5200000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>5500000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>195893000.0</v>
+      </c>
+      <c r="C22">
         <v>192378000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>202827000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>210539000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>205241000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>241585000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>237888000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>248644000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>253301000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>257836000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>260409000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>268599000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>254557000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>245565000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>225440000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>211161000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>201566000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>192744000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>189088000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>194700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>186522000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>178160000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>175100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>182351000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>186919000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>185608000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>180274000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>188658000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>187653000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>188319000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>180451000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>184814000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>182057000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>179336000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>171445000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>179873000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>174796000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>165569000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>162472000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>166723000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>169304000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>171633000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>171423000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>142911000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>146558000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>154501000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>152842000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>141908000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>143005000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>140140000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>130768000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>131839000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>137440000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>138187000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>130690000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>133171000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>128164000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>130333000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>125567000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>131977000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>122495000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>116497000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>107926000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>99462000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>95339000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>95319000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>94455000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>94248000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>94955000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>102661000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>96388000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>100974000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>90842000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>91831000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>93834000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>93110000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>93523000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>95336000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>85415000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>86953000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>81624000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>76542000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>71333000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>49971000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>45038000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>43261000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>42536000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>30743000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>29371000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>28938000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>27065000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>26282000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>25360000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>25134000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>24403000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>25242000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>24377000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>26754000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>18773000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>17614000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>16529000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>17267000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>16849000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>16809000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>17293000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>16800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>16400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>22200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>17100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>16600000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>16800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>12500000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>11600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DL22">
         <v>11800000.0</v>
       </c>
       <c r="DM22">
+        <v>11800000.0</v>
+      </c>
+      <c r="DN22">
         <v>12900000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>11700000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>12000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>11500000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>12000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>11500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>10300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>11200000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>10100000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>1531363000.0</v>
+      </c>
+      <c r="C23">
         <v>1552866000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1694442000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1705965000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1827243000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1791719000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1834890000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1861877000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1890477000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1903125000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1887381000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1884191000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1897273000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1902942000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1882771000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1904689000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1952793000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2053315000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2032078000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2075051000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2063760000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2087454000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2072633000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2084616000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2191736000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2284579000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2190603000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2345293000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2335897000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2352777000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2375485000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2412941000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2462989000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2382375000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2244649000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2235903000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2173859000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2107344000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2091041000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2126822000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2143901000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2126200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2163018000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1930382000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1921113000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1971472000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2031735000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1258870000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1228061000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1217301000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1214927000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1210560000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1217703000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1235035000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1128042000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1121575000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1107543000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1086176000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1097455000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1071462000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1052370000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1010719000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>993825000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>947586000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>946495000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>949786000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>949653000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>913882000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>886484000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>897370000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>914282000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>952711000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>803309000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>775450000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>771069000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>745663000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>746194000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>734229000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>716090000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>706819000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>687114000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>655611000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>662067000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>539135000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>522556000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>536554000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>530542000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>495135000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>455025000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>436918000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>436741000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>429819000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>419808000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>422519000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>422601000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>418832000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>385271000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>394542000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>288952000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>261895000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>219978000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>223726000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>220665000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>219968000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>214577000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>223900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>225700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>225300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>190200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>187600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>187200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>172500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>165900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>166400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>169200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>166800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>156600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>152400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>153400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>151100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>149800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>138000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>138200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>131000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>124100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>119100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>571950000.0</v>
+      </c>
+      <c r="C24">
         <v>529756000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>703602000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>696120000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>815823000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>801951000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>769614000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>824745000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>837357000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>857423000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>786484000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>772056000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>775202000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>834127000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>795291000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>772673000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>749092000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>831791000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>759086000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>787493000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>778209000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>797805000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>807710000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>830949000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>939753000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>941395000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>898194000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>921520000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>919102000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>936897000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>929342000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>998852000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1019442000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>994255000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>881602000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>910050000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>917698000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>913571000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>844807000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>898177000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>875316000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>901460000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>891217000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>676418000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>684007000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>705481000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>714027000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>345407000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>354167000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>352218000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>351068000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>359561000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>377069000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>379322000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>298148000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>296498000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>295808000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>297936000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>299170000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>259991000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>248445000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>236626000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>225256000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>219951000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>218981000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>237942000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>237530000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>238812000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>239796000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>247113000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>219124000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>218768000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>124888000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>137070000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>142273000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>133170000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>134640000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>130730000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>120289000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>133708000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>136757000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>115696000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>118952000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>49840000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>46979000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>52723000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>54389000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>51795000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>12209000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>13119000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>57023000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>67333000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>76915000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>86535000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>96487000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>105706000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>114671000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>125935000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>40726000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>40586000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>10739000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>14554000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>13908000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>15777000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>12335000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>939753000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>941395000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>898194000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>921520000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>919102000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>936897000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>299170000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>236626000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>225256000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>219951000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
@@ -13049,199 +13108,202 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26">
+        <v>276166000.0</v>
+      </c>
+      <c r="C26">
         <v>287118000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>288637000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>285398000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>22275000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22615000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23076000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26810000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>26780000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>25224000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>24988000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>25228000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>23805000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>26448000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25976000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>23600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>23697000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>30416000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>30438000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>49646000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>49048000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>63999000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>63250000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>62068000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>93208000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>91286000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>85501000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>88887000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>61356000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>60298000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>52872000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>57610000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>56645000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>54588000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>40559000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>31515000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>25517000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>15105000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>15674000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>13642000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>13062000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
@@ -13259,52 +13321,53 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13389,508 +13452,514 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>599414000.0</v>
+      </c>
+      <c r="C28">
         <v>554998000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>731684000.0</v>
+      </c>
+      <c r="E28">
         <v>733344000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>833761000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>839887000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>798341000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>853711000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>865379000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>893544000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>822251000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>812930000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>813974000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>869012000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>801468000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>786427000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>758152000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>827305000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>796957000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>831992000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>815945000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>854552000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>866439000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>892610000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>973885000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1005006000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>905395000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>945997000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>937968000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>943171000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>919030000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>972704000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>981487000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>965503000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>853615000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>885206000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>903748000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>831414000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>816843000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>844940000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>828841000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>848743000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>830758000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>618611000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>633550000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>650668000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>653651000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>287603000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>316049000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>314277000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>315696000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>322220000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>344287000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>348734000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>261455000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>265591000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>263011000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>262314000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>256913000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>213985000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>198209000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>194463000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>177614000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>176356000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>171968000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>191696000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>193986000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>201228000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>209661000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>218570000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>203601000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>216287000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>85604000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>104111000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>125328000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>123212000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>116674000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>121022000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>119020000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>125133000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>130201000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>112638000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>108118000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>24463000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17161000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4518000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5562000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-39477000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-38968000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-13670000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3902000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>9619000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27961000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>30290000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>45513000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>54654000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>77904000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>85413000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>17058000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>22613000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-24485000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-175000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-11763000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-6136000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-3361000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-9400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-9800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-18200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-24300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-23200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-18100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-15500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-11700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-16900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-17400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-6700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-15000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-12100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-15000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-13800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-8600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-38500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-33400000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-28000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-21100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>1091467000.0</v>
+      </c>
+      <c r="C29">
         <v>1080243000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1191774000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1216331000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1230372000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1222619000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1213625000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1333866000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1352076000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1371133000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>790180000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>774997000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>778027000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1342349000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1285920000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1366909000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1382154000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1480882000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1400258000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1418235000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1401529000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1446095000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1445341000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1451756000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1555977000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13947,605 +14016,609 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>203878000.0</v>
+      </c>
+      <c r="C30">
         <v>115476000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>240087000.0</v>
+      </c>
+      <c r="E30">
         <v>236953000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>230662000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>287920000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>298953000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>288080000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>283570000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>295469000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>282172000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>233898000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>246570000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>280659000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>221015000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>232562000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>223283000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>313997000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>309818000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>296660000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>292703000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>305426000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>295185000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>271238000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>294587000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>312903000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>318756000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>318717000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>318147000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>313246000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>331463000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>327684000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>342341000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>320115000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>319566000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>307232000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>302558000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>286269000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>294915000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>285184000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>273785000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>268071000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>283963000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>268306000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>261922000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>267571000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>282730000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>199472000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>185274000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>172182000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>177623000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>183437000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>185235000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>183841000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>174632000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>172247000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>166613000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>163318000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>164738000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>160977000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>150179000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>139410000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>151038000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>142633000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>129520000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>125778000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>138927000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>136751000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>128503000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>122280000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>145288000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>145354000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>118594000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>107598000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>120882000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>120512000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>119212000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>116373000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>121750000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>116999000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>108562000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>107346000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>115362000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>88509000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>90641000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>83492000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>87490000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>66141000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>65794000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>60322000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>62883000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>66584000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>66140000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>61212000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>66239000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>66429000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>67177000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>64746000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>52086000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>50585000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>44536000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>45650000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>44819000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>46308000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>45428000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>43000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>45900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>46100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>38000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>32500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>32900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>31800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>30800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>29300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>30100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>30000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>29600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>24400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>26200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>26500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>27300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>26100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>28500000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>26000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>26500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>25300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>522221000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>512693000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>505245000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-390223000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>590872000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>629190000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-367035000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-398926000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-440383000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>619046000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>621464000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>610807000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>601107000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>590147000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>714420000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-529351000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>846842000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>845668000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>842018000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>868351000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>832749000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>851559000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>830086000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>789707000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>761487000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>703752000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>687763000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>708665000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>694104000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>742618000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>718101000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>730820000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>747825000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>725076000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>761411000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>771145000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>586055000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>568065000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>557850000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>549465000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>506999000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>493655000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>500426000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>488302000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>489550000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>493792000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>473109000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-53024000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>513111000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>492733000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-16509000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1177000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3678000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
@@ -14563,128 +14636,131 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>186426000.0</v>
+      </c>
+      <c r="C32">
         <v>164290000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>169688000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>205529000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>243134000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>227618000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>197768000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>255927000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>295297000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>308860000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>253657000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>239479000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>223798000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>266500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>217241000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>288838000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>273733000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>345622000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>269940000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>291266000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>275345000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>258835000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>258705000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>264636000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>303635000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14741,561 +14817,567 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>1051769000.0</v>
+      </c>
+      <c r="C33">
         <v>1063723000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1174274000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1189686000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1172830000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1168520000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1202347000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1219798000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1236428000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1245062000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1239124000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1264641000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1279034000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1269698000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1254155000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1306060000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1340501000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1366563000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1407913000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1454320000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1464145000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1496492000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1497060000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1514948000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1565799000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1690231000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1606887000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1730848000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1718093000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1738231000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1759062000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1783000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1815593000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1768998000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1649590000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1621341000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1589784000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1494982000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1516857000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1527104000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1565286000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1541632000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1538364000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1381514000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1380439000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1425206000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1457820000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>804035000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>806607000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>809330000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>808945000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>818376000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>819981000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>835490000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>742817000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>737503000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>737194000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>718446000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>727609000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>703306000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>701056000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>683911000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>658170000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>632868000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>642401000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>655449000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>644231000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>617493000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>600942000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>607460000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>611167000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>643279000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>515805000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>506641000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>504555000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>486696000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>481288000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>479785000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>473247000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>458871000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>452630000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>432898000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>429934000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>346727000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>334120000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>339187000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>328064000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>268385000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>269198000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>271649000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>270687000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>265846000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>265472000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>265701000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>266581000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>260807000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>244853000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>250854000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>186624000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>168145000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>118856000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>136470000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>125833000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>126019000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>127526000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>129300000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>128800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>128500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>110200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>109600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>110000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>100900000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>98000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>104300000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>102100000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>101200000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>100700000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>96300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>97600000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>93700000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>92300000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>79300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>59000000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>58600000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>57500000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>54130000.0</v>
+      </c>
+      <c r="C34">
         <v>54653000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>67352000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>92429000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>95634000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>92233000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>107534000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>59210000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>70691000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>70275000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>181016000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>53076000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>54561000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>54053000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>20575000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>52966000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>56719000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>56859000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>57272000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>33315000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>55984000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>46838000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>89263000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>37400000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>88437000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>82717000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>37087000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>42227000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>43005000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-      <c r="BJ34">
+      <c r="BJ34"/>
+      <c r="BK34">
         <v>118263000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>110778000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>109157000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
@@ -15313,983 +15395,990 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>725976000.0</v>
+      </c>
+      <c r="C35">
         <v>684797000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>863020000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>881383000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1007724000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>982682000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>962909000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>972033000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1022378000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1045113000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>967500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>982299000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>990441000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1031281000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>984320000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1004295000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>985219000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1067513000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1041450000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1119274000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1119891000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1133474000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1144332000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1177842000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1278232000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1285598000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1191488000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1182821000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1180869000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1208054000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1202628000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1273139000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1299856000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1259075000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1169258000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1185419000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1190900000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1179583000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1122359000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1165512000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1169695000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1183015000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1160822000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>929846000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>964017000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>984673000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>995559000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>477102000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>487332000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>482147000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>477991000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>523189000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>540140000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>544693000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>456254000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>453458000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>450275000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>462073000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>457459000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>398704000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>383707000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>370498000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>351984000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>340375000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>362256000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>377650000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>378419000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>313326000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>313805000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>321193000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>287726000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>289125000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>202381000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>215196000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>220835000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>199759000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>204216000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>200231000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>186456000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>197709000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>199304000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>176870000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>182129000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>100680000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>98691000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>107131000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>106720000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>100503000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>61510000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>59901000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>104190000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>114526000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>130733000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>140944000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>154040000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>150415000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>157337000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>168679000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>78697000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>78859000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>44424000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>47600000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>46978000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>47192000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>47337000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>46500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>48800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>61100000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>41000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>39100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>39000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>33200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29400000.0</v>
       </c>
       <c r="DJ35">
         <v>29400000.0</v>
       </c>
       <c r="DK35">
+        <v>29400000.0</v>
+      </c>
+      <c r="DL35">
         <v>29000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>28400000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>29300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="DO35">
         <v>26000000.0</v>
       </c>
       <c r="DP35">
+        <v>26000000.0</v>
+      </c>
+      <c r="DQ35">
         <v>25000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>24700000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>28800000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>28500000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>27900000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>27400000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>4333000.0</v>
+      </c>
+      <c r="C36">
         <v>59794000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>9498000.0</v>
+      </c>
+      <c r="E36">
         <v>15899000.0</v>
       </c>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
+        <v>310187000.0</v>
+      </c>
+      <c r="G36">
         <v>9982000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>16124000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11368000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10468000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8277000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11325000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>85287000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>84938000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15023000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>90929000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28343000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>25400000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>20385000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>114950000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>106442000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>21216000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>23311000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>94379000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>32143000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>117005000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>112405000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>31455000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>36210000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>46845000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>63310000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>66216000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>68208000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>63967000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>58887000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>51758000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>34054000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>32647000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>23777000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>19895000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22130000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>17080000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>15576000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>13773000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>14271000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>17549000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>18590000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>20027000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14879000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>15275000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>16263000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>14402000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15375000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>12511000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12357000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>12083000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>12953000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>14827000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>14822000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>16354000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>16373000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>17581000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>20904000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>21101000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>23618000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>24588000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>25570000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>19999000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>19181000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>18268000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>18633000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>28164000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>17830000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>28706000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12421000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>22714000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>11822000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>11356000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>8125000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>17617000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>11160000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>11076000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>11152000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>16971000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>10856000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>6628000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7748000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>24439000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>7650000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>4673000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>4624000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>27247000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>4623000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>4583000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>4519000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>14973000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>4653000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>4490000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>4548000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>27879000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>15977000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>15668000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>35916000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>28653000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>28275000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>28287000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>27600000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>24900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>28300000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>34400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>36300000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>38300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>34900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>35900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>43600000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>43100000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>42900000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>43000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>47600000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>48900000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>46300000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>44800000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>36000000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>15600000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>14100000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>13500000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>13300000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-400000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-302000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-328000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-276000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-269000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-175000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-148000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-145000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>564000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>553000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>389000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>626000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>635000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>1055000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>1285000.0</v>
       </c>
-      <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>1583000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>1793000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>1997000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>363000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>431000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>523000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>543000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>552000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>515000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>571000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>614000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>669000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1289000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1536000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>1628000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>3226000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>3697000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>3632000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>3936000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>4061000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>3652000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>3156000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>3600000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>3465000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>3117000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>3659000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>2060000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>2613000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>3309000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>3282000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>3619000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>3451000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>3613000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>36255000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>31055000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>31783000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>27484000.0</v>
       </c>
-      <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
@@ -16307,1822 +16396,1834 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>16077000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19663000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>128930000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>131031000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>132916000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>148877000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>30143000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>152665000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>160833000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>30746000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>40004000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>45659000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>44771000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>40220000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>38253000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>48790000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>60656000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>60611000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>64338000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>59456000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1515154000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1414057000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1383090000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1366163000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1285416000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1297365000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1304784000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1335884000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1314860000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1310956000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1182522000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1182251000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1219317000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1248505000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>629005000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>630201000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>631211000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>628214000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>650845000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>650428000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>661935000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>598768000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>596707000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>597320000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>586467000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>593105000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>571344000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>569035000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>556349000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>528420000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>508957000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>510746000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>517983000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>506171000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>482749000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>468591000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>473403000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>465429000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>479505000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>430306000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>419782000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>415629000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>398862000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>393410000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>392456000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>385148000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>370172000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>364063000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>343806000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>341067000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>265894000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>261788000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>265657000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>255350000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>203359000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>203981000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>203090000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>201054000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>194830000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>193434000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>191457000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>191438000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>184366000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>172211000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>175886000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>137615000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>118268000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>77407000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>88077000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>77365000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>77233000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>77736000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>43735000.0</v>
+      </c>
+      <c r="C39">
         <v>149932000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>44821000.0</v>
+      </c>
+      <c r="E39">
         <v>48404000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>178264000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>60181000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>54886000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>62610000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>71681000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>66837000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>63575000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>77758000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>75196000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>61904000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>110747000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>88763000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>111371000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>89860000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>76083000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>83141000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>73410000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>66201000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>63954000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>73175000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>72093000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>56453000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>49384000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73467000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>74274000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>73145000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>61592000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>63728000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>58167000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>53784000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>46533000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>70705000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>63118000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>54117000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>61086000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>73328000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>76194000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>79758000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>97072000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>67863000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>69119000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>54710000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>67329000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>32839000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>31585000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>32783000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>44378000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>22047000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>23519000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>23911000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>21644000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>23962000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20901000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>19605000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>17879000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>19090000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>16917000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>15783000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>15581000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>15253000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>16909000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>13350000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14246000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13435000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>12442000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>11756000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>10710000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12186000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>12175000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>9896000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7691000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>8252000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>8570000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6578000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>5866000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>6960000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>7590000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>6481000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>5816000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5982000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>5744000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>5285000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>5764000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3751000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3915000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3962000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4564000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2578000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2995000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3254000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3712000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4673000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3279000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2985000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2538000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2407000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2391000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2754000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2693000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>2797000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2823000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2700000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>2000000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>2000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>2100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>6800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>7400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>5700000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>5200000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>3000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>2000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>4800000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DQ39">
         <v>4000000.0</v>
       </c>
       <c r="DR39">
+        <v>4000000.0</v>
+      </c>
+      <c r="DS39">
         <v>7800000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>1200000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>1000000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>1100000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>222905000.0</v>
+        <v>139544000.0</v>
       </c>
       <c r="C40">
-        <v>227602000.0</v>
+        <v>206830000.0</v>
       </c>
       <c r="D40">
+        <v>220155000.0</v>
+      </c>
+      <c r="E40">
         <v>180816000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>268624000.0</v>
+      </c>
+      <c r="G40">
         <v>227769000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>260698000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>202166000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>183096000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>181683000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>203109000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>198979000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>221899000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>208188000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>254593000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>162934000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>191411000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>195580000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>207493000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>195052000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>203453000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>203388000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>179569000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>179629000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>178583000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>167338000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>156821000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>175547000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>173446000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>176805000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>173685000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>212598000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>191332000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>172803000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>167611000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>160679000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>162950000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>140515000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>157956000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>231435000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>205241000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>183041000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>220593000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>253316000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>205411000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>201182000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>219626000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>122982000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>113136000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>108458000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>110465000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>106807000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>107410000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>112002000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>107381000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>89742000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>81763000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>81021000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>76134000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>84603000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>82442000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>73503000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>86748000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>80946000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>34055000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>76620000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>81428000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>76180000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>33254000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>70037000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>87844000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>88741000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>46793000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>58017000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>67748000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>65927000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>38145000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>58797000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>72603000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>29098000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>38764000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>25603000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>32858000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>30036000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>38984000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>22571000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>31274000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>43983000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>36886000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>26828000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>26019000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>29878000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>30488000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>35731000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>40350000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>27093000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>17278000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>47920000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>48545000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>17738000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>32564000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>30537000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>33279000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>34971000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>32421000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>41400000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>44900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>33000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>29700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>33500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>36200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>32800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>29200000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>29400000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>29200000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>25700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>18000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>17200000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>18600000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>17300000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>18400000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>8900000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>17300000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>14500000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>13300000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>215239000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>143101000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>137584000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>231622000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>236127000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>235722000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>282364000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>270824000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>341682000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>335669000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>282697000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>284727000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>280196000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>292694000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>292399000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>260840000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>261767000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>271157000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>273286000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>274287000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>280414000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>163371000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>148226000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>159969000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>166882000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>166134000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>170514000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>151835000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>150074000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>143764000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>144307000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>129137000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>155105000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>155157000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>152197000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>111204000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>112525000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>109195000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>106591000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>144197000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>143911000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>145651000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>139482000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>141085000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>137744000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>137850000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>141282000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>121794000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>118724000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>118263000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>110778000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>109157000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>105810000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>99997000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>100304000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>63956000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>63741000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>63567000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>58008000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>59774000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>66896000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>68026000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>66763000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>56048000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>59186000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>59187000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>56225000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>56107000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>54926000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>53650000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>55588000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>46902000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>47536000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>49779000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>48106000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>46434000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>47004000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>46782000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>47167000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>47193000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>53818000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>54409000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>57553000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>44709000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>42666000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>42744000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>37971000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>38273000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>33686000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>33046000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>33069000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>31414000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>35002000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>-38815000.0</v>
+      </c>
+      <c r="C42">
         <v>-43416000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-42660000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-45781000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-46926000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-52793000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-53497000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-57617000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-59643000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-63935000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-50989000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-54623000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-59667000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-63657000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-65540000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-61113000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-44462000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-39981000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-41255000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-36999000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-41049000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-44801000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-43810000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-57756000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-60273000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-62275000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-62461000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-59709000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-52336000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-48167000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-44063000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-45902000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-46515000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-40283000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-41342000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-41676000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-42167000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-42413000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-42025000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-46466000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-2916000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-4177000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>857000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3977000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1589000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1373000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>10962000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-233435000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-234948000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-236501000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-235691000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-229026000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-224584000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-223274000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-220606000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-209630000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-203006000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-200541000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-194692000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-166428000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-162437000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-159975000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-159176000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-147215000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-137321000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-134823000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-132018000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-132144000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-129429000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-124718000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-110530000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-107682000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-92222000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-93132000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-90792000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-73982000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-63356000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-57539000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-58498000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-42777000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-43199000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-45849000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-59560000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-63873000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-64364000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-50948000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-44057000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-46803000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-42551000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-47199000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-44308000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-42725000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-52709000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-53910000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-56312000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-56413000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-60158000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-68449000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-68480000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-67593000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-65281000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-59154000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-56816291.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-58830000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-55820000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-53000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-51700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>-11800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1400000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>7900000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>-40100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>-5700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>-2200000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>12600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>18700000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>37800000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>18500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>29100000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>30300000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>34600000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>35200000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>34300000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>30500000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>32900000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>32100000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>31500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18207,87 +18308,86 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18343,51 +18443,53 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
@@ -18405,1669 +18507,1680 @@
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>240176000.0</v>
+      </c>
+      <c r="C45">
         <v>238294000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>634684000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>280242000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>272644000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>326958000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>807211000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>336884000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>343682000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>348443000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>758618000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>348418000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>343676000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>339297000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>256065000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>313053000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>307306000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>306007000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>236788000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>312720000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>235962000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>239240000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>237442000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>247169000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>243493000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>246021000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>252775000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>254940000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>261653000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>253844000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>235533000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>238251000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>223621000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>209566000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>219492000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>222320000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>229402000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>226772000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>227408000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>198992000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>198188000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>205889000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>209315000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>175030000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>176406000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>178119000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>180731000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>167531000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>169553000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>173555000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>144049000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>140796000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>139874000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>131979000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>134504000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>131962000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>132021000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>127562000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>129750000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>123911000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>131655000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>137466000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>138060000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>134744000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>132351000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>134057000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>145738000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>163774000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>85499000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>86859000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>88926000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>87834000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>87878000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>87329000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>88099000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>88699000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>88567000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>89092000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>88867000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>80833000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>72332000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>73530000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>72714000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>65026000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>65217000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>68559000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>69633000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>71016000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>72038000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>74244000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>75143000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>76441000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>72642000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>74968000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>49009000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>49876814.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>41449277.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>48393205.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>48467246.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>48786499.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>49791235.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>50500000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>50700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>51100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>48900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>46600000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>44700000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42800000.0</v>
       </c>
       <c r="DJ45">
         <v>42800000.0</v>
       </c>
       <c r="DK45">
-        <v>42500000.0</v>
+        <v>42800000.0</v>
       </c>
       <c r="DL45">
         <v>42500000.0</v>
       </c>
       <c r="DM45">
         <v>42500000.0</v>
       </c>
       <c r="DN45">
+        <v>42500000.0</v>
+      </c>
+      <c r="DO45">
         <v>37400000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>37300000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>36900000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>37000000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>38100000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>38000000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>39300000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>38500000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>37900000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>240176000.0</v>
+      </c>
+      <c r="C46">
         <v>191255000.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>276185000.0</v>
+      </c>
+      <c r="E46">
         <v>280242000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>272644000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>326958000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>339998000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>336884000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>343682000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>348443000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>341955000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>273572000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>268247000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>339297000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>256065000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>283357000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>292088000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>301068000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>223707000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>229207000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>307306000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>306007000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>236788000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>312720000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>235962000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>239240000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>237442000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>247169000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>243493000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>246021000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>252775000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>254940000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>261653000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>253844000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>235533000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>238251000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>223621000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>209566000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>219492000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>222320000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>229402000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>226772000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>227408000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>198992000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>198188000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>205889000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>209315000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>175030000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>176406000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>178119000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>180731000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>167531000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>169553000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>173555000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>144049000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>140796000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>139874000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>131979000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>134504000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>131962000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>132021000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>127562000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>129750000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>123911000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>131655000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>137466000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>138060000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>134744000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>132351000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>134057000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>145738000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>163774000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>85499000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>86859000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>88926000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>87834000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>87878000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>87329000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>88099000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>88699000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>88567000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>89092000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>88867000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>80833000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>72332000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>73530000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>72714000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>65026000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>65217000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>68559000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>69633000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>71016000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>72038000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>74244000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>75143000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>76441000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>72642000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>74968000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>49009000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>49877000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>41449000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>48393000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>48467000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>48786000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>49791000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>50500000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>50700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>51100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>48900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>46600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>44700000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42800000.0</v>
       </c>
       <c r="DJ46">
         <v>42800000.0</v>
       </c>
       <c r="DK46">
-        <v>42500000.0</v>
+        <v>42800000.0</v>
       </c>
       <c r="DL46">
         <v>42500000.0</v>
       </c>
       <c r="DM46">
         <v>42500000.0</v>
       </c>
       <c r="DN46">
+        <v>42500000.0</v>
+      </c>
+      <c r="DO46">
         <v>37400000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>37300000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>36900000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>37000000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>38100000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>38000000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>39300000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>38500000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>37900000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>339297000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>328039000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>209110000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>213104000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>221940000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>223707000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>313053000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>228362000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>236236000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>236788000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>312720000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>315525000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>315922000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>237442000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>247169000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>243493000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>246021000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>252775000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>254940000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>261653000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>253844000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>235533000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>238251000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>223621000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>209566000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>219492000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>222320000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>229402000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>226772000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>227408000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>198992000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>198188000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>205889000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>209315000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>175030000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>176406000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>178119000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>180731000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>167531000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>169553000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>173555000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>144049000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>140796000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>139874000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>131979000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>134504000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>131962000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>132021000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>127562000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>129750000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>123911000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>131655000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>137466000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>138060000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>134744000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>132351000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>134057000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>145738000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>163774000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>85499000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>86859000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>88926000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>87834000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>87878000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>87329000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>88099000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>88699000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>88567000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>89092000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>88867000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>80833000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>72332000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>73530000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>72714000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>65026000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>65217000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>68559000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>69633000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>71016000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>72038000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>74244000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>75143000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>76441000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>72642000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>74968000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>49009000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>49877000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>41449000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>48393000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>48467000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>48786000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>49791000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>569946000.0</v>
+      </c>
+      <c r="C48">
         <v>600502000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>565278000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>601007000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>593958000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>611358000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>623063000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>699037000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>705113000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>704043000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>714727000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>704366000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>703102000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>701658000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>706749000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>794581000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>798548000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>807581000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>834208000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>844732000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>848254000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>850436000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>859002000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>858220000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>862581000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>955593000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>972594000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1050091000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1041856000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1032885000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1040378000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1016892000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>990082000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>977939000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>948830000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>933524000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>909423000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>899923000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>896224000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>872466000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>853280000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>843655000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>843955000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>831914000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>821957000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>816689000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>806040000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>805154000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>788966000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>780650000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>775762000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>764294000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>749040000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>732590000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>727176000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>716929000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>703108000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>690394000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>681658000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>663516000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>643992000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>632768000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>621923000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>604557000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>584469000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>570655000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>559786000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>546274000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>530175000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>519531000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>511130000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>492748000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>501826000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>483413000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>467846000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>449482000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>439189000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>422430000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>410203000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>392962000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>376860000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>361615000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>362334000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>348254000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>333537000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>319711000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>308435000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>293264000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>280165000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>267662000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>257559000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>247128000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>235725000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>224980000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>216569000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>207206000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>197466000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>191826000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>184845000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>195794000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>187807000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>180580000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>174689000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>170553000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>163759000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>157400000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>152100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>162800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>146200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>135800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>131100000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>138500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>124200000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>120100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>115200000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>97500000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>112000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>102700000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>98400000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>95600000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>93000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>82000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>80700000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>74400000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>70200000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>66300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>704366000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>703102000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>701658000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>706749000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>794581000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>798548000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>807581000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>834208000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>844732000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>848254000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>850436000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>859002000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>858220000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>862581000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>955593000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>1050091000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1041856000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1032885000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1040378000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1016892000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>990082000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>977939000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>948830000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>933524000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>909423000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>899923000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>896224000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>872466000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>853280000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>843655000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>843955000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>831914000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>821957000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>816689000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>798353000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>805154000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>788966000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>780650000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>775762000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>764294000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>749040000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>732590000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>727176000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>716929000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>703108000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>690394000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>681658000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>663516000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>643992000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>632768000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>621923000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>604557000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
@@ -20085,184 +20198,187 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>7298000.0</v>
+      </c>
+      <c r="C50">
         <v>7271000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7230000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>6379000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6357000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7260000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6853000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5476000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5419000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4948000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3696000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2941000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2825000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2977000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3277000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>3364000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>3872000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4271000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>4624000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4994000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4274000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>26826000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>26824000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>19700000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>26077000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>25532000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>42503000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>58080000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>56596000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>46110000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>31260000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>27567000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>26876000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>31390000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>29535000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>942047000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>29653000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>24250000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>29276000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>21246000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>12902000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>17036000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20297,1175 +20413,1181 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>635502000.0</v>
+      </c>
+      <c r="C51">
         <v>586355000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>764117000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>753727000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>874007000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>873400000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>839157000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>896456000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>910876000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>931465000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>864352000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>852225000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>855890000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>914128000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>872882000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>852570000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>834224000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>917456000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>846133000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>878222000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>862925000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>895727000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>907773000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>935514000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1046223000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1044390000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>940697000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>979600000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>975698000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>983007000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>960602000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1026419000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1046318000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1025645000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>911130000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>941958000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>947351000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>937821000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>872554000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>919423000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>888173000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>913849000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>902954000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>688399000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>696625000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>720152000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>729255000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>368219000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>377639000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>377143000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>373682000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>377081000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>395815000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>402340000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>319714000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>320283000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>317682000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>316788000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>317184000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>268705000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>258540000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>248187000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>237329000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>232330000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>232902000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>251524000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>251718000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>253121000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>259241000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>271721000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>254268000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>267142000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>151424000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>163514000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>169330000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>160205000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>160184000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>157083000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>148740000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>162084000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>166841000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>144914000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>147673000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>64726000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>63308000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>68981000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>71392000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>70004000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>43178000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>53772000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>63052000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>73557000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>83232000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>92933000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>102614000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>111787000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>118942000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>130099000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>45749000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>45492000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>12915000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>18123000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>17387000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>20615000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>16885000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>19500000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>21700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>29900000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>4800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>2600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>2200000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>2400000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>2600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>2900000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>3100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>3400000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>4700000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DQ51">
         <v>400000.0</v>
       </c>
       <c r="DR51">
+        <v>400000.0</v>
+      </c>
+      <c r="DS51">
         <v>4700000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>700000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>800000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>900000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
-        <v>7271000.0</v>
+        <v>22468000.0</v>
       </c>
       <c r="C52">
+        <v>23346000.0</v>
+      </c>
+      <c r="D52">
         <v>24416000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23908000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
+        <v>23729000.0</v>
+      </c>
+      <c r="G52">
         <v>29625000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>29470000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>28797000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>28861000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>28357000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>27679000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>27093000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26127000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>25948000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>26146000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26931000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>28413000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>28806000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>29775000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>30343000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>28732000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>51084000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>50766000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>46705000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>52175000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>51988000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>42503000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>58080000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>56596000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>46110000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>31260000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>27567000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>26876000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>31390000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>29528000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>31908000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>29653000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>24250000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27747000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>21246000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>12857000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>12389000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11737000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>11981000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>12618000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>14671000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>15228000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>22812000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>23472000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>24925000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>23587000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>17520000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>18746000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>23018000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>21566000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>23785000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>21874000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>18852000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>18014000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>8714000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>10095000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>11561000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>12073000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>12379000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>13921000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>13582000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>14188000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>14309000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>19445000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>24608000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>35144000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>48374000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>26536000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>26444000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>27057000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>27035000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>25544000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>26353000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>28451000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>28376000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>30084000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>29218000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>28721000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>14886000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>16329000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>16258000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>17003000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>18209000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>30969000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>40653000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>6029000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>6224000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>6317000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>6398000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>6127000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>6081000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>4271000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>4164000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>5023000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>4906000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>2176000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3570000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>3478000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>4838000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>4551000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>7100000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>7600000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>7400000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>1200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DH52">
         <v>800000.0</v>
       </c>
       <c r="DI52">
         <v>800000.0</v>
       </c>
       <c r="DJ52">
         <v>800000.0</v>
       </c>
       <c r="DK52">
+        <v>800000.0</v>
+      </c>
+      <c r="DL52">
         <v>900000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>1000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>1500000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>200000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DQ52">
         <v>400000.0</v>
       </c>
       <c r="DR52">
+        <v>400000.0</v>
+      </c>
+      <c r="DS52">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DT52">
         <v>400000.0</v>
       </c>
       <c r="DU52">
         <v>400000.0</v>
       </c>
       <c r="DV52">
+        <v>400000.0</v>
+      </c>
+      <c r="DW52">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>616000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>472000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>129000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>920000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>365000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3366000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3358000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2169000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1426000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>269000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>31000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>49646000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>78000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>63999000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>249000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>473000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>548000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>821000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2805000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2853000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>3867000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>3489000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3039000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1931000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1098000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>948000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1074000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>833000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>43000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>11475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AP53">
         <v>26000.0</v>
       </c>
       <c r="AQ53">
-        <v>0.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
         <v>89000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>12925000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>99000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>324000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>279000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>473000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>601000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>427000.0</v>
       </c>
-      <c r="AZ53">
-[...1 lines deleted...]
-      </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
         <v>1391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392000.0</v>
       </c>
       <c r="BI53">
         <v>1392000.0</v>
       </c>
       <c r="BJ53">
+        <v>1392000.0</v>
+      </c>
+      <c r="BK53">
         <v>1394000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1395000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1396000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="BO53">
         <v>62000.0</v>
       </c>
       <c r="BP53">
         <v>62000.0</v>
       </c>
       <c r="BQ53">
         <v>62000.0</v>
       </c>
       <c r="BR53">
         <v>62000.0</v>
       </c>
       <c r="BS53">
         <v>62000.0</v>
       </c>
       <c r="BT53">
+        <v>62000.0</v>
+      </c>
+      <c r="BU53">
         <v>63000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>73000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>81000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>105000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>100000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>91000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>96000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>92000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="CD53">
         <v>68000.0</v>
       </c>
       <c r="CE53">
+        <v>68000.0</v>
+      </c>
+      <c r="CF53">
         <v>67000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>7683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>866000.0</v>
       </c>
       <c r="CH53">
         <v>866000.0</v>
       </c>
       <c r="CI53">
+        <v>866000.0</v>
+      </c>
+      <c r="CJ53">
         <v>858000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>16634000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>4601000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>4605000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>4588000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>4591000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>4570000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>4575000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>4565000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>4548000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>4547000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>4517000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>240000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>265193.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>266549.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>3286000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>1321000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>1284000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>1259000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>3200000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>100000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
-      <c r="DG53">
+      <c r="DG53"/>
+      <c r="DH53">
         <v>200000.0</v>
       </c>
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21521,51 +21643,53 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
@@ -21583,1637 +21707,1648 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>1531363000.0</v>
+      </c>
+      <c r="C55">
         <v>1552866000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1694442000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1705965000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1827243000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1791719000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1834890000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1861877000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1890477000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1903125000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1887381000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1884191000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1897273000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1902942000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1882771000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1904689000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1952793000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2053315000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2032078000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2075051000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2063760000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2087454000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2072633000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2084616000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2191736000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2284579000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2190603000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2345293000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2335897000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2352777000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2375485000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2412941000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2462989000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2382375000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2244649000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2235903000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2173859000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2107344000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2091041000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2126822000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2143901000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2126200000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2163018000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1930382000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1921113000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1971472000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2031735000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1258870000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1228061000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1217301000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1214927000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1210560000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1217703000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1235035000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1128042000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1121575000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1107543000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1086176000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1097455000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1071462000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1052370000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1010719000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>993825000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>947586000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>946495000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>949786000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>949653000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>913882000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>886484000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>897370000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>914282000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>952711000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>803309000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>775450000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>771069000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>745663000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>746194000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>734229000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>716090000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>706819000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>687114000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>655611000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>662067000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>539135000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>522556000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>536554000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>530542000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>495135000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>455025000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>436918000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>436741000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>429819000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>419808000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>422519000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>422601000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>418832000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>385271000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>394542000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>288952000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>261895000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>219978000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>223726000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>220665000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>219968000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>214577000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>223900000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>225700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>225300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>190200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>187600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>187200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>172500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>165900000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>166400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>169200000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>166800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>156600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>152400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>153400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>151100000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>149800000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>138000000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>138200000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>131000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>124100000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>119100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>479594000.0</v>
+      </c>
+      <c r="C56">
         <v>489143000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>520168000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>516279000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>654413000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>623199000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>632543000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>642079000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>654049000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>658063000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>648257000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>619550000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>618239000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>633244000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>628616000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>598629000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>612292000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>686752000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>624165000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>620731000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>599615000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>590962000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>575573000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>569668000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>625937000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>594348000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>583716000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>614445000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>617804000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>614546000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>616423000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>629941000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>647396000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>613377000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>595059000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>614562000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>584075000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>612362000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>574184000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>599718000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>578615000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>584568000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>624654000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>548868000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>540674000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>546266000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>566228000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>454835000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>421454000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>407971000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>400317000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>392184000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>397722000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>399545000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>385225000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>384072000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>370349000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>367730000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>369846000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>368156000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>351314000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>326808000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>335655000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>314718000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>304094000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>294337000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>305422000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>296389000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>285542000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>289910000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>303115000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>309432000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>287504000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>268809000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>266514000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>258967000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>264906000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>254444000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>242843000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>247948000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>234484000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>222713000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>232133000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>192408000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>188436000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>197367000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>202478000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>226750000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>185827000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>165269000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>166054000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>163973000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>154336000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>156818000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>156020000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>158025000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>140418000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>143688000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>102328000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>93750000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>101122000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>87256000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>94833000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>93949000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>87050000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>94600000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>96900000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>96800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>80000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>78000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>77200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>71600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>67900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>62100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>67100000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>65600000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>55900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>56100000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>55800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>57400000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>57500000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>58700000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>79200000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>72400000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>66600000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>62100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>293168000.0</v>
+      </c>
+      <c r="C57">
         <v>324853000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>350480000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>310750000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>411279000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>395581000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>434775000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>386152000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>358752000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>349203000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>394600000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>380071000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>394441000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>366744000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>411375000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>309791000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>338559000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>341130000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>354225000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>329465000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>324270000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>332127000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>316868000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>305032000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>322302000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>283276000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>279879000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>314047000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>307567000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>300708000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>286402000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>306622000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>311051000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>292671000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>285132000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>288482000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>278636000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>239384000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>259348000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>265917000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>230052000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>223456000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>249083000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>249014000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>228388000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>221452000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>253283000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>192061000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>169508000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>173704000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>187784000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>177255000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>180249000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>187856000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>180873000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>175258000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>160194000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>157197000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>161741000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>156034000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>139675000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>138354000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>148113000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>146646000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>137470000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>127307000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>132340000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>131906000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>133963000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>134116000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>161710000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>184550000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>133131000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>120393000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>123456000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>120694000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>119092000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>123644000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>137209000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>117742000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>119627000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>130318000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>145577000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>109055000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>102303000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>104558000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>111572000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>101528000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>108550000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>106892000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>76323000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>79318000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>79076000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>88744000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>87186000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>86012000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>64784000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>76179000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>66539000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>47494000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>45418000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>44997000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>46832000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>49690000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>47651000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>59300000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>62300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>52900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>38900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>40700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>43900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>39600000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>36000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>34800000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>36000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>31800000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>24400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>21500000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>24900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>21400000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>23000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>18300000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>22900000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>19800000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>17600000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>16900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>1019144000.0</v>
+      </c>
+      <c r="C58">
         <v>1009650000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1213500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1192133000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1419003000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1378263000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1397684000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1358185000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1381130000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1394316000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1362100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1362370000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1384882000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1398025000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1395695000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1314086000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1323778000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1408643000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1395675000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1448739000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1444161000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1465601000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1461200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1482874000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1600534000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1568874000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1471367000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1496868000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1488436000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1508762000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1506771000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1579761000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1610907000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1551746000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1454390000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1473901000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1469536000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1418967000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1381707000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1431429000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1399747000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1406471000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1428972000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1178860000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1192405000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1206125000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1248842000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>669163000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>656840000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>655851000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>661997000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>700444000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>720389000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>732549000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>637127000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>628716000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>610469000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>619270000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>629362000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>554738000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>523382000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>508852000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>500097000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>487021000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>499726000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>504957000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>483638000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>445232000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>447768000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>455309000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>449436000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>473675000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>335512000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>335589000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>344291000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>320453000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>323308000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>323875000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>323665000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>315451000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>318931000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>307188000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>327706000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>209735000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>200994000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>211689000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>218292000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>202031000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>170060000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>166793000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>180513000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>193844000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>209809000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>229688000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>241226000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>236427000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>222121000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>244858000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>145236000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>126353000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>89843000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>92597000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>93810000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>96881000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>94988000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>105800000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>111100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>114000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>79900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>79800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>82900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>72800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>65400000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>64200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>65000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>60200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>53700000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>47500000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>50900000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>46400000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>47700000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>47100000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>51400000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>47700000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>45000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>43900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>868714000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>833180000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>852082000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>830629000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>790259000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>762002000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>704323000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>688377000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>709334000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>695393000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -23239,51 +23374,53 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
@@ -23301,750 +23438,755 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>512219000.0</v>
+      </c>
+      <c r="C60">
         <v>543216000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>480942000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>513832000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>408192000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>413408000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>437158000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>503645000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>509300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>508762000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>525668000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>521821000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>512391000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>505245000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>487076000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>590872000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>629190000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>644820000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>636403000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>626312000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>619046000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>621464000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>611433000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>601107000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>590147000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>714420000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>719236000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>846842000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>845668000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>842018000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>868351000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>832749000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>851559000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>830086000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>789707000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>761487000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>703752000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>687763000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>708665000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>694104000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>742618000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>718101000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>730820000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>747825000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>725076000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>761411000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>778832000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>586055000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>568065000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>557850000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>549465000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>506999000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>493655000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>489872000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>477821000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>479144000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>483230000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>463287000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>464642000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>513111000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>492733000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>470812000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>461945000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>433081000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>441190000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>439503000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>434218000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>439442000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>411609000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>413825000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>433955000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>445199000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>467797000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>439861000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>426778000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>425210000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>422886000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>410354000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>392425000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>391368000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>368183000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>348423000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>334361000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>329400000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>321562000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>324865000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>312250000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>293104000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>284965000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>270125000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>256228000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>235975000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>209999000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>192831000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>181375000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>182405000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>163150000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>149684000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>143716000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>135542000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>130135000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>131129000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>126856000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>123087000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>119589000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>118100000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>114600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>111300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>110300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>107800000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>104300000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>99700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>100500000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>102200000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>104200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>106600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>102900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>104900000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>102500000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>104700000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>102100000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>90900000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>86800000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>83300000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>79100000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>75200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-219263000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-219615000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-221050000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-225795000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-218055000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-196353000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-188406000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-190739000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-185958000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-184373000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-184809000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-178997000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-203570000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-203307000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-202801000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-200235000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-195920000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-187391000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-181842000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-173315000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-172175000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-170350000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-160577000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-164774000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-162400000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-160191000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-157705000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-159113000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-160164000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-113666000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-112907000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-115033000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-110451000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-110467000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-109414000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-109950000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-282016000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-281859000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-282190000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-283006000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-274831000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-268975000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-267108000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-268499000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-256132000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-248870000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-245734000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-243246000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-213207000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-207778000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-203916000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-207470000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-193724000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-182207000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-178428000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-179454000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-178131000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-173916000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-168681000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-157780000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-151008000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-134204000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-132662000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-132362000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-114522000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-100617000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-92771000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-92451000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-76017000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-75581000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-76567000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-77061000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-77809000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-78088000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-64146000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-55756000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-57053000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-52219000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-54706000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-50784000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-48177000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-55722000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-56278000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-58431000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-58476000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-61374000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-68449000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-68480000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-67593000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-65281000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-59154000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-56817000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-58830000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-55820000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24056,54 +24198,54 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
-      <c r="BB62">
+      <c r="BB62"/>
+      <c r="BC62">
         <v>10554000.0</v>
       </c>
-      <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
@@ -24131,50 +24273,51 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24267,152 +24410,152 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>1010165000.0</v>
+        <v>990096000.0</v>
       </c>
       <c r="C2">
-        <v>1263853000.0</v>
+        <v>1266030000.0</v>
       </c>
       <c r="D2">
-        <v>1333092000.0</v>
+        <v>1303224000.0</v>
       </c>
       <c r="E2">
-        <v>1284609000.0</v>
+        <v>1240125000.0</v>
       </c>
       <c r="F2">
-        <v>1196131000.0</v>
+        <v>1129198000.0</v>
       </c>
       <c r="G2">
-        <v>1059651000.0</v>
+        <v>1000537000.0</v>
       </c>
       <c r="H2">
-        <v>1038165999.0</v>
+        <v>994810000.0</v>
       </c>
       <c r="I2">
-        <v>1046921000.0</v>
+        <v>1018359000.0</v>
       </c>
       <c r="J2">
         <v>952221000.0</v>
       </c>
       <c r="K2">
         <v>924010000.0</v>
       </c>
       <c r="L2">
         <v>896693000.0</v>
       </c>
       <c r="M2">
         <v>714101000.0</v>
       </c>
       <c r="N2">
         <v>628839000.0</v>
       </c>
       <c r="O2">
         <v>563747000.0</v>
       </c>
       <c r="P2">
         <v>547161000.0</v>
       </c>
       <c r="Q2">
         <v>498442000.0</v>
       </c>
       <c r="R2">
-        <v>477131000.0</v>
+        <v>486131000.0</v>
       </c>
       <c r="S2">
         <v>495659000.0</v>
       </c>
       <c r="T2">
         <v>468895000.0</v>
       </c>
       <c r="U2">
         <v>443958000.0</v>
       </c>
       <c r="V2">
         <v>416747000.0</v>
       </c>
       <c r="W2">
         <v>315047000.0</v>
       </c>
       <c r="X2">
         <v>288563000.0</v>
       </c>
       <c r="Y2">
         <v>267722000.0</v>
       </c>
       <c r="Z2">
         <v>163846000.0</v>
       </c>
       <c r="AA2">
-        <v>132269000.0</v>
+        <v>148898000.0</v>
       </c>
       <c r="AB2">
-        <v>125700000.0</v>
+        <v>140333000.0</v>
       </c>
       <c r="AC2">
         <v>110500000.0</v>
       </c>
       <c r="AD2">
         <v>99600000.0</v>
       </c>
       <c r="AE2">
         <v>88000000.0</v>
       </c>
       <c r="AF2">
         <v>87100000.0</v>
       </c>
       <c r="AG2">
         <v>82800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>71746000.0</v>
       </c>
       <c r="C3">
         <v>94770000.0</v>
       </c>
       <c r="D3">
         <v>96530000.0</v>
       </c>
       <c r="E3">
         <v>104056000.0</v>
       </c>
       <c r="F3">
         <v>133512000.0</v>
       </c>
       <c r="G3">
         <v>119058000.0</v>
       </c>
       <c r="H3">
         <v>90793000.0</v>
       </c>
       <c r="I3">
         <v>76974000.0</v>
       </c>
@@ -24449,487 +24592,487 @@
       <c r="T3">
         <v>20528000.0</v>
       </c>
       <c r="U3">
         <v>21463000.0</v>
       </c>
       <c r="V3">
         <v>19893000.0</v>
       </c>
       <c r="W3">
         <v>15628000.0</v>
       </c>
       <c r="X3">
         <v>14872000.0</v>
       </c>
       <c r="Y3">
         <v>13856000.0</v>
       </c>
       <c r="Z3">
         <v>12932000.0</v>
       </c>
       <c r="AA3">
         <v>12007000.0</v>
       </c>
       <c r="AB3">
-        <v>10600000.0</v>
+        <v>10609000.0</v>
       </c>
       <c r="AC3">
         <v>8000000.0</v>
       </c>
       <c r="AD3">
         <v>6000000.0</v>
       </c>
       <c r="AE3">
         <v>7300000.0</v>
       </c>
       <c r="AF3">
         <v>4900000.0</v>
       </c>
       <c r="AG3">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
-        <v>75453000.0</v>
+        <v>79104000.0</v>
       </c>
       <c r="C5">
-        <v>-17630000.0</v>
+        <v>-19123000.0</v>
       </c>
       <c r="D5">
-        <v>91304000.0</v>
+        <v>85558000.0</v>
       </c>
       <c r="E5">
-        <v>-79627000.0</v>
+        <v>-76494000.0</v>
       </c>
       <c r="F5">
-        <v>32215000.0</v>
+        <v>37917000.0</v>
       </c>
       <c r="G5">
-        <v>-72963001.0</v>
+        <v>-71452000.0</v>
       </c>
       <c r="H5">
-        <v>8462000.0</v>
+        <v>2879000.0</v>
       </c>
       <c r="I5">
-        <v>137842000.0</v>
+        <v>135420000.0</v>
       </c>
       <c r="J5">
         <v>112603000.0</v>
       </c>
       <c r="K5">
         <v>118815000.0</v>
       </c>
       <c r="L5">
-        <v>103948000.0</v>
+        <v>110262000.0</v>
       </c>
       <c r="M5">
         <v>82891000.0</v>
       </c>
       <c r="N5">
         <v>95792000.0</v>
       </c>
       <c r="O5">
         <v>93577000.0</v>
       </c>
       <c r="P5">
-        <v>116071000.0</v>
+        <v>120257000.0</v>
       </c>
       <c r="Q5">
-        <v>114163000.0</v>
+        <v>117832000.0</v>
       </c>
       <c r="R5">
-        <v>100913000.0</v>
+        <v>103047000.0</v>
       </c>
       <c r="S5">
         <v>135270000.0</v>
       </c>
       <c r="T5">
-        <v>114568000.0</v>
+        <v>111824000.0</v>
       </c>
       <c r="U5">
-        <v>115374000.0</v>
+        <v>113884000.0</v>
       </c>
       <c r="V5">
-        <v>101797000.0</v>
+        <v>98413000.0</v>
       </c>
       <c r="W5">
-        <v>99349000.0</v>
+        <v>95078000.0</v>
       </c>
       <c r="X5">
         <v>81128000.0</v>
       </c>
       <c r="Y5">
         <v>68187000.0</v>
       </c>
       <c r="Z5">
         <v>51180000.0</v>
       </c>
       <c r="AA5">
         <v>47776000.0</v>
       </c>
       <c r="AB5">
-        <v>40957000.0</v>
+        <v>40948000.0</v>
       </c>
       <c r="AC5">
         <v>36000000.0</v>
       </c>
       <c r="AD5">
         <v>31000000.0</v>
       </c>
       <c r="AE5">
         <v>26800000.0</v>
       </c>
       <c r="AF5">
         <v>24400000.0</v>
       </c>
       <c r="AG5">
         <v>23900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>147199000.0</v>
+        <v>150850000.0</v>
       </c>
       <c r="C6">
-        <v>77140000.0</v>
+        <v>75647000.0</v>
       </c>
       <c r="D6">
-        <v>187834000.0</v>
+        <v>182088000.0</v>
       </c>
       <c r="E6">
-        <v>24429000.0</v>
+        <v>27562000.0</v>
       </c>
       <c r="F6">
-        <v>165727000.0</v>
+        <v>171429000.0</v>
       </c>
       <c r="G6">
-        <v>46094999.0</v>
+        <v>47606000.0</v>
       </c>
       <c r="H6">
-        <v>99255000.0</v>
+        <v>93672000.0</v>
       </c>
       <c r="I6">
-        <v>214816000.0</v>
+        <v>212394000.0</v>
       </c>
       <c r="J6">
         <v>180584000.0</v>
       </c>
       <c r="K6">
         <v>184295000.0</v>
       </c>
       <c r="L6">
-        <v>166568000.0</v>
+        <v>172882000.0</v>
       </c>
       <c r="M6">
         <v>125755000.0</v>
       </c>
       <c r="N6">
         <v>133657000.0</v>
       </c>
       <c r="O6">
         <v>122398000.0</v>
       </c>
       <c r="P6">
-        <v>143732000.0</v>
+        <v>147918000.0</v>
       </c>
       <c r="Q6">
-        <v>141485000.0</v>
+        <v>145154000.0</v>
       </c>
       <c r="R6">
-        <v>131205000.0</v>
+        <v>133339000.0</v>
       </c>
       <c r="S6">
         <v>160205000.0</v>
       </c>
       <c r="T6">
-        <v>135096000.0</v>
+        <v>132352000.0</v>
       </c>
       <c r="U6">
-        <v>136837000.0</v>
+        <v>135347000.0</v>
       </c>
       <c r="V6">
-        <v>121690000.0</v>
+        <v>118306000.0</v>
       </c>
       <c r="W6">
-        <v>114977000.0</v>
+        <v>110706000.0</v>
       </c>
       <c r="X6">
         <v>96000000.0</v>
       </c>
       <c r="Y6">
         <v>82043000.0</v>
       </c>
       <c r="Z6">
         <v>64112000.0</v>
       </c>
       <c r="AA6">
         <v>59783000.0</v>
       </c>
       <c r="AB6">
         <v>51557000.0</v>
       </c>
       <c r="AC6">
         <v>44000000.0</v>
       </c>
       <c r="AD6">
         <v>37000000.0</v>
       </c>
       <c r="AE6">
         <v>34100000.0</v>
       </c>
       <c r="AF6">
         <v>29300000.0</v>
       </c>
       <c r="AG6">
         <v>28200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-300000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
-        <v>487524000.0</v>
+        <v>507593000.0</v>
       </c>
       <c r="C9">
-        <v>531884000.0</v>
+        <v>529707000.0</v>
       </c>
       <c r="D9">
-        <v>547804000.0</v>
+        <v>577672000.0</v>
       </c>
       <c r="E9">
-        <v>477794000.0</v>
+        <v>522278000.0</v>
       </c>
       <c r="F9">
-        <v>474899000.0</v>
+        <v>541832000.0</v>
       </c>
       <c r="G9">
-        <v>438655000.0</v>
+        <v>497769000.0</v>
       </c>
       <c r="H9">
-        <v>499110000.0</v>
+        <v>542466000.0</v>
       </c>
       <c r="I9">
-        <v>555659000.0</v>
+        <v>584221000.0</v>
       </c>
       <c r="J9">
         <v>563387000.0</v>
       </c>
       <c r="K9">
         <v>556454000.0</v>
       </c>
       <c r="L9">
         <v>529375000.0</v>
       </c>
       <c r="M9">
         <v>392496000.0</v>
       </c>
       <c r="N9">
         <v>356518000.0</v>
       </c>
       <c r="O9">
         <v>336570000.0</v>
       </c>
       <c r="P9">
         <v>351660000.0</v>
       </c>
       <c r="Q9">
         <v>323387000.0</v>
       </c>
       <c r="R9">
-        <v>303777000.0</v>
+        <v>294777000.0</v>
       </c>
       <c r="S9">
         <v>322964000.0</v>
       </c>
       <c r="T9">
         <v>280457000.0</v>
       </c>
       <c r="U9">
         <v>271933000.0</v>
       </c>
       <c r="V9">
         <v>223075000.0</v>
       </c>
       <c r="W9">
         <v>193754000.0</v>
       </c>
       <c r="X9">
         <v>170302000.0</v>
       </c>
       <c r="Y9">
         <v>160364000.0</v>
       </c>
       <c r="Z9">
         <v>119436000.0</v>
       </c>
       <c r="AA9">
-        <v>130096000.0</v>
+        <v>118089000.0</v>
       </c>
       <c r="AB9">
-        <v>113600000.0</v>
+        <v>103037000.0</v>
       </c>
       <c r="AC9">
         <v>101100000.0</v>
       </c>
       <c r="AD9">
         <v>89600000.0</v>
       </c>
       <c r="AE9">
         <v>84000000.0</v>
       </c>
       <c r="AF9">
         <v>79600000.0</v>
       </c>
       <c r="AG9">
         <v>75900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>16209000.0</v>
       </c>
       <c r="C10">
         <v>-69657000.0</v>
       </c>
       <c r="D10">
         <v>40910000.0</v>
       </c>
       <c r="E10">
         <v>-104219000.0</v>
       </c>
       <c r="F10">
         <v>9233000.0</v>
       </c>
       <c r="G10">
         <v>-106337000.0</v>
       </c>
       <c r="H10">
         <v>-38083000.0</v>
       </c>
       <c r="I10">
         <v>97993000.0</v>
       </c>
@@ -24945,196 +25088,196 @@
       <c r="M10">
         <v>67796000.0</v>
       </c>
       <c r="N10">
         <v>81436000.0</v>
       </c>
       <c r="O10">
         <v>83921000.0</v>
       </c>
       <c r="P10">
         <v>112016000.0</v>
       </c>
       <c r="Q10">
         <v>110413000.0</v>
       </c>
       <c r="R10">
         <v>90994000.0</v>
       </c>
       <c r="S10">
         <v>124865000.0</v>
       </c>
       <c r="T10">
         <v>103716000.0</v>
       </c>
       <c r="U10">
-        <v>108379000.0</v>
+        <v>105408000.0</v>
       </c>
       <c r="V10">
         <v>93056000.0</v>
       </c>
       <c r="W10">
         <v>89117000.0</v>
       </c>
       <c r="X10">
         <v>73354000.0</v>
       </c>
       <c r="Y10">
         <v>62457000.0</v>
       </c>
       <c r="Z10">
         <v>51458000.0</v>
       </c>
       <c r="AA10">
         <v>45938000.0</v>
       </c>
       <c r="AB10">
-        <v>41300000.0</v>
+        <v>41277000.0</v>
       </c>
       <c r="AC10">
         <v>37100000.0</v>
       </c>
       <c r="AD10">
         <v>32300000.0</v>
       </c>
       <c r="AE10">
         <v>33600000.0</v>
       </c>
       <c r="AF10">
         <v>25100000.0</v>
       </c>
       <c r="AG10">
         <v>23700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
         <v>40680000.0</v>
       </c>
       <c r="C11">
         <v>-9997000.0</v>
       </c>
       <c r="D11">
         <v>1774000.0</v>
       </c>
       <c r="E11">
         <v>-4391000.0</v>
       </c>
       <c r="F11">
         <v>6375000.0</v>
       </c>
       <c r="G11">
         <v>-18685000.0</v>
       </c>
       <c r="H11">
         <v>806000.0</v>
       </c>
       <c r="I11">
         <v>-9118000.0</v>
       </c>
       <c r="J11">
         <v>22354000.0</v>
       </c>
       <c r="K11">
         <v>29073000.0</v>
       </c>
       <c r="L11">
         <v>26364000.0</v>
       </c>
       <c r="M11">
         <v>23476000.0</v>
       </c>
       <c r="N11">
         <v>26664000.0</v>
       </c>
       <c r="O11">
         <v>28717000.0</v>
       </c>
       <c r="P11">
         <v>38556000.0</v>
       </c>
       <c r="Q11">
         <v>38639000.0</v>
       </c>
       <c r="R11">
-        <v>30811000.0</v>
+        <v>31313000.0</v>
       </c>
       <c r="S11">
         <v>42088000.0</v>
       </c>
       <c r="T11">
         <v>38990000.0</v>
       </c>
       <c r="U11">
         <v>38964000.0</v>
       </c>
       <c r="V11">
         <v>34985000.0</v>
       </c>
       <c r="W11">
-        <v>35638000.0</v>
+        <v>34584000.0</v>
       </c>
       <c r="X11">
         <v>28461000.0</v>
       </c>
       <c r="Y11">
         <v>24225000.0</v>
       </c>
       <c r="Z11">
         <v>19859000.0</v>
       </c>
       <c r="AA11">
         <v>18015000.0</v>
       </c>
       <c r="AB11">
-        <v>16300000.0</v>
+        <v>16261000.0</v>
       </c>
       <c r="AC11">
         <v>14600000.0</v>
       </c>
       <c r="AD11">
         <v>12700000.0</v>
       </c>
       <c r="AE11">
         <v>13300000.0</v>
       </c>
       <c r="AF11">
         <v>9600000.0</v>
       </c>
       <c r="AG11">
         <v>9700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
-        <v>59244000.0</v>
+        <v>62895000.0</v>
       </c>
       <c r="C12">
         <v>50534000.0</v>
       </c>
       <c r="D12">
         <v>44648000.0</v>
       </c>
       <c r="E12">
         <v>27725000.0</v>
       </c>
       <c r="F12">
         <v>28684000.0</v>
       </c>
       <c r="G12">
         <v>34885000.0</v>
       </c>
       <c r="H12">
         <v>40962000.0</v>
       </c>
       <c r="I12">
         <v>37427000.0</v>
       </c>
       <c r="J12">
         <v>26371000.0</v>
       </c>
@@ -25144,142 +25287,142 @@
       <c r="L12">
         <v>20610000.0</v>
       </c>
       <c r="M12">
         <v>12628000.0</v>
       </c>
       <c r="N12">
         <v>12925000.0</v>
       </c>
       <c r="O12">
         <v>11476000.0</v>
       </c>
       <c r="P12">
         <v>8241000.0</v>
       </c>
       <c r="Q12">
         <v>7419000.0</v>
       </c>
       <c r="R12">
         <v>12053000.0</v>
       </c>
       <c r="S12">
         <v>10405000.0</v>
       </c>
       <c r="T12">
-        <v>6995000.0</v>
+        <v>8119000.0</v>
       </c>
       <c r="U12">
         <v>6995000.0</v>
       </c>
       <c r="V12">
         <v>2966000.0</v>
       </c>
       <c r="W12">
         <v>1998000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>39468000.0</v>
       </c>
       <c r="I13">
         <v>35857000.0</v>
       </c>
       <c r="J13">
         <v>23903000.0</v>
       </c>
       <c r="K13">
         <v>22283000.0</v>
       </c>
       <c r="L13">
         <v>20435000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>155000.0</v>
       </c>
       <c r="E14">
         <v>54000.0</v>
       </c>
       <c r="F14">
         <v>-52000.0</v>
       </c>
       <c r="G14">
         <v>-497000.0</v>
       </c>
       <c r="H14">
         <v>1130000.0</v>
       </c>
       <c r="I14">
         <v>-260000.0</v>
       </c>
@@ -25322,63 +25465,63 @@
       </c>
       <c r="W14">
         <v>5518000.0</v>
       </c>
       <c r="X14">
         <v>4780000.0</v>
       </c>
       <c r="Y14">
         <v>3027000.0</v>
       </c>
       <c r="Z14">
         <v>2338000.0</v>
       </c>
       <c r="AA14">
         <v>2303000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>-24471000.0</v>
       </c>
       <c r="C15">
         <v>-59660000.0</v>
       </c>
       <c r="D15">
         <v>39291000.0</v>
       </c>
       <c r="E15">
-        <v>-99828000.0</v>
+        <v>-99774000.0</v>
       </c>
       <c r="F15">
         <v>2910000.0</v>
       </c>
       <c r="G15">
         <v>-87155000.0</v>
       </c>
       <c r="H15">
         <v>-37988000.0</v>
       </c>
       <c r="I15">
         <v>107371000.0</v>
       </c>
       <c r="J15">
         <v>74368000.0</v>
       </c>
       <c r="K15">
         <v>66749000.0</v>
       </c>
       <c r="L15">
         <v>63449000.0</v>
       </c>
       <c r="M15">
         <v>43674000.0</v>
       </c>
@@ -25388,86 +25531,86 @@
       <c r="O15">
         <v>55843000.0</v>
       </c>
       <c r="P15">
         <v>72372000.0</v>
       </c>
       <c r="Q15">
         <v>69057000.0</v>
       </c>
       <c r="R15">
         <v>57732000.0</v>
       </c>
       <c r="S15">
         <v>79484000.0</v>
       </c>
       <c r="T15">
         <v>64726000.0</v>
       </c>
       <c r="U15">
         <v>66444000.0</v>
       </c>
       <c r="V15">
         <v>58071000.0</v>
       </c>
       <c r="W15">
-        <v>56195000.0</v>
+        <v>54533000.0</v>
       </c>
       <c r="X15">
         <v>44893000.0</v>
       </c>
       <c r="Y15">
         <v>35006000.0</v>
       </c>
       <c r="Z15">
         <v>31599000.0</v>
       </c>
       <c r="AA15">
         <v>27923000.0</v>
       </c>
       <c r="AB15">
-        <v>25000000.0</v>
+        <v>25016000.0</v>
       </c>
       <c r="AC15">
         <v>22500000.0</v>
       </c>
       <c r="AD15">
         <v>19600000.0</v>
       </c>
       <c r="AE15">
         <v>20300000.0</v>
       </c>
       <c r="AF15">
         <v>15500000.0</v>
       </c>
       <c r="AG15">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-99774000.0</v>
       </c>
       <c r="F16">
         <v>2910000.0</v>
       </c>
       <c r="G16">
         <v>-87155000.0</v>
       </c>
       <c r="H16">
         <v>-37988000.0</v>
       </c>
       <c r="I16">
         <v>107371000.0</v>
       </c>
       <c r="J16">
         <v>74368000.0</v>
       </c>
       <c r="K16">
         <v>66749000.0</v>
       </c>
@@ -25506,51 +25649,51 @@
       </c>
       <c r="W16">
         <v>56195000.0</v>
       </c>
       <c r="X16">
         <v>44893000.0</v>
       </c>
       <c r="Y16">
         <v>38232000.0</v>
       </c>
       <c r="Z16">
         <v>31599000.0</v>
       </c>
       <c r="AA16">
         <v>27923000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
         <v>-24471000.0</v>
       </c>
       <c r="C17">
         <v>-59660000.0</v>
       </c>
       <c r="D17">
         <v>39136000.0</v>
       </c>
       <c r="E17">
         <v>-99828000.0</v>
       </c>
       <c r="F17">
         <v>2858000.0</v>
       </c>
       <c r="G17">
         <v>-87652000.0</v>
       </c>
       <c r="H17">
         <v>-38889000.0</v>
       </c>
       <c r="I17">
         <v>107111000.0</v>
       </c>
@@ -25575,51 +25718,51 @@
       <c r="P17">
         <v>73460000.0</v>
       </c>
       <c r="Q17">
         <v>71774000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>-62895000.0</v>
       </c>
       <c r="C18">
         <v>-50534000.0</v>
       </c>
       <c r="D18">
         <v>-47207000.0</v>
       </c>
       <c r="E18">
         <v>-27725000.0</v>
       </c>
       <c r="F18">
         <v>-28684000.0</v>
       </c>
       <c r="G18">
         <v>-34885000.0</v>
       </c>
       <c r="H18">
         <v>-40962000.0</v>
       </c>
       <c r="I18">
         <v>-37427000.0</v>
       </c>
@@ -25632,51 +25775,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-32557000.0</v>
       </c>
       <c r="F19">
         <v>-4117000.0</v>
       </c>
       <c r="G19">
         <v>-7259000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>2586000.0</v>
       </c>
       <c r="J19">
         <v>10055000.0</v>
       </c>
       <c r="K19">
         <v>763000.0</v>
       </c>
       <c r="L19">
         <v>5239000.0</v>
@@ -25693,368 +25836,368 @@
       <c r="P19">
         <v>1741000.0</v>
       </c>
       <c r="Q19">
         <v>1251000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>82454000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>90408000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>20314000.0</v>
       </c>
       <c r="C21">
-        <v>68104000.0</v>
+        <v>4404000.0</v>
       </c>
       <c r="D21">
-        <v>112817000.0</v>
+        <v>88117000.0</v>
       </c>
       <c r="E21">
-        <v>78217000.0</v>
+        <v>38517000.0</v>
       </c>
       <c r="F21">
-        <v>76834000.0</v>
+        <v>42034000.0</v>
       </c>
       <c r="G21">
-        <v>58907000.0</v>
+        <v>-64193000.0</v>
       </c>
       <c r="H21">
-        <v>127244000.0</v>
+        <v>10303000.0</v>
       </c>
       <c r="I21">
-        <v>165657000.0</v>
+        <v>138557000.0</v>
       </c>
       <c r="J21">
         <v>112603000.0</v>
       </c>
       <c r="K21">
         <v>118815000.0</v>
       </c>
       <c r="L21">
-        <v>141906000.0</v>
+        <v>105023000.0</v>
       </c>
       <c r="M21">
         <v>82891000.0</v>
       </c>
       <c r="N21">
         <v>95792000.0</v>
       </c>
       <c r="O21">
         <v>93577000.0</v>
       </c>
       <c r="P21">
         <v>118516000.0</v>
       </c>
       <c r="Q21">
         <v>116581000.0</v>
       </c>
       <c r="R21">
-        <v>117511000.0</v>
+        <v>101011000.0</v>
       </c>
       <c r="S21">
         <v>132952000.0</v>
       </c>
       <c r="T21">
-        <v>120589000.0</v>
+        <v>111824000.0</v>
       </c>
       <c r="U21">
         <v>113884000.0</v>
       </c>
       <c r="V21">
         <v>98413000.0</v>
       </c>
       <c r="W21">
-        <v>97794000.0</v>
+        <v>95078000.0</v>
       </c>
       <c r="X21">
         <v>80084000.0</v>
       </c>
       <c r="Y21">
         <v>68187000.0</v>
       </c>
       <c r="Z21">
         <v>53357000.0</v>
       </c>
       <c r="AA21">
         <v>47776000.0</v>
       </c>
       <c r="AB21">
-        <v>40900000.0</v>
+        <v>40948000.0</v>
       </c>
       <c r="AC21">
         <v>36000000.0</v>
       </c>
       <c r="AD21">
         <v>31000000.0</v>
       </c>
       <c r="AE21">
         <v>26800000.0</v>
       </c>
       <c r="AF21">
         <v>24400000.0</v>
       </c>
       <c r="AG21">
         <v>23900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>1477375000.0</v>
       </c>
       <c r="C23">
-        <v>1727633000.0</v>
+        <v>1791333000.0</v>
       </c>
       <c r="D23">
-        <v>1768079000.0</v>
+        <v>1792779000.0</v>
       </c>
       <c r="E23">
-        <v>1684186000.0</v>
+        <v>1723886000.0</v>
       </c>
       <c r="F23">
-        <v>1594196000.0</v>
+        <v>1628996000.0</v>
       </c>
       <c r="G23">
-        <v>1439399000.0</v>
+        <v>1562499000.0</v>
       </c>
       <c r="H23">
-        <v>1410032000.0</v>
+        <v>1526973000.0</v>
       </c>
       <c r="I23">
-        <v>1436923000.0</v>
+        <v>1464023000.0</v>
       </c>
       <c r="J23">
         <v>1403005000.0</v>
       </c>
       <c r="K23">
         <v>1361649000.0</v>
       </c>
       <c r="L23">
-        <v>1284162000.0</v>
+        <v>1321045000.0</v>
       </c>
       <c r="M23">
         <v>1023706000.0</v>
       </c>
       <c r="N23">
         <v>889565000.0</v>
       </c>
       <c r="O23">
         <v>806740000.0</v>
       </c>
       <c r="P23">
         <v>780305000.0</v>
       </c>
       <c r="Q23">
         <v>705248000.0</v>
       </c>
       <c r="R23">
-        <v>663397000.0</v>
+        <v>679897000.0</v>
       </c>
       <c r="S23">
         <v>685671000.0</v>
       </c>
       <c r="T23">
-        <v>628763000.0</v>
+        <v>637528000.0</v>
       </c>
       <c r="U23">
         <v>602007000.0</v>
       </c>
       <c r="V23">
         <v>541409000.0</v>
       </c>
       <c r="W23">
-        <v>411007000.0</v>
+        <v>413723000.0</v>
       </c>
       <c r="X23">
-        <v>377737000.0</v>
+        <v>378781000.0</v>
       </c>
       <c r="Y23">
         <v>359899000.0</v>
       </c>
       <c r="Z23">
-        <v>232102000.0</v>
+        <v>229925000.0</v>
       </c>
       <c r="AA23">
-        <v>214589000.0</v>
+        <v>219211000.0</v>
       </c>
       <c r="AB23">
-        <v>198400000.0</v>
+        <v>202422000.0</v>
       </c>
       <c r="AC23">
         <v>175600000.0</v>
       </c>
       <c r="AD23">
         <v>158200000.0</v>
       </c>
       <c r="AE23">
         <v>145200000.0</v>
       </c>
       <c r="AF23">
         <v>142300000.0</v>
       </c>
       <c r="AG23">
         <v>134800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>71746000.0</v>
       </c>
       <c r="C25">
         <v>94770000.0</v>
       </c>
       <c r="D25">
         <v>96530000.0</v>
       </c>
       <c r="E25">
         <v>104056000.0</v>
       </c>
       <c r="F25">
         <v>133512000.0</v>
       </c>
       <c r="G25">
         <v>119058000.0</v>
       </c>
       <c r="H25">
         <v>90793000.0</v>
       </c>
       <c r="I25">
         <v>76974000.0</v>
       </c>
@@ -26065,51 +26208,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26">
         <v>16733000.0</v>
       </c>
       <c r="C26">
         <v>15960000.0</v>
       </c>
       <c r="D26">
         <v>15560000.0</v>
       </c>
       <c r="E26">
         <v>15536000.0</v>
       </c>
       <c r="F26">
         <v>13206000.0</v>
       </c>
       <c r="G26">
         <v>22289000.0</v>
       </c>
       <c r="H26">
         <v>26176000.0</v>
       </c>
       <c r="I26">
         <v>24984000.0</v>
       </c>
@@ -26154,221 +26297,223 @@
       </c>
       <c r="W26">
         <v>3000000.0</v>
       </c>
       <c r="X26">
         <v>4200000.0</v>
       </c>
       <c r="Y26">
         <v>2800000.0</v>
       </c>
       <c r="Z26">
         <v>2500000.0</v>
       </c>
       <c r="AA26">
         <v>1900000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
         <v>117926000.0</v>
       </c>
       <c r="C27">
-        <v>140496000.0</v>
+        <v>141875000.0</v>
       </c>
       <c r="D27">
         <v>140119000.0</v>
       </c>
       <c r="E27">
         <v>128362000.0</v>
       </c>
       <c r="F27">
         <v>130199000.0</v>
       </c>
       <c r="G27">
         <v>125117000.0</v>
       </c>
       <c r="H27">
         <v>133368000.0</v>
       </c>
       <c r="I27">
-        <v>142477000.0</v>
+        <v>141570000.0</v>
       </c>
       <c r="J27">
         <v>144174000.0</v>
       </c>
       <c r="K27">
         <v>140924000.0</v>
       </c>
       <c r="L27">
         <v>143299000.0</v>
       </c>
       <c r="M27">
         <v>117905000.0</v>
       </c>
       <c r="N27">
         <v>105963000.0</v>
       </c>
       <c r="O27">
         <v>103659000.0</v>
       </c>
       <c r="P27">
         <v>99251000.0</v>
       </c>
       <c r="Q27">
         <v>91215000.0</v>
       </c>
       <c r="R27">
-        <v>73876000.0</v>
-[...1 lines deleted...]
-      <c r="S27"/>
+        <v>83576000.0</v>
+      </c>
+      <c r="S27">
+        <v>82677000.0</v>
+      </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>349284000.0</v>
       </c>
       <c r="C28">
-        <v>320889000.0</v>
+        <v>346405000.0</v>
       </c>
       <c r="D28">
         <v>307368000.0</v>
       </c>
       <c r="E28">
-        <v>285399000.0</v>
+        <v>298315000.0</v>
       </c>
       <c r="F28">
         <v>285366000.0</v>
       </c>
       <c r="G28">
         <v>274923000.0</v>
       </c>
       <c r="H28">
         <v>275467000.0</v>
       </c>
       <c r="I28">
-        <v>274477000.0</v>
+        <v>272532000.0</v>
       </c>
       <c r="J28">
         <v>306610000.0</v>
       </c>
       <c r="K28">
         <v>296715000.0</v>
       </c>
       <c r="L28">
         <v>281053000.0</v>
       </c>
       <c r="M28">
         <v>191700000.0</v>
       </c>
       <c r="N28">
         <v>154763000.0</v>
       </c>
       <c r="O28">
         <v>139334000.0</v>
       </c>
       <c r="P28">
         <v>133893000.0</v>
       </c>
       <c r="Q28">
         <v>115591000.0</v>
       </c>
       <c r="R28">
         <v>110190000.0</v>
       </c>
       <c r="S28">
-        <v>190012000.0</v>
+        <v>107335000.0</v>
       </c>
       <c r="T28">
         <v>168633000.0</v>
       </c>
       <c r="U28">
         <v>158049000.0</v>
       </c>
       <c r="V28">
         <v>121788000.0</v>
       </c>
       <c r="W28">
         <v>95960000.0</v>
       </c>
       <c r="X28">
         <v>89174000.0</v>
       </c>
       <c r="Y28">
         <v>92177000.0</v>
       </c>
       <c r="Z28">
         <v>68256000.0</v>
       </c>
       <c r="AA28">
         <v>70313000.0</v>
       </c>
       <c r="AB28">
         <v>62100000.0</v>
       </c>
       <c r="AC28">
         <v>57100000.0</v>
       </c>
       <c r="AD28">
         <v>52600000.0</v>
       </c>
       <c r="AE28">
         <v>49900000.0</v>
       </c>
       <c r="AF28">
         <v>50300000.0</v>
       </c>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>40680000.0</v>
       </c>
       <c r="C29">
         <v>-9997000.0</v>
       </c>
       <c r="D29">
         <v>1774000.0</v>
       </c>
       <c r="E29">
         <v>-4391000.0</v>
       </c>
       <c r="F29">
         <v>6375000.0</v>
       </c>
       <c r="G29">
         <v>-18685000.0</v>
       </c>
       <c r="H29">
         <v>806000.0</v>
       </c>
       <c r="I29">
         <v>-9118000.0</v>
       </c>
@@ -26383,253 +26528,253 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>467210000.0</v>
+        <v>487279000.0</v>
       </c>
       <c r="C30">
-        <v>463780000.0</v>
+        <v>525303000.0</v>
       </c>
       <c r="D30">
-        <v>434987000.0</v>
+        <v>489555000.0</v>
       </c>
       <c r="E30">
-        <v>399577000.0</v>
+        <v>483761000.0</v>
       </c>
       <c r="F30">
-        <v>398065000.0</v>
+        <v>499798000.0</v>
       </c>
       <c r="G30">
-        <v>379748000.0</v>
+        <v>561962000.0</v>
       </c>
       <c r="H30">
-        <v>371866000.0</v>
+        <v>532163000.0</v>
       </c>
       <c r="I30">
-        <v>390002000.0</v>
+        <v>445664000.0</v>
       </c>
       <c r="J30">
         <v>450784000.0</v>
       </c>
       <c r="K30">
         <v>437639000.0</v>
       </c>
       <c r="L30">
-        <v>387469000.0</v>
+        <v>424352000.0</v>
       </c>
       <c r="M30">
         <v>309605000.0</v>
       </c>
       <c r="N30">
         <v>260726000.0</v>
       </c>
       <c r="O30">
         <v>242993000.0</v>
       </c>
       <c r="P30">
         <v>233144000.0</v>
       </c>
       <c r="Q30">
         <v>206806000.0</v>
       </c>
       <c r="R30">
-        <v>186266000.0</v>
+        <v>193766000.0</v>
       </c>
       <c r="S30">
         <v>190012000.0</v>
       </c>
       <c r="T30">
-        <v>159868000.0</v>
+        <v>168633000.0</v>
       </c>
       <c r="U30">
         <v>158049000.0</v>
       </c>
       <c r="V30">
         <v>124662000.0</v>
       </c>
       <c r="W30">
-        <v>95960000.0</v>
+        <v>98676000.0</v>
       </c>
       <c r="X30">
-        <v>89174000.0</v>
+        <v>90218000.0</v>
       </c>
       <c r="Y30">
         <v>92177000.0</v>
       </c>
       <c r="Z30">
-        <v>68256000.0</v>
+        <v>66079000.0</v>
       </c>
       <c r="AA30">
-        <v>82320000.0</v>
+        <v>70313000.0</v>
       </c>
       <c r="AB30">
-        <v>72700000.0</v>
+        <v>62089000.0</v>
       </c>
       <c r="AC30">
         <v>65100000.0</v>
       </c>
       <c r="AD30">
         <v>58600000.0</v>
       </c>
       <c r="AE30">
         <v>57200000.0</v>
       </c>
       <c r="AF30">
         <v>55200000.0</v>
       </c>
       <c r="AG30">
         <v>52000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31">
         <v>-4105000.0</v>
       </c>
       <c r="C31">
-        <v>-137761000.0</v>
+        <v>-74061000.0</v>
       </c>
       <c r="D31">
-        <v>-71907000.0</v>
+        <v>-47207000.0</v>
       </c>
       <c r="E31">
-        <v>-182436000.0</v>
+        <v>-142736000.0</v>
       </c>
       <c r="F31">
-        <v>-67601000.0</v>
+        <v>-32801000.0</v>
       </c>
       <c r="G31">
-        <v>-165244000.0</v>
+        <v>-42144000.0</v>
       </c>
       <c r="H31">
-        <v>-165327000.0</v>
+        <v>-48386000.0</v>
       </c>
       <c r="I31">
-        <v>-67664000.0</v>
+        <v>-40564000.0</v>
       </c>
       <c r="J31">
         <v>-16316000.0</v>
       </c>
       <c r="K31">
         <v>-23581000.0</v>
       </c>
       <c r="L31">
-        <v>-52254000.0</v>
+        <v>-15371000.0</v>
       </c>
       <c r="M31">
         <v>-15095000.0</v>
       </c>
       <c r="N31">
         <v>-1431000.0</v>
       </c>
       <c r="O31">
         <v>1820000.0</v>
       </c>
       <c r="P31">
         <v>-6500000.0</v>
       </c>
       <c r="Q31">
         <v>-6168000.0</v>
       </c>
       <c r="R31">
-        <v>-26517000.0</v>
+        <v>-10017000.0</v>
       </c>
       <c r="S31">
         <v>-8087000.0</v>
       </c>
       <c r="T31">
-        <v>-14140000.0</v>
+        <v>-8108000.0</v>
       </c>
       <c r="U31">
-        <v>-5505000.0</v>
+        <v>-8476000.0</v>
       </c>
       <c r="V31">
-        <v>418000.0</v>
+        <v>-5357000.0</v>
       </c>
       <c r="W31">
-        <v>-443000.0</v>
+        <v>-5961000.0</v>
       </c>
       <c r="X31">
         <v>-6730000.0</v>
       </c>
       <c r="Y31">
         <v>-5730000.0</v>
       </c>
       <c r="Z31">
         <v>-1899000.0</v>
       </c>
       <c r="AA31">
         <v>-1838000.0</v>
       </c>
       <c r="AB31">
-        <v>377000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="AC31">
         <v>1100000.0</v>
       </c>
       <c r="AD31">
         <v>1300000.0</v>
       </c>
       <c r="AE31">
         <v>6800000.0</v>
       </c>
       <c r="AF31">
         <v>700000.0</v>
       </c>
       <c r="AG31">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
         <v>1497689000.0</v>
       </c>
       <c r="C32">
         <v>1795737000.0</v>
       </c>
       <c r="D32">
         <v>1880896000.0</v>
       </c>
       <c r="E32">
         <v>1762403000.0</v>
       </c>
       <c r="F32">
         <v>1671030000.0</v>
       </c>
       <c r="G32">
         <v>1498306000.0</v>
       </c>
       <c r="H32">
         <v>1537276000.0</v>
       </c>
       <c r="I32">
         <v>1602580000.0</v>
       </c>
@@ -26663,1282 +26808,1289 @@
       <c r="S32">
         <v>818623000.0</v>
       </c>
       <c r="T32">
         <v>749352000.0</v>
       </c>
       <c r="U32">
         <v>715891000.0</v>
       </c>
       <c r="V32">
         <v>639822000.0</v>
       </c>
       <c r="W32">
         <v>508801000.0</v>
       </c>
       <c r="X32">
         <v>458865000.0</v>
       </c>
       <c r="Y32">
         <v>428086000.0</v>
       </c>
       <c r="Z32">
         <v>283282000.0</v>
       </c>
       <c r="AA32">
-        <v>262365000.0</v>
+        <v>266987000.0</v>
       </c>
       <c r="AB32">
-        <v>239300000.0</v>
+        <v>243370000.0</v>
       </c>
       <c r="AC32">
         <v>211600000.0</v>
       </c>
       <c r="AD32">
         <v>189200000.0</v>
       </c>
       <c r="AE32">
         <v>172000000.0</v>
       </c>
       <c r="AF32">
         <v>166700000.0</v>
       </c>
       <c r="AG32">
         <v>158700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>188056000.0</v>
+        <v>156635000.0</v>
       </c>
       <c r="C2">
-        <v>206715000.0</v>
+        <v>185090000.0</v>
       </c>
       <c r="D2">
-        <v>227333000.0</v>
+        <v>203008000.0</v>
       </c>
       <c r="E2">
-        <v>288559000.0</v>
+        <v>227421000.0</v>
       </c>
       <c r="F2">
-        <v>283658000.0</v>
+        <v>283517000.0</v>
       </c>
       <c r="G2">
-        <v>308592000.0</v>
+        <v>276150000.0</v>
       </c>
       <c r="H2">
-        <v>301733000.0</v>
+        <v>329360000.0</v>
       </c>
       <c r="I2">
-        <v>330000000.0</v>
+        <v>295996000.0</v>
       </c>
       <c r="J2">
-        <v>323528000.0</v>
+        <v>323041000.0</v>
       </c>
       <c r="K2">
-        <v>333823000.0</v>
+        <v>317633000.0</v>
       </c>
       <c r="L2">
-        <v>341243000.0</v>
+        <v>329354000.0</v>
       </c>
       <c r="M2">
-        <v>338229000.0</v>
+        <v>333603000.0</v>
       </c>
       <c r="N2">
-        <v>319797000.0</v>
+        <v>329957000.0</v>
       </c>
       <c r="O2">
-        <v>319351000.0</v>
+        <v>310310000.0</v>
       </c>
       <c r="P2">
-        <v>310758000.0</v>
+        <v>311870000.0</v>
       </c>
       <c r="Q2">
-        <v>327512000.0</v>
+        <v>300854000.0</v>
       </c>
       <c r="R2">
-        <v>326988000.0</v>
+        <v>320459000.0</v>
       </c>
       <c r="S2">
-        <v>322017000.0</v>
+        <v>306942000.0</v>
       </c>
       <c r="T2">
-        <v>309361000.0</v>
+        <v>300774000.0</v>
       </c>
       <c r="U2">
-        <v>296373000.0</v>
+        <v>291122000.0</v>
       </c>
       <c r="V2">
-        <v>268380000.0</v>
+        <v>276143000.0</v>
       </c>
       <c r="W2">
-        <v>274890000.0</v>
+        <v>261159000.0</v>
       </c>
       <c r="X2">
-        <v>254094000.0</v>
+        <v>262815000.0</v>
       </c>
       <c r="Y2">
-        <v>264608000.0</v>
+        <v>238469000.0</v>
       </c>
       <c r="Z2">
-        <v>266059000.0</v>
+        <v>250036000.0</v>
       </c>
       <c r="AA2">
-        <v>267500000.0</v>
+        <v>249217000.0</v>
       </c>
       <c r="AB2">
-        <v>251459000.0</v>
+        <v>249809000.0</v>
       </c>
       <c r="AC2">
-        <v>263730000.0</v>
+        <v>242116000.0</v>
       </c>
       <c r="AD2">
-        <v>255477000.0</v>
+        <v>255119000.0</v>
       </c>
       <c r="AE2">
-        <v>264529000.0</v>
+        <v>247766000.0</v>
       </c>
       <c r="AF2">
-        <v>266970000.0</v>
+        <v>258660000.0</v>
       </c>
       <c r="AG2">
-        <v>271630000.0</v>
+        <v>259006000.0</v>
       </c>
       <c r="AH2">
-        <v>244722000.0</v>
+        <v>263381000.0</v>
       </c>
       <c r="AI2">
+        <v>238041000.0</v>
+      </c>
+      <c r="AJ2">
         <v>242460000.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
+        <v>245536000.0</v>
+      </c>
+      <c r="AL2">
         <v>242494000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>221731000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>230165000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>236764000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>229416000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>227665000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>226764000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>229316000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>221699000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>218914000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>233124000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>175753000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>156657000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>148569000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>162419000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>159261000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>161524000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>145635000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>143922000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>139769000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>140838000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>139218000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>147957000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>139567000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>132038000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>127599000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>127414000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>128360000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>123085000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>119583000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>121871000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>116581000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>124245000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>123434000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>135355000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>132351000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>117593000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>110360000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>113574000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>116059000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>128772000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>110490000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>109410000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>111515000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>114121000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>108912000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>112740000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>101863000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>101857000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>100287000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>91232000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>72181000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>77355000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>74279000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>73806000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>71696000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>72190000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>70871000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>70498000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>73681000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>69848000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>53695000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>47258066.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>40071350.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>38121175.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>38395409.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>33869734.0</v>
       </c>
-      <c r="CZ2">
-[...1 lines deleted...]
-      </c>
       <c r="DA2">
-        <v>32207657.0</v>
+        <v>37926781.0</v>
       </c>
       <c r="DB2">
-        <v>33100000.0</v>
+        <v>33357449.0</v>
       </c>
       <c r="DC2">
+        <v>33575309.0</v>
+      </c>
+      <c r="DD2">
         <v>30800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>33200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>31000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>30700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>29500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>28100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>26600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>26300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>26100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>27300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>23800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>22400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>23000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>23400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>20200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>21400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>22100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>22400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>22000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>20600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>11508000.0</v>
+      </c>
+      <c r="C3">
         <v>12696000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15175000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15836000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18231000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22504000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24329000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23657000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23261000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23523000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24717000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23936000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24148000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23729000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>23893000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22938000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23724000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33501000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>35593000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>35389000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>35179000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>27351000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>30640000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>30168000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>29317000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>28933000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30034000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20483000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>21050000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19226000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19922000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>20066000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19748000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17238000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17171000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18516000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17135000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15159000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16202000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17120000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16410000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>15748000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15549000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15183000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16460000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15428000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14844000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9099000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9657000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9264000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11384000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9167000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9164000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8150000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6963000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7326000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7417000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7115000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7214000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6820000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6866000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6761000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7301000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7478000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6212000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6331000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7174000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7264000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8903000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6951000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7735000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6950000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5207000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5043000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5083000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5171000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4963000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5311000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5298000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5459000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5306000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5400000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5169000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4892000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4904000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4928000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>4490000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3630000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3726000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3782000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3828000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3721000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3681000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3642000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3485000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3645000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3773000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2953000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3930285.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3163457.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2891029.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2947229.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2778558.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2998016.0</v>
       </c>
-      <c r="DA3">
-[...1 lines deleted...]
-      </c>
       <c r="DB3">
-        <v>3100000.0</v>
+        <v>3133032.0</v>
       </c>
       <c r="DC3">
+        <v>3097754.0</v>
+      </c>
+      <c r="DD3">
         <v>3200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2700000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DH3">
         <v>2100000.0</v>
       </c>
       <c r="DI3">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DJ3">
         <v>1900000.0</v>
       </c>
       <c r="DK3">
+        <v>1900000.0</v>
+      </c>
+      <c r="DL3">
         <v>1700000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1600000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DO3">
         <v>1300000.0</v>
       </c>
       <c r="DP3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ3">
         <v>1200000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3600000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1200000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DU3">
         <v>1200000.0</v>
       </c>
       <c r="DV3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DW3">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28108,871 +28260,878 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4"/>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
-        <v>97524000.0</v>
+        <v>-18009000.0</v>
       </c>
       <c r="C5">
-        <v>-11360000.0</v>
+        <v>99051000.0</v>
       </c>
       <c r="D5">
-        <v>74954000.0</v>
+        <v>-9663000.0</v>
       </c>
       <c r="E5">
-        <v>4586000.0</v>
+        <v>74694000.0</v>
       </c>
       <c r="F5">
-        <v>10324000.0</v>
+        <v>4221000.0</v>
       </c>
       <c r="G5">
-        <v>-53754000.0</v>
+        <v>9852000.0</v>
       </c>
       <c r="H5">
-        <v>6206000.0</v>
+        <v>-53848000.0</v>
       </c>
       <c r="I5">
-        <v>20946000.0</v>
+        <v>5728000.0</v>
       </c>
       <c r="J5">
-        <v>8973000.0</v>
+        <v>20450000.0</v>
       </c>
       <c r="K5">
-        <v>31165000.0</v>
+        <v>8547000.0</v>
       </c>
       <c r="L5">
-        <v>19400000.0</v>
+        <v>26793000.0</v>
       </c>
       <c r="M5">
-        <v>25124000.0</v>
+        <v>19037000.0</v>
       </c>
       <c r="N5">
-        <v>15332000.0</v>
+        <v>24554000.0</v>
       </c>
       <c r="O5">
-        <v>-74352000.0</v>
+        <v>15174000.0</v>
       </c>
       <c r="P5">
-        <v>9751000.0</v>
+        <v>-74738000.0</v>
       </c>
       <c r="Q5">
-        <v>6312000.0</v>
+        <v>10574000.0</v>
       </c>
       <c r="R5">
-        <v>-21338001.0</v>
+        <v>7601000.0</v>
       </c>
       <c r="S5">
-        <v>5642000.0</v>
+        <v>-19931000.0</v>
       </c>
       <c r="T5">
-        <v>6403000.0</v>
+        <v>7055000.0</v>
       </c>
       <c r="U5">
-        <v>12039000.0</v>
+        <v>7789000.0</v>
       </c>
       <c r="V5">
-        <v>8131000.0</v>
+        <v>13357000.0</v>
       </c>
       <c r="W5">
-        <v>17636000.0</v>
+        <v>9716000.0</v>
       </c>
       <c r="X5">
-        <v>3284000.0</v>
+        <v>19337000.0</v>
       </c>
       <c r="Y5">
-        <v>-87865999.0</v>
+        <v>3722000.0</v>
       </c>
       <c r="Z5">
-        <v>-5824000.0</v>
+        <v>-88048000.0</v>
       </c>
       <c r="AA5">
-        <v>-64005000.0</v>
+        <v>-6463000.0</v>
       </c>
       <c r="AB5">
-        <v>30455000.0</v>
+        <v>-65220000.0</v>
       </c>
       <c r="AC5">
-        <v>26832000.0</v>
+        <v>28921000.0</v>
       </c>
       <c r="AD5">
-        <v>15180000.0</v>
+        <v>25288000.0</v>
       </c>
       <c r="AE5">
-        <v>50863000.0</v>
+        <v>13890000.0</v>
       </c>
       <c r="AF5">
-        <v>39265000.0</v>
+        <v>49766000.0</v>
       </c>
       <c r="AG5">
-        <v>29881000.0</v>
+        <v>38376000.0</v>
       </c>
       <c r="AH5">
-        <v>17833000.0</v>
+        <v>29546000.0</v>
       </c>
       <c r="AI5">
-        <v>31425000.0</v>
+        <v>17732000.0</v>
       </c>
       <c r="AJ5">
-        <v>45458000.0</v>
+        <v>31206000.0</v>
       </c>
       <c r="AK5">
-        <v>27958000.0</v>
+        <v>45152000.0</v>
       </c>
       <c r="AL5">
-        <v>19159000.0</v>
+        <v>27455000.0</v>
       </c>
       <c r="AM5">
+        <v>18845000.0</v>
+      </c>
+      <c r="AN5">
         <v>39581000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
-        <v>26435000.0</v>
+        <v>41654000.0</v>
       </c>
       <c r="AP5">
+        <v>26478000.0</v>
+      </c>
+      <c r="AQ5">
         <v>11865000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>30546000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>37308000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>17856000.0</v>
       </c>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
       <c r="AU5">
+        <v>24552000.0</v>
+      </c>
+      <c r="AV5">
         <v>13330000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
-        <v>20543000.0</v>
+        <v>31387000.0</v>
       </c>
       <c r="AX5">
+        <v>20455000.0</v>
+      </c>
+      <c r="AY5">
         <v>14888000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>23716000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>30408000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>24610000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>15627000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22407000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27087000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25892000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>20011000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>34006000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>35117000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>28286000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>22848000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>33176000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>34089000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>27294000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>23273000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>30006000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>31214000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>23246000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>19580000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>35048000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>36734000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>34392000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>26778000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>34866000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>21129000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>31645000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>24184000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>31882000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>30523000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>29061000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>22418000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>27306000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>26604000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>25511000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>20119000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>28563000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>25212000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>24166000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>19853000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>22243000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>21573000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>20478000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>16754000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>18662000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>18897000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>17301000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>13327000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>13653365.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>14631180.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>11421668.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>11473787.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>11551205.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>13330514.0</v>
       </c>
-      <c r="DA5">
-[...1 lines deleted...]
-      </c>
       <c r="DB5">
-        <v>10383481.0</v>
+        <v>15639392.0</v>
       </c>
       <c r="DC5">
+        <v>10385727.0</v>
+      </c>
+      <c r="DD5">
         <v>10500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>11105443.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>10600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>8600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>9200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>10300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>9000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>7600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>7700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>8800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>7800000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>6700000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>6500000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>7000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>6900000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>6500000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DU5">
         <v>6300000.0</v>
       </c>
       <c r="DV5">
+        <v>6300000.0</v>
+      </c>
+      <c r="DW5">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>110220000.0</v>
+        <v>-6501000.0</v>
       </c>
       <c r="C6">
-        <v>3815000.0</v>
+        <v>111747000.0</v>
       </c>
       <c r="D6">
-        <v>90790000.0</v>
+        <v>5512000.0</v>
       </c>
       <c r="E6">
-        <v>22817000.0</v>
+        <v>90530000.0</v>
       </c>
       <c r="F6">
-        <v>32828000.0</v>
+        <v>22452000.0</v>
       </c>
       <c r="G6">
-        <v>-29425000.0</v>
+        <v>32356000.0</v>
       </c>
       <c r="H6">
-        <v>29863000.0</v>
+        <v>-29519000.0</v>
       </c>
       <c r="I6">
-        <v>44207000.0</v>
+        <v>29385000.0</v>
       </c>
       <c r="J6">
-        <v>32496000.0</v>
+        <v>43711000.0</v>
       </c>
       <c r="K6">
-        <v>55882000.0</v>
+        <v>32070000.0</v>
       </c>
       <c r="L6">
-        <v>43336000.0</v>
+        <v>51510000.0</v>
       </c>
       <c r="M6">
-        <v>49272000.0</v>
+        <v>42973000.0</v>
       </c>
       <c r="N6">
-        <v>39061000.0</v>
+        <v>48702000.0</v>
       </c>
       <c r="O6">
-        <v>-50459000.0</v>
+        <v>38903000.0</v>
       </c>
       <c r="P6">
-        <v>32689000.0</v>
+        <v>-50845000.0</v>
       </c>
       <c r="Q6">
-        <v>30036000.0</v>
+        <v>33512000.0</v>
       </c>
       <c r="R6">
-        <v>12162999.0</v>
+        <v>31325000.0</v>
       </c>
       <c r="S6">
-        <v>41235000.0</v>
+        <v>13570000.0</v>
       </c>
       <c r="T6">
-        <v>41792000.0</v>
+        <v>42648000.0</v>
       </c>
       <c r="U6">
-        <v>47218000.0</v>
+        <v>43178000.0</v>
       </c>
       <c r="V6">
-        <v>35482000.0</v>
+        <v>48536000.0</v>
       </c>
       <c r="W6">
-        <v>48276000.0</v>
+        <v>37067000.0</v>
       </c>
       <c r="X6">
-        <v>33452000.0</v>
+        <v>49977000.0</v>
       </c>
       <c r="Y6">
-        <v>-58548999.0</v>
+        <v>33890000.0</v>
       </c>
       <c r="Z6">
-        <v>23109000.0</v>
+        <v>-58731000.0</v>
       </c>
       <c r="AA6">
-        <v>-33971000.0</v>
+        <v>22470000.0</v>
       </c>
       <c r="AB6">
-        <v>50938000.0</v>
+        <v>-35186000.0</v>
       </c>
       <c r="AC6">
-        <v>47882000.0</v>
+        <v>49404000.0</v>
       </c>
       <c r="AD6">
-        <v>34406000.0</v>
+        <v>46338000.0</v>
       </c>
       <c r="AE6">
-        <v>70785000.0</v>
+        <v>33116000.0</v>
       </c>
       <c r="AF6">
-        <v>59331000.0</v>
+        <v>69688000.0</v>
       </c>
       <c r="AG6">
-        <v>49629000.0</v>
+        <v>58442000.0</v>
       </c>
       <c r="AH6">
-        <v>35071000.0</v>
+        <v>49294000.0</v>
       </c>
       <c r="AI6">
-        <v>48596000.0</v>
+        <v>34970000.0</v>
       </c>
       <c r="AJ6">
-        <v>63974000.0</v>
+        <v>48377000.0</v>
       </c>
       <c r="AK6">
-        <v>45093000.0</v>
+        <v>63668000.0</v>
       </c>
       <c r="AL6">
-        <v>34318000.0</v>
+        <v>44590000.0</v>
       </c>
       <c r="AM6">
+        <v>34004000.0</v>
+      </c>
+      <c r="AN6">
         <v>55783000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>42845000.0</v>
+        <v>58774000.0</v>
       </c>
       <c r="AP6">
+        <v>42888000.0</v>
+      </c>
+      <c r="AQ6">
         <v>27613000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>46095000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>52491000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>34316000.0</v>
       </c>
-      <c r="AT6">
-[...1 lines deleted...]
-      </c>
       <c r="AU6">
+        <v>39980000.0</v>
+      </c>
+      <c r="AV6">
         <v>28174000.0</v>
       </c>
-      <c r="AV6">
-[...1 lines deleted...]
-      </c>
       <c r="AW6">
-        <v>30200000.0</v>
+        <v>40486000.0</v>
       </c>
       <c r="AX6">
+        <v>30112000.0</v>
+      </c>
+      <c r="AY6">
         <v>24152000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>35100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>39575000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>33774000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23777000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>29370000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>34413000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>33309000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>27126000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>41220000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>41937000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>35152000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>29609000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>40477000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>41567000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>33506000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>29604000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>37180000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>38478000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>32149000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>26531000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>42783000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>43684000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>39599000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>31821000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>39949000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>26300000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>36608000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>29495000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>37180000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>35982000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>34367000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>27818000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>32475000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>31496000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>30415000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>25047000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>33053000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>28842000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>27892000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>23635000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>26071000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>25294000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>24159000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>20396000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>22147000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>22542000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>21074000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>16280000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>17583650.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>17794637.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>14312697.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>14421016.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>14329763.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>16328530.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>18772424.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>13483481.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>13700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>13805443.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>13000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>10900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>11300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>12400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>10900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>9500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>9400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>10400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>9200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>8000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>7800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>8200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>10500000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>7700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DU6">
         <v>7500000.0</v>
       </c>
       <c r="DV6">
         <v>7500000.0</v>
       </c>
+      <c r="DW6">
+        <v>7500000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29142,113 +29301,114 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7"/>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-300000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29418,1596 +29578,1611 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8"/>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
-        <v>96707000.0</v>
+        <v>101984000.0</v>
       </c>
       <c r="C9">
-        <v>112126000.0</v>
+        <v>99673000.0</v>
       </c>
       <c r="D9">
-        <v>122044000.0</v>
+        <v>115833000.0</v>
       </c>
       <c r="E9">
-        <v>139070000.0</v>
+        <v>121956000.0</v>
       </c>
       <c r="F9">
-        <v>118184000.0</v>
+        <v>144112000.0</v>
       </c>
       <c r="G9">
-        <v>138103000.0</v>
+        <v>125692000.0</v>
       </c>
       <c r="H9">
-        <v>126100000.0</v>
+        <v>117335000.0</v>
       </c>
       <c r="I9">
-        <v>141223000.0</v>
+        <v>131837000.0</v>
       </c>
       <c r="J9">
-        <v>126458000.0</v>
+        <v>148182000.0</v>
       </c>
       <c r="K9">
-        <v>146345000.0</v>
+        <v>132353000.0</v>
       </c>
       <c r="L9">
-        <v>130664999.0</v>
+        <v>150814000.0</v>
       </c>
       <c r="M9">
-        <v>141351000.0</v>
+        <v>138305000.0</v>
       </c>
       <c r="N9">
-        <v>129443000.0</v>
+        <v>149623000.0</v>
       </c>
       <c r="O9">
-        <v>137776000.0</v>
+        <v>138930000.0</v>
       </c>
       <c r="P9">
-        <v>110961000.0</v>
+        <v>145257000.0</v>
       </c>
       <c r="Q9">
-        <v>117466000.0</v>
+        <v>120865000.0</v>
       </c>
       <c r="R9">
-        <v>111591000.0</v>
+        <v>124519000.0</v>
       </c>
       <c r="S9">
-        <v>116822000.0</v>
+        <v>131637000.0</v>
       </c>
       <c r="T9">
-        <v>119019000.0</v>
+        <v>138065000.0</v>
       </c>
       <c r="U9">
-        <v>120781000.0</v>
+        <v>137258000.0</v>
       </c>
       <c r="V9">
-        <v>118277000.0</v>
+        <v>141011000.0</v>
       </c>
       <c r="W9">
-        <v>124250000.0</v>
+        <v>125498000.0</v>
       </c>
       <c r="X9">
-        <v>105328000.0</v>
+        <v>136325000.0</v>
       </c>
       <c r="Y9">
-        <v>110192000.0</v>
+        <v>120953000.0</v>
       </c>
       <c r="Z9">
-        <v>98885000.0</v>
+        <v>124764000.0</v>
       </c>
       <c r="AA9">
-        <v>124905000.0</v>
+        <v>115727000.0</v>
       </c>
       <c r="AB9">
-        <v>127835000.0</v>
+        <v>142596000.0</v>
       </c>
       <c r="AC9">
-        <v>127670000.0</v>
+        <v>137178000.0</v>
       </c>
       <c r="AD9">
-        <v>118700000.0</v>
+        <v>136281000.0</v>
       </c>
       <c r="AE9">
-        <v>142915000.0</v>
+        <v>126411000.0</v>
       </c>
       <c r="AF9">
-        <v>144651000.0</v>
+        <v>148784000.0</v>
       </c>
       <c r="AG9">
-        <v>142431000.0</v>
+        <v>152615000.0</v>
       </c>
       <c r="AH9">
-        <v>124732000.0</v>
+        <v>150680000.0</v>
       </c>
       <c r="AI9">
+        <v>131413000.0</v>
+      </c>
+      <c r="AJ9">
         <v>153604000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
+        <v>144094000.0</v>
+      </c>
+      <c r="AL9">
         <v>138422000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>127267000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>146830000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>145297000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>137760000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>126567000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>141574000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>135436000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>127695000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>124670000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>116708000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>104230000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>90180000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>81376000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>90287000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>91391000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>94866000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>79974000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>86159000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>87709000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>84707000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>77995000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>91858000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>91944000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>88113000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>79745000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>87247000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>84969000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>77781000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>73390000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>78342000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>75466000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>73117000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>67852000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>83823000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>86919000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>80234000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>71988000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>71898000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>69418000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>74207000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>64934000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>73500000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>70289000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>66947000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>61197000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>63150000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>57120000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>54386000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>48419000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>55045000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>48454000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>47632000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>42623000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>44260000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>44449000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>43391000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>38202000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>43334000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>45144000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>40262000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>31624000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>31667902.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>31389637.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>28218043.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>28160418.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>31104102.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
+        <v>31098646.0</v>
+      </c>
+      <c r="DB9">
         <v>33771529.0</v>
       </c>
-      <c r="DB9">
-[...1 lines deleted...]
-      </c>
       <c r="DC9">
+        <v>31121629.0</v>
+      </c>
+      <c r="DD9">
         <v>32100000.0</v>
       </c>
-      <c r="DD9">
-[...1 lines deleted...]
-      </c>
       <c r="DE9">
+        <v>28205443.0</v>
+      </c>
+      <c r="DF9">
         <v>27600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>25700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>25900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>27100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>25000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>23100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>23400000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>24400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>21600000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>20200000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>20700000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>20900000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>22600000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>19800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>19700000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>20300000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>20100000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>19500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>-28051000.0</v>
+      </c>
+      <c r="C10">
         <v>84418000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25181000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>58864000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11644000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5830000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-67481000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7052000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7905000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3029000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15331000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8113000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12507000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4959000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-83037000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3915000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1341000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-26438000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>80000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1041000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6124000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1988000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11387000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4360000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-97661000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-15703000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-75114000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18413000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15029000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3589000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>39121000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28657000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>20284000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9931000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24585000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38164000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20841000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12697000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>33383000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>35397000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20429000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6025000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25052000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32459000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12922000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19219000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8942000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28602000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17901000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11987000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20575000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>26922000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>21559000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12380000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>19096000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>24206000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23165000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>17454000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>31770000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>32951000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>26199000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>21096000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>31377000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>32220000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>25482000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>21334000.0</v>
       </c>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
       <c r="BP10">
+        <v>26007000.0</v>
+      </c>
+      <c r="BQ10">
         <v>28455000.0</v>
       </c>
-      <c r="BQ10">
-[...1 lines deleted...]
-      </c>
       <c r="BR10">
-        <v>16330000.0</v>
+        <v>20216000.0</v>
       </c>
       <c r="BS10">
+        <v>16316000.0</v>
+      </c>
+      <c r="BT10">
         <v>30761000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>33571000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32401000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>24839000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>32401000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19277000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>29648000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22390000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>29342000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>28375000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27007000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>20684000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24734000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>25182000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>23742000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>20525000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>27185000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>23498000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>22550000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18600000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>19143000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>20086000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>18972000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>15153000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>16833000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17199000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>15688000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>12737000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>12982011.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>14265280.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>13140836.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>11069873.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11526416.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>12692085.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>11715035.0</v>
       </c>
-      <c r="DB10">
-[...1 lines deleted...]
-      </c>
       <c r="DC10">
+        <v>10004814.0</v>
+      </c>
+      <c r="DD10">
         <v>10400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>11400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>10600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>8900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>9300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>10500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>9200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>8000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>8100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>8900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>8200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>7100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>6100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>7500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>13200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>6800000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>5200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>6600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>6700000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
+        <v>-6217000.0</v>
+      </c>
+      <c r="C11">
         <v>40789000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2289000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>43477000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2728000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2358000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>680000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8829000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1122000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-726000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2362000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-558000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3382000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1312000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2080000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1040000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3277000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6628000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3748000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2325000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>972000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3980000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3987000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6209000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11066000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5397000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3623000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3989000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-165000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>605000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9585000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4312000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2212000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-25227000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
+        <v>3802000.0</v>
+      </c>
+      <c r="AK11">
+        <v>8856000.0</v>
+      </c>
+      <c r="AL11">
+        <v>5973000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2489000.0</v>
+      </c>
+      <c r="AN11">
+        <v>9783000.0</v>
+      </c>
+      <c r="AO11">
+        <v>11605000.0</v>
+      </c>
+      <c r="AP11">
+        <v>6163000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1522000.0</v>
+      </c>
+      <c r="AR11">
+        <v>8050000.0</v>
+      </c>
+      <c r="AS11">
+        <v>9245000.0</v>
+      </c>
+      <c r="AT11">
+        <v>4095000.0</v>
+      </c>
+      <c r="AU11">
+        <v>4974000.0</v>
+      </c>
+      <c r="AV11">
+        <v>3418000.0</v>
+      </c>
+      <c r="AW11">
+        <v>9185000.0</v>
+      </c>
+      <c r="AX11">
+        <v>6650000.0</v>
+      </c>
+      <c r="AY11">
+        <v>4081000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>5759000.0</v>
+      </c>
+      <c r="BA11">
+        <v>9024000.0</v>
+      </c>
+      <c r="BB11">
+        <v>7504000.0</v>
+      </c>
+      <c r="BC11">
+        <v>4377000.0</v>
+      </c>
+      <c r="BD11">
+        <v>6889000.0</v>
+      </c>
+      <c r="BE11">
+        <v>7821000.0</v>
+      </c>
+      <c r="BF11">
+        <v>7973000.0</v>
+      </c>
+      <c r="BG11">
+        <v>6034000.0</v>
+      </c>
+      <c r="BH11">
+        <v>11123000.0</v>
+      </c>
+      <c r="BI11">
+        <v>10780000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>9080000.0</v>
+      </c>
+      <c r="BK11">
+        <v>7573000.0</v>
+      </c>
+      <c r="BL11">
+        <v>10763000.0</v>
+      </c>
+      <c r="BM11">
+        <v>11011000.0</v>
+      </c>
+      <c r="BN11">
+        <v>9187000.0</v>
+      </c>
+      <c r="BO11">
+        <v>7678000.0</v>
+      </c>
+      <c r="BP11">
+        <v>9244000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>9645000.0</v>
+      </c>
+      <c r="BR11">
+        <v>7388000.0</v>
+      </c>
+      <c r="BS11">
         <v>5036000.0</v>
       </c>
-      <c r="AJ11">
-[...104 lines deleted...]
-      <c r="BS11">
+      <c r="BT11">
         <v>10369000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>12193000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>12118000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7408000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>12176000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7248000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>11147000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>8419000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>10363000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>10669000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>10155000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7777000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9052000.0</v>
       </c>
-      <c r="CF11">
-[...1 lines deleted...]
-      </c>
       <c r="CG11">
-        <v>9353000.0</v>
+        <v>9569000.0</v>
       </c>
       <c r="CH11">
+        <v>9021000.0</v>
+      </c>
+      <c r="CI11">
         <v>7800000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>10554000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>9118000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>8749000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>7217000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>7424000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>7797000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>7360000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>5880000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>6613000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>6641000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6055000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4916000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>5009864.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5504553.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>5016356.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>4328227.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4526657.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>4966728.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>4600509.0</v>
       </c>
-      <c r="DB11">
-[...1 lines deleted...]
-      </c>
       <c r="DC11">
+        <v>3921537.0</v>
+      </c>
+      <c r="DD11">
         <v>4100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>4500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>4200000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>3500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>3700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>4100000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>3600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>3100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>3300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>3400000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>3200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>2800000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1900000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>3000000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>5800000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>2600000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>1800000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DV11">
         <v>2600000.0</v>
       </c>
+      <c r="DW11">
+        <v>2600000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
-        <v>13106000.0</v>
+        <v>8533000.0</v>
       </c>
       <c r="C12">
-        <v>13821000.0</v>
+        <v>14633000.0</v>
       </c>
       <c r="D12">
-        <v>16090000.0</v>
+        <v>15518000.0</v>
       </c>
       <c r="E12">
+        <v>15830000.0</v>
+      </c>
+      <c r="F12">
         <v>15865000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15682000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13633000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12780000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12545000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11576000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11462000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10924000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12047000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10215000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8299000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6659000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6260000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6507000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6975000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6748000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7233000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7728000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7950000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8082000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9613000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9240000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9894000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10508000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10259000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10301000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10645000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9719000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9262000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7801000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6621000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6988000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6614000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6148000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6198000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6257000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6049000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5840000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5494000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4849000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4934000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5333000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4388000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2785000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2554000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2901000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3141000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3486000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3051000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3247000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3311000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2881000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2727000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2557000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2236000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2166000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2087000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1752000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1799000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1869000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1812000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1939000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2759000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3030000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3264000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10405000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2648000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1890000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2144000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6995000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2098000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1924000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1816000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>6995000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1924000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1576000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1440000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2966000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>519000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>538000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>483000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1998000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>613000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>429000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>451000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>602000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>578000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>703000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>969000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1097000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1081000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1189000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>804000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>601000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>390000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>294000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>362000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>299000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>369000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>412000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>10721000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7941000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9794000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9853000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8168000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31060,1281 +31235,1287 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>30000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-67000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-56000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-18000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-31000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-7000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>564000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>163000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-234000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-6000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-420000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-231000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>160000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1130000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-205000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-223000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-113000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-59000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-69000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-110000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-22000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-92000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-177000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-52000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-114000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-263000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-123000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-91000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-111000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>28000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>74000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-148000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-115000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>360000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>376000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-82000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-8000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-23000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-93000.0</v>
       </c>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>-60000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>60000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-135000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>135000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1088000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>296000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>532000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>309000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>895000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>798000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>364000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>660000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1130000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>742000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>86000.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>1241000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>785000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>715000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>552000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>900000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>722000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>591000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>520000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>959000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>720000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>704000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>588000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1973000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1230000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1212000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1360000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1534000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1418000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1499000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1067000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1500000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1179000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1131000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>970000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>908000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>808000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>656000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>655000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>768000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>504000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>477000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>589000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>587000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>566000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>742000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>-21834000.0</v>
+      </c>
+      <c r="C15">
         <v>43629000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-27470000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15387000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8916000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3472000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-68161000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1777000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9027000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2303000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17723000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8738000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9127000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3703000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
+        <v>-80959000.0</v>
+      </c>
+      <c r="Q15">
         <v>2893000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1905000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-19803000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3676000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3355000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4989000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1758000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7406000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2269000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-86364000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10466000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-71131000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14629000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>15417000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3097000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>29595000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24414000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18182000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>35180000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
+        <v>20875000.0</v>
+      </c>
+      <c r="AK15">
         <v>29485000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14920000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
       <c r="AM15">
+        <v>10322000.0</v>
+      </c>
+      <c r="AN15">
         <v>23863000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23915000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14357000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4614000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16974000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>23140000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8975000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14360000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5164000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
+        <v>19041000.0</v>
+      </c>
+      <c r="AX15">
         <v>11333000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7914000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14450000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>17991000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>14192000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8255000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12975000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>16325000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15258000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11285000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>20696000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>21875000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16587000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>13214000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>19719000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>20411000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>15931000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12996000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15633000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>18068000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>12742000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>11289000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>20392000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>21378000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>20283000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>17431000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>20225000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>12029000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>18501000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>13971000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>18979000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17706000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16852000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12907000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>15682000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>15613000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>14721000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>12725000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16631000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>14380000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13801000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>11383000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11719000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12289000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>11612000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>9273000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>10220000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>10558000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>9633000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>7821000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>7972147.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8760727.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>8124480.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>6741646.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>6999759.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>7725357.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>7114526.0</v>
       </c>
-      <c r="DB15">
-[...1 lines deleted...]
-      </c>
       <c r="DC15">
+        <v>6083277.0</v>
+      </c>
+      <c r="DD15">
         <v>6300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>6900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>6400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>5400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>5600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>6400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>5600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>4900000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>4800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>5500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>5000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>4300000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>4200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>4500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>7400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>4200000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DU15">
         <v>4100000.0</v>
       </c>
       <c r="DV15">
+        <v>4100000.0</v>
+      </c>
+      <c r="DW15">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>8738000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9127000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3703000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-80959000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2893000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1905000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-19803000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3676000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3355000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4989000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1758000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7406000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2269000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-86364000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-10466000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-71131000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14629000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15417000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3097000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29595000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24414000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18182000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35180000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>20875000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29485000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14920000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9088000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23863000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23915000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14357000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4614000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16974000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23140000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9576000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14360000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4115000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19263000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11333000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7914000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14450000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17991000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14192000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8255000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12975000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16325000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>15258000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11285000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>20696000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21875000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16587000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13214000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>19719000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>20411000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15931000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>12996000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15633000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>18068000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>12742000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11289000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>20392000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21378000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>20283000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>17431000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>20225000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12029000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>18501000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13971000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>18979000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17706000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16852000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>12907000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15402000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15613000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>14721000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12335000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>16631000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>14380000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>13801000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>11383000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11719000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12289000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11612000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>9273000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>10220000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10558000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>9633000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7821000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7972000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>8761000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8124000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6742000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>7725000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>7115000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
+        <v>-21834000.0</v>
+      </c>
+      <c r="C17">
         <v>43629000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-27470000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15387000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8916000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3472000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-68161000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1777000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9027000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2303000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>17693000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8671000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9125000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3647000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-80957000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2875000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1936000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-19810000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-3668000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3366000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5152000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1992000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7400000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1849000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-86595000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-10306000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-71491000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14424000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>15194000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2984000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>29536000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>24345000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>18072000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>35158000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>20783000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>29308000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>14868000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8974000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>23600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>23792000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>14266000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4503000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15810000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>23214000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>9428000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>14836000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4475000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>19639000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>11251000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>7906000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>14816000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>17898000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>14055000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>8003000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>12207000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>16385000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>15192000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>11420000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>20647000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>22171000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>17119000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>13523000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>21209000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -32402,164 +32583,169 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17"/>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-10042000.0</v>
+      </c>
+      <c r="C18">
         <v>-14633000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15518000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15830000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15865000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15682000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13633000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12780000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12545000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11576000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10983000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13411000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10544000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10215000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8299000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6659000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6260000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6507000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6975000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6748000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7233000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7728000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7950000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8082000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9613000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9240000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9894000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10508000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10259000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32612,221 +32798,222 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-2487000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1503000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2054000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1693000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-389000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>235000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-30710000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-362000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1483000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1615000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-657000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1264000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1524000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2951000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1520000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-770000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1024000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2276000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2542000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>481000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-245000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-192000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1280000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>8366000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>627000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-218000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-91000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>984000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>43000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-173000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-3964000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>9903000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-536000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-164000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1832000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-441000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-437000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-108000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>253000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-352000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-460000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-872000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>555000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-426000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>605000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>1086000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>1022000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>36000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-199000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>882000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>-425000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
@@ -32844,91 +33031,90 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>82454000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>90408000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -33098,491 +33284,495 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>770000.0</v>
+      </c>
+      <c r="C21">
         <v>-15685000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9396000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>7986000.0</v>
+        <v>18088000.0</v>
       </c>
       <c r="F21">
-        <v>11074000.0</v>
+        <v>8020000.0</v>
       </c>
       <c r="G21">
-        <v>12347000.0</v>
+        <v>5674000.0</v>
       </c>
       <c r="H21">
-        <v>8302000.0</v>
+        <v>-49780000.0</v>
       </c>
       <c r="I21">
-        <v>29528000.0</v>
+        <v>6702000.0</v>
       </c>
       <c r="J21">
-        <v>17927000.0</v>
+        <v>21328000.0</v>
       </c>
       <c r="K21">
-        <v>34114000.0</v>
+        <v>9427000.0</v>
       </c>
       <c r="L21">
-        <v>27524000.0</v>
+        <v>26314000.0</v>
       </c>
       <c r="M21">
-        <v>30396000.0</v>
+        <v>21524000.0</v>
       </c>
       <c r="N21">
-        <v>20783000.0</v>
+        <v>23051000.0</v>
       </c>
       <c r="O21">
-        <v>29809000.0</v>
+        <v>17228000.0</v>
       </c>
       <c r="P21">
-        <v>17363000.0</v>
+        <v>-73045000.0</v>
       </c>
       <c r="Q21">
-        <v>15266000.0</v>
+        <v>10963000.0</v>
       </c>
       <c r="R21">
-        <v>15779000.0</v>
+        <v>7366000.0</v>
       </c>
       <c r="S21">
-        <v>13717000.0</v>
+        <v>10779000.0</v>
       </c>
       <c r="T21">
-        <v>18772000.0</v>
+        <v>7417000.0</v>
       </c>
       <c r="U21">
-        <v>21572000.0</v>
+        <v>9272000.0</v>
       </c>
       <c r="V21">
-        <v>22773000.0</v>
+        <v>14972000.0</v>
       </c>
       <c r="W21">
-        <v>32301000.0</v>
+        <v>10373000.0</v>
       </c>
       <c r="X21">
-        <v>338000.0</v>
+        <v>20601000.0</v>
       </c>
       <c r="Y21">
-        <v>17611000.0</v>
+        <v>5246000.0</v>
       </c>
       <c r="Z21">
-        <v>8657000.0</v>
+        <v>-85097000.0</v>
       </c>
       <c r="AA21">
-        <v>34858000.0</v>
+        <v>-4943000.0</v>
       </c>
       <c r="AB21">
-        <v>35991000.0</v>
+        <v>-59818000.0</v>
       </c>
       <c r="AC21">
-        <v>31562000.0</v>
+        <v>29691000.0</v>
       </c>
       <c r="AD21">
-        <v>24833000.0</v>
+        <v>24264000.0</v>
       </c>
       <c r="AE21">
-        <v>55272000.0</v>
+        <v>16166000.0</v>
       </c>
       <c r="AF21">
-        <v>46190000.0</v>
+        <v>47224000.0</v>
       </c>
       <c r="AG21">
-        <v>39216000.0</v>
+        <v>39320000.0</v>
       </c>
       <c r="AH21">
-        <v>24049000.0</v>
+        <v>31216000.0</v>
       </c>
       <c r="AI21">
-        <v>42426000.0</v>
+        <v>19349000.0</v>
       </c>
       <c r="AJ21">
+        <v>29926000.0</v>
+      </c>
+      <c r="AK21">
         <v>36786000.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
-        <v>27663000.0</v>
+        <v>26828000.0</v>
       </c>
       <c r="AM21">
+        <v>19063000.0</v>
+      </c>
+      <c r="AN21">
         <v>39672000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>40670000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26435000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12038000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>32758000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>27405000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>19275000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25585000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14811000.0</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
-        <v>20892000.0</v>
+        <v>31830000.0</v>
       </c>
       <c r="AX21">
+        <v>20543000.0</v>
+      </c>
+      <c r="AY21">
         <v>14679000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>23463000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>30760000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>25070000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16499000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>21852000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27513000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25287000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>18925000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>32984000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>35081000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>28485000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>21966000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>32773000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>34514000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>27118000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>22176000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>27683000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>29810000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>23439000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20079000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>35048000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>36734000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>34392000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>26778000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>34866000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>21129000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>31645000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>24184000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>31882000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>30523000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>29061000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>22418000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>27306000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>26604000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>25511000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>20119000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>28563000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>25212000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>24166000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>19853000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>21199000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>21573000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>20478000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>16834000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>18662000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>18897000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>17301000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>13327000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>13653073.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14631180.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>13598960.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>11473787.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11551205.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>13330514.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>12508606.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10385727.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>10500000.0</v>
       </c>
-      <c r="DD21">
-[...1 lines deleted...]
-      </c>
       <c r="DE21">
+        <v>11105443.0</v>
+      </c>
+      <c r="DF21">
         <v>10600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>8600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>9200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>9000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>7600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>7700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>8800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>7800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>6700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>6500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>7000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>6900000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>6500000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DU21">
         <v>6300000.0</v>
       </c>
       <c r="DV21">
+        <v>6300000.0</v>
+      </c>
+      <c r="DW21">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -33752,458 +33942,464 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22"/>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>257849000.0</v>
+      </c>
+      <c r="C23">
         <v>300448000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>328237000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>419643000.0</v>
+        <v>331289000.0</v>
       </c>
       <c r="F23">
-        <v>390768000.0</v>
+        <v>419609000.0</v>
       </c>
       <c r="G23">
-        <v>434348000.0</v>
+        <v>396168000.0</v>
       </c>
       <c r="H23">
-        <v>419531000.0</v>
+        <v>496475000.0</v>
       </c>
       <c r="I23">
-        <v>441695000.0</v>
+        <v>421131000.0</v>
       </c>
       <c r="J23">
-        <v>432059000.0</v>
+        <v>449895000.0</v>
       </c>
       <c r="K23">
-        <v>446054000.0</v>
+        <v>440559000.0</v>
       </c>
       <c r="L23">
-        <v>444384000.0</v>
+        <v>453854000.0</v>
       </c>
       <c r="M23">
-        <v>449184000.0</v>
+        <v>450384000.0</v>
       </c>
       <c r="N23">
-        <v>428457000.0</v>
+        <v>456529000.0</v>
       </c>
       <c r="O23">
-        <v>427318000.0</v>
+        <v>432012000.0</v>
       </c>
       <c r="P23">
-        <v>404356000.0</v>
+        <v>530172000.0</v>
       </c>
       <c r="Q23">
-        <v>429712000.0</v>
+        <v>410756000.0</v>
       </c>
       <c r="R23">
-        <v>422800000.0</v>
+        <v>437612000.0</v>
       </c>
       <c r="S23">
-        <v>425122000.0</v>
+        <v>427800000.0</v>
       </c>
       <c r="T23">
-        <v>409608000.0</v>
+        <v>431422000.0</v>
       </c>
       <c r="U23">
-        <v>395582000.0</v>
+        <v>419108000.0</v>
       </c>
       <c r="V23">
-        <v>363884000.0</v>
+        <v>402182000.0</v>
       </c>
       <c r="W23">
-        <v>366839000.0</v>
+        <v>376284000.0</v>
       </c>
       <c r="X23">
-        <v>359084000.0</v>
+        <v>378539000.0</v>
       </c>
       <c r="Y23">
-        <v>357189000.0</v>
+        <v>354176000.0</v>
       </c>
       <c r="Z23">
-        <v>356287000.0</v>
+        <v>459897000.0</v>
       </c>
       <c r="AA23">
-        <v>357547000.0</v>
+        <v>369887000.0</v>
       </c>
       <c r="AB23">
-        <v>343303000.0</v>
+        <v>452223000.0</v>
       </c>
       <c r="AC23">
-        <v>359838000.0</v>
+        <v>349603000.0</v>
       </c>
       <c r="AD23">
-        <v>349344000.0</v>
+        <v>367136000.0</v>
       </c>
       <c r="AE23">
-        <v>352172000.0</v>
+        <v>358011000.0</v>
       </c>
       <c r="AF23">
-        <v>365431000.0</v>
+        <v>360220000.0</v>
       </c>
       <c r="AG23">
-        <v>374845000.0</v>
+        <v>372301000.0</v>
       </c>
       <c r="AH23">
-        <v>345405000.0</v>
+        <v>382845000.0</v>
       </c>
       <c r="AI23">
-        <v>353638000.0</v>
+        <v>350105000.0</v>
       </c>
       <c r="AJ23">
+        <v>366138000.0</v>
+      </c>
+      <c r="AK23">
         <v>352844000.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
-        <v>321335000.0</v>
+        <v>354088000.0</v>
       </c>
       <c r="AM23">
+        <v>329935000.0</v>
+      </c>
+      <c r="AN23">
         <v>337323000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>341391000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>340741000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>342194000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>335580000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>337347000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>330119000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>317999000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>335021000.0</v>
       </c>
-      <c r="AV23">
-[...1 lines deleted...]
-      </c>
       <c r="AW23">
-        <v>225945000.0</v>
+        <v>248153000.0</v>
       </c>
       <c r="AX23">
-        <v>214949000.0</v>
+        <v>226294000.0</v>
       </c>
       <c r="AY23">
+        <v>215266000.0</v>
+      </c>
+      <c r="AZ23">
         <v>229243000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>219892000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>231320000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>209110000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>208229000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>199965000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>200258000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>198288000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>206831000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>196430000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>191666000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>185378000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>181888000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>178815000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>173748000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>170797000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>172530000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>162237000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>173923000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>171207000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>184130000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>182536000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>163435000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>155570000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>150606000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>164348000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>171334000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>151240000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>151028000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>151281000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>152007000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>147691000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>148584000.0</v>
       </c>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
       <c r="CG23">
-        <v>129858000.0</v>
+        <v>132379000.0</v>
       </c>
       <c r="CH23">
+        <v>130732000.0</v>
+      </c>
+      <c r="CI23">
         <v>128587000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>117714000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>95423000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>100821000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>97049000.0</v>
       </c>
-      <c r="CM23">
-[...1 lines deleted...]
-      </c>
       <c r="CN23">
+        <v>96867000.0</v>
+      </c>
+      <c r="CO23">
         <v>94572000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>95103000.0</v>
       </c>
-      <c r="CP23">
-[...1 lines deleted...]
-      </c>
       <c r="CQ23">
+        <v>92239000.0</v>
+      </c>
+      <c r="CR23">
         <v>95170000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>99928000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>92809000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>71992000.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>65272895.0</v>
+      </c>
+      <c r="CW23">
         <v>56829807.0</v>
       </c>
-      <c r="CW23">
-[...1 lines deleted...]
-      </c>
       <c r="CX23">
+        <v>52740258.0</v>
+      </c>
+      <c r="CY23">
         <v>55082040.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>53422631.0</v>
       </c>
-      <c r="CZ23">
-[...1 lines deleted...]
-      </c>
       <c r="DA23">
-        <v>53470580.0</v>
+        <v>55694913.0</v>
       </c>
       <c r="DB23">
-        <v>53800000.0</v>
+        <v>54620372.0</v>
       </c>
       <c r="DC23">
+        <v>54311211.0</v>
+      </c>
+      <c r="DD23">
         <v>52400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>50300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>48000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>47800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>46200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>44900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>42600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41800000.0</v>
       </c>
       <c r="DK23">
         <v>41800000.0</v>
       </c>
       <c r="DL23">
+        <v>41800000.0</v>
+      </c>
+      <c r="DM23">
         <v>42900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>37600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>35900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>37200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>37300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>35900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>34700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>36500000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>36400000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>35800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>33700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34286,864 +34482,871 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>11508000.0</v>
+      </c>
+      <c r="C25">
         <v>12696000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15175000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15836000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18231000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22504000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24329000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23657000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23261000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23523000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24717000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>23936000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10517000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>23729000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>23893000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22938000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23724000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33501000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>35593000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>35389000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35179000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27351000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30640000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>30168000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>29317000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28933000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30034000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20483000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>21050000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19226000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19922000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20066000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19748000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17238000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17171000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>18516000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17135000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15159000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>16202000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17120000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>16410000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>15748000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15549000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>15183000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16460000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15428000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14844000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9099000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9657000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9264000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11384000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9167000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9164000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8150000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6963000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7326000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7417000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7115000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7214000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6820000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6866000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6761000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7301000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7478000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6212000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6331000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7174000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7264000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8903000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6951000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7735000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6950000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5207000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5043000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5083000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5171000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4963000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5311000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5298000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5459000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5306000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5400000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5169000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4892000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4904000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4928000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4490000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3630000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3726000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3782000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3828000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3721000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3681000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3642000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3485000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3645000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3773000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2953000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3930285.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3163457.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2891029.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2947229.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2778558.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2998016.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>3130786.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>3100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DH25">
         <v>2100000.0</v>
       </c>
       <c r="DI25">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DJ25">
         <v>1900000.0</v>
       </c>
       <c r="DK25">
+        <v>1900000.0</v>
+      </c>
+      <c r="DL25">
         <v>1700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DO25">
         <v>1300000.0</v>
       </c>
       <c r="DP25">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ25">
         <v>1200000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>3600000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>1200000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DU25">
         <v>1200000.0</v>
       </c>
       <c r="DV25">
+        <v>1200000.0</v>
+      </c>
+      <c r="DW25">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>16733000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>15960000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>15560000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>15536000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>13206000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>13363000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>26176000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>24984000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>20722000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>14793000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>13033000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>7814000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>11449000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>2220000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>1705000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>1910000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>2200000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>2100000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
         <v>2700000.0</v>
       </c>
-      <c r="BX26">
-[...1 lines deleted...]
-      </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
         <v>2800000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
         <v>3300000.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
         <v>3000000.0</v>
       </c>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>4200000.0</v>
       </c>
-      <c r="CN26">
-[...1 lines deleted...]
-      </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
         <v>2800000.0</v>
       </c>
-      <c r="CR26">
-[...1 lines deleted...]
-      </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
         <v>2500000.0</v>
       </c>
-      <c r="CV26">
-[...1 lines deleted...]
-      </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
         <v>1900000.0</v>
       </c>
-      <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>26130000.0</v>
+      </c>
+      <c r="C27">
         <v>31108000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>30039000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16058000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>36972000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>34857000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>35415000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>36012000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>36004000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>34444000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>35796000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>36345000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34539000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>33439000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>32081000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>32157000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>33381000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>30743000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>35581000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>31463000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>32360000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>30795000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>31164000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>28508000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>33182000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>32263000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>31130000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>32857000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>34352000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>35029000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>31691000.0</v>
       </c>
-      <c r="AF27">
-[...1 lines deleted...]
-      </c>
       <c r="AG27">
-        <v>37417000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="AH27">
+        <v>37191000.0</v>
+      </c>
+      <c r="AI27">
         <v>36917000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>36486000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>36058000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>36326000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>140924000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>143299000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>119274000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>107140000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>103659000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
@@ -35170,518 +35373,524 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>112392000.0</v>
+        <v>72410000.0</v>
       </c>
       <c r="C28">
+        <v>81284000.0</v>
+      </c>
+      <c r="D28">
         <v>91483000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>84336000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>94840000.0</v>
+      </c>
+      <c r="G28">
         <v>76553000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>105741000.0</v>
+      </c>
+      <c r="I28">
         <v>80086000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>81891000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>78687000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>78135000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>69796000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>81516000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77921000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>91986000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>65941000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>71819000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>68569000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>72024000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>73484000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>70749000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>69109000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>66685000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>69374000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>68399000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>70465000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>75121000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>65087000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>68156000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>67103000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>61571000.0</v>
       </c>
-      <c r="AF28">
-[...1 lines deleted...]
-      </c>
       <c r="AG28">
-        <v>74509000.0</v>
+        <v>68961000.0</v>
       </c>
       <c r="AH28">
+        <v>74024000.0</v>
+      </c>
+      <c r="AI28">
         <v>68466000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>80818000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>64886000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>69634000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>108204000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>296715000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>104627000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>111325000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>114529000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>281053000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>108031000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>108420000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>99085000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>207706000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>72038000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>69288000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>66380000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>154763000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>60631000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>69796000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>63475000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>139334000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>60196000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>59420000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>59070000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>58874000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>56863000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>59628000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>57779000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>54474000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>50455000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>50663000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>51214000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>50659000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>45656000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>49678000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>47773000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>48775000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>50185000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>45842000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>45210000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>37032000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>48289000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>42562000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>40750000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>41618000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>39766000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>37886000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>38779000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>35844000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29643000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>28001000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>28300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>26482000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>23242000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>23466000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>22770000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>22017000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>22876000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>22913000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>21368000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>24672000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>26247000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>22961000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>18297000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>18014537.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16758457.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>16796375.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>16686631.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>16774339.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>17768132.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>18132137.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>17600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>18400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>14400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>14600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>14800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>14600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>14700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>14100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="DL28">
         <v>14000000.0</v>
       </c>
       <c r="DM28">
+        <v>14000000.0</v>
+      </c>
+      <c r="DN28">
         <v>12400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>12200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>12900000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>12700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12100000.0</v>
       </c>
       <c r="DR28">
         <v>12100000.0</v>
       </c>
       <c r="DS28">
+        <v>12100000.0</v>
+      </c>
+      <c r="DT28">
         <v>13000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>12800000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>12600000.0</v>
       </c>
-      <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-6217000.0</v>
+      </c>
+      <c r="C29">
         <v>40789000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2289000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43477000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2728000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2358000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>680000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8829000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1122000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-726000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2362000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-558000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3382000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1312000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2080000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1040000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3277000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6628000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3748000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2325000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>972000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3980000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3987000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6209000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11066000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5397000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3623000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3989000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-165000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35734,1188 +35943,1198 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>112392000.0</v>
+        <v>101214000.0</v>
       </c>
       <c r="C30">
-        <v>121522000.0</v>
+        <v>115358000.0</v>
       </c>
       <c r="D30">
-        <v>99494000.0</v>
+        <v>125229000.0</v>
       </c>
       <c r="E30">
-        <v>131084000.0</v>
+        <v>103868000.0</v>
       </c>
       <c r="F30">
-        <v>107110000.0</v>
+        <v>136092000.0</v>
       </c>
       <c r="G30">
-        <v>125756000.0</v>
+        <v>120018000.0</v>
       </c>
       <c r="H30">
-        <v>117798000.0</v>
+        <v>167115000.0</v>
       </c>
       <c r="I30">
-        <v>111695000.0</v>
+        <v>125135000.0</v>
       </c>
       <c r="J30">
-        <v>108531000.0</v>
+        <v>126854000.0</v>
       </c>
       <c r="K30">
-        <v>112231000.0</v>
+        <v>122926000.0</v>
       </c>
       <c r="L30">
-        <v>103141000.0</v>
+        <v>124500000.0</v>
       </c>
       <c r="M30">
-        <v>110955000.0</v>
+        <v>116781000.0</v>
       </c>
       <c r="N30">
-        <v>108660000.0</v>
+        <v>126572000.0</v>
       </c>
       <c r="O30">
-        <v>107967000.0</v>
+        <v>121702000.0</v>
       </c>
       <c r="P30">
-        <v>93598000.0</v>
+        <v>218302000.0</v>
       </c>
       <c r="Q30">
-        <v>102200000.0</v>
+        <v>109902000.0</v>
       </c>
       <c r="R30">
-        <v>95812000.0</v>
+        <v>117153000.0</v>
       </c>
       <c r="S30">
-        <v>103105000.0</v>
+        <v>120858000.0</v>
       </c>
       <c r="T30">
-        <v>100247000.0</v>
+        <v>130648000.0</v>
       </c>
       <c r="U30">
-        <v>99209000.0</v>
+        <v>127986000.0</v>
       </c>
       <c r="V30">
-        <v>95504000.0</v>
+        <v>126039000.0</v>
       </c>
       <c r="W30">
-        <v>91949000.0</v>
+        <v>115125000.0</v>
       </c>
       <c r="X30">
-        <v>104990000.0</v>
+        <v>115724000.0</v>
       </c>
       <c r="Y30">
-        <v>92581000.0</v>
+        <v>115707000.0</v>
       </c>
       <c r="Z30">
-        <v>90228000.0</v>
+        <v>209861000.0</v>
       </c>
       <c r="AA30">
-        <v>90047000.0</v>
+        <v>120670000.0</v>
       </c>
       <c r="AB30">
-        <v>91844000.0</v>
+        <v>202414000.0</v>
       </c>
       <c r="AC30">
-        <v>96108000.0</v>
+        <v>107487000.0</v>
       </c>
       <c r="AD30">
-        <v>93867000.0</v>
+        <v>112017000.0</v>
       </c>
       <c r="AE30">
-        <v>87643000.0</v>
+        <v>110245000.0</v>
       </c>
       <c r="AF30">
-        <v>98461000.0</v>
+        <v>101560000.0</v>
       </c>
       <c r="AG30">
-        <v>103215000.0</v>
+        <v>113295000.0</v>
       </c>
       <c r="AH30">
-        <v>100683000.0</v>
+        <v>119464000.0</v>
       </c>
       <c r="AI30">
-        <v>111178000.0</v>
+        <v>112064000.0</v>
       </c>
       <c r="AJ30">
-        <v>100944000.0</v>
+        <v>123678000.0</v>
       </c>
       <c r="AK30">
-        <v>104094000.0</v>
+        <v>107308000.0</v>
       </c>
       <c r="AL30">
-        <v>99604000.0</v>
+        <v>111594000.0</v>
       </c>
       <c r="AM30">
+        <v>108204000.0</v>
+      </c>
+      <c r="AN30">
         <v>107158000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>104627000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>111325000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>114529000.0</v>
       </c>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
       <c r="AR30">
+        <v>108816000.0</v>
+      </c>
+      <c r="AS30">
         <v>108031000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>108420000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>99085000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>101897000.0</v>
       </c>
-      <c r="AV30">
-[...1 lines deleted...]
-      </c>
       <c r="AW30">
-        <v>69288000.0</v>
+        <v>72400000.0</v>
       </c>
       <c r="AX30">
-        <v>66380000.0</v>
+        <v>69637000.0</v>
       </c>
       <c r="AY30">
-        <v>70301000.0</v>
+        <v>66697000.0</v>
       </c>
       <c r="AZ30">
+        <v>66824000.0</v>
+      </c>
+      <c r="BA30">
         <v>60631000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>69796000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>63475000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>64307000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>60196000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>59420000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>59070000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>58874000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>56863000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>59628000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>57779000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>54474000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>50455000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>50663000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>51214000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>50659000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>45656000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>49678000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>47773000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>48775000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>50185000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>45842000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>45210000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>37032000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>48289000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>42562000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>40750000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>41618000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>39766000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>37886000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>38779000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>35844000.0</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
       <c r="CG30">
-        <v>28001000.0</v>
+        <v>30516000.0</v>
       </c>
       <c r="CH30">
+        <v>28875000.0</v>
+      </c>
+      <c r="CI30">
         <v>28300000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>26482000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>23242000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>23466000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>22770000.0</v>
       </c>
-      <c r="CM30">
-[...1 lines deleted...]
-      </c>
       <c r="CN30">
+        <v>23061000.0</v>
+      </c>
+      <c r="CO30">
         <v>22876000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>22913000.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
+        <v>21368000.0</v>
+      </c>
+      <c r="CR30">
         <v>24672000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>26247000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>22961000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18297000.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>18014829.0</v>
+      </c>
+      <c r="CW30">
         <v>16758457.0</v>
       </c>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
       <c r="CX30">
+        <v>14619083.0</v>
+      </c>
+      <c r="CY30">
         <v>16686631.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>19552897.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17768132.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>21262923.0</v>
       </c>
-      <c r="DB30">
-[...1 lines deleted...]
-      </c>
       <c r="DC30">
+        <v>20735902.0</v>
+      </c>
+      <c r="DD30">
         <v>21600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>17100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>17000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>17100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>16700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>16800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>16000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>15500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>15700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>15600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>13800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>13500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>14200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>13900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>15700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>13300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>14400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>14000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>13800000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>13100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31">
+        <v>-28821000.0</v>
+      </c>
+      <c r="C31">
         <v>100103000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15785000.0</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
-        <v>-19630000.0</v>
+        <v>40776000.0</v>
       </c>
       <c r="F31">
-        <v>-16904000.0</v>
+        <v>-19664000.0</v>
       </c>
       <c r="G31">
-        <v>-79828000.0</v>
+        <v>-11504000.0</v>
       </c>
       <c r="H31">
-        <v>-15354000.0</v>
+        <v>-17701000.0</v>
       </c>
       <c r="I31">
-        <v>-21623000.0</v>
+        <v>-13754000.0</v>
       </c>
       <c r="J31">
-        <v>-20956000.0</v>
+        <v>-13423000.0</v>
       </c>
       <c r="K31">
-        <v>-18783000.0</v>
+        <v>-12456000.0</v>
       </c>
       <c r="L31">
-        <v>-19411000.0</v>
+        <v>-10983000.0</v>
       </c>
       <c r="M31">
-        <v>-17889000.0</v>
+        <v>-13411000.0</v>
       </c>
       <c r="N31">
-        <v>-15824000.0</v>
+        <v>-10544000.0</v>
       </c>
       <c r="O31">
-        <v>-112846000.0</v>
+        <v>-12269000.0</v>
       </c>
       <c r="P31">
-        <v>-13448000.0</v>
+        <v>-9992000.0</v>
       </c>
       <c r="Q31">
-        <v>-13925000.0</v>
+        <v>-7048000.0</v>
       </c>
       <c r="R31">
-        <v>-42217000.0</v>
+        <v>-6025000.0</v>
       </c>
       <c r="S31">
-        <v>-13637000.0</v>
+        <v>-37217000.0</v>
       </c>
       <c r="T31">
-        <v>-17731000.0</v>
+        <v>-7337000.0</v>
       </c>
       <c r="U31">
-        <v>-15448000.0</v>
+        <v>-8231000.0</v>
       </c>
       <c r="V31">
-        <v>-20785000.0</v>
+        <v>-8848000.0</v>
       </c>
       <c r="W31">
-        <v>-20914000.0</v>
+        <v>-8385000.0</v>
       </c>
       <c r="X31">
-        <v>-4698000.0</v>
+        <v>-9214000.0</v>
       </c>
       <c r="Y31">
-        <v>-115272000.0</v>
+        <v>-9606000.0</v>
       </c>
       <c r="Z31">
-        <v>-24360000.0</v>
+        <v>-12564000.0</v>
       </c>
       <c r="AA31">
-        <v>-109972000.0</v>
+        <v>-10760000.0</v>
       </c>
       <c r="AB31">
-        <v>-17578000.0</v>
+        <v>-15296000.0</v>
       </c>
       <c r="AC31">
-        <v>-16533000.0</v>
+        <v>-11278000.0</v>
       </c>
       <c r="AD31">
-        <v>-21244000.0</v>
+        <v>-9235000.0</v>
       </c>
       <c r="AE31">
-        <v>-16151000.0</v>
+        <v>-12577000.0</v>
       </c>
       <c r="AF31">
-        <v>-17533000.0</v>
+        <v>-8103000.0</v>
       </c>
       <c r="AG31">
-        <v>-18932000.0</v>
+        <v>-10663000.0</v>
       </c>
       <c r="AH31">
-        <v>-14118000.0</v>
+        <v>-10932000.0</v>
       </c>
       <c r="AI31">
-        <v>-17841000.0</v>
+        <v>-9418000.0</v>
       </c>
       <c r="AJ31">
+        <v>-5341000.0</v>
+      </c>
+      <c r="AK31">
         <v>1378000.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
-        <v>-14966000.0</v>
+        <v>-5987000.0</v>
       </c>
       <c r="AM31">
-        <v>-6288999.0</v>
+        <v>-6366000.0</v>
       </c>
       <c r="AN31">
+        <v>-6289000.0</v>
+      </c>
+      <c r="AO31">
         <v>-5273000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6006000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6013000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7706000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>5054000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6353000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6366000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-5869000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3228000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2642000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2692000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2888000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3838000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3511000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4119000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2756000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3307000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2122000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1471000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1214000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2130000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2286000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-870000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1396000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2294000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1636000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-842000.0</v>
       </c>
-      <c r="BO31">
-[...1 lines deleted...]
-      </c>
       <c r="BP31">
-        <v>-2256000.0</v>
+        <v>-1676000.0</v>
       </c>
       <c r="BQ31">
+        <v>-1355000.0</v>
+      </c>
+      <c r="BR31">
         <v>-3223000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3763000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4287000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3163000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1991000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1939000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2465000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1852000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1997000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-1794000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2540000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2148000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2054000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1734000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2572000.0</v>
       </c>
-      <c r="CF31">
-[...1 lines deleted...]
-      </c>
       <c r="CG31">
-        <v>-895000.0</v>
+        <v>-1422000.0</v>
       </c>
       <c r="CH31">
+        <v>-1769000.0</v>
+      </c>
+      <c r="CI31">
         <v>406000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1378000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1714000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1616000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1253000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-2056000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1487000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1506000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1681000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1829000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1698000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1613000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-590000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-671062.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-365900.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-458124.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-403914.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-24789.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-638429.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-793571.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-380913.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-100000.0</v>
       </c>
-      <c r="DD31">
-[...1 lines deleted...]
-      </c>
       <c r="DE31">
-        <v>300000.0</v>
+        <v>294557.0</v>
       </c>
       <c r="DF31">
         <v>300000.0</v>
       </c>
       <c r="DG31">
+        <v>300000.0</v>
+      </c>
+      <c r="DH31">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI31">
         <v>200000.0</v>
       </c>
       <c r="DJ31">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DK31">
         <v>400000.0</v>
       </c>
       <c r="DL31">
+        <v>400000.0</v>
+      </c>
+      <c r="DM31">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN31">
         <v>400000.0</v>
       </c>
       <c r="DO31">
+        <v>400000.0</v>
+      </c>
+      <c r="DP31">
         <v>-400000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>500000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>6300000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>300000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-100000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>300000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>400000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
+        <v>258619000.0</v>
+      </c>
+      <c r="C32">
         <v>284763000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>318841000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>349377000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>427629000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>401842000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>446695000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>427833000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>471223000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>449986000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>480168000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>471908000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>479580000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>449240000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>457127000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>421719000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>444978000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>438579000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>438839000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>428380000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>417154000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>386657000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>399140000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>359422000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>374800000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>364944000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>392405000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>379294000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>391400000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>374177000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>407444000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>411621000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>414061000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>369454000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>396064000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>389630000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>380916000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>348998000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>376995000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>382061000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>367176000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>354232000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>368338000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>364752000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>349394000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>343584000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>349832000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>279983000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>246837000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>229945000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>252706000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>250652000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>256390000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>225609000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>230081000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>227478000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>225545000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>217213000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>239815000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>231511000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>220151000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>207344000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>214661000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>213329000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>200866000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>192973000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>200213000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>192047000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>197362000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>191286000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>219178000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>219270000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>197827000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>182348000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>185472000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>185477000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>202979000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>175424000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>182910000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>181804000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>181068000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>170109000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>175890000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>158983000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>156243000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>148706000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>146277000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>120635000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>124987000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>116902000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>118066000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>116145000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>115581000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>109073000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>113832000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>118825000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>110110000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>85319000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>78925968.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>71460987.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>66339218.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>66555827.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>64973836.0</v>
       </c>
-      <c r="CZ32">
-[...1 lines deleted...]
-      </c>
       <c r="DA32">
-        <v>65979186.0</v>
+        <v>69025427.0</v>
       </c>
       <c r="DB32">
-        <v>63500000.0</v>
+        <v>67128978.0</v>
       </c>
       <c r="DC32">
+        <v>64696938.0</v>
+      </c>
+      <c r="DD32">
         <v>62900000.0</v>
       </c>
-      <c r="DD32">
-[...1 lines deleted...]
-      </c>
       <c r="DE32">
+        <v>61405443.0</v>
+      </c>
+      <c r="DF32">
         <v>58600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>56400000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>55400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>55200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>51600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>49400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>49500000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>51700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>45400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>42600000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>43700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>44300000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>42800000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>41200000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>41800000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>42700000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>42100000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>40100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37010,51 +37229,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>40816000.0</v>
       </c>
       <c r="C2">
         <v>42101000.0</v>
       </c>
       <c r="D2">
         <v>71414000.0</v>
       </c>
       <c r="E2">
         <v>68343000.0</v>
       </c>
       <c r="F2">
         <v>41334000.0</v>
       </c>
       <c r="G2">
         <v>35302000.0</v>
       </c>
       <c r="H2">
         <v>41572000.0</v>
       </c>
       <c r="I2">
         <v>57515000.0</v>
       </c>
@@ -37111,51 +37330,51 @@
       </c>
       <c r="AA2">
         <v>31532000.0</v>
       </c>
       <c r="AB2">
         <v>25400000.0</v>
       </c>
       <c r="AC2">
         <v>20000000.0</v>
       </c>
       <c r="AD2">
         <v>12400000.0</v>
       </c>
       <c r="AE2">
         <v>39200000.0</v>
       </c>
       <c r="AF2">
         <v>24300000.0</v>
       </c>
       <c r="AG2">
         <v>19200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>35818000</v>
       </c>
       <c r="C3">
         <v>45218000</v>
       </c>
       <c r="D3">
         <v>50598000</v>
       </c>
       <c r="E3">
         <v>61321000</v>
       </c>
       <c r="F3">
         <v>34313000</v>
       </c>
       <c r="G3">
         <v>34849000</v>
       </c>
       <c r="H3">
         <v>37688000</v>
       </c>
       <c r="I3">
         <v>43200000</v>
       </c>
@@ -37212,51 +37431,51 @@
       </c>
       <c r="AA3">
         <v>7674000</v>
       </c>
       <c r="AB3">
         <v>24100000</v>
       </c>
       <c r="AC3">
         <v>23600000</v>
       </c>
       <c r="AD3">
         <v>6200000</v>
       </c>
       <c r="AE3">
         <v>5400000</v>
       </c>
       <c r="AF3">
         <v>6000000</v>
       </c>
       <c r="AG3">
         <v>3900000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8795000.0</v>
       </c>
       <c r="F4">
         <v>26966000.0</v>
       </c>
       <c r="G4">
         <v>5477000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-15943000.0</v>
       </c>
       <c r="J4">
         <v>1804000.0</v>
       </c>
       <c r="K4">
         <v>-16485000.0</v>
       </c>
       <c r="L4">
         <v>9193000.0</v>
@@ -37273,51 +37492,51 @@
       <c r="P4">
         <v>556000.0</v>
       </c>
       <c r="Q4">
         <v>1983000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>59733000.0</v>
       </c>
       <c r="F5">
         <v>28097000.0</v>
       </c>
       <c r="G5">
         <v>60693000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-19806000.0</v>
       </c>
       <c r="J5">
         <v>-11472000.0</v>
       </c>
       <c r="K5">
         <v>8124000.0</v>
       </c>
       <c r="L5">
         <v>1313000.0</v>
@@ -37334,51 +37553,51 @@
       <c r="P5">
         <v>-18306000.0</v>
       </c>
       <c r="Q5">
         <v>-3241000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>-8383000.0</v>
       </c>
       <c r="C6">
         <v>-1285000.0</v>
       </c>
       <c r="D6">
         <v>-29313000.0</v>
       </c>
       <c r="E6">
         <v>3071000.0</v>
       </c>
       <c r="F6">
         <v>27009000.0</v>
       </c>
       <c r="G6">
         <v>6032000.0</v>
       </c>
       <c r="H6">
         <v>-6270000.0</v>
       </c>
       <c r="I6">
         <v>-15943000.0</v>
       </c>
@@ -37435,51 +37654,51 @@
       </c>
       <c r="AA6">
         <v>-2382000.0</v>
       </c>
       <c r="AB6">
         <v>6100000.0</v>
       </c>
       <c r="AC6">
         <v>5400000.0</v>
       </c>
       <c r="AD6">
         <v>7500000.0</v>
       </c>
       <c r="AE6">
         <v>-26800000.0</v>
       </c>
       <c r="AF6">
         <v>14900000.0</v>
       </c>
       <c r="AG6">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>-45006000.0</v>
       </c>
       <c r="C7">
         <v>18113000.0</v>
       </c>
       <c r="D7">
         <v>-35503000.0</v>
       </c>
       <c r="E7">
         <v>29590000.0</v>
       </c>
       <c r="F7">
         <v>12982000.0</v>
       </c>
       <c r="G7">
         <v>67645000.0</v>
       </c>
       <c r="H7">
         <v>-12482000.0</v>
       </c>
       <c r="I7">
         <v>-14400000.0</v>
       </c>
@@ -37536,88 +37755,88 @@
       </c>
       <c r="AA7">
         <v>-2917000.0</v>
       </c>
       <c r="AB7">
         <v>-8923000.0</v>
       </c>
       <c r="AC7">
         <v>6100000.0</v>
       </c>
       <c r="AD7">
         <v>11900000.0</v>
       </c>
       <c r="AE7">
         <v>-25400000.0</v>
       </c>
       <c r="AF7">
         <v>1200000.0</v>
       </c>
       <c r="AG7">
         <v>900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9">
         <v>-19796000.0</v>
       </c>
       <c r="C9">
         <v>-9683000.0</v>
       </c>
       <c r="D9">
         <v>26457000.0</v>
       </c>
       <c r="E9">
         <v>74013000.0</v>
       </c>
       <c r="F9">
         <v>-13423000.0</v>
       </c>
       <c r="G9">
         <v>24055000.0</v>
       </c>
       <c r="H9">
         <v>8779000.0</v>
       </c>
       <c r="I9">
         <v>-790000.0</v>
       </c>
@@ -37652,51 +37871,51 @@
       <c r="T9">
         <v>1502000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>3989000.0</v>
       </c>
       <c r="Y9">
         <v>2906000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>1602000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10">
         <v>11689000.0</v>
       </c>
       <c r="C10">
         <v>27019000.0</v>
       </c>
       <c r="D10">
         <v>-23990000.0</v>
       </c>
       <c r="E10">
         <v>-23459000.0</v>
       </c>
       <c r="F10">
         <v>-12839000.0</v>
       </c>
       <c r="G10">
         <v>5976000.0</v>
       </c>
       <c r="H10">
         <v>830000.0</v>
       </c>
       <c r="I10">
         <v>-2869000.0</v>
       </c>
@@ -37749,51 +37968,51 @@
       </c>
       <c r="AA10">
         <v>-574000.0</v>
       </c>
       <c r="AB10">
         <v>1100000.0</v>
       </c>
       <c r="AC10">
         <v>500000.0</v>
       </c>
       <c r="AD10">
         <v>2100000.0</v>
       </c>
       <c r="AE10">
         <v>600000.0</v>
       </c>
       <c r="AF10">
         <v>-400000.0</v>
       </c>
       <c r="AG10">
         <v>100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7437000.0</v>
       </c>
       <c r="F11">
         <v>-12188000.0</v>
       </c>
       <c r="G11">
         <v>-11721000.0</v>
       </c>
       <c r="H11">
         <v>3715000.0</v>
       </c>
       <c r="I11">
         <v>5406000.0</v>
       </c>
       <c r="J11">
         <v>2539000.0</v>
       </c>
       <c r="K11">
         <v>2932000.0</v>
       </c>
@@ -37820,51 +38039,51 @@
         <v>4896000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>9113000.0</v>
       </c>
       <c r="W11">
         <v>2812000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>329000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>122300000.0</v>
       </c>
       <c r="F12">
         <v>13407000.0</v>
       </c>
       <c r="G12">
         <v>111277000.0</v>
       </c>
       <c r="H12">
         <v>78543000.0</v>
       </c>
       <c r="I12">
         <v>-22111000.0</v>
       </c>
       <c r="J12">
         <v>16318000.0</v>
       </c>
       <c r="K12">
         <v>-2423000.0</v>
       </c>
@@ -37889,51 +38108,51 @@
       <c r="R12"/>
       <c r="S12">
         <v>4601000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
         <v>10352000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>4503000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-59458000.0</v>
       </c>
       <c r="F13">
         <v>12982000.0</v>
       </c>
       <c r="G13">
         <v>31635000.0</v>
       </c>
       <c r="H13">
         <v>-8173000.0</v>
       </c>
       <c r="I13">
         <v>-3284000.0</v>
       </c>
       <c r="J13">
         <v>-10325000.0</v>
       </c>
       <c r="K13">
         <v>18239000.0</v>
       </c>
@@ -37944,51 +38163,51 @@
         <v>-3021000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>71746000.0</v>
       </c>
       <c r="C14">
         <v>94770000.0</v>
       </c>
       <c r="D14">
         <v>96530000.0</v>
       </c>
       <c r="E14">
         <v>104056000.0</v>
       </c>
       <c r="F14">
         <v>133512000.0</v>
       </c>
       <c r="G14">
         <v>119058000.0</v>
       </c>
       <c r="H14">
         <v>90793000.0</v>
       </c>
       <c r="I14">
         <v>76974000.0</v>
       </c>
@@ -38045,57 +38264,57 @@
       </c>
       <c r="AA14">
         <v>12007000.0</v>
       </c>
       <c r="AB14">
         <v>10600000.0</v>
       </c>
       <c r="AC14">
         <v>8000000.0</v>
       </c>
       <c r="AD14">
         <v>6000000.0</v>
       </c>
       <c r="AE14">
         <v>7300000.0</v>
       </c>
       <c r="AF14">
         <v>4900000.0</v>
       </c>
       <c r="AG14">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
-        <v>32759000.0</v>
+        <v>-32759000.0</v>
       </c>
       <c r="C15">
-        <v>31409000.0</v>
+        <v>-31409000.0</v>
       </c>
       <c r="D15">
         <v>28202000.0</v>
       </c>
       <c r="E15">
         <v>27685000.0</v>
       </c>
       <c r="F15">
         <v>27704000.0</v>
       </c>
       <c r="G15">
         <v>26437000.0</v>
       </c>
       <c r="H15">
         <v>25620000.0</v>
       </c>
       <c r="I15">
         <v>24637000.0</v>
       </c>
       <c r="J15">
         <v>21762000.0</v>
       </c>
       <c r="K15">
         <v>19413000.0</v>
       </c>
@@ -38146,51 +38365,51 @@
       </c>
       <c r="AA15">
         <v>2978000.0</v>
       </c>
       <c r="AB15">
         <v>2900000.0</v>
       </c>
       <c r="AC15">
         <v>2800000.0</v>
       </c>
       <c r="AD15">
         <v>2800000.0</v>
       </c>
       <c r="AE15">
         <v>2600000.0</v>
       </c>
       <c r="AF15">
         <v>2200000.0</v>
       </c>
       <c r="AG15">
         <v>900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>32433000.0</v>
       </c>
       <c r="C16">
         <v>40816000.0</v>
       </c>
       <c r="D16">
         <v>42101000.0</v>
       </c>
       <c r="E16">
         <v>71414000.0</v>
       </c>
       <c r="F16">
         <v>68343000.0</v>
       </c>
       <c r="G16">
         <v>41334000.0</v>
       </c>
       <c r="H16">
         <v>35302000.0</v>
       </c>
       <c r="I16">
         <v>41572000.0</v>
       </c>
@@ -38247,51 +38466,51 @@
       </c>
       <c r="AA16">
         <v>29150000.0</v>
       </c>
       <c r="AB16">
         <v>31500000.0</v>
       </c>
       <c r="AC16">
         <v>25400000.0</v>
       </c>
       <c r="AD16">
         <v>19900000.0</v>
       </c>
       <c r="AE16">
         <v>12400000.0</v>
       </c>
       <c r="AF16">
         <v>39200000.0</v>
       </c>
       <c r="AG16">
         <v>24300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-2082000.0</v>
       </c>
       <c r="J17">
         <v>1299000.0</v>
       </c>
       <c r="K17">
         <v>-770000.0</v>
       </c>
       <c r="L17">
         <v>80000.0</v>
       </c>
       <c r="M17">
         <v>-2735000.0</v>
       </c>
       <c r="N17">
         <v>828000.0</v>
@@ -38302,51 +38521,51 @@
       <c r="P17">
         <v>1401000.0</v>
       </c>
       <c r="Q17">
         <v>1239000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>-59368000.0</v>
       </c>
       <c r="C18">
         <v>34064000.0</v>
       </c>
       <c r="D18">
         <v>28926000.0</v>
       </c>
       <c r="E18">
         <v>65539000.0</v>
       </c>
       <c r="F18">
         <v>128498000.0</v>
       </c>
       <c r="G18">
         <v>145598000.0</v>
       </c>
       <c r="H18">
         <v>93395000.0</v>
       </c>
       <c r="I18">
         <v>104374000.0</v>
       </c>
@@ -38403,51 +38622,51 @@
       </c>
       <c r="AA18">
         <v>30292000.0</v>
       </c>
       <c r="AB18">
         <v>2300000.0</v>
       </c>
       <c r="AC18">
         <v>11200000.0</v>
       </c>
       <c r="AD18">
         <v>31300000.0</v>
       </c>
       <c r="AE18">
         <v>13800000.0</v>
       </c>
       <c r="AF18">
         <v>14200000.0</v>
       </c>
       <c r="AG18">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>159590000.0</v>
       </c>
       <c r="C19">
         <v>-46968000.0</v>
       </c>
       <c r="D19">
         <v>-58725000.0</v>
       </c>
       <c r="E19">
         <v>6573000.0</v>
       </c>
       <c r="F19">
         <v>34167000.0</v>
       </c>
       <c r="G19">
         <v>-9703000.0</v>
       </c>
       <c r="H19">
         <v>-60759000.0</v>
       </c>
       <c r="I19">
         <v>-2776000.0</v>
       </c>
@@ -38470,88 +38689,88 @@
       <c r="P19">
         <v>-1466000.0</v>
       </c>
       <c r="Q19">
         <v>-690000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>-66997000.0</v>
       </c>
       <c r="C21">
         <v>-31338000.0</v>
       </c>
       <c r="D21">
         <v>-18224000.0</v>
       </c>
       <c r="E21">
         <v>35688000.0</v>
       </c>
       <c r="F21">
         <v>-76767000.0</v>
       </c>
       <c r="G21">
         <v>-126283000.0</v>
       </c>
       <c r="H21">
         <v>-16038000.0</v>
       </c>
       <c r="I21">
         <v>53022000.0</v>
       </c>
@@ -38576,51 +38795,51 @@
       <c r="P21">
         <v>68893000.0</v>
       </c>
       <c r="Q21">
         <v>-8842000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>-24471000.0</v>
       </c>
       <c r="C22">
         <v>-59660000.0</v>
       </c>
       <c r="D22">
         <v>39136000.0</v>
       </c>
       <c r="E22">
         <v>-99828000.0</v>
       </c>
       <c r="F22">
         <v>2858000.0</v>
       </c>
       <c r="G22">
         <v>-87652000.0</v>
       </c>
       <c r="H22">
         <v>-38889000.0</v>
       </c>
       <c r="I22">
         <v>107111000.0</v>
       </c>
@@ -38677,51 +38896,51 @@
       </c>
       <c r="AA22">
         <v>27923000.0</v>
       </c>
       <c r="AB22">
         <v>25000000.0</v>
       </c>
       <c r="AC22">
         <v>22500000.0</v>
       </c>
       <c r="AD22">
         <v>19600000.0</v>
       </c>
       <c r="AE22">
         <v>20300000.0</v>
       </c>
       <c r="AF22">
         <v>15500000.0</v>
       </c>
       <c r="AG22">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>-32286000.0</v>
       </c>
       <c r="C23">
         <v>48278000.0</v>
       </c>
       <c r="D23">
         <v>-912000.0</v>
       </c>
       <c r="E23">
         <v>774310000.0</v>
       </c>
       <c r="F23">
         <v>-6523000.0</v>
       </c>
       <c r="G23">
         <v>-172252000.0</v>
       </c>
       <c r="H23">
         <v>-7257000.0</v>
       </c>
       <c r="I23">
         <v>-6303000.0</v>
       </c>
@@ -38778,51 +38997,51 @@
       </c>
       <c r="AA23">
         <v>-263.0</v>
       </c>
       <c r="AB23">
         <v>1374000.0</v>
       </c>
       <c r="AC23">
         <v>-1200000.0</v>
       </c>
       <c r="AD23">
         <v>-4500000.0</v>
       </c>
       <c r="AE23">
         <v>-100000.0</v>
       </c>
       <c r="AF23">
         <v>-500000.0</v>
       </c>
       <c r="AG23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>251240000.0</v>
       </c>
       <c r="C24">
         <v>4156000.0</v>
       </c>
       <c r="D24">
         <v>2120000.0</v>
       </c>
       <c r="E24">
         <v>13066000.0</v>
       </c>
       <c r="F24">
         <v>36943000.0</v>
       </c>
       <c r="G24">
         <v>-376000.0</v>
       </c>
       <c r="H24">
         <v>-16181000.0</v>
       </c>
       <c r="I24">
         <v>4705000.0</v>
       </c>
@@ -38879,51 +39098,51 @@
       </c>
       <c r="AA24">
         <v>414692.0</v>
       </c>
       <c r="AB24">
         <v>400000.0</v>
       </c>
       <c r="AC24">
         <v>600000.0</v>
       </c>
       <c r="AD24">
         <v>-1500000.0</v>
       </c>
       <c r="AE24">
         <v>-28800000.0</v>
       </c>
       <c r="AF24">
         <v>3300000.0</v>
       </c>
       <c r="AG24">
         <v>700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
         <v>-25819000.0</v>
       </c>
       <c r="C25">
         <v>7581000.0</v>
       </c>
       <c r="D25">
         <v>-16321000.0</v>
       </c>
       <c r="E25">
         <v>108572000.0</v>
       </c>
       <c r="F25">
         <v>-6280000.0</v>
       </c>
       <c r="G25">
         <v>89907000.0</v>
       </c>
       <c r="H25">
         <v>90715000.0</v>
       </c>
       <c r="I25">
         <v>-12446000.0</v>
       </c>
@@ -38980,51 +39199,51 @@
       </c>
       <c r="AA25">
         <v>-87388.0</v>
       </c>
       <c r="AB25">
         <v>456000.0</v>
       </c>
       <c r="AC25">
         <v>400000.0</v>
       </c>
       <c r="AD25">
         <v>-200000.0</v>
       </c>
       <c r="AE25">
         <v>2200000.0</v>
       </c>
       <c r="AF25">
         <v>-100000.0</v>
       </c>
       <c r="AG25">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
         <v>-12228000.0</v>
       </c>
       <c r="C26">
         <v>-20574000.0</v>
       </c>
       <c r="D26">
         <v>-2857000.0</v>
       </c>
       <c r="E26">
         <v>-41717000.0</v>
       </c>
       <c r="F26">
         <v>-11858000.0</v>
       </c>
       <c r="G26">
         <v>-4428000.0</v>
       </c>
       <c r="H26">
         <v>-26127000.0</v>
       </c>
       <c r="I26">
         <v>-21181000.0</v>
       </c>
@@ -39079,51 +39298,51 @@
       <c r="Z26">
         <v>-12305000.0</v>
       </c>
       <c r="AA26">
         <v>-13225000.0</v>
       </c>
       <c r="AB26">
         <v>-15723000.0</v>
       </c>
       <c r="AC26">
         <v>-23100000.0</v>
       </c>
       <c r="AD26">
         <v>-17200000.0</v>
       </c>
       <c r="AE26">
         <v>-9200000.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26">
         <v>-7500000.0</v>
       </c>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
         <v>23065000.0</v>
       </c>
       <c r="C27">
         <v>18478000.0</v>
       </c>
       <c r="D27">
         <v>17308000.0</v>
       </c>
       <c r="E27">
         <v>17432000.0</v>
       </c>
       <c r="F27">
         <v>15581000.0</v>
       </c>
       <c r="G27">
         <v>8096000.0</v>
       </c>
       <c r="H27">
         <v>7729000.0</v>
       </c>
       <c r="I27">
         <v>13460000.0</v>
       </c>
@@ -39166,51 +39385,51 @@
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>600000.0</v>
       </c>
       <c r="AC27">
         <v>5700000.0</v>
       </c>
       <c r="AD27">
         <v>4000000.0</v>
       </c>
       <c r="AE27">
         <v>15400000.0</v>
       </c>
       <c r="AF27">
         <v>-600000.0</v>
       </c>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>-144270000.0</v>
       </c>
       <c r="C28">
         <v>-35043000.0</v>
       </c>
       <c r="D28">
         <v>-50195000.0</v>
       </c>
       <c r="E28">
         <v>-37213000.0</v>
       </c>
       <c r="F28">
         <v>-122852000.0</v>
       </c>
       <c r="G28">
         <v>-172252000.0</v>
       </c>
       <c r="H28">
         <v>-75042000.0</v>
       </c>
       <c r="I28">
         <v>901000.0</v>
       </c>
@@ -39267,51 +39486,51 @@
       </c>
       <c r="AA28">
         <v>-14358000.0</v>
       </c>
       <c r="AB28">
         <v>-2200000.0</v>
       </c>
       <c r="AC28">
         <v>-23100000.0</v>
       </c>
       <c r="AD28">
         <v>-21700000.0</v>
       </c>
       <c r="AE28">
         <v>-11900000.0</v>
       </c>
       <c r="AF28">
         <v>-2700000.0</v>
       </c>
       <c r="AG28">
         <v>-12300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>-23550000.0</v>
       </c>
       <c r="C29">
         <v>79282000.0</v>
       </c>
       <c r="D29">
         <v>79524000.0</v>
       </c>
       <c r="E29">
         <v>126860000.0</v>
       </c>
       <c r="F29">
         <v>162811000.0</v>
       </c>
       <c r="G29">
         <v>180447000.0</v>
       </c>
       <c r="H29">
         <v>131083000.0</v>
       </c>
       <c r="I29">
         <v>147574000.0</v>
       </c>
@@ -39368,51 +39587,51 @@
       </c>
       <c r="AA29">
         <v>37966000.0</v>
       </c>
       <c r="AB29">
         <v>27775000.0</v>
       </c>
       <c r="AC29">
         <v>34800000.0</v>
       </c>
       <c r="AD29">
         <v>37500000.0</v>
       </c>
       <c r="AE29">
         <v>19200000.0</v>
       </c>
       <c r="AF29">
         <v>20200000.0</v>
       </c>
       <c r="AG29">
         <v>20400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>159590000.0</v>
       </c>
       <c r="C30">
         <v>-46968000.0</v>
       </c>
       <c r="D30">
         <v>-58725000.0</v>
       </c>
       <c r="E30">
         <v>-80852000.0</v>
       </c>
       <c r="F30">
         <v>-12993000.0</v>
       </c>
       <c r="G30">
         <v>-2718000.0</v>
       </c>
       <c r="H30">
         <v>-60759000.0</v>
       </c>
       <c r="I30">
         <v>-162336000.0</v>
       </c>
@@ -39488,1366 +39707,1375 @@
       <c r="AG30">
         <v>-3200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV30"/>
+  <dimension ref="A1:DW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
+        <v>31357000.0</v>
+      </c>
+      <c r="C2">
         <v>32433000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20383000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40246000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33513000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40816000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42745000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45497000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37921000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42101000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39295000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41916000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45116000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71414000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66143000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>76072000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>90151000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68343000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>46230000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46980000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41175000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41334000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42904000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>72338000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39384000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35302000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33603000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>37730000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39836000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>41572000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>53715000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>64831000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>60142000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57515000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56752000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>43603000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>106407000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55711000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>74483000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>-12864000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>65106000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>72196000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>69788000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-12529000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>69484000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>63003000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>80616000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2631000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>62865000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>48078000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>54861000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>-6731000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>53606000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>58259000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>54692000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-6991000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>-7188000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>61662000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>54720000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>60331000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>53724000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>59715000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>55974000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>60934000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>59828000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>57732000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>51893000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>49580000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>53151000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>50667000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>50855000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>65820000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>59403000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>44002000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>43913000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>50430000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>36061000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>29720000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>37659000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>36640000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>32276000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>39555000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>40263000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>46147000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>64463000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>65830000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>109481000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>82146000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>67442000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>66954000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>63938000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>55271000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>62643000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>57101000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>57133000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>75634000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>44686000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>28691000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>31129208.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>37399936.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>18298645.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>29150118.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>26751718.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11715064.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>28900000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>31500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>26500000.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>26900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>25400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>14600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>20000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>10500000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>15300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>12500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>13300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>39200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>5300000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>3400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>25500000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>24200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
+        <v>4043000</v>
+      </c>
+      <c r="C3">
         <v>5257000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9428000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8119000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8739000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9532000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12038000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9147000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9960000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14073000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13491000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13335000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11374000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12398000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20724000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12501000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15456000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12640000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9818000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8676000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8284000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7535000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9363000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6404000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9360000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9722000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5725000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12793000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10712000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8458000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11050000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10296000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10207000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11647000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12720000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18965000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8181000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5069000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8985000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8751000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9788000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14158000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13586000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15067000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10330000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9268000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10483000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8895000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5290000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4569000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7656000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6321000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5690000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5257000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8595000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8720000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10193000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5728000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6590000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8163000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3939000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3748000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10387000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2640000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4234000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4176000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7854000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4951000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3518000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3087000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4186000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3395000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2342000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2130000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6451000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3519000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7148000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3531000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7419000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4490000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3684000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3804000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6430000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13727000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4746000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3163000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3577000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3670000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1394000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1762000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2519000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2561000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1389000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2811000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3242000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2931000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2204000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1686000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1909422</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1883848</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1924021</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1546709</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1959115</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1452072</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1862901</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2400000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2200000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>12900000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>12200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>8400000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1700000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1300000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2000000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>800000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2000000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1400000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>2100000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>5200000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>1000000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1300000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>1600000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>2100000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>1600000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>700000</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-1777000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-3336000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-28055000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>7133000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-7647000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-13427000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>22736000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>22846000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-755000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>6770000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1895000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2440000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-30125000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>34998000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>3044000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-4005000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1807000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1736000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12143000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-11116000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>4689000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>2627000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>763000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>13149000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-62804000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>50696000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-18772000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>15151000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5774000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-7090000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>2408000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>19314000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-6409000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-6120000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-6732000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>19026000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1275000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3906000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3125000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>3333000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-2078000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-4653000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3567000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>21000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>197000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-7188000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>5551000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-5611000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>6607000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-5991000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -40867,217 +41095,218 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3819000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>44829000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-41674000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>55915000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20831000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>63306000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-38657000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32011000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10130000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7723000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1507000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>25877000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>31101000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12285000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>3036000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1676000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-19634000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1977000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1819000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-675000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-15335000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2663000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>65000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-215000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-13985000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5982000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11958000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4373000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14189000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-23721000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14514000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>23322000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12802000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10962000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7855000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-17201000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6837000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1277000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5192000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4967000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-5682000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>216000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3614000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6273000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-9504000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>385000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3536000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-12612000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2543000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -41097,814 +41326,821 @@
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
+        <v>4731000.0</v>
+      </c>
+      <c r="C6">
         <v>-1076000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12050000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19863000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6733000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7303000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1929000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2752000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7576000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4180000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2806000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2621000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26298000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5271000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9929000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14079000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>21808000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>22113000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-750000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5805000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-159000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1570000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-29434000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>32954000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4082000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1699000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4127000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2106000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1736000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12143000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-11116000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4689000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2627000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>763000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13149000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-62804000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5015000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-18772000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15151000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5774000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-72196000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2408000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>19314000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6409000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-63003000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5012000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>19026000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1275000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-44172000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3125000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3333000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2078000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-58259000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3567000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>21000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>197000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7188000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5551000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5611000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6607000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5991000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3741000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4960000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1106000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2096000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5839000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2313000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-3571000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2484000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-188000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-14965000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6417000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>15401000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>89000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-6517000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>14369000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6341000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-7939000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1019000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4364000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-7279000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-708000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-5884000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-18316000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-1367000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-43651000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>27335000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14704000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>488000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3016000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8667000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-7372000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5542000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-32000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-18501000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>30948000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>15995000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2438208.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-6270728.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>19101291.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-10851473.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2398400.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>15036654.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-17184936.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-3800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>4900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-5400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>10500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-4900000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-3000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-25900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>4800000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>5300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>3400000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
+        <v>-38231000.0</v>
+      </c>
+      <c r="C7">
         <v>1519000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18654000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8071000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4131000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-39448000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>45111000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4669000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18153000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-49820000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-19372000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-6896000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>31413000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-41083000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42585000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-21001000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>60519000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-77825000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18016000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-29193000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11649000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6599000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17883000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>25898000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>39614000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-15750000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13316000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5141000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2772000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-19793000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2197000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2515000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>8051000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-14433000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5232000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4487000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3050000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11595000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7713000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>13679000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7903000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-11235000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-9179000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7631000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>21438000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-12252000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2723000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>7630000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9272000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6115000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>5803000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>14242000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3088000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9880000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-11017000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6570000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-250000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-11579000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-6542000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-554000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-10389000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1693000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-14930000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1573000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>8072000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2354000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>943000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-5071000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1942000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-147000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-16190000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3526000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5903000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>9356000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1407000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2650000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-8383000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-9178000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>9015000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-13054000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-21230000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>860000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-11469000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-3789000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>4903000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-3313000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-2708000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>10280000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>3391000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1592000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-1169000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-2563000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-13835000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>5107000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-3715000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>5913000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-9460000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-1634000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>7869154.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-4494376.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1703494.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-903284.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1793402.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>732222.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-5843023.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>400000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-9300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>2800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>200000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-3600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>3800000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>400000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>11900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-4400000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-100000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>1300000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>200000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1700000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>200000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-200000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>300000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>1200000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -41987,1124 +42223,1129 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>26457000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>74013000.0</v>
       </c>
       <c r="Q9">
         <v>74013000.0</v>
       </c>
       <c r="R9">
         <v>74013000.0</v>
       </c>
       <c r="S9">
-        <v>-13423000.0</v>
+        <v>74013000.0</v>
       </c>
       <c r="T9">
         <v>-13423000.0</v>
       </c>
       <c r="U9">
         <v>-13423000.0</v>
       </c>
       <c r="V9">
         <v>-13423000.0</v>
       </c>
       <c r="W9">
-        <v>24055000.0</v>
+        <v>-13423000.0</v>
       </c>
       <c r="X9">
         <v>24055000.0</v>
       </c>
       <c r="Y9">
         <v>24055000.0</v>
       </c>
-      <c r="Z9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z9">
+        <v>24055000.0</v>
+      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>8779000.0</v>
       </c>
       <c r="AC9">
         <v>8779000.0</v>
       </c>
       <c r="AD9">
         <v>8779000.0</v>
       </c>
       <c r="AE9">
-        <v>-790000.0</v>
+        <v>8779000.0</v>
       </c>
       <c r="AF9">
         <v>-790000.0</v>
       </c>
       <c r="AG9">
         <v>-790000.0</v>
       </c>
       <c r="AH9">
         <v>-790000.0</v>
       </c>
       <c r="AI9">
+        <v>-790000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-7045000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-10632000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>7566000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-13492000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-2786000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>-7554000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>8828000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>1502000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>3989000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>2906000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>1602000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-23990000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10">
         <v>-23459000.0</v>
       </c>
       <c r="Q10">
         <v>-23459000.0</v>
       </c>
       <c r="R10">
         <v>-23459000.0</v>
       </c>
       <c r="S10">
-        <v>-12839000.0</v>
+        <v>-23459000.0</v>
       </c>
       <c r="T10">
         <v>-12839000.0</v>
       </c>
       <c r="U10">
         <v>-12839000.0</v>
       </c>
       <c r="V10">
         <v>-12839000.0</v>
       </c>
       <c r="W10">
-        <v>5976000.0</v>
+        <v>-12839000.0</v>
       </c>
       <c r="X10">
         <v>5976000.0</v>
       </c>
       <c r="Y10">
         <v>5976000.0</v>
       </c>
-      <c r="Z10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z10">
+        <v>5976000.0</v>
+      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>830000.0</v>
       </c>
       <c r="AC10">
         <v>830000.0</v>
       </c>
       <c r="AD10">
         <v>830000.0</v>
       </c>
       <c r="AE10">
-        <v>-2869000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="AF10">
         <v>-2869000.0</v>
       </c>
       <c r="AG10">
         <v>-2869000.0</v>
       </c>
       <c r="AH10">
         <v>-2869000.0</v>
       </c>
       <c r="AI10">
+        <v>-2869000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-2289000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>10453000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>17001000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>4429000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>3827000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>-3463000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>4751000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>9361000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>1301000.0</v>
       </c>
-      <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>728000.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>-200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-100000.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-2665000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2628000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1816000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7437000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2866000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2850000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8265000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6124000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-19026000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4149000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8813000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-14681000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4067000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-34000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1073000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3715000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2105000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1096000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-159000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3526000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-696000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8726000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>902000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1436000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4552000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3265000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2390000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-5273000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1721000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3530000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2954000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8828000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-6883000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1884000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>550000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-8239000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-225000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7929000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>722000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4526000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>9050000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8055000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-4198000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3124000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2956000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4963000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1015000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-6927000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2982000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1356000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1717000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6869000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>4896000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>9113000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>2812000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>329000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>6072000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5461000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-23742000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60974000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9528000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17635000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-31000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-9990000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10124000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4653000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2661000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18811000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5529000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>86849000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>88000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>84151000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8542000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-6578000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5969000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20813000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-15360000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2762000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-30326000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11484000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8139000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-6813000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3508000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1358000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-8077000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3293000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1003000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21067000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3387000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-2502000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-8720000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5090000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3571000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1217000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4385000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-1809000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-106000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>966000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9512000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-118000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2168000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-961000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12236000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-206000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1219000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>372000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4863000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>4601000.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>10352000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>4503000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-41083000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-21151000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8913000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>96667000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-40816000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23927000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-29193000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3869000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3729000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-18127000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25898000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>39614000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-15750000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3707000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5141000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2772000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-19793000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5613000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2515000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>8051000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-14433000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-10325000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-4487000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-8686000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-15193000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>18239000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2401000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-16929000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-3021000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -43139,1323 +43380,1333 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
+        <v>-11508000.0</v>
+      </c>
+      <c r="C14">
         <v>12696000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15175000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15836000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18231000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22504000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24329000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23657000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23261000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23523000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24717000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23936000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24148000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23729000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>23893000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22938000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>23724000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33501000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>35593000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35389000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>35179000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27351000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30640000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30168000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>29317000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28933000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30034000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20483000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21050000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19226000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19922000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20066000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19748000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17238000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17171000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18516000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17135000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15159000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>16202000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17120000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16410000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15748000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>15549000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15183000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16460000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15428000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14844000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9099000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9657000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9264000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>11384000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9167000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9164000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8150000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6963000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7326000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7417000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7115000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7214000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6820000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6866000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6761000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7301000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7478000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6212000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6331000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7174000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7264000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8903000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6951000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7735000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6950000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5207000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5043000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5083000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5171000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4963000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5311000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5298000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5459000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5306000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5400000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5169000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4892000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4904000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4928000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4490000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3630000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3726000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3782000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3828000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3721000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3681000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3642000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3485000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3645000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3773000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>2953000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3930285.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3163457.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2891029.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2947229.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>2778558.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>2998016.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>3130786.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>3100000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>2700000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>2400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DH14">
         <v>2100000.0</v>
       </c>
       <c r="DI14">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DJ14">
         <v>1900000.0</v>
       </c>
       <c r="DK14">
+        <v>1900000.0</v>
+      </c>
+      <c r="DL14">
         <v>1700000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>1600000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DO14">
         <v>1300000.0</v>
       </c>
       <c r="DP14">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ14">
         <v>1200000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3600000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>1200000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DU14">
         <v>1200000.0</v>
       </c>
       <c r="DV14">
+        <v>1200000.0</v>
+      </c>
+      <c r="DW14">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
-        <v>9474000.0</v>
+        <v>-8061000.0</v>
       </c>
       <c r="C15">
-        <v>8019000.0</v>
+        <v>-9474000.0</v>
       </c>
       <c r="D15">
-        <v>7693000.0</v>
+        <v>-8019000.0</v>
       </c>
       <c r="E15">
+        <v>-7693000.0</v>
+      </c>
+      <c r="F15">
         <v>7810000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9237000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7346000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7372000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7411000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9280000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7018000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7058000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7123000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7003000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6873000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6860000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7128000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6824000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6848000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6877000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7171000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6808000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6624000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6630000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6648000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6535000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6366000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6394000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6446000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6414000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6109000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6418000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6039000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6071000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5569000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5384000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5420000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5389000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5038000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4729000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4732000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4914000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4933000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4304000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4308000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4302000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4278000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3075000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3017000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3026000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2982000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2737000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2819000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2744000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2728000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2504000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2544000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2549000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2554000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2351000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2358000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2369000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2352000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2092000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2117000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2127000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4412000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1969000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1982000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4418000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1856000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1847000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1870000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1864000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1861000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1736000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1742000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1744000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1737000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1605000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2119000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5329000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437000.0</v>
       </c>
       <c r="CG15">
         <v>1437000.0</v>
       </c>
       <c r="CH15">
+        <v>1437000.0</v>
+      </c>
+      <c r="CI15">
         <v>1449000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1460000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1281000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1298000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1280000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1288000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>886000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>867000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>862000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>857000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>819000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>811000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>795000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>794688.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>756246.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>759168.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>767898.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>773621.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>729021.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>734945.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>700000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DE15">
         <v>700000.0</v>
       </c>
       <c r="DF15">
         <v>700000.0</v>
       </c>
       <c r="DG15">
+        <v>700000.0</v>
+      </c>
+      <c r="DH15">
         <v>200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK15">
         <v>700000.0</v>
       </c>
       <c r="DL15">
         <v>700000.0</v>
       </c>
       <c r="DM15">
         <v>700000.0</v>
       </c>
       <c r="DN15">
         <v>700000.0</v>
       </c>
       <c r="DO15">
         <v>700000.0</v>
       </c>
       <c r="DP15">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ15">
         <v>600000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DS15">
         <v>600000.0</v>
       </c>
       <c r="DT15">
+        <v>600000.0</v>
+      </c>
+      <c r="DU15">
         <v>500000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>600000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
+        <v>36088000.0</v>
+      </c>
+      <c r="C16">
         <v>31357000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>32433000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20383000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>40246000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33513000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40816000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42745000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45497000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37921000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>42101000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39295000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41916000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45116000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71414000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>66143000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>76072000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>90151000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68343000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>46230000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>46980000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>41175000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>41334000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42904000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>72338000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>39384000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>35302000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33603000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>37730000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>39836000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>41572000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>53715000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>64831000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>60142000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>57515000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>56752000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43603000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>50696000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>55711000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2287000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>59332000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-7090000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>72196000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6785000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>63075000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-6120000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75604000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21657000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61590000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3906000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>57986000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-3398000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>51528000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-4653000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>58259000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-6970000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-6991000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>54474000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>60271000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>54720000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>60331000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>53724000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>59715000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>55974000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>60934000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>59828000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>57732000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>51893000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49580000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>53151000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>50667000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>50855000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>65820000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>59403000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>44002000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>43913000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>50430000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>36061000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>29720000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>37659000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>36640000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>32276000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>39555000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>40263000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>46147000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>64463000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>65830000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>109481000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>82146000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>67442000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>66954000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>63938000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>55271000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>62643000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>57101000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>57133000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>75634000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>44686000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>28691000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>31129208.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>37399936.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>18298645.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>29150118.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>26751718.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>11715064.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>28900000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>31500000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>3500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-3800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>26900000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>4900000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>2300000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>3600000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>14600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-900000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>10500000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-4900000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>15300000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-3000000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>1100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>900000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>13300000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>4800000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>5300000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>3400000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>25500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-322000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-305000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-2713000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>583000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>353000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1539000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1782000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1580000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-3602000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-166000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-878000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1335000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1061000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3768000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1298000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3383000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1603000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3261000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>174000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>215000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>137000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1163000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2742000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-4195000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1118000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2676000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-2658000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1172000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-471000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-7887000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>6863000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2691000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-266000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -44475,589 +44726,593 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
+        <v>-19481000.0</v>
+      </c>
+      <c r="C18">
         <v>-57249000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>902999.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23319000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2411000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34541000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23908000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4348000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-41339000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10873000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>18860000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>69561000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-48622000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21769000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-857000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>84423000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39796000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>46136000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5999000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>48572000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>27791000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>47476000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>51209000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>51278000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4365000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>35944000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>31332000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>26191000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-72000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>53718000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>16240000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>38426000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-4010000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40817000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32511000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>20059000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10977000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>32884000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>37763000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>32084000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4139000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>25139000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>33156000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>34494000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>24000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>18369000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>31044000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6046000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7703000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>28732000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>33177000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>20511000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1982000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>17179000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>21443000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>8938000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1327000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>26965000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>20068000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>10009000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>16082000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>12562000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>25218000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>27801000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>19469000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>13509000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>19826000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>21564000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>16549000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>21853000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>19305000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>21970000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>29363000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>25637000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>12169000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>8994000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7149000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>24308000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>6927000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>3847000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>11601000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>6814000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>18929000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>6202000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>13415000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>14354000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>21263000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>24289000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>12963000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>23037000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>10267000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-227000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>16129000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>11348000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>24046000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2026000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>7997000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>15530975.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>6110929.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>5066068.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>4428028.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>11051364.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>10579703.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1361000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>7300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>6600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-4100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>1000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-3500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>2900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>7300000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>4500000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>8500000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>17000000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1500000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>4300000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>5700000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>2700000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>700000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>3700000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>5200000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>3700000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>6341000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>157144000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5331000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1436000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8337000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8868000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15577000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14186000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5008000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1536000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17050000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14153000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5644000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2068000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>3127000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-130000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11053000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>15000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5846000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-42190000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>42124000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5067000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4570000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6040000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-21585000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4117000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>883000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>9095000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-125000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-16000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-11730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2211000.0</v>
       </c>
       <c r="AJ19">
         <v>-2211000.0</v>
       </c>
       <c r="AK19">
         <v>-2211000.0</v>
       </c>
       <c r="AL19">
         <v>-2211000.0</v>
       </c>
       <c r="AM19">
         <v>-2211000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-2211000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-2211000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>10418000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-2211000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-8000.0</v>
       </c>
-      <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-950000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>172000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>1000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-33000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-1606000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -45077,54 +45332,55 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45207,231 +45463,234 @@
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
+        <v>41574000.0</v>
+      </c>
+      <c r="C21">
         <v>-172000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3295000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-120510000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18269000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31949000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-59118000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-4322000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-59842000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32722000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21925000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24301000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-82883000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>72345000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27743000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4924000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-35909000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-18039000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-34223000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-113393000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-303000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21636000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-32433000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2128000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6440000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>20707000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-61384000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-17677000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18782000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>113301000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-32454000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-9400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4529000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>65921000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-46377000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>32323000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-27173000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11268000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>214063000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-9477000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-18430000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6997000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>365405000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-8978000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-569000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1420000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-7568000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-19730000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5404000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>64918000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1675000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1632000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1428000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1745000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>43391000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8845000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4843000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>11814000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -45451,3374 +45710,3402 @@
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
+        <v>-3945000.0</v>
+      </c>
+      <c r="C22">
         <v>43629000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-27470000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15387000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8916000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3472000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-68161000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1777000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9027000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2303000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17693000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8671000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9125000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3647000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-80957000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2875000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1936000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-19810000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3668000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3366000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5152000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1992000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1849000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-86595000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10306000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-71491000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14424000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15194000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2984000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29536000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>24345000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18072000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>35158000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20783000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29308000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14868000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8974000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>23600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>23792000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14266000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4503000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>17002000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22022000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9428000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14836000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5524000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19639000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11251000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7906000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14816000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>17898000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14055000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8003000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12207000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>16385000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>15192000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11420000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>20647000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>22171000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17119000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13523000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>20614000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>21209000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>16295000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13656000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>15633000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>18068000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>12742000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>11289000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>20392000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>21378000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>20283000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>17431000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>20225000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>12029000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>18501000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13971000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>18979000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17706000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>16852000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12907000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>15682000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16154000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>15263000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12725000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16631000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>14380000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>13801000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>11383000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11719000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>12289000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>11612000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>9273000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>10220000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>10558000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6407000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>7821000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>7972147.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8760727.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>8124480.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>6741646.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6999759.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>7725357.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>7097803.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>6100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>6300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>6900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>6400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>5400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>5600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>5600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>4900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>4800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>5500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>5000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>4300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>4200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>4500000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>7400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>4200000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DU22">
         <v>4100000.0</v>
       </c>
       <c r="DV22">
+        <v>4100000.0</v>
+      </c>
+      <c r="DW22">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>240</v>
+      </c>
+      <c r="B23">
+        <v>-217721000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-928355000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-37092000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4806000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31949000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35566000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17416000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4704000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14186000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43986000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>174049000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>239880000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-758000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-694000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1322000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-725000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2722000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-761000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-749000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2291000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6259000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3631000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3874000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1340000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1768000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2003000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2762000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-724000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6303000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>54105000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>117570000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>509622000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>44275000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>133341000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>105973000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-113000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>998000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>421000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2363000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-19450000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>129000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-44000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3727000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>395357000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5017000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-3868000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7683000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1774000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-493000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4519000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-9176000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13016000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-170000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5083000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>28021000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-33590000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-29000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-552000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-226000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>56000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2304000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9820000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>40000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>58000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1906000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-76000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>676000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-938000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-201000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1860000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>443000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>131000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1196000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-34000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>553000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>281000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>81738000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1631000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4074000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>269000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>26984000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-10182000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-10643000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-12498000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-10271000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-12530000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-10804000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-9110000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-9203000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-10816000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>84252000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-444821.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>32698646.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-667352.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-476473.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-1702293.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3503825.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1863705.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-56522.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DH23">
         <v>-200000.0</v>
       </c>
       <c r="DI23">
+        <v>-200000.0</v>
+      </c>
+      <c r="DJ23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DK23">
         <v>-100000.0</v>
       </c>
       <c r="DL23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DM23">
         <v>100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP23">
         <v>-100000.0</v>
       </c>
       <c r="DQ23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DR23">
         <v>-900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DU23">
         <v>-100000.0</v>
       </c>
       <c r="DV23">
         <v>-100000.0</v>
       </c>
+      <c r="DW23">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
+        <v>2216000.0</v>
+      </c>
+      <c r="C24">
         <v>243224000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6341000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-7117000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3408000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13186000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3157000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>279000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>208000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-113000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8553000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7643000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-5676000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1755000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4216000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>379000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3186000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>171000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19732000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>146000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2276000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1689000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-9137000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6187000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>118000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>63000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6020000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1046000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10611000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>361000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-545000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8669000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-9639000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-10484000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>719000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-126000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>953000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>134000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>223000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>272000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>849000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>150000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>222000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-12864000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>629000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>217000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>16000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>17000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>12000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>30000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>171000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>50000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>232000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>872000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-9915000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>79000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-6301000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>182000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-3100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-3593000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-10363000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>72000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-4192000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-4118000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-7870000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-4800000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-3531000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>108000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>58000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-83347000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1447000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>254000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2889000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>206000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2980000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>784000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2924000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>100000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-20323000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-9480000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>232000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>132000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>702000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>33000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-73853000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>717000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>133000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-6099000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>960000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>315000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>941000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>25000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>179000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2569000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>455000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>37752.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3738.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>18618414.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>4096.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-93894.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>460435.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-3838355.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>2300000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DG24">
         <v>100000.0</v>
       </c>
       <c r="DH24">
+        <v>100000.0</v>
+      </c>
+      <c r="DI24">
         <v>4500000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>4100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-2700000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-1700000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-2500000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>1500000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>1200000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-1700000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>3800000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>35600000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-19500000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>1900000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>700000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>400000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
+        <v>37165000.0</v>
+      </c>
+      <c r="C25">
         <v>-109836000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>745000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-69447000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1528000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9572000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>31452000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2359000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2309000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3316000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1787000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1049000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11657000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-26805000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>83918000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4331000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12413000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33222000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>201000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-637000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>652000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-585000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4519000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2990000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>84341000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1943000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>72703000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3776000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>747000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1272000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2263000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-12916000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>481000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2252000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4551000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8075000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-9531000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1962000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1662000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-9648000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-184000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-894000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2908000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2679000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1184000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3640000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2347000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1562000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1224000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-447000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-699000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4129000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-769000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-341000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-624000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-122000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4613000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-253000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>466000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1710000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-967000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>349000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-449000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-3237000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>136000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>778000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-13114000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3480000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2172000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>823000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4957000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1620000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4091000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>575000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2313000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>848000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-115000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-364000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1356000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7215000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4836000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1773000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>15640000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-13663000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1825000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1332000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-3350000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4873000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>872000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6389000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-770000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-367000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>801000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-745000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>5904000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4319000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>750000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-2883737.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>466769.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-2403243.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-2787789.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>399850.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>579753.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1161665.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>8300000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-7200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-3000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>5900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-1100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>4000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-1600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>1400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>9500000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-6100000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-3400000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>1500000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1900000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-1000000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-2500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
+        <v>-535000.0</v>
+      </c>
+      <c r="C26">
         <v>-5163000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-106000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-7696000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-151000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4275000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-49000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3305000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-35000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-17185000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-39000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-79000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-288000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2451000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-7731000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-21848000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-9703000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2435000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5709000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1663000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-249000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-4237000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2056000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-21000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-506000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1845000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-4312000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-8529000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-5535000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-7751000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1090000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1786000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-13890000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4415000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2374000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2478000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2674000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-6499000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-95000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-49694000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1479000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-6730000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4670000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-7000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1874000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-8016000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-5266000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-372000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-272000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-3995000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-8093000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-6270000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-2729000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-4530000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-12109000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-7610000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-4009000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-7289000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-30224000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-6943000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4657000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-2743000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-14363000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-11556000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-4243000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-5143000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1414000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-4215000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-3865000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-19268000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-17378000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-16755000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-4816000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-4318000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-19800000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-24825000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-9256000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-2645000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-16614000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-841000.0</v>
       </c>
-      <c r="CC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD26"/>
       <c r="CE26">
         <v>-1000.0</v>
       </c>
       <c r="CF26">
+        <v>-1000.0</v>
+      </c>
+      <c r="CG26">
         <v>-854000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-15095000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-11983000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-2324000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-6319000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-138000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-6113000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-4424000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-89000.0</v>
       </c>
-      <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-124000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-932138.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-2519589.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-6396027.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-2457246.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-5552538.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-3313590.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-2958737.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-1381224.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-4500000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-6600000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-3300000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-1300000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-2500000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>-6200000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>-8100000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>-6300000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>-8300000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>-1200000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>-5800000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>-1900000.0</v>
       </c>
-      <c r="DO26">
+      <c r="DP26">
         <v>-6400000.0</v>
       </c>
-      <c r="DP26">
+      <c r="DQ26">
         <v>-1700000.0</v>
       </c>
-      <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
+        <v>-5136000.0</v>
+      </c>
+      <c r="C27">
         <v>4407000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3227000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8841000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6018000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4979000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4169000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5331000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4327000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4651000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3673000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5023000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4278000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4334000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3304000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5197000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5222000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3709000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2621000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5713000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4001000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3246000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1018000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2539000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2508000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2031000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1560000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1156000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1366000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3647000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2929000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2399000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2658000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5474000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2708000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2837000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2920000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6097000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2672000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2673000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2741000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2526000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2259000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2274000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2039000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2525000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1906000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1667000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1665000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1574000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1409000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1396000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1378000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1379000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1375000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1366000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1319000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1412000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1671000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1693000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1851000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1757000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1641000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1633000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1684000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1609000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1464000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1500000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>1336000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1762000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>931000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>951000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1115000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-490000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>531000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-299000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>872000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-2026000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>1361000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>3226000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>-600000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>-2800000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>2900000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>-2900000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>5500000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>200000.0</v>
       </c>
-      <c r="DI27"/>
       <c r="DJ27"/>
-      <c r="DK27">
+      <c r="DK27"/>
+      <c r="DL27">
         <v>4300000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>-100000.0</v>
       </c>
-      <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27">
+      <c r="DO27"/>
+      <c r="DP27">
         <v>-600000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>-9500000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>3600000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>-3500000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>-600000.0</v>
       </c>
-      <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
+        <v>18238000.0</v>
+      </c>
+      <c r="C28">
         <v>-186637000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4830000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-172991000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15114000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18437000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-30947000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7114000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33096000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36114000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6162000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-11458000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-67221000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22322000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6563000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5101000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-101036000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62361000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-43022000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4377000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-44078000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-31375000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-49162000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-123675000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11331000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11916000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-44879000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-14798000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-21183000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5818000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-74886000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-25881000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1147000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>102815000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-40397000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-17262000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3565000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>54047000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-51623000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-21102000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-33384000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2739000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>185118000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-13659000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-24656000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-15588000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>361767000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12208000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-7553000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3946000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-20399000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-32865000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-15430000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>56711000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-16512000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8483000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-7910000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-8066000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>38923000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-32960000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1863000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6303000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-16471000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-8616000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-21248000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-5154000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7969000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-16747000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-21513000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-7369000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-7608000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>48600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-15156000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-12718000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-13505000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-14727000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4093000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5219000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-32544000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-8273000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21007000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-8752000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>79565000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2961000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-21666000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-14304000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-157000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>21032000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-8347000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-15684000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-16100000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-4173000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-11136000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-10315000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-9940000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-7875000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-7092000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>83443000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-2122525.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>29475166.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-7692810.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-3663831.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-4923129.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-437250.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-5613909.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-3383975.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-3700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>4800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-1600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-7200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-7800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-6800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-7500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-3800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-7800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-2600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-7000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-2500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-1700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-800000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-600000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
+        <v>-15438000.0</v>
+      </c>
+      <c r="C29">
         <v>-51992000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10331000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6328000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25009000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35946000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13495000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57107000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-27266000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2618000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>32195000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>80935000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-36224000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>42493000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11644000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>99879000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27156000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>55954000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14675000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>56856000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>35326000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>56839000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>57613000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>60638000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5357000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>41669000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>44125000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>36903000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8386000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>64768000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>26536000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>48633000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7637000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>53537000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>51476000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>28240000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>16046000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>41869000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>46514000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>41872000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>10019000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>38725000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>48223000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>44824000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8423000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>28852000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>39939000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>11336000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>12272000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>36388000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>39498000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>26201000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7737000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>25774000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>30163000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>19131000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7055000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>33555000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>28231000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>13948000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>19830000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>22949000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>27858000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>32035000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>23645000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>21363000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>24777000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>25082000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>19636000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>26039000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>22700000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>24312000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>31493000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>32088000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>15688000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>16142000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>10680000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>31727000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11213000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>7531000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>15405000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>13244000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>32656000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>10948000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>16578000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>17931000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>24933000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>25683000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>14725000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>25556000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>12828000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1162000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>18940000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>14590000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>26977000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>4230000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>9683000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>17440397.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>7994777.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>6990089.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>5974737.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>13010479.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>12031775.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>3180163.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>9700000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>8800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>11700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>8700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>11300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>9000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>5800000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>10500000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>17800000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>3500000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>5700000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>7800000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>5700000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>3700000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>2000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>5300000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>7300000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>5300000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
+        <v>2216000.0</v>
+      </c>
+      <c r="C30">
         <v>237443000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6341000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>157144000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5331000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1436000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8868000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15577000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14186000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5008000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22514000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-17050000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-14153000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-41923000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14190000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12270000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12469000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9914000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11053000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6008000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5846000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10117000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35937000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14309000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-14229000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6040000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-33332000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-17849000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15618000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1720000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-9058000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-43380000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-108178000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13916000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-22847000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-89059000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15795000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8852000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9383000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-15597000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-13309000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-225203000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16548000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-23194000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1779000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-392370000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-8879000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5273000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4557000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-14027000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-10109000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-8654000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-65841000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-8371000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-19001000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-12196000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5706000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-59040000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7745000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-8169000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-31858000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-14267000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-16097000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-8649000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-15241000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13985000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8782000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4380000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-5541000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-12140000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-86754000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-6281000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-3549000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-15682000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-7268000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5432000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-10306000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-6889000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4494000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-24062000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-13333000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-93944000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-32194000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-8445000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4375000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-61685000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-17998000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1315000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1839000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-8653000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1638000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1117000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1919000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3773000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-5254000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-717000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-76899000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-9689951.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-51952905.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>20618480.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-13472624.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-5006498.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-4924113.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-5967040.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-8520781.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-12900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-3200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-2500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>2400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-4000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-3700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-3800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-2100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-1100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-27200000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>300000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-1400000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-1200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>