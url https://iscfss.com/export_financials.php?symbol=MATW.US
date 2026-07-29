--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3774,51 +3774,51 @@
       </c>
       <c r="AB35">
         <v>48800000.0</v>
       </c>
       <c r="AC35">
         <v>39000000.0</v>
       </c>
       <c r="AD35">
         <v>29000000.0</v>
       </c>
       <c r="AE35">
         <v>26000000.0</v>
       </c>
       <c r="AF35">
         <v>28500000.0</v>
       </c>
       <c r="AG35">
         <v>26600000.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>67543000.0</v>
+        <v>9498000.0</v>
       </c>
       <c r="C36">
         <v>9576000.0</v>
       </c>
       <c r="D36">
         <v>11325000.0</v>
       </c>
       <c r="E36">
         <v>90929000.0</v>
       </c>
       <c r="F36">
         <v>114950000.0</v>
       </c>
       <c r="G36">
         <v>94379000.0</v>
       </c>
       <c r="H36">
         <v>31455000.0</v>
       </c>
       <c r="I36">
         <v>66216000.0</v>
       </c>
       <c r="J36">
         <v>51758000.0</v>
       </c>
@@ -4598,51 +4598,51 @@
       </c>
       <c r="AB45">
         <v>50700000.0</v>
       </c>
       <c r="AC45">
         <v>44700000.0</v>
       </c>
       <c r="AD45">
         <v>42500000.0</v>
       </c>
       <c r="AE45">
         <v>37300000.0</v>
       </c>
       <c r="AF45">
         <v>38000000.0</v>
       </c>
       <c r="AG45">
         <v>38200000.0</v>
       </c>
     </row>
     <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
-        <v>224575000.0</v>
+        <v>276185000.0</v>
       </c>
       <c r="C46">
         <v>339998000.0</v>
       </c>
       <c r="D46">
         <v>341955000.0</v>
       </c>
       <c r="E46">
         <v>256065000.0</v>
       </c>
       <c r="F46">
         <v>223707000.0</v>
       </c>
       <c r="G46">
         <v>236788000.0</v>
       </c>
       <c r="H46">
         <v>237442000.0</v>
       </c>
       <c r="I46">
         <v>252775000.0</v>
       </c>
       <c r="J46">
         <v>235533000.0</v>
       </c>
@@ -7125,51 +7125,51 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
     </row>
     <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
         <v>-55245999.0</v>
       </c>
       <c r="C5">
-        <v>-50204000.0</v>
+        <v>-50203999.0</v>
       </c>
       <c r="D5">
         <v>-78010000.0</v>
       </c>
       <c r="E5">
         <v>-77728000.0</v>
       </c>
       <c r="F5">
         <v>-175174000.0</v>
       </c>
       <c r="G5">
         <v>-181491000.0</v>
       </c>
       <c r="H5">
         <v>-168742000.0</v>
       </c>
       <c r="I5">
         <v>-174109000.0</v>
       </c>
       <c r="J5">
         <v>-172504000.0</v>
       </c>
       <c r="K5">
         <v>-167680000.0</v>
       </c>
@@ -13462,51 +13462,51 @@
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
     </row>
     <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
         <v>599414000.0</v>
       </c>
       <c r="C28">
-        <v>554998000.0</v>
+        <v>557289000.0</v>
       </c>
       <c r="D28">
         <v>731684000.0</v>
       </c>
       <c r="E28">
         <v>733344000.0</v>
       </c>
       <c r="F28">
         <v>833761000.0</v>
       </c>
       <c r="G28">
         <v>839887000.0</v>
       </c>
       <c r="H28">
         <v>798341000.0</v>
       </c>
       <c r="I28">
         <v>853711000.0</v>
       </c>
       <c r="J28">
         <v>865379000.0</v>
       </c>
       <c r="K28">
         <v>893544000.0</v>
       </c>
@@ -15788,66 +15788,66 @@
       </c>
       <c r="DS35">
         <v>28800000.0</v>
       </c>
       <c r="DT35">
         <v>28500000.0</v>
       </c>
       <c r="DU35">
         <v>27900000.0</v>
       </c>
       <c r="DV35">
         <v>27400000.0</v>
       </c>
       <c r="DW35">
         <v>27000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
         <v>4333000.0</v>
       </c>
       <c r="C36">
-        <v>59794000.0</v>
+        <v>6953000.0</v>
       </c>
       <c r="D36">
         <v>9498000.0</v>
       </c>
       <c r="E36">
         <v>15899000.0</v>
       </c>
       <c r="F36">
         <v>310187000.0</v>
       </c>
       <c r="G36">
         <v>9982000.0</v>
       </c>
       <c r="H36">
-        <v>16124000.0</v>
+        <v>9576000.0</v>
       </c>
       <c r="I36">
         <v>11368000.0</v>
       </c>
       <c r="J36">
         <v>10468000.0</v>
       </c>
       <c r="K36">
         <v>8277000.0</v>
       </c>
       <c r="L36">
         <v>11325000.0</v>
       </c>
       <c r="M36">
         <v>85287000.0</v>
       </c>
       <c r="N36">
         <v>84938000.0</v>
       </c>
       <c r="O36">
         <v>15023000.0</v>
       </c>
       <c r="P36">
         <v>90929000.0</v>
       </c>
@@ -17104,51 +17104,51 @@
       </c>
       <c r="DS39">
         <v>7800000.0</v>
       </c>
       <c r="DT39">
         <v>1200000.0</v>
       </c>
       <c r="DU39">
         <v>1000000.0</v>
       </c>
       <c r="DV39">
         <v>1100000.0</v>
       </c>
       <c r="DW39">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
         <v>139544000.0</v>
       </c>
       <c r="C40">
-        <v>206830000.0</v>
+        <v>205748000.0</v>
       </c>
       <c r="D40">
         <v>220155000.0</v>
       </c>
       <c r="E40">
         <v>180816000.0</v>
       </c>
       <c r="F40">
         <v>268624000.0</v>
       </c>
       <c r="G40">
         <v>227769000.0</v>
       </c>
       <c r="H40">
         <v>260698000.0</v>
       </c>
       <c r="I40">
         <v>202166000.0</v>
       </c>
       <c r="J40">
         <v>183096000.0</v>
       </c>
       <c r="K40">
         <v>181683000.0</v>
       </c>
@@ -17804,51 +17804,51 @@
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
     </row>
     <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
         <v>-38815000.0</v>
       </c>
       <c r="C42">
-        <v>-43416000.0</v>
+        <v>-43416001.0</v>
       </c>
       <c r="D42">
         <v>-42660000.0</v>
       </c>
       <c r="E42">
         <v>-45781000.0</v>
       </c>
       <c r="F42">
         <v>-46926000.0</v>
       </c>
       <c r="G42">
         <v>-52793000.0</v>
       </c>
       <c r="H42">
         <v>-53497000.0</v>
       </c>
       <c r="I42">
         <v>-57617000.0</v>
       </c>
       <c r="J42">
         <v>-59643000.0</v>
       </c>
       <c r="K42">
         <v>-63935000.0</v>
       </c>
@@ -18892,51 +18892,51 @@
       </c>
       <c r="DS45">
         <v>38100000.0</v>
       </c>
       <c r="DT45">
         <v>38000000.0</v>
       </c>
       <c r="DU45">
         <v>39300000.0</v>
       </c>
       <c r="DV45">
         <v>38500000.0</v>
       </c>
       <c r="DW45">
         <v>37900000.0</v>
       </c>
     </row>
     <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
         <v>240176000.0</v>
       </c>
       <c r="C46">
-        <v>191255000.0</v>
+        <v>238294000.0</v>
       </c>
       <c r="D46">
         <v>276185000.0</v>
       </c>
       <c r="E46">
         <v>280242000.0</v>
       </c>
       <c r="F46">
         <v>272644000.0</v>
       </c>
       <c r="G46">
         <v>326958000.0</v>
       </c>
       <c r="H46">
         <v>339998000.0</v>
       </c>
       <c r="I46">
         <v>336884000.0</v>
       </c>
       <c r="J46">
         <v>343682000.0</v>
       </c>
       <c r="K46">
         <v>348443000.0</v>
       </c>
@@ -20423,51 +20423,51 @@
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
     </row>
     <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
         <v>635502000.0</v>
       </c>
       <c r="C51">
-        <v>586355000.0</v>
+        <v>588646000.0</v>
       </c>
       <c r="D51">
         <v>764117000.0</v>
       </c>
       <c r="E51">
         <v>753727000.0</v>
       </c>
       <c r="F51">
         <v>874007000.0</v>
       </c>
       <c r="G51">
         <v>873400000.0</v>
       </c>
       <c r="H51">
         <v>839157000.0</v>
       </c>
       <c r="I51">
         <v>896456000.0</v>
       </c>
       <c r="J51">
         <v>910876000.0</v>
       </c>
       <c r="K51">
         <v>931465000.0</v>
       </c>
@@ -20806,51 +20806,51 @@
       </c>
       <c r="DS51">
         <v>4700000.0</v>
       </c>
       <c r="DT51">
         <v>700000.0</v>
       </c>
       <c r="DU51">
         <v>800000.0</v>
       </c>
       <c r="DV51">
         <v>900000.0</v>
       </c>
       <c r="DW51">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
         <v>22468000.0</v>
       </c>
       <c r="C52">
-        <v>23346000.0</v>
+        <v>24428000.0</v>
       </c>
       <c r="D52">
         <v>24416000.0</v>
       </c>
       <c r="E52">
         <v>23908000.0</v>
       </c>
       <c r="F52">
         <v>23729000.0</v>
       </c>
       <c r="G52">
         <v>29625000.0</v>
       </c>
       <c r="H52">
         <v>29470000.0</v>
       </c>
       <c r="I52">
         <v>28797000.0</v>
       </c>
       <c r="J52">
         <v>28861000.0</v>
       </c>
       <c r="K52">
         <v>28357000.0</v>
       </c>
@@ -38267,54 +38267,54 @@
       </c>
       <c r="AB14">
         <v>10600000.0</v>
       </c>
       <c r="AC14">
         <v>8000000.0</v>
       </c>
       <c r="AD14">
         <v>6000000.0</v>
       </c>
       <c r="AE14">
         <v>7300000.0</v>
       </c>
       <c r="AF14">
         <v>4900000.0</v>
       </c>
       <c r="AG14">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>233</v>
       </c>
       <c r="B15">
-        <v>-32759000.0</v>
+        <v>32759000.0</v>
       </c>
       <c r="C15">
-        <v>-31409000.0</v>
+        <v>31409000.0</v>
       </c>
       <c r="D15">
         <v>28202000.0</v>
       </c>
       <c r="E15">
         <v>27685000.0</v>
       </c>
       <c r="F15">
         <v>27704000.0</v>
       </c>
       <c r="G15">
         <v>26437000.0</v>
       </c>
       <c r="H15">
         <v>25620000.0</v>
       </c>
       <c r="I15">
         <v>24637000.0</v>
       </c>
       <c r="J15">
         <v>21762000.0</v>
       </c>
       <c r="K15">
         <v>19413000.0</v>
       </c>
@@ -39104,51 +39104,51 @@
       </c>
       <c r="AC24">
         <v>600000.0</v>
       </c>
       <c r="AD24">
         <v>-1500000.0</v>
       </c>
       <c r="AE24">
         <v>-28800000.0</v>
       </c>
       <c r="AF24">
         <v>3300000.0</v>
       </c>
       <c r="AG24">
         <v>700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>242</v>
       </c>
       <c r="B25">
         <v>-25819000.0</v>
       </c>
       <c r="C25">
-        <v>7581000.0</v>
+        <v>32804000.0</v>
       </c>
       <c r="D25">
         <v>-16321000.0</v>
       </c>
       <c r="E25">
         <v>108572000.0</v>
       </c>
       <c r="F25">
         <v>-6280000.0</v>
       </c>
       <c r="G25">
         <v>89907000.0</v>
       </c>
       <c r="H25">
         <v>90715000.0</v>
       </c>
       <c r="I25">
         <v>-12446000.0</v>
       </c>
       <c r="J25">
         <v>-7969000.0</v>
       </c>
       <c r="K25">
         <v>-9064000.0</v>
       </c>
@@ -41719,51 +41719,51 @@
       </c>
       <c r="DS6">
         <v>-25900000.0</v>
       </c>
       <c r="DT6">
         <v>4800000.0</v>
       </c>
       <c r="DU6">
         <v>5300000.0</v>
       </c>
       <c r="DV6">
         <v>3400000.0</v>
       </c>
       <c r="DW6">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>225</v>
       </c>
       <c r="B7">
         <v>-38231000.0</v>
       </c>
       <c r="C7">
-        <v>1519000.0</v>
+        <v>-2053000.0</v>
       </c>
       <c r="D7">
         <v>18654000.0</v>
       </c>
       <c r="E7">
         <v>-8071000.0</v>
       </c>
       <c r="F7">
         <v>-4131000.0</v>
       </c>
       <c r="G7">
         <v>-39448000.0</v>
       </c>
       <c r="H7">
         <v>45111000.0</v>
       </c>
       <c r="I7">
         <v>4669000.0</v>
       </c>
       <c r="J7">
         <v>18153000.0</v>
       </c>
       <c r="K7">
         <v>-49820000.0</v>
       </c>
@@ -43770,60 +43770,60 @@
       </c>
       <c r="DR14">
         <v>3600000.0</v>
       </c>
       <c r="DS14">
         <v>1200000.0</v>
       </c>
       <c r="DT14">
         <v>1400000.0</v>
       </c>
       <c r="DU14">
         <v>1200000.0</v>
       </c>
       <c r="DV14">
         <v>1200000.0</v>
       </c>
       <c r="DW14">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>233</v>
       </c>
       <c r="B15">
-        <v>-8061000.0</v>
+        <v>8061000.0</v>
       </c>
       <c r="C15">
-        <v>-9474000.0</v>
+        <v>9474000.0</v>
       </c>
       <c r="D15">
-        <v>-8019000.0</v>
+        <v>8019000.0</v>
       </c>
       <c r="E15">
-        <v>-7693000.0</v>
+        <v>7693000.0</v>
       </c>
       <c r="F15">
         <v>7810000.0</v>
       </c>
       <c r="G15">
         <v>9237000.0</v>
       </c>
       <c r="H15">
         <v>7346000.0</v>
       </c>
       <c r="I15">
         <v>7372000.0</v>
       </c>
       <c r="J15">
         <v>7411000.0</v>
       </c>
       <c r="K15">
         <v>9280000.0</v>
       </c>
       <c r="L15">
         <v>7018000.0</v>
       </c>
       <c r="M15">
         <v>7058000.0</v>
       </c>
@@ -44739,51 +44739,51 @@
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
     </row>
     <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>236</v>
       </c>
       <c r="B18">
         <v>-19481000.0</v>
       </c>
       <c r="C18">
         <v>-57249000.0</v>
       </c>
       <c r="D18">
-        <v>902999.0</v>
+        <v>903000.0</v>
       </c>
       <c r="E18">
         <v>-23319000.0</v>
       </c>
       <c r="F18">
         <v>-2411000.0</v>
       </c>
       <c r="G18">
         <v>-34541000.0</v>
       </c>
       <c r="H18">
         <v>23908000.0</v>
       </c>
       <c r="I18">
         <v>4348000.0</v>
       </c>
       <c r="J18">
         <v>47147000.0</v>
       </c>
       <c r="K18">
         <v>-41339000.0</v>
       </c>
       <c r="L18">
         <v>-10873000.0</v>
       </c>
@@ -46100,51 +46100,51 @@
       </c>
       <c r="DR22">
         <v>7400000.0</v>
       </c>
       <c r="DS22">
         <v>4200000.0</v>
       </c>
       <c r="DT22">
         <v>3400000.0</v>
       </c>
       <c r="DU22">
         <v>4100000.0</v>
       </c>
       <c r="DV22">
         <v>4100000.0</v>
       </c>
       <c r="DW22">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>240</v>
       </c>
       <c r="B23">
-        <v>-217721000.0</v>
+        <v>-14740000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-928355000.0</v>
       </c>
       <c r="E23">
         <v>-37092000.0</v>
       </c>
       <c r="F23">
         <v>4806000.0</v>
       </c>
       <c r="G23">
         <v>31949000.0</v>
       </c>
       <c r="H23">
         <v>35566000.0</v>
       </c>
       <c r="I23">
         <v>17416000.0</v>
       </c>
       <c r="J23">
         <v>-4704000.0</v>
       </c>
       <c r="K23">
         <v>-14186000.0</v>
@@ -46481,57 +46481,57 @@
       </c>
       <c r="DR23">
         <v>-900000.0</v>
       </c>
       <c r="DS23">
         <v>-100000.0</v>
       </c>
       <c r="DT23">
         <v>-200000.0</v>
       </c>
       <c r="DU23">
         <v>-100000.0</v>
       </c>
       <c r="DV23">
         <v>-100000.0</v>
       </c>
       <c r="DW23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>241</v>
       </c>
       <c r="B24">
-        <v>2216000.0</v>
+        <v>3030000.0</v>
       </c>
       <c r="C24">
         <v>243224000.0</v>
       </c>
       <c r="D24">
-        <v>6341000.0</v>
+        <v>9548000.0</v>
       </c>
       <c r="E24">
         <v>-7117000.0</v>
       </c>
       <c r="F24">
         <v>3408000.0</v>
       </c>
       <c r="G24">
         <v>13186000.0</v>
       </c>
       <c r="H24">
         <v>3157000.0</v>
       </c>
       <c r="I24">
         <v>279000.0</v>
       </c>
       <c r="J24">
         <v>208000.0</v>
       </c>
       <c r="K24">
         <v>-113000.0</v>
       </c>
       <c r="L24">
         <v>8553000.0</v>
       </c>
@@ -46865,51 +46865,51 @@
       </c>
       <c r="DS24">
         <v>-19500000.0</v>
       </c>
       <c r="DT24">
         <v>1900000.0</v>
       </c>
       <c r="DU24">
         <v>700000.0</v>
       </c>
       <c r="DV24">
         <v>400000.0</v>
       </c>
       <c r="DW24">
         <v>300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>242</v>
       </c>
       <c r="B25">
         <v>37165000.0</v>
       </c>
       <c r="C25">
-        <v>-109836000.0</v>
+        <v>-110610000.0</v>
       </c>
       <c r="D25">
         <v>745000.0</v>
       </c>
       <c r="E25">
         <v>-69447000.0</v>
       </c>
       <c r="F25">
         <v>1528000.0</v>
       </c>
       <c r="G25">
         <v>-9572000.0</v>
       </c>
       <c r="H25">
         <v>31452000.0</v>
       </c>
       <c r="I25">
         <v>2359000.0</v>
       </c>
       <c r="J25">
         <v>2309000.0</v>
       </c>
       <c r="K25">
         <v>-3316000.0</v>
       </c>