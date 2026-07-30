--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1785,51 +1785,51 @@
       </c>
       <c r="H39">
         <v>351000.0</v>
       </c>
       <c r="I39">
         <v>272000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>16025000.0</v>
       </c>
       <c r="C40">
         <v>9096000.0</v>
       </c>
       <c r="D40">
         <v>8713000.0</v>
       </c>
       <c r="E40">
         <v>8847000.0</v>
       </c>
       <c r="F40">
-        <v>12121000.0</v>
+        <v>6961000.0</v>
       </c>
       <c r="G40">
         <v>5038000.0</v>
       </c>
       <c r="H40">
         <v>2909000.0</v>
       </c>
       <c r="I40">
         <v>2853000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>14722000.0</v>
       </c>
       <c r="F41">
         <v>11958000.0</v>
       </c>
       <c r="G41">
@@ -4212,51 +4212,51 @@
       <c r="H30">
         <v>16659000.0</v>
       </c>
       <c r="I30">
         <v>10987000.0</v>
       </c>
       <c r="J30">
         <v>7486000.0</v>
       </c>
       <c r="K30">
         <v>8989000.0</v>
       </c>
       <c r="L30">
         <v>12885000.0</v>
       </c>
       <c r="M30">
         <v>10308000.0</v>
       </c>
       <c r="N30">
         <v>8173000.0</v>
       </c>
       <c r="O30">
         <v>10033000.0</v>
       </c>
       <c r="P30">
-        <v>15231000.0</v>
+        <v>15331000.0</v>
       </c>
       <c r="Q30">
         <v>11398000.0</v>
       </c>
       <c r="R30">
         <v>6323000.0</v>
       </c>
       <c r="S30">
         <v>16575000.0</v>
       </c>
       <c r="T30">
         <v>8396000.0</v>
       </c>
       <c r="U30">
         <v>5478000.0</v>
       </c>
       <c r="V30">
         <v>4422000.0</v>
       </c>
       <c r="W30">
         <v>6825000.0</v>
       </c>
       <c r="X30">
         <v>9439000.0</v>
       </c>
@@ -4864,51 +4864,51 @@
       <c r="H39">
         <v>2749000.0</v>
       </c>
       <c r="I39">
         <v>3485000.0</v>
       </c>
       <c r="J39">
         <v>3831000.0</v>
       </c>
       <c r="K39">
         <v>4181000.0</v>
       </c>
       <c r="L39">
         <v>3119000.0</v>
       </c>
       <c r="M39">
         <v>3947000.0</v>
       </c>
       <c r="N39">
         <v>5188000.0</v>
       </c>
       <c r="O39">
         <v>4658000.0</v>
       </c>
       <c r="P39">
-        <v>3222000.0</v>
+        <v>3122000.0</v>
       </c>
       <c r="Q39">
         <v>3108000.0</v>
       </c>
       <c r="R39">
         <v>3908000.0</v>
       </c>
       <c r="S39">
         <v>4327000.0</v>
       </c>
       <c r="T39">
         <v>2002000.0</v>
       </c>
       <c r="U39">
         <v>2441000.0</v>
       </c>
       <c r="V39">
         <v>2756000.0</v>
       </c>
       <c r="W39">
         <v>347000.0</v>
       </c>
       <c r="X39">
         <v>430000.0</v>
       </c>
@@ -4951,57 +4951,57 @@
       <c r="I40">
         <v>5636000.0</v>
       </c>
       <c r="J40">
         <v>5299000.0</v>
       </c>
       <c r="K40">
         <v>8713000.0</v>
       </c>
       <c r="L40">
         <v>7267000.0</v>
       </c>
       <c r="M40">
         <v>6034000.0</v>
       </c>
       <c r="N40">
         <v>7228000.0</v>
       </c>
       <c r="O40">
         <v>8847000.0</v>
       </c>
       <c r="P40">
         <v>8564000.0</v>
       </c>
       <c r="Q40">
-        <v>12798000.0</v>
+        <v>5957000.0</v>
       </c>
       <c r="R40">
         <v>10129000.0</v>
       </c>
       <c r="S40">
-        <v>12121000.0</v>
+        <v>6961000.0</v>
       </c>
       <c r="T40">
         <v>4928000.0</v>
       </c>
       <c r="U40">
         <v>4944000.0</v>
       </c>
       <c r="V40">
         <v>3011000.0</v>
       </c>
       <c r="W40">
         <v>5038000.0</v>
       </c>
       <c r="X40">
         <v>4882000.0</v>
       </c>
       <c r="Y40">
         <v>4489000.0</v>
       </c>
       <c r="Z40"/>
       <c r="AA40">
         <v>2909000.0</v>
       </c>
       <c r="AB40"/>
       <c r="AC40"/>
@@ -6528,80 +6528,80 @@
       <c r="H3">
         <v>900000.0</v>
       </c>
       <c r="I3">
         <v>896000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-24180000.0</v>
+        <v>-33343000.0</v>
       </c>
       <c r="C5">
         <v>-48565000.0</v>
       </c>
       <c r="D5">
         <v>-42651000.0</v>
       </c>
       <c r="E5">
         <v>-35382000.0</v>
       </c>
       <c r="F5">
         <v>-21683000.0</v>
       </c>
       <c r="G5">
         <v>-5815000.0</v>
       </c>
       <c r="H5">
         <v>-12144000.0</v>
       </c>
       <c r="I5">
         <v>-6389000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-19715000.0</v>
+        <v>-28878000.0</v>
       </c>
       <c r="C6">
         <v>-43883000.0</v>
       </c>
       <c r="D6">
         <v>-40267000.0</v>
       </c>
       <c r="E6">
         <v>-33768000.0</v>
       </c>
       <c r="F6">
         <v>-20758000.0</v>
       </c>
       <c r="G6">
         <v>-4984000.0</v>
       </c>
       <c r="H6">
         <v>-11244000.0</v>
       </c>
       <c r="I6">
         <v>-5493000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -7536,203 +7536,203 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-6503000.0</v>
+        <v>-11955000.0</v>
       </c>
       <c r="C5">
-        <v>-3166000.0</v>
+        <v>4315000.0</v>
       </c>
       <c r="D5">
-        <v>-5516000.0</v>
+        <v>-14881000.0</v>
       </c>
       <c r="E5">
         <v>-8369000.0</v>
       </c>
       <c r="F5">
         <v>-8527000.0</v>
       </c>
       <c r="G5">
         <v>-10482000.0</v>
       </c>
       <c r="H5">
         <v>-6112000.0</v>
       </c>
       <c r="I5">
-        <v>-8539000.0</v>
+        <v>-7573000.0</v>
       </c>
       <c r="J5">
-        <v>-7611000.0</v>
+        <v>-5895000.0</v>
       </c>
       <c r="K5">
         <v>-9941000.0</v>
       </c>
       <c r="L5">
         <v>-8985000.0</v>
       </c>
       <c r="M5">
-        <v>-10939000.0</v>
+        <v>-9417000.0</v>
       </c>
       <c r="N5">
         <v>-11981000.0</v>
       </c>
       <c r="O5">
         <v>-9730000.0</v>
       </c>
       <c r="P5">
         <v>-6226000.0</v>
       </c>
       <c r="Q5">
         <v>-8084000.0</v>
       </c>
       <c r="R5">
         <v>-9395000.0</v>
       </c>
       <c r="S5">
         <v>-5228000.0</v>
       </c>
       <c r="T5">
         <v>-3576000.0</v>
       </c>
       <c r="U5">
         <v>-7385000.0</v>
       </c>
       <c r="V5">
-        <v>-5810000.0</v>
+        <v>-5719000.0</v>
       </c>
       <c r="W5">
         <v>-3886000.0</v>
       </c>
       <c r="X5">
         <v>-1293000.0</v>
       </c>
       <c r="Y5">
         <v>2128000.0</v>
       </c>
       <c r="Z5">
         <v>-2725000.0</v>
       </c>
       <c r="AA5">
         <v>-309000.0</v>
       </c>
       <c r="AB5">
         <v>-4086000.0</v>
       </c>
       <c r="AC5">
         <v>-4159000.0</v>
       </c>
       <c r="AD5">
         <v>-3944000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-5364000.0</v>
+        <v>-10816000.0</v>
       </c>
       <c r="C6">
-        <v>-2049000.0</v>
+        <v>5432000.0</v>
       </c>
       <c r="D6">
-        <v>-4425000.0</v>
+        <v>-13790000.0</v>
       </c>
       <c r="E6">
         <v>-7397000.0</v>
       </c>
       <c r="F6">
         <v>-7236000.0</v>
       </c>
       <c r="G6">
         <v>-9045000.0</v>
       </c>
       <c r="H6">
         <v>-4699000.0</v>
       </c>
       <c r="I6">
-        <v>-8035000.0</v>
+        <v>-7069000.0</v>
       </c>
       <c r="J6">
-        <v>-6283000.0</v>
+        <v>-4567000.0</v>
       </c>
       <c r="K6">
         <v>-9536000.0</v>
       </c>
       <c r="L6">
         <v>-8244999.0</v>
       </c>
       <c r="M6">
-        <v>-10334000.0</v>
+        <v>-8812000.0</v>
       </c>
       <c r="N6">
         <v>-11347000.0</v>
       </c>
       <c r="O6">
         <v>-9153000.0</v>
       </c>
       <c r="P6">
         <v>-5767000.0</v>
       </c>
       <c r="Q6">
         <v>-7773000.0</v>
       </c>
       <c r="R6">
         <v>-9128000.0</v>
       </c>
       <c r="S6">
         <v>-4939000.0</v>
       </c>
       <c r="T6">
         <v>-3315000.0</v>
       </c>
       <c r="U6">
         <v>-7147000.0</v>
       </c>
       <c r="V6">
-        <v>-5673000.0</v>
+        <v>-5582000.0</v>
       </c>
       <c r="W6">
         <v>-3665000.0</v>
       </c>
       <c r="X6">
         <v>-1092000.0</v>
       </c>
       <c r="Y6">
         <v>2332000.0</v>
       </c>
       <c r="Z6">
         <v>-2520000.0</v>
       </c>
       <c r="AA6">
         <v>-97000.0</v>
       </c>
       <c r="AB6">
         <v>-3873000.0</v>
       </c>
       <c r="AC6">
         <v>-3921500.0</v>
       </c>
       <c r="AD6">
         <v>-3706500.0</v>
       </c>
@@ -8108,51 +8108,51 @@
       <c r="N12">
         <v>551000.0</v>
       </c>
       <c r="O12">
         <v>61000.0</v>
       </c>
       <c r="P12">
         <v>33000.0</v>
       </c>
       <c r="Q12">
         <v>15000.0</v>
       </c>
       <c r="R12">
         <v>20000.0</v>
       </c>
       <c r="S12">
         <v>40000.0</v>
       </c>
       <c r="T12">
         <v>31000.0</v>
       </c>
       <c r="U12">
         <v>39000.0</v>
       </c>
       <c r="V12">
-        <v>376000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="W12">
         <v>244000.0</v>
       </c>
       <c r="X12">
         <v>245000.0</v>
       </c>
       <c r="Y12">
         <v>246000.0</v>
       </c>
       <c r="Z12">
         <v>241000.0</v>
       </c>
       <c r="AA12">
         <v>254000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>103</v>
       </c>
       <c r="B13">
@@ -10460,54 +10460,54 @@
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>123</v>
       </c>
       <c r="B2">
         <v>70517000.0</v>
       </c>
       <c r="C2">
         <v>62877000.0</v>
       </c>
       <c r="D2">
-        <v>61751000.0</v>
+        <v>61886000.0</v>
       </c>
       <c r="E2">
-        <v>79275000.0</v>
+        <v>79335000.0</v>
       </c>
       <c r="F2">
         <v>44203000.0</v>
       </c>
       <c r="G2">
         <v>45196000.0</v>
       </c>
       <c r="H2">
         <v>46982000.0</v>
       </c>
       <c r="I2">
         <v>104770000.0</v>
       </c>
       <c r="J2">
         <v>121212000.0</v>
       </c>
       <c r="K2">
         <v>118384000.0</v>
       </c>
       <c r="L2">
         <v>132996000.0</v>
       </c>
       <c r="M2">
         <v>161274000.0</v>
       </c>
@@ -10750,54 +10750,54 @@
         <v>482000.0</v>
       </c>
       <c r="V5">
         <v>-3355000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
         <v>-2954000.0</v>
       </c>
       <c r="C6">
         <v>7715000.0</v>
       </c>
       <c r="D6">
-        <v>1051000.0</v>
+        <v>991000.0</v>
       </c>
       <c r="E6">
-        <v>-17524000.0</v>
+        <v>-17449000.0</v>
       </c>
       <c r="F6">
         <v>35132000.0</v>
       </c>
       <c r="G6">
         <v>-993000.0</v>
       </c>
       <c r="H6">
         <v>-1786000.0</v>
       </c>
       <c r="I6">
         <v>-57788000.0</v>
       </c>
       <c r="J6">
         <v>-16442000.0</v>
       </c>
       <c r="K6">
         <v>2828000.0</v>
       </c>
       <c r="L6">
         <v>-14783000.0</v>
       </c>
       <c r="M6">
         <v>-28278000.0</v>
       </c>
@@ -11496,54 +11496,54 @@
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>137</v>
       </c>
       <c r="B16">
         <v>67563000.0</v>
       </c>
       <c r="C16">
         <v>70592000.0</v>
       </c>
       <c r="D16">
-        <v>62802000.0</v>
+        <v>62877000.0</v>
       </c>
       <c r="E16">
-        <v>61751000.0</v>
+        <v>61886000.0</v>
       </c>
       <c r="F16">
         <v>79335000.0</v>
       </c>
       <c r="G16">
         <v>44203000.0</v>
       </c>
       <c r="H16">
         <v>45196000.0</v>
       </c>
       <c r="I16">
         <v>46982000.0</v>
       </c>
       <c r="J16">
         <v>104770000.0</v>
       </c>
       <c r="K16">
         <v>121212000.0</v>
       </c>
       <c r="L16">
         <v>118213000.0</v>
       </c>
       <c r="M16">
         <v>132996000.0</v>
       </c>
@@ -11908,54 +11908,54 @@
       <c r="V21">
         <v>-17000.0</v>
       </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21">
         <v>5000000.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>105</v>
       </c>
       <c r="B22">
         <v>-11955000.0</v>
       </c>
       <c r="C22">
         <v>4174000.0</v>
       </c>
       <c r="D22">
-        <v>-14910000.0</v>
+        <v>-14982000.0</v>
       </c>
       <c r="E22">
-        <v>-12908000.0</v>
+        <v>-13306000.0</v>
       </c>
       <c r="F22">
         <v>43603000.0</v>
       </c>
       <c r="G22">
         <v>-19446000.0</v>
       </c>
       <c r="H22">
         <v>-29295000.0</v>
       </c>
       <c r="I22">
         <v>-12548000.0</v>
       </c>
       <c r="J22">
         <v>-10917000.0</v>
       </c>
       <c r="K22">
         <v>-7429000.0</v>
       </c>
       <c r="L22">
         <v>-7093000.0</v>
       </c>
       <c r="M22">
         <v>-9346000.0</v>
       </c>
@@ -12138,60 +12138,60 @@
         <v>13762000.0</v>
       </c>
       <c r="P24">
         <v>-13762000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>8762000.0</v>
+        <v>6363000.0</v>
       </c>
       <c r="C25">
         <v>-5931000.0</v>
       </c>
       <c r="D25">
-        <v>13010000.0</v>
+        <v>10703000.0</v>
       </c>
       <c r="E25">
-        <v>9124000.0</v>
+        <v>7186000.0</v>
       </c>
       <c r="F25">
         <v>-54148000.0</v>
       </c>
       <c r="G25">
         <v>9272000.0</v>
       </c>
       <c r="H25">
         <v>18707000.0</v>
       </c>
       <c r="I25">
         <v>248000.0</v>
       </c>
       <c r="J25">
         <v>112000.0</v>
       </c>
       <c r="K25">
         <v>130000.0</v>
       </c>
       <c r="L25">
         <v>2723000.0</v>
       </c>
       <c r="M25">
         <v>2788000.0</v>
       </c>