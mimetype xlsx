--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1400,51 +1403,53 @@
       <c r="O6">
         <v>275668000.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>35000000.0</v>
+      </c>
       <c r="C7">
         <v>80900000.0</v>
       </c>
       <c r="D7">
         <v>64000000.0</v>
       </c>
       <c r="E7">
         <v>72100000.0</v>
       </c>
       <c r="F7">
         <v>32661000.0</v>
       </c>
       <c r="G7">
         <v>34348000.0</v>
       </c>
       <c r="H7">
         <v>20487000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>71000.0</v>
       </c>
@@ -1454,51 +1459,53 @@
         <v>225000.0</v>
       </c>
       <c r="O7">
         <v>60000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
         <v>122000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>100000.0</v>
+      </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>55000.0</v>
       </c>
       <c r="G8">
         <v>55000.0</v>
       </c>
       <c r="H8">
         <v>54000.0</v>
       </c>
       <c r="I8">
         <v>53000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2508,51 +2515,53 @@
       <c r="U23">
         <v>159073000.0</v>
       </c>
       <c r="V23">
         <v>100589000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>40397000.0</v>
       </c>
       <c r="Y23">
         <v>32602000.0</v>
       </c>
       <c r="Z23">
         <v>24200000.0</v>
       </c>
       <c r="AA23">
         <v>17900000.0</v>
       </c>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>518000000.0</v>
+      </c>
       <c r="C24">
         <v>727900000.0</v>
       </c>
       <c r="D24">
         <v>871700000.0</v>
       </c>
       <c r="E24">
         <v>941600000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>185000000.0</v>
       </c>
       <c r="M24">
         <v>125145000.0</v>
       </c>
@@ -2616,51 +2625,53 @@
         <v>225000.0</v>
       </c>
       <c r="O25">
         <v>60000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
         <v>122000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>5900000.0</v>
+      </c>
       <c r="C26">
         <v>8600000.0</v>
       </c>
       <c r="D26">
         <v>9900000.0</v>
       </c>
       <c r="E26">
         <v>13800000.0</v>
       </c>
       <c r="F26">
         <v>13830000.0</v>
       </c>
       <c r="G26">
         <v>8002000.0</v>
       </c>
       <c r="H26">
         <v>6475000.0</v>
       </c>
       <c r="I26">
         <v>1200000.0</v>
       </c>
       <c r="J26">
         <v>1234000.0</v>
       </c>
       <c r="K26">
@@ -2699,51 +2710,51 @@
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>365700000.0</v>
+        <v>407000000.0</v>
       </c>
       <c r="C28">
         <v>668500000.0</v>
       </c>
       <c r="D28">
         <v>807000000.0</v>
       </c>
       <c r="E28">
         <v>825900000.0</v>
       </c>
       <c r="F28">
         <v>-712600000.0</v>
       </c>
       <c r="G28">
         <v>-607099000.0</v>
       </c>
       <c r="H28">
         <v>-547200000.0</v>
       </c>
       <c r="I28">
         <v>-552490000.0</v>
       </c>
       <c r="J28">
         <v>-315302000.0</v>
       </c>
@@ -2780,51 +2791,53 @@
       <c r="U28">
         <v>-34340000.0</v>
       </c>
       <c r="V28">
         <v>14888000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
         <v>-11124000.0</v>
       </c>
       <c r="Y28">
         <v>-7792000.0</v>
       </c>
       <c r="Z28">
         <v>-12100000.0</v>
       </c>
       <c r="AA28">
         <v>-10100000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1245500000.0</v>
+      </c>
       <c r="C29">
         <v>1817100000.0</v>
       </c>
       <c r="D29">
         <v>2270800000.0</v>
       </c>
       <c r="E29">
         <v>2295600000.0</v>
       </c>
       <c r="F29">
         <v>1550245000.0</v>
       </c>
       <c r="G29">
         <v>1407660000.0</v>
       </c>
       <c r="H29">
         <v>1167874000.0</v>
       </c>
       <c r="I29">
         <v>969065000.0</v>
       </c>
       <c r="J29">
         <v>706911000.0</v>
       </c>
       <c r="K29"/>
@@ -2964,51 +2977,53 @@
       <c r="O31">
         <v>222892000.0</v>
       </c>
       <c r="P31">
         <v>264987000.0</v>
       </c>
       <c r="Q31">
         <v>216700000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>554400000.0</v>
+      </c>
       <c r="C32">
         <v>608100000.0</v>
       </c>
       <c r="D32">
         <v>668100000.0</v>
       </c>
       <c r="E32">
         <v>678600000.0</v>
       </c>
       <c r="F32">
         <v>970676000.0</v>
       </c>
       <c r="G32">
         <v>867329000.0</v>
       </c>
       <c r="H32">
         <v>823843000.0</v>
       </c>
       <c r="I32">
         <v>637490000.0</v>
       </c>
       <c r="J32">
         <v>412552000.0</v>
       </c>
       <c r="K32"/>
@@ -3090,51 +3105,53 @@
       </c>
       <c r="T33">
         <v>51871000.0</v>
       </c>
       <c r="U33">
         <v>41758000.0</v>
       </c>
       <c r="V33">
         <v>31321000.0</v>
       </c>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33">
         <v>4500000.0</v>
       </c>
       <c r="AA33">
         <v>3500000.0</v>
       </c>
       <c r="AB33"/>
     </row>
     <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>7000000.0</v>
+      </c>
       <c r="C34">
         <v>3600000.0</v>
       </c>
       <c r="D34">
         <v>7900000.0</v>
       </c>
       <c r="E34">
         <v>136500000.0</v>
       </c>
       <c r="F34">
         <v>20647000.0</v>
       </c>
       <c r="G34">
         <v>71076000.0</v>
       </c>
       <c r="H34">
         <v>56035000.0</v>
       </c>
       <c r="I34">
         <v>11747000.0</v>
       </c>
       <c r="J34">
         <v>14640000.0</v>
       </c>
       <c r="K34">
@@ -3229,51 +3246,51 @@
       <c r="T35">
         <v>23636000.0</v>
       </c>
       <c r="U35">
         <v>14922000.0</v>
       </c>
       <c r="V35">
         <v>166616000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35">
         <v>2000000.0</v>
       </c>
       <c r="AA35">
         <v>1200000.0</v>
       </c>
       <c r="AB35"/>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>150500000.0</v>
+        <v>79200000.0</v>
       </c>
       <c r="C36">
         <v>136800000.0</v>
       </c>
       <c r="D36">
         <v>149000000.0</v>
       </c>
       <c r="E36">
         <v>145600000.0</v>
       </c>
       <c r="F36">
         <v>105600000.0</v>
       </c>
       <c r="G36">
         <v>80720000.0</v>
       </c>
       <c r="H36">
         <v>68955000.0</v>
       </c>
       <c r="I36">
         <v>125938000.0</v>
       </c>
       <c r="J36">
         <v>112690000.0</v>
       </c>
@@ -3511,51 +3528,51 @@
         <v>21159000.0</v>
       </c>
       <c r="V39">
         <v>26556000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39">
         <v>-11124000.0</v>
       </c>
       <c r="Y39">
         <v>-7792000.0</v>
       </c>
       <c r="Z39">
         <v>300000.0</v>
       </c>
       <c r="AA39">
         <v>500000.0</v>
       </c>
       <c r="AB39"/>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>195400000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="C40">
         <v>203900000.0</v>
       </c>
       <c r="D40">
         <v>172200000.0</v>
       </c>
       <c r="E40">
         <v>211000000.0</v>
       </c>
       <c r="F40">
         <v>125500000.0</v>
       </c>
       <c r="G40">
         <v>112864000.0</v>
       </c>
       <c r="H40">
         <v>84938000.0</v>
       </c>
       <c r="I40">
         <v>63786000.0</v>
       </c>
       <c r="J40">
         <v>52766000.0</v>
       </c>
@@ -3656,51 +3673,53 @@
         <v>7045000.0</v>
       </c>
       <c r="S41">
         <v>8046000.0</v>
       </c>
       <c r="T41">
         <v>4134000.0</v>
       </c>
       <c r="U41">
         <v>1408000.0</v>
       </c>
       <c r="V41">
         <v>1344000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
     </row>
     <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>68</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-605800000.0</v>
+      </c>
       <c r="C42">
         <v>-330900000.0</v>
       </c>
       <c r="D42">
         <v>-385800000.0</v>
       </c>
       <c r="E42">
         <v>-387000000.0</v>
       </c>
       <c r="F42">
         <v>-15200000.0</v>
       </c>
       <c r="G42">
         <v>64957000.0</v>
       </c>
       <c r="H42">
         <v>74044000.0</v>
       </c>
       <c r="I42">
         <v>44138000.0</v>
       </c>
       <c r="J42">
         <v>-11042000.0</v>
       </c>
       <c r="K42">
@@ -3820,51 +3839,53 @@
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44">
         <v>88328000.0</v>
       </c>
       <c r="V44">
         <v>143959000.0</v>
       </c>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
     </row>
     <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>703900000.0</v>
+      </c>
       <c r="C45">
         <v>752200000.0</v>
       </c>
       <c r="D45">
         <v>1085800000.0</v>
       </c>
       <c r="E45">
         <v>673600000.0</v>
       </c>
       <c r="F45">
         <v>463427000.0</v>
       </c>
       <c r="G45">
         <v>304835000.0</v>
       </c>
       <c r="H45">
         <v>238689000.0</v>
       </c>
       <c r="I45">
         <v>165972000.0</v>
       </c>
       <c r="J45">
         <v>164096000.0</v>
       </c>
       <c r="K45">
@@ -4178,96 +4199,98 @@
       <c r="O49">
         <v>74361000.0</v>
       </c>
       <c r="P49">
         <v>69364000.0</v>
       </c>
       <c r="Q49">
         <v>5664000.0</v>
       </c>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
     </row>
     <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>6300000.0</v>
+      </c>
       <c r="C50">
         <v>37300000.0</v>
       </c>
       <c r="D50">
         <v>34300000.0</v>
       </c>
       <c r="E50">
         <v>15100000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50">
         <v>71000.0</v>
       </c>
       <c r="L50">
         <v>185145000.0</v>
       </c>
       <c r="M50">
         <v>125224000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
     </row>
     <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
-        <v>518000000.0</v>
+        <v>559300000.0</v>
       </c>
       <c r="C51">
         <v>846100000.0</v>
       </c>
       <c r="D51">
         <v>970000000.0</v>
       </c>
       <c r="E51">
         <v>1028800000.0</v>
       </c>
       <c r="F51">
         <v>32700000.0</v>
       </c>
       <c r="G51">
         <v>34348000.0</v>
       </c>
       <c r="H51">
         <v>20487000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51">
         <v>71000.0</v>
       </c>
       <c r="L51">
@@ -4296,51 +4319,53 @@
       </c>
       <c r="T51">
         <v>31041000.0</v>
       </c>
       <c r="U51">
         <v>21042000.0</v>
       </c>
       <c r="V51">
         <v>29060000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51">
         <v>2400000.0</v>
       </c>
       <c r="AA51">
         <v>1500000.0</v>
       </c>
       <c r="AB51"/>
     </row>
     <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>78</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>14400000.0</v>
+      </c>
       <c r="C52">
         <v>58700000.0</v>
       </c>
       <c r="D52">
         <v>52500000.0</v>
       </c>
       <c r="E52">
         <v>33800000.0</v>
       </c>
       <c r="F52">
         <v>6400000.0</v>
       </c>
       <c r="G52">
         <v>5975000.0</v>
       </c>
       <c r="H52">
         <v>4653000.0</v>
       </c>
       <c r="I52">
         <v>49486000.0</v>
       </c>
       <c r="J52"/>
       <c r="K52">
         <v>142000.0</v>
       </c>
@@ -5037,574 +5062,580 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>25</v>
       </c>
-      <c r="CI1" t="s">
-        <v>152</v>
+      <c r="CJ1" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>89000000.0</v>
+      </c>
+      <c r="C2">
         <v>103000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>117900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>135700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>124900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>252800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>280800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>216000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>203100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>251500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>283500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>265500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>249100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>276800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>267800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>244500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87453000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>60710000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66248000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62883000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>64061000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89533000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>89550000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49110000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54548000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40771000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36472000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>32970000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40388000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38940000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34892000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36893000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33779000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40251000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38270000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>35027000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31125000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>32232000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>30710000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25310000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25865000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28735000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>32467000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27061000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38045000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28988000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29104000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>33685000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>28004000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>38134000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30876000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27033000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26024000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>22703000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29397000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>27302000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>20006000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20127000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17791000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>22150000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23892000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21751000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20949000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16716000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13806000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14044000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15963000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15914000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14510000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>16810000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16929000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14640000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10252000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17846000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14027000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10142000.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>9178000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5650,52 +5681,53 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5741,688 +5773,702 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-13200000.0</v>
+      </c>
+      <c r="C5">
         <v>-12500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-49000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-86100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-108200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-36600000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-103400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-75300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-45300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-90900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-47600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-23100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8455000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3432000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-267000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1471000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1413000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5214000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7867000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9181000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6718000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7794000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6484000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6776000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6199000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5818000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5997000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3211000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2941000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2757000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4161000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6461000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7027000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5019000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4549000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3340000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4739000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4339000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4451000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5035000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2093000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>584000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2285000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4014000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3995000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4425000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2883000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3695000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3542000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3053000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1217000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>861000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1274000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1294000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1092000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>797000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>925000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>775000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>517000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>127000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>63000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>120000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-243000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-498000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-7000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-698000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-923000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-612000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1034000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-673000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-625000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-321000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-317000.0</v>
       </c>
-      <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-134000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>461494000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>382263000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
+        <v>0.0</v>
+      </c>
+      <c r="AZ6">
         <v>313899000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>293486000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>280567000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>275668000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>314270000.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>33900000.0</v>
+      </c>
       <c r="C7">
+        <v>35000000.0</v>
+      </c>
+      <c r="D7">
         <v>27100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30500000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>80900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>88300000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>81800000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>80800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>64000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>60000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>64800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>78200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>72100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>73000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>66300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>38901000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>32661000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>33618000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>35188000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>35491000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34348000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>28557000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>27160000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>27323000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>20487000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>21131000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20990000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>21420000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-      <c r="AW7">
+      <c r="AW7"/>
+      <c r="AX7">
         <v>156000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>225000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>233000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>226000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>239000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>60000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>74000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-      <c r="BG7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>87000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>99000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>110000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>122000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>134000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>145000.0</v>
       </c>
-      <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>100000.0</v>
+      </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
       <c r="I8">
         <v>100000.0</v>
       </c>
       <c r="J8">
         <v>100000.0</v>
       </c>
       <c r="K8">
         <v>100000.0</v>
       </c>
       <c r="L8">
         <v>100000.0</v>
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
         <v>100000.0</v>
       </c>
       <c r="O8">
         <v>100000.0</v>
       </c>
       <c r="P8">
         <v>100000.0</v>
       </c>
       <c r="Q8">
+        <v>100000.0</v>
+      </c>
+      <c r="R8">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="S8">
         <v>55000.0</v>
       </c>
       <c r="T8">
         <v>55000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>55000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6445,496 +6491,501 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>773700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>781600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>782200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>775000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>759200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>740735000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>752513000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>736575000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>714267000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>702596000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>703693000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>676568000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>658367000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>623967000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>600624000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>585476000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>564697000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>547225000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>533164000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>523051000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>493149000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>475538000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>461494000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>449050000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>436549000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>410081000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>382263000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>368501000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>357766000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>338893000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>382263000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>325128000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>310546000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>296985000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>288686000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>283577000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>280576000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>277702000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>273129000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>269383000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>266000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>262507000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>258783000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>255465000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>251779000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>247480000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>243528000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>239218000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>235992000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>228796000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>222206000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>211882000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>208329000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>124600000.0</v>
+      </c>
+      <c r="C10">
         <v>152300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>314700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>149600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>130800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>177600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>158500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>129600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>149500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>166000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>124400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>174100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>202900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>219500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>218000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>720108000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>745300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>652354000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>575955000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>551992000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>641447000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>669056000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>631881000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>605916000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>567687000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>513360000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>408784000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>412861000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>552490000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>493488000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>429647000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>369498000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>315302000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>289944000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>331448000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>343825000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>305970000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>125988000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>116055000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>139901000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>132317000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>103581000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>119397000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>135720000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>134453000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>118988000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>97092000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>117529000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>95466000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>91717000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>78073000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>81575000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>71554000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>112988000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>121517000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>128848000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>129882000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>143192000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>125694000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>105604000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>88305000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>125407000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>110971000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>36153000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>132054000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>174686000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>156566000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>152247000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>146910000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>122603000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>102903000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>86347000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>96733000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>88557000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>35017000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>22907000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>55382000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>14172000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6980,1663 +7031,1679 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>124600000.0</v>
+      </c>
+      <c r="C12">
         <v>152300000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>314700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>149600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>130800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>177600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>158500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>129600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>149500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>166000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>150700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>174100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>202900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>219500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>218000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>720108000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>745300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>652354000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>575955000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>551992000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>641447000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>719056000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>681881000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>655916000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>687687000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>633360000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>588784000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>592861000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>552490000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>493488000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>429647000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>369498000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>315302000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>289944000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>331448000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>343825000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>305970000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>125988000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>116055000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>139901000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>132317000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>103581000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>119397000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>135720000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>134453000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>118988000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>97092000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>117529000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>95466000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>91717000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>78073000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>81575000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>71554000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>112988000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>121517000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>128848000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>129882000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>143192000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>125694000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>105604000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>88305000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>125407000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>110971000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>112139000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>189043000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>174686000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>156566000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>152247000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>146910000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>122603000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>102903000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>86347000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>96733000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>88557000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>35017000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>22907000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>55382000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>14172000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
         <v>100000.0</v>
       </c>
       <c r="J13">
         <v>100000.0</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13">
         <v>100000.0</v>
       </c>
       <c r="M13">
         <v>100000.0</v>
       </c>
       <c r="N13">
         <v>100000.0</v>
       </c>
       <c r="O13">
         <v>100000.0</v>
       </c>
       <c r="P13">
         <v>100000.0</v>
       </c>
       <c r="Q13">
+        <v>100000.0</v>
+      </c>
+      <c r="R13">
         <v>56000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="T13">
         <v>55000.0</v>
       </c>
       <c r="U13">
         <v>55000.0</v>
       </c>
       <c r="V13">
         <v>55000.0</v>
       </c>
       <c r="W13">
         <v>55000.0</v>
       </c>
       <c r="X13">
         <v>55000.0</v>
       </c>
       <c r="Y13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="Z13">
         <v>54000.0</v>
       </c>
       <c r="AA13">
         <v>54000.0</v>
       </c>
       <c r="AB13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AC13">
         <v>53000.0</v>
       </c>
       <c r="AD13">
         <v>53000.0</v>
       </c>
       <c r="AE13">
         <v>53000.0</v>
       </c>
       <c r="AF13">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AG13">
         <v>52000.0</v>
       </c>
       <c r="AH13">
         <v>52000.0</v>
       </c>
       <c r="AI13">
         <v>52000.0</v>
       </c>
       <c r="AJ13">
         <v>52000.0</v>
       </c>
       <c r="AK13">
+        <v>52000.0</v>
+      </c>
+      <c r="AL13">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AM13">
         <v>50000.0</v>
       </c>
       <c r="AN13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AO13">
         <v>49000.0</v>
       </c>
       <c r="AP13">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="AQ13">
         <v>50000.0</v>
       </c>
       <c r="AR13">
+        <v>50000.0</v>
+      </c>
+      <c r="AS13">
         <v>51000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="AU13">
         <v>52000.0</v>
       </c>
       <c r="AV13">
+        <v>52000.0</v>
+      </c>
+      <c r="AW13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="AX13">
         <v>57000.0</v>
       </c>
       <c r="AY13">
         <v>57000.0</v>
       </c>
       <c r="AZ13">
+        <v>57000.0</v>
+      </c>
+      <c r="BA13">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="BB13">
         <v>57000.0</v>
       </c>
       <c r="BC13">
         <v>57000.0</v>
       </c>
       <c r="BD13">
         <v>57000.0</v>
       </c>
       <c r="BE13">
         <v>57000.0</v>
       </c>
       <c r="BF13">
+        <v>57000.0</v>
+      </c>
+      <c r="BG13">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="BH13">
         <v>60000.0</v>
       </c>
       <c r="BI13">
         <v>60000.0</v>
       </c>
       <c r="BJ13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="BK13">
         <v>59000.0</v>
       </c>
       <c r="BL13">
         <v>59000.0</v>
       </c>
       <c r="BM13">
         <v>59000.0</v>
       </c>
       <c r="BN13">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="BO13">
         <v>58000.0</v>
       </c>
       <c r="BP13">
         <v>58000.0</v>
       </c>
       <c r="BQ13">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="BR13">
         <v>57000.0</v>
       </c>
       <c r="BS13">
         <v>57000.0</v>
       </c>
       <c r="BT13">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="BU13">
         <v>56000.0</v>
       </c>
       <c r="BV13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BW13">
         <v>55000.0</v>
       </c>
       <c r="BX13">
-        <v>17000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="BY13">
         <v>17000.0</v>
       </c>
       <c r="BZ13">
         <v>17000.0</v>
       </c>
-      <c r="CA13"/>
+      <c r="CA13">
+        <v>17000.0</v>
+      </c>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>10000.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>52600000.0</v>
+      </c>
+      <c r="C14">
         <v>54200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>54400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54800000.0</v>
       </c>
       <c r="E14">
         <v>54800000.0</v>
       </c>
       <c r="F14">
+        <v>54800000.0</v>
+      </c>
+      <c r="G14">
         <v>53600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54300000.0</v>
       </c>
       <c r="H14">
         <v>54300000.0</v>
       </c>
       <c r="I14">
+        <v>54300000.0</v>
+      </c>
+      <c r="J14">
         <v>54200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54400000.0</v>
       </c>
       <c r="M14">
         <v>54400000.0</v>
       </c>
       <c r="N14">
+        <v>54400000.0</v>
+      </c>
+      <c r="O14">
         <v>54800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>54100000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>55300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>57310000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57770000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>57400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>57901000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>58237000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>58280000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58204000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>57585000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>57267000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>57262000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57066000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>53210000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>56449000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>56237000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>55742000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>55496000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>55595000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56163000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>56173000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>55529000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>54166000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>53565000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>52703000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>51949000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52944000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>53686000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>53675000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53964000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>53100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>54618000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>56818000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>58047000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57824000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>57404000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57204000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>58011000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>58100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>58145000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>58084000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>59142000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>61100000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>61086000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>61232000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>60991000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>60800000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>60572000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>60510000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>60464000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>61200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>60157000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>60184802.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>57407708.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>57200000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>56774983.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>60050622.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>59924341.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>52800000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>16704285.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>20732014.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>20662530.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>16592163.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20302872.0</v>
       </c>
       <c r="CB14">
         <v>20302872.0</v>
       </c>
       <c r="CC14">
+        <v>20302872.0</v>
+      </c>
+      <c r="CD14">
         <v>19471926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32951306.0</v>
       </c>
       <c r="CE14">
         <v>32951306.0</v>
       </c>
       <c r="CF14">
         <v>32951306.0</v>
       </c>
       <c r="CG14">
         <v>32951306.0</v>
       </c>
       <c r="CH14">
-        <v>52800000.0</v>
+        <v>32951306.0</v>
       </c>
       <c r="CI14">
         <v>52800000.0</v>
       </c>
+      <c r="CJ14">
+        <v>52800000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>100000.0</v>
       </c>
       <c r="N15">
         <v>100000.0</v>
       </c>
       <c r="O15">
         <v>100000.0</v>
       </c>
       <c r="P15">
         <v>100000.0</v>
       </c>
       <c r="Q15">
+        <v>100000.0</v>
+      </c>
+      <c r="R15">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="S15">
         <v>55000.0</v>
       </c>
       <c r="T15">
         <v>55000.0</v>
       </c>
       <c r="U15">
         <v>55000.0</v>
       </c>
       <c r="V15">
         <v>55000.0</v>
       </c>
       <c r="W15">
         <v>55000.0</v>
       </c>
       <c r="X15">
         <v>55000.0</v>
       </c>
       <c r="Y15">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="Z15">
         <v>54000.0</v>
       </c>
       <c r="AA15">
         <v>54000.0</v>
       </c>
       <c r="AB15">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AC15">
         <v>53000.0</v>
       </c>
       <c r="AD15">
         <v>53000.0</v>
       </c>
       <c r="AE15">
         <v>53000.0</v>
       </c>
       <c r="AF15">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AG15">
         <v>52000.0</v>
       </c>
       <c r="AH15">
+        <v>52000.0</v>
+      </c>
+      <c r="AI15">
         <v>100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
+        <v>100000.0</v>
+      </c>
+      <c r="AM15">
         <v>50000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AO15">
         <v>49000.0</v>
       </c>
       <c r="AP15">
-        <v>100000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
         <v>100000.0</v>
       </c>
       <c r="AY15">
         <v>100000.0</v>
       </c>
       <c r="AZ15">
         <v>100000.0</v>
       </c>
       <c r="BA15">
         <v>100000.0</v>
       </c>
       <c r="BB15">
         <v>100000.0</v>
       </c>
       <c r="BC15">
         <v>100000.0</v>
       </c>
       <c r="BD15">
-        <v>57000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BE15">
         <v>57000.0</v>
       </c>
       <c r="BF15">
+        <v>57000.0</v>
+      </c>
+      <c r="BG15">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BH15">
         <v>100000.0</v>
       </c>
       <c r="BI15">
         <v>100000.0</v>
       </c>
       <c r="BJ15">
         <v>100000.0</v>
       </c>
       <c r="BK15">
         <v>100000.0</v>
       </c>
       <c r="BL15">
         <v>100000.0</v>
       </c>
       <c r="BM15">
         <v>100000.0</v>
       </c>
       <c r="BN15">
         <v>100000.0</v>
       </c>
       <c r="BO15">
         <v>100000.0</v>
       </c>
       <c r="BP15">
         <v>100000.0</v>
       </c>
       <c r="BQ15">
         <v>100000.0</v>
       </c>
       <c r="BR15">
         <v>100000.0</v>
       </c>
       <c r="BS15">
         <v>100000.0</v>
       </c>
       <c r="BT15">
         <v>100000.0</v>
       </c>
       <c r="BU15">
         <v>100000.0</v>
       </c>
       <c r="BV15">
         <v>100000.0</v>
       </c>
       <c r="BW15">
         <v>100000.0</v>
       </c>
       <c r="BX15">
-        <v>17000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BY15">
         <v>17000.0</v>
       </c>
       <c r="BZ15">
         <v>17000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>17000.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>10000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16">
+        <v>37100000.0</v>
+      </c>
+      <c r="C16">
         <v>73200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43600000.0</v>
       </c>
       <c r="E16">
         <v>43600000.0</v>
       </c>
       <c r="F16">
+        <v>43600000.0</v>
+      </c>
+      <c r="G16">
         <v>46800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>35800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>37600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26605000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30575000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29357000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>39113000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28979000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27859000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>27082000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>34478000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11764000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25020000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25874000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>22677000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32054000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35592000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>34990000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>34509000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32105000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>57369000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>38526000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40761000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>38198000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32137000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>26622000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>26747000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>21280000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24647000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>21979000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>23052000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>21067000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21274000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>24129000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21680000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20755000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>19644000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20453000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>20501000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19278000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18784000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18380000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>16837000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16019000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14876000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>15268000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16694000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16369000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>14624000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15585000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>17261000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>14641000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17314000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>18796000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19939000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>17233000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18606000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21946000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>20983000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>16827000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>17937000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18108000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15879000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13880000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>7047000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>35400000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>33033000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>22599000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>21704000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>21352000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>18566000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>18694000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>16990000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>35972000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>44290000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>44473000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>46063000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>21210000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>139732000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>137245000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>134984000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>23898000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>135493000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>132948000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>127141000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>38975000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>122469000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>112772000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>111697000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>38975000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>92015000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>24150000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>24153000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>24193000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>22513000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>22543000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>22552000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>22565000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>21506000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>21497000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>22344000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>22363000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>17308000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>17083000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>16776000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>16766000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>12542000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>12579000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>12576000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>12560000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>11380000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>11363000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>42300000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>17100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13313000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28093000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22599000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8849000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8122000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>20076000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6392000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5941000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5604000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5260000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5121000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5136000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5158000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>685000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>110614000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>107960000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>212000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>237000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>261000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>24652000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>25306000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>25336000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>375000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>219000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>258000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>25336000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>337000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>376000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>417000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>453000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>492000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>530000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>569000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>566000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>563000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>400000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>454000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>576000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>709000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>1120000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1262000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1390000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1554000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1979000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2029000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8682,1547 +8749,1571 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
+        <v>100900000.0</v>
+      </c>
+      <c r="C20">
         <v>101000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>100800000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>100900000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>98300000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>96700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>412500000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>389000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>396000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>407700000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>400100000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>410900000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>421900000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>445400000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>446300000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>434500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>99328000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>100300000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>101242000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>102486000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>102092000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>103206000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>80220000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>78774000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>54097000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>22350000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>21997000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>22384000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>22376000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>23297000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>23454000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>19914000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>20477000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>20617000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>20676000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>20388000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>19895000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>19780000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>20252000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>20384000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>20694000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>20394000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>20452000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>20367000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>20226000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>20979000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>21752000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>22260000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>22847000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>22793000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>22959000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>22469000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>22789000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>22824000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>22745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5633000.0</v>
       </c>
       <c r="BE20">
         <v>5633000.0</v>
       </c>
       <c r="BF20">
+        <v>5633000.0</v>
+      </c>
+      <c r="BG20">
         <v>448000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>448000.0</v>
       </c>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20">
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
+      <c r="BO20">
         <v>448000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>400000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>448000.0</v>
       </c>
-      <c r="BS20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT20"/>
       <c r="BU20">
         <v>448000.0</v>
       </c>
       <c r="BV20">
         <v>448000.0</v>
       </c>
       <c r="BW20">
         <v>448000.0</v>
       </c>
       <c r="BX20">
         <v>448000.0</v>
       </c>
       <c r="BY20">
         <v>448000.0</v>
       </c>
       <c r="BZ20">
         <v>448000.0</v>
       </c>
-      <c r="CA20"/>
+      <c r="CA20">
+        <v>448000.0</v>
+      </c>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>448000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>51000000.0</v>
+      </c>
+      <c r="C21">
         <v>52100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>56700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>116400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>558200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>640800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>606100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>635900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1204600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>630000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>665700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>689800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>722600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>708600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>726500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>72278000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>72500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>74089000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>75025000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>72937000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>73923000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>57306000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57352000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>46739000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>27251000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>27432000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27633000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>27830000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>27924000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28462000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27979000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>29453000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>27123000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>27489000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>28099000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>28791000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29376000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>29816000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>28264000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>28826000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27556000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>27883000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28036000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27355000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>27771000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>28187000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>28357000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>28169000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28104000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>28032000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>27993000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>27767000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>27363000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>27288000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>12876000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>12595000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11393000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>60262000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>59288000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>10462000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10497000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>10294000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>10129000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9780000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9829000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7825000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>7702000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7524000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7410000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7289000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>6793000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>6011000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5589000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4967000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4906000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4676000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4592000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>3939000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>400000000.0</v>
+      </c>
+      <c r="C22">
         <v>380300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>338600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>318500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>301200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>459200000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>569900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>513000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>506100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>545000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>584600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>542600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>503500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>501000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>495400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>449200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>213485000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>201400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>202328000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>206607000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>216142000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>215952000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>204779000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>155145000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>115982000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>115871000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>109689000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>98785000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>93259000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>94732000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>92952000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>90848000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>91062000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>92259000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>99078000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>88458000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>80262000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>72542000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>67047000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>62312000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>62505000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>62038000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>73311000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>71588000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>69572000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>69718000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>62834000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>58284000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>55538000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>56813000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>59460000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>55717000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>48462000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>47358000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>48981000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>45735000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>47879000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>45944000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45523000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>44954000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>42163000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>45028000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>43401000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>37110000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>33699000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>31559000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>31254000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>29812000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>29788000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>27400000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>29261000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>29256000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>25984000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>23110000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>23025000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>22591000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>17590000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>17135000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>13055000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>1642700000.0</v>
+      </c>
+      <c r="C23">
         <v>1698900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1817500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2402600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2293100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2625700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3087800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2893900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2957700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3041500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2995900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3011200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3115500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3210600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3056400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2961100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1908796000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1887000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1766780000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1681688000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1597808000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1712552000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1713143000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1635634000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1474545000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1396128000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1314213000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1229846000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1179376000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1154818000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1095859000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1007316000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>949559000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>905436000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>906071000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>895668000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>877666000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>820525000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>639453000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>602683000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>621262000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>601735000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>577786000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>583616000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>575220000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>565006000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>532468000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>498758000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>458653000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>438662000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>427769000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>397229000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>387827000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>374661000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>409617000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>381007000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>380389000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>366104000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>374104000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>351742000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>327988000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>310235000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>326866000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>300651000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>291274000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>356345000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>335989000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>315537000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>304901000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>293348000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>271232000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>250910000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>227152000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>235511000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>224718000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>174085000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>152137000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>159073000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>100589000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>445700000.0</v>
+      </c>
       <c r="C24">
+        <v>518000000.0</v>
+      </c>
+      <c r="D24">
         <v>559100000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>598700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>636000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>727900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>733200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>746500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>841400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>871700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>910100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>888800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>897500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>941600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>951400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>922400000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>16345000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>152500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>175001000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>225003000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>185071000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>190100000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>177604000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>125108000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>125145000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>148000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>150000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>156000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>225000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>233000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>226000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>239000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>60000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>74000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>51000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>62000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>74000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>87000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>99000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>110000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>122000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>134000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>145000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>155000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>171000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>187000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>201000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>140000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>157000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>202000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>285000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>532000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>19502000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>22229000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>25007000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>21429000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>13514000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>21313000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>941600000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>922400000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>152500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>175001000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>225003000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>185071000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>190100000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>177604000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>125108000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>125145000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>148000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>150000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>156000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>225000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>233000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>226000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>239000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>60000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>74000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>87000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>99000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>110000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>122000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>134000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>145000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>4800000.0</v>
+      </c>
       <c r="C26">
         <v>5900000.0</v>
       </c>
       <c r="D26">
+        <v>5900000.0</v>
+      </c>
+      <c r="E26">
         <v>8000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8600000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13800000.0</v>
       </c>
       <c r="O26">
         <v>13800000.0</v>
       </c>
       <c r="P26">
+        <v>13800000.0</v>
+      </c>
+      <c r="Q26">
         <v>13900000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13832000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13928000.0</v>
       </c>
       <c r="T26">
         <v>13928000.0</v>
       </c>
       <c r="U26">
+        <v>13928000.0</v>
+      </c>
+      <c r="V26">
         <v>7919000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7950000.0</v>
       </c>
       <c r="X26">
         <v>7950000.0</v>
       </c>
       <c r="Y26">
+        <v>7950000.0</v>
+      </c>
+      <c r="Z26">
         <v>6302000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6475000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="AC26">
         <v>1200000.0</v>
       </c>
       <c r="AD26">
         <v>1200000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AE26">
+        <v>1200000.0</v>
+      </c>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>1515000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1271000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1234000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>200000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10268,373 +10359,381 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>365700000.0</v>
+        <v>361300000.0</v>
       </c>
       <c r="C28">
+        <v>407000000.0</v>
+      </c>
+      <c r="D28">
         <v>271500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>492600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>550700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>668500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>702400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>733800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>807300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>804000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>875000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>834700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>833200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>825900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>818700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>784600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-681207000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-712600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-618736000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-540767000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-516501000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-607099000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-640499000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-604721000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-578593000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-547200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-492229000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-387794000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-391441000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-552490000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-493488000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-429647000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-369498000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-315302000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-289944000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-331448000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-343825000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-305899000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>26512000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>59021000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>85178000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>52828000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>86599000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>58287000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-10528000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9229000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6243000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-21851000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-117271000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-93772000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-91362000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-77733000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-81222000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-69462000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-112859000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-121420000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-128738000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-129760000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-143057000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-125548000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-105448000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-88133000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-125219000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-110768000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-35937000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-131823000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-174273000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-156141000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-151704000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-146288000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-121853000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-101971000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-84915000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-65692000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-54481000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2036000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8829000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-34340000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>14888000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1240900000.0</v>
+      </c>
       <c r="C29">
+        <v>1245500000.0</v>
+      </c>
+      <c r="D29">
         <v>1369100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1656500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1597400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1817100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2235800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2150400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2241200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2270800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2185700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2197100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2227800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2295600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2217800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2125100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1582138000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1550245000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1468149000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1391235000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1328125000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1407660000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1414804000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1344545000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1253278000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10652,570 +10751,579 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>288900000.0</v>
+      </c>
+      <c r="C30">
         <v>366600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>355900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>352500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>346600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>489300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>444600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>406100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>401000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>421000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>420500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>408800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>469600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>505100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>432300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>407500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>243275000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>244688000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>230091000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>218816000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>170584000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>181384000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>182925000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>217195000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>187612000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>166841000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>160322000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>149190000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>146373000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>120425000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>119230000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>115664000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>112350000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>135265000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>127346000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>112505000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>112517000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>109549000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>102204000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>92622000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>100861000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>88480000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>82785000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>81189000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>75448000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>78602000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>80035000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>82663000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>81565000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>84349000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>76966000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>73971000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75035000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>75041000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>70167000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>71770000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>68146000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>64115000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>60262000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>59288000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>63658000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>61694000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>60830000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>60593000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>58038000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>50397000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>50656000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>49570000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>46455000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>42090000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>40886000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>40951000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>41593000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>40836000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>40478000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>41876000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>41054000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>23639000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>15485000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>658200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>656100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>631500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>544300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>476200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1410532000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1377409000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1292818000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1213724000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1153096000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1230531000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1277278000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1208419000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1152442000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1118273000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1058930000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>989857000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>954870000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>917844000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>860482000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>777297000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>716581000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>659171000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>669117000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>660917000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>585268000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>511080000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>283119000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>246501000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>218463000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>511080000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>220900000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>235271000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>276066000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>257249000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>232988000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>268869000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>302677000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>275572000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>262849000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>242850000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>227447000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>222892000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>261507000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>273715000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>256702000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>264987000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>283915000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>266178000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>241659000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>216700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>235235000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>215170000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>545100000.0</v>
+      </c>
       <c r="C32">
+        <v>554400000.0</v>
+      </c>
+      <c r="D32">
         <v>678600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>677700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>637500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>608100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>642300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>596000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>661400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>668100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>658700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>636300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>677600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>678600000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>658300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>606200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>970431000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>970676000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>909532000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>831807000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>786238000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>867329000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>926214000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>865057000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>822864000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11233,2362 +11341,2391 @@
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
-    <row r="33" spans="1:87">
+    <row r="33" spans="1:88">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>772200000.0</v>
+      </c>
+      <c r="C33">
         <v>772900000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>769200000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1191500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1108600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1399900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1807900000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1751700000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1792100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1809600000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1758400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1803000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1854700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1902000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1810800000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1802900000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>684054000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>648100000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>628994000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>629852000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>614698000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>611387000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>554177000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>543021000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>494389000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>400066000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>379997000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>365803000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>329079000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>365541000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>360112000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>353446000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>353243000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>345741000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>359591000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>329674000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>321398000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>313298000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>314831000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>306713000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>303803000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>302593000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>280237000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>273977000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>259714000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>267930000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>232848000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>226725000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>171972000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>166864000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>165836000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>161229000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>159292000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>155314000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>149419000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>116329000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>113920000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>103169000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>97474000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>97463000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>96201000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>92630000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>78947000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>74785000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>70205000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>66957000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>60822000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>61612000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>61690000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>61106000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>55277000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>55231000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>53011000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>51871000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>47617000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>49849000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>45643000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>41758000.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>31321000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
+      <c r="CJ33"/>
     </row>
-    <row r="34" spans="1:87">
+    <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5900000.0</v>
+      </c>
       <c r="C34">
+        <v>7000000.0</v>
+      </c>
+      <c r="D34">
         <v>1300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1400000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3600000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9100000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4400000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>7900000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>119300000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>123300000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>136100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>136500000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>100000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>284000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>72347000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>20647000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>19863000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>18347000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>72811000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>71076000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>65587000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>63533000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>63975000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>56035000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>14948000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>12957000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>53143000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>38146000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>39834000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>52742000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>52118000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>51520000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>16059000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>16268000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>15723000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>14587000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>9431000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>11866000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>8328000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>14587000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>7342000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>7273000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7839000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7773000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7544000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>7326000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7550000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>7680000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>9683000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>10328000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>10303000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>10103000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>10070000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>10305000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>12117000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>9427000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>9488000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>9003000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>8669000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>8323000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>7490000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>7839000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
+      <c r="CJ34"/>
     </row>
-    <row r="35" spans="1:87">
+    <row r="35" spans="1:88">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>528400000.0</v>
+      </c>
+      <c r="C35">
         <v>606100000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>637800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>767700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>800200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>956100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>987000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>978900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1088300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1112900000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1141500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1131000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1202000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1241700000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1216500000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1206400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>72347000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>69100000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>70377000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>70424000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>72811000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>71076000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>65587000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>63533000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>63975000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>56035000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>55846000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>53898000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>53143000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>39198000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>39834000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>52742000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>52118000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>51757000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>16320000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>40920000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>41029000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>39923000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>161931000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>187086000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>233589000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>193390000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>197779000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>185253000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>133364000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>133371000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8184000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8006000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8275000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8471000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>10479000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>10954000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10996000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>9454000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10853000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>11198000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>13028000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>10485000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>10695000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10364000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>10169000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>9999000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>9603000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10013000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>9310000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>7216000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>8854000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>8555000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>8265000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>8203000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>4250000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>4458000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4665000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>23636000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>23991000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>27014000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>23759000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>14922000.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>166616000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
+      <c r="CJ35"/>
     </row>
-    <row r="36" spans="1:87">
+    <row r="36" spans="1:88">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>150500000.0</v>
+        <v>45300000.0</v>
       </c>
       <c r="C36">
+        <v>79200000.0</v>
+      </c>
+      <c r="D36">
         <v>98600000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>482800000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>462900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>136800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>137100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>150400000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>153500000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-506800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>160200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>153900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>148700000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>145600000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>143600000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>135900000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>109635000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>105600000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>92465000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>89909000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>82984000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>80720000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>77884000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>72133000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>72006000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>68955000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>64461000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>61501000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>59889000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>125938000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>123382000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>119752000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>117780000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>112690000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>107818000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>104452000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>97555000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>88971000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9144000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>85618000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>79338000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>77857000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>79209000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>78701000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>79315000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>74970000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>72778000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>71136000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>72918000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>68536000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>68404000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>65280000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>62482000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>60125000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>59050000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>59360000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>58670000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>59323000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>58844000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>59280000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>57914000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>53174000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>43451000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>40210000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>36603000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>33498000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>32062000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>32714000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>33058000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>31488000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>29840000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>30821000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>30087000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>29338000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>27627000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>29817000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>26804000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>23265000.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>16921000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
+      <c r="CJ36"/>
     </row>
-    <row r="37" spans="1:87">
+    <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-      <c r="V37">
+      <c r="V37"/>
+      <c r="W37">
         <v>-20000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
         <v>297000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>-1001000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>392000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>1045000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>1742000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1176000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>-96000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>-250000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>-68000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>59000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>174000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>2564000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>2589000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>2730000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>2934000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>2847000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>2838000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>2464000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>2446000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>2555000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>2394000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>1851000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>1558000.0</v>
       </c>
-      <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
+      <c r="CJ37"/>
     </row>
-    <row r="38" spans="1:87">
+    <row r="38" spans="1:88">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>-58700000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>500000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>316400000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>300000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>283700000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>191000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>162563000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>202969000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>178734000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>130659000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>123642000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>161747000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>114716000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>110383000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>108158000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>105301000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>94931000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>47692000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>90353000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>151328000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>143591000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>140011000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>137806000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>182020000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>195012000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>191951000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>185243000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>177302000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>181681000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>173676000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>170541000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>170127000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>151668000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>151254000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>151049000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>147913000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>145230000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>144296000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>146486000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>141998000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>140901000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>137239000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>135382000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>132675000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>126391000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>94952000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>93674000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>87930000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>82378000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>82331000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>80952000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>65734000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>65125000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>61702000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>57903000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>55275000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>48704000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>49212000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>49359000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>48127000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>42461000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>43394000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>41878000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>40707000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>36803000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>38932000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>35091000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>31468000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>23903000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
+      <c r="CJ38"/>
     </row>
-    <row r="39" spans="1:87">
+    <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>57000000.0</v>
+      </c>
+      <c r="C39">
         <v>26800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>39100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>449200000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>405400000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>99700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>106900000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>93500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>109000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>99900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>108000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>106100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>108800000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>99600000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>98400000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>83500000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>47874000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47400000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>53013000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>50458000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>44392000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>62382000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>52206000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>38392000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>20646000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>25663000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>30845000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>27284000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17804000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22130000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>30077000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>17711000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>23406000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>16869000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>30112000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>33583000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>19664000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>19166000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>8364000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>24981000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>14192000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>16307000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>37872000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>37465000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>34766000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>14303000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>37763000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>33994000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>32049000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>35170000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>33790000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>28239000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>23463000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>25394000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>28062000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>25656000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>21596000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>22994000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>27653000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>24343000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>20362000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>22578000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>18281000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17192000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>17193000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>18389000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>18571000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>17977000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>14721000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>15842000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>23205000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>22569000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>20217000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>22961000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>25041000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>24752000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>24943000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>21159000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>26556000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
+      <c r="CJ39"/>
     </row>
-    <row r="40" spans="1:87">
+    <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>195400000.0</v>
+        <v>184800000.0</v>
       </c>
       <c r="C40">
+        <v>181000000.0</v>
+      </c>
+      <c r="D40">
         <v>206100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>357000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>324800000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>203900000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>199500000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>189900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>161500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>222400000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>161900000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>155700000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>193400000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>211000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>202000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>194100000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>103581000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>125500000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>112612000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>102258000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>73833000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>112864000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>97963000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>91586000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>57838000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>84938000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>67337000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>59341000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>47572000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>63786000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>56272000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>48376000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>41431000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>52767000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>64680000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>59495000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>49603000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>69521000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>79966000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>57119000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>60428000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>77374000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>52182000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>53487000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>56988000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>53769000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>61794000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>42222000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>38935000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>52514000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>44449000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>39863000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>41342000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>41669000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>39139000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>33154000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>38420000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>32014000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>29185000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>25513000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>24122000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>30906000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>30292000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>25374000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>24675000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>27547000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>24219000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>20070000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>19569000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>21173000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>19509000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>18377000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>15969000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>18803000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>24011000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>21814000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>22022000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>55640000.0</v>
       </c>
-      <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>11083000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
+      <c r="CJ40"/>
     </row>
-    <row r="41" spans="1:87">
+    <row r="41" spans="1:88">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>242200000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>246700000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>265100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>234100000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>41523000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>69029000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>70377000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>41484000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>43251000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>71076000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>41987000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>41149000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>41199000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>40201000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>39395000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>37451000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>36798000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>38146000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>39834000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>52742000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>52118000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>41877000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>15981000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>40581000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>40690000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>39583000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9237000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>11891000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>8393000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>8125000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>7679000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>7649000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8256000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>8226000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8036000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7856000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8119000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8246000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>10246000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>10728000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>10757000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>10679000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10779000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>11147000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>12966000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>10411000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>10608000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>10265000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10059000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9877000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9469000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>9868000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>9155000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7045000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>8667000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>8354000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>8125000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>8046000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4048000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>4173000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>4133000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4134000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1762000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2007000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2330000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1408000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>1344000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
+      <c r="CJ41"/>
     </row>
-    <row r="42" spans="1:87">
+    <row r="42" spans="1:88">
       <c r="A42" t="s">
         <v>68</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-594500000.0</v>
+      </c>
       <c r="C42">
+        <v>-605800000.0</v>
+      </c>
+      <c r="D42">
         <v>-447800000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-279800000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-287800000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-330900000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-340800000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-358600000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-374300000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-385800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-395500000.0</v>
       </c>
       <c r="L42">
         <v>-395500000.0</v>
       </c>
       <c r="M42">
+        <v>-395500000.0</v>
+      </c>
+      <c r="N42">
         <v>-387600000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-387000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-394100000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-409900000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-26920000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-15200000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-31078000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-53386000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-65057000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>64957000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>149397000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>131196000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>97016000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>74044000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>68526000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>47817000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>58199000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>44138000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>34025000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4122000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-13489000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-11042000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-487000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>32273000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>5805000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-22013000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-35775000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-46510000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-44864000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-8456000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>9065000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>42940000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>102846000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>102780000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>98252000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>147970000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>194248000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>189675000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>185929000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>182546000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>183462000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>195119000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>191801000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>188115000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>188874000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>206132000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>238009000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>234783000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>227587000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>220997000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>210673000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>207120000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>204573000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>194481000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>189623000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>186187000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>182265000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>178457000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>173036000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>161190000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>150514000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>142088000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>140398000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-1209000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-786000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-628000.0</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>9441000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
+      <c r="CJ42"/>
     </row>
-    <row r="43" spans="1:87">
+    <row r="43" spans="1:88">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13634,87 +13771,86 @@
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
+      <c r="CJ43"/>
     </row>
-    <row r="44" spans="1:87">
+    <row r="44" spans="1:88">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13729,1939 +13865,1966 @@
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
         <v>313899000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>293486000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>280567000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>275668000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>314270000.0</v>
       </c>
-      <c r="BD44">
-[...1 lines deleted...]
-      </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
-      <c r="BX44">
+      <c r="BX44"/>
+      <c r="BY44">
         <v>92241000.0</v>
       </c>
-      <c r="BY44">
+      <c r="BZ44">
         <v>90284000.0</v>
       </c>
-      <c r="BZ44">
+      <c r="CA44">
         <v>88328000.0</v>
       </c>
-      <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
-      <c r="CD44">
+      <c r="CD44"/>
+      <c r="CE44">
         <v>143959000.0</v>
       </c>
-      <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
+      <c r="CJ44"/>
     </row>
-    <row r="45" spans="1:87">
+    <row r="45" spans="1:88">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>717500000.0</v>
+      </c>
       <c r="C45">
+        <v>703900000.0</v>
+      </c>
+      <c r="D45">
         <v>672700000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>654100000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>637600000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>752200000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>806300000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>784200000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>767900000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1085800000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>715900000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>700200000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>684000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>673600000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>625900000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>309192000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>309456000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>304835000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>293985000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>288562000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>279093000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>238689000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>229350000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>202810000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>187320000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>165972000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>164605000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>164027000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>164236000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>164100000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>164579000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>137700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>136200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>135996000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>133200000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>133000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>133300000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>132500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>128600000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>122700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>108700000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>102000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>87600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>82400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>25500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24900000.0</v>
       </c>
       <c r="AY45">
         <v>24900000.0</v>
       </c>
       <c r="AZ45">
+        <v>24900000.0</v>
+      </c>
+      <c r="BA45">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23900000.0</v>
       </c>
       <c r="BB45">
         <v>23900000.0</v>
       </c>
       <c r="BC45">
+        <v>23900000.0</v>
+      </c>
+      <c r="BD45">
         <v>23000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>21377000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>20246000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>15239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15100000.0</v>
       </c>
       <c r="BH45">
         <v>15100000.0</v>
       </c>
       <c r="BI45">
+        <v>15100000.0</v>
+      </c>
+      <c r="BJ45">
         <v>15200000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>16000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>13800000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>13100000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>12300000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>11700000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>12100000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>12400000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>12300000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>13000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>12800000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>11800000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>11100000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>11200000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>10800000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>10917000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>10552000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>10290000.0</v>
       </c>
-      <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>7418000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
+      <c r="CJ45"/>
     </row>
-    <row r="46" spans="1:87">
+    <row r="46" spans="1:88">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>388000000.0</v>
+      </c>
+      <c r="C46">
         <v>355100000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>345300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>364100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>359800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>456000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>501000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>490000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>490100000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>485000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>470700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>470200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>468700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>472100000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>442000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>437000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>337653000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>303300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>307976000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>309192000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>309456000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>306173000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>294649000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>290653000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>279093000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>239063000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>229350000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>222610000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>187320000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>165972000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>164605000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>164027000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>164236000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>164096000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>164579000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>137723000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>136155000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>135996000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>133150000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>133037000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>133262000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>132466000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>128569000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>122723000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>108665000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>101952000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>87618000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>82429000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>25486000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>24866000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>24935000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>23990000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>23910000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>23924000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>23028000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>21377000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>20246000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>15239000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>15096000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>15132000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>15249000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>15951000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>13822000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13083000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>12302000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>11682000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>12118000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>12400000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>12331000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>12979000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>12816000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>11837000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>11133000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>11164000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>10814000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>10917000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>10552000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>10290000.0</v>
       </c>
-      <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>7418000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
+      <c r="CJ46"/>
     </row>
-    <row r="47" spans="1:87">
+    <row r="47" spans="1:88">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>410000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>402100000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>402500000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>372200000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>370700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>299544000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>272793000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>274929000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>307754000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>274570000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>272511000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>267160000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>262953000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>253156000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>219552000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>229350000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>202810000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>167288000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>165972000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>164605000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>164027000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>164236000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>164096000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>164579000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>137723000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>136155000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>135996000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>133150000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>133037000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>133262000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>132466000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>128569000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>122723000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>108665000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>101952000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>87618000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>82429000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>25486000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>24866000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>24935000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>23990000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>23910000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>23924000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>23028000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>21377000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>20246000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>15239000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>15096000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>15132000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>15249000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>15951000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>13822000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13083000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>12302000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>11682000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>12118000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>12400000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>12331000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>12979000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>12816000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>11837000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>11133000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>11164000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>10814000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>10917000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>10552000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>10290000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>7418000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
+      <c r="CJ47"/>
     </row>
-    <row r="48" spans="1:87">
+    <row r="48" spans="1:88">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>1396500000.0</v>
+      </c>
+      <c r="C48">
         <v>1339400000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1271100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1371500000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1320200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1490900000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1840500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1830700000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1814700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1795800000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1761900000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1751300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1735600000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1714300000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1673500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1635600000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1617457000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1570800000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1502604000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1444833000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1394598000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1341215000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1270566000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1221161000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1165389000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1100494000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1047573000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>998488000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>953600000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>931073000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>884138000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>827013000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>783159000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>737956000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>720474000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>681240000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>634559000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>589226000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>373931000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>346159000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>316138000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>288560000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>264459000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>245134000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>225783000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>205260000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>184039000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>169176000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>155374000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>132742000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>123429000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>107827000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>90789000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>74361000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>116629000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>102835000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>85138000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>69364000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>55544000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>40715000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>23677000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>5664000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>34022000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>17603000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3316000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>94112000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>80052000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>66997000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>53905000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>40884000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>41414000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>28349000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>17748000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>8957000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-3100000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-13167000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-23051000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-30439000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-100958000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
+      <c r="CJ48"/>
     </row>
-    <row r="49" spans="1:87">
+    <row r="49" spans="1:88">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1751300000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1735600000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1714300000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1673500000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1635600000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1617457000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1570862000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1502604000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1444833000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1394598000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1341235000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1270566000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1221161000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1165389000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1100494000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1047573000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>998488000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>953600000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>931073000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>884138000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>827013000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>783159000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>720842000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>720474000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>681240000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>634559000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>589226000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>373931000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>346159000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>316138000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>589226000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>264459000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>245134000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>225783000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>205260000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>184039000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>169176000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>155374000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>132742000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>123429000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>107827000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>90789000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>74361000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>116629000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>102835000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>85138000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>69364000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>55544000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>40715000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>23677000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>5664000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>34022000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>17603000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
+      <c r="CJ49"/>
     </row>
-    <row r="50" spans="1:87">
+    <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B50">
+        <v>6300000.0</v>
+      </c>
+      <c r="C50">
+        <v>6300000.0</v>
+      </c>
+      <c r="D50"/>
       <c r="E50">
         <v>15000000.0</v>
       </c>
       <c r="F50">
+        <v>15000000.0</v>
+      </c>
+      <c r="G50">
         <v>37300000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>39400000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>35100000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>34600000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>34300000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>29300000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>31800000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>31600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15100000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13800000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>13900000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5075000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
-[...1 lines deleted...]
-      </c>
+      <c r="AL50"/>
       <c r="AM50">
         <v>71000.0</v>
       </c>
       <c r="AN50">
+        <v>71000.0</v>
+      </c>
+      <c r="AO50">
         <v>75000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>185145000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>125224000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
+      <c r="CJ50"/>
     </row>
-    <row r="51" spans="1:87">
+    <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
-        <v>518000000.0</v>
+        <v>485900000.0</v>
       </c>
       <c r="C51">
+        <v>559300000.0</v>
+      </c>
+      <c r="D51">
         <v>586200000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>642200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>681500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>846100000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>860900000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>863400000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>956800000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>970000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>999400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>985400000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1007300000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1028800000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1038200000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1002600000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>38901000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>32700000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>33618000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>35188000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>35491000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>34348000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>28557000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>27160000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>27323000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>20487000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21131000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>20990000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>21420000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>71000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>152571000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>175076000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>225079000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>185145000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>190180000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>177684000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>125192000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>125224000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>125231000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>75241000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>258000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1694000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>355000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>340000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>353000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2092000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>129000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>97000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>110000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>122000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>135000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>146000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>156000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>172000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>188000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>203000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>216000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>231000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>413000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>425000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>543000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>622000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>750000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>932000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1432000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>31041000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>34076000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>37053000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>31736000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>21042000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>29060000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
+      <c r="CJ51"/>
     </row>
-    <row r="52" spans="1:87">
+    <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>78</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>14500000.0</v>
+      </c>
       <c r="C52">
+        <v>14400000.0</v>
+      </c>
+      <c r="D52">
         <v>7700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>58700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>61900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>55200000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>53900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>52500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>46300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>49500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>54400000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>33800000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>32300000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30300000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8077000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6400000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6147000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6248000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5931000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5975000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4957000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4776000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4547000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4653000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4680000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4543000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5075000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>49486000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>17648000.0</v>
       </c>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>142000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>71000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>75000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>76000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AR52">
         <v>80000.0</v>
       </c>
       <c r="AS52">
+        <v>80000.0</v>
+      </c>
+      <c r="AT52">
         <v>84000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>79000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>125083000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>75091000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>102000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>111000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114000.0</v>
       </c>
       <c r="BA52">
         <v>114000.0</v>
       </c>
       <c r="BB52">
-        <v>55000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="BC52">
         <v>55000.0</v>
       </c>
       <c r="BD52">
+        <v>55000.0</v>
+      </c>
+      <c r="BE52">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="BF52">
         <v>48000.0</v>
       </c>
       <c r="BG52">
         <v>48000.0</v>
       </c>
       <c r="BH52">
+        <v>48000.0</v>
+      </c>
+      <c r="BI52">
         <v>47000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>46000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>50000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>54000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>58000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>61000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>60000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>226000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>224000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>403000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>465000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>548000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>647000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>900000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>11539000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>11847000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>12046000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>10307000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>7528000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>7747000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
+      <c r="CJ52"/>
     </row>
-    <row r="53" spans="1:87">
+    <row r="53" spans="1:88">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>169000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-90600000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
-[...1 lines deleted...]
-      </c>
+      <c r="V53"/>
       <c r="W53">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X53">
         <v>50000000.0</v>
       </c>
       <c r="Y53">
         <v>50000000.0</v>
       </c>
       <c r="Z53">
-        <v>120000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="AA53">
         <v>120000000.0</v>
       </c>
       <c r="AB53">
-        <v>180000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="AC53">
         <v>180000000.0</v>
       </c>
-      <c r="AD53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD53">
+        <v>180000000.0</v>
+      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>33000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
@@ -15706,113 +15869,114 @@
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
+        <v>0.0</v>
+      </c>
+      <c r="BN53">
         <v>75986000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>56989000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
+      <c r="CJ53"/>
     </row>
-    <row r="54" spans="1:87">
+    <row r="54" spans="1:88">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15827,1664 +15991,1681 @@
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
         <v>313899000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>293486000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>280567000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>275668000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>314270000.0</v>
       </c>
-      <c r="BD54">
-[...1 lines deleted...]
-      </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
+      <c r="CJ54"/>
     </row>
-    <row r="55" spans="1:87">
+    <row r="55" spans="1:88">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>1642700000.0</v>
+      </c>
+      <c r="C55">
         <v>1698900000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1817500000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2402600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2293100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2625700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3087800000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2893900000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2957700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3041500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2995900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3011200000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3115500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3210600000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3056400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2961100000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1908796000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1887000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1766780000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1681688000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1597808000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1712552000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1713143000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1635634000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1474545000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1396128000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1314213000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1229846000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1179376000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1154818000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1095859000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1007316000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>949559000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>905436000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>906071000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>895668000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>877666000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>820525000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>639453000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>602683000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>621262000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>601735000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>577786000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>583616000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>575220000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>565006000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>532468000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>498758000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>458653000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>438662000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>427769000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>397229000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>387827000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>374661000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>409617000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>381007000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>380389000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>366104000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>374104000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>351742000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>327988000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>310235000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>326866000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>300651000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>291274000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>356345000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>335989000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>315537000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>304901000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>293348000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>271232000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>250910000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>227152000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>235511000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>224718000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>174085000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>152137000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>159073000.0</v>
       </c>
-      <c r="CA55"/>
       <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>100589000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
       <c r="CI55"/>
+      <c r="CJ55"/>
     </row>
-    <row r="56" spans="1:87">
+    <row r="56" spans="1:88">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>870500000.0</v>
+      </c>
+      <c r="C56">
         <v>926000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1048300000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1269800000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1184000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1225800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1279900000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1142200000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1165600000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1231900000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1237500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1208200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1260800000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1308600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1245600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1158200000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1224742000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1238500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1137786000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1051836000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>983110000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1101165000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1158966000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1092613000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>980156000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>996062000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>934216000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>864043000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>850297000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>789277000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>735747000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>653870000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>596316000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>559695000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>546480000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>565994000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>556268000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>507227000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>324622000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>295970000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>317459000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>299142000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>297549000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>309639000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>315506000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>297076000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>299620000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>272033000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>286681000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>271798000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>261933000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>236000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>228535000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>219347000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>260198000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>264678000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>266469000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>262935000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>276630000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>254279000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>231787000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>217605000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>247919000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>225866000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>221069000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>289388000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>275167000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>253925000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>243211000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>232242000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>215955000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>195679000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>174141000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>183640000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>177101000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>124236000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>106494000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>117315000.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>69268000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
+      <c r="CJ56"/>
     </row>
-    <row r="57" spans="1:87">
+    <row r="57" spans="1:88">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>325400000.0</v>
+      </c>
+      <c r="C57">
         <v>371600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>369700000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>592100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>546500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>617700000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>637600000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>546200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>504200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>563800000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>578800000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>571900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>583200000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>630000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>587300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>552000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>254311000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>267700000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>228254000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>220029000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>196872000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>233836000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>232752000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>227556000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>157292000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>172219000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>150008000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>136074000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>121157000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>147607000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>143627000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>129384000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>130930000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>151567000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>172469000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>145344000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>202683000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>220366000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>144335000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>120448000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>119690000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>132633000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>111773000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>114297000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>117164000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>123894000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>240181000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>171362000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>96935000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>103790000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>103391000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>92789000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>96264000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>89539000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>84494000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>74651000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>89584000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>75953000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>66038000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>62282000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>63143000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>70197000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>69883000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>63781000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>73444000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>59441000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>56455000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>53440000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>60540000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>65647000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>53173000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>57780000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>54781000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>61809000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>64047000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>69814000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>62235000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>87190000.0</v>
       </c>
-      <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>35055000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
+      <c r="CJ57"/>
     </row>
-    <row r="58" spans="1:87">
+    <row r="58" spans="1:88">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>853800000.0</v>
+      </c>
+      <c r="C58">
         <v>977700000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1007500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1359800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1346700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1573800000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1624600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1525100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1592500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1676700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1720300000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1702900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1785200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1871700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1803800000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1758400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>326658000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>336800000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>298631000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>290453000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>269683000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>304912000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>298339000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>291089000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>221267000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>228254000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>205854000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>189972000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>174300000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>185753000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>183461000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>182126000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>183048000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>181411000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>188789000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>186264000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>243712000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>260289000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>306266000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>307534000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>353279000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>326023000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>309552000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>299550000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>250528000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>257265000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>248365000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>179368000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>105210000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>112261000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>113870000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>103743000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>107260000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>98993000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>95347000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>85849000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>102612000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>86438000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>76733000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>72646000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>73312000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>80196000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>79486000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>73794000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>82754000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>66657000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>65309000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>61995000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>68805000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>73850000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>57423000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>62238000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>59446000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>85445000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>88038000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>96828000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>85994000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>102112000.0</v>
       </c>
-      <c r="CA58"/>
       <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>201671000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
       <c r="CI58"/>
+      <c r="CJ58"/>
     </row>
-    <row r="59" spans="1:87">
+    <row r="59" spans="1:88">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>706911000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>560236000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>333187000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>295149000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
         <v>313899000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>293486000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>280567000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>275668000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>314270000.0</v>
       </c>
-      <c r="BD59">
-[...1 lines deleted...]
-      </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
+      <c r="CJ59"/>
     </row>
-    <row r="60" spans="1:87">
+    <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>788900000.0</v>
+      </c>
+      <c r="C60">
         <v>721200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>810000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1042800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>946400000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1051900000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1463200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1368800000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1365200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1364800000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1275600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1308300000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1330300000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1338900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1252600000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1202700000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1582138000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1550200000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1468149000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1391235000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1328125000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1407640000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1414804000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1344545000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1253278000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1167874000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1108359000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1039874000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1005076000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>969065000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>912398000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>825190000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>766511000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>724025000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>717282000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>709404000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>633954000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>560236000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>333187000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>295149000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>267983000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>275415000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>269235000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>283674000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>323647000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>305999000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>282927000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>319486000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>353693000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>326469000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>313840000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>293312000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>278003000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>273079000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>311540000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>292224000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>274930000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>276828000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>294907000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>276650000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>252121000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>227645000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>245529000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>225299000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>208075000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>288714000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>269853000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>252999000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>235729000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>219391000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>213809000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>188672000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>167706000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>150066000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>136680000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>77257000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>66143000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>56961000.0</v>
       </c>
-      <c r="CA60"/>
       <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>-101082000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
       <c r="CI60"/>
+      <c r="CJ60"/>
     </row>
-    <row r="61" spans="1:87">
+    <row r="61" spans="1:88">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-1169200000.0</v>
       </c>
       <c r="O61">
-        <v>-1169100000.0</v>
+        <v>-1169200000.0</v>
       </c>
       <c r="P61">
         <v>-1169100000.0</v>
       </c>
       <c r="Q61">
-        <v>-767655000.0</v>
+        <v>-1169100000.0</v>
       </c>
       <c r="R61">
         <v>-767655000.0</v>
       </c>
       <c r="S61">
-        <v>-767653000.0</v>
+        <v>-767655000.0</v>
       </c>
       <c r="T61">
         <v>-767653000.0</v>
       </c>
       <c r="U61">
         <v>-767653000.0</v>
       </c>
       <c r="V61">
+        <v>-767653000.0</v>
+      </c>
+      <c r="W61">
         <v>-638736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-527171000.0</v>
       </c>
       <c r="X61">
         <v>-527171000.0</v>
       </c>
       <c r="Y61">
+        <v>-527171000.0</v>
+      </c>
+      <c r="Z61">
         <v>-526951000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-526580000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-516950000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-516880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-489026000.0</v>
       </c>
       <c r="AD61">
         <v>-489026000.0</v>
       </c>
       <c r="AE61">
         <v>-489026000.0</v>
       </c>
       <c r="AF61">
-        <v>-489027000.0</v>
+        <v>-489026000.0</v>
       </c>
       <c r="AG61">
         <v>-489027000.0</v>
       </c>
       <c r="AH61">
+        <v>-489027000.0</v>
+      </c>
+      <c r="AI61">
         <v>-472536000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-449537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-404276000.0</v>
       </c>
       <c r="AK61">
         <v>-404276000.0</v>
       </c>
       <c r="AL61">
         <v>-404276000.0</v>
       </c>
       <c r="AM61">
         <v>-404276000.0</v>
       </c>
       <c r="AN61">
         <v>-404276000.0</v>
       </c>
       <c r="AO61">
+        <v>-404276000.0</v>
+      </c>
+      <c r="AP61">
         <v>-383757000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-404276000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-316063000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-267606000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-194139000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-185906000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-185325000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-132606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83454000.0</v>
       </c>
       <c r="AX61">
         <v>-83454000.0</v>
       </c>
       <c r="AY61">
         <v>-83454000.0</v>
       </c>
       <c r="AZ61">
         <v>-83454000.0</v>
       </c>
       <c r="BA61">
+        <v>-83454000.0</v>
+      </c>
+      <c r="BB61">
         <v>-79045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63664000.0</v>
       </c>
       <c r="BC61">
         <v>-63664000.0</v>
       </c>
       <c r="BD61">
         <v>-63664000.0</v>
       </c>
       <c r="BE61">
+        <v>-63664000.0</v>
+      </c>
+      <c r="BF61">
         <v>-58606000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-37396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1209000.0</v>
       </c>
       <c r="BH61">
         <v>-1209000.0</v>
       </c>
       <c r="BI61">
         <v>-1209000.0</v>
       </c>
       <c r="BJ61">
         <v>-1209000.0</v>
       </c>
       <c r="BK61">
         <v>-1209000.0</v>
       </c>
       <c r="BL61">
         <v>-1209000.0</v>
       </c>
       <c r="BM61">
         <v>-1209000.0</v>
       </c>
       <c r="BN61">
         <v>-1209000.0</v>
       </c>
       <c r="BO61">
         <v>-1209000.0</v>
       </c>
@@ -17494,66 +17675,69 @@
       <c r="BQ61">
         <v>-1209000.0</v>
       </c>
       <c r="BR61">
         <v>-1209000.0</v>
       </c>
       <c r="BS61">
         <v>-1209000.0</v>
       </c>
       <c r="BT61">
         <v>-1209000.0</v>
       </c>
       <c r="BU61">
         <v>-1209000.0</v>
       </c>
       <c r="BV61">
         <v>-1209000.0</v>
       </c>
       <c r="BW61">
         <v>-1209000.0</v>
       </c>
       <c r="BX61">
         <v>-1209000.0</v>
       </c>
       <c r="BY61">
+        <v>-1209000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-786000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-628000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
+      <c r="CJ61"/>
     </row>
-    <row r="62" spans="1:87">
+    <row r="62" spans="1:88">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17599,50 +17783,51 @@
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
+      <c r="CJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17720,51 +17905,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>581700000.0</v>
       </c>
       <c r="C2">
         <v>1090000000.0</v>
       </c>
       <c r="D2">
         <v>1044600000.0</v>
       </c>
       <c r="E2">
         <v>977000000.0</v>
       </c>
       <c r="F2">
         <v>430800000.0</v>
       </c>
       <c r="G2">
         <v>400700000.0</v>
       </c>
       <c r="H2">
         <v>308665000.0</v>
       </c>
       <c r="I2">
         <v>283397000.0</v>
       </c>
@@ -17804,51 +17989,51 @@
       <c r="U2">
         <v>61640000.0</v>
       </c>
       <c r="V2">
         <v>42717000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>22448000.0</v>
       </c>
       <c r="Y2">
         <v>18635000.0</v>
       </c>
       <c r="Z2">
         <v>6400000.0</v>
       </c>
       <c r="AA2">
         <v>3000000.0</v>
       </c>
       <c r="AB2">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>38800000.0</v>
       </c>
       <c r="C3">
         <v>103000000.0</v>
       </c>
       <c r="D3">
         <v>98300000.0</v>
       </c>
       <c r="E3">
         <v>136100000.0</v>
       </c>
       <c r="F3">
         <v>35600000.0</v>
       </c>
       <c r="G3">
         <v>29300000.0</v>
       </c>
       <c r="H3">
         <v>23487000.0</v>
       </c>
       <c r="I3">
         <v>21127000.0</v>
       </c>
@@ -17890,86 +18075,86 @@
       </c>
       <c r="V3">
         <v>2958000.0</v>
       </c>
       <c r="W3">
         <v>2300000.0</v>
       </c>
       <c r="X3">
         <v>3000.0</v>
       </c>
       <c r="Y3">
         <v>8000.0</v>
       </c>
       <c r="Z3">
         <v>1600000.0</v>
       </c>
       <c r="AA3">
         <v>500000.0</v>
       </c>
       <c r="AB3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
-        <v>272600000.0</v>
+        <v>305800000.0</v>
       </c>
       <c r="C5">
         <v>-261700000.0</v>
       </c>
       <c r="D5">
         <v>138400000.0</v>
       </c>
       <c r="E5">
         <v>219100000.0</v>
       </c>
       <c r="F5">
         <v>274700000.0</v>
       </c>
       <c r="G5">
         <v>264000000.0</v>
       </c>
       <c r="H5">
         <v>234494000.0</v>
       </c>
       <c r="I5">
         <v>214482000.0</v>
       </c>
       <c r="J5">
         <v>186478000.0</v>
       </c>
@@ -18008,54 +18193,54 @@
       </c>
       <c r="V5">
         <v>11804000.0</v>
       </c>
       <c r="W5">
         <v>69357000.0</v>
       </c>
       <c r="X5">
         <v>-6473000.0</v>
       </c>
       <c r="Y5">
         <v>66000.0</v>
       </c>
       <c r="Z5">
         <v>-12900000.0</v>
       </c>
       <c r="AA5">
         <v>-7500000.0</v>
       </c>
       <c r="AB5">
         <v>-6100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>311400000.0</v>
+        <v>344600000.0</v>
       </c>
       <c r="C6">
         <v>-158700000.0</v>
       </c>
       <c r="D6">
         <v>236700000.0</v>
       </c>
       <c r="E6">
         <v>355200000.0</v>
       </c>
       <c r="F6">
         <v>310300000.0</v>
       </c>
       <c r="G6">
         <v>293300000.0</v>
       </c>
       <c r="H6">
         <v>257981000.0</v>
       </c>
       <c r="I6">
         <v>235609000.0</v>
       </c>
       <c r="J6">
         <v>206539000.0</v>
       </c>
@@ -18094,119 +18279,119 @@
       </c>
       <c r="V6">
         <v>14762000.0</v>
       </c>
       <c r="W6">
         <v>71657000.0</v>
       </c>
       <c r="X6">
         <v>-6473000.0</v>
       </c>
       <c r="Y6">
         <v>74000.0</v>
       </c>
       <c r="Z6">
         <v>-11300000.0</v>
       </c>
       <c r="AA6">
         <v>-7000000.0</v>
       </c>
       <c r="AB6">
         <v>-5700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-900000.0</v>
       </c>
       <c r="J8">
         <v>-78000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>945200000.0</v>
       </c>
       <c r="C9">
         <v>1004400000.0</v>
       </c>
       <c r="D9">
         <v>1003500000.0</v>
       </c>
       <c r="E9">
         <v>1058800000.0</v>
       </c>
       <c r="F9">
         <v>808400000.0</v>
       </c>
       <c r="G9">
         <v>743000000.0</v>
       </c>
       <c r="H9">
         <v>629172000.0</v>
       </c>
       <c r="I9">
         <v>574892000.0</v>
       </c>
@@ -18248,51 +18433,51 @@
       </c>
       <c r="V9">
         <v>65173000.0</v>
       </c>
       <c r="W9">
         <v>69357000.0</v>
       </c>
       <c r="X9">
         <v>24286000.0</v>
       </c>
       <c r="Y9">
         <v>20197000.0</v>
       </c>
       <c r="Z9">
         <v>300000.0</v>
       </c>
       <c r="AA9">
         <v>-1300000.0</v>
       </c>
       <c r="AB9">
         <v>-1300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>272600000.0</v>
       </c>
       <c r="C10">
         <v>-305300000.0</v>
       </c>
       <c r="D10">
         <v>88100000.0</v>
       </c>
       <c r="E10">
         <v>193400000.0</v>
       </c>
       <c r="F10">
         <v>274400000.0</v>
       </c>
       <c r="G10">
         <v>263700000.0</v>
       </c>
       <c r="H10">
         <v>234166000.0</v>
       </c>
       <c r="I10">
         <v>213776000.0</v>
       </c>
@@ -18332,51 +18517,51 @@
       <c r="U10">
         <v>314403000.0</v>
       </c>
       <c r="V10">
         <v>7369000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>-6892000.0</v>
       </c>
       <c r="Y10">
         <v>-181000.0</v>
       </c>
       <c r="Z10">
         <v>-13200000.0</v>
       </c>
       <c r="AA10">
         <v>-7900000.0</v>
       </c>
       <c r="AB10">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>64900000.0</v>
       </c>
       <c r="C11">
         <v>-400000.0</v>
       </c>
       <c r="D11">
         <v>6600000.0</v>
       </c>
       <c r="E11">
         <v>49900000.0</v>
       </c>
       <c r="F11">
         <v>44800000.0</v>
       </c>
       <c r="G11">
         <v>23400000.0</v>
       </c>
       <c r="H11">
         <v>37950000.0</v>
       </c>
       <c r="I11">
         <v>20233000.0</v>
       </c>
@@ -18416,53 +18601,55 @@
       <c r="U11">
         <v>132577000.0</v>
       </c>
       <c r="V11">
         <v>-26012000.0</v>
       </c>
       <c r="W11">
         <v>73200000.0</v>
       </c>
       <c r="X11">
         <v>2000.0</v>
       </c>
       <c r="Y11">
         <v>1000.0</v>
       </c>
       <c r="Z11">
         <v>300000.0</v>
       </c>
       <c r="AA11">
         <v>400000.0</v>
       </c>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>164</v>
+      </c>
+      <c r="B12">
+        <v>33200000.0</v>
+      </c>
       <c r="C12">
         <v>43600000.0</v>
       </c>
       <c r="D12">
         <v>50300000.0</v>
       </c>
       <c r="E12">
         <v>25700000.0</v>
       </c>
       <c r="F12">
         <v>300000.0</v>
       </c>
       <c r="G12">
         <v>338000.0</v>
       </c>
       <c r="H12">
         <v>328000.0</v>
       </c>
       <c r="I12">
         <v>706000.0</v>
       </c>
       <c r="J12">
         <v>678000.0</v>
       </c>
       <c r="K12">
@@ -18500,97 +18687,99 @@
       </c>
       <c r="V12">
         <v>8979000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>419000.0</v>
       </c>
       <c r="Y12">
         <v>257000.0</v>
       </c>
       <c r="Z12">
         <v>300000.0</v>
       </c>
       <c r="AA12">
         <v>400000.0</v>
       </c>
       <c r="AB12">
         <v>400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>3400000.0</v>
+      </c>
       <c r="C13">
         <v>4800000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>1800000.0</v>
       </c>
       <c r="F13">
         <v>936000.0</v>
       </c>
       <c r="G13">
         <v>5534000.0</v>
       </c>
       <c r="H13">
         <v>13917000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>2693000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>-20000.0</v>
       </c>
       <c r="H14">
         <v>-20000.0</v>
       </c>
       <c r="I14">
         <v>-20000.0</v>
       </c>
       <c r="J14">
         <v>-20000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>297000.0</v>
       </c>
       <c r="M14">
         <v>1845000.0</v>
       </c>
@@ -18600,51 +18789,51 @@
       <c r="O14">
         <v>-334000.0</v>
       </c>
       <c r="P14">
         <v>353000.0</v>
       </c>
       <c r="Q14">
         <v>-125000.0</v>
       </c>
       <c r="R14">
         <v>794000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>-151500000.0</v>
       </c>
       <c r="C15">
         <v>-304900000.0</v>
       </c>
       <c r="D15">
         <v>81500000.0</v>
       </c>
       <c r="E15">
         <v>143500000.0</v>
       </c>
       <c r="F15">
         <v>229600000.0</v>
       </c>
       <c r="G15">
         <v>240300000.0</v>
       </c>
       <c r="H15">
         <v>196216000.0</v>
       </c>
       <c r="I15">
         <v>193543000.0</v>
       </c>
@@ -18686,51 +18875,51 @@
       </c>
       <c r="V15">
         <v>33381000.0</v>
       </c>
       <c r="W15">
         <v>-3843000.0</v>
       </c>
       <c r="X15">
         <v>-6894000.0</v>
       </c>
       <c r="Y15">
         <v>-182000.0</v>
       </c>
       <c r="Z15">
         <v>-13500000.0</v>
       </c>
       <c r="AA15">
         <v>-8300000.0</v>
       </c>
       <c r="AB15">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>143500000.0</v>
       </c>
       <c r="F16">
         <v>229647000.0</v>
       </c>
       <c r="G16">
         <v>240302000.0</v>
       </c>
       <c r="H16">
         <v>196216000.0</v>
       </c>
       <c r="I16">
         <v>193543000.0</v>
       </c>
       <c r="J16">
         <v>124789000.0</v>
       </c>
       <c r="K16">
         <v>311097000.0</v>
       </c>
@@ -18754,53 +18943,55 @@
       </c>
       <c r="R16">
         <v>53228000.0</v>
       </c>
       <c r="S16">
         <v>31927000.0</v>
       </c>
       <c r="T16">
         <v>42255000.0</v>
       </c>
       <c r="U16">
         <v>181826000.0</v>
       </c>
       <c r="V16">
         <v>33381000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>207700000.0</v>
+      </c>
       <c r="C17">
         <v>-304900000.0</v>
       </c>
       <c r="D17">
         <v>88500000.0</v>
       </c>
       <c r="E17">
         <v>143500000.0</v>
       </c>
       <c r="F17">
         <v>229647000.0</v>
       </c>
       <c r="G17">
         <v>240282000.0</v>
       </c>
       <c r="H17">
         <v>196216000.0</v>
       </c>
       <c r="I17">
         <v>193543000.0</v>
       </c>
       <c r="J17">
         <v>131616000.0</v>
       </c>
       <c r="K17">
@@ -18816,95 +19007,97 @@
         <v>55721000.0</v>
       </c>
       <c r="O17">
         <v>61938000.0</v>
       </c>
       <c r="P17">
         <v>64053000.0</v>
       </c>
       <c r="Q17">
         <v>73405000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-29800000.0</v>
+      </c>
       <c r="C18">
         <v>-38800000.0</v>
       </c>
       <c r="D18">
         <v>-44900000.0</v>
       </c>
       <c r="E18">
         <v>-23900000.0</v>
       </c>
       <c r="F18">
         <v>581000.0</v>
       </c>
       <c r="G18">
         <v>5196000.0</v>
       </c>
       <c r="H18">
         <v>13589000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-16600000.0</v>
       </c>
       <c r="F19">
         <v>-1442000.0</v>
       </c>
       <c r="G19">
         <v>7913000.0</v>
       </c>
       <c r="H19">
         <v>12950000.0</v>
       </c>
       <c r="I19">
         <v>5732000.0</v>
       </c>
       <c r="J19">
         <v>2013000.0</v>
       </c>
       <c r="K19">
         <v>-2429000.0</v>
       </c>
@@ -18918,98 +19111,98 @@
         <v>-3991000.0</v>
       </c>
       <c r="O19">
         <v>-1405000.0</v>
       </c>
       <c r="P19">
         <v>14000.0</v>
       </c>
       <c r="Q19">
         <v>1348000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>-474000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>425000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20">
         <v>-270000000.0</v>
       </c>
       <c r="L20">
         <v>-270000000.0</v>
       </c>
       <c r="M20">
         <v>-10331000.0</v>
       </c>
       <c r="N20">
         <v>8010000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
-        <v>310000000.0</v>
+        <v>312800000.0</v>
       </c>
       <c r="C21">
         <v>-266700000.0</v>
       </c>
       <c r="D21">
         <v>136500000.0</v>
       </c>
       <c r="E21">
         <v>210000000.0</v>
       </c>
       <c r="F21">
         <v>275800000.0</v>
       </c>
       <c r="G21">
         <v>255800000.0</v>
       </c>
       <c r="H21">
         <v>221216000.0</v>
       </c>
       <c r="I21">
         <v>208044000.0</v>
       </c>
       <c r="J21">
         <v>183787000.0</v>
       </c>
@@ -19048,83 +19241,83 @@
       </c>
       <c r="V21">
         <v>11804000.0</v>
       </c>
       <c r="W21">
         <v>69357000.0</v>
       </c>
       <c r="X21">
         <v>-6473000.0</v>
       </c>
       <c r="Y21">
         <v>74000.0</v>
       </c>
       <c r="Z21">
         <v>-12900000.0</v>
       </c>
       <c r="AA21">
         <v>-7500000.0</v>
       </c>
       <c r="AB21">
         <v>-6900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>1214100000.0</v>
       </c>
       <c r="C23">
         <v>2361100000.0</v>
       </c>
       <c r="D23">
         <v>1911600000.0</v>
       </c>
       <c r="E23">
         <v>1825800000.0</v>
       </c>
       <c r="F23">
         <v>963400000.0</v>
       </c>
       <c r="G23">
         <v>887900000.0</v>
       </c>
       <c r="H23">
         <v>716621000.0</v>
       </c>
       <c r="I23">
         <v>650245000.0</v>
       </c>
@@ -19166,131 +19359,133 @@
       </c>
       <c r="V23">
         <v>107890000.0</v>
       </c>
       <c r="W23">
         <v>69357000.0</v>
       </c>
       <c r="X23">
         <v>46734000.0</v>
       </c>
       <c r="Y23">
         <v>38832000.0</v>
       </c>
       <c r="Z23">
         <v>20200000.0</v>
       </c>
       <c r="AA23">
         <v>10000000.0</v>
       </c>
       <c r="AB23">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>38800000.0</v>
+      </c>
       <c r="C25">
         <v>103000000.0</v>
       </c>
       <c r="D25">
         <v>155300000.0</v>
       </c>
       <c r="E25">
         <v>136100000.0</v>
       </c>
       <c r="F25">
         <v>35620000.0</v>
       </c>
       <c r="G25">
         <v>29300000.0</v>
       </c>
       <c r="H25">
         <v>23487000.0</v>
       </c>
       <c r="I25">
         <v>21127000.0</v>
       </c>
       <c r="J25">
         <v>20061000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
         <v>126400000.0</v>
       </c>
       <c r="C26">
         <v>222800000.0</v>
       </c>
       <c r="D26">
         <v>175200000.0</v>
       </c>
       <c r="E26">
         <v>191400000.0</v>
       </c>
       <c r="F26">
         <v>137200000.0</v>
       </c>
       <c r="G26">
         <v>118700000.0</v>
       </c>
       <c r="H26">
         <v>93295000.0</v>
       </c>
       <c r="I26">
         <v>81006000.0</v>
       </c>
@@ -19330,51 +19525,51 @@
       <c r="U26">
         <v>24875000.0</v>
       </c>
       <c r="V26">
         <v>8548000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
         <v>4567000.0</v>
       </c>
       <c r="Y26">
         <v>4369000.0</v>
       </c>
       <c r="Z26">
         <v>6000000.0</v>
       </c>
       <c r="AA26">
         <v>3100000.0</v>
       </c>
       <c r="AB26">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>61400000.0</v>
       </c>
       <c r="E27">
         <v>12300000.0</v>
       </c>
       <c r="F27">
         <v>9000000.0</v>
       </c>
       <c r="G27">
         <v>30800000.0</v>
       </c>
       <c r="H27">
         <v>14000000.0</v>
       </c>
       <c r="I27">
         <v>17900000.0</v>
       </c>
       <c r="J27">
         <v>17800000.0</v>
       </c>
       <c r="K27">
@@ -19386,53 +19581,55 @@
       <c r="M27">
         <v>10700000.0</v>
       </c>
       <c r="N27">
         <v>9600000.0</v>
       </c>
       <c r="O27">
         <v>9600000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>506000000.0</v>
+      </c>
       <c r="C28">
         <v>743800000.0</v>
       </c>
       <c r="D28">
         <v>602600000.0</v>
       </c>
       <c r="E28">
         <v>645100000.0</v>
       </c>
       <c r="F28">
         <v>386291000.0</v>
       </c>
       <c r="G28">
         <v>338257000.0</v>
       </c>
       <c r="H28">
         <v>300661000.0</v>
       </c>
       <c r="I28">
         <v>271556000.0</v>
       </c>
       <c r="J28">
         <v>257986000.0</v>
       </c>
       <c r="K28">
@@ -19464,103 +19661,105 @@
       </c>
       <c r="T28">
         <v>91200000.0</v>
       </c>
       <c r="U28">
         <v>91493000.0</v>
       </c>
       <c r="V28">
         <v>43085000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>7800000.0</v>
       </c>
       <c r="AA28">
         <v>3900000.0</v>
       </c>
       <c r="AB28">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>64900000.0</v>
+      </c>
       <c r="C29">
         <v>-400000.0</v>
       </c>
       <c r="D29">
         <v>32200000.0</v>
       </c>
       <c r="E29">
         <v>49900000.0</v>
       </c>
       <c r="F29">
         <v>44733000.0</v>
       </c>
       <c r="G29">
         <v>23454000.0</v>
       </c>
       <c r="H29">
         <v>37950000.0</v>
       </c>
       <c r="I29">
         <v>20233000.0</v>
       </c>
       <c r="J29">
         <v>67758000.0</v>
       </c>
       <c r="K29">
         <v>117675000.0</v>
       </c>
       <c r="L29">
         <v>34845000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>632400000.0</v>
       </c>
       <c r="C30">
         <v>1271100000.0</v>
       </c>
       <c r="D30">
         <v>867000000.0</v>
       </c>
       <c r="E30">
         <v>848800000.0</v>
       </c>
       <c r="F30">
         <v>532600000.0</v>
       </c>
       <c r="G30">
         <v>487200000.0</v>
       </c>
       <c r="H30">
         <v>407956000.0</v>
       </c>
       <c r="I30">
         <v>366848000.0</v>
       </c>
@@ -19602,54 +19801,54 @@
       </c>
       <c r="V30">
         <v>65173000.0</v>
       </c>
       <c r="W30">
         <v>69357000.0</v>
       </c>
       <c r="X30">
         <v>24286000.0</v>
       </c>
       <c r="Y30">
         <v>20197000.0</v>
       </c>
       <c r="Z30">
         <v>13800000.0</v>
       </c>
       <c r="AA30">
         <v>7000000.0</v>
       </c>
       <c r="AB30">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
-        <v>-37400000.0</v>
+        <v>-40200000.0</v>
       </c>
       <c r="C31">
         <v>-38600000.0</v>
       </c>
       <c r="D31">
         <v>-48400000.0</v>
       </c>
       <c r="E31">
         <v>-16600000.0</v>
       </c>
       <c r="F31">
         <v>-1400000.0</v>
       </c>
       <c r="G31">
         <v>7900000.0</v>
       </c>
       <c r="H31">
         <v>12950000.0</v>
       </c>
       <c r="I31">
         <v>5732000.0</v>
       </c>
       <c r="J31">
         <v>2013000.0</v>
       </c>
@@ -19688,51 +19887,51 @@
       </c>
       <c r="V31">
         <v>-4435000.0</v>
       </c>
       <c r="W31">
         <v>-69357000.0</v>
       </c>
       <c r="X31">
         <v>-419000.0</v>
       </c>
       <c r="Y31">
         <v>-255000.0</v>
       </c>
       <c r="Z31">
         <v>-300000.0</v>
       </c>
       <c r="AA31">
         <v>-400000.0</v>
       </c>
       <c r="AB31">
         <v>400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>1526900000.0</v>
       </c>
       <c r="C32">
         <v>2094400000.0</v>
       </c>
       <c r="D32">
         <v>2048100000.0</v>
       </c>
       <c r="E32">
         <v>2035800000.0</v>
       </c>
       <c r="F32">
         <v>1239200000.0</v>
       </c>
       <c r="G32">
         <v>1143700000.0</v>
       </c>
       <c r="H32">
         <v>937837000.0</v>
       </c>
       <c r="I32">
         <v>858289000.0</v>
       </c>
@@ -19793,877 +19992,884 @@
       <c r="AB32">
         <v>900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>25</v>
       </c>
-      <c r="CI1" t="s">
-        <v>152</v>
+      <c r="CJ1" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>152800000.0</v>
+      </c>
+      <c r="C2">
         <v>165200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>140900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>138000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>356000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>241400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>136600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>133000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>286200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>244100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>234100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>280200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>303600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>266800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>307100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>99500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112682000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>112200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>102168000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108128000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>99186000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>109369000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>83996000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80587000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>72743000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>75313000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>80022000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>74801000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>69830000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>69474000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>69292000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>71316000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69295000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>65405000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>64229000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58872000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>57499000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>57501000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56954000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>65528000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>50343000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>52825000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>51432000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>52628000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>47894000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>47828000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>47513000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>51899000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43968000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>46190000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>46361000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>44980000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>40736000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>41343000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39923000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>38729000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35601000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>34314000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>36210000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31446000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>29376000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>29775000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>29228000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26796000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25198000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23574000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24745000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>24537000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>22393000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21403000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21121000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>19976000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18809000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17919000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16901000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>14827000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13634000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14072000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15438000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11440000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11256000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10252000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9769000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1700000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>8100000.0</v>
+      </c>
+      <c r="C3">
         <v>13600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30800000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51800000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24500000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25200000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26100000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>79500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-23300000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>70800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9100000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9171000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9200000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8807000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8493000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8100000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7613000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7208000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6379000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5918000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5928000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6222000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5419000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5168000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5165000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5553000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5241000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5677000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4922000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4726000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4736000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4462000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4223000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4081000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4051000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4081000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3906000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3920000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3777000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3337000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3368000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3070000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3043000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2962000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2859000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2817000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2783000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2860000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2536000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2213000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1760000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1734000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1768000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1796000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2044000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1829000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1604000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1574000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1577000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1467000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1449000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1555000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1508000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1519000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1488000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1290000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1448000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1367000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1300000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1281000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1315000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1100000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>900000.0</v>
       </c>
-      <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
-      <c r="CH3">
+      <c r="CH3"/>
+      <c r="CI3">
         <v>800000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20722,54 +20928,54 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4"/>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
@@ -20783,614 +20989,621 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
-        <v>99700000.0</v>
+        <v>77400000.0</v>
       </c>
       <c r="C5">
+        <v>81500000.0</v>
+      </c>
+      <c r="D5">
         <v>83700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>63600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>77200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-351700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>41400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>52700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>64900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>26800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>36600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>38100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>67100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>78100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>59200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>76800000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>67600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>65300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>65011000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>66788000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>61139000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>63708000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>72440000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>64454000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>54437000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>55613000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>59989000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>54331000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>49676000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>53077000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>53885000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>59324000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>43061000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>43849000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>52151000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>40400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>36604000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>36429000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>37337000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>17283000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>28140000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>27841000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>27377000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>32647000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>19947000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>18405000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22183000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>20663000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>20743000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>23180000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>23141000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>22273000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>17952000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>22673000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>22328000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>20063000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>18933000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>22132000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>25389000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>21589000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>22838000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>20250000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>10816000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>20934000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>20840000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>19948000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>20086000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>20110000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>20506000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>17440000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>15056000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>16581000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>16925000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18259000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>15187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12376000.0</v>
       </c>
       <c r="CA5">
         <v>12376000.0</v>
       </c>
       <c r="CB5">
         <v>12376000.0</v>
       </c>
       <c r="CC5">
-        <v>0.0</v>
+        <v>12376000.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
         <v>-4300000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>113300000.0</v>
+        <v>85500000.0</v>
       </c>
       <c r="C6">
+        <v>95100000.0</v>
+      </c>
+      <c r="D6">
         <v>91900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>72000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>85800000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-320900000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>73900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>62700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>87400000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>51300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>61800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>64200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>146600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>101900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>68300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>85971000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>76800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>74107000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>73504000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>74888000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>68752000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>70916000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>78819000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>70372000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>60365000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>61835000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>65408000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>59499000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>54841000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>58630000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>59126000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>65001000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>47983000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>48575000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>56887000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>44862000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>40827000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>40510000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>41388000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>21364000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>32046000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>31761000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>31154000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>35984000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>23315000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>21475000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25226000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>23625000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>23602000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>25997000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>25924000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>25133000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>20488000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24886000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>24088000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>21797000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>20701000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>23928000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>27433000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23418000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>24442000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>21824000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>12393000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>22401000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>22289000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>21503000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>21594000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>21629000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>21994000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>18730000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>16504000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>17948000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>18225000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>19540000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16502000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>142941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58344000.0</v>
       </c>
       <c r="CB6">
         <v>58344000.0</v>
       </c>
       <c r="CC6">
+        <v>58344000.0</v>
+      </c>
+      <c r="CD6">
         <v>49306000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-69114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26973000.0</v>
       </c>
       <c r="CF6">
         <v>26973000.0</v>
       </c>
       <c r="CG6">
         <v>26973000.0</v>
       </c>
       <c r="CH6">
+        <v>26973000.0</v>
+      </c>
+      <c r="CI6">
         <v>-3500000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21449,54 +21662,54 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7"/>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
@@ -21510,91 +21723,92 @@
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-900000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -21650,54 +21864,54 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8"/>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
@@ -21711,1185 +21925,1204 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>250800000.0</v>
+      </c>
+      <c r="C9">
         <v>247300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>230600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>233300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>234000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>244700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>263200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>207300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>206600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>262700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>234800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>221200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>284800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>313400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>282500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>258200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>204700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>214896000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>203600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>192900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>196875000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>186926000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>178926000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>191584000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>185629000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>166923000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>156268000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>154339000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>151642000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>148331000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>140753000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>142147000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>143661000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>153865000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>124065000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>126901000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>132414000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>124329000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>110122000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>115135000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>114213000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>101745000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>102232000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>102901000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>103105000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>109159000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>96224000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>93095000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>92301000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>90535000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>87479000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>91232000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>89581000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>87181000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>78333000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>81432000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>79305000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>73612000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>68439000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>75251000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>76832000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>74128000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>71612000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>70305000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>69537000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>65817000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>62243000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>59995000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>60747000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>58529000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>55739000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>53363000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>49989000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>49300000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>45567000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>45761000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>42053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58344000.0</v>
       </c>
       <c r="CA9">
         <v>58344000.0</v>
       </c>
       <c r="CB9">
         <v>58344000.0</v>
       </c>
       <c r="CC9">
+        <v>58344000.0</v>
+      </c>
+      <c r="CD9">
         <v>49306000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>26972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26973000.0</v>
       </c>
       <c r="CF9">
         <v>26973000.0</v>
       </c>
       <c r="CG9">
         <v>26973000.0</v>
       </c>
       <c r="CH9">
+        <v>26973000.0</v>
+      </c>
+      <c r="CI9">
         <v>100000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
-        <v>73900000.0</v>
+        <v>71300000.0</v>
       </c>
       <c r="C10">
+        <v>74000000.0</v>
+      </c>
+      <c r="D10">
         <v>74900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>68400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-361700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>55700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>52000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>59100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>76704000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>67600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>64927000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>66700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>61055000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>63625000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>72356000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>64369000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>54355000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>55533000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>59909000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>55558000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>49669000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>53017000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>55532000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60018000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43348000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>44007000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>53025000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>307548000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>36058000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>36900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>37835000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35009000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27090000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>26716000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27530000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31218000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21702000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>18728000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30393000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11902000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20067000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>22942000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20815000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>21000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18864000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22211000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21746000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>19595000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18693000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>22660000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25583000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>21743000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>24070000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>21319000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>40437000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>20930000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>21135000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>20316000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19799000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19979000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20619000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17380000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14413000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>17545000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17491000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17933000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15156000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>18862000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21296000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>24092000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>250153000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7369000.0</v>
       </c>
-      <c r="CE10">
-[...1 lines deleted...]
-      </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
       <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
         <v>-4400000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-2600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C11">
+        <v>12100000.0</v>
+      </c>
+      <c r="D11">
         <v>21200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-12100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1800000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-10800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3400000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8446000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>15000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11544000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3949000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11650000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7853000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>11448000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5270000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10645000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10587000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8624000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7457000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9164000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9902000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>59650000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7495000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1131000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1492000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>92255000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8285000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6877000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>10258000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9956000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9161000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8020000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7708000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9432000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5568000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4776000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7902000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2717000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4581000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8294000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4413000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6159000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5301000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4443000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5980000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5429000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3869000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>5751000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7429000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5112000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>7376000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>7403000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>14273000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6744000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7814000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>7065000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6535000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>20509000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>7554000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6779000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>5622000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5490000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6941000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7377000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6059000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>130565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45968000.0</v>
       </c>
       <c r="CB11">
         <v>45968000.0</v>
       </c>
       <c r="CC11">
+        <v>45968000.0</v>
+      </c>
+      <c r="CD11">
         <v>-95391000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-77459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18628000.0</v>
       </c>
       <c r="CF11">
         <v>18628000.0</v>
       </c>
       <c r="CG11">
         <v>18628000.0</v>
       </c>
       <c r="CH11">
+        <v>18628000.0</v>
+      </c>
+      <c r="CI11">
         <v>100000.0</v>
       </c>
-      <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
-        <v>25800000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C12">
+        <v>7500000.0</v>
+      </c>
+      <c r="D12">
         <v>8800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>96000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>87000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>84000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>88000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>84000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>83000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>84000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>85000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AC12">
         <v>80000.0</v>
       </c>
       <c r="AD12">
+        <v>80000.0</v>
+      </c>
+      <c r="AE12">
         <v>1227000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>60000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1647000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>694000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>287000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>158000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>874000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>267148000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>546000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>471000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>498000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36383000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>346000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>470000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>854000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1994000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2805000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>173000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>16361000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8633000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>560000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2152000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2300000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1107000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1143000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>995000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1156000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1282000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>240000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1185000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>247000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>209000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2189000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>989000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>148000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>54000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>622000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>346000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>60000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>643000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>926000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>617000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>621000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>10000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>411000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>437000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>471000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>505000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1851000.0</v>
       </c>
-      <c r="CE12">
-[...1 lines deleted...]
-      </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
         <v>100000.0</v>
       </c>
-      <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>900000.0</v>
+      </c>
       <c r="C13">
+        <v>800000.0</v>
+      </c>
+      <c r="D13">
         <v>700000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1400000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1100000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="I13">
         <v>1200000.0</v>
       </c>
       <c r="J13">
+        <v>1200000.0</v>
+      </c>
+      <c r="K13">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="L13">
         <v>700000.0</v>
       </c>
       <c r="M13">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="N13">
         <v>800000.0</v>
       </c>
       <c r="O13">
+        <v>800000.0</v>
+      </c>
+      <c r="P13">
         <v>500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>293000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>259000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>242000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>218000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>217000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>414000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>797000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1478000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2844000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3211000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3664000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3609000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -22904,957 +23137,965 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
+      <c r="V14"/>
       <c r="W14">
         <v>-20000.0</v>
       </c>
       <c r="X14">
         <v>-20000.0</v>
       </c>
       <c r="Y14">
         <v>-20000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>-20000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>952000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-1396000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-655000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-701000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>565000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1271000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>150000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-141000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-128000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-116000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-2390000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-26000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-166000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-231000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>71000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-8000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>346000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-5000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-129000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>141000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>346000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>275000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-371000.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14">
         <v>126000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>266000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>159000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>243000.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>57100000.0</v>
+      </c>
+      <c r="C15">
         <v>68300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-100400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51300000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-170700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-349600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>33900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21300000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>40900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>37900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>46600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>68258000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>57800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>50200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53383000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>70669000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>49405000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>55772000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>64456000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>52921000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>49085000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>44888000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>49322000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>46934000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>57126000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>43853000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>45630000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>368000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>35853000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>45138000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>51533000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>215293000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>27773000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>30023000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>27577000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>24101000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>19325000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>19351000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>20523000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21221000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>14863000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>13802000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>22632000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9313000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15602000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>17038000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>16428000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15007000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13794000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>17697000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15774000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13820000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>14829000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>17038000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>18013000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16114000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>16419000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>14287000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>26710000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>14060000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>13055000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>13092000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>13021000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-530000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>13065000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>10601000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8791000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11242000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10550000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10556000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12376000.0</v>
       </c>
       <c r="CA15">
         <v>12376000.0</v>
       </c>
       <c r="CB15">
         <v>12376000.0</v>
       </c>
       <c r="CC15">
+        <v>12376000.0</v>
+      </c>
+      <c r="CD15">
         <v>144697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8345000.0</v>
       </c>
       <c r="CE15">
         <v>8345000.0</v>
       </c>
       <c r="CF15">
         <v>8345000.0</v>
       </c>
       <c r="CG15">
         <v>8345000.0</v>
       </c>
       <c r="CH15">
+        <v>8345000.0</v>
+      </c>
+      <c r="CI15">
         <v>-4500000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-2600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>15700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40905000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>37900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>46595000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>68258000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57771000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>50235000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53383000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>70669000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>49405000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>55772000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64456000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>52921000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>49085000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>44888000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>49322000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>46934000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>57126000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>43853000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>45630000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>367000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39235000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>46680000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>45334000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>215293000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27773000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30023000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27577000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>215293000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>19325000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>19351000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>20523000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>21221000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14863000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13802000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>22632000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9313000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15602000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17038000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16428000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15007000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>13794000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17697000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>15774000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13820000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14829000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>17038000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>18013000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13820000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16419000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>14287000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>26710000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>14060000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13055000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>13092000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>13021000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18862000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>13065000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10601000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8791000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>12055000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10550000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10553000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>9097000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>10911000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12295000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13923000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>144697000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24787000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2555000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3117000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2922000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>56300000.0</v>
+      </c>
       <c r="C17">
+        <v>61900000.0</v>
+      </c>
+      <c r="D17">
         <v>53700000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>44900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>47200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-349600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9800000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>18900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>33900000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>10600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21300000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>40905000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>37900000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>18100000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>46595000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>68258000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>57771000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>50235000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>53383000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>70649000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>49405000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>55772000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>64456000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>52921000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>49085000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>44888000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>49322000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>46934000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>57126000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>43853000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>45630000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>367000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>39235000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>46680000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>45334000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>215293000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>27773000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>30023000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>27577000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>215293000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>17929000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>18696000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19822000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>21786000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16134000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>13952000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>22491000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>9185000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>15486000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>14648000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>16402000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>14841000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>13563000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>17768000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>15766000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>14166000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>14824000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>16909000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>18154000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>14166000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>16694000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>13916000.0</v>
       </c>
-      <c r="BM17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN17"/>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -23868,137 +24109,144 @@
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-5200000.0</v>
+      </c>
       <c r="C18">
+        <v>-6700000.0</v>
+      </c>
+      <c r="D18">
         <v>-8100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11100000.0</v>
       </c>
       <c r="M18">
         <v>-11100000.0</v>
       </c>
       <c r="N18">
+        <v>-11100000.0</v>
+      </c>
+      <c r="O18">
         <v>-10600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>191000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>163000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>155000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>130000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>133000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>326000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>713000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1395000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2760000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3126000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3582000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3529000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -24013,393 +24261,393 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-4500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-11800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-17692000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-608000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-707000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-78000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>80000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-737000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1805000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1357000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1405000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3346000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2812000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2723000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3529000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3886000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1652000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1028000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1405000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1647000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>694000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>287000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>158000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>874000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2852000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-546000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>471000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>498000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2852000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1050000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1125000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>153000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1429000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-566000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>323000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>200000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-751000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-676000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-238000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-2326000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1273000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>912000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-462000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-582000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-468000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-240000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>528000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>194000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-468000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>1232000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>309000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>25000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-499000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>425000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>-270000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>810000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-270000000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>-270000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>-10331000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>-2321000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
         <v>-8010000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>8010000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
@@ -24413,351 +24661,355 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>77400000.0</v>
+      </c>
+      <c r="C21">
         <v>83900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>83600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>64500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>78000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-359100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>41900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>53100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>64900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>38000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>73300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>77411000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>67600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>65100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>65664000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>64895000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>59698000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>62220000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>69010000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>61557000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>51632000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>52004000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>56023000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>53906000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>48641000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51612000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>53885000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>59324000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>43061000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>43849000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>52151000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>310400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>36604000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>36429000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>37337000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>36892000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>28140000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>27841000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27377000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32647000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>22268000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>18405000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>30193000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12653000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>20743000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>23180000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>23141000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>22273000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>17952000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>22673000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>22328000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>20063000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>18933000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22132000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25389000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>21589000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>22838000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>20250000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10816000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>21352000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>20840000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>19948000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>20086000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20110000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>20506000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>16740000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>13994000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>16581000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>16925000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18259000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>15187000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>142941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58344000.0</v>
       </c>
       <c r="CB21">
         <v>58344000.0</v>
       </c>
       <c r="CC21">
+        <v>58344000.0</v>
+      </c>
+      <c r="CD21">
         <v>49306000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-69114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26973000.0</v>
       </c>
       <c r="CF21">
         <v>26973000.0</v>
       </c>
       <c r="CG21">
         <v>26973000.0</v>
       </c>
       <c r="CH21">
+        <v>26973000.0</v>
+      </c>
+      <c r="CI21">
         <v>-4300000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-2600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24816,54 +25068,54 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22"/>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
@@ -24877,319 +25129,325 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>326200000.0</v>
+      </c>
+      <c r="C23">
         <v>328600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>287900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>306400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>294000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>959800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>474500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>302000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>286500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>484000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>453700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>426000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>527000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>543700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>494500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>543200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>244500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>250167000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>239800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>240000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>233379000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>230159000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>218414000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>238733000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>200615000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>185953000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>177379000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>177648000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>175641000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>169226000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>161942000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>160009000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>159068000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>165857000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>150299000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>148457000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>144492000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>127199000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>131017000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>136207000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>133830000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>130381000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>124435000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>127885000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>127160000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>129140000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>121850000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>122518000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>109621000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>129781000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>110704000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>114242000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>112801000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>132161000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>101117000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>100102000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>96900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>112341000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>104040000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>109565000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>113042000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>105574000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>100988000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>100080000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>98765000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>92613000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>87441000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>83569000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>85492000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>83066000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>78132000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>74766000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>71110000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>69276000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>64376000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>63680000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>58954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58344000.0</v>
       </c>
       <c r="CA23">
         <v>58344000.0</v>
       </c>
       <c r="CB23">
         <v>58344000.0</v>
       </c>
       <c r="CC23">
+        <v>58344000.0</v>
+      </c>
+      <c r="CD23">
         <v>49306000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>26972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26973000.0</v>
       </c>
       <c r="CF23">
         <v>26973000.0</v>
       </c>
       <c r="CG23">
         <v>26973000.0</v>
       </c>
       <c r="CH23">
+        <v>26973000.0</v>
+      </c>
+      <c r="CI23">
         <v>6300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25233,1032 +25491,1051 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>8100000.0</v>
+      </c>
       <c r="C25">
+        <v>13600000.0</v>
+      </c>
+      <c r="D25">
         <v>8200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>30800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24300000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>25200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>26100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>79500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-23300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>70766000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9134000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9171000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9135000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8821000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8493000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7613000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7208000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6379000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5918000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5928000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6222000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5419000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5168000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5165000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5553000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5241000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5677000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4922000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4726000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4736000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4462000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4223000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4081000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4051000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4081000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3906000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3920000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3777000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3337000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3368000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3070000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3043000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2962000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2859000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2817000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2783000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2860000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2536000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2213000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1760000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1734000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1768000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1796000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2044000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1829000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1604000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1574000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1577000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1467000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1449000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1555000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1508000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1519000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1488000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1290000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1448000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1367000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1300000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1281000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1315000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1100000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>900000.0</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>800000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>30000000.0</v>
+      </c>
+      <c r="C26">
         <v>32100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>30500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>29900000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>33900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>77700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>48300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>39100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>37800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>38000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>46500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>40200000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>50500000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>54300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>53100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>47800000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>36100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>33374000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>35400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>33900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>34511000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>31688000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>28852000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>30878000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>27241000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>23423000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>24282000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>24175000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>21415000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>19807000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>20575000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>20085000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>19559000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>16094000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>15300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>16382000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>14176000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>14506000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>15673000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>14818000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>14365000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>13809000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>14485000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>13394000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>14929000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>15029000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>14213000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>13343000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>13996000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>13939000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>13646000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>13879000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>14167000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>13341000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>12121000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>11110000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>10505000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>9619000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>9372000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>9446000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>9975000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>8312000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>9227000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>9051000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>9410000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>8940000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>7742000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>7252000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>7767000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>7197000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>6020000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>5980000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>6298000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>5505000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>6540000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>5460000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>5454000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>4708000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>3407000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>2397000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>10963000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>8748000.0</v>
       </c>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
         <v>1800000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
         <v>61400000.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>61400000.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>49300000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>9000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>30800000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>14000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>17900000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>17800000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>11000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>10700000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>10700000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>9600000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>9500000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>100000.0</v>
       </c>
-      <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>143400000.0</v>
+      </c>
       <c r="C28">
+        <v>131300000.0</v>
+      </c>
+      <c r="D28">
         <v>116400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>138900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>119400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>221600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>184800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>177500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98400000.0</v>
       </c>
       <c r="J28">
         <v>98400000.0</v>
       </c>
       <c r="K28">
+        <v>98400000.0</v>
+      </c>
+      <c r="L28">
         <v>156100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>151700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>196300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>136500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>174600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>188300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>108900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>95111000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>100647000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>93833000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>96700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>59543000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>90376000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>98461000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>89877000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>67943000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>80354000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>78160000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>74204000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>56793000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>72670000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>71418000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>71175000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>60647000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>65390000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>66700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>66100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>58423000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>57800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>63900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>62500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>59953000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>59600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>61700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>60800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>50783000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>62100000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>61300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>56100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>46333000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>53100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>54200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>52300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>42067000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>48300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>47649000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>46472000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>43930000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>43700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>41500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>44200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>39500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>41000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>49300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>35500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>33500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>32800000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>32900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>31000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>29200000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>30400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>29500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>26700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>21600000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>21577000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21412000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>27536000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>22641000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>18258000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>47933000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>51633000.0</v>
       </c>
-      <c r="CE28">
-[...1 lines deleted...]
-      </c>
       <c r="CF28">
         <v>0.0</v>
       </c>
       <c r="CG28">
         <v>0.0</v>
       </c>
       <c r="CH28">
+        <v>0.0</v>
+      </c>
+      <c r="CI28">
         <v>2700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>15000000.0</v>
+      </c>
       <c r="C29">
+        <v>12100000.0</v>
+      </c>
+      <c r="D29">
         <v>21200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12542000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8446000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9762000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14981000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11544000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3949000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11650000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7853000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11448000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5270000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10645000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10587000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26272,835 +26549,845 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>173400000.0</v>
+      </c>
+      <c r="C30">
         <v>163400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>147000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>168800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>156000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>603800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>233100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>165400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>153500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>197800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>209600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>191900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>246800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>240100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>227700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>236100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>145000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>137485000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>136000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>127800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>131211000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>122031000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>119228000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>129364000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>116619000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>105366000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>104636000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>102335000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>95619000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>94425000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>92112000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>90535000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>89776000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>94541000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>81004000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>83052000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>80263000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-186071000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>73518000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>78706000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>76876000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>64853000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>74092000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>75060000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>75728000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>76512000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>73956000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>74690000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>62108000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>77882000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>66736000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>68052000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>66440000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>87181000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>60381000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>58759000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>56977000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>73612000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>68439000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>75251000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>76832000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>74128000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>71612000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>70305000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>69537000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>65817000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>62243000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>59995000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>60747000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>58529000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>55739000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>53363000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>49989000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>49300000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>45567000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>45761000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>42053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58344000.0</v>
       </c>
       <c r="CA30">
         <v>58344000.0</v>
       </c>
       <c r="CB30">
         <v>58344000.0</v>
       </c>
       <c r="CC30">
+        <v>58344000.0</v>
+      </c>
+      <c r="CD30">
         <v>49306000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>26972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26973000.0</v>
       </c>
       <c r="CF30">
         <v>26973000.0</v>
       </c>
       <c r="CG30">
         <v>26973000.0</v>
       </c>
       <c r="CH30">
+        <v>26973000.0</v>
+      </c>
+      <c r="CI30">
         <v>4600000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
-        <v>-10000000.0</v>
+        <v>-6100000.0</v>
       </c>
       <c r="C31">
+        <v>-9900000.0</v>
+      </c>
+      <c r="D31">
         <v>-8700000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-9100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2600000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11100000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11600000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-41700000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-11200000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-707000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-78000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-737000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1805000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1357000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1405000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3346000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2812000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2723000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3529000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3886000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1652000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1028000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1405000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1647000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>694000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>287000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>158000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>874000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2852000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-546000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>471000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>498000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1883000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1050000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1125000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>153000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1429000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-566000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>323000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>200000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-751000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-676000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-238000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2326000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1273000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>912000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-462000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-582000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-468000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-240000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>528000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>194000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>154000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1232000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1069000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>29621000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-422000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>295000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>368000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-287000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-131000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>113000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>640000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>419000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>964000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>566000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-326000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-31000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-142941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58344000.0</v>
       </c>
       <c r="CB31">
         <v>-58344000.0</v>
       </c>
       <c r="CC31">
+        <v>-58344000.0</v>
+      </c>
+      <c r="CD31">
         <v>-49306000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>69114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26973000.0</v>
       </c>
       <c r="CF31">
         <v>-26973000.0</v>
       </c>
       <c r="CG31">
         <v>-26973000.0</v>
       </c>
       <c r="CH31">
+        <v>-26973000.0</v>
+      </c>
+      <c r="CI31">
         <v>-100000.0</v>
       </c>
-      <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>403600000.0</v>
+      </c>
+      <c r="C32">
         <v>412500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>371500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>370900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>372000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>600700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>504600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>343900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>339600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>548900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>478900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>455300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>565000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>617000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>549300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>565300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>304200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>327578000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>307400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>305100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>299043000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>295054000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>278112000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>300953000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>269625000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>247510000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>229011000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>229652000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>231664000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>223132000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>210583000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>211621000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>212953000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>225181000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>193360000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>192306000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>196643000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>183201000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>167621000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>172636000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>171167000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>167273000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>152575000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>155726000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>154537000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>161787000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>144118000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>140923000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>139814000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>142434000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>131447000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>137422000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>135942000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>132161000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>119069000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>122775000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>119228000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>112341000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>104040000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>109565000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>113042000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>105574000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>100988000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>100080000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>98765000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>92613000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>87441000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>83569000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>85492000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>83066000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>78132000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>74766000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>71110000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>69276000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>64376000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>63680000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>58954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58344000.0</v>
       </c>
       <c r="CA32">
         <v>58344000.0</v>
       </c>
       <c r="CB32">
         <v>58344000.0</v>
       </c>
       <c r="CC32">
+        <v>58344000.0</v>
+      </c>
+      <c r="CD32">
         <v>49306000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>26972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26973000.0</v>
       </c>
       <c r="CF32">
         <v>26973000.0</v>
       </c>
       <c r="CG32">
         <v>26973000.0</v>
       </c>
       <c r="CH32">
+        <v>26973000.0</v>
+      </c>
+      <c r="CI32">
         <v>1800000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -27199,54 +27486,54 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>25</v>
       </c>
       <c r="Y1" t="s">
         <v>26</v>
       </c>
       <c r="Z1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
-        <v>181400000.0</v>
+        <v>126300000.0</v>
       </c>
       <c r="C2">
         <v>168200000.0</v>
       </c>
       <c r="D2">
         <v>209600000.0</v>
       </c>
       <c r="E2">
         <v>748400000.0</v>
       </c>
       <c r="F2">
         <v>645000000.0</v>
       </c>
       <c r="G2">
         <v>568100000.0</v>
       </c>
       <c r="H2">
         <v>552641000.0</v>
       </c>
       <c r="I2">
         <v>315483000.0</v>
       </c>
       <c r="J2">
         <v>308198000.0</v>
       </c>
@@ -27279,51 +27566,51 @@
       </c>
       <c r="T2">
         <v>55382000.0</v>
       </c>
       <c r="U2">
         <v>14172000.0</v>
       </c>
       <c r="V2">
         <v>11794000.0</v>
       </c>
       <c r="W2">
         <v>552490000.0</v>
       </c>
       <c r="X2">
         <v>11600000.0</v>
       </c>
       <c r="Y2">
         <v>561890000.0</v>
       </c>
       <c r="Z2">
         <v>552490000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>19400000</v>
       </c>
       <c r="C3">
         <v>51100000</v>
       </c>
       <c r="D3">
         <v>87700000</v>
       </c>
       <c r="E3">
         <v>56300000</v>
       </c>
       <c r="F3">
         <v>34900000</v>
       </c>
       <c r="G3">
         <v>79900000</v>
       </c>
       <c r="H3">
         <v>72492000</v>
       </c>
       <c r="I3">
         <v>22683000</v>
       </c>
@@ -27359,51 +27646,51 @@
       </c>
       <c r="T3">
         <v>6966000</v>
       </c>
       <c r="U3">
         <v>6969000</v>
       </c>
       <c r="V3">
         <v>6411000</v>
       </c>
       <c r="W3">
         <v>3300000</v>
       </c>
       <c r="X3">
         <v>2100000</v>
       </c>
       <c r="Y3">
         <v>1000000</v>
       </c>
       <c r="Z3">
         <v>2300000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-507900000.0</v>
       </c>
       <c r="F4">
         <v>104821000.0</v>
       </c>
       <c r="G4">
         <v>73869000.0</v>
       </c>
       <c r="H4">
         <v>14620000.0</v>
       </c>
       <c r="I4">
         <v>239155000.0</v>
       </c>
       <c r="J4">
         <v>4016000.0</v>
       </c>
       <c r="K4">
         <v>173653000.0</v>
       </c>
@@ -27415,51 +27702,51 @@
       </c>
       <c r="N4">
         <v>23912000.0</v>
       </c>
       <c r="O4">
         <v>-58328000.0</v>
       </c>
       <c r="P4">
         <v>41577000.0</v>
       </c>
       <c r="Q4">
         <v>-43749000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-38500000.0</v>
       </c>
       <c r="F5">
         <v>-17173000.0</v>
       </c>
       <c r="G5">
         <v>-41859000.0</v>
       </c>
       <c r="H5">
         <v>-17412000.0</v>
       </c>
       <c r="I5">
         <v>-15701000.0</v>
       </c>
       <c r="J5">
         <v>-26266000.0</v>
       </c>
       <c r="K5">
         <v>-14210000.0</v>
       </c>
@@ -27471,53 +27758,55 @@
       </c>
       <c r="N5">
         <v>-11317000.0</v>
       </c>
       <c r="O5">
         <v>-851000.0</v>
       </c>
       <c r="P5">
         <v>-988000.0</v>
       </c>
       <c r="Q5">
         <v>-16161000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>189</v>
+      </c>
+      <c r="B6">
+        <v>26000000.0</v>
+      </c>
       <c r="C6">
         <v>13200000.0</v>
       </c>
       <c r="D6">
         <v>-41400000.0</v>
       </c>
       <c r="E6">
         <v>-538800000.0</v>
       </c>
       <c r="F6">
         <v>103400000.0</v>
       </c>
       <c r="G6">
         <v>76900000.0</v>
       </c>
       <c r="H6">
         <v>15434000.0</v>
       </c>
       <c r="I6">
         <v>237158000.0</v>
       </c>
       <c r="J6">
         <v>7285000.0</v>
       </c>
       <c r="K6">
@@ -27549,53 +27838,55 @@
       </c>
       <c r="T6">
         <v>41351000.0</v>
       </c>
       <c r="U6">
         <v>41210000.0</v>
       </c>
       <c r="V6">
         <v>2378000.0</v>
       </c>
       <c r="W6">
         <v>700000.0</v>
       </c>
       <c r="X6">
         <v>2900000.0</v>
       </c>
       <c r="Y6">
         <v>-5900000.0</v>
       </c>
       <c r="Z6">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>190</v>
+      </c>
+      <c r="B7">
+        <v>-89900000.0</v>
+      </c>
       <c r="C7">
         <v>-10700000.0</v>
       </c>
       <c r="D7">
         <v>-70900000.0</v>
       </c>
       <c r="E7">
         <v>-261800000.0</v>
       </c>
       <c r="F7">
         <v>-31500000.0</v>
       </c>
       <c r="G7">
         <v>-96400000.0</v>
       </c>
       <c r="H7">
         <v>-32375000.0</v>
       </c>
       <c r="I7">
         <v>7220000.0</v>
       </c>
       <c r="J7">
         <v>-146029000.0</v>
       </c>
       <c r="K7">
@@ -27627,51 +27918,51 @@
       </c>
       <c r="T7">
         <v>-27811000.0</v>
       </c>
       <c r="U7">
         <v>-7463000.0</v>
       </c>
       <c r="V7">
         <v>-8590000.0</v>
       </c>
       <c r="W7">
         <v>4200000.0</v>
       </c>
       <c r="X7">
         <v>-16600000.0</v>
       </c>
       <c r="Y7">
         <v>4200000.0</v>
       </c>
       <c r="Z7">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-138500000.0</v>
       </c>
       <c r="F8">
         <v>-60799000.0</v>
       </c>
       <c r="G8">
         <v>-2229000.0</v>
       </c>
       <c r="H8">
         <v>-23580000.0</v>
       </c>
       <c r="I8">
         <v>10826000.0</v>
       </c>
       <c r="J8">
         <v>-19772000.0</v>
       </c>
       <c r="K8">
         <v>-21243000.0</v>
       </c>
@@ -27683,54 +27974,54 @@
       </c>
       <c r="N8">
         <v>-9576000.0</v>
       </c>
       <c r="O8">
         <v>-10130000.0</v>
       </c>
       <c r="P8">
         <v>-7549000.0</v>
       </c>
       <c r="Q8">
         <v>-10905000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
-        <v>2200000.0</v>
+        <v>17200000.0</v>
       </c>
       <c r="C9">
         <v>-60200000.0</v>
       </c>
       <c r="D9">
         <v>91900000.0</v>
       </c>
       <c r="E9">
         <v>-151300000.0</v>
       </c>
       <c r="F9">
         <v>-76900000.0</v>
       </c>
       <c r="G9">
         <v>-9900000.0</v>
       </c>
       <c r="H9">
         <v>-35538000.0</v>
       </c>
       <c r="I9">
         <v>10826000.0</v>
       </c>
       <c r="J9">
         <v>-19772000.0</v>
       </c>
@@ -27753,51 +28044,51 @@
         <v>-7549000.0</v>
       </c>
       <c r="Q9">
         <v>-10905000.0</v>
       </c>
       <c r="R9">
         <v>-8982000.0</v>
       </c>
       <c r="S9">
         <v>-6244000.0</v>
       </c>
       <c r="T9">
         <v>-3269000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>-1000000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>-112100000.0</v>
       </c>
       <c r="C10">
         <v>-7500000.0</v>
       </c>
       <c r="D10">
         <v>-69200000.0</v>
       </c>
       <c r="E10">
         <v>-155900000.0</v>
       </c>
       <c r="F10">
         <v>13500000.0</v>
       </c>
       <c r="G10">
         <v>-94400000.0</v>
       </c>
       <c r="H10">
         <v>-21257000.0</v>
       </c>
       <c r="I10">
         <v>-1885000.0</v>
       </c>
@@ -27827,51 +28118,51 @@
       </c>
       <c r="R10">
         <v>-3929000.0</v>
       </c>
       <c r="S10">
         <v>-5588000.0</v>
       </c>
       <c r="T10">
         <v>-7021000.0</v>
       </c>
       <c r="U10">
         <v>-4981000.0</v>
       </c>
       <c r="V10">
         <v>-5231000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>-1600000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>71100000.0</v>
       </c>
       <c r="F11">
         <v>18098000.0</v>
       </c>
       <c r="G11">
         <v>42006000.0</v>
       </c>
       <c r="H11">
         <v>29874000.0</v>
       </c>
       <c r="I11">
         <v>11964000.0</v>
       </c>
       <c r="J11">
         <v>-17352000.0</v>
       </c>
       <c r="K11">
         <v>38993000.0</v>
       </c>
@@ -27893,51 +28184,51 @@
       <c r="Q11">
         <v>12093000.0</v>
       </c>
       <c r="R11">
         <v>4638000.0</v>
       </c>
       <c r="S11">
         <v>1900000.0</v>
       </c>
       <c r="T11">
         <v>4516000.0</v>
       </c>
       <c r="U11">
         <v>6738000.0</v>
       </c>
       <c r="V11">
         <v>1676000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10200000.0</v>
       </c>
       <c r="F12">
         <v>30832000.0</v>
       </c>
       <c r="G12">
         <v>37897000.0</v>
       </c>
       <c r="H12">
         <v>34312000.0</v>
       </c>
       <c r="I12">
         <v>19653000.0</v>
       </c>
       <c r="J12">
         <v>45713000.0</v>
       </c>
       <c r="K12">
         <v>23296000.0</v>
       </c>
@@ -27955,99 +28246,99 @@
       </c>
       <c r="P12">
         <v>12753000.0</v>
       </c>
       <c r="Q12">
         <v>10092000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12">
         <v>12754000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12">
         <v>1063000.0</v>
       </c>
       <c r="V12">
         <v>118000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-59800000.0</v>
       </c>
       <c r="F13">
         <v>-8546000.0</v>
       </c>
       <c r="G13">
         <v>-17060000.0</v>
       </c>
       <c r="H13">
         <v>-9290000.0</v>
       </c>
       <c r="I13">
         <v>-7144000.0</v>
       </c>
       <c r="J13">
         <v>-1276000.0</v>
       </c>
       <c r="K13">
         <v>-15989000.0</v>
       </c>
       <c r="L13">
         <v>16853000.0</v>
       </c>
       <c r="M13">
         <v>-1495000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>38800000.0</v>
       </c>
       <c r="C14">
         <v>103000000.0</v>
       </c>
       <c r="D14">
         <v>98300000.0</v>
       </c>
       <c r="E14">
         <v>136100000.0</v>
       </c>
       <c r="F14">
         <v>35600000.0</v>
       </c>
       <c r="G14">
         <v>29300000.0</v>
       </c>
       <c r="H14">
         <v>23487000.0</v>
       </c>
       <c r="I14">
         <v>21127000.0</v>
       </c>
@@ -28083,51 +28374,51 @@
       </c>
       <c r="T14">
         <v>5263000.0</v>
       </c>
       <c r="U14">
         <v>3669000.0</v>
       </c>
       <c r="V14">
         <v>2958000.0</v>
       </c>
       <c r="W14">
         <v>2300000.0</v>
       </c>
       <c r="X14">
         <v>1600000.0</v>
       </c>
       <c r="Y14">
         <v>500000.0</v>
       </c>
       <c r="Z14">
         <v>400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>71000.0</v>
       </c>
       <c r="K15">
         <v>45000000.0</v>
       </c>
       <c r="L15">
         <v>130000000.0</v>
       </c>
       <c r="M15">
         <v>125000000.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
@@ -28135,53 +28426,55 @@
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>161978000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>13000.0</v>
       </c>
       <c r="T15">
         <v>37350000.0</v>
       </c>
       <c r="U15">
         <v>149703000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>199</v>
+      </c>
+      <c r="B16">
+        <v>152300000.0</v>
+      </c>
       <c r="C16">
         <v>181400000.0</v>
       </c>
       <c r="D16">
         <v>168200000.0</v>
       </c>
       <c r="E16">
         <v>209600000.0</v>
       </c>
       <c r="F16">
         <v>748400000.0</v>
       </c>
       <c r="G16">
         <v>645000000.0</v>
       </c>
       <c r="H16">
         <v>568075000.0</v>
       </c>
       <c r="I16">
         <v>552641000.0</v>
       </c>
       <c r="J16">
         <v>315483000.0</v>
       </c>
       <c r="K16">
@@ -28213,95 +28506,95 @@
       </c>
       <c r="T16">
         <v>96733000.0</v>
       </c>
       <c r="U16">
         <v>55382000.0</v>
       </c>
       <c r="V16">
         <v>14172000.0</v>
       </c>
       <c r="W16">
         <v>553190000.0</v>
       </c>
       <c r="X16">
         <v>14500000.0</v>
       </c>
       <c r="Y16">
         <v>-5900000.0</v>
       </c>
       <c r="Z16">
         <v>561890000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>-1451000.0</v>
       </c>
       <c r="L17">
         <v>-1451000.0</v>
       </c>
       <c r="M17">
         <v>-4304000.0</v>
       </c>
       <c r="N17">
         <v>552000.0</v>
       </c>
       <c r="O17">
         <v>218000.0</v>
       </c>
       <c r="P17">
         <v>282000.0</v>
       </c>
       <c r="Q17">
         <v>832000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>197800000.0</v>
       </c>
       <c r="C18">
         <v>145300000.0</v>
       </c>
       <c r="D18">
         <v>6400000.0</v>
       </c>
       <c r="E18">
         <v>-26900000.0</v>
       </c>
       <c r="F18">
         <v>229700000.0</v>
       </c>
       <c r="G18">
         <v>131200000.0</v>
       </c>
       <c r="H18">
         <v>149150000.0</v>
       </c>
       <c r="I18">
         <v>216844000.0</v>
       </c>
@@ -28337,51 +28630,51 @@
       </c>
       <c r="T18">
         <v>21857000.0</v>
       </c>
       <c r="U18">
         <v>182662000.0</v>
       </c>
       <c r="V18">
         <v>-1870000.0</v>
       </c>
       <c r="W18">
         <v>-8400000.0</v>
       </c>
       <c r="X18">
         <v>-14900000.0</v>
       </c>
       <c r="Y18">
         <v>-8800000.0</v>
       </c>
       <c r="Z18">
         <v>-9300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-51200000.0</v>
       </c>
       <c r="D19">
         <v>-78700000.0</v>
       </c>
       <c r="E19">
         <v>-1057700000.0</v>
       </c>
       <c r="F19">
         <v>-2600000.0</v>
       </c>
       <c r="G19">
         <v>120000000.0</v>
       </c>
       <c r="H19">
         <v>-120000000.0</v>
       </c>
       <c r="I19">
         <v>-26152000.0</v>
       </c>
       <c r="J19">
         <v>-47908000.0</v>
@@ -28391,97 +28684,101 @@
       </c>
       <c r="L19">
         <v>-200000.0</v>
       </c>
       <c r="M19">
         <v>-200000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19">
         <v>56989000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>203</v>
+      </c>
+      <c r="B20">
+        <v>71400000.0</v>
+      </c>
       <c r="C20">
         <v>25200000.0</v>
       </c>
       <c r="D20">
         <v>7900000.0</v>
       </c>
       <c r="E20">
         <v>8100000.0</v>
       </c>
       <c r="F20">
         <v>23241000.0</v>
       </c>
       <c r="G20">
         <v>58424000.0</v>
       </c>
       <c r="H20">
         <v>28339000.0</v>
       </c>
       <c r="I20">
         <v>44748000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-204100000.0</v>
+      </c>
       <c r="C21">
         <v>-139000000.0</v>
       </c>
       <c r="D21">
         <v>-51200000.0</v>
       </c>
       <c r="E21">
         <v>939200000.0</v>
       </c>
       <c r="F21">
         <v>948500000.0</v>
       </c>
       <c r="G21">
         <v>948500000.0</v>
       </c>
       <c r="H21">
         <v>948500000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>-71000.0</v>
       </c>
       <c r="K21">
         <v>-185000000.0</v>
       </c>
@@ -28493,51 +28790,51 @@
       </c>
       <c r="N21">
         <v>-132000.0</v>
       </c>
       <c r="O21">
         <v>-26000.0</v>
       </c>
       <c r="P21">
         <v>-50000.0</v>
       </c>
       <c r="Q21">
         <v>-60000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>-151500000.0</v>
       </c>
       <c r="C22">
         <v>-304900000.0</v>
       </c>
       <c r="D22">
         <v>81500000.0</v>
       </c>
       <c r="E22">
         <v>143500000.0</v>
       </c>
       <c r="F22">
         <v>229600000.0</v>
       </c>
       <c r="G22">
         <v>240300000.0</v>
       </c>
       <c r="H22">
         <v>196216000.0</v>
       </c>
       <c r="I22">
         <v>193543000.0</v>
       </c>
@@ -28573,53 +28870,55 @@
       </c>
       <c r="T22">
         <v>42255000.0</v>
       </c>
       <c r="U22">
         <v>181826000.0</v>
       </c>
       <c r="V22">
         <v>33381000.0</v>
       </c>
       <c r="W22">
         <v>-3843000.0</v>
       </c>
       <c r="X22">
         <v>-13200000.0</v>
       </c>
       <c r="Y22">
         <v>-7900000.0</v>
       </c>
       <c r="Z22">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>205</v>
+      </c>
+      <c r="B23">
+        <v>-20600000.0</v>
+      </c>
       <c r="C23">
         <v>-11800000.0</v>
       </c>
       <c r="D23">
         <v>-12900000.0</v>
       </c>
       <c r="E23">
         <v>-34700000.0</v>
       </c>
       <c r="F23">
         <v>-16700000.0</v>
       </c>
       <c r="G23">
         <v>-2200000.0</v>
       </c>
       <c r="H23">
         <v>-123000.0</v>
       </c>
       <c r="I23">
         <v>-490000.0</v>
       </c>
       <c r="J23">
         <v>-71000.0</v>
       </c>
       <c r="K23">
@@ -28651,51 +28950,51 @@
       </c>
       <c r="T23">
         <v>144000.0</v>
       </c>
       <c r="U23">
         <v>68000.0</v>
       </c>
       <c r="V23">
         <v>5100000.0</v>
       </c>
       <c r="W23">
         <v>10000.0</v>
       </c>
       <c r="X23">
         <v>17700000.0</v>
       </c>
       <c r="Y23">
         <v>2900000.0</v>
       </c>
       <c r="Z23">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>294500000.0</v>
       </c>
       <c r="C24">
         <v>-31200000.0</v>
       </c>
       <c r="D24">
         <v>-44700000.0</v>
       </c>
       <c r="E24">
         <v>-5200000.0</v>
       </c>
       <c r="F24">
         <v>-12000000.0</v>
       </c>
       <c r="G24">
         <v>-14200000.0</v>
       </c>
       <c r="H24">
         <v>-9306000.0</v>
       </c>
       <c r="I24">
         <v>453000.0</v>
       </c>
@@ -28727,54 +29026,54 @@
         <v>1836000.0</v>
       </c>
       <c r="S24">
         <v>-67000.0</v>
       </c>
       <c r="T24">
         <v>-1828000.0</v>
       </c>
       <c r="U24">
         <v>6000.0</v>
       </c>
       <c r="V24">
         <v>132000.0</v>
       </c>
       <c r="W24">
         <v>-500000.0</v>
       </c>
       <c r="X24">
         <v>100000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>282300000.0</v>
+        <v>372200000.0</v>
       </c>
       <c r="C25">
         <v>405700000.0</v>
       </c>
       <c r="D25">
         <v>13800000.0</v>
       </c>
       <c r="E25">
         <v>3200000.0</v>
       </c>
       <c r="F25">
         <v>1300000.0</v>
       </c>
       <c r="G25">
         <v>700000.0</v>
       </c>
       <c r="H25">
         <v>1044000.0</v>
       </c>
       <c r="I25">
         <v>-1506000.0</v>
       </c>
       <c r="J25">
         <v>11250000.0</v>
       </c>
@@ -28807,51 +29106,51 @@
       </c>
       <c r="T25">
         <v>2528000.0</v>
       </c>
       <c r="U25">
         <v>5218000.0</v>
       </c>
       <c r="V25">
         <v>1613000.0</v>
       </c>
       <c r="W25">
         <v>-3557000.0</v>
       </c>
       <c r="X25">
         <v>15400000.0</v>
       </c>
       <c r="Y25">
         <v>-4600000.0</v>
       </c>
       <c r="Z25">
         <v>200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>-363700000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-12900000.0</v>
       </c>
       <c r="E26">
         <v>-401500000.0</v>
       </c>
       <c r="F26">
         <v>-128900000.0</v>
       </c>
       <c r="G26">
         <v>-110500000.0</v>
       </c>
       <c r="H26">
         <v>-37555000.0</v>
       </c>
       <c r="I26">
         <v>-18478000.0</v>
       </c>
@@ -28885,51 +29184,51 @@
       <c r="S26">
         <v>-13000.0</v>
       </c>
       <c r="T26">
         <v>-581000.0</v>
       </c>
       <c r="U26">
         <v>-628000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>100000.0</v>
       </c>
       <c r="X26">
         <v>16800000.0</v>
       </c>
       <c r="Y26">
         <v>3100000.0</v>
       </c>
       <c r="Z26">
         <v>17100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>35800000.0</v>
       </c>
       <c r="C27">
         <v>41500000.0</v>
       </c>
       <c r="D27">
         <v>7000000.0</v>
       </c>
       <c r="E27">
         <v>47700000.0</v>
       </c>
       <c r="F27">
         <v>44700000.0</v>
       </c>
       <c r="G27">
         <v>42200000.0</v>
       </c>
       <c r="H27">
         <v>39235000.0</v>
       </c>
       <c r="I27">
         <v>27417000.0</v>
       </c>
@@ -28957,53 +29256,55 @@
       <c r="Q27">
         <v>12303000.0</v>
       </c>
       <c r="R27">
         <v>1926000.0</v>
       </c>
       <c r="S27">
         <v>3121000.0</v>
       </c>
       <c r="T27">
         <v>3892000.0</v>
       </c>
       <c r="U27">
         <v>-19000.0</v>
       </c>
       <c r="V27">
         <v>2858000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>210</v>
+      </c>
+      <c r="B28">
+        <v>-520700000.0</v>
+      </c>
       <c r="C28">
         <v>-125600000.0</v>
       </c>
       <c r="D28">
         <v>-57100000.0</v>
       </c>
       <c r="E28">
         <v>520400000.0</v>
       </c>
       <c r="F28">
         <v>-122400000.0</v>
       </c>
       <c r="G28">
         <v>-54300000.0</v>
       </c>
       <c r="H28">
         <v>-9339000.0</v>
       </c>
       <c r="I28">
         <v>25780000.0</v>
       </c>
       <c r="J28">
         <v>-4138000.0</v>
       </c>
       <c r="K28">
@@ -29035,54 +29336,54 @@
       </c>
       <c r="T28">
         <v>20810000.0</v>
       </c>
       <c r="U28">
         <v>-139913000.0</v>
       </c>
       <c r="V28">
         <v>6182000.0</v>
       </c>
       <c r="W28">
         <v>9500000.0</v>
       </c>
       <c r="X28">
         <v>17700000.0</v>
       </c>
       <c r="Y28">
         <v>2900000.0</v>
       </c>
       <c r="Z28">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
-        <v>217200000.0</v>
+        <v>217800000.0</v>
       </c>
       <c r="C29">
         <v>196400000.0</v>
       </c>
       <c r="D29">
         <v>94100000.0</v>
       </c>
       <c r="E29">
         <v>29400000.0</v>
       </c>
       <c r="F29">
         <v>264600000.0</v>
       </c>
       <c r="G29">
         <v>211100000.0</v>
       </c>
       <c r="H29">
         <v>221642000.0</v>
       </c>
       <c r="I29">
         <v>239527000.0</v>
       </c>
       <c r="J29">
         <v>58108000.0</v>
       </c>
@@ -29115,51 +29416,51 @@
       </c>
       <c r="T29">
         <v>28823000.0</v>
       </c>
       <c r="U29">
         <v>189631000.0</v>
       </c>
       <c r="V29">
         <v>4541000.0</v>
       </c>
       <c r="W29">
         <v>-5100000.0</v>
       </c>
       <c r="X29">
         <v>-12800000.0</v>
       </c>
       <c r="Y29">
         <v>-7800000.0</v>
       </c>
       <c r="Z29">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>275100000.0</v>
       </c>
       <c r="C30">
         <v>-51200000.0</v>
       </c>
       <c r="D30">
         <v>-81200000.0</v>
       </c>
       <c r="E30">
         <v>-1057700000.0</v>
       </c>
       <c r="F30">
         <v>-37500000.0</v>
       </c>
       <c r="G30">
         <v>-82800000.0</v>
       </c>
       <c r="H30">
         <v>-197681000.0</v>
       </c>
       <c r="I30">
         <v>-26152000.0</v>
       </c>
@@ -29212,4408 +29513,4457 @@
         <v>-1000000.0</v>
       </c>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>213</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>25</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
-        <v>213</v>
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>214</v>
       </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>153300000.0</v>
+      </c>
+      <c r="C2">
         <v>314700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>152300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>176500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>181400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>163700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>135600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>164000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>168200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>126800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>158600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>181100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>209600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>222100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>220600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>723000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>748400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>653935000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>577300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>554216000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>645004000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>672440000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>635257000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>606292000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>568075000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>513512000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>408939000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>413010000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>552641000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>493645000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>429794000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>369650000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>315483000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>289944000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>331448000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>343825000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>305970000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>125988000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>116055000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>139901000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>132317000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>103581000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>119397000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>135720000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>134453000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>118988000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>97092000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>117529000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>95466000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>91717000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>78073000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>81575000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>71554000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>112988000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>121517000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>128848000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>129882000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>143192000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>125694000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>105604000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>88305000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>125407000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>110971000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>36153000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>132054000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>174686000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>156566000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>152247000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>146910000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>122603000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>102903000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>86347000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>96733000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>88557000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>35017000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>22907000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>55382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605916000.0</v>
       </c>
       <c r="CA2">
         <v>605916000.0</v>
       </c>
       <c r="CB2">
         <v>605916000.0</v>
       </c>
       <c r="CC2">
         <v>605916000.0</v>
       </c>
-      <c r="CD2"/>
+      <c r="CD2">
+        <v>605916000.0</v>
+      </c>
       <c r="CE2"/>
       <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>607316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605916000.0</v>
       </c>
       <c r="CI2">
         <v>605916000.0</v>
       </c>
       <c r="CJ2">
         <v>605916000.0</v>
       </c>
       <c r="CK2">
         <v>605916000.0</v>
       </c>
+      <c r="CL2">
+        <v>605916000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
-        <v>11200000</v>
+        <v>5300000</v>
       </c>
       <c r="C3">
+        <v>7100000</v>
+      </c>
+      <c r="D3">
         <v>5900000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30300000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10700000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>25300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>22100000</v>
       </c>
       <c r="L3">
         <v>22100000</v>
       </c>
       <c r="M3">
+        <v>22100000</v>
+      </c>
+      <c r="N3">
         <v>18200000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9400000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6064000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11700000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6725000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10475000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14177000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10195000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17446000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>38139000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13460000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9690000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>41339000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8003000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5666000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3944000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5702000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7371000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6713000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29964000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4859000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5227000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6685000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5583000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5986000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6097000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10989000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16596000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9112000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>17897000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8788000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5663000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>60237000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3726000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3120000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3806000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3144000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2946000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3776000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4654000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3624000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2438000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2281000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2256000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1665000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1306000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4175000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2482000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2692000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2149000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1498000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1259000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1714000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1016000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1836000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2983000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2792000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1764000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2251000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1197000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1873000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1645000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2800000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1600000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1200000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>400000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5244000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000</v>
       </c>
       <c r="CJ3">
         <v>400000</v>
       </c>
       <c r="CK3">
+        <v>400000</v>
+      </c>
+      <c r="CL3">
         <v>1300000</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-3700000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-45900000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-34100000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>31800000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-482746000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-22854000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>95890000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>76592000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>23127000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-90788000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-30496000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>37183000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>28965000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>38217000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>53749000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>104573000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-4071000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-139631000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>60993000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>63851000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>60144000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>54167000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>20042000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-41504000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-12377000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>37855000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>179982000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>9933000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-23846000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>7584000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>179982000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-15816000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-16323000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1267000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>15465000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>21896000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-20437000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>22063000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3749000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>13644000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-3502000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>10021000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-41434000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-8529000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-7331000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1034000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-13310000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>17498000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>20090000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>17299000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-13310000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-19600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-18400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15193000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16607000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9577000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4690000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16929000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14023000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9380000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15745000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-19609000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2875000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4789000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7784000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11783000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6944000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9809000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-16437000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3807000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5266000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1963000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1453000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-18230000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-11452000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12296000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10882000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-17155000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1531000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>12296000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-515000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1245000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5905000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4082000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4835000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-126000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4048000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5385000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8235000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-7863000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-604000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3001000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1251000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4534000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1933000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>755000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1604000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>184000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-323000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>755000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>189</v>
+      </c>
+      <c r="B6">
+        <v>-28700000.0</v>
+      </c>
       <c r="C6">
+        <v>-162400000.0</v>
+      </c>
+      <c r="D6">
         <v>162400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>20600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28100000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39200000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-502400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>94442000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>76600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23084000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-90788000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-27436000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>37183000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>28965000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38217000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>54563000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>104573000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4071000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-139631000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>58996000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>63851000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>60144000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>54167000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>25539000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-41504000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12377000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>37855000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>179982000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9933000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-23846000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7584000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>28736000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-15816000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-16323000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1267000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>15465000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>21896000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-20437000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>22063000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3749000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13644000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3502000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10021000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-41434000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-8529000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7331000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1034000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-13310000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17498000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20090000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>17299000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-37102000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>14436000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>74818000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-95901000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-42632000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>18120000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>4319000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5337000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>24307000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>19700000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>16556000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-10386000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>8176000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>53540000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>12110000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-32475000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-24000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-34300000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-75200000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>173300000.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
-      <c r="CH6">
+      <c r="CH6"/>
+      <c r="CI6">
         <v>1400000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1100000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10100000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
-        <v>-73300000.0</v>
+        <v>-27600000.0</v>
       </c>
       <c r="C7">
+        <v>-31700000.0</v>
+      </c>
+      <c r="D7">
         <v>-18500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-33600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>43200000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-49700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-9200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-55200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-94700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-104300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-44100000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>23890000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2100000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-41898000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15402000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15513000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-28685000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-12423000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-39895000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7526000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-15303000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4740000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-19858000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6671000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-15022000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-186000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>14827000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>142000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-26018000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-84484000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-37715000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>105732000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4602000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1768000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-18555000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>31556000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1658000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-17111000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7931000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2263000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5859000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-4873000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-7267000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3689000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-7061000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-16657000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1165000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3037000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>5334000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-16640000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>822000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7377000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1873000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5390000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-9547000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-15529000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-6112000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-19852000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>5226000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>657000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>92000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-13586000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-12884000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>17927000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-3460000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-2321000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>1688000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3825000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3809000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-4417000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-15760000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-4088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34213000.0</v>
       </c>
       <c r="CB7">
         <v>34213000.0</v>
       </c>
-      <c r="CC7"/>
+      <c r="CC7">
+        <v>34213000.0</v>
+      </c>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
-      <c r="CK7">
+      <c r="CK7"/>
+      <c r="CL7">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>61100000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>34800000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-71800000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-22000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-45102000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>402000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-9832000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-12267000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-45523000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>6823000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>7230000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>31836000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-24190000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-17105000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1883000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-9992000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3174000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-8531000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-6558000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2825000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>2433000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>17776000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2495000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-15183000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>593000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-2687000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-7718000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-9786000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>8527000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-12266000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-7718000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1927000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-5898000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>2777000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1664000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1965000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1236000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>2469000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-6803000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-3342000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>641000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-72000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-5148000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>2172000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-3658000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-3496000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-3533000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-1583000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-170000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-2263000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-3533000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
-        <v>21700000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="C9">
+        <v>18400000.0</v>
+      </c>
+      <c r="D9">
         <v>6700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-57900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-13500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>61100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-78700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-26200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-46600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-16581000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-14100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-52104000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5904000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7230000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>27740000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-24190000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-17105000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4445000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-9992000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3174000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8531000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-6558000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2825000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2433000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>18113000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2495000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-15183000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>593000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2687000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7718000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-9786000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8527000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-12266000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4852000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1927000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5898000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2777000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1664000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1965000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1236000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2469000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6803000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3342000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>641000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-72000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-5148000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2172000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3658000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3496000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-3533000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1583000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-170000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2263000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-344000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-223000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2963000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-7375000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>395000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1082000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2828000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-5467000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-6244000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-165000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>554000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-2817000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-3269000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>145000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>-22400000.0</v>
+      </c>
+      <c r="C10">
         <v>-49400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-31000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-25100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-35400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-47600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-38400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-84900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-55400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1164000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9515000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-915000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7619000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-49267000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-37975000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>427000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6036000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11062000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5516000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1357000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-816000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2144000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-64000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1139000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3075000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10444000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7899000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7655000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-5739000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4795000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>29000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-326000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11260000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1695000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1972000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-88000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7128000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4690000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2904000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1288000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3578000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-4055000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-7702000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1274000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1176000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1852000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2082000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1930000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-672000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1598000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-3265000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2489000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1798000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-6380000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-3522000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2388000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>304000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1239000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-409000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2585000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1699000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>576000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4695000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-3168000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-163000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-606000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-5691000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-561000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-12300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-64500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>52500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11488000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-15588000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>21010000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3655000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6650000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-35333000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5744000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4491000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>69351000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-26092000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>20234000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13535000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15733000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-19628000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2220000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6384000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1252000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2108000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8076000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1844000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-58948000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-15921000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>106893000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>20861000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6831000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-7494000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>106893000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6194000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-6844000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-4260000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3860000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>13424000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-587000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-6952000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-507000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9584000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-806000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3904000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4710000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7030000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-9845000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4990000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>11860000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3729000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1197000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-8000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>11860000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>8105000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2041000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>886000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4638000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>1900000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>841000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>4516000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>6673000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1435000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6738000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>1676000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-8500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-32800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17821000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11579000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3716000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12915000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8847000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12786000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1182000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12152000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13148000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11415000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3859000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10927000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11941000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7585000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6465000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1137000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6684000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5367000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30371000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5298000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3221000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3093000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3525000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3745000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5552000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5730000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3525000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1327000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2495000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3001000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1035000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2663000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2604000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5730000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-7693000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3510000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5567000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3962000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-2964000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3591000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3895000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4225000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>581000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3745000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4348000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4079000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>581000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1036000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1073000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11401000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>12754000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2453000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1026000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>147000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>4819000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1307000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3060000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1063000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>118000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-52800000.0</v>
       </c>
       <c r="N13">
+        <v>-52800000.0</v>
+      </c>
+      <c r="O13">
         <v>50500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-47700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21695000.0</v>
       </c>
       <c r="Q13">
         <v>-21695000.0</v>
       </c>
       <c r="R13">
+        <v>-21695000.0</v>
+      </c>
+      <c r="S13">
         <v>3683000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13714000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10843000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-15100000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6679000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-10298000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-909000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-12532000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2660000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1618000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>962000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14530000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17103000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-14212000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4185000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-14220000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1222000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5232000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-76611000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-11452000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-15989000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-10882000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-17109000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>16853000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1495000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>8100000.0</v>
+      </c>
+      <c r="C14">
         <v>13600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>51800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>79500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-23300000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>70800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9171000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8807000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8493000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8100000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7613000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7208000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6379000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5918000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5928000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6222000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5419000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5168000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5165000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5553000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5241000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5677000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4922000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4726000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4736000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4462000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4223000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4081000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4051000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4081000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3906000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3920000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3777000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3337000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3368000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3070000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3043000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2962000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2859000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2817000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2783000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2860000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2536000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2213000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1760000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1734000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1768000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1796000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2044000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1829000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1604000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1574000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1577000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1467000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1449000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1555000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1508000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1519000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1488000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1290000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1448000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1367000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1300000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1281000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1315000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1100000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>900000.0</v>
       </c>
-      <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>700000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>800000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>300000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12100000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>100000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>22500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>42500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>65000000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>50000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>75000000.0</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>57275000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>44472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117506000.0</v>
       </c>
       <c r="BL15">
         <v>117506000.0</v>
       </c>
       <c r="BM15">
         <v>117506000.0</v>
       </c>
-      <c r="BN15"/>
+      <c r="BN15">
+        <v>117506000.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15">
         <v>13000.0</v>
       </c>
-      <c r="BT15"/>
+      <c r="BT15">
+        <v>13000.0</v>
+      </c>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>78000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>179000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>39000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>37210000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>400000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15">
         <v>4400000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>144900000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>199</v>
+      </c>
+      <c r="B16">
+        <v>124600000.0</v>
+      </c>
       <c r="C16">
+        <v>152300000.0</v>
+      </c>
+      <c r="D16">
         <v>314700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>197100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>176500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>181400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>163700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>135600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>164000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>166000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>132300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>158600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>181100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>209600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>222100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>220600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>723000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>748377000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>653900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>577300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>554216000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>645004000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>672440000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>635257000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>606292000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>568075000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>513512000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>408939000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>413010000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>552641000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>493645000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>429794000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>369650000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>315483000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>289944000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>331448000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>343825000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>305970000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>125988000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>116055000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>139901000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>132317000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>103581000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>119397000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>135720000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>134453000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>118988000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>97092000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>117529000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>95466000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>91717000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>78073000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>81575000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>71554000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>112988000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>121517000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>128848000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>129882000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>143192000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>125694000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>105604000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>88305000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>125407000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>110971000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>36153000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>132054000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>174686000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>156566000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>152247000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>146910000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>122603000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>102903000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>86347000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>96733000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>88557000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>35017000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>22907000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>581916000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>571616000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>530716000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>779216000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>605916000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>607316000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>604816000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>616016000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>599816000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-893000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>525000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>279000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>553000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-849000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-951000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>229000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-261000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>417000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1422000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-225000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>1287000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1412000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>413000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1069000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-186000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1051000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>855000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1069000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>446000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2296000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1978000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1212000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1052000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-62000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-212000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1065000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-383000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>82000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>457000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>100000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>59000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-398000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-177000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>73000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>375000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>11000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-177000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
-        <v>43300000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C18">
+        <v>53400000.0</v>
+      </c>
+      <c r="D18">
         <v>50900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>64500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>27000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>47500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>67400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>51800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-29100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>91539000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>70200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19215000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>48785000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>50241000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>30290000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>46259000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4216000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>56764000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>40947000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16972000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34465000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>57556000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>44462000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>50202000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>63358000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>40322000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-6528000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-34716000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10221000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>322327000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>25556000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>31902000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12706000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>49725000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8623000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>40000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1227000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>19848000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>22366000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-45464000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>20295000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2987000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>12001000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4158000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>22155000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>14700000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>21135000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>4297000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>20810000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>22610000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>17025000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>16940000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>14874000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3089000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>13461000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-937000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>33909000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>15919000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>17313000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3699000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4703000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>23695000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>15339000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>13898000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>15871000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>11627000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>9128000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>7106000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-6004000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-16000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-36500000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-65200000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>312400000.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
-      <c r="CH18">
+      <c r="CH18"/>
+      <c r="CI18">
         <v>-7900000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-3100000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-4700000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-7100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>1100000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>282300000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>10700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-16500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-13500000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2300000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-18900000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-25300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22400000.0</v>
       </c>
       <c r="L19">
         <v>-22400000.0</v>
       </c>
       <c r="M19">
+        <v>-22400000.0</v>
+      </c>
+      <c r="N19">
         <v>-400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1200000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-350000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-850000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6064000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2600000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6744000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10475000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>56750000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10195000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>40500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>22750000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13460000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>60000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-41339000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-180000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-453000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>453000.0</v>
       </c>
       <c r="AG19">
         <v>453000.0</v>
       </c>
       <c r="AH19">
-        <v>-1145000.0</v>
+        <v>453000.0</v>
       </c>
       <c r="AI19">
         <v>-1145000.0</v>
       </c>
       <c r="AJ19">
         <v>-1145000.0</v>
       </c>
       <c r="AK19">
         <v>-1145000.0</v>
       </c>
       <c r="AL19">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AM19">
         <v>-200000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-200000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-200000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>203</v>
+      </c>
+      <c r="B20">
+        <v>10000000.0</v>
+      </c>
       <c r="C20">
+        <v>11800000.0</v>
+      </c>
+      <c r="D20">
         <v>3400000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>13100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>43100000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>11500000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2800000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7100000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>700000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4900000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1200000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2300000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1447000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3153000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4266000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>9838000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3381000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -33638,2532 +33988,2563 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-72600000.0</v>
+      </c>
       <c r="C21">
+        <v>-31600000.0</v>
+      </c>
+      <c r="D21">
         <v>-56000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-37700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-78800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21200000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-5400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-28000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>918000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>927100000.0</v>
       </c>
       <c r="R21">
         <v>927100000.0</v>
       </c>
       <c r="S21">
         <v>927100000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>927100000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>-71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AJ21">
         <v>-1000.0</v>
       </c>
       <c r="AK21">
+        <v>-1000.0</v>
+      </c>
+      <c r="AL21">
         <v>-69000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-152503000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-22503000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-50623000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>39933000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-152503000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12496000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>52492000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-69000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-299000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>49847000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>74982000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-77000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-20000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-16000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-12000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-84000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-14000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>11000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-11000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-12000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-13000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-10000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-11000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-16000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-13000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>56300000.0</v>
+      </c>
+      <c r="C22">
         <v>497700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>53700000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-349600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>40900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>37900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>46600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>68258000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>57800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>50217000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>53383000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>70649000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>49405000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>55772000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>64456000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>52921000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>49085000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>44888000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>49322000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>46934000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>57126000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>43853000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>45630000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>368000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>39234000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46680000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>45334000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>215293000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>27773000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>30023000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27577000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>25053000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>17929000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18696000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19822000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21786000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>16134000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13952000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>22491000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9185000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15486000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>14648000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>16402000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>14841000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13563000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>17768000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>15766000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14166000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>14824000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17038000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>18013000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>16631000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>16694000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>13916000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>26164000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>14186000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13321000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13251000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>13264000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-530000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>17065000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6601000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8791000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12055000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10547000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>10556000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12376000.0</v>
       </c>
       <c r="CA22">
         <v>12376000.0</v>
       </c>
       <c r="CB22">
         <v>12376000.0</v>
       </c>
       <c r="CC22">
+        <v>12376000.0</v>
+      </c>
+      <c r="CD22">
         <v>144697000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>24787000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2555000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3117000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2922000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-6700000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-4400000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-2600000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-6200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>-87700000.0</v>
+        <v>-7600000.0</v>
       </c>
       <c r="C23">
+        <v>-4400000.0</v>
+      </c>
+      <c r="D23">
         <v>-2500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-12100000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-5500000.0</v>
+      </c>
+      <c r="H23">
         <v>600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-12100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-25400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-62000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-16691000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-742000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-25000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>21585000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1424000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5633000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9836000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6582000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-123000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-322000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22519000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11363000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-168000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>71000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7491000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>20928000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>27290000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-75000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7066000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-621000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>45000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1508000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>64528000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-53000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-615000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-202000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-42000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-11000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-549000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-255000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-340000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-164000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>90000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>33000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-118000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-167000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>82000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-31000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>287000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-198000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>213000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-43000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-846000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1383000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>30000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>33000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>87000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>65000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-547000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1407000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>882000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>147000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>222000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-2977000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5458000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10694000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-6900000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2200000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-9900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-138700000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>9300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>14800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>289400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="H24">
         <v>1300000.0</v>
       </c>
       <c r="I24">
+        <v>1300000.0</v>
+      </c>
+      <c r="J24">
         <v>-12800000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-9700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-300000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-10100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-8300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1241000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1428000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1572000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>51645000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1441000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6750000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>71135000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1149000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>53862000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-979000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-181040000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>453000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3547000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-60000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-3583000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2004000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1145000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-741000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-833000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-675000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2820000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-598000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1514000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-715000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-897000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1852000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-737000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1124000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-878000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1015000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-886000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-940000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-832000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1047000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1107000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-760000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-31933000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-669000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-7701000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-2451000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-871000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-350000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-498000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-42000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>40000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-264000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-58970000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-36000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>21000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-67000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-570000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-187000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-800000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-100000.0</v>
       </c>
-      <c r="CB24">
-[...1 lines deleted...]
-      </c>
       <c r="CC24">
+        <v>0.0</v>
+      </c>
+      <c r="CD24">
         <v>-400000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>100000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>-398300000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="C25">
+        <v>-433900000.0</v>
+      </c>
+      <c r="D25">
         <v>13500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-6100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>365500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-13900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-38300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>276000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>622000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>78000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>429000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>181000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-117000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>143000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>217000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>112000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>416000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>299000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1746000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-36000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-33000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>35000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10830000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>248000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-32000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>204000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>312000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>255000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>71000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-744000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1376000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-40000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>107000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1060000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>87000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>203000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2181000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1734000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1406000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1326000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1082000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1039000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>784000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1040000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>962000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1737000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>713000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1486000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5220000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>747000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1541000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-282000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1107000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>732000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1057000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>756000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3131000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3229000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>11120000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4046000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-2630000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2287000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1559000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1031000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-24988000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-88689000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-117289000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>176103000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>-900000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>900000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-2000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
+        <v>-186700000.0</v>
+      </c>
+      <c r="D26">
         <v>-163300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-13700000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>5800000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-5300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-200000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-600000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-12100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-401400000.0</v>
       </c>
       <c r="P26">
         <v>-401400000.0</v>
       </c>
       <c r="Q26">
+        <v>-401400000.0</v>
+      </c>
+      <c r="R26">
         <v>-25400000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4266000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9838000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>17000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-128917000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-109949000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-25000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-220000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-371000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-9631000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-70000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-27854000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-123000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2451000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>22519000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-18479000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-23664000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-42608000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>20900000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>27300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11227000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-20519000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-47699000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-19995000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-48457000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-79546000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2154000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-3777000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-49524000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-49152000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1900000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>900000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-7359000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-12431000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>586000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>500000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-11902000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-14366000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-36187000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>500000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2500000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2600000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3900000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>600000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>300000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>5400000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>800000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="BQ26">
         <v>700000.0</v>
       </c>
       <c r="BR26">
+        <v>700000.0</v>
+      </c>
+      <c r="BS26">
         <v>1300000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2800000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2300000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>3400000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>581000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>48000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-423000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-158000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>100000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>4000000.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>9700000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>2100000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>14700000.0</v>
       </c>
-      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>8900000.0</v>
       </c>
       <c r="C27">
+        <v>8900000.0</v>
+      </c>
+      <c r="D27">
         <v>9300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9100000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11900000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-1100000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-8600000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7300000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>13500000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11094000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8192000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12708000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5853000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>11912000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13188000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11272000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9588000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10855000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11473000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7317000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7722000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7646000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6717000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5332000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5995000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5050000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3253000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2889000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2810000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3489000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3177000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3027000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2693000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2703000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2535000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2894000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3221000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2576000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2607000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2601000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2654000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2630000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2977000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3413000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3064000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3196000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4033000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3804000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3509000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2593000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4141000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3433000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3416000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2569000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3500000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2818000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-5977000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2430000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2833000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2640000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3121000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>2169000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1578000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3892000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
-[...2 lines deleted...]
-      <c r="CB27"/>
+      <c r="CA27"/>
+      <c r="CB27">
+        <v>0.0</v>
+      </c>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
-        <v>-87700000.0</v>
+        <v>-70200000.0</v>
       </c>
       <c r="C28">
+        <v>-214600000.0</v>
+      </c>
+      <c r="D28">
         <v>-218400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-47800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-91000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-36300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-35200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>518000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4262000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3352000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-139852000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-93261000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6340000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21365000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11249000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3998000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9766000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-21272000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6165000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2129000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22519000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11364000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-8965000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-17168000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-35118000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20927000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>27221000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-141276000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-15437000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-54697000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5214000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-20143000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-24454000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-16809000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2336000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2405000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>742000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26079000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1830000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>974000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>578000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7277000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12216000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-56591000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>485000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11713000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-14270000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-35743000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2775000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2414000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-40314000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>557000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-551000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-110784000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>589000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>439000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>587000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>725000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>592000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3998000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2676000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-26071000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2753000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>44817000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5146000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-26400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-6900000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-9900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-138700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6182000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>9300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1900000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>14800000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
-        <v>54500000.0</v>
+        <v>45300000.0</v>
       </c>
       <c r="C29">
+        <v>60500000.0</v>
+      </c>
+      <c r="D29">
         <v>56800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>74500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>77100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>97603000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>81900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25940000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59260000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>64418000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40485000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>63705000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>42355000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>70224000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>50637000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>58311000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>42468000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>63222000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>48406000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>55904000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>70729000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>47035000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>23436000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-29857000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>15448000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>329012000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>31139000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>37888000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>18803000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>60714000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>25219000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>9152000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>19124000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>28636000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>28029000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>14773000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>24021000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>6107000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>15807000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>7302000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>25101000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>18476000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>25789000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>7921000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>23248000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>24891000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>19281000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>18605000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>16180000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>7264000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>15943000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1755000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>36058000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>17417000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>18572000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>5413000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>5719000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>25531000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>18322000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>16690000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>17635000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>13878000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>10325000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>8979000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-4359000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-13200000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-34900000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-64000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>312800000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>4541000.0</v>
       </c>
-      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>-6900000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-2700000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-4300000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-5800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-4200000.0</v>
+      </c>
+      <c r="C30">
         <v>-8700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>282300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-16500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-13500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18900000.0</v>
       </c>
-      <c r="J30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>-22400000.0</v>
       </c>
       <c r="M30">
+        <v>-22400000.0</v>
+      </c>
+      <c r="N30">
         <v>-11100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1003300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-23900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6064000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6725000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10475000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1947000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10195000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-55256000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15389000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13460000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>45121000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-41339000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-188003000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5588000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7491000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5702000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7371000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6713000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-31109000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4859000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5227000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6685000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5583000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5986000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-6860000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-10989000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-16596000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-9112000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-17897000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8788000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5663000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-60237000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3726000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3120000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3806000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3144000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2946000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3776000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-34903000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3598000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-9614000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2281000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2256000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1665000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1306000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4217000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2480000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>73334000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-21146000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-60468000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1259000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1750000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-995000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1903000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2983000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2792000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1764000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2438000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1197000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1873000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1645000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1700000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-800000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>-1000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-300000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-400000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>