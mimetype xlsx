--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -1990,51 +1990,51 @@
       </c>
       <c r="S15">
         <v>100000.0</v>
       </c>
       <c r="T15">
         <v>100000.0</v>
       </c>
       <c r="U15">
         <v>17000.0</v>
       </c>
       <c r="V15">
         <v>10000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16">
-        <v>73200000.0</v>
+        <v>38500000.0</v>
       </c>
       <c r="C16">
         <v>46800000.0</v>
       </c>
       <c r="D16">
         <v>37400000.0</v>
       </c>
       <c r="E16">
         <v>36000000.0</v>
       </c>
       <c r="F16">
         <v>29900000.0</v>
       </c>
       <c r="G16">
         <v>28979000.0</v>
       </c>
       <c r="H16">
         <v>11764000.0</v>
       </c>
       <c r="I16">
         <v>32054000.0</v>
       </c>
       <c r="J16">
         <v>32105000.0</v>
       </c>
@@ -2842,51 +2842,51 @@
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
-        <v>366600000.0</v>
+        <v>327500000.0</v>
       </c>
       <c r="C30">
         <v>489300000.0</v>
       </c>
       <c r="D30">
         <v>421000000.0</v>
       </c>
       <c r="E30">
         <v>505100000.0</v>
       </c>
       <c r="F30">
         <v>244688000.0</v>
       </c>
       <c r="G30">
         <v>181384000.0</v>
       </c>
       <c r="H30">
         <v>166841000.0</v>
       </c>
       <c r="I30">
         <v>120425000.0</v>
       </c>
       <c r="J30">
         <v>135265000.0</v>
       </c>
@@ -3446,51 +3446,51 @@
       <c r="T38">
         <v>34670000.0</v>
       </c>
       <c r="U38">
         <v>26428000.0</v>
       </c>
       <c r="V38">
         <v>19516000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38">
         <v>40397000.0</v>
       </c>
       <c r="Y38">
         <v>32602000.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
-        <v>26800000.0</v>
+        <v>65900000.0</v>
       </c>
       <c r="C39">
         <v>99700000.0</v>
       </c>
       <c r="D39">
         <v>102900000.0</v>
       </c>
       <c r="E39">
         <v>99600000.0</v>
       </c>
       <c r="F39">
         <v>47400000.0</v>
       </c>
       <c r="G39">
         <v>62382000.0</v>
       </c>
       <c r="H39">
         <v>25663000.0</v>
       </c>
       <c r="I39">
         <v>22130000.0</v>
       </c>
       <c r="J39">
         <v>16869000.0</v>
       </c>
@@ -3528,51 +3528,51 @@
         <v>21159000.0</v>
       </c>
       <c r="V39">
         <v>26556000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39">
         <v>-11124000.0</v>
       </c>
       <c r="Y39">
         <v>-7792000.0</v>
       </c>
       <c r="Z39">
         <v>300000.0</v>
       </c>
       <c r="AA39">
         <v>500000.0</v>
       </c>
       <c r="AB39"/>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>181000000.0</v>
+        <v>215700000.0</v>
       </c>
       <c r="C40">
         <v>203900000.0</v>
       </c>
       <c r="D40">
         <v>172200000.0</v>
       </c>
       <c r="E40">
         <v>211000000.0</v>
       </c>
       <c r="F40">
         <v>125500000.0</v>
       </c>
       <c r="G40">
         <v>112864000.0</v>
       </c>
       <c r="H40">
         <v>84938000.0</v>
       </c>
       <c r="I40">
         <v>63786000.0</v>
       </c>
       <c r="J40">
         <v>52766000.0</v>
       </c>
@@ -8035,51 +8035,51 @@
         <v>17000.0</v>
       </c>
       <c r="CA15">
         <v>17000.0</v>
       </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15">
         <v>10000.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
     </row>
     <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16">
         <v>37100000.0</v>
       </c>
       <c r="C16">
-        <v>73200000.0</v>
+        <v>38500000.0</v>
       </c>
       <c r="D16">
         <v>38000000.0</v>
       </c>
       <c r="E16">
         <v>43600000.0</v>
       </c>
       <c r="F16">
         <v>43600000.0</v>
       </c>
       <c r="G16">
         <v>46800000.0</v>
       </c>
       <c r="H16">
         <v>38100000.0</v>
       </c>
       <c r="I16">
         <v>37500000.0</v>
       </c>
       <c r="J16">
         <v>36700000.0</v>
       </c>
       <c r="K16">
         <v>37400000.0</v>
       </c>
@@ -10761,51 +10761,51 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
     </row>
     <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
         <v>288900000.0</v>
       </c>
       <c r="C30">
-        <v>366600000.0</v>
+        <v>327500000.0</v>
       </c>
       <c r="D30">
         <v>355900000.0</v>
       </c>
       <c r="E30">
         <v>352500000.0</v>
       </c>
       <c r="F30">
         <v>346600000.0</v>
       </c>
       <c r="G30">
         <v>489300000.0</v>
       </c>
       <c r="H30">
         <v>444600000.0</v>
       </c>
       <c r="I30">
         <v>406100000.0</v>
       </c>
       <c r="J30">
         <v>401000000.0</v>
       </c>
       <c r="K30">
         <v>421000000.0</v>
       </c>
@@ -12713,51 +12713,51 @@
         <v>35091000.0</v>
       </c>
       <c r="CA38">
         <v>31468000.0</v>
       </c>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38">
         <v>23903000.0</v>
       </c>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
     </row>
     <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
         <v>57000000.0</v>
       </c>
       <c r="C39">
-        <v>26800000.0</v>
+        <v>65900000.0</v>
       </c>
       <c r="D39">
         <v>39100000.0</v>
       </c>
       <c r="E39">
         <v>449200000.0</v>
       </c>
       <c r="F39">
         <v>405400000.0</v>
       </c>
       <c r="G39">
         <v>99700000.0</v>
       </c>
       <c r="H39">
         <v>106900000.0</v>
       </c>
       <c r="I39">
         <v>93500000.0</v>
       </c>
       <c r="J39">
         <v>109000000.0</v>
       </c>
       <c r="K39">
         <v>99900000.0</v>
       </c>
@@ -12963,51 +12963,51 @@
         <v>24943000.0</v>
       </c>
       <c r="CA39">
         <v>21159000.0</v>
       </c>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39">
         <v>26556000.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
     </row>
     <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
         <v>184800000.0</v>
       </c>
       <c r="C40">
-        <v>181000000.0</v>
+        <v>215700000.0</v>
       </c>
       <c r="D40">
         <v>206100000.0</v>
       </c>
       <c r="E40">
         <v>357000000.0</v>
       </c>
       <c r="F40">
         <v>324800000.0</v>
       </c>
       <c r="G40">
         <v>203900000.0</v>
       </c>
       <c r="H40">
         <v>199500000.0</v>
       </c>
       <c r="I40">
         <v>189900000.0</v>
       </c>
       <c r="J40">
         <v>161500000.0</v>
       </c>
       <c r="K40">
         <v>222400000.0</v>
       </c>
@@ -21054,51 +21054,51 @@
       <c r="L5">
         <v>26800000.0</v>
       </c>
       <c r="M5">
         <v>36600000.0</v>
       </c>
       <c r="N5">
         <v>38100000.0</v>
       </c>
       <c r="O5">
         <v>67100000.0</v>
       </c>
       <c r="P5">
         <v>78100000.0</v>
       </c>
       <c r="Q5">
         <v>31100000.0</v>
       </c>
       <c r="R5">
         <v>59200000.0</v>
       </c>
       <c r="S5">
         <v>76800000.0</v>
       </c>
       <c r="T5">
-        <v>67600000.0</v>
+        <v>67687000.0</v>
       </c>
       <c r="U5">
         <v>65300000.0</v>
       </c>
       <c r="V5">
         <v>65011000.0</v>
       </c>
       <c r="W5">
         <v>66788000.0</v>
       </c>
       <c r="X5">
         <v>61139000.0</v>
       </c>
       <c r="Y5">
         <v>63708000.0</v>
       </c>
       <c r="Z5">
         <v>72440000.0</v>
       </c>
       <c r="AA5">
         <v>64454000.0</v>
       </c>
       <c r="AB5">
         <v>54437000.0</v>
       </c>
@@ -21231,57 +21231,57 @@
       <c r="BS5">
         <v>20110000.0</v>
       </c>
       <c r="BT5">
         <v>20506000.0</v>
       </c>
       <c r="BU5">
         <v>17440000.0</v>
       </c>
       <c r="BV5">
         <v>15056000.0</v>
       </c>
       <c r="BW5">
         <v>16581000.0</v>
       </c>
       <c r="BX5">
         <v>16925000.0</v>
       </c>
       <c r="BY5">
         <v>18259000.0</v>
       </c>
       <c r="BZ5">
         <v>15187000.0</v>
       </c>
       <c r="CA5">
-        <v>12376000.0</v>
+        <v>142941000.0</v>
       </c>
       <c r="CB5">
-        <v>12376000.0</v>
+        <v>58344000.0</v>
       </c>
       <c r="CC5">
-        <v>12376000.0</v>
+        <v>58344000.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>-4300000.0</v>
       </c>
       <c r="CJ5">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:88">
       <c r="A6" t="s">
@@ -21320,51 +21320,51 @@
       <c r="L6">
         <v>51300000.0</v>
       </c>
       <c r="M6">
         <v>61800000.0</v>
       </c>
       <c r="N6">
         <v>64200000.0</v>
       </c>
       <c r="O6">
         <v>146600000.0</v>
       </c>
       <c r="P6">
         <v>61700000.0</v>
       </c>
       <c r="Q6">
         <v>101900000.0</v>
       </c>
       <c r="R6">
         <v>68300000.0</v>
       </c>
       <c r="S6">
         <v>85971000.0</v>
       </c>
       <c r="T6">
-        <v>76800000.0</v>
+        <v>76887000.0</v>
       </c>
       <c r="U6">
         <v>74107000.0</v>
       </c>
       <c r="V6">
         <v>73504000.0</v>
       </c>
       <c r="W6">
         <v>74888000.0</v>
       </c>
       <c r="X6">
         <v>68752000.0</v>
       </c>
       <c r="Y6">
         <v>70916000.0</v>
       </c>
       <c r="Z6">
         <v>78819000.0</v>
       </c>
       <c r="AA6">
         <v>70372000.0</v>
       </c>
       <c r="AB6">
         <v>60365000.0</v>
       </c>
@@ -21497,57 +21497,57 @@
       <c r="BS6">
         <v>21629000.0</v>
       </c>
       <c r="BT6">
         <v>21994000.0</v>
       </c>
       <c r="BU6">
         <v>18730000.0</v>
       </c>
       <c r="BV6">
         <v>16504000.0</v>
       </c>
       <c r="BW6">
         <v>17948000.0</v>
       </c>
       <c r="BX6">
         <v>18225000.0</v>
       </c>
       <c r="BY6">
         <v>19540000.0</v>
       </c>
       <c r="BZ6">
         <v>16502000.0</v>
       </c>
       <c r="CA6">
-        <v>142941000.0</v>
+        <v>143941000.0</v>
       </c>
       <c r="CB6">
-        <v>58344000.0</v>
+        <v>59444000.0</v>
       </c>
       <c r="CC6">
-        <v>58344000.0</v>
+        <v>59244000.0</v>
       </c>
       <c r="CD6">
         <v>49306000.0</v>
       </c>
       <c r="CE6">
         <v>-69114000.0</v>
       </c>
       <c r="CF6">
         <v>26973000.0</v>
       </c>
       <c r="CG6">
         <v>26973000.0</v>
       </c>
       <c r="CH6">
         <v>26973000.0</v>
       </c>
       <c r="CI6">
         <v>-3500000.0</v>
       </c>
       <c r="CJ6">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:88">
       <c r="A7" t="s">
@@ -28876,57 +28876,57 @@
       </c>
       <c r="V22">
         <v>33381000.0</v>
       </c>
       <c r="W22">
         <v>-3843000.0</v>
       </c>
       <c r="X22">
         <v>-13200000.0</v>
       </c>
       <c r="Y22">
         <v>-7900000.0</v>
       </c>
       <c r="Z22">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>205</v>
       </c>
       <c r="B23">
         <v>-20600000.0</v>
       </c>
       <c r="C23">
-        <v>-11800000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="D23">
         <v>-12900000.0</v>
       </c>
       <c r="E23">
-        <v>-34700000.0</v>
+        <v>-25400000.0</v>
       </c>
       <c r="F23">
         <v>-16700000.0</v>
       </c>
       <c r="G23">
         <v>-2200000.0</v>
       </c>
       <c r="H23">
         <v>-123000.0</v>
       </c>
       <c r="I23">
         <v>-490000.0</v>
       </c>
       <c r="J23">
         <v>-71000.0</v>
       </c>
       <c r="K23">
         <v>-696000.0</v>
       </c>
       <c r="L23">
         <v>2877000.0</v>
       </c>
       <c r="M23">
         <v>-870000.0</v>
       </c>