--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -274,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1019,84 +1025,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1122,569 +1129,599 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>3225919000000.0</v>
+      </c>
+      <c r="C2">
         <v>3139599000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2602976000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2385779000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1756736000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1621059000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1757911000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1340582000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1250849178000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1054230520000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1155580997000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1153612924000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1205012023000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>800261968000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>667667264000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6188006000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2751810000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>491646453000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>158638000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>260871751000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>210758939000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>227797498000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>220361135000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
+      <c r="X3"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5">
+        <v>1628541000000.0</v>
+      </c>
+      <c r="C5">
         <v>1490134000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1377267000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1311271000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1250483000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1157609000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1754527000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1803337000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>502887464000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>411038176000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>505628372000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-26599830000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14050988000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>4893263000000.0</v>
+      </c>
+      <c r="C7">
         <v>5065911000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5006845000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4631074000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3548240000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3918771000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>82260000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>830000000000.0</v>
       </c>
       <c r="C8">
         <v>830000000000.0</v>
       </c>
       <c r="D8">
         <v>830000000000.0</v>
       </c>
       <c r="E8">
         <v>830000000000.0</v>
       </c>
       <c r="F8">
         <v>830000000000.0</v>
       </c>
       <c r="G8">
         <v>830000000000.0</v>
       </c>
       <c r="H8">
         <v>830000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>830000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9">
-        <v>503036000000.0</v>
+        <v>562170000000.0</v>
       </c>
       <c r="C9">
         <v>503036000000.0</v>
       </c>
       <c r="D9">
         <v>503036000000.0</v>
       </c>
       <c r="E9">
         <v>503036000000.0</v>
       </c>
       <c r="F9">
         <v>503036000000.0</v>
       </c>
       <c r="G9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="H9">
         <v>-4897000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6589949000.0</v>
       </c>
       <c r="J9">
         <v>-6589949000.0</v>
       </c>
       <c r="K9">
         <v>-6589949000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>-6589949000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="C10">
         <v>4040387000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3674839000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3850844000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2778415000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2788102000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1816661000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1412140000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1286372628000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1525716049000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>503892183000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>512671885000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>368507432000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>526324881000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>288621337000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>224320276000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>189686754000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>278153222000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>338612752000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>160808747000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>83534559000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>247071073000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51340475000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11">
+        <v>1135610000000.0</v>
+      </c>
+      <c r="C11">
         <v>923968000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>940104000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>742119000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>282341000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2788102000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1816661000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1412140000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1286372628000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1525716049000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>6034770000000.0</v>
+      </c>
+      <c r="C12">
         <v>4665461000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4118103000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4166172000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3143716000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3092213000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2270581000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1769341000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1574249997000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1740979766000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>507490579000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>512671885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>368514570000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>527752692000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>301533834000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>248471836000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>199935132000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>281946025000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>338613465000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>167680292000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>93401127000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>830000000000.0</v>
       </c>
       <c r="C13">
         <v>830000000000.0</v>
       </c>
       <c r="D13">
         <v>830000000000.0</v>
       </c>
       <c r="E13">
         <v>830000000000.0</v>
       </c>
       <c r="F13">
         <v>830000000000.0</v>
       </c>
       <c r="G13">
         <v>830000000000.0</v>
       </c>
       <c r="H13">
         <v>830000000000.0</v>
       </c>
       <c r="I13">
         <v>830000000000.0</v>
       </c>
@@ -1706,3245 +1743,3373 @@
       <c r="O13">
         <v>830000000000.0</v>
       </c>
       <c r="P13">
         <v>830000000000.0</v>
       </c>
       <c r="Q13">
         <v>830000000000.0</v>
       </c>
       <c r="R13">
         <v>830000000000.0</v>
       </c>
       <c r="S13">
         <v>830000000000.0</v>
       </c>
       <c r="T13">
         <v>830000000000.0</v>
       </c>
       <c r="U13">
         <v>830000000000.0</v>
       </c>
       <c r="V13">
         <v>830000000000.0</v>
       </c>
       <c r="W13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="X13">
         <v>460000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="C14">
         <v>16539613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16539613399.0</v>
       </c>
       <c r="D14">
         <v>16539613399.0</v>
       </c>
       <c r="E14">
         <v>16539613399.0</v>
       </c>
       <c r="F14">
         <v>16539613399.0</v>
       </c>
       <c r="G14">
+        <v>16539613399.0</v>
+      </c>
+      <c r="H14">
         <v>16539442287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16536918000.0</v>
       </c>
       <c r="I14">
         <v>16536918000.0</v>
       </c>
       <c r="J14">
         <v>16536918000.0</v>
       </c>
       <c r="K14">
         <v>16536918000.0</v>
       </c>
       <c r="L14">
-        <v>16600000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="M14">
         <v>16600000000.0</v>
       </c>
       <c r="N14">
         <v>16600000000.0</v>
       </c>
       <c r="O14">
         <v>16600000000.0</v>
       </c>
       <c r="P14">
         <v>16600000000.0</v>
       </c>
       <c r="Q14">
         <v>16600000000.0</v>
       </c>
       <c r="R14">
         <v>16600000000.0</v>
       </c>
       <c r="S14">
         <v>16600000000.0</v>
       </c>
       <c r="T14">
         <v>16600000000.0</v>
       </c>
       <c r="U14">
         <v>16600000000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>16600000000.0</v>
+      </c>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>530797000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>508030000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2132674000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1890678000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2013635000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>177894000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1614949828000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1238318405000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>146441913000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>117804762000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>100172253000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-424181228000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>936837736000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>336011326000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>77976560000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>56935694000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37158487000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>152060640000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>146559000000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20">
+        <v>59527000000.0</v>
+      </c>
+      <c r="C20">
         <v>57328000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>77537000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51624000000.0</v>
       </c>
       <c r="E20">
         <v>51624000000.0</v>
       </c>
       <c r="F20">
         <v>51624000000.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>51624000000.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>38410860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52964781000.0</v>
       </c>
       <c r="M20">
         <v>52964781000.0</v>
       </c>
       <c r="N20">
+        <v>52964781000.0</v>
+      </c>
+      <c r="O20">
         <v>57968193000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>259754557000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>195500172000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>182067211000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>49054678000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21">
+        <v>32072000000.0</v>
+      </c>
+      <c r="C21">
         <v>30887000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33192000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27813000000.0</v>
       </c>
       <c r="E21">
         <v>27813000000.0</v>
       </c>
       <c r="F21">
         <v>27813000000.0</v>
       </c>
       <c r="G21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="H21">
         <v>146559000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>136606000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>113117228000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>103950249000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>90723135000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60994569000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>59916218000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>50751171000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>100731661000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>97331392000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59119509000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>198786053000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14932836000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11934704000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>143807672000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12239989000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12105049000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>9342054000000.0</v>
+      </c>
+      <c r="C22">
         <v>8289951000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8087950000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4698748000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3731442000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3715202000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3615400000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3230941000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3066187543000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3006977864000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3356489015000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3203403386000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2941755330000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1917927291000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1377895690000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1073974378000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1145508746000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1129799744000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>729420580000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>644824396000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>556675419000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>436961906000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>407579620000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>32824207000000.0</v>
+      </c>
+      <c r="C23">
         <v>29525113000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27516859000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20968046000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16783042000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17650451000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13937115000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12632671000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11425390076000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10683437788000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9482934568000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8686174538000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7808299570000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5990586903000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4415342528000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3670503683000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3379394233000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3760969316000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2959914328000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2265420200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1922627526000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>11102000000.0</v>
+      </c>
+      <c r="C24">
         <v>10084000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16620000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6637000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>747000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>378927000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5533000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>416941000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1841877076000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2608685990000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2719146878000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1858258989000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1047897179000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>863658053000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>129775339000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>500061612000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>599660134000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>938409034000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>790832124000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>75998335000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>45608105000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64595062000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4342196000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25">
+        <v>3060869000000.0</v>
+      </c>
+      <c r="C25">
         <v>3160593000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3218476000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3014115000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2328182000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2968542000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5533000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>424458000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1852999257000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2611123882000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2719229138000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>401516000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>267271000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>270050356000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>261421187000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>2724940000000.0</v>
+      </c>
+      <c r="C28">
         <v>3758753000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4617901000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1810999000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2316192000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4003951000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77092000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1341329000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2247467833000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2970651273000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3152049383000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2913027716000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2407933875000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1451293867000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>463651976000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>730184588000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>929159091000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1100612017000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>542770769000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>437387970000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>295553464000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>16853575000000.0</v>
+      </c>
+      <c r="C29">
         <v>14435072000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13283475000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9128822000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7421441000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8229569000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8064755000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8205911000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7571673483000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>1157340000000.0</v>
+      </c>
+      <c r="C30">
         <v>1086039000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1085420000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1870864000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1336833000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1356542000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>595711000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>701500000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>708664000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>578010534000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>568002842000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>496022744000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>414906608000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>283371881000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>259754557000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>195500172000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>182067211000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>198786053000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>174542193000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>153406938000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>143807672000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>105071994000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>77419504000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>7859745000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5635938000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5103390000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6024443000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5315836000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3924716000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3099544977000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2845761362000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
+      <c r="X31"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>6976223000000.0</v>
+      </c>
+      <c r="C32">
         <v>4869650000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3940522000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3173130000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1552118000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>820501000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2486588000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1893914000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2233827684000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
+      <c r="X32"/>
     </row>
-    <row r="33" spans="1:23">
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>14399049000000.0</v>
+      </c>
+      <c r="C33">
         <v>13679234000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>12525129000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10231035000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8569426000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9485115000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5776942000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5319873000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4626867706000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4067181889000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3786732309000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3524138898000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3344611820000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2727966193000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2046502060000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1805231612000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1539424146000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1824341196000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1446364917000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1083278191000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>979908864000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
+      <c r="X33"/>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34">
+        <v>28937000000.0</v>
+      </c>
+      <c r="C34">
         <v>37507000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>37509000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>27652000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>35784000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>36929000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5533000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7517000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>11122181000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2437892000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
+      <c r="X34"/>
     </row>
-    <row r="35" spans="1:23">
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>4163789000000.0</v>
+      </c>
+      <c r="C35">
         <v>4097973000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4053951000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3676545000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3025637000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3806216000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>892985000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1151601000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2618281245000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3298623269000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3217488884000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2234900852000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1385621660000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1135129790000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>343474079000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>732376633000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>821224250000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1252986314000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1030617493000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>161268905000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>102365036000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
+      <c r="X35"/>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36">
+        <v>1226754000000.0</v>
+      </c>
+      <c r="C36">
         <v>2281720000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>976700000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1725291000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1625290000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1550193000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1639285000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1444682000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1121227228000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>897177141000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>742962483000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>148094000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>464059958000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>406067184000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>467445024000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>393831501000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>374502155000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>586941295000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>321194571000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>133453599000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>56312657000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
+      <c r="X36"/>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
+      <c r="X37"/>
     </row>
-    <row r="38" spans="1:23">
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38">
+        <v>1535655000000.0</v>
+      </c>
+      <c r="C38">
         <v>1370999000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1223814000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1058553000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>899724000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>907840000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>833438000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>747912000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>819525000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>824476028000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>566610018000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>615488442000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>558318356000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>466667502000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>328261472000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>272684180000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>249575198000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>503944667000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>370467421000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>114920150000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>98289750000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>109803210000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>122771365000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:23">
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>1890994000000.0</v>
+      </c>
+      <c r="C39">
         <v>1804428000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1700257000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1227000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1625000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1379000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1678481000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2312516000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2158084830000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1868298269000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1264161894000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>949937625000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>738511242000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>533568846000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>408720343000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>347325685000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>312458998000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>326096298000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>270973173000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>216230383000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>148834444000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>132405206000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>56253069000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>3084878000000.0</v>
+      </c>
+      <c r="C40">
         <v>2908036000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3281857000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2015707000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4916000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7071000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8286000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1563880000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6932295000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1073989000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>847104848000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>822079106000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>837813627000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>574902087000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>445476843000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>915384241000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>664991729000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>370425846000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>555877181000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>153615282000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>120018400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>124434879000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>104478886000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>669067000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>698202000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>840190000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>892985000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>734660000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>776404000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>689937279000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>498259746000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>323435347000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>281544996000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>225888904000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>175423724000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>193668484000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>180188632000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>289731429000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>208421259000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>67901735000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>46395333000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>38869024000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>31842538000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:23">
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>562170000000.0</v>
+      </c>
+      <c r="C42">
         <v>483064000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>521968000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>520160000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>516927000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>522310000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>10811000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1809875000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1059946153000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>513917369000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-27453336000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-33189779000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>12898024000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>23152993000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>46947040000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-14503453000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-19416189000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-15905107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6589949000.0</v>
       </c>
       <c r="T42">
         <v>-6589949000.0</v>
       </c>
       <c r="U42">
+        <v>-6589949000.0</v>
+      </c>
+      <c r="V42">
         <v>69255451000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
+      <c r="X42"/>
     </row>
-    <row r="43" spans="1:23">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
+      <c r="X43"/>
     </row>
-    <row r="44" spans="1:23">
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
+      <c r="X44"/>
     </row>
-    <row r="45" spans="1:23">
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>25897055000000.0</v>
+      </c>
+      <c r="C45">
         <v>24019667000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21676386000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18257431000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15773035000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>15584610000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7968195000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
+      <c r="X45"/>
     </row>
-    <row r="46" spans="1:23">
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>11795774000000.0</v>
+      </c>
+      <c r="C46">
         <v>11276067000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10176935000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8076029000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6629343000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7452015000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3809623000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3502592000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3235864470000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2880477245000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2684537967000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2788493637000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2735733587000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2191799726000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1486580902000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1313593168000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1116750927000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1131046174000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1105929162000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>941851238000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>601805445000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
+      <c r="X46"/>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47">
+        <v>11795774000000.0</v>
+      </c>
+      <c r="C47">
         <v>11276067000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>10176935000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8026178000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7168929000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7992728000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4349900000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4033839000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3426954000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>2868705256000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2684537967000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2635679598000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2599984932000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2106151980000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1585957362000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1417660306000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1225490732000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1243738072000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1047081796000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>941851238000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>601805445000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>407190857000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>281154115000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>10921705000000.0</v>
+      </c>
+      <c r="C48">
         <v>8861549000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>7268345000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5436622000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3277664000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2838751000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3575664000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2812567000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2147886869000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1859577857000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1651102058000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1606801796000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1570919340000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1319507055000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>980856426000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>653631329000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>477459858000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>313473598000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>402354572000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>306845293000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>220735685000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>111616509000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>123558490000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
+      <c r="X49"/>
     </row>
-    <row r="50" spans="1:23">
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50">
+        <v>2874063000000.0</v>
+      </c>
+      <c r="C50">
         <v>2733229000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3285895000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1030769000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1546367000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2501972000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1893753000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2336528000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1691963385000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1887599072000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>145940267000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
+      <c r="X50"/>
     </row>
-    <row r="51" spans="1:23">
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>7767326000000.0</v>
+      </c>
+      <c r="C51">
         <v>7799140000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8292740000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5668480000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5095354000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6794569000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1899286000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2760986000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3544962642000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4498805214000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3655941566000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3425699601000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2776441307000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1977618748000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>752273313000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>954504864000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1118845845000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1378765239000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>881383521000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>598196717000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>379088023000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
+      <c r="X51"/>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>4706457000000.0</v>
+      </c>
+      <c r="C52">
         <v>4648631000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5090884000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2654365000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2767172000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3826027000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1893753000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2336528000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1691963385000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1887681332000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>936712428000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1567440612000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1728515565000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1112629410000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>985325582000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>448723863000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>519185711000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>440356205000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>90551397000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>522198382000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>333479918000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
+      <c r="X52"/>
     </row>
-    <row r="53" spans="1:23">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53">
+        <v>992384000000.0</v>
+      </c>
+      <c r="C53">
         <v>625074000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>443264000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>315328000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>365301000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>304111000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>453920000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>357201000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>287877369000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>215263717000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3598396000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-500283469000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7138000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1427811000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>12912497000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>24151560000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>10248378000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3792803000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>713000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>6871545000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9866568000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>32613225000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>15949833000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:23">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
+      <c r="X54"/>
     </row>
-    <row r="55" spans="1:23">
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>32824207000000.0</v>
+      </c>
+      <c r="C55">
         <v>29525113000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>27516859000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>20968046000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16783042000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>17650451000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13937115000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12632671000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11425390076000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>10683437788000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9482934568000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8686174538000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7808299570000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5990586903000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4415342528000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3670503683000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3379394233000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3760969316000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2959914328000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2265420200000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1922627526000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1765971674000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1247899454000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>18425158000000.0</v>
+      </c>
+      <c r="C56">
         <v>15845879000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>14991730000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10737011000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8213616000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8165336000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8160173000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7312798000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6798522370000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6616255899000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5696202259000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5162035640000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4463687750000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3262620710000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2368840468000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1865272071000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1839970087000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1936628120000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1513549411000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1182142009000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>942718662000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
+      <c r="X56"/>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>11448935000000.0</v>
+      </c>
+      <c r="C57">
         <v>10976229000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11051208000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7563881000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6661498000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7344835000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5673585000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5418884000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4564694686000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4181304246000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3290535116000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3841835096000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3994794004000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2682781943000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2277734939000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1468999174000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1270111329000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1380405064000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>703522910000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>973843902000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>700231497000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>642072616000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>577561638000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>15612724000000.0</v>
+      </c>
+      <c r="C58">
         <v>15074202000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15105159000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11240426000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9687135000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11151051000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6566570000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6570485000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7182975931000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7479927515000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6508024000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6076735948000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5380415664000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3817911733000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2621209018000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2201375807000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2091335579000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2633391378000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1734140403000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1135112807000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>802596533000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>755070869000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>621948151000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
+      <c r="X59"/>
     </row>
-    <row r="60" spans="1:23">
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>13979512000000.0</v>
+      </c>
+      <c r="C60">
         <v>11701843000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9997580000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8098053000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5875074000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5348670000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6171002000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5452442000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4037833022000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3203495226000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2974895357000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2540569852000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2427868352000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2172660048000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1794118739000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1469127876000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1288043669000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1127568491000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1225764623000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1130255344000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1119991136000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1010890788000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>625897434000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-19972000000.0</v>
       </c>
       <c r="G61">
         <v>-19972000000.0</v>
       </c>
       <c r="H61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="I61">
         <v>-20863000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20863387000.0</v>
       </c>
       <c r="J61">
         <v>-20863387000.0</v>
       </c>
       <c r="K61">
         <v>-20863387000.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>-20863387000.0</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
+      <c r="X61"/>
     </row>
-    <row r="62" spans="1:23">
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BS1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="CA1" t="s">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="CD1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CE1" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="CH1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CI1" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>3099551000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3225919000000.0</v>
+      </c>
+      <c r="D2">
         <v>2754041000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2752422000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3304502000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3139599000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2768479000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2496928000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2411925000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2602976000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2332932000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2237434000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2114849000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2385779000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1870350000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1610842000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1686687000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1756736000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1467510000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1490057000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1675025000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1621059000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1588529000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1592326000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1813039000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1757911000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1633284000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1768617000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1356915000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1340582000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1399832000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1233480000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1281503000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1250849000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1247078000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1387408000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1122909000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1054230520000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>906089000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1019639000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1207081000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1155580997000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1273461000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1113188000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1128004000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1153612924000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1098226000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1271160000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1209753000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1205012023000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1190386000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>866305000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>793762000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>800261968000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>389355000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>786683417000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>266673000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>667667264000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>603608000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>597122000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>473224000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>6188006000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>468620000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>309005000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>378508000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2751810000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>415713000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>380381000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>408418000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>541260551000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>373128000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>271033000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>307894000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>386263949000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>211560000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>223358000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>248226000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>290698939000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>200214000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>219672000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>215484000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>261071517000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>191891160000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>233083111000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>169962246000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>227797498000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>147577048000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>220361135000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4989,20814 +5154,56 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
-    </row>
-[...13152 lines deleted...]
-      <c r="CJ3"/>
       <c r="CK3"/>
-    </row>
-[...7603 lines deleted...]
-      </c>
+      <c r="CL3"/>
     </row>
     <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25846,438 +5253,412 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>1672485000000.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>1652927000000.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5"/>
-[...45 lines deleted...]
-      <c r="BB5"/>
+      <c r="H5">
+        <v>1437606000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1497094000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1438914000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1416171000000.0</v>
+      </c>
+      <c r="L5">
+        <v>1432165000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1170848000000.0</v>
+      </c>
+      <c r="N5">
+        <v>1232565000000.0</v>
+      </c>
+      <c r="O5">
+        <v>1311271000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1221385000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1215844000000.0</v>
+      </c>
+      <c r="R5">
+        <v>1231363000000.0</v>
+      </c>
+      <c r="S5">
+        <v>1247250000000.0</v>
+      </c>
+      <c r="T5">
+        <v>1212429000000.0</v>
+      </c>
+      <c r="U5">
+        <v>1243406000000.0</v>
+      </c>
+      <c r="V5">
+        <v>1183348000000.0</v>
+      </c>
+      <c r="W5">
+        <v>1130855000000.0</v>
+      </c>
+      <c r="X5">
+        <v>1682950000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>1662719000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1703779000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>1724310000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>1761549000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>1754073000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>1783638000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1774738000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>1682154000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>1039864000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>1041444000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>1029810000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1070599000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>1064445000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>487585000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>488780756000.0</v>
+      </c>
+      <c r="AN5">
+        <v>471075000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>463682000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>464579000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>468656686000.0</v>
+      </c>
+      <c r="AR5">
+        <v>434592000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>426689000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-43459000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-26599830000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-11979000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-18024000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-28387000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-14050988000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-4150000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-12209000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-6887000000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>185</v>
-[...195 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
     </row>
     <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>29</v>
       </c>
       <c r="B7">
-        <v>-3461087000000.0</v>
+        <v>5019765000000.0</v>
       </c>
       <c r="C7">
-        <v>-2409501000000.0</v>
+        <v>4893263000000.0</v>
       </c>
       <c r="D7">
-        <v>-1301428000000.0</v>
+        <v>4837821000000.0</v>
       </c>
       <c r="E7">
-        <v>-4147740000000.0</v>
+        <v>4834538000000.0</v>
       </c>
       <c r="F7">
-        <v>-3179587000000.0</v>
-[...3 lines deleted...]
-      <c r="I7"/>
+        <v>4902592000000.0</v>
+      </c>
+      <c r="G7">
+        <v>5065911000000.0</v>
+      </c>
+      <c r="H7">
+        <v>4869766000000.0</v>
+      </c>
+      <c r="I7">
+        <v>4997181000000.0</v>
+      </c>
       <c r="J7">
-        <v>-2745004000000.0</v>
+        <v>4941622000000.0</v>
       </c>
       <c r="K7">
-        <v>-1823101000000.0</v>
+        <v>5006845000000.0</v>
       </c>
       <c r="L7">
-        <v>-893534000000.0</v>
+        <v>4636573000000.0</v>
       </c>
       <c r="M7">
-        <v>-2871890000000.0</v>
+        <v>4415766000000.0</v>
       </c>
       <c r="N7">
-        <v>-2114163000000.0</v>
+        <v>4416376000000.0</v>
       </c>
       <c r="O7">
-        <v>-1397249000000.0</v>
+        <v>4631074000000.0</v>
       </c>
       <c r="P7">
-        <v>-653079000000.0</v>
+        <v>4059245000000.0</v>
       </c>
       <c r="Q7">
-        <v>-2142758000000.0</v>
+        <v>3524289000000.0</v>
       </c>
       <c r="R7">
-        <v>-1595240000000.0</v>
+        <v>3476726000000.0</v>
       </c>
       <c r="S7">
-        <v>-1083748000000.0</v>
+        <v>3548240000000.0</v>
       </c>
       <c r="T7">
-        <v>-501272000000.0</v>
+        <v>3602574000000.0</v>
       </c>
       <c r="U7">
-        <v>-2451731000000.0</v>
+        <v>3800859000000.0</v>
       </c>
       <c r="V7">
-        <v>-1755143000000.0</v>
+        <v>3819133000000.0</v>
       </c>
       <c r="W7">
-        <v>-1272006000000.0</v>
+        <v>3918771000000.0</v>
       </c>
       <c r="X7">
-        <v>-788999000000.0</v>
+        <v>4145800000000.0</v>
       </c>
       <c r="Y7">
-        <v>-2671309000000.0</v>
+        <v>4270143000000.0</v>
       </c>
       <c r="Z7">
-        <v>-1927495000000.0</v>
+        <v>4575887000000.0</v>
       </c>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
@@ -26302,72 +5683,110 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
     </row>
     <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-      <c r="C8"/>
+        <v>30</v>
+      </c>
+      <c r="B8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>830000000000.0</v>
+      </c>
       <c r="D8"/>
-      <c r="E8"/>
-[...15 lines deleted...]
-      <c r="U8"/>
+      <c r="E8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="F8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>830000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -26396,79 +5815,125 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
     </row>
     <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
-[...4 lines deleted...]
-      <c r="H9"/>
+      <c r="C9">
+        <v>562170000000.0</v>
+      </c>
+      <c r="D9">
+        <v>562170000000.0</v>
+      </c>
+      <c r="E9">
+        <v>562170000000.0</v>
+      </c>
+      <c r="F9">
+        <v>562170000000.0</v>
+      </c>
+      <c r="G9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="H9">
+        <v>503036000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9"/>
-[...15 lines deleted...]
-      <c r="AB9"/>
+      <c r="L9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="M9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="N9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="O9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="P9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="R9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="S9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="T9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="U9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="V9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="W9">
+        <v>503036000000.0</v>
+      </c>
+      <c r="X9">
+        <v>-4897000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-4897000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-4897000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-4897000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-4896000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -26490,215 +5955,337 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
     </row>
     <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>189</v>
-[...64 lines deleted...]
-      <c r="BM10"/>
+        <v>32</v>
+      </c>
+      <c r="B10">
+        <v>5273796000000.0</v>
+      </c>
+      <c r="C10">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="D10">
+        <v>3503385000000.0</v>
+      </c>
+      <c r="E10">
+        <v>3639001000000.0</v>
+      </c>
+      <c r="F10">
+        <v>3535525000000.0</v>
+      </c>
+      <c r="G10">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="H10">
+        <v>3501982000000.0</v>
+      </c>
+      <c r="I10">
+        <v>2934544000000.0</v>
+      </c>
+      <c r="J10">
+        <v>2829671000000.0</v>
+      </c>
+      <c r="K10">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="L10">
+        <v>2959020000000.0</v>
+      </c>
+      <c r="M10">
+        <v>2980423000000.0</v>
+      </c>
+      <c r="N10">
+        <v>2906300000000.0</v>
+      </c>
+      <c r="O10">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="P10">
+        <v>3327563000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>3159133000000.0</v>
+      </c>
+      <c r="R10">
+        <v>2468482000000.0</v>
+      </c>
+      <c r="S10">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="T10">
+        <v>2098772000000.0</v>
+      </c>
+      <c r="U10">
+        <v>2109813000000.0</v>
+      </c>
+      <c r="V10">
+        <v>2189928000000.0</v>
+      </c>
+      <c r="W10">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="X10">
+        <v>1731073000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2096107000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1908930000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>882371000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>869217000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1013114000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1028602000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1358102000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1120427000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1286372628000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>654275000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>1464978000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>996588000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1525716049000.0</v>
+      </c>
+      <c r="AN10">
+        <v>564707000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>450039000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>381785000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>503892183000.0</v>
+      </c>
+      <c r="AR10">
+        <v>290374000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>283617000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>381726000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>512671885000.0</v>
+      </c>
+      <c r="AV10">
+        <v>237208000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>305688000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>348233000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>368507432000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>287846000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>209631000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>208468000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>526324881000.0</v>
+      </c>
+      <c r="BD10">
+        <v>162159000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>174482265000.0</v>
+      </c>
+      <c r="BF10">
+        <v>117106000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>288621337000.0</v>
+      </c>
+      <c r="BH10">
+        <v>178506000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>196520000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>134463000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>224320276000.0</v>
+      </c>
+      <c r="BL10">
+        <v>123975000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>137538000000.0</v>
+      </c>
       <c r="BN10"/>
-      <c r="BO10"/>
+      <c r="BO10">
+        <v>189686754000.0</v>
+      </c>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
     </row>
     <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
-[...4 lines deleted...]
-      <c r="H11"/>
+      <c r="C11">
+        <v>1135610000000.0</v>
+      </c>
+      <c r="D11">
+        <v>777529000000.0</v>
+      </c>
+      <c r="E11">
+        <v>732914000000.0</v>
+      </c>
+      <c r="F11">
+        <v>593158000000.0</v>
+      </c>
+      <c r="G11">
+        <v>923968000000.0</v>
+      </c>
+      <c r="H11">
+        <v>792820000000.0</v>
+      </c>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
-        <v>0.0</v>
+        <v>939000000000.0</v>
       </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>440560000000.0</v>
       </c>
       <c r="N11">
-        <v>0.0</v>
+        <v>608108000000.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>742119000000.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>3327563000000.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>261652000000.0</v>
       </c>
       <c r="R11">
-        <v>0.0</v>
+        <v>273583000000.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>282341000000.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>187070000000.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>196647000000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
@@ -26718,855 +6305,1075 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
     </row>
     <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>191</v>
-[...10 lines deleted...]
-      <c r="K12"/>
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>6319879000000.0</v>
+      </c>
+      <c r="C12">
+        <v>6034770000000.0</v>
+      </c>
+      <c r="D12">
+        <v>4258086000000.0</v>
+      </c>
+      <c r="E12">
+        <v>4371242000000.0</v>
+      </c>
+      <c r="F12">
+        <v>4273281000000.0</v>
+      </c>
+      <c r="G12">
+        <v>4665461000000.0</v>
+      </c>
+      <c r="H12">
+        <v>4086802000000.0</v>
+      </c>
+      <c r="I12">
+        <v>3559169000000.0</v>
+      </c>
+      <c r="J12">
+        <v>3289743000000.0</v>
+      </c>
+      <c r="K12">
+        <v>4118103000000.0</v>
+      </c>
       <c r="L12">
-        <v>-299128000000.0</v>
+        <v>3338427000000.0</v>
       </c>
       <c r="M12">
-        <v>-299128000000.0</v>
+        <v>3260153000000.0</v>
       </c>
       <c r="N12">
-        <v>-85214000000.0</v>
+        <v>3183327000000.0</v>
       </c>
       <c r="O12">
-        <v>1581385000000.0</v>
+        <v>4166172000000.0</v>
       </c>
       <c r="P12">
-        <v>-2306513000000.0</v>
+        <v>3595705000000.0</v>
       </c>
       <c r="Q12">
-        <v>1215869000000.0</v>
+        <v>3506950000000.0</v>
       </c>
       <c r="R12">
-        <v>293452000000.0</v>
+        <v>2811172000000.0</v>
       </c>
       <c r="S12">
-        <v>-270599000000.0</v>
+        <v>3143716000000.0</v>
       </c>
       <c r="T12">
-        <v>-858928000000.0</v>
+        <v>2454882000000.0</v>
       </c>
       <c r="U12">
-        <v>1460361000000.0</v>
+        <v>2490661000000.0</v>
       </c>
       <c r="V12">
-        <v>-247524000000.0</v>
+        <v>2494781000000.0</v>
       </c>
       <c r="W12">
-        <v>-119646000000.0</v>
+        <v>3092213000000.0</v>
       </c>
       <c r="X12">
-        <v>-1515696000000.0</v>
+        <v>2148731000000.0</v>
       </c>
       <c r="Y12">
-        <v>741425000000.0</v>
+        <v>2493299000000.0</v>
       </c>
       <c r="Z12">
-        <v>-192306000000.0</v>
+        <v>2357694000000.0</v>
       </c>
       <c r="AA12">
-        <v>459389000000.0</v>
+        <v>2270581000000.0</v>
       </c>
       <c r="AB12">
-        <v>-426726000000.0</v>
+        <v>1357942000000.0</v>
       </c>
       <c r="AC12">
-        <v>587891000000.0</v>
+        <v>1226994000000.0</v>
       </c>
       <c r="AD12">
-        <v>-405031000000.0</v>
-[...35 lines deleted...]
-      <c r="BM12"/>
+        <v>1379733000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1769341000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1398297000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1714537000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1458594000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1574249997000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>937543000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1723324000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1251338000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1740979766000.0</v>
+      </c>
+      <c r="AN12">
+        <v>565335000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>450637000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>432301000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>507490579000.0</v>
+      </c>
+      <c r="AR12">
+        <v>290374000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>283617000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>381726000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>512671885000.0</v>
+      </c>
+      <c r="AV12">
+        <v>237215000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>305695000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>348240000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>368514570000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>289516000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>211073000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>209971000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>527752692000.0</v>
+      </c>
+      <c r="BD12">
+        <v>164300000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>183432744000.0</v>
+      </c>
+      <c r="BF12">
+        <v>130485000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>301533834000.0</v>
+      </c>
+      <c r="BH12">
+        <v>203776000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>223375000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>162572000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>248471836000.0</v>
+      </c>
+      <c r="BL12">
+        <v>144208000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>153707000000.0</v>
+      </c>
       <c r="BN12"/>
-      <c r="BO12"/>
+      <c r="BO12">
+        <v>199935132000.0</v>
+      </c>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
     </row>
     <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>192</v>
-[...87 lines deleted...]
-      <c r="CJ13"/>
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="D13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="E13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="F13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="J13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="K13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="L13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="M13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="N13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="O13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="R13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="S13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="U13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="V13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="W13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>580000000000.0</v>
+      </c>
       <c r="CK13"/>
-      <c r="CL13"/>
+      <c r="CL13">
+        <v>460000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>838078000000.0</v>
-[...3 lines deleted...]
-      <c r="E14"/>
+        <v>16600000000.0</v>
+      </c>
+      <c r="C14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="D14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="E14">
+        <v>16600000000.0</v>
+      </c>
       <c r="F14">
-        <v>730062000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="G14">
-        <v>672840000000.0</v>
+        <v>16539613000.0</v>
       </c>
       <c r="H14">
-        <v>740981000000.0</v>
+        <v>16539613000.0</v>
       </c>
       <c r="I14">
-        <v>777031000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="J14">
-        <v>608707000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="K14">
-        <v>590338000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="L14">
-        <v>608691000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="M14">
-        <v>658287000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="N14">
-        <v>657490000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="O14">
-        <v>524941000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="P14">
-        <v>532105000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="Q14">
-        <v>568786000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="R14">
-        <v>532162000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="S14">
-        <v>544844000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="T14">
-        <v>539346000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="U14">
-        <v>521094000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="V14">
-        <v>576975000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="W14">
-        <v>606691000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="X14">
-        <v>618172000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="Y14">
-        <v>223634000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="Z14">
-        <v>-572276000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AA14">
-        <v>999072000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AB14">
-        <v>207170000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AC14">
-        <v>205946000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AD14">
-        <v>198258000000.0</v>
+        <v>16538919442.0</v>
       </c>
       <c r="AE14">
-        <v>196601000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AF14">
-        <v>189338000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AG14">
-        <v>190045000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AH14">
-        <v>179152000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AI14">
-        <v>169461000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AJ14">
-        <v>165292000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AK14">
-        <v>177038253000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AL14">
-        <v>150426000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AM14">
-        <v>161873000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AN14">
-        <v>154557000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AO14">
-        <v>160035188000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AP14">
-        <v>139984000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AQ14">
-        <v>150044000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AR14">
-        <v>147185000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AS14">
-        <v>146168364000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AT14">
-        <v>143253000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AU14">
-        <v>142024000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AV14">
-        <v>131295000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AW14">
-        <v>130302739000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AX14">
-        <v>119338000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AY14">
-        <v>112004000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="AZ14">
-        <v>101970000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="BA14">
-        <v>99313937000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="BB14">
-        <v>90146000000.0</v>
-[...14 lines deleted...]
-      <c r="BP14"/>
+        <v>16600000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>16600000000.0</v>
+      </c>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
     </row>
     <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...4 lines deleted...]
-      </c>
+      <c r="E15"/>
+      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...4 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...19 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...7 lines deleted...]
-      </c>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...4 lines deleted...]
-      </c>
+      <c r="AS15"/>
+      <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
-[...4 lines deleted...]
-      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
-[...4 lines deleted...]
-      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
-[...4 lines deleted...]
-      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
-[...4 lines deleted...]
-      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
-[...4 lines deleted...]
-      </c>
+      <c r="BQ15"/>
+      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
-[...4 lines deleted...]
-      </c>
+      <c r="BU15"/>
+      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
-[...4 lines deleted...]
-      </c>
+      <c r="BY15"/>
+      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
-[...1 lines deleted...]
-      </c>
+      <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
     </row>
     <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>3503385000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>683197000000.0</v>
+      </c>
+      <c r="C16"/>
       <c r="D16">
-        <v>3535525000000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>613539000000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
       <c r="I16">
-        <v>3674839000000.0</v>
+        <v>577228000000.0</v>
       </c>
       <c r="J16">
-        <v>2959020000000.0</v>
+        <v>584323000000.0</v>
       </c>
       <c r="K16">
-        <v>2980423000000.0</v>
+        <v>530797000000.0</v>
       </c>
       <c r="L16">
-        <v>2906300000000.0</v>
+        <v>2861018000000.0</v>
       </c>
       <c r="M16">
-        <v>3850844000000.0</v>
+        <v>2713293000000.0</v>
       </c>
       <c r="N16">
-        <v>3327563000000.0</v>
+        <v>560915000000.0</v>
       </c>
       <c r="O16">
-        <v>3159133000000.0</v>
+        <v>508030000000.0</v>
       </c>
       <c r="P16">
-        <v>2468482000000.0</v>
+        <v>514859000000.0</v>
       </c>
       <c r="Q16">
-        <v>2778415000000.0</v>
+        <v>531955000000.0</v>
       </c>
       <c r="R16">
-        <v>2098772000000.0</v>
+        <v>550287000000.0</v>
       </c>
       <c r="S16">
-        <v>2109813000000.0</v>
+        <v>2132674000000.0</v>
       </c>
       <c r="T16">
-        <v>2189928000000.0</v>
+        <v>2006256000000.0</v>
       </c>
       <c r="U16">
-        <v>2788102000000.0</v>
+        <v>1871416000000.0</v>
       </c>
       <c r="V16">
-        <v>1731073000000.0</v>
+        <v>1906934000000.0</v>
       </c>
       <c r="W16">
-        <v>2096107000000.0</v>
+        <v>1890678000000.0</v>
       </c>
       <c r="X16">
-        <v>1908930000000.0</v>
+        <v>2428831000000.0</v>
       </c>
       <c r="Y16">
-        <v>1816661000000.0</v>
+        <v>2079202000000.0</v>
       </c>
       <c r="Z16">
-        <v>882371000000.0</v>
+        <v>1823772000000.0</v>
       </c>
       <c r="AA16">
-        <v>869217000000.0</v>
+        <v>2013635000000.0</v>
       </c>
       <c r="AB16">
-        <v>1013114000000.0</v>
+        <v>1714430000000.0</v>
       </c>
       <c r="AC16">
-        <v>1412140000000.0</v>
+        <v>1777694000000.0</v>
       </c>
       <c r="AD16">
-        <v>1028602000000.0</v>
+        <v>1700309000000.0</v>
       </c>
       <c r="AE16">
-        <v>1358102000000.0</v>
+        <v>1732595000000.0</v>
       </c>
       <c r="AF16">
-        <v>1120427000000.0</v>
+        <v>1544673000000.0</v>
       </c>
       <c r="AG16">
-        <v>1286372628000.0</v>
+        <v>1669767000000.0</v>
       </c>
       <c r="AH16">
-        <v>654275000000.0</v>
+        <v>1532109000000.0</v>
       </c>
       <c r="AI16">
-        <v>1464978000000.0</v>
+        <v>1614949828000.0</v>
       </c>
       <c r="AJ16">
-        <v>996588000000.0</v>
+        <v>1312821000000.0</v>
       </c>
       <c r="AK16">
-        <v>1525716049000.0</v>
+        <v>1484916000000.0</v>
       </c>
       <c r="AL16">
-        <v>564707000000.0</v>
+        <v>1298713000000.0</v>
       </c>
       <c r="AM16">
-        <v>450039000000.0</v>
+        <v>1238318405000.0</v>
       </c>
       <c r="AN16">
-        <v>381785000000.0</v>
+        <v>133701000000.0</v>
       </c>
       <c r="AO16">
-        <v>503892183000.0</v>
+        <v>118494000000.0</v>
       </c>
       <c r="AP16">
-        <v>290374000000.0</v>
+        <v>128639000000.0</v>
       </c>
       <c r="AQ16">
-        <v>283617000000.0</v>
+        <v>146441913000.0</v>
       </c>
       <c r="AR16">
-        <v>381726000000.0</v>
+        <v>118086000000.0</v>
       </c>
       <c r="AS16">
-        <v>512671885000.0</v>
+        <v>110388000000.0</v>
       </c>
       <c r="AT16">
-        <v>237208000000.0</v>
+        <v>117614000000.0</v>
       </c>
       <c r="AU16">
-        <v>305688000000.0</v>
+        <v>117804762000.0</v>
       </c>
       <c r="AV16">
-        <v>348233000000.0</v>
+        <v>88904000000.0</v>
       </c>
       <c r="AW16">
-        <v>368507432000.0</v>
+        <v>1144050000000.0</v>
       </c>
       <c r="AX16">
-        <v>287846000000.0</v>
+        <v>90120000000.0</v>
       </c>
       <c r="AY16">
-        <v>209631000000.0</v>
+        <v>100172253000.0</v>
       </c>
       <c r="AZ16">
-        <v>208468000000.0</v>
+        <v>989680000000.0</v>
       </c>
       <c r="BA16">
-        <v>526324881000.0</v>
+        <v>899534000000.0</v>
       </c>
       <c r="BB16">
-        <v>162159000000.0</v>
+        <v>732750000000.0</v>
       </c>
       <c r="BC16">
-        <v>174482265000.0</v>
+        <v>119727308000.0</v>
       </c>
       <c r="BD16">
-        <v>117106000000.0</v>
+        <v>581834000000.0</v>
       </c>
       <c r="BE16">
-        <v>288621337000.0</v>
+        <v>81638762000.0</v>
       </c>
       <c r="BF16">
-        <v>178506000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>603739000000.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16"/>
       <c r="BI16">
-        <v>224320276000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>71295000000.0</v>
+      </c>
+      <c r="BJ16"/>
       <c r="BK16">
-        <v>137538000000.0</v>
+        <v>936837736000.0</v>
       </c>
       <c r="BL16">
-        <v>132538000000.0</v>
+        <v>78645000000.0</v>
       </c>
       <c r="BM16">
-        <v>189686754000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>65156000000.0</v>
+      </c>
+      <c r="BN16"/>
       <c r="BO16">
-        <v>95832000000.0</v>
+        <v>336011326000.0</v>
       </c>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
     </row>
     <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27616,361 +7423,177 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
     </row>
     <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>197</v>
-[...75 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
-        <v>771020000000.0</v>
-[...117 lines deleted...]
-      </c>
+        <v>146559000000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
     </row>
     <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...82 lines deleted...]
-      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -27990,59 +7613,14077 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
     </row>
     <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>42</v>
+      </c>
+      <c r="B20">
+        <v>60276000000.0</v>
+      </c>
+      <c r="C20">
+        <v>59527000000.0</v>
+      </c>
+      <c r="D20">
+        <v>59165000000.0</v>
+      </c>
+      <c r="E20">
+        <v>57579000000.0</v>
+      </c>
+      <c r="F20">
+        <v>58839000000.0</v>
+      </c>
+      <c r="G20">
+        <v>57328000000.0</v>
+      </c>
+      <c r="H20">
+        <v>79802000000.0</v>
+      </c>
+      <c r="I20">
+        <v>86565000000.0</v>
+      </c>
+      <c r="J20">
+        <v>83571000000.0</v>
+      </c>
+      <c r="K20">
+        <v>77537000000.0</v>
+      </c>
+      <c r="L20">
+        <v>144546000000.0</v>
+      </c>
+      <c r="M20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="N20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="O20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="P20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="R20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="S20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="T20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="U20">
+        <v>79437000000.0</v>
+      </c>
+      <c r="V20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="W20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20">
+        <v>38411000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>38410860000.0</v>
+      </c>
+      <c r="AR20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>52964781000.0</v>
+      </c>
+      <c r="AV20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>52964781000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>57968193000.0</v>
+      </c>
+      <c r="BD20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BE20">
+        <v>57968193000.0</v>
+      </c>
+      <c r="BF20">
+        <v>270359000000.0</v>
+      </c>
+      <c r="BG20">
+        <v>259754557000.0</v>
+      </c>
+      <c r="BH20">
+        <v>258010000000.0</v>
+      </c>
+      <c r="BI20">
+        <v>414621000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>201787000000.0</v>
+      </c>
+      <c r="BK20">
+        <v>195500172000.0</v>
+      </c>
+      <c r="BL20">
+        <v>206117000000.0</v>
+      </c>
+      <c r="BM20">
+        <v>196864000000.0</v>
+      </c>
+      <c r="BN20">
+        <v>36588000000.0</v>
+      </c>
+      <c r="BO20">
+        <v>182067211000.0</v>
+      </c>
+      <c r="BP20">
+        <v>41575000000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>44068000000.0</v>
+      </c>
+      <c r="BR20">
+        <v>46561000000.0</v>
+      </c>
+      <c r="BS20">
+        <v>49054678000.0</v>
+      </c>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21">
+        <v>32475000000.0</v>
+      </c>
+      <c r="C21">
+        <v>32072000000.0</v>
+      </c>
+      <c r="D21">
+        <v>31877000000.0</v>
+      </c>
+      <c r="E21">
+        <v>31023000000.0</v>
+      </c>
+      <c r="F21">
+        <v>31701000000.0</v>
+      </c>
+      <c r="G21">
+        <v>30887000000.0</v>
+      </c>
+      <c r="H21">
+        <v>28930000000.0</v>
+      </c>
+      <c r="I21">
+        <v>31382000000.0</v>
+      </c>
+      <c r="J21">
+        <v>30296000000.0</v>
+      </c>
+      <c r="K21">
+        <v>33192000000.0</v>
+      </c>
+      <c r="L21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="M21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="N21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="O21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="P21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="R21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="S21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="T21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="U21">
+        <v>159511000000.0</v>
+      </c>
+      <c r="V21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="W21">
+        <v>27813000000.0</v>
+      </c>
+      <c r="X21">
+        <v>518819000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>167032000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>149056000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>146559000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>138566000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>137725000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>138381000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>136606000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>134645000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>138403000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>135108000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>113117228000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>108701000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>108676000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>105508000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>103950249000.0</v>
+      </c>
+      <c r="AN21">
+        <v>97038000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>91028000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>89945000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>90723135000.0</v>
+      </c>
+      <c r="AR21">
+        <v>56339000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>54149000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>62137000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>60994569000.0</v>
+      </c>
+      <c r="AV21">
+        <v>56823000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>60800000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>59152000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>59916218000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>54674000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>52682000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>51127000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>50751171000.0</v>
+      </c>
+      <c r="BD21">
+        <v>44560000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>101345518000.0</v>
+      </c>
+      <c r="BF21">
+        <v>100493000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>100731661000.0</v>
+      </c>
+      <c r="BH21">
+        <v>98040000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>94933000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>94038000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>97331392000.0</v>
+      </c>
+      <c r="BL21">
+        <v>54630000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>54723000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>56321000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>59119509000.0</v>
+      </c>
+      <c r="BP21">
+        <v>62193000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>64497000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>66980000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>69136428000.0</v>
+      </c>
+      <c r="BT21">
+        <v>16348000000.0</v>
+      </c>
+      <c r="BU21">
+        <v>14233000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>14271000000.0</v>
+      </c>
+      <c r="BW21">
+        <v>14932836000.0</v>
+      </c>
+      <c r="BX21">
+        <v>13528000000.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21">
+        <v>11798000000.0</v>
+      </c>
+      <c r="CA21">
+        <v>11934704000.0</v>
+      </c>
+      <c r="CB21">
+        <v>12528000000.0</v>
+      </c>
+      <c r="CC21">
+        <v>11660000000.0</v>
+      </c>
+      <c r="CD21">
+        <v>10295000000.0</v>
+      </c>
+      <c r="CE21">
+        <v>10605007000.0</v>
+      </c>
+      <c r="CF21">
+        <v>10318000000.0</v>
+      </c>
+      <c r="CG21">
+        <v>9552399000.0</v>
+      </c>
+      <c r="CH21">
+        <v>11987914000.0</v>
+      </c>
+      <c r="CI21">
+        <v>12239989000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>13877610000.0</v>
+      </c>
+      <c r="CK21"/>
+      <c r="CL21">
+        <v>12105049000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22">
+        <v>9776560000000.0</v>
+      </c>
+      <c r="C22">
+        <v>9342054000000.0</v>
+      </c>
+      <c r="D22">
+        <v>9767550000000.0</v>
+      </c>
+      <c r="E22">
+        <v>10057430000000.0</v>
+      </c>
+      <c r="F22">
+        <v>9803533000000.0</v>
+      </c>
+      <c r="G22">
+        <v>8289951000000.0</v>
+      </c>
+      <c r="H22">
+        <v>8614131000000.0</v>
+      </c>
+      <c r="I22">
+        <v>8514590000000.0</v>
+      </c>
+      <c r="J22">
+        <v>8851780000000.0</v>
+      </c>
+      <c r="K22">
+        <v>8087950000000.0</v>
+      </c>
+      <c r="L22">
+        <v>7022135000000.0</v>
+      </c>
+      <c r="M22">
+        <v>6053306000000.0</v>
+      </c>
+      <c r="N22">
+        <v>6090421000000.0</v>
+      </c>
+      <c r="O22">
+        <v>4698748000000.0</v>
+      </c>
+      <c r="P22">
+        <v>4339324000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4114768000000.0</v>
+      </c>
+      <c r="R22">
+        <v>4322419000000.0</v>
+      </c>
+      <c r="S22">
+        <v>3731442000000.0</v>
+      </c>
+      <c r="T22">
+        <v>4350984000000.0</v>
+      </c>
+      <c r="U22">
+        <v>4553905000000.0</v>
+      </c>
+      <c r="V22">
+        <v>4486948000000.0</v>
+      </c>
+      <c r="W22">
+        <v>3715202000000.0</v>
+      </c>
+      <c r="X22">
+        <v>4251264000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>4058417000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>4357952000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>3615400000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3871773000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>3616611000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>3622824000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>3230941000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>3422323000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>3056936000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>3203521000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>3066187543000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>3441031000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>3189771000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>3210121000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>3006977864000.0</v>
+      </c>
+      <c r="AN22">
+        <v>3311655000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>3406664000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>3525463000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>3356489015000.0</v>
+      </c>
+      <c r="AR22">
+        <v>3581034000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>3354602000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>3216638000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>3203403386000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3226093000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>3382497000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>3301919000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>2941755330000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>2710514000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>2313681000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>2095931000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1917927291000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1840743000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1714222530000.0</v>
+      </c>
+      <c r="BF22">
+        <v>1592954000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>1377895690000.0</v>
+      </c>
+      <c r="BH22">
+        <v>1397212000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1296814000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1139519000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1073974378000.0</v>
+      </c>
+      <c r="BL22">
+        <v>1196841000000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1234622000000.0</v>
+      </c>
+      <c r="BN22">
+        <v>1159251000000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1145508746000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1201118000000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>1198056000000.0</v>
+      </c>
+      <c r="BR22">
+        <v>1163766000000.0</v>
+      </c>
+      <c r="BS22">
+        <v>1129799744000.0</v>
+      </c>
+      <c r="BT22">
+        <v>1007099000000.0</v>
+      </c>
+      <c r="BU22">
+        <v>886960000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>782586000000.0</v>
+      </c>
+      <c r="BW22">
+        <v>729420580000.0</v>
+      </c>
+      <c r="BX22">
+        <v>735654000000.0</v>
+      </c>
+      <c r="BY22">
+        <v>750053000000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>668047000000.0</v>
+      </c>
+      <c r="CA22">
+        <v>644824396000.0</v>
+      </c>
+      <c r="CB22">
+        <v>617559000000.0</v>
+      </c>
+      <c r="CC22">
+        <v>633175000000.0</v>
+      </c>
+      <c r="CD22">
+        <v>544687000000.0</v>
+      </c>
+      <c r="CE22">
+        <v>556675419000.0</v>
+      </c>
+      <c r="CF22">
+        <v>496661963000.0</v>
+      </c>
+      <c r="CG22">
+        <v>500733089000.0</v>
+      </c>
+      <c r="CH22">
+        <v>413666307000.0</v>
+      </c>
+      <c r="CI22">
+        <v>436961906000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>405836752000.0</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>407579620000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23">
+        <v>34222432000000.0</v>
+      </c>
+      <c r="C23">
+        <v>32824207000000.0</v>
+      </c>
+      <c r="D23">
+        <v>30839625000000.0</v>
+      </c>
+      <c r="E23">
+        <v>31414323000000.0</v>
+      </c>
+      <c r="F23">
+        <v>31283796000000.0</v>
+      </c>
+      <c r="G23">
+        <v>29525113000000.0</v>
+      </c>
+      <c r="H23">
+        <v>28751150000000.0</v>
+      </c>
+      <c r="I23">
+        <v>28724061000000.0</v>
+      </c>
+      <c r="J23">
+        <v>28222208000000.0</v>
+      </c>
+      <c r="K23">
+        <v>27516859000000.0</v>
+      </c>
+      <c r="L23">
+        <v>24578492000000.0</v>
+      </c>
+      <c r="M23">
+        <v>22347330000000.0</v>
+      </c>
+      <c r="N23">
+        <v>21668375000000.0</v>
+      </c>
+      <c r="O23">
+        <v>20968046000000.0</v>
+      </c>
+      <c r="P23">
+        <v>18934723000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>17973579000000.0</v>
+      </c>
+      <c r="R23">
+        <v>17274557000000.0</v>
+      </c>
+      <c r="S23">
+        <v>16783042000000.0</v>
+      </c>
+      <c r="T23">
+        <v>16877265000000.0</v>
+      </c>
+      <c r="U23">
+        <v>17493956000000.0</v>
+      </c>
+      <c r="V23">
+        <v>17641353000000.0</v>
+      </c>
+      <c r="W23">
+        <v>17650451000000.0</v>
+      </c>
+      <c r="X23">
+        <v>18488720000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>18746243000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>19345344000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>13937115000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>13068825000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>12781931000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>12790451000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>12632671000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>12441464000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>11843735000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>11600011000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>11425390076000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>11093552000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>11423887000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>10750484000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>10683437788000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9993429000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>10038409000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9909725000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9482934568000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9496857000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9079737000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>8944929000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>8686174538000.0</v>
+      </c>
+      <c r="AV23">
+        <v>8584053000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8627929000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8454493000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7808299570000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7414249000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>6713480000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>6227268000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>5990586903000.0</v>
+      </c>
+      <c r="BD23">
+        <v>5403732000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>5057453910000.0</v>
+      </c>
+      <c r="BF23">
+        <v>4689565000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4415342528000.0</v>
+      </c>
+      <c r="BH23">
+        <v>4216564000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>4065659000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3683546000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3670503683000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3531633000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3417387000000.0</v>
+      </c>
+      <c r="BN23"/>
+      <c r="BO23">
+        <v>3379394233000.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>11102000000.0</v>
+      </c>
+      <c r="D24">
+        <v>8724000000.0</v>
+      </c>
+      <c r="E24">
+        <v>7886000000.0</v>
+      </c>
+      <c r="F24">
+        <v>9009000000.0</v>
+      </c>
+      <c r="G24">
+        <v>10084000000.0</v>
+      </c>
+      <c r="H24">
+        <v>9260000000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>17582000000.0</v>
+      </c>
+      <c r="M24">
+        <v>14964000000.0</v>
+      </c>
+      <c r="N24">
+        <v>9028000000.0</v>
+      </c>
+      <c r="O24">
+        <v>6637000000.0</v>
+      </c>
+      <c r="P24">
+        <v>758000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>922000000.0</v>
+      </c>
+      <c r="R24">
+        <v>532000000.0</v>
+      </c>
+      <c r="S24">
+        <v>747000000.0</v>
+      </c>
+      <c r="T24">
+        <v>398143000000.0</v>
+      </c>
+      <c r="U24">
+        <v>391298000000.0</v>
+      </c>
+      <c r="V24">
+        <v>384681000000.0</v>
+      </c>
+      <c r="W24">
+        <v>378927000000.0</v>
+      </c>
+      <c r="X24">
+        <v>393096000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>5262000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>6894000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>5533000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>399250000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>385197000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>377754000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>416941000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>762814000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>882022000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1594101000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1841877076000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1846870000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1883737000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>2583410000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>2608685990000.0</v>
+      </c>
+      <c r="AN24">
+        <v>2142267000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2329400000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2342855000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2719229138000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2695653000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>2663818000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>1813929000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1858258989000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1957287000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1562274000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1629883000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1047897179000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1177122000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1019876000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>825744000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>863658053000.0</v>
+      </c>
+      <c r="BD24">
+        <v>312032000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>350454337000.0</v>
+      </c>
+      <c r="BF24">
+        <v>118841000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>129775339000.0</v>
+      </c>
+      <c r="BH24">
+        <v>458868000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>477861000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>561687000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>500061612000.0</v>
+      </c>
+      <c r="BL24">
+        <v>574895000000.0</v>
+      </c>
+      <c r="BM24">
+        <v>591636000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>661624000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>593956898000.0</v>
+      </c>
+      <c r="BP24">
+        <v>238216000000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>240064000000.0</v>
+      </c>
+      <c r="BR24">
+        <v>932923000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>938409034000.0</v>
+      </c>
+      <c r="BT24">
+        <v>768269000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>752138000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>835513000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>790832124000.0</v>
+      </c>
+      <c r="BX24">
+        <v>807122000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>766734000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>65423000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>75998335000.0</v>
+      </c>
+      <c r="CB24">
+        <v>81543000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>36543000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>41059000000.0</v>
+      </c>
+      <c r="CE24">
+        <v>45608105000.0</v>
+      </c>
+      <c r="CF24">
+        <v>50078128000.0</v>
+      </c>
+      <c r="CG24">
+        <v>54119874000.0</v>
+      </c>
+      <c r="CH24">
+        <v>58917649000.0</v>
+      </c>
+      <c r="CI24">
+        <v>64595062000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>5124239000.0</v>
+      </c>
+      <c r="CK24"/>
+      <c r="CL24">
+        <v>4342196000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3060869000000.0</v>
+      </c>
+      <c r="D25">
+        <v>2911822000000.0</v>
+      </c>
+      <c r="E25">
+        <v>3026711000000.0</v>
+      </c>
+      <c r="F25">
+        <v>2976408000000.0</v>
+      </c>
+      <c r="G25">
+        <v>3160593000000.0</v>
+      </c>
+      <c r="H25">
+        <v>2914198000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>2952388000000.0</v>
+      </c>
+      <c r="M25">
+        <v>2777696000000.0</v>
+      </c>
+      <c r="N25">
+        <v>2784223000000.0</v>
+      </c>
+      <c r="O25">
+        <v>3014115000000.0</v>
+      </c>
+      <c r="P25">
+        <v>2494156000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2145453000000.0</v>
+      </c>
+      <c r="R25">
+        <v>2211671000000.0</v>
+      </c>
+      <c r="S25">
+        <v>2328182000000.0</v>
+      </c>
+      <c r="T25">
+        <v>2724238000000.0</v>
+      </c>
+      <c r="U25">
+        <v>2934095000000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
+        <v>3376792000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>3059761000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>3467560000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>5533000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>399250000000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>390577000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>409357000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>399996000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>401516000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>376415000000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28">
+        <v>3200013000000.0</v>
+      </c>
+      <c r="C28">
+        <v>2724940000000.0</v>
+      </c>
+      <c r="D28">
+        <v>4267175000000.0</v>
+      </c>
+      <c r="E28">
+        <v>4948210000000.0</v>
+      </c>
+      <c r="F28">
+        <v>4925857000000.0</v>
+      </c>
+      <c r="G28">
+        <v>3758753000000.0</v>
+      </c>
+      <c r="H28">
+        <v>4697274000000.0</v>
+      </c>
+      <c r="I28">
+        <v>5904003000000.0</v>
+      </c>
+      <c r="J28">
+        <v>6019299000000.0</v>
+      </c>
+      <c r="K28">
+        <v>4647290000000.0</v>
+      </c>
+      <c r="L28">
+        <v>3757991000000.0</v>
+      </c>
+      <c r="M28">
+        <v>2827571000000.0</v>
+      </c>
+      <c r="N28">
+        <v>3038264000000.0</v>
+      </c>
+      <c r="O28">
+        <v>1810999000000.0</v>
+      </c>
+      <c r="P28">
+        <v>1932283000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1893451000000.0</v>
+      </c>
+      <c r="R28">
+        <v>2527540000000.0</v>
+      </c>
+      <c r="S28">
+        <v>2316192000000.0</v>
+      </c>
+      <c r="T28">
+        <v>3972919000000.0</v>
+      </c>
+      <c r="U28">
+        <v>4270902000000.0</v>
+      </c>
+      <c r="V28">
+        <v>4452906000000.0</v>
+      </c>
+      <c r="W28">
+        <v>4003951000000.0</v>
+      </c>
+      <c r="X28">
+        <v>5372112000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5452768000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>5772313000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>77092000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>978767000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>764893000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1731602000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1341329000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1894553000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2112492000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2282554000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2247467833000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2945447000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>2266644000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>3370046000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2970651273000.0</v>
+      </c>
+      <c r="AN28">
+        <v>3650754000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>3795020000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3572160000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3152049383000.0</v>
+      </c>
+      <c r="AR28">
+        <v>3281582000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>3227550000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>3349650000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2913027716000.0</v>
+      </c>
+      <c r="AV28">
+        <v>3385139000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3066719000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2909824000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2407933875000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2296407000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2195975000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1970776000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1451293867000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1235413000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1290991807000.0</v>
+      </c>
+      <c r="BF28">
+        <v>872982000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>463651976000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1038109000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>600735000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>837198000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>730184588000.0</v>
+      </c>
+      <c r="BL28">
+        <v>914052000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1035385000000.0</v>
+      </c>
+      <c r="BN28"/>
+      <c r="BO28">
+        <v>929159091000.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29">
+        <v>18105536000000.0</v>
+      </c>
+      <c r="C29">
+        <v>16853575000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>16422880000000.0</v>
+      </c>
+      <c r="F29">
+        <v>15905934000000.0</v>
+      </c>
+      <c r="G29">
+        <v>14435072000000.0</v>
+      </c>
+      <c r="H29">
+        <v>14511156000000.0</v>
+      </c>
+      <c r="I29">
+        <v>14655284000000.0</v>
+      </c>
+      <c r="J29">
+        <v>14314292000000.0</v>
+      </c>
+      <c r="K29">
+        <v>13283475000000.0</v>
+      </c>
+      <c r="L29">
+        <v>11651178000000.0</v>
+      </c>
+      <c r="M29">
+        <v>10256557000000.0</v>
+      </c>
+      <c r="N29">
+        <v>9952091000000.0</v>
+      </c>
+      <c r="O29">
+        <v>9128822000000.0</v>
+      </c>
+      <c r="P29">
+        <v>8541409000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>8403150000000.0</v>
+      </c>
+      <c r="R29">
+        <v>7891304000000.0</v>
+      </c>
+      <c r="S29">
+        <v>7421441000000.0</v>
+      </c>
+      <c r="T29">
+        <v>7789158000000.0</v>
+      </c>
+      <c r="U29">
+        <v>8286032000000.0</v>
+      </c>
+      <c r="V29">
+        <v>8224198000000.0</v>
+      </c>
+      <c r="W29">
+        <v>8229569000000.0</v>
+      </c>
+      <c r="X29">
+        <v>8237718000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>8736229000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>9019929000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30">
+        <v>964211000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1157340000000.0</v>
+      </c>
+      <c r="D30">
+        <v>791333000000.0</v>
+      </c>
+      <c r="E30">
+        <v>897829000000.0</v>
+      </c>
+      <c r="F30">
+        <v>1129145000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1086039000000.0</v>
+      </c>
+      <c r="H30">
+        <v>961302000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1104756000000.0</v>
+      </c>
+      <c r="J30">
+        <v>1169721000000.0</v>
+      </c>
+      <c r="K30">
+        <v>1085420000000.0</v>
+      </c>
+      <c r="L30">
+        <v>819992000000.0</v>
+      </c>
+      <c r="M30">
+        <v>836210000000.0</v>
+      </c>
+      <c r="N30">
+        <v>676124000000.0</v>
+      </c>
+      <c r="O30">
+        <v>1870864000000.0</v>
+      </c>
+      <c r="P30">
+        <v>652206000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>683505000000.0</v>
+      </c>
+      <c r="R30">
+        <v>596654000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1336833000000.0</v>
+      </c>
+      <c r="T30">
+        <v>500826000000.0</v>
+      </c>
+      <c r="U30">
+        <v>460083000000.0</v>
+      </c>
+      <c r="V30">
+        <v>496254000000.0</v>
+      </c>
+      <c r="W30">
+        <v>507951000000.0</v>
+      </c>
+      <c r="X30">
+        <v>518819000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>584517000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>515683000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>595711000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>375045000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>863278000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>774500000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>701500000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>842184000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>714397000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>687710000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>708664183000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>714166000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>740700000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>605357000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>578010534000.0</v>
+      </c>
+      <c r="AN30">
+        <v>642351000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>689801000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>661884000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>568002842000.0</v>
+      </c>
+      <c r="AR30">
+        <v>643214000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>555254000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>483546000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>496022744000.0</v>
+      </c>
+      <c r="AV30">
+        <v>452137000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>456132000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>499691000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>414906608000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>353674000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>435284000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>416864000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>283371881000.0</v>
+      </c>
+      <c r="BD30">
+        <v>242845000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>292786243000.0</v>
+      </c>
+      <c r="BF30">
+        <v>270359000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>259754557000.0</v>
+      </c>
+      <c r="BH30">
+        <v>258010000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>414621000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>201787000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>195500172000.0</v>
+      </c>
+      <c r="BL30">
+        <v>206117000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>196864000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>189090000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>182067211000.0</v>
+      </c>
+      <c r="BP30">
+        <v>210342000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>186398000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>196763000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>198786053000.0</v>
+      </c>
+      <c r="BT30">
+        <v>217914000000.0</v>
+      </c>
+      <c r="BU30">
+        <v>178358000000.0</v>
+      </c>
+      <c r="BV30">
+        <v>144962000000.0</v>
+      </c>
+      <c r="BW30">
+        <v>174542193000.0</v>
+      </c>
+      <c r="BX30">
+        <v>164102000000.0</v>
+      </c>
+      <c r="BY30">
+        <v>144660000000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>155405000000.0</v>
+      </c>
+      <c r="CA30">
+        <v>146506938000.0</v>
+      </c>
+      <c r="CB30">
+        <v>138912000000.0</v>
+      </c>
+      <c r="CC30">
+        <v>154680000000.0</v>
+      </c>
+      <c r="CD30">
+        <v>154419000000.0</v>
+      </c>
+      <c r="CE30">
+        <v>143807672000.0</v>
+      </c>
+      <c r="CF30">
+        <v>127025135000.0</v>
+      </c>
+      <c r="CG30">
+        <v>133722448000.0</v>
+      </c>
+      <c r="CH30">
+        <v>122548086000.0</v>
+      </c>
+      <c r="CI30">
+        <v>105071994000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>110493775000.0</v>
+      </c>
+      <c r="CK30"/>
+      <c r="CL30">
+        <v>77419504000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>8628340000000.0</v>
+      </c>
+      <c r="N31">
+        <v>8183980000000.0</v>
+      </c>
+      <c r="O31">
+        <v>7859745000000.0</v>
+      </c>
+      <c r="P31">
+        <v>7104481000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>6637427000000.0</v>
+      </c>
+      <c r="R31">
+        <v>6133195000000.0</v>
+      </c>
+      <c r="S31">
+        <v>5635938000000.0</v>
+      </c>
+      <c r="T31">
+        <v>5084731000000.0</v>
+      </c>
+      <c r="U31">
+        <v>5467228000000.0</v>
+      </c>
+      <c r="V31">
+        <v>5158943000000.0</v>
+      </c>
+      <c r="W31">
+        <v>5103390000000.0</v>
+      </c>
+      <c r="X31">
+        <v>5280333000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>5290465000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>5765517000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>6024443000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>5779024000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>5628864000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>5462113000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>5315836000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>5047056000000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32">
+        <v>7383336000000.0</v>
+      </c>
+      <c r="C32">
+        <v>6976223000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>5765647000000.0</v>
+      </c>
+      <c r="F32">
+        <v>5300957000000.0</v>
+      </c>
+      <c r="G32">
+        <v>4869650000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4600919000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4205047000000.0</v>
+      </c>
+      <c r="J32">
+        <v>3990510000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3940522000000.0</v>
+      </c>
+      <c r="L32">
+        <v>3872167000000.0</v>
+      </c>
+      <c r="M32">
+        <v>3661768000000.0</v>
+      </c>
+      <c r="N32">
+        <v>3301290000000.0</v>
+      </c>
+      <c r="O32">
+        <v>3173130000000.0</v>
+      </c>
+      <c r="P32">
+        <v>2802020000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>2577855000000.0</v>
+      </c>
+      <c r="R32">
+        <v>2055945000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1552118000000.0</v>
+      </c>
+      <c r="T32">
+        <v>1341901000000.0</v>
+      </c>
+      <c r="U32">
+        <v>1673222000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1099042000000.0</v>
+      </c>
+      <c r="W32">
+        <v>820501000000.0</v>
+      </c>
+      <c r="X32">
+        <v>406673000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>191101000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>674213000000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+    </row>
+    <row r="33" spans="1:90">
+      <c r="A33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33">
+        <v>14887591000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14399049000000.0</v>
+      </c>
+      <c r="D33">
+        <v>14018458000000.0</v>
+      </c>
+      <c r="E33">
+        <v>13880389000000.0</v>
+      </c>
+      <c r="F33">
+        <v>13867097000000.0</v>
+      </c>
+      <c r="G33">
+        <v>13679234000000.0</v>
+      </c>
+      <c r="H33">
+        <v>13121148000000.0</v>
+      </c>
+      <c r="I33">
+        <v>13098070000000.0</v>
+      </c>
+      <c r="J33">
+        <v>12932146000000.0</v>
+      </c>
+      <c r="K33">
+        <v>12525129000000.0</v>
+      </c>
+      <c r="L33">
+        <v>11718522000000.0</v>
+      </c>
+      <c r="M33">
+        <v>10680418000000.0</v>
+      </c>
+      <c r="N33">
+        <v>10406330000000.0</v>
+      </c>
+      <c r="O33">
+        <v>10231035000000.0</v>
+      </c>
+      <c r="P33">
+        <v>9257314000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>8544328000000.0</v>
+      </c>
+      <c r="R33">
+        <v>8517059000000.0</v>
+      </c>
+      <c r="S33">
+        <v>8569426000000.0</v>
+      </c>
+      <c r="T33">
+        <v>8709502000000.0</v>
+      </c>
+      <c r="U33">
+        <v>9007466000000.0</v>
+      </c>
+      <c r="V33">
+        <v>9175966000000.0</v>
+      </c>
+      <c r="W33">
+        <v>9485115000000.0</v>
+      </c>
+      <c r="X33">
+        <v>10328182000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>10382271000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>10805652000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>5776942000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5631760000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5528681000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5427923000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5319873000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>5166542000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>4826583000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>4752109000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4626867706000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4462040000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>4277050000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4212560000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>4067181889000.0</v>
+      </c>
+      <c r="AN33">
+        <v>4023871000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3950435000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3791878000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3786732309000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3591364000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3544525000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3567984000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3524138898000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3497881000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3497045000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>3385271000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>3344611820000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3149186000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2999933000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2831463000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2727966193000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2513436000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2364184696000.0</v>
+      </c>
+      <c r="BF33">
+        <v>2172058000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>2046502060000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1941550000000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1899658000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1854782000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1805231612000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1669738000000.0</v>
+      </c>
+      <c r="BM33">
+        <v>1518058000000.0</v>
+      </c>
+      <c r="BN33"/>
+      <c r="BO33">
+        <v>1539424146000.0</v>
+      </c>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+    </row>
+    <row r="34" spans="1:90">
+      <c r="A34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34">
+        <v>29740000000.0</v>
+      </c>
+      <c r="C34">
+        <v>28937000000.0</v>
+      </c>
+      <c r="D34">
+        <v>28494000000.0</v>
+      </c>
+      <c r="E34">
+        <v>36283000000.0</v>
+      </c>
+      <c r="F34">
+        <v>36807000000.0</v>
+      </c>
+      <c r="G34">
+        <v>37507000000.0</v>
+      </c>
+      <c r="H34">
+        <v>36757000000.0</v>
+      </c>
+      <c r="I34">
+        <v>39889000000.0</v>
+      </c>
+      <c r="J34">
+        <v>39735000000.0</v>
+      </c>
+      <c r="K34">
+        <v>37509000000.0</v>
+      </c>
+      <c r="L34">
+        <v>37791000000.0</v>
+      </c>
+      <c r="M34">
+        <v>35677000000.0</v>
+      </c>
+      <c r="N34">
+        <v>30472000000.0</v>
+      </c>
+      <c r="O34">
+        <v>27652000000.0</v>
+      </c>
+      <c r="P34">
+        <v>23120000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>30665000000.0</v>
+      </c>
+      <c r="R34">
+        <v>31713000000.0</v>
+      </c>
+      <c r="S34">
+        <v>35784000000.0</v>
+      </c>
+      <c r="T34">
+        <v>36712000000.0</v>
+      </c>
+      <c r="U34">
+        <v>37289000000.0</v>
+      </c>
+      <c r="V34">
+        <v>38618000000.0</v>
+      </c>
+      <c r="W34">
+        <v>36929000000.0</v>
+      </c>
+      <c r="X34">
+        <v>4016000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>5262000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>6894000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>5533000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>40608000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>5560000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>6531000000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+    </row>
+    <row r="35" spans="1:90">
+      <c r="A35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35">
+        <v>4269485000000.0</v>
+      </c>
+      <c r="C35">
+        <v>4163789000000.0</v>
+      </c>
+      <c r="D35">
+        <v>3957473000000.0</v>
+      </c>
+      <c r="E35">
+        <v>4037031000000.0</v>
+      </c>
+      <c r="F35">
+        <v>3943882000000.0</v>
+      </c>
+      <c r="G35">
+        <v>4097973000000.0</v>
+      </c>
+      <c r="H35">
+        <v>3837217000000.0</v>
+      </c>
+      <c r="I35">
+        <v>3930248000000.0</v>
+      </c>
+      <c r="J35">
+        <v>3987116000000.0</v>
+      </c>
+      <c r="K35">
+        <v>4053951000000.0</v>
+      </c>
+      <c r="L35">
+        <v>3655365000000.0</v>
+      </c>
+      <c r="M35">
+        <v>3458922000000.0</v>
+      </c>
+      <c r="N35">
+        <v>3449675000000.0</v>
+      </c>
+      <c r="O35">
+        <v>3676545000000.0</v>
+      </c>
+      <c r="P35">
+        <v>3218197000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2858463000000.0</v>
+      </c>
+      <c r="R35">
+        <v>2915743000000.0</v>
+      </c>
+      <c r="S35">
+        <v>3025637000000.0</v>
+      </c>
+      <c r="T35">
+        <v>3597043000000.0</v>
+      </c>
+      <c r="U35">
+        <v>3792489000000.0</v>
+      </c>
+      <c r="V35">
+        <v>3716495000000.0</v>
+      </c>
+      <c r="W35">
+        <v>3806216000000.0</v>
+      </c>
+      <c r="X35">
+        <v>4335917000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>3978695000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>4368319000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>892985000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>1188851000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1138290000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1117844000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1151601000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1565356000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1655081000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2358558000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2618281245000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2583974000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2597981000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>3283571000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>3298623269000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2677980000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2856247000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2852286000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>3217488884000.0</v>
+      </c>
+      <c r="AR35">
+        <v>3194043000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3148094000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2292477000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2234900852000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2307977000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1911084000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1974697000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1385621660000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1488227000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1312956000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1104641000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1135129790000.0</v>
+      </c>
+      <c r="BD35">
+        <v>563280000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>586537319000.0</v>
+      </c>
+      <c r="BF35">
+        <v>341551000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>343474079000.0</v>
+      </c>
+      <c r="BH35">
+        <v>685472000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>698095000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>793873000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>732376633000.0</v>
+      </c>
+      <c r="BL35">
+        <v>809450000000.0</v>
+      </c>
+      <c r="BM35">
+        <v>817451000000.0</v>
+      </c>
+      <c r="BN35"/>
+      <c r="BO35">
+        <v>821224250000.0</v>
+      </c>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+    </row>
+    <row r="36" spans="1:90">
+      <c r="A36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36">
+        <v>1256200000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1226754000000.0</v>
+      </c>
+      <c r="D36">
+        <v>1190107000000.0</v>
+      </c>
+      <c r="E36">
+        <v>1156728000000.0</v>
+      </c>
+      <c r="F36">
+        <v>2425132000000.0</v>
+      </c>
+      <c r="G36">
+        <v>2281720000000.0</v>
+      </c>
+      <c r="H36">
+        <v>1075704000000.0</v>
+      </c>
+      <c r="I36">
+        <v>1035670000000.0</v>
+      </c>
+      <c r="J36">
+        <v>1014563000000.0</v>
+      </c>
+      <c r="K36">
+        <v>976700000000.0</v>
+      </c>
+      <c r="L36">
+        <v>1901314000000.0</v>
+      </c>
+      <c r="M36">
+        <v>1727936000000.0</v>
+      </c>
+      <c r="N36">
+        <v>1729132000000.0</v>
+      </c>
+      <c r="O36">
+        <v>1725291000000.0</v>
+      </c>
+      <c r="P36">
+        <v>1577522000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1627361000000.0</v>
+      </c>
+      <c r="R36">
+        <v>1612354000000.0</v>
+      </c>
+      <c r="S36">
+        <v>1625290000000.0</v>
+      </c>
+      <c r="T36">
+        <v>1605748000000.0</v>
+      </c>
+      <c r="U36">
+        <v>1625801000000.0</v>
+      </c>
+      <c r="V36">
+        <v>1552367000000.0</v>
+      </c>
+      <c r="W36">
+        <v>1550193000000.0</v>
+      </c>
+      <c r="X36">
+        <v>247030000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1424072000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>1478120000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>1639285000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1634261000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1470594000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1459434000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1444682000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1263374000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1083049000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1054534000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1121227228000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1029231000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>973212000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>953258000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>897177141000.0</v>
+      </c>
+      <c r="AN36">
+        <v>668423000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>699974000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>780704000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>742962483000.0</v>
+      </c>
+      <c r="AR36">
+        <v>115000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>129000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>141000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>148094000.0</v>
+      </c>
+      <c r="AV36">
+        <v>478777000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>498146000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>477917000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>464059958000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>438846000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>431474000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>415424000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>406067184000.0</v>
+      </c>
+      <c r="BD36">
+        <v>527308000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>532381553000.0</v>
+      </c>
+      <c r="BF36">
+        <v>545855000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>467445024000.0</v>
+      </c>
+      <c r="BH36">
+        <v>439263000000.0</v>
+      </c>
+      <c r="BI36">
+        <v>426270000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>412218000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>393831501000.0</v>
+      </c>
+      <c r="BL36">
+        <v>387632000000.0</v>
+      </c>
+      <c r="BM36">
+        <v>389733000000.0</v>
+      </c>
+      <c r="BN36"/>
+      <c r="BO36">
+        <v>374502155000.0</v>
+      </c>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+    </row>
+    <row r="37" spans="1:90">
+      <c r="A37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+    </row>
+    <row r="38" spans="1:90">
+      <c r="A38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1535655000000.0</v>
+      </c>
+      <c r="D38">
+        <v>1495540000000.0</v>
+      </c>
+      <c r="E38">
+        <v>1444245000000.0</v>
+      </c>
+      <c r="F38">
+        <v>1457845000000.0</v>
+      </c>
+      <c r="G38">
+        <v>1370999000000.0</v>
+      </c>
+      <c r="H38">
+        <v>1379922000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1195728000000.0</v>
+      </c>
+      <c r="M38">
+        <v>1118833000000.0</v>
+      </c>
+      <c r="N38">
+        <v>1660836000000.0</v>
+      </c>
+      <c r="O38">
+        <v>1058553000000.0</v>
+      </c>
+      <c r="P38">
+        <v>955078000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>915566000000.0</v>
+      </c>
+      <c r="R38">
+        <v>902841000000.0</v>
+      </c>
+      <c r="S38">
+        <v>899724000000.0</v>
+      </c>
+      <c r="T38">
+        <v>942669000000.0</v>
+      </c>
+      <c r="U38">
+        <v>888065000000.0</v>
+      </c>
+      <c r="V38">
+        <v>923877000000.0</v>
+      </c>
+      <c r="W38">
+        <v>907840000000.0</v>
+      </c>
+      <c r="X38">
+        <v>1221265000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>829380000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>722979000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>833438000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>952942000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>845037000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>803765000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>747912000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1088576000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1418760000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1392207000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1199913138000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1289850000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1230198000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1264375000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1198476633000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1227590000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1182219000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1097436000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1113052181000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1009097000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1001930000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>921343000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>888459300000.0</v>
+      </c>
+      <c r="AV38">
+        <v>879296000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>824165000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>771396000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>744626888000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>740117000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>661935000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>640248000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>621814213000.0</v>
+      </c>
+      <c r="BD38">
+        <v>550968000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>540953215000.0</v>
+      </c>
+      <c r="BF38">
+        <v>545491000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>460544698000.0</v>
+      </c>
+      <c r="BH38">
+        <v>445402000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>426869000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>409243000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>387571306000.0</v>
+      </c>
+      <c r="BL38">
+        <v>331439000000.0</v>
+      </c>
+      <c r="BM38">
+        <v>331553000000.0</v>
+      </c>
+      <c r="BN38">
+        <v>326216000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>313933414000.0</v>
+      </c>
+      <c r="BP38">
+        <v>526230000000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>458278000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>574861000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>580603124000.0</v>
+      </c>
+      <c r="BT38">
+        <v>500308000000.0</v>
+      </c>
+      <c r="BU38">
+        <v>478917000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>492210000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>399283121000.0</v>
+      </c>
+      <c r="BX38">
+        <v>333615000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>300266000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>175518000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>148326953000.0</v>
+      </c>
+      <c r="CB38">
+        <v>465862000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>413420000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>412912000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>378103419000.0</v>
+      </c>
+      <c r="CF38">
+        <v>399865156000.0</v>
+      </c>
+      <c r="CG38">
+        <v>403313510000.0</v>
+      </c>
+      <c r="CH38">
+        <v>411603751000.0</v>
+      </c>
+      <c r="CI38">
+        <v>404657413000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>408841165000.0</v>
+      </c>
+      <c r="CK38"/>
+      <c r="CL38">
+        <v>358202838000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:90">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39">
+        <v>2274191000000.0</v>
+      </c>
+      <c r="C39">
+        <v>1890994000000.0</v>
+      </c>
+      <c r="D39">
+        <v>2004198000000.0</v>
+      </c>
+      <c r="E39">
+        <v>2207433000000.0</v>
+      </c>
+      <c r="F39">
+        <v>2210740000000.0</v>
+      </c>
+      <c r="G39">
+        <v>1804428000000.0</v>
+      </c>
+      <c r="H39">
+        <v>1967767000000.0</v>
+      </c>
+      <c r="I39">
+        <v>2447476000000.0</v>
+      </c>
+      <c r="J39">
+        <v>1978818000000.0</v>
+      </c>
+      <c r="K39">
+        <v>1700257000000.0</v>
+      </c>
+      <c r="L39">
+        <v>1679416000000.0</v>
+      </c>
+      <c r="M39">
+        <v>1517243000000.0</v>
+      </c>
+      <c r="N39">
+        <v>1312173000000.0</v>
+      </c>
+      <c r="O39">
+        <v>1227000000.0</v>
+      </c>
+      <c r="P39">
+        <v>1742380000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1807533000000.0</v>
+      </c>
+      <c r="R39">
+        <v>1623907000000.0</v>
+      </c>
+      <c r="S39">
+        <v>1625000000.0</v>
+      </c>
+      <c r="T39">
+        <v>1361897000000.0</v>
+      </c>
+      <c r="U39">
+        <v>1441924000000.0</v>
+      </c>
+      <c r="V39">
+        <v>987404000000.0</v>
+      </c>
+      <c r="W39">
+        <v>849970000000.0</v>
+      </c>
+      <c r="X39">
+        <v>1760543000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1812256000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1824046000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>2274192000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2207350000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1546367000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1585471000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1611016000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1612118000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1531282000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1498077000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>1447969445000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>1538772000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1493042000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1471108000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1290287735000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1450196000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>2230673000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>2160083000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1832222665000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2034085000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>1896993000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1778581000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1445960369000.0</v>
+      </c>
+      <c r="AV39">
+        <v>1622864000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1442692000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1419063000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>1153417850000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1265033000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1188793000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1089903000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>816940727000.0</v>
+      </c>
+      <c r="BD39">
+        <v>642408000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>502827697000.0</v>
+      </c>
+      <c r="BF39">
+        <v>523709000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>429656387000.0</v>
+      </c>
+      <c r="BH39">
+        <v>416016000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>231191000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>324886000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>347325685000.0</v>
+      </c>
+      <c r="BL39">
+        <v>314729000000.0</v>
+      </c>
+      <c r="BM39">
+        <v>314136000000.0</v>
+      </c>
+      <c r="BN39">
+        <v>339830000000.0</v>
+      </c>
+      <c r="BO39">
+        <v>312458998000.0</v>
+      </c>
+      <c r="BP39">
+        <v>344055000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>346208000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>333039000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>326096298000.0</v>
+      </c>
+      <c r="BT39">
+        <v>313616000000.0</v>
+      </c>
+      <c r="BU39">
+        <v>296475000000.0</v>
+      </c>
+      <c r="BV39">
+        <v>286223000000.0</v>
+      </c>
+      <c r="BW39">
+        <v>270973173000.0</v>
+      </c>
+      <c r="BX39">
+        <v>264789000000.0</v>
+      </c>
+      <c r="BY39">
+        <v>258014000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>216980000000.0</v>
+      </c>
+      <c r="CA39">
+        <v>216230383000.0</v>
+      </c>
+      <c r="CB39">
+        <v>198124000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>189569000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>176407000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>148834444000.0</v>
+      </c>
+      <c r="CF39">
+        <v>180015456000.0</v>
+      </c>
+      <c r="CG39">
+        <v>131169232000.0</v>
+      </c>
+      <c r="CH39">
+        <v>154680983000.0</v>
+      </c>
+      <c r="CI39">
+        <v>132405206000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>101475288000.0</v>
+      </c>
+      <c r="CK39"/>
+      <c r="CL39">
+        <v>56253069000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:90">
+      <c r="A40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40">
+        <v>2819534000000.0</v>
+      </c>
+      <c r="C40">
+        <v>3084878000000.0</v>
+      </c>
+      <c r="D40">
+        <v>2450321000000.0</v>
+      </c>
+      <c r="E40">
+        <v>3109166000000.0</v>
+      </c>
+      <c r="F40">
+        <v>2909582000000.0</v>
+      </c>
+      <c r="G40">
+        <v>2908036000000.0</v>
+      </c>
+      <c r="H40">
+        <v>2746789000000.0</v>
+      </c>
+      <c r="I40">
+        <v>3128929000000.0</v>
+      </c>
+      <c r="J40">
+        <v>3118527000000.0</v>
+      </c>
+      <c r="K40">
+        <v>3281857000000.0</v>
+      </c>
+      <c r="L40">
+        <v>11648000000.0</v>
+      </c>
+      <c r="M40">
+        <v>9155000000.0</v>
+      </c>
+      <c r="N40">
+        <v>2115622000000.0</v>
+      </c>
+      <c r="O40">
+        <v>2015707000000.0</v>
+      </c>
+      <c r="P40">
+        <v>1723732000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2332501000000.0</v>
+      </c>
+      <c r="R40">
+        <v>2229983000000.0</v>
+      </c>
+      <c r="S40">
+        <v>4916000000.0</v>
+      </c>
+      <c r="T40">
+        <v>3450000000.0</v>
+      </c>
+      <c r="U40">
+        <v>3784000000.0</v>
+      </c>
+      <c r="V40">
+        <v>1768929000000.0</v>
+      </c>
+      <c r="W40">
+        <v>1712990000000.0</v>
+      </c>
+      <c r="X40">
+        <v>6096000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6967000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>8091000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>8286000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>9587000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1594927000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1586383000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1563880000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1426683000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1458872000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1388133000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1135250425000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1184319000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1306857000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1148600000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1106690628000.0</v>
+      </c>
+      <c r="AN40">
+        <v>889769000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1112133000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1124434000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1051799778000.0</v>
+      </c>
+      <c r="AR40">
+        <v>1085702000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>913377000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>966399000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>1002976798000.0</v>
+      </c>
+      <c r="AV40">
+        <v>915948000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>1069431000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>1092687000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>961094163000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>915208000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>827106000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>644133000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>650163257000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1189742000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>584546355000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1196657000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>522743612000.0</v>
+      </c>
+      <c r="BH40">
+        <v>1030818000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>397818000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>882977000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>915384241000.0</v>
+      </c>
+      <c r="BL40">
+        <v>301849000000.0</v>
+      </c>
+      <c r="BM40">
+        <v>257109000000.0</v>
+      </c>
+      <c r="BN40">
+        <v>293024000000.0</v>
+      </c>
+      <c r="BO40">
+        <v>664991729000.0</v>
+      </c>
+      <c r="BP40">
+        <v>350405000000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>353220000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>308156000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>398788308000.0</v>
+      </c>
+      <c r="BT40">
+        <v>236135000000.0</v>
+      </c>
+      <c r="BU40">
+        <v>198638000000.0</v>
+      </c>
+      <c r="BV40">
+        <v>180465000000.0</v>
+      </c>
+      <c r="BW40">
+        <v>226707564000.0</v>
+      </c>
+      <c r="BX40">
+        <v>143414000000.0</v>
+      </c>
+      <c r="BY40">
+        <v>125939000000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>135421000000.0</v>
+      </c>
+      <c r="CA40">
+        <v>160946581000.0</v>
+      </c>
+      <c r="CB40">
+        <v>81656000000.0</v>
+      </c>
+      <c r="CC40">
+        <v>70802000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>94029000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>105680062000.0</v>
+      </c>
+      <c r="CF40">
+        <v>82748750000.0</v>
+      </c>
+      <c r="CG40">
+        <v>77575941000.0</v>
+      </c>
+      <c r="CH40">
+        <v>122979783000.0</v>
+      </c>
+      <c r="CI40">
+        <v>124434879000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>126736532000.0</v>
+      </c>
+      <c r="CK40"/>
+      <c r="CL40">
+        <v>104478886000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:90">
+      <c r="A41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>696190000000.0</v>
+      </c>
+      <c r="N41">
+        <v>674480000000.0</v>
+      </c>
+      <c r="O41">
+        <v>669067000000.0</v>
+      </c>
+      <c r="P41">
+        <v>724799000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>713932000000.0</v>
+      </c>
+      <c r="R41">
+        <v>704604000000.0</v>
+      </c>
+      <c r="S41">
+        <v>698202000000.0</v>
+      </c>
+      <c r="T41">
+        <v>873998000000.0</v>
+      </c>
+      <c r="U41">
+        <v>859785000000.0</v>
+      </c>
+      <c r="V41">
+        <v>853675000000.0</v>
+      </c>
+      <c r="W41">
+        <v>840190000000.0</v>
+      </c>
+      <c r="X41">
+        <v>963141000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>924196000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>907653000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>892985000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>795840000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>753093000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>740090000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>734660000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>802542000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>759769000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>752845000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>763083528000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>706953000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>683801000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>669624000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>656226639000.0</v>
+      </c>
+      <c r="AN41">
+        <v>506767000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>495458000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>475419000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>460440809000.0</v>
+      </c>
+      <c r="AR41">
+        <v>467255000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>452497000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>438840000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>323435347000.0</v>
+      </c>
+      <c r="AV41">
+        <v>301017000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>298950000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>291207000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>281544996000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>257321000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>243868000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>235994000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>225888904000.0</v>
+      </c>
+      <c r="BD41">
+        <v>212906000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>199547370000.0</v>
+      </c>
+      <c r="BF41">
+        <v>185180000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>175423724000.0</v>
+      </c>
+      <c r="BH41">
+        <v>189923000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>183415000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>194830000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>193668484000.0</v>
+      </c>
+      <c r="BL41">
+        <v>196943000000.0</v>
+      </c>
+      <c r="BM41">
+        <v>187027000000.0</v>
+      </c>
+      <c r="BN41">
+        <v>188950000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>185563438000.0</v>
+      </c>
+      <c r="BP41">
+        <v>275539000000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>247270000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>263790000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>289731429000.0</v>
+      </c>
+      <c r="BT41">
+        <v>221904000000.0</v>
+      </c>
+      <c r="BU41">
+        <v>213970000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>253248000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>208421259000.0</v>
+      </c>
+      <c r="BX41">
+        <v>196837000000.0</v>
+      </c>
+      <c r="BY41">
+        <v>184369000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>64175000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>67901735000.0</v>
+      </c>
+      <c r="CB41">
+        <v>55975000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>52166000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>47773000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>46395333000.0</v>
+      </c>
+      <c r="CF41">
+        <v>37215090000.0</v>
+      </c>
+      <c r="CG41">
+        <v>38744761000.0</v>
+      </c>
+      <c r="CH41">
+        <v>39769040000.0</v>
+      </c>
+      <c r="CI41">
+        <v>38869024000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>22817228000.0</v>
+      </c>
+      <c r="CK41"/>
+      <c r="CL41">
+        <v>31842538000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:90">
+      <c r="A42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42">
+        <v>562170000000.0</v>
+      </c>
+      <c r="C42">
+        <v>2227807000000.0</v>
+      </c>
+      <c r="D42">
+        <v>562170000000.0</v>
+      </c>
+      <c r="E42">
+        <v>2188730000000.0</v>
+      </c>
+      <c r="F42">
+        <v>2183332000000.0</v>
+      </c>
+      <c r="G42">
+        <v>2010294000000.0</v>
+      </c>
+      <c r="H42">
+        <v>483064000000.0</v>
+      </c>
+      <c r="I42">
+        <v>526968000000.0</v>
+      </c>
+      <c r="J42">
+        <v>521968000000.0</v>
+      </c>
+      <c r="K42">
+        <v>521968000000.0</v>
+      </c>
+      <c r="L42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="M42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="N42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="O42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="P42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1736004000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1751523000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1767410000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1734739000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1765716000000.0</v>
+      </c>
+      <c r="V42">
+        <v>483064000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1613919000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1728978000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1703747000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1744807000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1765338000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1802577000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>-24868000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-24868000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-27453336000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-27453336000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>488819000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>489716000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>493793299000.0</v>
+      </c>
+      <c r="AR42">
+        <v>480592000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>472689000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>2541000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>96801717000.0</v>
+      </c>
+      <c r="AV42">
+        <v>34021000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>27976000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>12613000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>39012214000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>41000000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>41000000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>36000000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>23152993000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-12841000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-13605575000.0</v>
+      </c>
+      <c r="BF42">
+        <v>-12289000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>14262313000.0</v>
+      </c>
+      <c r="BH42">
+        <v>840278000000.0</v>
+      </c>
+      <c r="BI42">
+        <v>791683000000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>679512000000.0</v>
+      </c>
+      <c r="BK42">
+        <v>-14503453000.0</v>
+      </c>
+      <c r="BL42">
+        <v>-16146000000.0</v>
+      </c>
+      <c r="BM42">
+        <v>-19842000000.0</v>
+      </c>
+      <c r="BN42"/>
+      <c r="BO42">
+        <v>-19416189000.0</v>
+      </c>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+    </row>
+    <row r="43" spans="1:90">
+      <c r="A43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+    </row>
+    <row r="44" spans="1:90">
+      <c r="A44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+    </row>
+    <row r="45" spans="1:90">
+      <c r="A45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45">
+        <v>26722176000000.0</v>
+      </c>
+      <c r="C45">
+        <v>25897055000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>24982486000000.0</v>
+      </c>
+      <c r="F45">
+        <v>24601529000000.0</v>
+      </c>
+      <c r="G45">
+        <v>24019667000000.0</v>
+      </c>
+      <c r="H45">
+        <v>23065995000000.0</v>
+      </c>
+      <c r="I45">
+        <v>23035836000000.0</v>
+      </c>
+      <c r="J45">
+        <v>22439865000000.0</v>
+      </c>
+      <c r="K45">
+        <v>21676386000000.0</v>
+      </c>
+      <c r="L45">
+        <v>20323157000000.0</v>
+      </c>
+      <c r="M45">
+        <v>19200922000000.0</v>
+      </c>
+      <c r="N45">
+        <v>18595790000000.0</v>
+      </c>
+      <c r="O45">
+        <v>18257431000000.0</v>
+      </c>
+      <c r="P45">
+        <v>17287065000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+    </row>
+    <row r="46" spans="1:90">
+      <c r="A46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46">
+        <v>12122317000000.0</v>
+      </c>
+      <c r="C46">
+        <v>11795774000000.0</v>
+      </c>
+      <c r="D46">
+        <v>11475334000000.0</v>
+      </c>
+      <c r="E46">
+        <v>11394290000000.0</v>
+      </c>
+      <c r="F46">
+        <v>11350532000000.0</v>
+      </c>
+      <c r="G46">
+        <v>11276067000000.0</v>
+      </c>
+      <c r="H46">
+        <v>10706902000000.0</v>
+      </c>
+      <c r="I46">
+        <v>10674609000000.0</v>
+      </c>
+      <c r="J46">
+        <v>10512858000000.0</v>
+      </c>
+      <c r="K46">
+        <v>10176935000000.0</v>
+      </c>
+      <c r="L46">
+        <v>9286513000000.0</v>
+      </c>
+      <c r="M46">
+        <v>8447003000000.0</v>
+      </c>
+      <c r="N46">
+        <v>8171885000000.0</v>
+      </c>
+      <c r="O46">
+        <v>8076029000000.0</v>
+      </c>
+      <c r="P46">
+        <v>7207595000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>6545492000000.0</v>
+      </c>
+      <c r="R46">
+        <v>6541171000000.0</v>
+      </c>
+      <c r="S46">
+        <v>6629343000000.0</v>
+      </c>
+      <c r="T46">
+        <v>6738998000000.0</v>
+      </c>
+      <c r="U46">
+        <v>7037808000000.0</v>
+      </c>
+      <c r="V46">
+        <v>7148562000000.0</v>
+      </c>
+      <c r="W46">
+        <v>7452015000000.0</v>
+      </c>
+      <c r="X46">
+        <v>8175232000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>8430635000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>8947653000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>3809623000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>3723692000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>3653065000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>3584155000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3502592000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>3537468000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>3375110000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>3323124000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>3235864470000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3230719000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3082034000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>2987219000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>2880477245000.0</v>
+      </c>
+      <c r="AN46">
+        <v>2812137000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>2775603000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>2697822000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2684537967000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2719968000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2702737000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2803148000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2788493637000.0</v>
+      </c>
+      <c r="AV46">
+        <v>2776285000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>2830985000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>2749297000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2735733587000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2550335000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2422578000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2274597000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2191799726000.0</v>
+      </c>
+      <c r="BD46">
+        <v>1866304000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1725932408000.0</v>
+      </c>
+      <c r="BF46">
+        <v>1528203000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>1486580902000.0</v>
+      </c>
+      <c r="BH46">
+        <v>1395663000000.0</v>
+      </c>
+      <c r="BI46">
+        <v>1371092000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>1342661000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>1313593168000.0</v>
+      </c>
+      <c r="BL46">
+        <v>1233078000000.0</v>
+      </c>
+      <c r="BM46">
+        <v>1080178000000.0</v>
+      </c>
+      <c r="BN46"/>
+      <c r="BO46">
+        <v>1116750927000.0</v>
+      </c>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+    </row>
+    <row r="47" spans="1:90">
+      <c r="A47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>11795774000000.0</v>
+      </c>
+      <c r="D47">
+        <v>11475334000000.0</v>
+      </c>
+      <c r="E47">
+        <v>11394290000000.0</v>
+      </c>
+      <c r="F47">
+        <v>11350532000000.0</v>
+      </c>
+      <c r="G47">
+        <v>11276067000000.0</v>
+      </c>
+      <c r="H47">
+        <v>10706902000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>9286513000000.0</v>
+      </c>
+      <c r="M47">
+        <v>8325829000000.0</v>
+      </c>
+      <c r="N47">
+        <v>8079533000000.0</v>
+      </c>
+      <c r="O47">
+        <v>8026178000000.0</v>
+      </c>
+      <c r="P47">
+        <v>7741614000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>7083587000000.0</v>
+      </c>
+      <c r="R47">
+        <v>7078998000000.0</v>
+      </c>
+      <c r="S47">
+        <v>7168929000000.0</v>
+      </c>
+      <c r="T47">
+        <v>7270412000000.0</v>
+      </c>
+      <c r="U47">
+        <v>7571702000000.0</v>
+      </c>
+      <c r="V47">
+        <v>7691399000000.0</v>
+      </c>
+      <c r="W47">
+        <v>7992728000000.0</v>
+      </c>
+      <c r="X47">
+        <v>8718166000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>8970772000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>9484588000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>4349900000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>3723692000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>4136562000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>4085781000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>4033839000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>3566906000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>3407823000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>3359902000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>3426954568000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>3172190000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3046852000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>2948185000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>2868705256000.0</v>
+      </c>
+      <c r="AN47">
+        <v>2796281000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>2768216000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>2694442000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>2673680128000.0</v>
+      </c>
+      <c r="AR47">
+        <v>2582267000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2542595000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2646641000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2635679598000.0</v>
+      </c>
+      <c r="AV47">
+        <v>2618585000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>2672880000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>2613875000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>2599984932000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2409069000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>2337998000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>2191215000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>2106151980000.0</v>
+      </c>
+      <c r="BD47">
+        <v>1962468000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>1823231481000.0</v>
+      </c>
+      <c r="BF47">
+        <v>1626567000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>1585957362000.0</v>
+      </c>
+      <c r="BH47">
+        <v>1496148000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>1472789000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>1445539000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>1417660306000.0</v>
+      </c>
+      <c r="BL47">
+        <v>1338299000000.0</v>
+      </c>
+      <c r="BM47">
+        <v>1186505000000.0</v>
+      </c>
+      <c r="BN47">
+        <v>1185794000000.0</v>
+      </c>
+      <c r="BO47">
+        <v>1225490732000.0</v>
+      </c>
+      <c r="BP47">
+        <v>1214624000000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>1238001000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>1235915000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>1243738072000.0</v>
+      </c>
+      <c r="BT47">
+        <v>1160248000000.0</v>
+      </c>
+      <c r="BU47">
+        <v>1113895000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>1067238000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>1047081796000.0</v>
+      </c>
+      <c r="BX47">
+        <v>1024220000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>999352000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>974135000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>941851238000.0</v>
+      </c>
+      <c r="CB47">
+        <v>766248000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>667654000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>613709000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>601805445000.0</v>
+      </c>
+      <c r="CF47">
+        <v>511292897000.0</v>
+      </c>
+      <c r="CG47">
+        <v>444071526000.0</v>
+      </c>
+      <c r="CH47">
+        <v>418690846000.0</v>
+      </c>
+      <c r="CI47">
+        <v>407190857000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>352209096000.0</v>
+      </c>
+      <c r="CK47"/>
+      <c r="CL47">
+        <v>281154115000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:90">
+      <c r="A48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48">
+        <v>11586837000000.0</v>
+      </c>
+      <c r="C48">
+        <v>10921705000000.0</v>
+      </c>
+      <c r="D48">
+        <v>10102430000000.0</v>
+      </c>
+      <c r="E48">
+        <v>9651477000000.0</v>
+      </c>
+      <c r="F48">
+        <v>9333812000000.0</v>
+      </c>
+      <c r="G48">
+        <v>8861549000000.0</v>
+      </c>
+      <c r="H48">
+        <v>8393900000000.0</v>
+      </c>
+      <c r="I48">
+        <v>8030367000000.0</v>
+      </c>
+      <c r="J48">
+        <v>7682336000000.0</v>
+      </c>
+      <c r="K48">
+        <v>7268345000000.0</v>
+      </c>
+      <c r="L48">
+        <v>6788415000000.0</v>
+      </c>
+      <c r="M48">
+        <v>6343321000000.0</v>
+      </c>
+      <c r="N48">
+        <v>5841178000000.0</v>
+      </c>
+      <c r="O48">
+        <v>5436622000000.0</v>
+      </c>
+      <c r="P48">
+        <v>4769263000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>4308851000000.0</v>
+      </c>
+      <c r="R48">
+        <v>3790485000000.0</v>
+      </c>
+      <c r="S48">
+        <v>3277664000000.0</v>
+      </c>
+      <c r="T48">
+        <v>2755302000000.0</v>
+      </c>
+      <c r="U48">
+        <v>3110460000000.0</v>
+      </c>
+      <c r="V48">
+        <v>2864839000000.0</v>
+      </c>
+      <c r="W48">
+        <v>2838751000000.0</v>
+      </c>
+      <c r="X48">
+        <v>2721355000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>2923750000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>3339766000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>3575664000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>3285013000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>3141488000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>2950828000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2812567000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>2634410000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>2567641000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>2499081000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>2147886869000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>2061731000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>1988257000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1918195000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1859577857000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1771397000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1697403000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1666464000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1651102058000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1638654000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1644636000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1623569000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1606801796000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1643901000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1633076000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1616433000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1570919340000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1470657000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1388853000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>1382616000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>1319507055000.0</v>
+      </c>
+      <c r="BD48">
+        <v>1205643000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>1088809610000.0</v>
+      </c>
+      <c r="BF48">
+        <v>1039225000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>980856426000.0</v>
+      </c>
+      <c r="BH48">
+        <v>858445000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>810778000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>697409000000.0</v>
+      </c>
+      <c r="BK48">
+        <v>653631329000.0</v>
+      </c>
+      <c r="BL48">
+        <v>600835000000.0</v>
+      </c>
+      <c r="BM48">
+        <v>577206000000.0</v>
+      </c>
+      <c r="BN48">
+        <v>507613000000.0</v>
+      </c>
+      <c r="BO48">
+        <v>477459858000.0</v>
+      </c>
+      <c r="BP48">
+        <v>479775000000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>431035000000.0</v>
+      </c>
+      <c r="BR48">
+        <v>332866000000.0</v>
+      </c>
+      <c r="BS48">
+        <v>313473598000.0</v>
+      </c>
+      <c r="BT48">
+        <v>466368000000.0</v>
+      </c>
+      <c r="BU48">
+        <v>456157000000.0</v>
+      </c>
+      <c r="BV48">
+        <v>404899000000.0</v>
+      </c>
+      <c r="BW48">
+        <v>402354572000.0</v>
+      </c>
+      <c r="BX48">
+        <v>367008000000.0</v>
+      </c>
+      <c r="BY48">
+        <v>349206000000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>320071000000.0</v>
+      </c>
+      <c r="CA48">
+        <v>306845293000.0</v>
+      </c>
+      <c r="CB48">
+        <v>270033000000.0</v>
+      </c>
+      <c r="CC48">
+        <v>256191000000.0</v>
+      </c>
+      <c r="CD48">
+        <v>233107000000.0</v>
+      </c>
+      <c r="CE48">
+        <v>220735685000.0</v>
+      </c>
+      <c r="CF48">
+        <v>179646907000.0</v>
+      </c>
+      <c r="CG48">
+        <v>155062947000.0</v>
+      </c>
+      <c r="CH48">
+        <v>123098959000.0</v>
+      </c>
+      <c r="CI48">
+        <v>111616509000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>75856760000.0</v>
+      </c>
+      <c r="CK48"/>
+      <c r="CL48">
+        <v>123558490000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:90">
+      <c r="A49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+    </row>
+    <row r="50" spans="1:90">
+      <c r="A50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50">
+        <v>3454044000000.0</v>
+      </c>
+      <c r="C50">
+        <v>2874063000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>3752673000000.0</v>
+      </c>
+      <c r="F50">
+        <v>3558790000000.0</v>
+      </c>
+      <c r="G50">
+        <v>2733229000000.0</v>
+      </c>
+      <c r="H50">
+        <v>3329490000000.0</v>
+      </c>
+      <c r="I50">
+        <v>3814759000000.0</v>
+      </c>
+      <c r="J50">
+        <v>3879978000000.0</v>
+      </c>
+      <c r="K50">
+        <v>3285895000000.0</v>
+      </c>
+      <c r="L50">
+        <v>2080438000000.0</v>
+      </c>
+      <c r="M50">
+        <v>1392228000000.0</v>
+      </c>
+      <c r="N50">
+        <v>1528188000000.0</v>
+      </c>
+      <c r="O50">
+        <v>1030769000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1200601000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1528295000000.0</v>
+      </c>
+      <c r="R50">
+        <v>1519296000000.0</v>
+      </c>
+      <c r="S50">
+        <v>1546367000000.0</v>
+      </c>
+      <c r="T50">
+        <v>2072167000000.0</v>
+      </c>
+      <c r="U50">
+        <v>2189949000000.0</v>
+      </c>
+      <c r="V50">
+        <v>2440639000000.0</v>
+      </c>
+      <c r="W50">
+        <v>2501972000000.0</v>
+      </c>
+      <c r="X50">
+        <v>2564289000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>3278732000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>3105356000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1893753000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1468127000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1248913000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>2366962000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>988806000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>606330000000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+    </row>
+    <row r="51" spans="1:90">
+      <c r="A51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51">
+        <v>8473809000000.0</v>
+      </c>
+      <c r="C51">
+        <v>7767326000000.0</v>
+      </c>
+      <c r="D51">
+        <v>7770560000000.0</v>
+      </c>
+      <c r="E51">
+        <v>8587211000000.0</v>
+      </c>
+      <c r="F51">
+        <v>8461382000000.0</v>
+      </c>
+      <c r="G51">
+        <v>7799140000000.0</v>
+      </c>
+      <c r="H51">
+        <v>8199256000000.0</v>
+      </c>
+      <c r="I51">
+        <v>8838547000000.0</v>
+      </c>
+      <c r="J51">
+        <v>8848970000000.0</v>
+      </c>
+      <c r="K51">
+        <v>8322129000000.0</v>
+      </c>
+      <c r="L51">
+        <v>6734593000000.0</v>
+      </c>
+      <c r="M51">
+        <v>5822958000000.0</v>
+      </c>
+      <c r="N51">
+        <v>5953592000000.0</v>
+      </c>
+      <c r="O51">
+        <v>5668480000000.0</v>
+      </c>
+      <c r="P51">
+        <v>5260604000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>5053506000000.0</v>
+      </c>
+      <c r="R51">
+        <v>4996554000000.0</v>
+      </c>
+      <c r="S51">
+        <v>5095354000000.0</v>
+      </c>
+      <c r="T51">
+        <v>6072884000000.0</v>
+      </c>
+      <c r="U51">
+        <v>6382106000000.0</v>
+      </c>
+      <c r="V51">
+        <v>6642834000000.0</v>
+      </c>
+      <c r="W51">
+        <v>6792053000000.0</v>
+      </c>
+      <c r="X51">
+        <v>7107201000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>7554137000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>7688137000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1899286000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1867377000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1634110000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>2744716000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2753469000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2923155000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>3470594000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3402981000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3533840461000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>3599722000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>3731622000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>4366634000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>4496367322000.0</v>
+      </c>
+      <c r="AN51">
+        <v>4215461000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>4245059000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>3953945000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>3655941566000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3571956000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3511167000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3731376000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3425699601000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3622347000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3372407000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>3258057000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2776441307000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2584253000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2405606000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2179244000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1977618748000.0</v>
+      </c>
+      <c r="BD51">
+        <v>1397572000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>1465474072000.0</v>
+      </c>
+      <c r="BF51">
+        <v>990088000000.0</v>
+      </c>
+      <c r="BG51">
+        <v>752273313000.0</v>
+      </c>
+      <c r="BH51">
+        <v>1216615000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>797255000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>971661000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>954504864000.0</v>
+      </c>
+      <c r="BL51">
+        <v>1038027000000.0</v>
+      </c>
+      <c r="BM51">
+        <v>1172923000000.0</v>
+      </c>
+      <c r="BN51"/>
+      <c r="BO51">
+        <v>1118845845000.0</v>
+      </c>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+    </row>
+    <row r="52" spans="1:90">
+      <c r="A52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52">
+        <v>5349223000000.0</v>
+      </c>
+      <c r="C52">
+        <v>4706457000000.0</v>
+      </c>
+      <c r="D52">
+        <v>4858738000000.0</v>
+      </c>
+      <c r="E52">
+        <v>5568386000000.0</v>
+      </c>
+      <c r="F52">
+        <v>5493983000000.0</v>
+      </c>
+      <c r="G52">
+        <v>4648631000000.0</v>
+      </c>
+      <c r="H52">
+        <v>5294318000000.0</v>
+      </c>
+      <c r="I52">
+        <v>5775176000000.0</v>
+      </c>
+      <c r="J52">
+        <v>5696326000000.0</v>
+      </c>
+      <c r="K52">
+        <v>5090884000000.0</v>
+      </c>
+      <c r="L52">
+        <v>3782205000000.0</v>
+      </c>
+      <c r="M52">
+        <v>3045262000000.0</v>
+      </c>
+      <c r="N52">
+        <v>3169369000000.0</v>
+      </c>
+      <c r="O52">
+        <v>2654365000000.0</v>
+      </c>
+      <c r="P52">
+        <v>2766448000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>2908053000000.0</v>
+      </c>
+      <c r="R52">
+        <v>2784883000000.0</v>
+      </c>
+      <c r="S52">
+        <v>2767172000000.0</v>
+      </c>
+      <c r="T52">
+        <v>3348646000000.0</v>
+      </c>
+      <c r="U52">
+        <v>3448011000000.0</v>
+      </c>
+      <c r="V52">
+        <v>3780014000000.0</v>
+      </c>
+      <c r="W52">
+        <v>3826027000000.0</v>
+      </c>
+      <c r="X52">
+        <v>3730409000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>4494376000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>4220577000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1893753000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1468127000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1248913000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>2366962000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>2336528000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>2160341000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2588572000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>1808880000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>1698895680000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1752852000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1847885000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>1783224000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1887681332000.0</v>
+      </c>
+      <c r="AN52">
+        <v>2073194000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1915659000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1611090000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>936712428000.0</v>
+      </c>
+      <c r="AR52">
+        <v>876303000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>847349000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1917447000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1567440612000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1665060000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>1810133000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>1628174000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1728515565000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1406912000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1385296000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>1352648000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>1112629410000.0</v>
+      </c>
+      <c r="BD52">
+        <v>1153935000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>1112829253000.0</v>
+      </c>
+      <c r="BF52">
+        <v>939502000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>985325582000.0</v>
+      </c>
+      <c r="BH52">
+        <v>757747000000.0</v>
+      </c>
+      <c r="BI52">
+        <v>679631000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>409974000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>448723863000.0</v>
+      </c>
+      <c r="BL52">
+        <v>458365000000.0</v>
+      </c>
+      <c r="BM52">
+        <v>581287000000.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52">
+        <v>519185711000.0</v>
+      </c>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+    </row>
+    <row r="53" spans="1:90">
+      <c r="A53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53">
+        <v>1046083000000.0</v>
+      </c>
+      <c r="C53">
+        <v>992384000000.0</v>
+      </c>
+      <c r="D53">
+        <v>754701000000.0</v>
+      </c>
+      <c r="E53">
+        <v>732241000000.0</v>
+      </c>
+      <c r="F53">
+        <v>737756000000.0</v>
+      </c>
+      <c r="G53">
+        <v>625074000000.0</v>
+      </c>
+      <c r="H53">
+        <v>584820000000.0</v>
+      </c>
+      <c r="I53">
+        <v>624625000000.0</v>
+      </c>
+      <c r="J53">
+        <v>460072000000.0</v>
+      </c>
+      <c r="K53">
+        <v>443264000000.0</v>
+      </c>
+      <c r="L53">
+        <v>379407000000.0</v>
+      </c>
+      <c r="M53">
+        <v>279730000000.0</v>
+      </c>
+      <c r="N53">
+        <v>277027000000.0</v>
+      </c>
+      <c r="O53">
+        <v>315328000000.0</v>
+      </c>
+      <c r="P53">
+        <v>268142000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>347817000000.0</v>
+      </c>
+      <c r="R53">
+        <v>342690000000.0</v>
+      </c>
+      <c r="S53">
+        <v>365301000000.0</v>
+      </c>
+      <c r="T53">
+        <v>356110000000.0</v>
+      </c>
+      <c r="U53">
+        <v>380848000000.0</v>
+      </c>
+      <c r="V53">
+        <v>304853000000.0</v>
+      </c>
+      <c r="W53">
+        <v>304111000000.0</v>
+      </c>
+      <c r="X53">
+        <v>417658000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>397192000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>448764000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>453920000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>475571000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>357777000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>366619000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>357201000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>369695000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>356435000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>338167000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>287877369000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>283268000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>258346000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>254750000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>215263717000.0</v>
+      </c>
+      <c r="AN53">
+        <v>628000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>598000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>50516000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>3598396000.0</v>
+      </c>
+      <c r="AR53">
+        <v>-529765000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>-508878000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>-519406000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>-500283469000.0</v>
+      </c>
+      <c r="AV53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>7138000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>1670000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1442000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1503000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1427811000.0</v>
+      </c>
+      <c r="BD53">
+        <v>2141000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>8950479000.0</v>
+      </c>
+      <c r="BF53">
+        <v>13379000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>12912497000.0</v>
+      </c>
+      <c r="BH53">
+        <v>25270000000.0</v>
+      </c>
+      <c r="BI53">
+        <v>26855000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>28109000000.0</v>
+      </c>
+      <c r="BK53">
+        <v>24151560000.0</v>
+      </c>
+      <c r="BL53">
+        <v>20233000000.0</v>
+      </c>
+      <c r="BM53">
+        <v>16169000000.0</v>
+      </c>
+      <c r="BN53"/>
+      <c r="BO53">
+        <v>10248378000.0</v>
+      </c>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+    </row>
+    <row r="54" spans="1:90">
+      <c r="A54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+    </row>
+    <row r="55" spans="1:90">
+      <c r="A55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55">
+        <v>34222432000000.0</v>
+      </c>
+      <c r="C55">
+        <v>32824207000000.0</v>
+      </c>
+      <c r="D55">
+        <v>30839625000000.0</v>
+      </c>
+      <c r="E55">
+        <v>31414323000000.0</v>
+      </c>
+      <c r="F55">
+        <v>31283796000000.0</v>
+      </c>
+      <c r="G55">
+        <v>29525113000000.0</v>
+      </c>
+      <c r="H55">
+        <v>28751150000000.0</v>
+      </c>
+      <c r="I55">
+        <v>28724061000000.0</v>
+      </c>
+      <c r="J55">
+        <v>28222208000000.0</v>
+      </c>
+      <c r="K55">
+        <v>27516859000000.0</v>
+      </c>
+      <c r="L55">
+        <v>24578492000000.0</v>
+      </c>
+      <c r="M55">
+        <v>22347330000000.0</v>
+      </c>
+      <c r="N55">
+        <v>21668375000000.0</v>
+      </c>
+      <c r="O55">
+        <v>20968046000000.0</v>
+      </c>
+      <c r="P55">
+        <v>18934723000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>17973579000000.0</v>
+      </c>
+      <c r="R55">
+        <v>17274557000000.0</v>
+      </c>
+      <c r="S55">
+        <v>16783042000000.0</v>
+      </c>
+      <c r="T55">
+        <v>16877265000000.0</v>
+      </c>
+      <c r="U55">
+        <v>17493956000000.0</v>
+      </c>
+      <c r="V55">
+        <v>17641353000000.0</v>
+      </c>
+      <c r="W55">
+        <v>17650451000000.0</v>
+      </c>
+      <c r="X55">
+        <v>18488720000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>18746243000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>19345344000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>13937115000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>13068825000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>12781931000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>12790451000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>12632671000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>12441464000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>11843735000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>11600011000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>11425390076000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>11093552000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>11423887000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>10750484000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>10683437788000.0</v>
+      </c>
+      <c r="AN55">
+        <v>9993429000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>10038409000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>9909725000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>9482934568000.0</v>
+      </c>
+      <c r="AR55">
+        <v>9496857000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>9079737000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>8944929000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>8686174538000.0</v>
+      </c>
+      <c r="AV55">
+        <v>8584053000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>8627929000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>8454493000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>7808299570000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7414249000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>6713480000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>6227268000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>5990586903000.0</v>
+      </c>
+      <c r="BD55">
+        <v>5403732000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>5057453910000.0</v>
+      </c>
+      <c r="BF55">
+        <v>4689565000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>4415342528000.0</v>
+      </c>
+      <c r="BH55">
+        <v>4216564000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>4065659000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>3683546000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>3670503683000.0</v>
+      </c>
+      <c r="BL55">
+        <v>3531633000000.0</v>
+      </c>
+      <c r="BM55">
+        <v>3417387000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>3346038000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>3379394233000.0</v>
+      </c>
+      <c r="BP55">
+        <v>3641207000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>3522907000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>3592468000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>3760969316000.0</v>
+      </c>
+      <c r="BT55">
+        <v>3296409000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>3073040000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2931525000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2959914328000.0</v>
+      </c>
+      <c r="BX55">
+        <v>2614838000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>2541268000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2315469000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2265420200000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2226690000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2098294000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>1933777000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1922627526000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1752588071000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1724304599000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1710118571000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1765971674000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1410236329000.0</v>
+      </c>
+      <c r="CK55"/>
+      <c r="CL55">
+        <v>1247899454000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:90">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56">
+        <v>19334841000000.0</v>
+      </c>
+      <c r="C56">
+        <v>18425158000000.0</v>
+      </c>
+      <c r="D56">
+        <v>16821167000000.0</v>
+      </c>
+      <c r="E56">
+        <v>17533934000000.0</v>
+      </c>
+      <c r="F56">
+        <v>17416699000000.0</v>
+      </c>
+      <c r="G56">
+        <v>15845879000000.0</v>
+      </c>
+      <c r="H56">
+        <v>15630002000000.0</v>
+      </c>
+      <c r="I56">
+        <v>15625991000000.0</v>
+      </c>
+      <c r="J56">
+        <v>15290062000000.0</v>
+      </c>
+      <c r="K56">
+        <v>14991730000000.0</v>
+      </c>
+      <c r="L56">
+        <v>12859970000000.0</v>
+      </c>
+      <c r="M56">
+        <v>11666912000000.0</v>
+      </c>
+      <c r="N56">
+        <v>11262045000000.0</v>
+      </c>
+      <c r="O56">
+        <v>10737011000000.0</v>
+      </c>
+      <c r="P56">
+        <v>9677409000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>9429251000000.0</v>
+      </c>
+      <c r="R56">
+        <v>8757498000000.0</v>
+      </c>
+      <c r="S56">
+        <v>8213616000000.0</v>
+      </c>
+      <c r="T56">
+        <v>8167763000000.0</v>
+      </c>
+      <c r="U56">
+        <v>8486490000000.0</v>
+      </c>
+      <c r="V56">
+        <v>8465387000000.0</v>
+      </c>
+      <c r="W56">
+        <v>8165336000000.0</v>
+      </c>
+      <c r="X56">
+        <v>8160538000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>8363972000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>8539692000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>8160173000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>7437065000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>7253250000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>7362528000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>7312798000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>7274922000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>7017152000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>6847902000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>6798522370000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>6631512000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>7146837000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>6537924000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>6616255899000.0</v>
+      </c>
+      <c r="AN56">
+        <v>5969558000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>6087974000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>6117847000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>5696202259000.0</v>
+      </c>
+      <c r="AR56">
+        <v>5905493000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>5535212000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5376945000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5162035640000.0</v>
+      </c>
+      <c r="AV56">
+        <v>5086172000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>5130884000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>5069222000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>4463687750000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>4265063000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>3713547000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>3395805000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>3262620710000.0</v>
+      </c>
+      <c r="BD56">
+        <v>2890296000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>2693269214000.0</v>
+      </c>
+      <c r="BF56">
+        <v>2517507000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>2368840468000.0</v>
+      </c>
+      <c r="BH56">
+        <v>2275014000000.0</v>
+      </c>
+      <c r="BI56">
+        <v>2166001000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1828764000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1865272071000.0</v>
+      </c>
+      <c r="BL56">
+        <v>1861895000000.0</v>
+      </c>
+      <c r="BM56">
+        <v>1899329000000.0</v>
+      </c>
+      <c r="BN56"/>
+      <c r="BO56">
+        <v>1839970087000.0</v>
+      </c>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+    </row>
+    <row r="57" spans="1:90">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57">
+        <v>11951505000000.0</v>
+      </c>
+      <c r="C57">
+        <v>11448935000000.0</v>
+      </c>
+      <c r="D57">
+        <v>10676639000000.0</v>
+      </c>
+      <c r="E57">
+        <v>11768287000000.0</v>
+      </c>
+      <c r="F57">
+        <v>12115742000000.0</v>
+      </c>
+      <c r="G57">
+        <v>10976229000000.0</v>
+      </c>
+      <c r="H57">
+        <v>11029083000000.0</v>
+      </c>
+      <c r="I57">
+        <v>11420944000000.0</v>
+      </c>
+      <c r="J57">
+        <v>11299552000000.0</v>
+      </c>
+      <c r="K57">
+        <v>11051208000000.0</v>
+      </c>
+      <c r="L57">
+        <v>8987803000000.0</v>
+      </c>
+      <c r="M57">
+        <v>8005144000000.0</v>
+      </c>
+      <c r="N57">
+        <v>7960755000000.0</v>
+      </c>
+      <c r="O57">
+        <v>7563881000000.0</v>
+      </c>
+      <c r="P57">
+        <v>6875389000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>6851396000000.0</v>
+      </c>
+      <c r="R57">
+        <v>6701553000000.0</v>
+      </c>
+      <c r="S57">
+        <v>6661498000000.0</v>
+      </c>
+      <c r="T57">
+        <v>6825862000000.0</v>
+      </c>
+      <c r="U57">
+        <v>6813268000000.0</v>
+      </c>
+      <c r="V57">
+        <v>7366345000000.0</v>
+      </c>
+      <c r="W57">
+        <v>7344835000000.0</v>
+      </c>
+      <c r="X57">
+        <v>7753865000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>8172871000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>7865479000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>5673585000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>4825428000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>4804840000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>5433773000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5418884000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>5113493000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>5499571000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>4629725000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>4564694686000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4319768000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4722858000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>4205981000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>4181304246000.0</v>
+      </c>
+      <c r="AN57">
+        <v>4217825000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>4165925000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>4071244000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3290535116000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3353552000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>2984302000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>4129464000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>3841835096000.0</v>
+      </c>
+      <c r="AV57">
+        <v>3768138000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>4225777000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>4020734000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>3994794004000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3588500000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3152865000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>2880883000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>2682781943000.0</v>
+      </c>
+      <c r="BD57">
+        <v>2817635000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>2565697787000.0</v>
+      </c>
+      <c r="BF57">
+        <v>2491063000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>2277734939000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1860799000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1745866000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1380146000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1468999174000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1307479000000.0</v>
+      </c>
+      <c r="BM57">
+        <v>1212557000000.0</v>
+      </c>
+      <c r="BN57">
+        <v>1138969000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>1270111329000.0</v>
+      </c>
+      <c r="BP57">
+        <v>1803567000000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1759854000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>1222496000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>1380405064000.0</v>
+      </c>
+      <c r="BT57">
+        <v>987786000000.0</v>
+      </c>
+      <c r="BU57">
+        <v>797098000000.0</v>
+      </c>
+      <c r="BV57">
+        <v>592966000000.0</v>
+      </c>
+      <c r="BW57">
+        <v>703522910000.0</v>
+      </c>
+      <c r="BX57">
+        <v>403024000000.0</v>
+      </c>
+      <c r="BY57">
+        <v>400523000000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1025394000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>973843902000.0</v>
+      </c>
+      <c r="CB57">
+        <v>857187000000.0</v>
+      </c>
+      <c r="CC57">
+        <v>835766000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>702486000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>700231497000.0</v>
+      </c>
+      <c r="CF57">
+        <v>576221827000.0</v>
+      </c>
+      <c r="CG57">
+        <v>567429823000.0</v>
+      </c>
+      <c r="CH57">
+        <v>580377288000.0</v>
+      </c>
+      <c r="CI57">
+        <v>642072616000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>690491948000.0</v>
+      </c>
+      <c r="CK57"/>
+      <c r="CL57">
+        <v>577561638000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:90">
+      <c r="A58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58">
+        <v>16220990000000.0</v>
+      </c>
+      <c r="C58">
+        <v>15612724000000.0</v>
+      </c>
+      <c r="D58">
+        <v>14634112000000.0</v>
+      </c>
+      <c r="E58">
+        <v>15805318000000.0</v>
+      </c>
+      <c r="F58">
+        <v>16059624000000.0</v>
+      </c>
+      <c r="G58">
+        <v>15074202000000.0</v>
+      </c>
+      <c r="H58">
+        <v>14866300000000.0</v>
+      </c>
+      <c r="I58">
+        <v>15351192000000.0</v>
+      </c>
+      <c r="J58">
+        <v>15286668000000.0</v>
+      </c>
+      <c r="K58">
+        <v>15105159000000.0</v>
+      </c>
+      <c r="L58">
+        <v>12643168000000.0</v>
+      </c>
+      <c r="M58">
+        <v>11464066000000.0</v>
+      </c>
+      <c r="N58">
+        <v>11410430000000.0</v>
+      </c>
+      <c r="O58">
+        <v>11240426000000.0</v>
+      </c>
+      <c r="P58">
+        <v>10093586000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>9709859000000.0</v>
+      </c>
+      <c r="R58">
+        <v>9617296000000.0</v>
+      </c>
+      <c r="S58">
+        <v>9687135000000.0</v>
+      </c>
+      <c r="T58">
+        <v>10422905000000.0</v>
+      </c>
+      <c r="U58">
+        <v>10605757000000.0</v>
+      </c>
+      <c r="V58">
+        <v>11082840000000.0</v>
+      </c>
+      <c r="W58">
+        <v>11151051000000.0</v>
+      </c>
+      <c r="X58">
+        <v>12089782000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>12151566000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>12233798000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>6566570000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>6014279000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>5943130000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>6551617000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>6570485000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>6678849000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>7154652000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>6988283000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>7182975931000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>6903742000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>7320839000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>7489552000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>7479927515000.0</v>
+      </c>
+      <c r="AN58">
+        <v>6895805000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7022172000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>6923530000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>6508024000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>6547595000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>6132396000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>6421941000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>6076735948000.0</v>
+      </c>
+      <c r="AV58">
+        <v>6076115000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>6136861000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>5995431000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>5380415664000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>5076727000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>4465821000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>3985524000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>3817911733000.0</v>
+      </c>
+      <c r="BD58">
+        <v>3380915000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>3152235106000.0</v>
+      </c>
+      <c r="BF58">
+        <v>2832614000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>2621209018000.0</v>
+      </c>
+      <c r="BH58">
+        <v>2546271000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>2443961000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2174019000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2201375807000.0</v>
+      </c>
+      <c r="BL58">
+        <v>2116929000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2030008000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>2027806000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2091335579000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2349867000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>2278222000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>2443394000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2633391378000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2009314000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1794561000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1704262000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1734140403000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1424368000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1368600000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1171936000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1135112807000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1005853000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>934883000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>801375000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>802596533000.0</v>
+      </c>
+      <c r="CF58">
+        <v>673675663000.0</v>
+      </c>
+      <c r="CG58">
+        <v>669598546000.0</v>
+      </c>
+      <c r="CH58">
+        <v>687735316000.0</v>
+      </c>
+      <c r="CI58">
+        <v>755070869000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>725675822000.0</v>
+      </c>
+      <c r="CK58"/>
+      <c r="CL58">
+        <v>621948151000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:90">
+      <c r="A59" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+    </row>
+    <row r="60" spans="1:90">
+      <c r="A60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60">
+        <v>14651492000000.0</v>
+      </c>
+      <c r="C60">
+        <v>13979512000000.0</v>
+      </c>
+      <c r="D60">
+        <v>13147527000000.0</v>
+      </c>
+      <c r="E60">
+        <v>12670207000000.0</v>
+      </c>
+      <c r="F60">
+        <v>12347144000000.0</v>
+      </c>
+      <c r="G60">
+        <v>11701843000000.0</v>
+      </c>
+      <c r="H60">
+        <v>11181666000000.0</v>
+      </c>
+      <c r="I60">
+        <v>10840525000000.0</v>
+      </c>
+      <c r="J60">
+        <v>10434314000000.0</v>
+      </c>
+      <c r="K60">
+        <v>9997580000000.0</v>
+      </c>
+      <c r="L60">
+        <v>9570740000000.0</v>
+      </c>
+      <c r="M60">
+        <v>8864329000000.0</v>
+      </c>
+      <c r="N60">
+        <v>8423903000000.0</v>
+      </c>
+      <c r="O60">
+        <v>8098053000000.0</v>
+      </c>
+      <c r="P60">
+        <v>7340808000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>6874855000000.0</v>
+      </c>
+      <c r="R60">
+        <v>6372008000000.0</v>
+      </c>
+      <c r="S60">
+        <v>5875074000000.0</v>
+      </c>
+      <c r="T60">
+        <v>5320041000000.0</v>
+      </c>
+      <c r="U60">
+        <v>5706176000000.0</v>
+      </c>
+      <c r="V60">
+        <v>5400497000000.0</v>
+      </c>
+      <c r="W60">
+        <v>5348670000000.0</v>
+      </c>
+      <c r="X60">
+        <v>5280333000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>5457497000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>5914573000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>6171002000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>5917590000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>5766589000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>5600494000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>5452442000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>5181701000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>4472642000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>4400662000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>4037833022000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3992467000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3912839000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3260917000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3203495226000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3097609000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>3016222000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2986180000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2974895357000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2949246000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2947325000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2456110000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2540569852000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2507922000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2491052000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2459046000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2427868352000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2337507000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2247644000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>2241729000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2172660048000.0</v>
+      </c>
+      <c r="BD60">
+        <v>2022802000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1905204035000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1856936000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1794118739000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1670278000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1621683000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1509512000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1469127876000.0</v>
+      </c>
+      <c r="BL60">
+        <v>1414689000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>1387364000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>1318217000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>1288043669000.0</v>
+      </c>
+      <c r="BP60">
+        <v>1291331000000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>1244676000000.0</v>
+      </c>
+      <c r="BR60">
+        <v>1149065000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>1127568491000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1287086000000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1278470000000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1227254000000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1225764623000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1190418000000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1172616000000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1143481000000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1130255344000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1220797000000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1163371000000.0</v>
+      </c>
+      <c r="CD60">
+        <v>1132362000000.0</v>
+      </c>
+      <c r="CE60">
+        <v>1119991136000.0</v>
+      </c>
+      <c r="CF60">
+        <v>1078902358000.0</v>
+      </c>
+      <c r="CG60">
+        <v>1054696036000.0</v>
+      </c>
+      <c r="CH60">
+        <v>1022373238000.0</v>
+      </c>
+      <c r="CI60">
+        <v>1010890788000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>684550484000.0</v>
+      </c>
+      <c r="CK60">
+        <v>625951303000.0</v>
+      </c>
+      <c r="CL60">
+        <v>625897434000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:90">
+      <c r="A61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="T61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+    </row>
+    <row r="62" spans="1:90">
+      <c r="A62" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2">
+        <v>25128961000000.0</v>
+      </c>
+      <c r="C2">
+        <v>24708342000000.0</v>
+      </c>
+      <c r="D2">
+        <v>18562907000000.0</v>
+      </c>
+      <c r="E2">
+        <v>14908075000000.0</v>
+      </c>
+      <c r="F2">
+        <v>10731341000000.0</v>
+      </c>
+      <c r="G2">
+        <v>8666454000000.0</v>
+      </c>
+      <c r="H2">
+        <v>11322628000000.0</v>
+      </c>
+      <c r="I2">
+        <v>9869417000000.0</v>
+      </c>
+      <c r="J2">
+        <v>8449611432000.0</v>
+      </c>
+      <c r="K2">
+        <v>7276597329000.0</v>
+      </c>
+      <c r="L2">
+        <v>7050083645000.0</v>
+      </c>
+      <c r="M2">
+        <v>6352461274000.0</v>
+      </c>
+      <c r="N2">
+        <v>4885537014000.0</v>
+      </c>
+      <c r="O2">
+        <v>3726164893000.0</v>
+      </c>
+      <c r="P2">
+        <v>2847205937000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2336089921000.0</v>
+      </c>
+      <c r="R2">
+        <v>2054321150000.0</v>
+      </c>
+      <c r="S2">
+        <v>1626630202000.0</v>
+      </c>
+      <c r="T2">
+        <v>2389361218000.0</v>
+      </c>
+      <c r="U2">
+        <v>2062911056000.0</v>
+      </c>
+      <c r="V2">
+        <v>1805794425000.0</v>
+      </c>
+      <c r="W2">
+        <v>1299732617000.0</v>
+      </c>
+      <c r="X2">
+        <v>1173042475000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>3244448000000.0</v>
+      </c>
+      <c r="C3">
+        <v>3003454000000.0</v>
+      </c>
+      <c r="D3">
+        <v>2619109000000.0</v>
+      </c>
+      <c r="E3">
+        <v>2398539000000.0</v>
+      </c>
+      <c r="F3">
+        <v>2211725000000.0</v>
+      </c>
+      <c r="G3">
+        <v>2328444000000.0</v>
+      </c>
+      <c r="H3">
+        <v>825922000000.0</v>
+      </c>
+      <c r="I3">
+        <v>767141000000.0</v>
+      </c>
+      <c r="J3">
+        <v>686741934000.0</v>
+      </c>
+      <c r="K3">
+        <v>628247160000.0</v>
+      </c>
+      <c r="L3">
+        <v>578892480000.0</v>
+      </c>
+      <c r="M3">
+        <v>547879081000.0</v>
+      </c>
+      <c r="N3">
+        <v>450636240000.0</v>
+      </c>
+      <c r="O3">
+        <v>340698345000.0</v>
+      </c>
+      <c r="P3">
+        <v>-3484410000.0</v>
+      </c>
+      <c r="Q3">
+        <v>12083093000.0</v>
+      </c>
+      <c r="R3">
+        <v>129998722000.0</v>
+      </c>
+      <c r="S3">
+        <v>-35198875000.0</v>
+      </c>
+      <c r="T3">
+        <v>-55901144000.0</v>
+      </c>
+      <c r="U3">
+        <v>15815842000.0</v>
+      </c>
+      <c r="V3">
+        <v>28907908000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>4078167000000.0</v>
+      </c>
+      <c r="C5">
+        <v>3430287000000.0</v>
+      </c>
+      <c r="D5">
+        <v>3601850000000.0</v>
+      </c>
+      <c r="E5">
+        <v>3649826000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1171502000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-177110000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1837924000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1709530000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1001053898000.0</v>
+      </c>
+      <c r="K5">
+        <v>822204106000.0</v>
+      </c>
+      <c r="L5">
+        <v>468885712000.0</v>
+      </c>
+      <c r="M5">
+        <v>542812642000.0</v>
+      </c>
+      <c r="N5">
+        <v>709448600000.0</v>
+      </c>
+      <c r="O5">
+        <v>770558968000.0</v>
+      </c>
+      <c r="P5">
+        <v>888570320000.0</v>
+      </c>
+      <c r="Q5">
+        <v>449512452000.0</v>
+      </c>
+      <c r="R5">
+        <v>276033046000.0</v>
+      </c>
+      <c r="S5">
+        <v>226431029000.0</v>
+      </c>
+      <c r="T5">
+        <v>322044923000.0</v>
+      </c>
+      <c r="U5">
+        <v>199667765000.0</v>
+      </c>
+      <c r="V5">
+        <v>194441887000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6">
+        <v>7322615000000.0</v>
+      </c>
+      <c r="C6">
+        <v>6433741000000.0</v>
+      </c>
+      <c r="D6">
+        <v>6220959000000.0</v>
+      </c>
+      <c r="E6">
+        <v>6048365000000.0</v>
+      </c>
+      <c r="F6">
+        <v>3383227000000.0</v>
+      </c>
+      <c r="G6">
+        <v>2151334000000.0</v>
+      </c>
+      <c r="H6">
+        <v>2663846000000.0</v>
+      </c>
+      <c r="I6">
+        <v>2476671000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1687795832000.0</v>
+      </c>
+      <c r="K6">
+        <v>1450451266000.0</v>
+      </c>
+      <c r="L6">
+        <v>1047778192000.0</v>
+      </c>
+      <c r="M6">
+        <v>1090691723000.0</v>
+      </c>
+      <c r="N6">
+        <v>1160084840000.0</v>
+      </c>
+      <c r="O6">
+        <v>1111257313000.0</v>
+      </c>
+      <c r="P6">
+        <v>885085910000.0</v>
+      </c>
+      <c r="Q6">
+        <v>461595545000.0</v>
+      </c>
+      <c r="R6">
+        <v>406031768000.0</v>
+      </c>
+      <c r="S6">
+        <v>191232154000.0</v>
+      </c>
+      <c r="T6">
+        <v>266143779000.0</v>
+      </c>
+      <c r="U6">
+        <v>215483607000.0</v>
+      </c>
+      <c r="V6">
+        <v>223349795000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9">
+        <v>17954247000000.0</v>
+      </c>
+      <c r="C9">
+        <v>16140437000000.0</v>
+      </c>
+      <c r="D9">
+        <v>14755904000000.0</v>
+      </c>
+      <c r="E9">
+        <v>12029265000000.0</v>
+      </c>
+      <c r="F9">
+        <v>7692462000000.0</v>
+      </c>
+      <c r="G9">
+        <v>6180944000000.0</v>
+      </c>
+      <c r="H9">
+        <v>10256117000000.0</v>
+      </c>
+      <c r="I9">
+        <v>9051706000000.0</v>
+      </c>
+      <c r="J9">
+        <v>7856121232000.0</v>
+      </c>
+      <c r="K9">
+        <v>6873018094000.0</v>
+      </c>
+      <c r="L9">
+        <v>5782714798000.0</v>
+      </c>
+      <c r="M9">
+        <v>5469645239000.0</v>
+      </c>
+      <c r="N9">
+        <v>4848702577000.0</v>
+      </c>
+      <c r="O9">
+        <v>3858920359000.0</v>
+      </c>
+      <c r="P9">
+        <v>3042602958000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2376409771000.0</v>
+      </c>
+      <c r="R9">
+        <v>2057893888000.0</v>
+      </c>
+      <c r="S9">
+        <v>1841405672000.0</v>
+      </c>
+      <c r="T9">
+        <v>1497071627000.0</v>
+      </c>
+      <c r="U9">
+        <v>1270241131000.0</v>
+      </c>
+      <c r="V9">
+        <v>1071034992000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>3539559000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2833773000000.0</v>
+      </c>
+      <c r="D10">
+        <v>3202895000000.0</v>
+      </c>
+      <c r="E10">
+        <v>3172623000000.0</v>
+      </c>
+      <c r="F10">
+        <v>691608000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-723806000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1625502000000.0</v>
+      </c>
+      <c r="I10">
+        <v>1173417000000.0</v>
+      </c>
+      <c r="J10">
+        <v>597451062000.0</v>
+      </c>
+      <c r="K10">
+        <v>401490328000.0</v>
+      </c>
+      <c r="L10">
+        <v>148089126000.0</v>
+      </c>
+      <c r="M10">
+        <v>191788021000.0</v>
+      </c>
+      <c r="N10">
+        <v>485106683000.0</v>
+      </c>
+      <c r="O10">
+        <v>597637801000.0</v>
+      </c>
+      <c r="P10">
+        <v>484571847000.0</v>
+      </c>
+      <c r="Q10">
+        <v>275790308000.0</v>
+      </c>
+      <c r="R10">
+        <v>281838559000.0</v>
+      </c>
+      <c r="S10">
+        <v>-87378807000.0</v>
+      </c>
+      <c r="T10">
+        <v>151615591000.0</v>
+      </c>
+      <c r="U10">
+        <v>136774195000.0</v>
+      </c>
+      <c r="V10">
+        <v>177731579000.0</v>
+      </c>
+      <c r="W10">
+        <v>159660487000.0</v>
+      </c>
+      <c r="X10">
+        <v>110421060000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11">
+        <v>820325000000.0</v>
+      </c>
+      <c r="C11">
+        <v>686357000000.0</v>
+      </c>
+      <c r="D11">
+        <v>857602000000.0</v>
+      </c>
+      <c r="E11">
+        <v>667220000000.0</v>
+      </c>
+      <c r="F11">
+        <v>201452000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-138502000000.0</v>
+      </c>
+      <c r="H11">
+        <v>461995000000.0</v>
+      </c>
+      <c r="I11">
+        <v>359501000000.0</v>
+      </c>
+      <c r="J11">
+        <v>247369797000.0</v>
+      </c>
+      <c r="K11">
+        <v>193014693000.0</v>
+      </c>
+      <c r="L11">
+        <v>117994056000.0</v>
+      </c>
+      <c r="M11">
+        <v>118525459000.0</v>
+      </c>
+      <c r="N11">
+        <v>157313966000.0</v>
+      </c>
+      <c r="O11">
+        <v>164886821000.0</v>
+      </c>
+      <c r="P11">
+        <v>124146855000.0</v>
+      </c>
+      <c r="Q11">
+        <v>74718945000.0</v>
+      </c>
+      <c r="R11">
+        <v>117846719000.0</v>
+      </c>
+      <c r="S11">
+        <v>-17587978000.0</v>
+      </c>
+      <c r="T11">
+        <v>36187010000.0</v>
+      </c>
+      <c r="U11">
+        <v>27382008000.0</v>
+      </c>
+      <c r="V11">
+        <v>45787380000.0</v>
+      </c>
+      <c r="W11">
+        <v>45758985000.0</v>
+      </c>
+      <c r="X11">
+        <v>34145220000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12">
+        <v>538608000000.0</v>
+      </c>
+      <c r="C12">
+        <v>596514000000.0</v>
+      </c>
+      <c r="D12">
+        <v>466911000000.0</v>
+      </c>
+      <c r="E12">
+        <v>477203000000.0</v>
+      </c>
+      <c r="F12">
+        <v>496171000000.0</v>
+      </c>
+      <c r="G12">
+        <v>546696000000.0</v>
+      </c>
+      <c r="H12">
+        <v>212422000000.0</v>
+      </c>
+      <c r="I12">
+        <v>275853000000.0</v>
+      </c>
+      <c r="J12">
+        <v>403602836000.0</v>
+      </c>
+      <c r="K12">
+        <v>420713778000.0</v>
+      </c>
+      <c r="L12">
+        <v>399287490000.0</v>
+      </c>
+      <c r="M12">
+        <v>381856736000.0</v>
+      </c>
+      <c r="N12">
+        <v>239982033000.0</v>
+      </c>
+      <c r="O12">
+        <v>165069599000.0</v>
+      </c>
+      <c r="P12">
+        <v>123418316000.0</v>
+      </c>
+      <c r="Q12">
+        <v>123883433000.0</v>
+      </c>
+      <c r="R12">
+        <v>114219792000.0</v>
+      </c>
+      <c r="S12">
+        <v>72804897000.0</v>
+      </c>
+      <c r="T12">
+        <v>63087460000.0</v>
+      </c>
+      <c r="U12">
+        <v>78709412000.0</v>
+      </c>
+      <c r="V12">
+        <v>45618216000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>103506000000.0</v>
+      </c>
+      <c r="C13">
+        <v>408130000000.0</v>
+      </c>
+      <c r="D13">
+        <v>87147000000.0</v>
+      </c>
+      <c r="E13">
+        <v>309179000000.0</v>
+      </c>
+      <c r="F13">
+        <v>448271000000.0</v>
+      </c>
+      <c r="G13">
+        <v>123501000000.0</v>
+      </c>
+      <c r="H13">
+        <v>250840000000.0</v>
+      </c>
+      <c r="I13">
+        <v>363802000000.0</v>
+      </c>
+      <c r="J13">
+        <v>197472565000.0</v>
+      </c>
+      <c r="K13">
+        <v>323485774000.0</v>
+      </c>
+      <c r="L13">
+        <v>376610630000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14">
+        <v>-488078000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-379799000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-451744000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-395763000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-51243000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1150730000000.0</v>
+      </c>
+      <c r="H14">
+        <v>1199543000000.0</v>
+      </c>
+      <c r="I14">
+        <v>609744000000.0</v>
+      </c>
+      <c r="J14">
+        <v>204581000000.0</v>
+      </c>
+      <c r="K14">
+        <v>15047000.0</v>
+      </c>
+      <c r="L14">
+        <v>15211000.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14">
+        <v>432000.0</v>
+      </c>
+      <c r="O14">
+        <v>351000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14">
+        <v>5580000.0</v>
+      </c>
+      <c r="S14">
+        <v>145000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14">
+        <v>42579000.0</v>
+      </c>
+      <c r="V14">
+        <v>23000.0</v>
+      </c>
+      <c r="W14">
+        <v>20000.0</v>
+      </c>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15">
+        <v>2231156000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1767617000000.0</v>
+      </c>
+      <c r="D15">
+        <v>1893549000000.0</v>
+      </c>
+      <c r="E15">
+        <v>2117880000000.0</v>
+      </c>
+      <c r="F15">
+        <v>420176000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-585304000000.0</v>
+      </c>
+      <c r="H15">
+        <v>933493000000.0</v>
+      </c>
+      <c r="I15">
+        <v>735829000000.0</v>
+      </c>
+      <c r="J15">
+        <v>334651307000.0</v>
+      </c>
+      <c r="K15">
+        <v>208475799000.0</v>
+      </c>
+      <c r="L15">
+        <v>37333923000.0</v>
+      </c>
+      <c r="M15">
+        <v>74082456000.0</v>
+      </c>
+      <c r="N15">
+        <v>327792285000.0</v>
+      </c>
+      <c r="O15">
+        <v>432750629000.0</v>
+      </c>
+      <c r="P15">
+        <v>360425097000.0</v>
+      </c>
+      <c r="Q15">
+        <v>201071471000.0</v>
+      </c>
+      <c r="R15">
+        <v>163986260000.0</v>
+      </c>
+      <c r="S15">
+        <v>-69790974000.0</v>
+      </c>
+      <c r="T15">
+        <v>115429279000.0</v>
+      </c>
+      <c r="U15">
+        <v>109349608000.0</v>
+      </c>
+      <c r="V15">
+        <v>131944176000.0</v>
+      </c>
+      <c r="W15">
+        <v>113901482000.0</v>
+      </c>
+      <c r="X15">
+        <v>76283925000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16">
+        <v>2231156000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1767617000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1893549000000.0</v>
+      </c>
+      <c r="E16">
+        <v>2109640000000.0</v>
+      </c>
+      <c r="F16">
+        <v>2109640000000.0</v>
+      </c>
+      <c r="G16">
+        <v>-553716000000.0</v>
+      </c>
+      <c r="H16">
+        <v>933493000000.0</v>
+      </c>
+      <c r="I16">
+        <v>735829000000.0</v>
+      </c>
+      <c r="J16">
+        <v>334651000000.0</v>
+      </c>
+      <c r="K16">
+        <v>208475799000.0</v>
+      </c>
+      <c r="L16">
+        <v>37333923000.0</v>
+      </c>
+      <c r="M16">
+        <v>74082456000.0</v>
+      </c>
+      <c r="N16">
+        <v>327792285000.0</v>
+      </c>
+      <c r="O16">
+        <v>432750629000.0</v>
+      </c>
+      <c r="P16">
+        <v>360425097000.0</v>
+      </c>
+      <c r="Q16">
+        <v>201071471000.0</v>
+      </c>
+      <c r="R16">
+        <v>163986260000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>115429279000.0</v>
+      </c>
+      <c r="U16">
+        <v>109349608000.0</v>
+      </c>
+      <c r="V16">
+        <v>131944176000.0</v>
+      </c>
+      <c r="W16">
+        <v>113901482000.0</v>
+      </c>
+      <c r="X16">
+        <v>76283925000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>2719234000000.0</v>
+      </c>
+      <c r="C17">
+        <v>2147416000000.0</v>
+      </c>
+      <c r="D17">
+        <v>2345293000000.0</v>
+      </c>
+      <c r="E17">
+        <v>2505403000000.0</v>
+      </c>
+      <c r="F17">
+        <v>490156000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-585304000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1163507000000.0</v>
+      </c>
+      <c r="I17">
+        <v>813916000000.0</v>
+      </c>
+      <c r="J17">
+        <v>350081265000.0</v>
+      </c>
+      <c r="K17">
+        <v>208475635000.0</v>
+      </c>
+      <c r="L17">
+        <v>30095070000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-799235000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-515867000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-386337000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-421411000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-439248000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-428707000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-165966000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-477837000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-370418337000.0</v>
+      </c>
+      <c r="K18">
+        <v>-411176335000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>169</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...4 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21">
+        <v>4223756000000.0</v>
+      </c>
+      <c r="C21">
+        <v>3378687000000.0</v>
+      </c>
+      <c r="D21">
+        <v>3505994000000.0</v>
+      </c>
+      <c r="E21">
+        <v>3294393000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1194923000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-166026000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1866785000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1391807000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1014814727000.0</v>
+      </c>
+      <c r="K21">
+        <v>866000749000.0</v>
+      </c>
+      <c r="L21">
+        <v>502114427000.0</v>
+      </c>
+      <c r="M21">
+        <v>524779867000.0</v>
+      </c>
+      <c r="N21">
+        <v>751017971000.0</v>
+      </c>
+      <c r="O21">
+        <v>761290428000.0</v>
+      </c>
+      <c r="P21">
+        <v>622265025000.0</v>
+      </c>
+      <c r="Q21">
+        <v>437009536000.0</v>
+      </c>
+      <c r="R21">
+        <v>307715711000.0</v>
+      </c>
+      <c r="S21">
+        <v>303348599000.0</v>
+      </c>
+      <c r="T21">
+        <v>257184468000.0</v>
+      </c>
+      <c r="U21">
+        <v>195859312000.0</v>
+      </c>
+      <c r="V21">
+        <v>193708346000.0</v>
+      </c>
+      <c r="W21">
+        <v>200657413000.0</v>
+      </c>
+      <c r="X21">
+        <v>141001296000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>38859452000000.0</v>
+      </c>
+      <c r="C23">
+        <v>37470092000000.0</v>
+      </c>
+      <c r="D23">
+        <v>29816671000000.0</v>
+      </c>
+      <c r="E23">
+        <v>23851127000000.0</v>
+      </c>
+      <c r="F23">
+        <v>17239782000000.0</v>
+      </c>
+      <c r="G23">
+        <v>14983982000000.0</v>
+      </c>
+      <c r="H23">
+        <v>19647987000000.0</v>
+      </c>
+      <c r="I23">
+        <v>17489920000000.0</v>
+      </c>
+      <c r="J23">
+        <v>15267623639000.0</v>
+      </c>
+      <c r="K23">
+        <v>13261693376000.0</v>
+      </c>
+      <c r="L23">
+        <v>12310195644000.0</v>
+      </c>
+      <c r="M23">
+        <v>11297326646000.0</v>
+      </c>
+      <c r="N23">
+        <v>8983221620000.0</v>
+      </c>
+      <c r="O23">
+        <v>6823794824000.0</v>
+      </c>
+      <c r="P23">
+        <v>5267543870000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4275490156000.0</v>
+      </c>
+      <c r="R23">
+        <v>3804499327000.0</v>
+      </c>
+      <c r="S23">
+        <v>3164687275000.0</v>
+      </c>
+      <c r="T23">
+        <v>3629248377000.0</v>
+      </c>
+      <c r="U23">
+        <v>3137292875000.0</v>
+      </c>
+      <c r="V23">
+        <v>2683121071000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>3244448000000.0</v>
+      </c>
+      <c r="C25">
+        <v>2941213000000.0</v>
+      </c>
+      <c r="D25">
+        <v>2581719000000.0</v>
+      </c>
+      <c r="E25">
+        <v>2366713000000.0</v>
+      </c>
+      <c r="F25">
+        <v>2185477000000.0</v>
+      </c>
+      <c r="G25">
+        <v>2283415000000.0</v>
+      </c>
+      <c r="H25">
+        <v>825922000000.0</v>
+      </c>
+      <c r="I25">
+        <v>760840000000.0</v>
+      </c>
+      <c r="J25">
+        <v>681518066000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27">
+        <v>3412239000000.0</v>
+      </c>
+      <c r="C27">
+        <v>3185895000000.0</v>
+      </c>
+      <c r="D27">
+        <v>9499582000000.0</v>
+      </c>
+      <c r="E27">
+        <v>2205313000000.0</v>
+      </c>
+      <c r="F27">
+        <v>1588628000000.0</v>
+      </c>
+      <c r="G27">
+        <v>1336847000000.0</v>
+      </c>
+      <c r="H27">
+        <v>1712435000000.0</v>
+      </c>
+      <c r="I27">
+        <v>1545854000000.0</v>
+      </c>
+      <c r="J27">
+        <v>1368751874000.0</v>
+      </c>
+      <c r="K27">
+        <v>1182103575000.0</v>
+      </c>
+      <c r="L27">
+        <v>908827752000.0</v>
+      </c>
+      <c r="M27">
+        <v>886697348000.0</v>
+      </c>
+      <c r="N27">
+        <v>817466082000.0</v>
+      </c>
+      <c r="O27">
+        <v>606739172000.0</v>
+      </c>
+      <c r="P27">
+        <v>2066769039000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1663826610000.0</v>
+      </c>
+      <c r="R27">
+        <v>1505650413000.0</v>
+      </c>
+      <c r="S27">
+        <v>1286874724000.0</v>
+      </c>
+      <c r="T27">
+        <v>1050858167000.0</v>
+      </c>
+      <c r="U27">
+        <v>923926331000.0</v>
+      </c>
+      <c r="V27">
+        <v>731820725000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>387485000000.0</v>
+      </c>
+      <c r="C28">
+        <v>485454000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1750328000000.0</v>
+      </c>
+      <c r="E28">
+        <v>349994000000.0</v>
+      </c>
+      <c r="F28">
+        <v>250728000000.0</v>
+      </c>
+      <c r="G28">
+        <v>250899000000.0</v>
+      </c>
+      <c r="H28">
+        <v>286047000000.0</v>
+      </c>
+      <c r="I28">
+        <v>274445000000.0</v>
+      </c>
+      <c r="J28">
+        <v>264227217000.0</v>
+      </c>
+      <c r="K28">
+        <v>212455198000.0</v>
+      </c>
+      <c r="L28">
+        <v>183018901000.0</v>
+      </c>
+      <c r="M28">
+        <v>157934078000.0</v>
+      </c>
+      <c r="N28">
+        <v>122818727000.0</v>
+      </c>
+      <c r="O28">
+        <v>105277241000.0</v>
+      </c>
+      <c r="P28">
+        <v>353568894000.0</v>
+      </c>
+      <c r="Q28">
+        <v>263490532000.0</v>
+      </c>
+      <c r="R28">
+        <v>244527764000.0</v>
+      </c>
+      <c r="S28">
+        <v>251182349000.0</v>
+      </c>
+      <c r="T28">
+        <v>189028992000.0</v>
+      </c>
+      <c r="U28">
+        <v>150455488000.0</v>
+      </c>
+      <c r="V28">
+        <v>145505921000.0</v>
+      </c>
+      <c r="W28">
+        <v>729512048000.0</v>
+      </c>
+      <c r="X28">
+        <v>645395166000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>820325000000.0</v>
+      </c>
+      <c r="C29">
+        <v>686357000000.0</v>
+      </c>
+      <c r="D29">
+        <v>857602000000.0</v>
+      </c>
+      <c r="E29">
+        <v>667220000000.0</v>
+      </c>
+      <c r="F29">
+        <v>201452000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-138502000000.0</v>
+      </c>
+      <c r="H29">
+        <v>461995000000.0</v>
+      </c>
+      <c r="I29">
+        <v>359501000000.0</v>
+      </c>
+      <c r="J29">
+        <v>247369797000.0</v>
+      </c>
+      <c r="K29">
+        <v>193014693000.0</v>
+      </c>
+      <c r="L29">
+        <v>117994056000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>13730491000000.0</v>
+      </c>
+      <c r="C30">
+        <v>12761750000000.0</v>
+      </c>
+      <c r="D30">
+        <v>9003136000000.0</v>
+      </c>
+      <c r="E30">
+        <v>8943052000000.0</v>
+      </c>
+      <c r="F30">
+        <v>6508441000000.0</v>
+      </c>
+      <c r="G30">
+        <v>6317528000000.0</v>
+      </c>
+      <c r="H30">
+        <v>8325359000000.0</v>
+      </c>
+      <c r="I30">
+        <v>7620503000000.0</v>
+      </c>
+      <c r="J30">
+        <v>6818012207000.0</v>
+      </c>
+      <c r="K30">
+        <v>5985096047000.0</v>
+      </c>
+      <c r="L30">
+        <v>5260111999000.0</v>
+      </c>
+      <c r="M30">
+        <v>4944865372000.0</v>
+      </c>
+      <c r="N30">
+        <v>4097684606000.0</v>
+      </c>
+      <c r="O30">
+        <v>3097629931000.0</v>
+      </c>
+      <c r="P30">
+        <v>2420337933000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1939400235000.0</v>
+      </c>
+      <c r="R30">
+        <v>1750178177000.0</v>
+      </c>
+      <c r="S30">
+        <v>1538057073000.0</v>
+      </c>
+      <c r="T30">
+        <v>1239887159000.0</v>
+      </c>
+      <c r="U30">
+        <v>1074381819000.0</v>
+      </c>
+      <c r="V30">
+        <v>877326646000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-684197000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-544914000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-303099000000.0</v>
+      </c>
+      <c r="E31">
+        <v>86410000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-494830000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-585944000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-241283000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-332096000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-417363665000.0</v>
+      </c>
+      <c r="K31">
+        <v>-438274972000.0</v>
+      </c>
+      <c r="L31">
+        <v>-374513673000.0</v>
+      </c>
+      <c r="M31">
+        <v>-353620759000.0</v>
+      </c>
+      <c r="N31">
+        <v>-265911288000.0</v>
+      </c>
+      <c r="O31">
+        <v>-163652627000.0</v>
+      </c>
+      <c r="P31">
+        <v>-137693178000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-161219228000.0</v>
+      </c>
+      <c r="R31">
+        <v>-25877152000.0</v>
+      </c>
+      <c r="S31">
+        <v>-390727406000.0</v>
+      </c>
+      <c r="T31">
+        <v>-105568877000.0</v>
+      </c>
+      <c r="U31">
+        <v>-59085117000.0</v>
+      </c>
+      <c r="V31">
+        <v>-15976767000.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32">
+        <v>43083208000000.0</v>
+      </c>
+      <c r="C32">
+        <v>40848779000000.0</v>
+      </c>
+      <c r="D32">
+        <v>33318811000000.0</v>
+      </c>
+      <c r="E32">
+        <v>26937340000000.0</v>
+      </c>
+      <c r="F32">
+        <v>18423803000000.0</v>
+      </c>
+      <c r="G32">
+        <v>14847398000000.0</v>
+      </c>
+      <c r="H32">
+        <v>21578745000000.0</v>
+      </c>
+      <c r="I32">
+        <v>18921123000000.0</v>
+      </c>
+      <c r="J32">
+        <v>16305732664000.0</v>
+      </c>
+      <c r="K32">
+        <v>14149615423000.0</v>
+      </c>
+      <c r="L32">
+        <v>12832798443000.0</v>
+      </c>
+      <c r="M32">
+        <v>11822106513000.0</v>
+      </c>
+      <c r="N32">
+        <v>9734239591000.0</v>
+      </c>
+      <c r="O32">
+        <v>7585085252000.0</v>
+      </c>
+      <c r="P32">
+        <v>5889808895000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4712499692000.0</v>
+      </c>
+      <c r="R32">
+        <v>4112215038000.0</v>
+      </c>
+      <c r="S32">
+        <v>3468035874000.0</v>
+      </c>
+      <c r="T32">
+        <v>3886432845000.0</v>
+      </c>
+      <c r="U32">
+        <v>3333152187000.0</v>
+      </c>
+      <c r="V32">
+        <v>2876829417000.0</v>
+      </c>
+      <c r="W32">
+        <v>2308718283000.0</v>
+      </c>
+      <c r="X32">
+        <v>2014108493000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CM32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:91">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:91">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2">
+        <v>8290178000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5357022000000.0</v>
+      </c>
+      <c r="D2">
+        <v>6962060000000.0</v>
+      </c>
+      <c r="E2">
+        <v>6736930000000.0</v>
+      </c>
+      <c r="F2">
+        <v>6072949000000.0</v>
+      </c>
+      <c r="G2">
+        <v>6728825000000.0</v>
+      </c>
+      <c r="H2">
+        <v>6320851000000.0</v>
+      </c>
+      <c r="I2">
+        <v>5820794000000.0</v>
+      </c>
+      <c r="J2">
+        <v>5772981000000.0</v>
+      </c>
+      <c r="K2">
+        <v>6059731000000.0</v>
+      </c>
+      <c r="L2">
+        <v>5215879000000.0</v>
+      </c>
+      <c r="M2">
+        <v>5264722000000.0</v>
+      </c>
+      <c r="N2">
+        <v>4856534000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2688186000000.0</v>
+      </c>
+      <c r="P2">
+        <v>4168624000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4310385000000.0</v>
+      </c>
+      <c r="R2">
+        <v>3740880000000.0</v>
+      </c>
+      <c r="S2">
+        <v>2549059000000.0</v>
+      </c>
+      <c r="T2">
+        <v>2043798000000.0</v>
+      </c>
+      <c r="U2">
+        <v>3623155000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2515329000000.0</v>
+      </c>
+      <c r="W2">
+        <v>2747220000000.0</v>
+      </c>
+      <c r="X2">
+        <v>2019566000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1340400000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2559268000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>3322411000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1440397000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>4077021000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2482799000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2514099000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1157325000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>3897512000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2300481000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2456548432000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2060213000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>2076228000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1856622000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1720963329000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1947382000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1889389000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1718863000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1833884645000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1821553000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1767108000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1627538000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1655137274000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1803108000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1463816000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1430400000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1384590014000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1306923000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1109793000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1084231000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1028748893000.0</v>
+      </c>
+      <c r="BD2">
+        <v>974674642000.0</v>
+      </c>
+      <c r="BE2">
+        <v>896192358000.0</v>
+      </c>
+      <c r="BF2">
+        <v>826549000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>805179937000.0</v>
+      </c>
+      <c r="BH2">
+        <v>748101000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>652670000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>641255000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>634894921000.0</v>
+      </c>
+      <c r="BL2">
+        <v>624266000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>534561000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>542368000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>517258150000.0</v>
+      </c>
+      <c r="BP2">
+        <v>527699000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>787697000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>426203000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>767395966000.0</v>
+      </c>
+      <c r="BT2">
+        <v>766230000000.0</v>
+      </c>
+      <c r="BU2">
+        <v>685864000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>615355000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>642036717000.0</v>
+      </c>
+      <c r="BX2">
+        <v>581326000000.0</v>
+      </c>
+      <c r="BY2">
+        <v>501544000000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>507100000000.0</v>
+      </c>
+      <c r="CA2">
+        <v>520739693000.0</v>
+      </c>
+      <c r="CB2">
+        <v>511915000000.0</v>
+      </c>
+      <c r="CC2">
+        <v>452242000000.0</v>
+      </c>
+      <c r="CD2">
+        <v>458172000000.0</v>
+      </c>
+      <c r="CE2">
+        <v>494843066000.0</v>
+      </c>
+      <c r="CF2">
+        <v>436292883000.0</v>
+      </c>
+      <c r="CG2">
+        <v>377661025000.0</v>
+      </c>
+      <c r="CH2">
+        <v>399089446000.0</v>
+      </c>
+      <c r="CI2">
+        <v>377346301000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>344738517000.0</v>
+      </c>
+      <c r="CK2">
+        <v>283679940000.0</v>
+      </c>
+      <c r="CL2">
+        <v>284156595000.0</v>
+      </c>
+      <c r="CM2">
+        <v>343904813000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:91">
+      <c r="A3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>888359000000.0</v>
+      </c>
+      <c r="C3">
+        <v>820087000000.0</v>
+      </c>
+      <c r="D3">
+        <v>838078000000.0</v>
+      </c>
+      <c r="E3">
+        <v>830064000000.0</v>
+      </c>
+      <c r="F3">
+        <v>756219000000.0</v>
+      </c>
+      <c r="G3">
+        <v>824838000000.0</v>
+      </c>
+      <c r="H3">
+        <v>730062000000.0</v>
+      </c>
+      <c r="I3">
+        <v>672840000000.0</v>
+      </c>
+      <c r="J3">
+        <v>740981000000.0</v>
+      </c>
+      <c r="K3">
+        <v>777031000000.0</v>
+      </c>
+      <c r="L3">
+        <v>608707000000.0</v>
+      </c>
+      <c r="M3">
+        <v>590338000000.0</v>
+      </c>
+      <c r="N3">
+        <v>608691000000.0</v>
+      </c>
+      <c r="O3">
+        <v>639803000000.0</v>
+      </c>
+      <c r="P3">
+        <v>657627000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>532042000000.0</v>
+      </c>
+      <c r="R3">
+        <v>532105000000.0</v>
+      </c>
+      <c r="S3">
+        <v>568786000000.0</v>
+      </c>
+      <c r="T3">
+        <v>532162000000.0</v>
+      </c>
+      <c r="U3">
+        <v>544844000000.0</v>
+      </c>
+      <c r="V3">
+        <v>539346000000.0</v>
+      </c>
+      <c r="W3">
+        <v>489821000000.0</v>
+      </c>
+      <c r="X3">
+        <v>589570000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>595351000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>608673000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>211209000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>211174000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>202566000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>200973000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>190880000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>192852000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>191965000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>185143000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>178906066000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>175288000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>165674000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>161650000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>156339353000.0</v>
+      </c>
+      <c r="AN3">
+        <v>157095000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>155204000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>154557000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>141679480000.0</v>
+      </c>
+      <c r="AR3">
+        <v>146832000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>146234000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>144147000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>141891081000.0</v>
+      </c>
+      <c r="AV3">
+        <v>139496000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>138533000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>127959000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>126187240000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>116491000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>108990000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>98968000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4667540000.0</v>
+      </c>
+      <c r="BD3">
+        <v>-75765575000.0</v>
+      </c>
+      <c r="BE3">
+        <v>39253575000.0</v>
+      </c>
+      <c r="BF3">
+        <v>41113000000.0</v>
+      </c>
+      <c r="BG3">
+        <v>-14274862000.0</v>
+      </c>
+      <c r="BH3">
+        <v>-5671000000.0</v>
+      </c>
+      <c r="BI3">
+        <v>2112000000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>-2112000000.0</v>
+      </c>
+      <c r="BK3">
+        <v>3158916000.0</v>
+      </c>
+      <c r="BL3">
+        <v>-9565000000.0</v>
+      </c>
+      <c r="BM3">
+        <v>18387000000.0</v>
+      </c>
+      <c r="BN3">
+        <v>-614000000.0</v>
+      </c>
+      <c r="BO3">
+        <v>2656722000.0</v>
+      </c>
+      <c r="BP3">
+        <v>9470000000.0</v>
+      </c>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+    </row>
+    <row r="4" spans="1:91">
+      <c r="A4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+    </row>
+    <row r="5" spans="1:91">
+      <c r="A5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>1050856000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1457114000000.0</v>
+      </c>
+      <c r="D5">
+        <v>885719000000.0</v>
+      </c>
+      <c r="E5">
+        <v>937892000000.0</v>
+      </c>
+      <c r="F5">
+        <v>797442000000.0</v>
+      </c>
+      <c r="G5">
+        <v>930074000000.0</v>
+      </c>
+      <c r="H5">
+        <v>826620000000.0</v>
+      </c>
+      <c r="I5">
+        <v>906868000000.0</v>
+      </c>
+      <c r="J5">
+        <v>763629000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1024970000000.0</v>
+      </c>
+      <c r="L5">
+        <v>840886000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1071907000000.0</v>
+      </c>
+      <c r="N5">
+        <v>732043000000.0</v>
+      </c>
+      <c r="O5">
+        <v>1078590000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1059595000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>861574000000.0</v>
+      </c>
+      <c r="R5">
+        <v>815535000000.0</v>
+      </c>
+      <c r="S5">
+        <v>873808000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-349143000000.0</v>
+      </c>
+      <c r="U5">
+        <v>491037000000.0</v>
+      </c>
+      <c r="V5">
+        <v>168510000000.0</v>
+      </c>
+      <c r="W5">
+        <v>248284000000.0</v>
+      </c>
+      <c r="X5">
+        <v>-118827000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-459788000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>134304000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>576534000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>346508000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>624007000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>275695000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>187283000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>279824000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>499671000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>235956000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>261555433000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>221412000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>330718000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>199715000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>343088738000.0</v>
+      </c>
+      <c r="AN5">
+        <v>235102000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>170785000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>122328000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>192385721000.0</v>
+      </c>
+      <c r="AR5">
+        <v>94033000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>53384000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>106799000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>158827860000.0</v>
+      </c>
+      <c r="AV5">
+        <v>61327000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>164951000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>145773000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>228926600000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>165427000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>185786000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>126723000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>248815860000.0</v>
+      </c>
+      <c r="BD5">
+        <v>276868208000.0</v>
+      </c>
+      <c r="BE5">
+        <v>156349792000.0</v>
+      </c>
+      <c r="BF5">
+        <v>74611000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>224573025000.0</v>
+      </c>
+      <c r="BH5">
+        <v>143703000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>177266000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>88845000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>135067536000.0</v>
+      </c>
+      <c r="BL5">
+        <v>111134000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>118300000000.0</v>
+      </c>
+      <c r="BN5">
+        <v>67626000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>109579711000.0</v>
+      </c>
+      <c r="BP5">
+        <v>87694000000.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+    </row>
+    <row r="6" spans="1:91">
+      <c r="A6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6">
+        <v>1939215000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2277201000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1723797000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1767956000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1553661000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1754912000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1556682000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1579708000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1504610000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1802001000000.0</v>
+      </c>
+      <c r="L6">
+        <v>1449593000000.0</v>
+      </c>
+      <c r="M6">
+        <v>1662245000000.0</v>
+      </c>
+      <c r="N6">
+        <v>1340734000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1718393000000.0</v>
+      </c>
+      <c r="P6">
+        <v>1717222000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1393616000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1347640000000.0</v>
+      </c>
+      <c r="S6">
+        <v>1442594000000.0</v>
+      </c>
+      <c r="T6">
+        <v>183019000000.0</v>
+      </c>
+      <c r="U6">
+        <v>1035881000000.0</v>
+      </c>
+      <c r="V6">
+        <v>707856000000.0</v>
+      </c>
+      <c r="W6">
+        <v>738105000000.0</v>
+      </c>
+      <c r="X6">
+        <v>470743000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>135563000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>742977000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>787743000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>557682000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>826573000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>476668000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>378163000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>472676000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>691636000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>421099000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>440461499000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>396700000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>496392000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>361365000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>499428091000.0</v>
+      </c>
+      <c r="AN6">
+        <v>392197000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>325989000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>276885000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>334065201000.0</v>
+      </c>
+      <c r="AR6">
+        <v>240865000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>199618000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>250946000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>300718941000.0</v>
+      </c>
+      <c r="AV6">
+        <v>200823000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>303484000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>273732000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>355113840000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>281918000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>294776000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>225691000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>253483400000.0</v>
+      </c>
+      <c r="BD6">
+        <v>201102633000.0</v>
+      </c>
+      <c r="BE6">
+        <v>195603367000.0</v>
+      </c>
+      <c r="BF6">
+        <v>115724000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>210298163000.0</v>
+      </c>
+      <c r="BH6">
+        <v>138032000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>179378000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>86733000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>138226452000.0</v>
+      </c>
+      <c r="BL6">
+        <v>101569000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>136687000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>67012000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>112236433000.0</v>
+      </c>
+      <c r="BP6">
+        <v>97164000000.0</v>
+      </c>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+    </row>
+    <row r="7" spans="1:91">
+      <c r="A7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+    </row>
+    <row r="8" spans="1:91">
+      <c r="A8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+    </row>
+    <row r="9" spans="1:91">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9">
+        <v>4002167000000.0</v>
+      </c>
+      <c r="C9">
+        <v>6122163000000.0</v>
+      </c>
+      <c r="D9">
+        <v>3513400000000.0</v>
+      </c>
+      <c r="E9">
+        <v>4233946000000.0</v>
+      </c>
+      <c r="F9">
+        <v>4084738000000.0</v>
+      </c>
+      <c r="G9">
+        <v>4316383000000.0</v>
+      </c>
+      <c r="H9">
+        <v>3301864000000.0</v>
+      </c>
+      <c r="I9">
+        <v>3384274000000.0</v>
+      </c>
+      <c r="J9">
+        <v>3015300000000.0</v>
+      </c>
+      <c r="K9">
+        <v>3466590000000.0</v>
+      </c>
+      <c r="L9">
+        <v>3786180000000.0</v>
+      </c>
+      <c r="M9">
+        <v>3770719000000.0</v>
+      </c>
+      <c r="N9">
+        <v>3302060000000.0</v>
+      </c>
+      <c r="O9">
+        <v>3541210000000.0</v>
+      </c>
+      <c r="P9">
+        <v>3055723000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>3018368000000.0</v>
+      </c>
+      <c r="R9">
+        <v>2413964000000.0</v>
+      </c>
+      <c r="S9">
+        <v>2670045000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1125932000000.0</v>
+      </c>
+      <c r="U9">
+        <v>2098930000000.0</v>
+      </c>
+      <c r="V9">
+        <v>1797555000000.0</v>
+      </c>
+      <c r="W9">
+        <v>1930717000000.0</v>
+      </c>
+      <c r="X9">
+        <v>1357917000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>743089000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>2149221000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2846476000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2471127000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>2741416000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2197098000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>2579351000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>2153754000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2302466000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>2016135000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>2165358232000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1910181000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>2020062000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1760520000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>2138634094000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1681878000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1604111000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>1448395000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1597845798000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1477063000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>1370359000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>1337447000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>1502882239000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1358664000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>1363398000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>1244701000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>1431123577000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1231158000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1152865000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1033556000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1114901359000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1005706698000.0</v>
+      </c>
+      <c r="BE9">
+        <v>925517302000.0</v>
+      </c>
+      <c r="BF9">
+        <v>812795000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>876019958000.0</v>
+      </c>
+      <c r="BH9">
+        <v>802621000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>736120000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>627842000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>684832771000.0</v>
+      </c>
+      <c r="BL9">
+        <v>621232000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>564547000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>505798000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>567418888000.0</v>
+      </c>
+      <c r="BP9">
+        <v>536720000000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>559969000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>504062000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>593652077000.0</v>
+      </c>
+      <c r="BT9">
+        <v>540871000000.0</v>
+      </c>
+      <c r="BU9">
+        <v>473808000000.0</v>
+      </c>
+      <c r="BV9">
+        <v>415076000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>512578128000.0</v>
+      </c>
+      <c r="BX9">
+        <v>424022000000.0</v>
+      </c>
+      <c r="BY9">
+        <v>381047000000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>336779000000.0</v>
+      </c>
+      <c r="CA9">
+        <v>434884494000.0</v>
+      </c>
+      <c r="CB9">
+        <v>348215000000.0</v>
+      </c>
+      <c r="CC9">
+        <v>312693000000.0</v>
+      </c>
+      <c r="CD9">
+        <v>294291000000.0</v>
+      </c>
+      <c r="CE9">
+        <v>352134407000.0</v>
+      </c>
+      <c r="CF9">
+        <v>294336739000.0</v>
+      </c>
+      <c r="CG9">
+        <v>271997189000.0</v>
+      </c>
+      <c r="CH9">
+        <v>250474662000.0</v>
+      </c>
+      <c r="CI9">
+        <v>324466079000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>264192027000.0</v>
+      </c>
+      <c r="CK9">
+        <v>232207757000.0</v>
+      </c>
+      <c r="CL9">
+        <v>197931067000.0</v>
+      </c>
+      <c r="CM9">
+        <v>235695315000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:91">
+      <c r="A10" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>934674000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1330037000000.0</v>
+      </c>
+      <c r="D10">
+        <v>740893000000.0</v>
+      </c>
+      <c r="E10">
+        <v>790540000000.0</v>
+      </c>
+      <c r="F10">
+        <v>678089000000.0</v>
+      </c>
+      <c r="G10">
+        <v>785676000000.0</v>
+      </c>
+      <c r="H10">
+        <v>696675000000.0</v>
+      </c>
+      <c r="I10">
+        <v>743703000000.0</v>
+      </c>
+      <c r="J10">
+        <v>607719000000.0</v>
+      </c>
+      <c r="K10">
+        <v>874019000000.0</v>
+      </c>
+      <c r="L10">
+        <v>727513000000.0</v>
+      </c>
+      <c r="M10">
+        <v>969364000000.0</v>
+      </c>
+      <c r="N10">
+        <v>631999000000.0</v>
+      </c>
+      <c r="O10">
+        <v>963587000000.0</v>
+      </c>
+      <c r="P10">
+        <v>724747000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>765248000000.0</v>
+      </c>
+      <c r="R10">
+        <v>719041000000.0</v>
+      </c>
+      <c r="S10">
+        <v>752469000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-464706000000.0</v>
+      </c>
+      <c r="U10">
+        <v>362535000000.0</v>
+      </c>
+      <c r="V10">
+        <v>41310000000.0</v>
+      </c>
+      <c r="W10">
+        <v>139012000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-263382000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-601342000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1906000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>526360000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>309056000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>572057000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>218029000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>361963000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>125155000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>275466000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>410833000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>139914062000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>140491000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>224270000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>92776000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>181280328000.0</v>
+      </c>
+      <c r="AN10">
+        <v>131652000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>58986000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>29572000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>106379126000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1623000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>25564000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>17769000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>36223021000.0</v>
+      </c>
+      <c r="AV10">
+        <v>16257000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>73721000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>65587000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>166665683000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>102881000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>130558000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>85002000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>204132801000.0</v>
+      </c>
+      <c r="BD10">
+        <v>157074779000.0</v>
+      </c>
+      <c r="BE10">
+        <v>157910221000.0</v>
+      </c>
+      <c r="BF10">
+        <v>78520000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>157774847000.0</v>
+      </c>
+      <c r="BH10">
+        <v>112365000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>153012000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>61420000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>63390308000.0</v>
+      </c>
+      <c r="BL10">
+        <v>73084000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>100071000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>39245000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>35804559000.0</v>
+      </c>
+      <c r="BP10">
+        <v>77368000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>148420000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>25979000000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10">
+        <v>32858000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>72150000000.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>52846591000.0</v>
+      </c>
+      <c r="BX10">
+        <v>42119000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>40764000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>15886000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>40581195000.0</v>
+      </c>
+      <c r="CB10">
+        <v>47445000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>34196000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>14552000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>66641512000.0</v>
+      </c>
+      <c r="CF10">
+        <v>55761018000.0</v>
+      </c>
+      <c r="CG10">
+        <v>42395567000.0</v>
+      </c>
+      <c r="CH10">
+        <v>12933482000.0</v>
+      </c>
+      <c r="CI10">
+        <v>59093610000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>54947948000.0</v>
+      </c>
+      <c r="CK10">
+        <v>35793259000.0</v>
+      </c>
+      <c r="CL10">
+        <v>9823645000.0</v>
+      </c>
+      <c r="CM10">
+        <v>45906736000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:91">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11">
+        <v>172405000000.0</v>
+      </c>
+      <c r="C11">
+        <v>313362000000.0</v>
+      </c>
+      <c r="D11">
+        <v>183358000000.0</v>
+      </c>
+      <c r="E11">
+        <v>212270000000.0</v>
+      </c>
+      <c r="F11">
+        <v>111335000000.0</v>
+      </c>
+      <c r="G11">
+        <v>256826000000.0</v>
+      </c>
+      <c r="H11">
+        <v>153492000000.0</v>
+      </c>
+      <c r="I11">
+        <v>169401000000.0</v>
+      </c>
+      <c r="J11">
+        <v>106638000000.0</v>
+      </c>
+      <c r="K11">
+        <v>368115000000.0</v>
+      </c>
+      <c r="L11">
+        <v>150194000000.0</v>
+      </c>
+      <c r="M11">
+        <v>203780000000.0</v>
+      </c>
+      <c r="N11">
+        <v>135513000000.0</v>
+      </c>
+      <c r="O11">
+        <v>226702000000.0</v>
+      </c>
+      <c r="P11">
+        <v>155352000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>143318000000.0</v>
+      </c>
+      <c r="R11">
+        <v>141848000000.0</v>
+      </c>
+      <c r="S11">
+        <v>147509000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-61851000000.0</v>
+      </c>
+      <c r="U11">
+        <v>92939000000.0</v>
+      </c>
+      <c r="V11">
+        <v>22855000000.0</v>
+      </c>
+      <c r="W11">
+        <v>51812000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-46690000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-118223000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-25401000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>175769000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>100889000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>134063000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>51274000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>136190000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>39774000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>130383000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>53154000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>45469797000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>59875000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>107866000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>34159000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>93099693000.0</v>
+      </c>
+      <c r="AN11">
+        <v>57658000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>28047000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>14210000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>96302056000.0</v>
+      </c>
+      <c r="AR11">
+        <v>4359000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>9855000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>7478000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>74142459000.0</v>
+      </c>
+      <c r="AV11">
+        <v>5432000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>18878000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>20073000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>66402966000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>21077000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>47941000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>21893000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>53802821000.0</v>
+      </c>
+      <c r="BD11">
+        <v>40706961000.0</v>
+      </c>
+      <c r="BE11">
+        <v>50226039000.0</v>
+      </c>
+      <c r="BF11">
+        <v>20151000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>35363855000.0</v>
+      </c>
+      <c r="BH11">
+        <v>31498000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>39643000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>17642000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>10593945000.0</v>
+      </c>
+      <c r="BL11">
+        <v>24555000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>30478000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>9092000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>38113719000.0</v>
+      </c>
+      <c r="BP11">
+        <v>25602000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>50251000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>6587000000.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11">
+        <v>3557000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>20892000000.0</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>17501010000.0</v>
+      </c>
+      <c r="BX11">
+        <v>4397000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>11629000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2660000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>3726008000.0</v>
+      </c>
+      <c r="CB11">
+        <v>10363000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>11112000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>2181000000.0</v>
+      </c>
+      <c r="CE11">
+        <v>25552743000.0</v>
+      </c>
+      <c r="CF11">
+        <v>8352026000.0</v>
+      </c>
+      <c r="CG11">
+        <v>10431579000.0</v>
+      </c>
+      <c r="CH11">
+        <v>1451032000.0</v>
+      </c>
+      <c r="CI11">
+        <v>22148203000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>12685390000.0</v>
+      </c>
+      <c r="CK11">
+        <v>9021465000.0</v>
+      </c>
+      <c r="CL11">
+        <v>1903927000.0</v>
+      </c>
+      <c r="CM11">
+        <v>18988611000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:91">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12">
+        <v>152966000000.0</v>
+      </c>
+      <c r="C12">
+        <v>113286000000.0</v>
+      </c>
+      <c r="D12">
+        <v>144826000000.0</v>
+      </c>
+      <c r="E12">
+        <v>153616000000.0</v>
+      </c>
+      <c r="F12">
+        <v>126880000000.0</v>
+      </c>
+      <c r="G12">
+        <v>147494000000.0</v>
+      </c>
+      <c r="H12">
+        <v>129945000000.0</v>
+      </c>
+      <c r="I12">
+        <v>163165000000.0</v>
+      </c>
+      <c r="J12">
+        <v>155910000000.0</v>
+      </c>
+      <c r="K12">
+        <v>150951000000.0</v>
+      </c>
+      <c r="L12">
+        <v>113373000000.0</v>
+      </c>
+      <c r="M12">
+        <v>102543000000.0</v>
+      </c>
+      <c r="N12">
+        <v>100044000000.0</v>
+      </c>
+      <c r="O12">
+        <v>115003000000.0</v>
+      </c>
+      <c r="P12">
+        <v>169380000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>96326000000.0</v>
+      </c>
+      <c r="R12">
+        <v>96494000000.0</v>
+      </c>
+      <c r="S12">
+        <v>121339000000.0</v>
+      </c>
+      <c r="T12">
+        <v>122822000000.0</v>
+      </c>
+      <c r="U12">
+        <v>128502000000.0</v>
+      </c>
+      <c r="V12">
+        <v>127200000000.0</v>
+      </c>
+      <c r="W12">
+        <v>109791000000.0</v>
+      </c>
+      <c r="X12">
+        <v>150427000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>146854000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>139624000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>50174000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>43735000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>56288000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>62225000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>73054000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>158576000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>228157000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>76326000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>96581836000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>86124000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>110537000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>110360000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>95121820000.0</v>
+      </c>
+      <c r="AN12">
+        <v>106060000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>111799000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>92756000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>86006595000.0</v>
+      </c>
+      <c r="AR12">
+        <v>95656000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>102985000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>93881000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>103808816000.0</v>
+      </c>
+      <c r="AV12">
+        <v>91535000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>91230000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>78545000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>62260917000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>62546000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>55228000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>44307000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>42817117000.0</v>
+      </c>
+      <c r="BD12">
+        <v>39486000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>37693146000.0</v>
+      </c>
+      <c r="BF12">
+        <v>33998000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>46852316000.0</v>
+      </c>
+      <c r="BH12">
+        <v>28025000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>27567000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>25313000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>31015433000.0</v>
+      </c>
+      <c r="BL12">
+        <v>28485000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>28796000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>28381000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>37783792000.0</v>
+      </c>
+      <c r="BP12">
+        <v>19796000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>31439000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>24737000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>33695897000.0</v>
+      </c>
+      <c r="BT12">
+        <v>14019000000.0</v>
+      </c>
+      <c r="BU12">
+        <v>13834000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>11256000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>21428460000.0</v>
+      </c>
+      <c r="BX12">
+        <v>7439000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>18266000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>15954000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>25326412000.0</v>
+      </c>
+      <c r="CB12">
+        <v>19317000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>18714000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>15352000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>11211817000.0</v>
+      </c>
+      <c r="CF12">
+        <v>10279065000.0</v>
+      </c>
+      <c r="CG12">
+        <v>10333801000.0</v>
+      </c>
+      <c r="CH12">
+        <v>9273860000.0</v>
+      </c>
+      <c r="CI12">
+        <v>17193041000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>13700973000.0</v>
+      </c>
+      <c r="CK12">
+        <v>11149246000.0</v>
+      </c>
+      <c r="CL12">
+        <v>9251011000.0</v>
+      </c>
+      <c r="CM12">
+        <v>13870300000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:91">
+      <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>32824000000.0</v>
+      </c>
+      <c r="C13">
+        <v>26385000000.0</v>
+      </c>
+      <c r="D13">
+        <v>109250000000.0</v>
+      </c>
+      <c r="E13">
+        <v>71076000000.0</v>
+      </c>
+      <c r="F13">
+        <v>79767000000.0</v>
+      </c>
+      <c r="G13">
+        <v>113838000000.0</v>
+      </c>
+      <c r="H13">
+        <v>61394000000.0</v>
+      </c>
+      <c r="I13">
+        <v>34049000000.0</v>
+      </c>
+      <c r="J13">
+        <v>31209000000.0</v>
+      </c>
+      <c r="K13">
+        <v>30302000000.0</v>
+      </c>
+      <c r="L13">
+        <v>71876000000.0</v>
+      </c>
+      <c r="M13">
+        <v>54568000000.0</v>
+      </c>
+      <c r="N13">
+        <v>61157000000.0</v>
+      </c>
+      <c r="O13">
+        <v>43032000000.0</v>
+      </c>
+      <c r="P13">
+        <v>10401000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>16596000000.0</v>
+      </c>
+      <c r="R13">
+        <v>15078000000.0</v>
+      </c>
+      <c r="S13">
+        <v>99109000000.0</v>
+      </c>
+      <c r="T13">
+        <v>124586000000.0</v>
+      </c>
+      <c r="U13">
+        <v>105488000000.0</v>
+      </c>
+      <c r="V13">
+        <v>123029000000.0</v>
+      </c>
+      <c r="W13">
+        <v>68221000000.0</v>
+      </c>
+      <c r="X13">
+        <v>156107000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>100296000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>142025000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>179452000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>5412000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>6110000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>14238000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+    </row>
+    <row r="14" spans="1:91">
+      <c r="A14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14">
+        <v>-134233000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-160304000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-89605000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-94491000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-61201000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-142554000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-88954000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-87090000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-101465000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-132225000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-126124000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-91930000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-123844000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-103983000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-103564000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-64372000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-82598000000.0</v>
+      </c>
+      <c r="T14">
+        <v>47697000000.0</v>
+      </c>
+      <c r="U14">
+        <v>1182023000000.0</v>
+      </c>
+      <c r="V14">
+        <v>1158016000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1150730000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1118605000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1137180000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1196973000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1199543000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1136956000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1072212000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>638340000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>609744000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>580914000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>5375000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>6485000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>8287958000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>7142000000.0</v>
+      </c>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14">
+        <v>110147000.0</v>
+      </c>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14">
+        <v>432000.0</v>
+      </c>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
+        <v>351000.0</v>
+      </c>
+      <c r="BD14">
+        <v>2000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14">
+        <v>5580000.0</v>
+      </c>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14">
+        <v>145000.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14">
+        <v>42579000.0</v>
+      </c>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14">
+        <v>32000.0</v>
+      </c>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14">
+        <v>27000.0</v>
+      </c>
+      <c r="CK14">
+        <v>1000.0</v>
+      </c>
+      <c r="CL14"/>
+      <c r="CM14">
+        <v>811000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:91">
+      <c r="A15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15">
+        <v>628036000000.0</v>
+      </c>
+      <c r="C15">
+        <v>856371000000.0</v>
+      </c>
+      <c r="D15">
+        <v>413857000000.0</v>
+      </c>
+      <c r="E15">
+        <v>488665000000.0</v>
+      </c>
+      <c r="F15">
+        <v>472263000000.0</v>
+      </c>
+      <c r="G15">
+        <v>467649000000.0</v>
+      </c>
+      <c r="H15">
+        <v>400629000000.0</v>
+      </c>
+      <c r="I15">
+        <v>485348000000.0</v>
+      </c>
+      <c r="J15">
+        <v>413991000000.0</v>
+      </c>
+      <c r="K15">
+        <v>404439000000.0</v>
+      </c>
+      <c r="L15">
+        <v>445094000000.0</v>
+      </c>
+      <c r="M15">
+        <v>639460000000.0</v>
+      </c>
+      <c r="N15">
+        <v>390774000000.0</v>
+      </c>
+      <c r="O15">
+        <v>613041000000.0</v>
+      </c>
+      <c r="P15">
+        <v>465412000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>518366000000.0</v>
+      </c>
+      <c r="R15">
+        <v>512821000000.0</v>
+      </c>
+      <c r="S15">
+        <v>522362000000.0</v>
+      </c>
+      <c r="T15">
+        <v>-355158000000.0</v>
+      </c>
+      <c r="U15">
+        <v>245621000000.0</v>
+      </c>
+      <c r="V15">
+        <v>26088000000.0</v>
+      </c>
+      <c r="W15">
+        <v>51616000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-197395000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-416016000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8079000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>290651000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>143525000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>361056000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>138261000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>178158000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>66769000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>139708000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>351194000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>86156307000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>73474000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>116404000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>58617000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>88180799000.0</v>
+      </c>
+      <c r="AN15">
+        <v>73994000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>30939000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>15362000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>9966923000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-5982000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>21067000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>12282000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-37099544000.0</v>
+      </c>
+      <c r="AV15">
+        <v>10825000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>54843000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>45514000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>100262285000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>81804000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>82617000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>63109000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>150329629000.0</v>
+      </c>
+      <c r="BD15">
+        <v>116367816000.0</v>
+      </c>
+      <c r="BE15">
+        <v>107684184000.0</v>
+      </c>
+      <c r="BF15">
+        <v>58369000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>122411097000.0</v>
+      </c>
+      <c r="BH15">
+        <v>80867000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>113369000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>43778000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>52796471000.0</v>
+      </c>
+      <c r="BL15">
+        <v>48529000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>69593000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>30153000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-2314740000.0</v>
+      </c>
+      <c r="BP15">
+        <v>51772000000.0</v>
+      </c>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+    </row>
+    <row r="16" spans="1:91">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>856371000000.0</v>
+      </c>
+      <c r="D16">
+        <v>413857000000.0</v>
+      </c>
+      <c r="E16">
+        <v>488665000000.0</v>
+      </c>
+      <c r="F16">
+        <v>472263000000.0</v>
+      </c>
+      <c r="G16">
+        <v>467649000000.0</v>
+      </c>
+      <c r="H16">
+        <v>400629000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>445094000000.0</v>
+      </c>
+      <c r="M16">
+        <v>639460000000.0</v>
+      </c>
+      <c r="N16">
+        <v>404556000000.0</v>
+      </c>
+      <c r="O16">
+        <v>613041000000.0</v>
+      </c>
+      <c r="P16">
+        <v>465412000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>518366000000.0</v>
+      </c>
+      <c r="R16">
+        <v>512821000000.0</v>
+      </c>
+      <c r="S16">
+        <v>522362000000.0</v>
+      </c>
+      <c r="T16">
+        <v>-355158000000.0</v>
+      </c>
+      <c r="U16">
+        <v>245621000000.0</v>
+      </c>
+      <c r="V16">
+        <v>26088000000.0</v>
+      </c>
+      <c r="W16">
+        <v>51616000000.0</v>
+      </c>
+      <c r="X16">
+        <v>-197395000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-416016000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>8079000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>290651000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>143525000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>361056000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>138261000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>178158000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>66769000000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+    </row>
+    <row r="17" spans="1:91">
+      <c r="A17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>762269000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1016675000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>578270000000.0</v>
+      </c>
+      <c r="F17">
+        <v>566754000000.0</v>
+      </c>
+      <c r="G17">
+        <v>528850000000.0</v>
+      </c>
+      <c r="H17">
+        <v>543183000000.0</v>
+      </c>
+      <c r="I17">
+        <v>574302000000.0</v>
+      </c>
+      <c r="J17">
+        <v>501081000000.0</v>
+      </c>
+      <c r="K17">
+        <v>505904000000.0</v>
+      </c>
+      <c r="L17">
+        <v>577319000000.0</v>
+      </c>
+      <c r="M17">
+        <v>765584000000.0</v>
+      </c>
+      <c r="N17">
+        <v>496486000000.0</v>
+      </c>
+      <c r="O17">
+        <v>736885000000.0</v>
+      </c>
+      <c r="P17">
+        <v>569395000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>621930000000.0</v>
+      </c>
+      <c r="R17">
+        <v>577193000000.0</v>
+      </c>
+      <c r="S17">
+        <v>604960000000.0</v>
+      </c>
+      <c r="T17">
+        <v>-402855000000.0</v>
+      </c>
+      <c r="U17">
+        <v>269596000000.0</v>
+      </c>
+      <c r="V17">
+        <v>18455000000.0</v>
+      </c>
+      <c r="W17">
+        <v>87200000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-216692000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-483119000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>27307000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>350591000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>208167000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>437994000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>166755000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>225773000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>85381000000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+    </row>
+    <row r="18" spans="1:91">
+      <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-215350000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-170414000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-127436000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-105786000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-130934000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-127080000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-131351000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-126502000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-123063000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-96734000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-83309000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-83231000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-96966000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-160673000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-81354000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-82418000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-107304000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-107612000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-113632000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-110700000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-47082000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-129041000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-126416000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-126168000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-33458000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-34343000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-50178000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-83544000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+    </row>
+    <row r="19" spans="1:91">
+      <c r="A19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+    </row>
+    <row r="20" spans="1:91">
+      <c r="A20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
@@ -28085,136 +21726,7324 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21">
+        <v>1050856000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1738942000000.0</v>
+      </c>
+      <c r="D21">
+        <v>864470000000.0</v>
+      </c>
+      <c r="E21">
+        <v>851293000000.0</v>
+      </c>
+      <c r="F21">
+        <v>769051000000.0</v>
+      </c>
+      <c r="G21">
+        <v>990674000000.0</v>
+      </c>
+      <c r="H21">
+        <v>769804000000.0</v>
+      </c>
+      <c r="I21">
+        <v>902088000000.0</v>
+      </c>
+      <c r="J21">
+        <v>712232000000.0</v>
+      </c>
+      <c r="K21">
+        <v>938198000000.0</v>
+      </c>
+      <c r="L21">
+        <v>832256000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1069468000000.0</v>
+      </c>
+      <c r="N21">
+        <v>664144000000.0</v>
+      </c>
+      <c r="O21">
+        <v>983222000000.0</v>
+      </c>
+      <c r="P21">
+        <v>853844000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>836006000000.0</v>
+      </c>
+      <c r="R21">
+        <v>488417000000.0</v>
+      </c>
+      <c r="S21">
+        <v>782937000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-295590000000.0</v>
+      </c>
+      <c r="U21">
+        <v>496338000000.0</v>
+      </c>
+      <c r="V21">
+        <v>187619000000.0</v>
+      </c>
+      <c r="W21">
+        <v>313890000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-128936000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-492291000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>161362000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>580106000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>372492000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>682519000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>286874000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>348559000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>302299000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>510980000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>248282000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>247596727000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>236144000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>366002000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>182720000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>305114749000.0</v>
+      </c>
+      <c r="AN21">
+        <v>231957000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>208976000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>125611000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>196954427000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1623000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>72181000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>117741000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>166909867000.0</v>
+      </c>
+      <c r="AV21">
+        <v>64124000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>171248000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>122498000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>235071971000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>201973000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>190592000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>123381000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>252066428000.0</v>
+      </c>
+      <c r="BD21">
+        <v>277428513000.0</v>
+      </c>
+      <c r="BE21">
+        <v>157184487000.0</v>
+      </c>
+      <c r="BF21">
+        <v>74611000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>224573025000.0</v>
+      </c>
+      <c r="BH21">
+        <v>143703000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>177266000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>82394000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>135067536000.0</v>
+      </c>
+      <c r="BL21">
+        <v>116016000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>118300000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>67626000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>109579711000.0</v>
+      </c>
+      <c r="BP21">
+        <v>75590000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>82406000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>41330000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>129746599000.0</v>
+      </c>
+      <c r="BT21">
+        <v>71326000000.0</v>
+      </c>
+      <c r="BU21">
+        <v>65494000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>36782000000.0</v>
+      </c>
+      <c r="BW21">
+        <v>91854468000.0</v>
+      </c>
+      <c r="BX21">
+        <v>72718000000.0</v>
+      </c>
+      <c r="BY21">
+        <v>59363000000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>33249000000.0</v>
+      </c>
+      <c r="CA21">
+        <v>40568312000.0</v>
+      </c>
+      <c r="CB21">
+        <v>67227000000.0</v>
+      </c>
+      <c r="CC21">
+        <v>60056000000.0</v>
+      </c>
+      <c r="CD21">
+        <v>28008000000.0</v>
+      </c>
+      <c r="CE21">
+        <v>50134529000.0</v>
+      </c>
+      <c r="CF21">
+        <v>68121999000.0</v>
+      </c>
+      <c r="CG21">
+        <v>49522409000.0</v>
+      </c>
+      <c r="CH21">
+        <v>25929409000.0</v>
+      </c>
+      <c r="CI21">
+        <v>59395949000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>72787735000.0</v>
+      </c>
+      <c r="CK21">
+        <v>47469576000.0</v>
+      </c>
+      <c r="CL21">
+        <v>21004153000.0</v>
+      </c>
+      <c r="CM21">
+        <v>50079920000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:91">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+    </row>
+    <row r="23" spans="1:91">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>11241489000000.0</v>
+      </c>
+      <c r="C23">
+        <v>9740243000000.0</v>
+      </c>
+      <c r="D23">
+        <v>9610990000000.0</v>
+      </c>
+      <c r="E23">
+        <v>10119583000000.0</v>
+      </c>
+      <c r="F23">
+        <v>9388636000000.0</v>
+      </c>
+      <c r="G23">
+        <v>10054534000000.0</v>
+      </c>
+      <c r="H23">
+        <v>8852911000000.0</v>
+      </c>
+      <c r="I23">
+        <v>8302980000000.0</v>
+      </c>
+      <c r="J23">
+        <v>8076049000000.0</v>
+      </c>
+      <c r="K23">
+        <v>8588123000000.0</v>
+      </c>
+      <c r="L23">
+        <v>8169803000000.0</v>
+      </c>
+      <c r="M23">
+        <v>7965973000000.0</v>
+      </c>
+      <c r="N23">
+        <v>7494450000000.0</v>
+      </c>
+      <c r="O23">
+        <v>5321450000000.0</v>
+      </c>
+      <c r="P23">
+        <v>6370503000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>6492747000000.0</v>
+      </c>
+      <c r="R23">
+        <v>5666427000000.0</v>
+      </c>
+      <c r="S23">
+        <v>4423450000000.0</v>
+      </c>
+      <c r="T23">
+        <v>3465320000000.0</v>
+      </c>
+      <c r="U23">
+        <v>5225747000000.0</v>
+      </c>
+      <c r="V23">
+        <v>4125265000000.0</v>
+      </c>
+      <c r="W23">
+        <v>4354656000000.0</v>
+      </c>
+      <c r="X23">
+        <v>3506419000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2575780000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>4547127000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>5580014000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3539032000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>6135918000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>4393023000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4723808000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3008780000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5688998000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>4068334000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>4368663639000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3734250000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3730288000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3434422000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3549129376000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3397303000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3279042000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3036219000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3214287644000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3183378000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3065286000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2847244000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>2991109646000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3097648000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2655966000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2552603000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2580641620000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2336108000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>2072066000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1994406000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1891583824000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1776500031000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1629389969000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1526321000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1456626870000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1412690000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1209412000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1188815000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1184660156000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1129482000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>980194000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>981154000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>975097327000.0</v>
+      </c>
+      <c r="BP23">
+        <v>988829000000.0</v>
+      </c>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+    </row>
+    <row r="24" spans="1:91">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+    </row>
+    <row r="25" spans="1:91">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>872945000000.0</v>
+      </c>
+      <c r="C25">
+        <v>835128000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>830064000000.0</v>
+      </c>
+      <c r="F25">
+        <v>756219000000.0</v>
+      </c>
+      <c r="G25">
+        <v>824838000000.0</v>
+      </c>
+      <c r="H25">
+        <v>724526000000.0</v>
+      </c>
+      <c r="I25">
+        <v>661194000000.0</v>
+      </c>
+      <c r="J25">
+        <v>730655000000.0</v>
+      </c>
+      <c r="K25">
+        <v>799947000000.0</v>
+      </c>
+      <c r="L25">
+        <v>599666000000.0</v>
+      </c>
+      <c r="M25">
+        <v>581231000000.0</v>
+      </c>
+      <c r="N25">
+        <v>600875000000.0</v>
+      </c>
+      <c r="O25">
+        <v>658287000000.0</v>
+      </c>
+      <c r="P25">
+        <v>657490000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>524941000000.0</v>
+      </c>
+      <c r="R25">
+        <v>525995000000.0</v>
+      </c>
+      <c r="S25">
+        <v>592693000000.0</v>
+      </c>
+      <c r="T25">
+        <v>526839000000.0</v>
+      </c>
+      <c r="U25">
+        <v>533795000000.0</v>
+      </c>
+      <c r="V25">
+        <v>532150000000.0</v>
+      </c>
+      <c r="W25">
+        <v>489821000000.0</v>
+      </c>
+      <c r="X25">
+        <v>589570000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>595351000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>608673000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27">
+        <v>765220000000.0</v>
+      </c>
+      <c r="C27">
+        <v>1136358000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>953332000000.0</v>
+      </c>
+      <c r="F27">
+        <v>708856000000.0</v>
+      </c>
+      <c r="G27">
+        <v>798786000000.0</v>
+      </c>
+      <c r="H27">
+        <v>828333000000.0</v>
+      </c>
+      <c r="I27">
+        <v>858955000000.0</v>
+      </c>
+      <c r="J27">
+        <v>617427000000.0</v>
+      </c>
+      <c r="K27">
+        <v>804392000000.0</v>
+      </c>
+      <c r="L27">
+        <v>795518000000.0</v>
+      </c>
+      <c r="M27">
+        <v>854690000000.0</v>
+      </c>
+      <c r="N27">
+        <v>546188000000.0</v>
+      </c>
+      <c r="O27">
+        <v>619402000000.0</v>
+      </c>
+      <c r="P27">
+        <v>601987000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>587957000000.0</v>
+      </c>
+      <c r="R27">
+        <v>395967000000.0</v>
+      </c>
+      <c r="S27">
+        <v>471252000000.0</v>
+      </c>
+      <c r="T27">
+        <v>322724000000.0</v>
+      </c>
+      <c r="U27">
+        <v>489827000000.0</v>
+      </c>
+      <c r="V27">
+        <v>304825000000.0</v>
+      </c>
+      <c r="W27">
+        <v>495185000000.0</v>
+      </c>
+      <c r="X27">
+        <v>271158000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>193977000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>376527000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>580010000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>401281000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>369040000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>362104000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>471286000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>371896000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>347324000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>355348000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>425492874000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>316417000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>318707000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>308135000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>562573575000.0</v>
+      </c>
+      <c r="AN27">
+        <v>235123000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>206087000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>178320000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>275636752000.0</v>
+      </c>
+      <c r="AR27">
+        <v>247767000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>207203000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>178221000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>283107348000.0</v>
+      </c>
+      <c r="AV27">
+        <v>240393000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>186794000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>176403000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>273436082000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>194455000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>186802000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>162773000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>1292866828000.0</v>
+      </c>
+      <c r="BD27">
+        <v>685792008000.0</v>
+      </c>
+      <c r="BE27">
+        <v>617663992000.0</v>
+      </c>
+      <c r="BF27">
+        <v>596150000000.0</v>
+      </c>
+      <c r="BG27">
+        <v>576057039000.0</v>
+      </c>
+      <c r="BH27">
+        <v>545386000000.0</v>
+      </c>
+      <c r="BI27">
+        <v>475777000000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>469549000000.0</v>
+      </c>
+      <c r="BK27">
+        <v>460951610000.0</v>
+      </c>
+      <c r="BL27">
+        <v>437281000000.0</v>
+      </c>
+      <c r="BM27">
+        <v>372986000000.0</v>
+      </c>
+      <c r="BN27">
+        <v>392608000000.0</v>
+      </c>
+      <c r="BO27">
+        <v>396644413000.0</v>
+      </c>
+      <c r="BP27">
+        <v>393671000000.0</v>
+      </c>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>92069000000.0</v>
+      </c>
+      <c r="C28">
+        <v>113801000000.0</v>
+      </c>
+      <c r="D28">
+        <v>2465857000000.0</v>
+      </c>
+      <c r="E28">
+        <v>99741000000.0</v>
+      </c>
+      <c r="F28">
+        <v>85586000000.0</v>
+      </c>
+      <c r="G28">
+        <v>206237000000.0</v>
+      </c>
+      <c r="H28">
+        <v>101219000000.0</v>
+      </c>
+      <c r="I28">
+        <v>168670000000.0</v>
+      </c>
+      <c r="J28">
+        <v>91722000000.0</v>
+      </c>
+      <c r="K28">
+        <v>216826000000.0</v>
+      </c>
+      <c r="L28">
+        <v>83769000000.0</v>
+      </c>
+      <c r="M28">
+        <v>87146000000.0</v>
+      </c>
+      <c r="N28">
+        <v>77054000000.0</v>
+      </c>
+      <c r="O28">
+        <v>166106000000.0</v>
+      </c>
+      <c r="P28">
+        <v>68146000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>53240000000.0</v>
+      </c>
+      <c r="R28">
+        <v>62502000000.0</v>
+      </c>
+      <c r="S28">
+        <v>115104000000.0</v>
+      </c>
+      <c r="T28">
+        <v>42004000000.0</v>
+      </c>
+      <c r="U28">
+        <v>37908000000.0</v>
+      </c>
+      <c r="V28">
+        <v>55712000000.0</v>
+      </c>
+      <c r="W28">
+        <v>103720000000.0</v>
+      </c>
+      <c r="X28">
+        <v>46438000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>43210000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>57531000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>119141000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>59686000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>60197000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>47023000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>125971000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>49878000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>49768000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>48828000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>89578217000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>64690000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>53211000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>56748000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>66562198000.0</v>
+      </c>
+      <c r="AN28">
+        <v>53659000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>48104000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>44130000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>42800901000.0</v>
+      </c>
+      <c r="AR28">
+        <v>54452000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>41885000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>43881000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>37790078000.0</v>
+      </c>
+      <c r="AV28">
+        <v>41918000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>37252000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>40974000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>23835727000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>36785000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>30831000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>31367000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>229911759000.0</v>
+      </c>
+      <c r="BD28">
+        <v>116033381000.0</v>
+      </c>
+      <c r="BE28">
+        <v>115533619000.0</v>
+      </c>
+      <c r="BF28">
+        <v>103622000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>107768894000.0</v>
+      </c>
+      <c r="BH28">
+        <v>91667000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>78152000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>75981000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>76730532000.0</v>
+      </c>
+      <c r="BL28">
+        <v>67935000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>58515000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>60310000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>61194764000.0</v>
+      </c>
+      <c r="BP28">
+        <v>67459000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>416343000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>401474000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>406676855000.0</v>
+      </c>
+      <c r="BT28">
+        <v>416894000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>357931000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>329244000000.0</v>
+      </c>
+      <c r="BW28">
+        <v>367723184000.0</v>
+      </c>
+      <c r="BX28">
+        <v>306517000000.0</v>
+      </c>
+      <c r="BY28">
+        <v>278118000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>266442000000.0</v>
+      </c>
+      <c r="CA28">
+        <v>341794884000.0</v>
+      </c>
+      <c r="CB28">
+        <v>253240000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>223346000000.0</v>
+      </c>
+      <c r="CD28">
+        <v>238446000000.0</v>
+      </c>
+      <c r="CE28">
+        <v>274828358000.0</v>
+      </c>
+      <c r="CF28">
+        <v>202239062000.0</v>
+      </c>
+      <c r="CG28">
+        <v>198798234000.0</v>
+      </c>
+      <c r="CH28">
+        <v>201460992000.0</v>
+      </c>
+      <c r="CI28">
+        <v>243774231000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>170120463000.0</v>
+      </c>
+      <c r="CK28">
+        <v>166226189000.0</v>
+      </c>
+      <c r="CL28">
+        <v>158716307000.0</v>
+      </c>
+      <c r="CM28">
+        <v>178736167000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:91">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>172405000000.0</v>
+      </c>
+      <c r="C29">
+        <v>313362000000.0</v>
+      </c>
+      <c r="D29">
+        <v>183358000000.0</v>
+      </c>
+      <c r="E29">
+        <v>212270000000.0</v>
+      </c>
+      <c r="F29">
+        <v>111335000000.0</v>
+      </c>
+      <c r="G29">
+        <v>256826000000.0</v>
+      </c>
+      <c r="H29">
+        <v>153492000000.0</v>
+      </c>
+      <c r="I29">
+        <v>169401000000.0</v>
+      </c>
+      <c r="J29">
+        <v>106638000000.0</v>
+      </c>
+      <c r="K29">
+        <v>368115000000.0</v>
+      </c>
+      <c r="L29">
+        <v>150194000000.0</v>
+      </c>
+      <c r="M29">
+        <v>203780000000.0</v>
+      </c>
+      <c r="N29">
+        <v>135513000000.0</v>
+      </c>
+      <c r="O29">
+        <v>226702000000.0</v>
+      </c>
+      <c r="P29">
+        <v>155352000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>143318000000.0</v>
+      </c>
+      <c r="R29">
+        <v>141848000000.0</v>
+      </c>
+      <c r="S29">
+        <v>147509000000.0</v>
+      </c>
+      <c r="T29">
+        <v>-61851000000.0</v>
+      </c>
+      <c r="U29">
+        <v>92939000000.0</v>
+      </c>
+      <c r="V29">
+        <v>22855000000.0</v>
+      </c>
+      <c r="W29">
+        <v>51812000000.0</v>
+      </c>
+      <c r="X29">
+        <v>-46690000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-118223000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-16955000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>175769000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>100889000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>134063000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>51274000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>2951311000000.0</v>
+      </c>
+      <c r="C30">
+        <v>4383221000000.0</v>
+      </c>
+      <c r="D30">
+        <v>2648930000000.0</v>
+      </c>
+      <c r="E30">
+        <v>3382653000000.0</v>
+      </c>
+      <c r="F30">
+        <v>3315687000000.0</v>
+      </c>
+      <c r="G30">
+        <v>3325709000000.0</v>
+      </c>
+      <c r="H30">
+        <v>2532060000000.0</v>
+      </c>
+      <c r="I30">
+        <v>2482186000000.0</v>
+      </c>
+      <c r="J30">
+        <v>2303068000000.0</v>
+      </c>
+      <c r="K30">
+        <v>2528392000000.0</v>
+      </c>
+      <c r="L30">
+        <v>2953924000000.0</v>
+      </c>
+      <c r="M30">
+        <v>2701251000000.0</v>
+      </c>
+      <c r="N30">
+        <v>2637916000000.0</v>
+      </c>
+      <c r="O30">
+        <v>2633264000000.0</v>
+      </c>
+      <c r="P30">
+        <v>2201879000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2182362000000.0</v>
+      </c>
+      <c r="R30">
+        <v>1925547000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1874391000000.0</v>
+      </c>
+      <c r="T30">
+        <v>1421522000000.0</v>
+      </c>
+      <c r="U30">
+        <v>1602592000000.0</v>
+      </c>
+      <c r="V30">
+        <v>1609936000000.0</v>
+      </c>
+      <c r="W30">
+        <v>1607436000000.0</v>
+      </c>
+      <c r="X30">
+        <v>1486853000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1235380000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1987859000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>2257603000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>2098635000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2058897000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1910224000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2209709000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1851455000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1791486000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1767853000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1912115207000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1674037000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1654060000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1577800000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1828166047000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1449921000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1389653000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1317356000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1380402999000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1361825000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1298178000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1219706000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1335972372000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1294540000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1192150000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1122203000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1196051606000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1029185000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>962273000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>910175000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>862834931000.0</v>
+      </c>
+      <c r="BD30">
+        <v>801825389000.0</v>
+      </c>
+      <c r="BE30">
+        <v>733197611000.0</v>
+      </c>
+      <c r="BF30">
+        <v>699772000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>651446933000.0</v>
+      </c>
+      <c r="BH30">
+        <v>664589000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>556742000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>547560000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>549765235000.0</v>
+      </c>
+      <c r="BL30">
+        <v>505216000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>445633000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>438786000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>457839177000.0</v>
+      </c>
+      <c r="BP30">
+        <v>461130000000.0</v>
+      </c>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+    </row>
+    <row r="31" spans="1:91">
+      <c r="A31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-116182000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-408905000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-123577000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-60753000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-90962000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-204998000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-73129000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-158385000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-104513000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-64179000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-104743000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-100104000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-32145000000.0</v>
+      </c>
+      <c r="O31">
+        <v>55641000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-129097000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-70758000000.0</v>
+      </c>
+      <c r="R31">
+        <v>230624000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-43185000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-169116000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-133803000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-146309000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-184269000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-134446000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-109051000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-159456000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-53746000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-63436000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-110462000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-68845000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-7679000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-177144000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-235514000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>162551000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-107682665000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-95653000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-141732000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-89944000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-129187719000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-100305000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-155472000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-96039000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-90575301000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-116861000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-46617000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-99972000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-130686846000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-47867000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-97527000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-56911000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-68406288000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-99092000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-60034000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-38379000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-47933627000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-46807221000.0</v>
+      </c>
+      <c r="BE31">
+        <v>725734000.0</v>
+      </c>
+      <c r="BF31">
+        <v>3909000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-66798178000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-31338000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-24254000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-20974000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-71677228000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-42932000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-18229000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-28381000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-73775152000.0</v>
+      </c>
+      <c r="BP31">
+        <v>1778000000.0</v>
+      </c>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32">
+        <v>12292345000000.0</v>
+      </c>
+      <c r="C32">
+        <v>11479185000000.0</v>
+      </c>
+      <c r="D32">
+        <v>10475460000000.0</v>
+      </c>
+      <c r="E32">
+        <v>10970876000000.0</v>
+      </c>
+      <c r="F32">
+        <v>10157687000000.0</v>
+      </c>
+      <c r="G32">
+        <v>11045208000000.0</v>
+      </c>
+      <c r="H32">
+        <v>9622715000000.0</v>
+      </c>
+      <c r="I32">
+        <v>9205068000000.0</v>
+      </c>
+      <c r="J32">
+        <v>8788281000000.0</v>
+      </c>
+      <c r="K32">
+        <v>9526321000000.0</v>
+      </c>
+      <c r="L32">
+        <v>9002059000000.0</v>
+      </c>
+      <c r="M32">
+        <v>9035441000000.0</v>
+      </c>
+      <c r="N32">
+        <v>8158594000000.0</v>
+      </c>
+      <c r="O32">
+        <v>6229396000000.0</v>
+      </c>
+      <c r="P32">
+        <v>7224347000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>7328753000000.0</v>
+      </c>
+      <c r="R32">
+        <v>6154844000000.0</v>
+      </c>
+      <c r="S32">
+        <v>5219104000000.0</v>
+      </c>
+      <c r="T32">
+        <v>3169730000000.0</v>
+      </c>
+      <c r="U32">
+        <v>5722085000000.0</v>
+      </c>
+      <c r="V32">
+        <v>4312884000000.0</v>
+      </c>
+      <c r="W32">
+        <v>4677937000000.0</v>
+      </c>
+      <c r="X32">
+        <v>3377483000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2083489000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>4708489000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>6168887000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3911524000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>6818437000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>4679897000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>5093450000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>3311079000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>6199978000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>4316616000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>4621906664000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>3970394000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>4096290000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>3617142000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>3859597423000.0</v>
+      </c>
+      <c r="AN32">
+        <v>3629260000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>3493500000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>3167258000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3431730443000.0</v>
+      </c>
+      <c r="AR32">
+        <v>3298616000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>3137467000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>2964985000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>3158019513000.0</v>
+      </c>
+      <c r="AV32">
+        <v>3161772000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>2827214000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>2675101000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>2815713591000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2538081000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>2262658000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>2117787000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>2143650252000.0</v>
+      </c>
+      <c r="BD32">
+        <v>1980381340000.0</v>
+      </c>
+      <c r="BE32">
+        <v>1821709660000.0</v>
+      </c>
+      <c r="BF32">
+        <v>1639344000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>1681199895000.0</v>
+      </c>
+      <c r="BH32">
+        <v>1550722000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>1388790000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>1269097000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>1319727692000.0</v>
+      </c>
+      <c r="BL32">
+        <v>1245498000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>1099108000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>1048166000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>1084677038000.0</v>
+      </c>
+      <c r="BP32">
+        <v>1064419000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1347666000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>930265000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>1361048043000.0</v>
+      </c>
+      <c r="BT32">
+        <v>1307101000000.0</v>
+      </c>
+      <c r="BU32">
+        <v>1159672000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>1030431000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>1154614845000.0</v>
+      </c>
+      <c r="BX32">
+        <v>1005348000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>882591000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>843879000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>955624187000.0</v>
+      </c>
+      <c r="CB32">
+        <v>860130000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>764935000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>752463000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>846977473000.0</v>
+      </c>
+      <c r="CF32">
+        <v>730629622000.0</v>
+      </c>
+      <c r="CG32">
+        <v>649658214000.0</v>
+      </c>
+      <c r="CH32">
+        <v>649564108000.0</v>
+      </c>
+      <c r="CI32">
+        <v>701812380000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>608930544000.0</v>
+      </c>
+      <c r="CK32">
+        <v>515887697000.0</v>
+      </c>
+      <c r="CL32">
+        <v>482087662000.0</v>
+      </c>
+      <c r="CM32">
+        <v>579600128000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1286373000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1525716049000.0</v>
+      </c>
+      <c r="K2">
+        <v>503892183000.0</v>
+      </c>
+      <c r="L2">
+        <v>512671885000.0</v>
+      </c>
+      <c r="M2">
+        <v>368507432000.0</v>
+      </c>
+      <c r="N2">
+        <v>526324881000.0</v>
+      </c>
+      <c r="O2">
+        <v>288621337000.0</v>
+      </c>
+      <c r="P2">
+        <v>224320276000.0</v>
+      </c>
+      <c r="Q2">
+        <v>189686754000.0</v>
+      </c>
+      <c r="R2">
+        <v>278153222000.0</v>
+      </c>
+      <c r="S2">
+        <v>338612752000.0</v>
+      </c>
+      <c r="T2">
+        <v>160808747000.0</v>
+      </c>
+      <c r="U2">
+        <v>83534559000.0</v>
+      </c>
+      <c r="V2">
+        <v>247071073000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3">
+        <v>1802230000000</v>
+      </c>
+      <c r="C3">
+        <v>2217717000000</v>
+      </c>
+      <c r="D3">
+        <v>1794984000000</v>
+      </c>
+      <c r="E3">
+        <v>930059000000</v>
+      </c>
+      <c r="F3">
+        <v>399297000000</v>
+      </c>
+      <c r="G3">
+        <v>369522000000</v>
+      </c>
+      <c r="H3">
+        <v>986307000000</v>
+      </c>
+      <c r="I3">
+        <v>1109010000000</v>
+      </c>
+      <c r="J3">
+        <v>1083483766000</v>
+      </c>
+      <c r="K3">
+        <v>792069587000</v>
+      </c>
+      <c r="L3">
+        <v>660615885000</v>
+      </c>
+      <c r="M3">
+        <v>640366219000</v>
+      </c>
+      <c r="N3">
+        <v>884189504000</v>
+      </c>
+      <c r="O3">
+        <v>844578742000</v>
+      </c>
+      <c r="P3">
+        <v>443342523000</v>
+      </c>
+      <c r="Q3">
+        <v>428812114000</v>
+      </c>
+      <c r="R3">
+        <v>241427500000</v>
+      </c>
+      <c r="S3">
+        <v>325690967000</v>
+      </c>
+      <c r="T3">
+        <v>320181755000</v>
+      </c>
+      <c r="U3">
+        <v>359490403000</v>
+      </c>
+      <c r="V3">
+        <v>266075630000</v>
+      </c>
+      <c r="W3">
+        <v>184312445000</v>
+      </c>
+      <c r="X3">
+        <v>79264361000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>1001999000000.0</v>
+      </c>
+      <c r="C6">
+        <v>365548000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-176005000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1072429000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-9687000000.0</v>
+      </c>
+      <c r="G6">
+        <v>971441000000.0</v>
+      </c>
+      <c r="H6">
+        <v>404521000000.0</v>
+      </c>
+      <c r="I6">
+        <v>125767000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-239343421000.0</v>
+      </c>
+      <c r="K6">
+        <v>1021823866000.0</v>
+      </c>
+      <c r="L6">
+        <v>-8779702000.0</v>
+      </c>
+      <c r="M6">
+        <v>144164453000.0</v>
+      </c>
+      <c r="N6">
+        <v>-157817449000.0</v>
+      </c>
+      <c r="O6">
+        <v>237703544000.0</v>
+      </c>
+      <c r="P6">
+        <v>64301061000.0</v>
+      </c>
+      <c r="Q6">
+        <v>34633522000.0</v>
+      </c>
+      <c r="R6">
+        <v>-88466468000.0</v>
+      </c>
+      <c r="S6">
+        <v>-60459530000.0</v>
+      </c>
+      <c r="T6">
+        <v>177804005000.0</v>
+      </c>
+      <c r="U6">
+        <v>77274188000.0</v>
+      </c>
+      <c r="V6">
+        <v>-163536514000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7">
+        <v>-4455799000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4147740000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3657711000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2871890000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-2142758000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-2451731000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-2671309000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2316324000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-2153683233000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1912452185000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1883002041000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>379794000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-422505000000.0</v>
+      </c>
+      <c r="H12">
+        <v>759374000000.0</v>
+      </c>
+      <c r="I12">
+        <v>57709000000.0</v>
+      </c>
+      <c r="J12">
+        <v>321540000000.0</v>
+      </c>
+      <c r="K12">
+        <v>376019938000.0</v>
+      </c>
+      <c r="L12">
+        <v>-379485398000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
+        <v>2619109000000.0</v>
+      </c>
+      <c r="E14">
+        <v>2366713000000.0</v>
+      </c>
+      <c r="F14">
+        <v>2211725000000.0</v>
+      </c>
+      <c r="G14">
+        <v>2328444000000.0</v>
+      </c>
+      <c r="H14">
+        <v>825922000000.0</v>
+      </c>
+      <c r="I14">
+        <v>767141000000.0</v>
+      </c>
+      <c r="J14">
+        <v>686741934000.0</v>
+      </c>
+      <c r="K14">
+        <v>628247160000.0</v>
+      </c>
+      <c r="L14">
+        <v>583830946000.0</v>
+      </c>
+      <c r="M14">
+        <v>562740364000.0</v>
+      </c>
+      <c r="N14">
+        <v>463614739000.0</v>
+      </c>
+      <c r="O14">
+        <v>352645937000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>201540000000.0</v>
+      </c>
+      <c r="C15">
+        <v>176702000000.0</v>
+      </c>
+      <c r="D15">
+        <v>167841000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="I15">
+        <v>66148000000.0</v>
+      </c>
+      <c r="J15">
+        <v>41342295000.0</v>
+      </c>
+      <c r="K15">
+        <v>41342000000.0</v>
+      </c>
+      <c r="L15">
+        <v>41342000000.0</v>
+      </c>
+      <c r="M15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="N15">
+        <v>71380000000.0</v>
+      </c>
+      <c r="O15">
+        <v>58100000000.0</v>
+      </c>
+      <c r="P15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>24900000000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
+        <v>19090000000.0</v>
+      </c>
+      <c r="T15">
+        <v>19920000000.0</v>
+      </c>
+      <c r="U15">
+        <v>23240000000.0</v>
+      </c>
+      <c r="V15">
+        <v>22825000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="C16">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="D16">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="E16">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="F16">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="G16">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1286372628000.0</v>
+      </c>
+      <c r="K16">
+        <v>1525716049000.0</v>
+      </c>
+      <c r="L16">
+        <v>503892183000.0</v>
+      </c>
+      <c r="M16">
+        <v>512671885000.0</v>
+      </c>
+      <c r="N16">
+        <v>368507432000.0</v>
+      </c>
+      <c r="O16">
+        <v>526324881000.0</v>
+      </c>
+      <c r="P16">
+        <v>288621337000.0</v>
+      </c>
+      <c r="Q16">
+        <v>224320276000.0</v>
+      </c>
+      <c r="R16">
+        <v>189686754000.0</v>
+      </c>
+      <c r="S16">
+        <v>278153222000.0</v>
+      </c>
+      <c r="T16">
+        <v>338612752000.0</v>
+      </c>
+      <c r="U16">
+        <v>160808747000.0</v>
+      </c>
+      <c r="V16">
+        <v>83534559000.0</v>
+      </c>
+      <c r="W16">
+        <v>247071073000.0</v>
+      </c>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>4015098000000.0</v>
+      </c>
+      <c r="C18">
+        <v>3762244000000.0</v>
+      </c>
+      <c r="D18">
+        <v>150878000000.0</v>
+      </c>
+      <c r="E18">
+        <v>3546294000000.0</v>
+      </c>
+      <c r="F18">
+        <v>2635622000000.0</v>
+      </c>
+      <c r="G18">
+        <v>977189000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1386535000000.0</v>
+      </c>
+      <c r="I18">
+        <v>474671000000.0</v>
+      </c>
+      <c r="J18">
+        <v>276658196000.0</v>
+      </c>
+      <c r="K18">
+        <v>436320403000.0</v>
+      </c>
+      <c r="L18">
+        <v>-555781422000.0</v>
+      </c>
+      <c r="M18">
+        <v>-449963028000.0</v>
+      </c>
+      <c r="N18">
+        <v>-776629473000.0</v>
+      </c>
+      <c r="O18">
+        <v>-510250557000.0</v>
+      </c>
+      <c r="P18">
+        <v>27731384000.0</v>
+      </c>
+      <c r="Q18">
+        <v>341618276000.0</v>
+      </c>
+      <c r="R18">
+        <v>28846011000.0</v>
+      </c>
+      <c r="S18">
+        <v>-165244841000.0</v>
+      </c>
+      <c r="T18">
+        <v>24443722000.0</v>
+      </c>
+      <c r="U18">
+        <v>-147361499000.0</v>
+      </c>
+      <c r="V18">
+        <v>-218961736000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
         <v>200</v>
       </c>
-      <c r="B21"/>
+      <c r="B19">
+        <v>-430621000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2228306000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2248279000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-641846000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-361931000000.0</v>
+      </c>
+      <c r="G19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-166674000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-420596000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-38892000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-198038545000.0</v>
+      </c>
+      <c r="L19">
+        <v>-3690000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20">
+        <v>79106000000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H20">
+        <v>2584000000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>127887000000.0</v>
+      </c>
       <c r="C21">
+        <v>-579068000000.0</v>
+      </c>
+      <c r="D21">
+        <v>2282935000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-2337701000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2498676000000.0</v>
+      </c>
+      <c r="G21">
+        <v>92297000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1083686000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1241968000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-491607000000.0</v>
+      </c>
+      <c r="K21">
+        <v>745638661000.0</v>
+      </c>
+      <c r="L21">
+        <v>558066756000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22">
+        <v>2231156000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1767617000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1893549000000.0</v>
+      </c>
+      <c r="E22">
+        <v>2109640000000.0</v>
+      </c>
+      <c r="F22">
+        <v>420176000000.0</v>
+      </c>
+      <c r="G22">
+        <v>-553716000000.0</v>
+      </c>
+      <c r="H22">
+        <v>933493000000.0</v>
+      </c>
+      <c r="I22">
+        <v>735829000000.0</v>
+      </c>
+      <c r="J22">
+        <v>334651307000.0</v>
+      </c>
+      <c r="K22">
+        <v>208475799000.0</v>
+      </c>
+      <c r="L22">
+        <v>37333923000.0</v>
+      </c>
+      <c r="M22">
+        <v>74082456000.0</v>
+      </c>
+      <c r="N22">
+        <v>327792285000.0</v>
+      </c>
+      <c r="O22">
+        <v>432750629000.0</v>
+      </c>
+      <c r="P22">
+        <v>360425097000.0</v>
+      </c>
+      <c r="Q22">
+        <v>201071471000.0</v>
+      </c>
+      <c r="R22">
+        <v>163986260000.0</v>
+      </c>
+      <c r="S22">
+        <v>-69790974000.0</v>
+      </c>
+      <c r="T22">
+        <v>115429279000.0</v>
+      </c>
+      <c r="U22">
+        <v>109349608000.0</v>
+      </c>
+      <c r="V22">
+        <v>131944176000.0</v>
+      </c>
+      <c r="W22">
+        <v>113901482000.0</v>
+      </c>
+      <c r="X22">
+        <v>76283925000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>203</v>
+      </c>
+      <c r="B23">
+        <v>-2745828000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2640388000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1990288000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1774862000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-1154242000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-875102000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-108315000000.0</v>
+      </c>
+      <c r="I23">
+        <v>911414000000.0</v>
+      </c>
+      <c r="J23">
+        <v>9200290000.0</v>
+      </c>
+      <c r="K23">
+        <v>-129430668000.0</v>
+      </c>
+      <c r="L23">
+        <v>-124960399000.0</v>
+      </c>
+      <c r="M23">
+        <v>-60470980000.0</v>
+      </c>
+      <c r="N23">
+        <v>-87372980000.0</v>
+      </c>
+      <c r="O23">
+        <v>-63665343000.0</v>
+      </c>
+      <c r="P23">
+        <v>-13920978000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-32862282000.0</v>
+      </c>
+      <c r="R23">
+        <v>53998541000.0</v>
+      </c>
+      <c r="S23">
+        <v>-5546572000.0</v>
+      </c>
+      <c r="T23">
+        <v>-14855428000.0</v>
+      </c>
+      <c r="U23">
+        <v>12830657000.0</v>
+      </c>
+      <c r="V23">
+        <v>6886997000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>204</v>
+      </c>
+      <c r="B24">
+        <v>140544000000.0</v>
+      </c>
+      <c r="C24">
+        <v>297901000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-197526000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-8734000000.0</v>
+      </c>
+      <c r="F24">
+        <v>37366000000.0</v>
+      </c>
+      <c r="G24">
+        <v>73044000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-40322000000.0</v>
+      </c>
+      <c r="I24">
+        <v>447391000000.0</v>
+      </c>
+      <c r="J24">
+        <v>52363435000.0</v>
+      </c>
+      <c r="K24">
+        <v>16966869000.0</v>
+      </c>
+      <c r="L24">
+        <v>7610024000.0</v>
+      </c>
+      <c r="M24">
+        <v>26601656000.0</v>
+      </c>
+      <c r="N24">
+        <v>-27351839000.0</v>
+      </c>
+      <c r="O24">
+        <v>-34073748000.0</v>
+      </c>
+      <c r="P24">
+        <v>-39424297000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-8916250000.0</v>
+      </c>
+      <c r="R24">
+        <v>-1785612000.0</v>
+      </c>
+      <c r="S24">
+        <v>-1495072000.0</v>
+      </c>
+      <c r="T24">
+        <v>18429000.0</v>
+      </c>
+      <c r="U24">
+        <v>-22675756000.0</v>
+      </c>
+      <c r="V24">
+        <v>15884708000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>205</v>
+      </c>
+      <c r="B25">
+        <v>5817328000000.0</v>
+      </c>
+      <c r="C25">
+        <v>5979961000000.0</v>
+      </c>
+      <c r="D25">
+        <v>52313000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-1572000000.0</v>
+      </c>
+      <c r="F25">
+        <v>401405000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-429295000000.0</v>
+      </c>
+      <c r="H25">
+        <v>610053000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-735829000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-334651307000.0</v>
+      </c>
+      <c r="K25">
+        <v>-208475799000.0</v>
+      </c>
+      <c r="L25">
+        <v>-37333923000.0</v>
+      </c>
+      <c r="M25">
+        <v>-74082456000.0</v>
+      </c>
+      <c r="N25">
+        <v>-327792285000.0</v>
+      </c>
+      <c r="O25">
+        <v>-432750629000.0</v>
+      </c>
+      <c r="P25">
+        <v>-360425097000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-201071471000.0</v>
+      </c>
+      <c r="R25">
+        <v>-163986260000.0</v>
+      </c>
+      <c r="S25">
+        <v>69790974000.0</v>
+      </c>
+      <c r="T25">
+        <v>-115429279000.0</v>
+      </c>
+      <c r="U25">
+        <v>-109349608000.0</v>
+      </c>
+      <c r="V25">
+        <v>-131944176000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B26">
+        <v>79106000000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-2209158000000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>2999068000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>207</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>1572000000.0</v>
+      </c>
+      <c r="F27">
+        <v>1613000000.0</v>
+      </c>
+      <c r="G27">
+        <v>1278000000.0</v>
+      </c>
+      <c r="H27">
+        <v>3374000000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>208</v>
+      </c>
+      <c r="B28">
+        <v>-2740375000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3396158000000.0</v>
+      </c>
+      <c r="D28">
+        <v>134807000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-2420316000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2680431000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-110743000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1177188000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-396702000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-523749462000.0</v>
+      </c>
+      <c r="K28">
+        <v>754561601000.0</v>
+      </c>
+      <c r="L28">
+        <v>538956749000.0</v>
+      </c>
+      <c r="M28">
+        <v>559264609000.0</v>
+      </c>
+      <c r="N28">
+        <v>640308773000.0</v>
+      </c>
+      <c r="O28">
+        <v>757862940000.0</v>
+      </c>
+      <c r="P28">
+        <v>85822693000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-214066389000.0</v>
+      </c>
+      <c r="R28">
+        <v>-111304524000.0</v>
+      </c>
+      <c r="S28">
+        <v>183228207000.0</v>
+      </c>
+      <c r="T28">
+        <v>146189183000.0</v>
+      </c>
+      <c r="U28">
+        <v>211150318000.0</v>
+      </c>
+      <c r="V28">
+        <v>14061111000.0</v>
+      </c>
+      <c r="W28">
+        <v>381883078000.0</v>
+      </c>
+      <c r="X28">
+        <v>143324037000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>209</v>
+      </c>
+      <c r="B29">
+        <v>5817328000000.0</v>
+      </c>
+      <c r="C29">
+        <v>5979961000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1945862000000.0</v>
+      </c>
+      <c r="E29">
+        <v>4476353000000.0</v>
+      </c>
+      <c r="F29">
+        <v>3034919000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1346711000000.0</v>
+      </c>
+      <c r="H29">
+        <v>2372842000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1583681000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1360141962000.0</v>
+      </c>
+      <c r="K29">
+        <v>1228389990000.0</v>
+      </c>
+      <c r="L29">
+        <v>104834463000.0</v>
+      </c>
+      <c r="M29">
+        <v>190403191000.0</v>
+      </c>
+      <c r="N29">
+        <v>107560031000.0</v>
+      </c>
+      <c r="O29">
+        <v>334328185000.0</v>
+      </c>
+      <c r="P29">
+        <v>471073907000.0</v>
+      </c>
+      <c r="Q29">
+        <v>770430390000.0</v>
+      </c>
+      <c r="R29">
+        <v>270273511000.0</v>
+      </c>
+      <c r="S29">
+        <v>160446126000.0</v>
+      </c>
+      <c r="T29">
+        <v>344625477000.0</v>
+      </c>
+      <c r="U29">
+        <v>212128904000.0</v>
+      </c>
+      <c r="V29">
+        <v>47113894000.0</v>
+      </c>
+      <c r="W29">
+        <v>19224692000.0</v>
+      </c>
+      <c r="X29">
+        <v>108472000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>210</v>
+      </c>
+      <c r="B30">
+        <v>-2092307000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2228306000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1801660000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-641846000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-361931000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-245050000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-799003000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1051223000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1070012850000.0</v>
+      </c>
+      <c r="K30">
+        <v>-972975718000.0</v>
+      </c>
+      <c r="L30">
+        <v>-650628694000.0</v>
+      </c>
+      <c r="M30">
+        <v>-605681886000.0</v>
+      </c>
+      <c r="N30">
+        <v>-903599270000.0</v>
+      </c>
+      <c r="O30">
+        <v>-853888442000.0</v>
+      </c>
+      <c r="P30">
+        <v>-492595582000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-521766425000.0</v>
+      </c>
+      <c r="R30">
+        <v>-247443612000.0</v>
+      </c>
+      <c r="S30">
+        <v>-399608522000.0</v>
+      </c>
+      <c r="T30">
+        <v>-313334543000.0</v>
+      </c>
+      <c r="U30">
+        <v>-345568498000.0</v>
+      </c>
+      <c r="V30">
+        <v>-224894478000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:92">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="2" spans="1:92">
+      <c r="A2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3503385000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3639001000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3535525000000.0</v>
+      </c>
+      <c r="F2">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="G2">
+        <v>3501982000000.0</v>
+      </c>
+      <c r="H2">
+        <v>2934544000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2829671000000.0</v>
+      </c>
+      <c r="J2">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2959020000000.0</v>
+      </c>
+      <c r="L2">
+        <v>2980423000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2906300000000.0</v>
+      </c>
+      <c r="N2">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="O2">
+        <v>3327563000000.0</v>
+      </c>
+      <c r="P2">
+        <v>3159133000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2468482000000.0</v>
+      </c>
+      <c r="R2">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="S2">
+        <v>2098772000000.0</v>
+      </c>
+      <c r="T2">
+        <v>2109813000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2189928000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="W2">
+        <v>1731073000000.0</v>
+      </c>
+      <c r="X2">
+        <v>2096107000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1908930000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>882371000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>869217000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1013114000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1028602000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1358102000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1120427000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1286373000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>654275000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1464978000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>996588000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1525716000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>564707000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>450039000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>381785000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>503892000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>290374000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>283617000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>381726000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>512672000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>237208000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>305688000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>348233000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>368507000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>287846000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>209631000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>208468000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>526325000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>162159000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>174482265000.0</v>
+      </c>
+      <c r="BE2">
+        <v>117106000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>288621000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>178506000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>196520000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>134463000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>244320000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>123975000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>137538000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>132538000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>189687000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>131291000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>95832000000.0</v>
+      </c>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+    </row>
+    <row r="3" spans="1:92">
+      <c r="A3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3">
+        <v>544893000000</v>
+      </c>
+      <c r="C3">
+        <v>827835000000</v>
+      </c>
+      <c r="D3">
+        <v>467532000000</v>
+      </c>
+      <c r="E3">
+        <v>399750000000</v>
+      </c>
+      <c r="F3">
+        <v>420239000000</v>
+      </c>
+      <c r="G3">
+        <v>1092741000000</v>
+      </c>
+      <c r="H3">
+        <v>404876000000</v>
+      </c>
+      <c r="I3">
+        <v>376760000000</v>
+      </c>
+      <c r="J3">
+        <v>346092000000</v>
+      </c>
+      <c r="K3">
+        <v>609863000000</v>
+      </c>
+      <c r="L3">
+        <v>553224000000</v>
+      </c>
+      <c r="M3">
+        <v>374904000000</v>
+      </c>
+      <c r="N3">
+        <v>279578000000</v>
+      </c>
+      <c r="O3">
+        <v>351513000000</v>
+      </c>
+      <c r="P3">
+        <v>259591000000</v>
+      </c>
+      <c r="Q3">
+        <v>177854000000</v>
+      </c>
+      <c r="R3">
+        <v>141101000000</v>
+      </c>
+      <c r="S3">
+        <v>185825000000</v>
+      </c>
+      <c r="T3">
+        <v>88839000000</v>
+      </c>
+      <c r="U3">
+        <v>100121000000</v>
+      </c>
+      <c r="V3">
+        <v>24512000000</v>
+      </c>
+      <c r="W3">
+        <v>89018000000</v>
+      </c>
+      <c r="X3">
+        <v>62376000000</v>
+      </c>
+      <c r="Y3">
+        <v>47790000000</v>
+      </c>
+      <c r="Z3">
+        <v>170338000000</v>
+      </c>
+      <c r="AA3">
+        <v>295401000000</v>
+      </c>
+      <c r="AB3">
+        <v>181199000000</v>
+      </c>
+      <c r="AC3">
+        <v>259425000000</v>
+      </c>
+      <c r="AD3">
+        <v>250282000000</v>
+      </c>
+      <c r="AE3">
+        <v>382435000000</v>
+      </c>
+      <c r="AF3">
+        <v>279200000000</v>
+      </c>
+      <c r="AG3">
+        <v>186953000000</v>
+      </c>
+      <c r="AH3">
+        <v>260422000000</v>
+      </c>
+      <c r="AI3">
+        <v>317826766000</v>
+      </c>
+      <c r="AJ3">
+        <v>324833000000</v>
+      </c>
+      <c r="AK3">
+        <v>188791000000</v>
+      </c>
+      <c r="AL3">
+        <v>252033000000</v>
+      </c>
+      <c r="AM3">
+        <v>249371587000</v>
+      </c>
+      <c r="AN3">
+        <v>182829000000</v>
+      </c>
+      <c r="AO3">
+        <v>226832000000</v>
+      </c>
+      <c r="AP3">
+        <v>133037000000</v>
+      </c>
+      <c r="AQ3">
+        <v>214253885000</v>
+      </c>
+      <c r="AR3">
+        <v>161974000000</v>
+      </c>
+      <c r="AS3">
+        <v>126214000000</v>
+      </c>
+      <c r="AT3">
+        <v>158174000000</v>
+      </c>
+      <c r="AU3">
+        <v>123540219000</v>
+      </c>
+      <c r="AV3">
+        <v>162280000000</v>
+      </c>
+      <c r="AW3">
+        <v>207861000000</v>
+      </c>
+      <c r="AX3">
+        <v>146685000000</v>
+      </c>
+      <c r="AY3">
+        <v>308326504000</v>
+      </c>
+      <c r="AZ3">
+        <v>152300000000</v>
+      </c>
+      <c r="BA3">
+        <v>243109000000</v>
+      </c>
+      <c r="BB3">
+        <v>180454000000</v>
+      </c>
+      <c r="BC3">
+        <v>255635742000</v>
+      </c>
+      <c r="BD3">
+        <v>483444195000</v>
+      </c>
+      <c r="BE3">
+        <v>71130195000</v>
+      </c>
+      <c r="BF3">
+        <v>176629000000</v>
+      </c>
+      <c r="BG3">
+        <v>156125523000</v>
+      </c>
+      <c r="BH3">
+        <v>74930000000</v>
+      </c>
+      <c r="BI3">
+        <v>103266000000</v>
+      </c>
+      <c r="BJ3">
+        <v>109021000000</v>
+      </c>
+      <c r="BK3">
+        <v>161378114000</v>
+      </c>
+      <c r="BL3">
+        <v>194421000000</v>
+      </c>
+      <c r="BM3">
+        <v>50470000000</v>
+      </c>
+      <c r="BN3">
+        <v>22543000000</v>
+      </c>
+      <c r="BO3">
+        <v>105899500000</v>
+      </c>
+      <c r="BP3">
+        <v>56445000000</v>
+      </c>
+      <c r="BQ3">
+        <v>105658000000</v>
+      </c>
+      <c r="BR3">
+        <v>52192000000</v>
+      </c>
+      <c r="BS3">
+        <v>325690967000</v>
+      </c>
+      <c r="BT3">
+        <v>255402000000</v>
+      </c>
+      <c r="BU3">
+        <v>188782000000</v>
+      </c>
+      <c r="BV3">
+        <v>76202000000</v>
+      </c>
+      <c r="BW3">
+        <v>320181755000</v>
+      </c>
+      <c r="BX3">
+        <v>230321000000</v>
+      </c>
+      <c r="BY3">
+        <v>156627000000</v>
+      </c>
+      <c r="BZ3">
+        <v>83973000000</v>
+      </c>
+      <c r="CA3">
+        <v>359609663000</v>
+      </c>
+      <c r="CB3">
+        <v>268181000000</v>
+      </c>
+      <c r="CC3">
+        <v>141216000000</v>
+      </c>
+      <c r="CD3">
+        <v>56393000000</v>
+      </c>
+      <c r="CE3">
+        <v>266833421000</v>
+      </c>
+      <c r="CF3">
+        <v>186463787000</v>
+      </c>
+      <c r="CG3">
+        <v>86643913000</v>
+      </c>
+      <c r="CH3">
+        <v>36501473000</v>
+      </c>
+      <c r="CI3">
+        <v>184312445000</v>
+      </c>
+      <c r="CJ3">
+        <v>92303809000</v>
+      </c>
+      <c r="CK3">
+        <v>78912328000</v>
+      </c>
+      <c r="CL3">
+        <v>25994512000</v>
+      </c>
+      <c r="CM3">
+        <v>79264361000</v>
+      </c>
+      <c r="CN3">
+        <v>50448886000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:92">
+      <c r="A4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92">
+      <c r="A5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92">
+      <c r="A6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>231410000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1539001000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-135616000000.0</v>
+      </c>
+      <c r="E6">
+        <v>103476000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-504862000000.0</v>
+      </c>
+      <c r="G6">
+        <v>538405000000.0</v>
+      </c>
+      <c r="H6">
+        <v>567438000000.0</v>
+      </c>
+      <c r="I6">
+        <v>104873000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-845168000000.0</v>
+      </c>
+      <c r="K6">
+        <v>715819000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-21403000000.0</v>
+      </c>
+      <c r="M6">
+        <v>74123000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-944544000000.0</v>
+      </c>
+      <c r="O6">
+        <v>523281000000.0</v>
+      </c>
+      <c r="P6">
+        <v>168430000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>690651000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-309933000000.0</v>
+      </c>
+      <c r="S6">
+        <v>679643000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-11041000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-80115000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-598174000000.0</v>
+      </c>
+      <c r="W6">
+        <v>1057029000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-365034000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>187177000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>92269000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>934290000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>13154000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-143897000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-399026000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>383538000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-329500000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>237675000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-165946000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>632097628000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-810703000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>468390000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-529128000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>961009049000.0</v>
+      </c>
+      <c r="AN6">
+        <v>114668000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>68254000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-122107000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>213518183000.0</v>
+      </c>
+      <c r="AR6">
+        <v>6757000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-98109000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-130946000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>275463885000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-68480000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-42545000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-20274000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>80661432000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>78215000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>1163000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-317857000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>364165881000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-12323265000.0</v>
+      </c>
+      <c r="BE6">
+        <v>57376265000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-171515000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>110115337000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-18014000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>62057000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-109857000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>100345276000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-13563000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>5000000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-57149000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>58395754000.0</v>
+      </c>
+      <c r="BP6">
+        <v>35459000000.0</v>
+      </c>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92">
+      <c r="A7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-4455799000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3461087000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2409501000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1301428000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-4147740000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-3179587000000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-2745004000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-1823101000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-893534000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2871890000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-2114163000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-1397249000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-653079000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-2142758000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1595240000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-1083748000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-501272000000.0</v>
+      </c>
+      <c r="W7">
+        <v>-2451731000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1755143000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1272006000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-788999000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-2671309000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1927495000000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92">
+      <c r="A8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92">
+      <c r="A9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>-299128000000.0</v>
+      </c>
+      <c r="O12">
+        <v>-299128000000.0</v>
+      </c>
+      <c r="P12">
+        <v>-85214000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1581385000000.0</v>
+      </c>
+      <c r="R12">
+        <v>-2306513000000.0</v>
+      </c>
+      <c r="S12">
+        <v>1215869000000.0</v>
+      </c>
+      <c r="T12">
+        <v>293452000000.0</v>
+      </c>
+      <c r="U12">
+        <v>-270599000000.0</v>
+      </c>
+      <c r="V12">
+        <v>-858928000000.0</v>
+      </c>
+      <c r="W12">
+        <v>1460361000000.0</v>
+      </c>
+      <c r="X12">
+        <v>-247524000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-119646000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-1515696000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>741425000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-192306000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>459389000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-426726000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>587891000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-405031000000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14">
+        <v>888359000000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>838078000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
+        <v>730062000000.0</v>
+      </c>
+      <c r="I14">
+        <v>672840000000.0</v>
+      </c>
+      <c r="J14">
+        <v>740981000000.0</v>
+      </c>
+      <c r="K14">
+        <v>777031000000.0</v>
+      </c>
+      <c r="L14">
+        <v>608707000000.0</v>
+      </c>
+      <c r="M14">
+        <v>590338000000.0</v>
+      </c>
+      <c r="N14">
+        <v>608691000000.0</v>
+      </c>
+      <c r="O14">
+        <v>658287000000.0</v>
+      </c>
+      <c r="P14">
+        <v>657490000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>524941000000.0</v>
+      </c>
+      <c r="R14">
+        <v>532105000000.0</v>
+      </c>
+      <c r="S14">
+        <v>568786000000.0</v>
+      </c>
+      <c r="T14">
+        <v>532162000000.0</v>
+      </c>
+      <c r="U14">
+        <v>544844000000.0</v>
+      </c>
+      <c r="V14">
+        <v>539346000000.0</v>
+      </c>
+      <c r="W14">
+        <v>521094000000.0</v>
+      </c>
+      <c r="X14">
+        <v>576975000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>606691000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>618172000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>223634000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>-572276000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>999072000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>207170000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>205946000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>198258000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>196601000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>189338000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>190045000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>179152000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>169461000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>165292000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>177038253000.0</v>
+      </c>
+      <c r="AN14">
+        <v>150426000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>161873000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>154557000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>160035188000.0</v>
+      </c>
+      <c r="AR14">
+        <v>139984000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>150044000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>147185000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>146168364000.0</v>
+      </c>
+      <c r="AV14">
+        <v>143253000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>142024000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>131295000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>130302739000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>119338000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>112004000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>101970000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>99313937000.0</v>
+      </c>
+      <c r="BD14">
+        <v>90146000000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>201540000000.0</v>
+      </c>
+      <c r="D15">
+        <v>201540000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>60000000.0</v>
+      </c>
+      <c r="H15">
+        <v>176762000000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>35524000000.0</v>
+      </c>
+      <c r="L15">
+        <v>132317000000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>66148000000.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>295000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>41342000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>41342000000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
+        <v>71380000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>71380000000.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>58100000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>58100000000.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
+        <v>24900000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>24900000000.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>19090000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>19090000000.0</v>
+      </c>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
+        <v>19920000000.0</v>
+      </c>
+      <c r="BX15">
+        <v>19920000000.0</v>
+      </c>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
+        <v>23240000000.0</v>
+      </c>
+      <c r="CB15">
+        <v>23240000000.0</v>
+      </c>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
+        <v>22825000000.0</v>
+      </c>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16">
+        <v>5273796000000.0</v>
+      </c>
+      <c r="C16">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="D16">
+        <v>3503385000000.0</v>
+      </c>
+      <c r="E16">
+        <v>3639001000000.0</v>
+      </c>
+      <c r="F16">
+        <v>3535525000000.0</v>
+      </c>
+      <c r="G16">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="H16">
+        <v>3501982000000.0</v>
+      </c>
+      <c r="I16">
+        <v>2934544000000.0</v>
+      </c>
+      <c r="J16">
+        <v>2829671000000.0</v>
+      </c>
+      <c r="K16">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="L16">
+        <v>2959020000000.0</v>
+      </c>
+      <c r="M16">
+        <v>2980423000000.0</v>
+      </c>
+      <c r="N16">
+        <v>2906300000000.0</v>
+      </c>
+      <c r="O16">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="P16">
+        <v>3327563000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3159133000000.0</v>
+      </c>
+      <c r="R16">
+        <v>2468482000000.0</v>
+      </c>
+      <c r="S16">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="T16">
+        <v>2098772000000.0</v>
+      </c>
+      <c r="U16">
+        <v>2109813000000.0</v>
+      </c>
+      <c r="V16">
+        <v>2189928000000.0</v>
+      </c>
+      <c r="W16">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="X16">
+        <v>1731073000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>2096107000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1908930000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>882371000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>869217000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1013114000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1028602000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1358102000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1120427000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1286372628000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>654275000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1464978000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>996588000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1525716049000.0</v>
+      </c>
+      <c r="AN16">
+        <v>564707000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>450039000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>381785000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>503892183000.0</v>
+      </c>
+      <c r="AR16">
+        <v>290374000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>283617000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>381726000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>512671885000.0</v>
+      </c>
+      <c r="AV16">
+        <v>237208000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>305688000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>348233000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>368507432000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>287846000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>209631000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>208468000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>526324881000.0</v>
+      </c>
+      <c r="BD16">
+        <v>162159000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>174482265000.0</v>
+      </c>
+      <c r="BF16">
+        <v>117106000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>288621337000.0</v>
+      </c>
+      <c r="BH16">
+        <v>178506000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>196520000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>134463000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>224320276000.0</v>
+      </c>
+      <c r="BL16">
+        <v>123975000000.0</v>
+      </c>
+      <c r="BM16">
+        <v>137538000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>132538000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>189686754000.0</v>
+      </c>
+      <c r="BP16">
+        <v>131291000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>95832000000.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>461191000000.0</v>
+      </c>
+      <c r="C18">
+        <v>2240007000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1544983000000.0</v>
+      </c>
+      <c r="E18">
+        <v>601861000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-697316000000.0</v>
+      </c>
+      <c r="G18">
+        <v>1293935000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1822869000000.0</v>
+      </c>
+      <c r="I18">
+        <v>1068915000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-444808000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-355494000000.0</v>
+      </c>
+      <c r="L18">
+        <v>331946000000.0</v>
+      </c>
+      <c r="M18">
+        <v>766751000000.0</v>
+      </c>
+      <c r="N18">
+        <v>124978000000.0</v>
+      </c>
+      <c r="O18">
+        <v>919815000000.0</v>
+      </c>
+      <c r="P18">
+        <v>863311000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>347087000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-263586000000.0</v>
+      </c>
+      <c r="S18">
+        <v>2158380000000.0</v>
+      </c>
+      <c r="T18">
+        <v>368505000000.0</v>
+      </c>
+      <c r="U18">
+        <v>426743000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-318006000000.0</v>
+      </c>
+      <c r="W18">
+        <v>1393909000000.0</v>
+      </c>
+      <c r="X18">
+        <v>87986000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>351526000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-856232000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>1137934000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-13217000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>771020000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-331577000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>589560000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-420987000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>476651000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-170553000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>705983234000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-587970000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>480261000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-321617000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>711416403000.0</v>
+      </c>
+      <c r="AN18">
+        <v>188170000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-166215000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-297051000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>314618828000.0</v>
+      </c>
+      <c r="AR18">
+        <v>20785000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-343116000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-397807000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>397027659000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-259968000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-135850000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-447967000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-86645473000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>1500000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-200168000000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-491316000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>149033443000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-530084195000.0</v>
+      </c>
+      <c r="BE18">
+        <v>71130195000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-176629000000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-156125523000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-74930000000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-103266000000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-109021000000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-161378114000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-194421000000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-50470000000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-22543000000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-105899500000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-56445000000.0</v>
+      </c>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-345576000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-375801000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-501316000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1039166000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-369514000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-465908000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-353718000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-674097000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-893415000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-385589000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-295178000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-412847000000.0</v>
+      </c>
+      <c r="P19">
+        <v>74102000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-9687000000.0</v>
+      </c>
+      <c r="R19">
+        <v>292441000000.0</v>
+      </c>
+      <c r="S19">
+        <v>292441000000.0</v>
+      </c>
+      <c r="T19">
+        <v>292441000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-9333000000.0</v>
+      </c>
+      <c r="V19">
+        <v>9333000000.0</v>
+      </c>
+      <c r="W19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="X19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-53466000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-297713000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>76311000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-246639000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-13148000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-13148000000.0</v>
+      </c>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>79106000000.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>583642000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-61728000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>190538000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>812830000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-641736000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-419632000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-96604000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-660756000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-292844000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-786156000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-659841000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-561002000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-330702000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1448514000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-322065000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-467046000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-261051000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-771586000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-443827000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>156005000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1151705000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5135000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>141983000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1154730000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-65804000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-162433000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-678841000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -28229,1171 +29058,1201 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>628036000000.0</v>
+      </c>
+      <c r="C22">
+        <v>856371000000.0</v>
+      </c>
+      <c r="D22">
         <v>413857000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>488665000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>472263000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>467649000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>400629000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>485348000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>413991000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>404439000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>445094000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>639460000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>404556000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>613041000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>465412000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>518366000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>512821000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>522362000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-355158000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>245621000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>26088000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>51616000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-197395000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-416016000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8079000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>290651000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>143525000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>361056000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>138261000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>178158000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>66769000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>139708000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>351194000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>86156307000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>73474000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>116404000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>58617000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>88180799000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>73994000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>30939000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>15362000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>9966923000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-5982000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>21067000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>12282000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-37099544000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>10825000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>54843000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>45514000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>100262285000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>81804000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>82617000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>63109000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>150329629000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>116367816000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>107684184000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>58369000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>122411097000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>80867000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>113369000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>43778000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>52796471000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>48529000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>69593000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>30153000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-2314740000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>51772000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>98169000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>19392000000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>29301000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>51258000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2544000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>35346279000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>37722000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>29135000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>13226000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>36812608000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>37082000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>23084000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>12371000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>41088778000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>47408960000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>31963988000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>11482450000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>36945412000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>42262531000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>26771793000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>7919721000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>26917314000.0</v>
       </c>
-      <c r="CL22"/>
+      <c r="CN22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>-689879000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-714126000000.0</v>
+      </c>
+      <c r="D23">
         <v>-703959000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-630408000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-630284000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-188725000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1044118000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-592636000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-665198000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>31300000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-586671000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-497811000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-648717000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-582741000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-316462000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-630103000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-264309000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-503114000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-229373000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-233671000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-188084000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-292621000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>23651000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-10899000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-273788000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-22970000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-76296000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>35396000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-7873000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>78018000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1011686000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1371000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9442000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-13151172000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4161000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-2372000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-8706000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-32833668000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1210000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-15976000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-53487000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-49060786000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-59892000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-12893000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-23978000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>26795020000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-27258000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-12558000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-47450000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-37353980000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-16844000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-10578000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-22597000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-11710343000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-9226312000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-28856688000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-13872000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-36367287000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-40532000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-15442000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-6391000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-8302282000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-28159000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-8783000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-12518000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>396574517000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-1742000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>25955000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3289000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>17581778000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>831000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>558000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>877000000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>15281624000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1126000000.0</v>
       </c>
-      <c r="CA23"/>
-[...1 lines deleted...]
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>13307039000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>15087488000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>10741254000.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>2621214000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>10844456000.0</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B24">
+        <v>-29991000000.0</v>
+      </c>
+      <c r="C24">
+        <v>414808000000.0</v>
+      </c>
+      <c r="D24">
         <v>-28472000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>23949000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3968000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>54161000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-38245000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-32187000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-40218000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-59096000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-106908000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-10685000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-20483000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-61334000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-15890000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-9809000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-11092000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2798000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10791000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4845000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>9599000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>6952000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>17203000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>17698000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>19818000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-13707000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-3306000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>364000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3643000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>168096000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-144952000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>8834000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>11577000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>28892435000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>12141000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-8278000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>19608000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-11514586000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>8061000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>10746000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1054000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-6340470000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>11927000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>19598000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-11959000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>53292164000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2406000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>8470000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>3742000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-6915839000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-5206000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-1093000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>3305000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1271700000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>292016649000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-287861649000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-12193000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-22384297000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-6720000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-8807000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-1513000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-16451250000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>11215000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-3359000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-321000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-13512612000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>39918000000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
-[...1 lines deleted...]
-      </c>
+      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24">
+        <v>7960414000.0</v>
+      </c>
+      <c r="CF24"/>
+      <c r="CG24">
         <v>2536149000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>1094847000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B25">
+        <v>-510311000000.0</v>
+      </c>
+      <c r="C25">
+        <v>3067842000000.0</v>
+      </c>
+      <c r="D25">
         <v>760580000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1001611000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-277077000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2386676000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1097054000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1633167000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>228274000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>626961000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-168631000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-88143000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-608691000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1572000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1122902000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1043307000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-103201000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-522362000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>355158000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-245621000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-26088000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-51616000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>197395000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>416016000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-8079000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-290651000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-143525000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-361056000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-138261000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-178158000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-66769000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-139708000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-351194000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-86156307000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-73474000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-116404000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-58617000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-88180799000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-73994000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-30939000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-15362000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-9966923000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5982000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-21067000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-12282000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>37099544000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-10825000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-54843000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-45514000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-100262285000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-81804000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-82617000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-63109000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-150329629000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-116367816000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-107684184000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-58369000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-122411097000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-80867000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-113369000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-43778000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-52796471000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-48529000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-69593000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-30153000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2314740000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-51772000000.0</v>
       </c>
-      <c r="BO25"/>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>79106000000.0</v>
       </c>
       <c r="D26">
         <v>79106000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
+      <c r="E26">
+        <v>79106000000.0</v>
+      </c>
+      <c r="F26">
+        <v>79106000000.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-528454000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2584000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2585000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-20863387000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>1572000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>1613000000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>-1125000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2403000000.0</v>
       </c>
-      <c r="W27"/>
-[...1 lines deleted...]
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>3374000000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
@@ -29413,768 +30272,788 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>-110635000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-775854000000.0</v>
+      </c>
+      <c r="D28">
         <v>-1644830000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-518976000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>261652000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-830401000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1216578000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-790230000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-376700000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>634921000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-30351000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-683386000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-324214000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-764859000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-668835000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-627679000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-329193000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1476328000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-377106000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-511697000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-315300000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-976227000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-420176000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>145106000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1140554000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1672000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>142885000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1250653000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-71092000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-183189000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>242516000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-242958000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-213071000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-124516462000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-216541000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4480000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-187172000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>363650601000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-80520000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>249854000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>221577000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-18258251000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-22099000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>298786000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>280528000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-170176391000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>190290000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>102479000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>436672000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>156938773000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>90065000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>214594000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>178711000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>217002940000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>225393398000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>90306602000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>225160000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-121964307000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>12157000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>172030000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>23600000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-84672389000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-175134000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>31705000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>14035000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-93967524000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>19830000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>83600000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>64583000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>183228207000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>208876000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>178813000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>103000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>146189183000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>185365000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>211745000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>108123000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>211150318000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>255658000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>202720000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>54518000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>14061111000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
         <v>381883078000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>111049943000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>109163910000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>49123510000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>143324037000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>163838105000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>1006084000000.0</v>
+      </c>
+      <c r="C29">
+        <v>3067842000000.0</v>
+      </c>
+      <c r="D29">
         <v>2012515000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1001611000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-277077000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2386676000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2227745000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1445675000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-98716000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>254369000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>885170000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1141655000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>404556000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1271328000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1122902000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>524941000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-122485000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2344205000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>457344000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>526864000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-293494000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1482927000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>150362000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>399316000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-685894000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1433335000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>167982000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1030445000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-81295000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>971995000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-141787000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>663604000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>89869000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1023810000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-263137000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>669052000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-69584000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>960787990000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>370999000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>60617000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-164014000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>528872713000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>182759000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-216902000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-239633000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>520567878000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-97688000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>72011000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-301282000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>221681031000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>153800000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>42941000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-310862000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>404669185000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-46640000000.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>471073907000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>53277000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>2776000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>450000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>770430390000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>344478000000.0</v>
       </c>
-      <c r="BK29"/>
-[...1 lines deleted...]
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29">
         <v>270273511000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>1485000000.0</v>
       </c>
-      <c r="BO29"/>
-[...1 lines deleted...]
-      <c r="BQ29">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29">
         <v>160446126000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29"/>
       <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>344625477000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29">
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>212128904000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>47296853000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>19224692000.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29"/>
       <c r="CJ29"/>
-      <c r="CK29">
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29">
         <v>108472000.0</v>
       </c>
-      <c r="CL29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>-667550000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-758603000000.0</v>
+      </c>
+      <c r="D30">
         <v>-506517000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-375801000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-501316000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1039166000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-405374000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-566040000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-381394000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-172464000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-893415000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-385589000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-295178000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-412847000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-197791000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-187663000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>141452000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-183027000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-78048000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-95276000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5580000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>39547000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-96799000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-28958000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-158840000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-330962000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-297713000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>76311000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-246639000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-395279000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-431611000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-181589000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-42744000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-269173850000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-331025000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-197442000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-272372000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-373112718000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-177976000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-242217000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-179670000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-213169694000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-153903000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-111715000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-171841000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-71900886000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-161082000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-217035000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-155664000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-295871270000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-165650000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-256372000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-185706000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-256907442000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-191427546000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-216731454000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-188822000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-185717582000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-80672000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-112299000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-113907000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-240971425000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-191469000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-56768000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-32558000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-116433612000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-23736000000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>