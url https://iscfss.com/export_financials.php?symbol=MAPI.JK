--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1851,52 +1851,56 @@
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>664800000000.0</v>
+      </c>
+      <c r="C16">
+        <v>589889000000.0</v>
+      </c>
       <c r="D16">
         <v>530797000000.0</v>
       </c>
       <c r="E16">
         <v>508030000000.0</v>
       </c>
       <c r="F16">
         <v>2132674000000.0</v>
       </c>
       <c r="G16">
         <v>1890678000000.0</v>
       </c>
       <c r="H16">
         <v>2013635000000.0</v>
       </c>
       <c r="I16">
         <v>177894000000.0</v>
       </c>
       <c r="J16">
         <v>1614949828000.0</v>
       </c>
       <c r="K16">
         <v>1238318405000.0</v>
       </c>
       <c r="L16">
@@ -3180,51 +3184,51 @@
       </c>
       <c r="S39">
         <v>326096298000.0</v>
       </c>
       <c r="T39">
         <v>270973173000.0</v>
       </c>
       <c r="U39">
         <v>216230383000.0</v>
       </c>
       <c r="V39">
         <v>148834444000.0</v>
       </c>
       <c r="W39">
         <v>132405206000.0</v>
       </c>
       <c r="X39">
         <v>56253069000.0</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>3084878000000.0</v>
+        <v>2420078000000.0</v>
       </c>
       <c r="C40">
         <v>2908036000000.0</v>
       </c>
       <c r="D40">
         <v>3281857000000.0</v>
       </c>
       <c r="E40">
         <v>2015707000000.0</v>
       </c>
       <c r="F40">
         <v>4916000000.0</v>
       </c>
       <c r="G40">
         <v>7071000000.0</v>
       </c>
       <c r="H40">
         <v>8286000000.0</v>
       </c>
       <c r="I40">
         <v>1563880000000.0</v>
       </c>
       <c r="J40">
         <v>6932295000.0</v>
       </c>
@@ -5258,57 +5262,65 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
         <v>1672485000000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>1628541000000.0</v>
+      </c>
       <c r="D5">
         <v>1652927000000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="E5">
+        <v>1589464000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1584066000000.0</v>
+      </c>
+      <c r="G5">
+        <v>1490134000000.0</v>
+      </c>
       <c r="H5">
         <v>1437606000000.0</v>
       </c>
       <c r="I5">
         <v>1497094000000.0</v>
       </c>
       <c r="J5">
         <v>1438914000000.0</v>
       </c>
       <c r="K5">
         <v>1416171000000.0</v>
       </c>
       <c r="L5">
         <v>1432165000000.0</v>
       </c>
       <c r="M5">
         <v>1170848000000.0</v>
       </c>
       <c r="N5">
         <v>1232565000000.0</v>
       </c>
       <c r="O5">
         <v>1311271000000.0</v>
       </c>
       <c r="P5">
@@ -7126,58 +7138,68 @@
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
     </row>
     <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
         <v>683197000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>664800000000.0</v>
+      </c>
       <c r="D16">
         <v>613539000000.0</v>
       </c>
-      <c r="E16"/>
-[...2 lines deleted...]
-      <c r="H16"/>
+      <c r="E16">
+        <v>592954000000.0</v>
+      </c>
+      <c r="F16">
+        <v>610785000000.0</v>
+      </c>
+      <c r="G16">
+        <v>589889000000.0</v>
+      </c>
+      <c r="H16">
+        <v>586548000000.0</v>
+      </c>
       <c r="I16">
         <v>577228000000.0</v>
       </c>
       <c r="J16">
         <v>584323000000.0</v>
       </c>
       <c r="K16">
         <v>530797000000.0</v>
       </c>
       <c r="L16">
         <v>2861018000000.0</v>
       </c>
       <c r="M16">
         <v>2713293000000.0</v>
       </c>
       <c r="N16">
         <v>560915000000.0</v>
       </c>
       <c r="O16">
         <v>508030000000.0</v>
       </c>
       <c r="P16">
         <v>514859000000.0</v>
       </c>
       <c r="Q16">
@@ -13820,51 +13842,51 @@
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
     </row>
     <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
         <v>5349223000000.0</v>
       </c>
       <c r="C52">
         <v>4706457000000.0</v>
       </c>
       <c r="D52">
-        <v>4858738000000.0</v>
+        <v>6784737000000.0</v>
       </c>
       <c r="E52">
         <v>5568386000000.0</v>
       </c>
       <c r="F52">
         <v>5493983000000.0</v>
       </c>
       <c r="G52">
         <v>4648631000000.0</v>
       </c>
       <c r="H52">
         <v>5294318000000.0</v>
       </c>
       <c r="I52">
         <v>5775176000000.0</v>
       </c>
       <c r="J52">
         <v>5696326000000.0</v>
       </c>
       <c r="K52">
         <v>5090884000000.0</v>
       </c>
       <c r="L52">
         <v>3782205000000.0</v>
       </c>
@@ -16401,60 +16423,60 @@
       <c r="H6">
         <v>2663846000000.0</v>
       </c>
       <c r="I6">
         <v>2476671000000.0</v>
       </c>
       <c r="J6">
         <v>1687795832000.0</v>
       </c>
       <c r="K6">
         <v>1450451266000.0</v>
       </c>
       <c r="L6">
         <v>1047778192000.0</v>
       </c>
       <c r="M6">
         <v>1090691723000.0</v>
       </c>
       <c r="N6">
         <v>1160084840000.0</v>
       </c>
       <c r="O6">
         <v>1111257313000.0</v>
       </c>
       <c r="P6">
-        <v>885085910000.0</v>
+        <v>600642639000.0</v>
       </c>
       <c r="Q6">
         <v>461595545000.0</v>
       </c>
       <c r="R6">
         <v>406031768000.0</v>
       </c>
       <c r="S6">
-        <v>191232154000.0</v>
+        <v>-14573910000.0</v>
       </c>
       <c r="T6">
         <v>266143779000.0</v>
       </c>
       <c r="U6">
         <v>215483607000.0</v>
       </c>
       <c r="V6">
         <v>223349795000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
@@ -18619,51 +18641,51 @@
       <c r="AV3">
         <v>139496000000.0</v>
       </c>
       <c r="AW3">
         <v>138533000000.0</v>
       </c>
       <c r="AX3">
         <v>127959000000.0</v>
       </c>
       <c r="AY3">
         <v>126187240000.0</v>
       </c>
       <c r="AZ3">
         <v>116491000000.0</v>
       </c>
       <c r="BA3">
         <v>108990000000.0</v>
       </c>
       <c r="BB3">
         <v>98968000000.0</v>
       </c>
       <c r="BC3">
         <v>4667540000.0</v>
       </c>
       <c r="BD3">
-        <v>-75765575000.0</v>
+        <v>90146000000.0</v>
       </c>
       <c r="BE3">
         <v>39253575000.0</v>
       </c>
       <c r="BF3">
         <v>41113000000.0</v>
       </c>
       <c r="BG3">
         <v>-14274862000.0</v>
       </c>
       <c r="BH3">
         <v>-5671000000.0</v>
       </c>
       <c r="BI3">
         <v>2112000000.0</v>
       </c>
       <c r="BJ3">
         <v>-2112000000.0</v>
       </c>
       <c r="BK3">
         <v>3158916000.0</v>
       </c>
       <c r="BL3">
         <v>-9565000000.0</v>
       </c>
@@ -18943,51 +18965,51 @@
       <c r="AV5">
         <v>61327000000.0</v>
       </c>
       <c r="AW5">
         <v>164951000000.0</v>
       </c>
       <c r="AX5">
         <v>145773000000.0</v>
       </c>
       <c r="AY5">
         <v>228926600000.0</v>
       </c>
       <c r="AZ5">
         <v>165427000000.0</v>
       </c>
       <c r="BA5">
         <v>185786000000.0</v>
       </c>
       <c r="BB5">
         <v>126723000000.0</v>
       </c>
       <c r="BC5">
         <v>248815860000.0</v>
       </c>
       <c r="BD5">
-        <v>276868208000.0</v>
+        <v>201102633000.0</v>
       </c>
       <c r="BE5">
         <v>156349792000.0</v>
       </c>
       <c r="BF5">
         <v>74611000000.0</v>
       </c>
       <c r="BG5">
         <v>224573025000.0</v>
       </c>
       <c r="BH5">
         <v>143703000000.0</v>
       </c>
       <c r="BI5">
         <v>177266000000.0</v>
       </c>
       <c r="BJ5">
         <v>88845000000.0</v>
       </c>
       <c r="BK5">
         <v>135067536000.0</v>
       </c>
       <c r="BL5">
         <v>111134000000.0</v>
       </c>
@@ -19172,51 +19194,51 @@
       <c r="AV6">
         <v>200823000000.0</v>
       </c>
       <c r="AW6">
         <v>303484000000.0</v>
       </c>
       <c r="AX6">
         <v>273732000000.0</v>
       </c>
       <c r="AY6">
         <v>355113840000.0</v>
       </c>
       <c r="AZ6">
         <v>281918000000.0</v>
       </c>
       <c r="BA6">
         <v>294776000000.0</v>
       </c>
       <c r="BB6">
         <v>225691000000.0</v>
       </c>
       <c r="BC6">
         <v>253483400000.0</v>
       </c>
       <c r="BD6">
-        <v>201102633000.0</v>
+        <v>291248633000.0</v>
       </c>
       <c r="BE6">
         <v>195603367000.0</v>
       </c>
       <c r="BF6">
         <v>115724000000.0</v>
       </c>
       <c r="BG6">
         <v>210298163000.0</v>
       </c>
       <c r="BH6">
         <v>138032000000.0</v>
       </c>
       <c r="BI6">
         <v>179378000000.0</v>
       </c>
       <c r="BJ6">
         <v>86733000000.0</v>
       </c>
       <c r="BK6">
         <v>138226452000.0</v>
       </c>
       <c r="BL6">
         <v>101569000000.0</v>
       </c>
@@ -24699,52 +24721,56 @@
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>195</v>
       </c>
-      <c r="B14"/>
-      <c r="C14"/>
+      <c r="B14">
+        <v>3310391000000.0</v>
+      </c>
+      <c r="C14">
+        <v>3003454000000.0</v>
+      </c>
       <c r="D14">
         <v>2619109000000.0</v>
       </c>
       <c r="E14">
         <v>2366713000000.0</v>
       </c>
       <c r="F14">
         <v>2211725000000.0</v>
       </c>
       <c r="G14">
         <v>2328444000000.0</v>
       </c>
       <c r="H14">
         <v>825922000000.0</v>
       </c>
       <c r="I14">
         <v>767141000000.0</v>
       </c>
       <c r="J14">
         <v>686741934000.0</v>
       </c>
       <c r="K14">
         <v>628247160000.0</v>
       </c>
       <c r="L14">
@@ -25266,51 +25292,51 @@
         <v>-32862282000.0</v>
       </c>
       <c r="R23">
         <v>53998541000.0</v>
       </c>
       <c r="S23">
         <v>-5546572000.0</v>
       </c>
       <c r="T23">
         <v>-14855428000.0</v>
       </c>
       <c r="U23">
         <v>12830657000.0</v>
       </c>
       <c r="V23">
         <v>6886997000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24">
-        <v>140544000000.0</v>
+        <v>130286000000.0</v>
       </c>
       <c r="C24">
         <v>297901000000.0</v>
       </c>
       <c r="D24">
         <v>-197526000000.0</v>
       </c>
       <c r="E24">
         <v>-8734000000.0</v>
       </c>
       <c r="F24">
         <v>37366000000.0</v>
       </c>
       <c r="G24">
         <v>73044000000.0</v>
       </c>
       <c r="H24">
         <v>-40322000000.0</v>
       </c>
       <c r="I24">
         <v>447391000000.0</v>
       </c>
       <c r="J24">
         <v>52363435000.0</v>
       </c>
@@ -25336,51 +25362,51 @@
         <v>-8916250000.0</v>
       </c>
       <c r="R24">
         <v>-1785612000.0</v>
       </c>
       <c r="S24">
         <v>-1495072000.0</v>
       </c>
       <c r="T24">
         <v>18429000.0</v>
       </c>
       <c r="U24">
         <v>-22675756000.0</v>
       </c>
       <c r="V24">
         <v>15884708000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
-        <v>5817328000000.0</v>
+        <v>275781000000.0</v>
       </c>
       <c r="C25">
         <v>5979961000000.0</v>
       </c>
       <c r="D25">
         <v>52313000000.0</v>
       </c>
       <c r="E25">
         <v>-1572000000.0</v>
       </c>
       <c r="F25">
         <v>401405000000.0</v>
       </c>
       <c r="G25">
         <v>-429295000000.0</v>
       </c>
       <c r="H25">
         <v>610053000000.0</v>
       </c>
       <c r="I25">
         <v>-735829000000.0</v>
       </c>
       <c r="J25">
         <v>-334651307000.0</v>
       </c>
@@ -27740,57 +27766,65 @@
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
     </row>
     <row r="14" spans="1:92">
       <c r="A14" t="s">
         <v>195</v>
       </c>
       <c r="B14">
         <v>888359000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>852208000000.0</v>
+      </c>
       <c r="D14">
         <v>838078000000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>848531000000.0</v>
+      </c>
+      <c r="F14">
+        <v>771574000000.0</v>
+      </c>
+      <c r="G14">
+        <v>821742000000.0</v>
+      </c>
       <c r="H14">
         <v>730062000000.0</v>
       </c>
       <c r="I14">
         <v>672840000000.0</v>
       </c>
       <c r="J14">
         <v>740981000000.0</v>
       </c>
       <c r="K14">
         <v>777031000000.0</v>
       </c>
       <c r="L14">
         <v>608707000000.0</v>
       </c>
       <c r="M14">
         <v>590338000000.0</v>
       </c>
       <c r="N14">
         <v>608691000000.0</v>
       </c>
       <c r="O14">
         <v>658287000000.0</v>
       </c>
       <c r="P14">