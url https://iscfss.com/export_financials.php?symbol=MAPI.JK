--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4512,606 +4515,612 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>3059246000000.0</v>
+      </c>
+      <c r="C2">
         <v>3099551000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3225919000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2754041000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2752422000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3304502000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3139599000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2768479000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2496928000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2411925000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2602976000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2332932000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2237434000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2114849000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2385779000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1870350000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1610842000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1686687000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1756736000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1467510000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1490057000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1675025000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1621059000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1588529000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1592326000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1813039000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1757911000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1633284000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1768617000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1356915000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1340582000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1399832000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1233480000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1281503000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1250849000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1247078000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1387408000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1122909000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1054230520000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>906089000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1019639000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1207081000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1155580997000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1273461000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1113188000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1128004000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1153612924000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1098226000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1271160000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1209753000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1205012023000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1190386000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>866305000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>793762000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>800261968000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>389355000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>786683417000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>266673000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>667667264000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>603608000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>597122000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>473224000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6188006000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>468620000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>309005000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>378508000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2751810000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>415713000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>380381000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>408418000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>541260551000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>373128000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>271033000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>307894000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>386263949000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>211560000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>223358000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>248226000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>290698939000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>200214000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>219672000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>215484000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>261071517000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>191891160000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>233083111000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>169962246000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>227797498000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>147577048000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>220361135000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5160,13596 +5169,55 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
-    </row>
-[...13539 lines deleted...]
-      <c r="CL3"/>
       <c r="CM3"/>
     </row>
     <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18800,536 +5268,428 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="B5">
-        <v>1050856000000.0</v>
+        <v>1896984000000.0</v>
       </c>
       <c r="C5">
-        <v>1457114000000.0</v>
+        <v>1672485000000.0</v>
       </c>
       <c r="D5">
-        <v>885719000000.0</v>
+        <v>1628541000000.0</v>
       </c>
       <c r="E5">
-        <v>937892000000.0</v>
+        <v>1652927000000.0</v>
       </c>
       <c r="F5">
-        <v>797442000000.0</v>
+        <v>1589464000000.0</v>
       </c>
       <c r="G5">
-        <v>930074000000.0</v>
+        <v>1584066000000.0</v>
       </c>
       <c r="H5">
-        <v>826620000000.0</v>
+        <v>1490134000000.0</v>
       </c>
       <c r="I5">
-        <v>906868000000.0</v>
+        <v>1437606000000.0</v>
       </c>
       <c r="J5">
-        <v>763629000000.0</v>
+        <v>1497094000000.0</v>
       </c>
       <c r="K5">
-        <v>1024970000000.0</v>
+        <v>1438914000000.0</v>
       </c>
       <c r="L5">
-        <v>840886000000.0</v>
+        <v>1416171000000.0</v>
       </c>
       <c r="M5">
-        <v>1071907000000.0</v>
+        <v>1432165000000.0</v>
       </c>
       <c r="N5">
-        <v>732043000000.0</v>
+        <v>1170848000000.0</v>
       </c>
       <c r="O5">
-        <v>1078590000000.0</v>
+        <v>1232565000000.0</v>
       </c>
       <c r="P5">
-        <v>1059595000000.0</v>
+        <v>1311271000000.0</v>
       </c>
       <c r="Q5">
-        <v>861574000000.0</v>
+        <v>1221385000000.0</v>
       </c>
       <c r="R5">
-        <v>815535000000.0</v>
+        <v>1215844000000.0</v>
       </c>
       <c r="S5">
-        <v>873808000000.0</v>
+        <v>1231363000000.0</v>
       </c>
       <c r="T5">
-        <v>-349143000000.0</v>
+        <v>1247250000000.0</v>
       </c>
       <c r="U5">
-        <v>491037000000.0</v>
+        <v>1212429000000.0</v>
       </c>
       <c r="V5">
-        <v>168510000000.0</v>
+        <v>1243406000000.0</v>
       </c>
       <c r="W5">
-        <v>248284000000.0</v>
+        <v>1183348000000.0</v>
       </c>
       <c r="X5">
-        <v>-118827000000.0</v>
+        <v>1130855000000.0</v>
       </c>
       <c r="Y5">
-        <v>-459788000000.0</v>
+        <v>1682950000000.0</v>
       </c>
       <c r="Z5">
-        <v>134304000000.0</v>
+        <v>1662719000000.0</v>
       </c>
       <c r="AA5">
-        <v>576534000000.0</v>
+        <v>1703779000000.0</v>
       </c>
       <c r="AB5">
-        <v>346508000000.0</v>
+        <v>1724310000000.0</v>
       </c>
       <c r="AC5">
-        <v>624007000000.0</v>
+        <v>1761549000000.0</v>
       </c>
       <c r="AD5">
-        <v>275695000000.0</v>
+        <v>1754073000000.0</v>
       </c>
       <c r="AE5">
-        <v>187283000000.0</v>
+        <v>1783638000000.0</v>
       </c>
       <c r="AF5">
-        <v>279824000000.0</v>
+        <v>1774738000000.0</v>
       </c>
       <c r="AG5">
-        <v>499671000000.0</v>
+        <v>1682154000000.0</v>
       </c>
       <c r="AH5">
-        <v>235956000000.0</v>
+        <v>1039864000000.0</v>
       </c>
       <c r="AI5">
-        <v>261555433000.0</v>
+        <v>1041444000000.0</v>
       </c>
       <c r="AJ5">
-        <v>221412000000.0</v>
+        <v>1029810000000.0</v>
       </c>
       <c r="AK5">
-        <v>330718000000.0</v>
+        <v>1070599000000.0</v>
       </c>
       <c r="AL5">
-        <v>199715000000.0</v>
+        <v>1064445000000.0</v>
       </c>
       <c r="AM5">
-        <v>343088738000.0</v>
+        <v>487585000000.0</v>
       </c>
       <c r="AN5">
-        <v>235102000000.0</v>
+        <v>488780756000.0</v>
       </c>
       <c r="AO5">
-        <v>170785000000.0</v>
+        <v>471075000000.0</v>
       </c>
       <c r="AP5">
-        <v>122328000000.0</v>
+        <v>463682000000.0</v>
       </c>
       <c r="AQ5">
-        <v>192385721000.0</v>
+        <v>464579000000.0</v>
       </c>
       <c r="AR5">
-        <v>94033000000.0</v>
+        <v>468656686000.0</v>
       </c>
       <c r="AS5">
-        <v>53384000000.0</v>
+        <v>434592000000.0</v>
       </c>
       <c r="AT5">
-        <v>106799000000.0</v>
+        <v>426689000000.0</v>
       </c>
       <c r="AU5">
-        <v>158827860000.0</v>
+        <v>-43459000000.0</v>
       </c>
       <c r="AV5">
-        <v>61327000000.0</v>
+        <v>-26599830000.0</v>
       </c>
       <c r="AW5">
-        <v>164951000000.0</v>
+        <v>-11979000000.0</v>
       </c>
       <c r="AX5">
-        <v>145773000000.0</v>
+        <v>-18024000000.0</v>
       </c>
       <c r="AY5">
-        <v>228926600000.0</v>
+        <v>-28387000000.0</v>
       </c>
       <c r="AZ5">
-        <v>165427000000.0</v>
+        <v>-14050988000.0</v>
       </c>
       <c r="BA5">
-        <v>185786000000.0</v>
+        <v>-4150000000.0</v>
       </c>
       <c r="BB5">
-        <v>126723000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="BC5">
-        <v>248815860000.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>-6887000000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>155</v>
-[...201 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
     </row>
     <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>156</v>
-[...26 lines deleted...]
-      <c r="AA7"/>
+        <v>29</v>
+      </c>
+      <c r="B7">
+        <v>5039461000000.0</v>
+      </c>
+      <c r="C7">
+        <v>5019765000000.0</v>
+      </c>
+      <c r="D7">
+        <v>4893263000000.0</v>
+      </c>
+      <c r="E7">
+        <v>4837821000000.0</v>
+      </c>
+      <c r="F7">
+        <v>4834538000000.0</v>
+      </c>
+      <c r="G7">
+        <v>4902592000000.0</v>
+      </c>
+      <c r="H7">
+        <v>5065911000000.0</v>
+      </c>
+      <c r="I7">
+        <v>4869766000000.0</v>
+      </c>
+      <c r="J7">
+        <v>4997181000000.0</v>
+      </c>
+      <c r="K7">
+        <v>4941622000000.0</v>
+      </c>
+      <c r="L7">
+        <v>5006845000000.0</v>
+      </c>
+      <c r="M7">
+        <v>4636573000000.0</v>
+      </c>
+      <c r="N7">
+        <v>4415766000000.0</v>
+      </c>
+      <c r="O7">
+        <v>4416376000000.0</v>
+      </c>
+      <c r="P7">
+        <v>4631074000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>4059245000000.0</v>
+      </c>
+      <c r="R7">
+        <v>3524289000000.0</v>
+      </c>
+      <c r="S7">
+        <v>3476726000000.0</v>
+      </c>
+      <c r="T7">
+        <v>3548240000000.0</v>
+      </c>
+      <c r="U7">
+        <v>3602574000000.0</v>
+      </c>
+      <c r="V7">
+        <v>3800859000000.0</v>
+      </c>
+      <c r="W7">
+        <v>3819133000000.0</v>
+      </c>
+      <c r="X7">
+        <v>3918771000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>4145800000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>4270143000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>4575887000000.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -19353,73 +5713,113 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
     </row>
     <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="D8"/>
+        <v>30</v>
+      </c>
+      <c r="B8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>830000000000.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8"/>
-[...15 lines deleted...]
-      <c r="V8"/>
+      <c r="F8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>830000000000.0</v>
+      </c>
+      <c r="V8">
+        <v>830000000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -19448,1951 +5848,1625 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
     </row>
     <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>3513400000000.0</v>
+        <v>562170000000.0</v>
       </c>
       <c r="E9">
-        <v>4233946000000.0</v>
+        <v>562170000000.0</v>
       </c>
       <c r="F9">
-        <v>4084738000000.0</v>
+        <v>562170000000.0</v>
       </c>
       <c r="G9">
-        <v>4316383000000.0</v>
+        <v>562170000000.0</v>
       </c>
       <c r="H9">
-        <v>3301864000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="I9">
-        <v>3384274000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>503036000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>3770719000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="N9">
-        <v>3302060000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="O9">
-        <v>3541210000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="P9">
-        <v>3055723000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="Q9">
-        <v>3018368000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="R9">
-        <v>2413964000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="S9">
-        <v>2670045000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="T9">
-        <v>1125932000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="U9">
-        <v>2098930000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="V9">
-        <v>1797555000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="W9">
-        <v>1930717000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="X9">
-        <v>1357917000000.0</v>
+        <v>503036000000.0</v>
       </c>
       <c r="Y9">
-        <v>743089000000.0</v>
+        <v>-4897000000.0</v>
       </c>
       <c r="Z9">
-        <v>2149221000000.0</v>
+        <v>-4897000000.0</v>
       </c>
       <c r="AA9">
-        <v>2846476000000.0</v>
+        <v>-4897000000.0</v>
       </c>
       <c r="AB9">
-        <v>2471127000000.0</v>
+        <v>-4897000000.0</v>
       </c>
       <c r="AC9">
-        <v>2741416000000.0</v>
-[...186 lines deleted...]
-      </c>
+        <v>-4896000000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
     </row>
     <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="B10">
-        <v>934674000000.0</v>
+        <v>4421056000000.0</v>
       </c>
       <c r="C10">
-        <v>1330037000000.0</v>
+        <v>5273796000000.0</v>
       </c>
       <c r="D10">
-        <v>740893000000.0</v>
+        <v>5042386000000.0</v>
       </c>
       <c r="E10">
-        <v>790540000000.0</v>
+        <v>3503385000000.0</v>
       </c>
       <c r="F10">
-        <v>678089000000.0</v>
+        <v>3639001000000.0</v>
       </c>
       <c r="G10">
-        <v>785676000000.0</v>
+        <v>3535525000000.0</v>
       </c>
       <c r="H10">
-        <v>696675000000.0</v>
+        <v>4040387000000.0</v>
       </c>
       <c r="I10">
-        <v>743703000000.0</v>
+        <v>3501982000000.0</v>
       </c>
       <c r="J10">
-        <v>607719000000.0</v>
+        <v>2934544000000.0</v>
       </c>
       <c r="K10">
-        <v>874019000000.0</v>
+        <v>2829671000000.0</v>
       </c>
       <c r="L10">
-        <v>727513000000.0</v>
+        <v>3674839000000.0</v>
       </c>
       <c r="M10">
-        <v>969364000000.0</v>
+        <v>2959020000000.0</v>
       </c>
       <c r="N10">
-        <v>631999000000.0</v>
+        <v>2980423000000.0</v>
       </c>
       <c r="O10">
-        <v>963587000000.0</v>
+        <v>2906300000000.0</v>
       </c>
       <c r="P10">
-        <v>724747000000.0</v>
+        <v>3850844000000.0</v>
       </c>
       <c r="Q10">
-        <v>765248000000.0</v>
+        <v>3327563000000.0</v>
       </c>
       <c r="R10">
-        <v>719041000000.0</v>
+        <v>3159133000000.0</v>
       </c>
       <c r="S10">
-        <v>752469000000.0</v>
+        <v>2468482000000.0</v>
       </c>
       <c r="T10">
-        <v>-464706000000.0</v>
+        <v>2778415000000.0</v>
       </c>
       <c r="U10">
-        <v>362535000000.0</v>
+        <v>2098772000000.0</v>
       </c>
       <c r="V10">
-        <v>41310000000.0</v>
+        <v>2109813000000.0</v>
       </c>
       <c r="W10">
-        <v>139012000000.0</v>
+        <v>2189928000000.0</v>
       </c>
       <c r="X10">
-        <v>-263382000000.0</v>
+        <v>2788102000000.0</v>
       </c>
       <c r="Y10">
-        <v>-601342000000.0</v>
+        <v>1731073000000.0</v>
       </c>
       <c r="Z10">
-        <v>1906000000.0</v>
+        <v>2096107000000.0</v>
       </c>
       <c r="AA10">
-        <v>526360000000.0</v>
+        <v>1908930000000.0</v>
       </c>
       <c r="AB10">
-        <v>309056000000.0</v>
+        <v>1816661000000.0</v>
       </c>
       <c r="AC10">
-        <v>572057000000.0</v>
+        <v>882371000000.0</v>
       </c>
       <c r="AD10">
-        <v>218029000000.0</v>
+        <v>869217000000.0</v>
       </c>
       <c r="AE10">
-        <v>361963000000.0</v>
+        <v>1013114000000.0</v>
       </c>
       <c r="AF10">
-        <v>125155000000.0</v>
+        <v>1412140000000.0</v>
       </c>
       <c r="AG10">
-        <v>275466000000.0</v>
+        <v>1028602000000.0</v>
       </c>
       <c r="AH10">
-        <v>410833000000.0</v>
+        <v>1358102000000.0</v>
       </c>
       <c r="AI10">
-        <v>139914062000.0</v>
+        <v>1120427000000.0</v>
       </c>
       <c r="AJ10">
-        <v>140491000000.0</v>
+        <v>1286372628000.0</v>
       </c>
       <c r="AK10">
-        <v>224270000000.0</v>
+        <v>654275000000.0</v>
       </c>
       <c r="AL10">
-        <v>92776000000.0</v>
+        <v>1464978000000.0</v>
       </c>
       <c r="AM10">
-        <v>181280328000.0</v>
+        <v>996588000000.0</v>
       </c>
       <c r="AN10">
-        <v>131652000000.0</v>
+        <v>1525716049000.0</v>
       </c>
       <c r="AO10">
-        <v>58986000000.0</v>
+        <v>564707000000.0</v>
       </c>
       <c r="AP10">
-        <v>29572000000.0</v>
+        <v>450039000000.0</v>
       </c>
       <c r="AQ10">
-        <v>106379126000.0</v>
+        <v>381785000000.0</v>
       </c>
       <c r="AR10">
-        <v>-1623000000.0</v>
+        <v>503892183000.0</v>
       </c>
       <c r="AS10">
-        <v>25564000000.0</v>
+        <v>290374000000.0</v>
       </c>
       <c r="AT10">
-        <v>17769000000.0</v>
+        <v>283617000000.0</v>
       </c>
       <c r="AU10">
-        <v>36223021000.0</v>
+        <v>381726000000.0</v>
       </c>
       <c r="AV10">
-        <v>16257000000.0</v>
+        <v>512671885000.0</v>
       </c>
       <c r="AW10">
-        <v>73721000000.0</v>
+        <v>237208000000.0</v>
       </c>
       <c r="AX10">
-        <v>65587000000.0</v>
+        <v>305688000000.0</v>
       </c>
       <c r="AY10">
-        <v>166665683000.0</v>
+        <v>348233000000.0</v>
       </c>
       <c r="AZ10">
-        <v>102881000000.0</v>
+        <v>368507432000.0</v>
       </c>
       <c r="BA10">
-        <v>130558000000.0</v>
+        <v>287846000000.0</v>
       </c>
       <c r="BB10">
-        <v>85002000000.0</v>
+        <v>209631000000.0</v>
       </c>
       <c r="BC10">
-        <v>204132801000.0</v>
+        <v>208468000000.0</v>
       </c>
       <c r="BD10">
-        <v>157074779000.0</v>
+        <v>526324881000.0</v>
       </c>
       <c r="BE10">
-        <v>157910221000.0</v>
+        <v>162159000000.0</v>
       </c>
       <c r="BF10">
-        <v>78520000000.0</v>
+        <v>174482265000.0</v>
       </c>
       <c r="BG10">
-        <v>157774847000.0</v>
+        <v>117106000000.0</v>
       </c>
       <c r="BH10">
-        <v>112365000000.0</v>
+        <v>288621337000.0</v>
       </c>
       <c r="BI10">
-        <v>153012000000.0</v>
+        <v>178506000000.0</v>
       </c>
       <c r="BJ10">
-        <v>61420000000.0</v>
+        <v>196520000000.0</v>
       </c>
       <c r="BK10">
-        <v>63390308000.0</v>
+        <v>134463000000.0</v>
       </c>
       <c r="BL10">
-        <v>73084000000.0</v>
+        <v>224320276000.0</v>
       </c>
       <c r="BM10">
-        <v>100071000000.0</v>
+        <v>123975000000.0</v>
       </c>
       <c r="BN10">
-        <v>39245000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>137538000000.0</v>
+      </c>
+      <c r="BO10"/>
       <c r="BP10">
-        <v>77368000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>189686754000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
-[...4 lines deleted...]
-      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
-[...49 lines deleted...]
-      </c>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
     </row>
     <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
       <c r="D11">
-        <v>183358000000.0</v>
+        <v>1135610000000.0</v>
       </c>
       <c r="E11">
-        <v>212270000000.0</v>
+        <v>777529000000.0</v>
       </c>
       <c r="F11">
-        <v>111335000000.0</v>
+        <v>732914000000.0</v>
       </c>
       <c r="G11">
-        <v>256826000000.0</v>
+        <v>593158000000.0</v>
       </c>
       <c r="H11">
-        <v>153492000000.0</v>
+        <v>923968000000.0</v>
       </c>
       <c r="I11">
-        <v>169401000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>792820000000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>203780000000.0</v>
+        <v>939000000000.0</v>
       </c>
       <c r="N11">
-        <v>135513000000.0</v>
+        <v>440560000000.0</v>
       </c>
       <c r="O11">
-        <v>226702000000.0</v>
+        <v>608108000000.0</v>
       </c>
       <c r="P11">
-        <v>155352000000.0</v>
+        <v>742119000000.0</v>
       </c>
       <c r="Q11">
-        <v>143318000000.0</v>
+        <v>3327563000000.0</v>
       </c>
       <c r="R11">
-        <v>141848000000.0</v>
+        <v>261652000000.0</v>
       </c>
       <c r="S11">
-        <v>147509000000.0</v>
+        <v>273583000000.0</v>
       </c>
       <c r="T11">
-        <v>-61851000000.0</v>
+        <v>282341000000.0</v>
       </c>
       <c r="U11">
-        <v>92939000000.0</v>
+        <v>187070000000.0</v>
       </c>
       <c r="V11">
-        <v>22855000000.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>196647000000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
-[...4 lines deleted...]
-      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
-[...49 lines deleted...]
-      </c>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
     <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>152966000000.0</v>
+        <v>5550011000000.0</v>
       </c>
       <c r="C12">
-        <v>113286000000.0</v>
+        <v>6319879000000.0</v>
       </c>
       <c r="D12">
-        <v>144826000000.0</v>
+        <v>6034770000000.0</v>
       </c>
       <c r="E12">
-        <v>153616000000.0</v>
+        <v>4258086000000.0</v>
       </c>
       <c r="F12">
-        <v>126880000000.0</v>
+        <v>4371242000000.0</v>
       </c>
       <c r="G12">
-        <v>147494000000.0</v>
+        <v>4273281000000.0</v>
       </c>
       <c r="H12">
-        <v>129945000000.0</v>
+        <v>4665461000000.0</v>
       </c>
       <c r="I12">
-        <v>163165000000.0</v>
+        <v>4086802000000.0</v>
       </c>
       <c r="J12">
-        <v>155910000000.0</v>
+        <v>3559169000000.0</v>
       </c>
       <c r="K12">
-        <v>150951000000.0</v>
+        <v>3289743000000.0</v>
       </c>
       <c r="L12">
-        <v>113373000000.0</v>
+        <v>4118103000000.0</v>
       </c>
       <c r="M12">
-        <v>102543000000.0</v>
+        <v>3338427000000.0</v>
       </c>
       <c r="N12">
-        <v>100044000000.0</v>
+        <v>3260153000000.0</v>
       </c>
       <c r="O12">
-        <v>115003000000.0</v>
+        <v>3183327000000.0</v>
       </c>
       <c r="P12">
-        <v>169380000000.0</v>
+        <v>4166172000000.0</v>
       </c>
       <c r="Q12">
-        <v>96326000000.0</v>
+        <v>3595705000000.0</v>
       </c>
       <c r="R12">
-        <v>96494000000.0</v>
+        <v>3506950000000.0</v>
       </c>
       <c r="S12">
-        <v>121339000000.0</v>
+        <v>2811172000000.0</v>
       </c>
       <c r="T12">
-        <v>122822000000.0</v>
+        <v>3143716000000.0</v>
       </c>
       <c r="U12">
-        <v>128502000000.0</v>
+        <v>2454882000000.0</v>
       </c>
       <c r="V12">
-        <v>127200000000.0</v>
+        <v>2490661000000.0</v>
       </c>
       <c r="W12">
-        <v>109791000000.0</v>
+        <v>2494781000000.0</v>
       </c>
       <c r="X12">
-        <v>150427000000.0</v>
+        <v>3092213000000.0</v>
       </c>
       <c r="Y12">
-        <v>146854000000.0</v>
+        <v>2148731000000.0</v>
       </c>
       <c r="Z12">
-        <v>139624000000.0</v>
+        <v>2493299000000.0</v>
       </c>
       <c r="AA12">
-        <v>50174000000.0</v>
+        <v>2357694000000.0</v>
       </c>
       <c r="AB12">
-        <v>43735000000.0</v>
+        <v>2270581000000.0</v>
       </c>
       <c r="AC12">
-        <v>56288000000.0</v>
+        <v>1357942000000.0</v>
       </c>
       <c r="AD12">
-        <v>62225000000.0</v>
+        <v>1226994000000.0</v>
       </c>
       <c r="AE12">
-        <v>73054000000.0</v>
+        <v>1379733000000.0</v>
       </c>
       <c r="AF12">
-        <v>158576000000.0</v>
+        <v>1769341000000.0</v>
       </c>
       <c r="AG12">
-        <v>228157000000.0</v>
+        <v>1398297000000.0</v>
       </c>
       <c r="AH12">
-        <v>76326000000.0</v>
+        <v>1714537000000.0</v>
       </c>
       <c r="AI12">
-        <v>96581836000.0</v>
+        <v>1458594000000.0</v>
       </c>
       <c r="AJ12">
-        <v>86124000000.0</v>
+        <v>1574249997000.0</v>
       </c>
       <c r="AK12">
-        <v>110537000000.0</v>
+        <v>937543000000.0</v>
       </c>
       <c r="AL12">
-        <v>110360000000.0</v>
+        <v>1723324000000.0</v>
       </c>
       <c r="AM12">
-        <v>95121820000.0</v>
+        <v>1251338000000.0</v>
       </c>
       <c r="AN12">
-        <v>106060000000.0</v>
+        <v>1740979766000.0</v>
       </c>
       <c r="AO12">
-        <v>111799000000.0</v>
+        <v>565335000000.0</v>
       </c>
       <c r="AP12">
-        <v>92756000000.0</v>
+        <v>450637000000.0</v>
       </c>
       <c r="AQ12">
-        <v>86006595000.0</v>
+        <v>432301000000.0</v>
       </c>
       <c r="AR12">
-        <v>95656000000.0</v>
+        <v>507490579000.0</v>
       </c>
       <c r="AS12">
-        <v>102985000000.0</v>
+        <v>290374000000.0</v>
       </c>
       <c r="AT12">
-        <v>93881000000.0</v>
+        <v>283617000000.0</v>
       </c>
       <c r="AU12">
-        <v>103808816000.0</v>
+        <v>381726000000.0</v>
       </c>
       <c r="AV12">
-        <v>91535000000.0</v>
+        <v>512671885000.0</v>
       </c>
       <c r="AW12">
-        <v>91230000000.0</v>
+        <v>237215000000.0</v>
       </c>
       <c r="AX12">
-        <v>78545000000.0</v>
+        <v>305695000000.0</v>
       </c>
       <c r="AY12">
-        <v>62260917000.0</v>
+        <v>348240000000.0</v>
       </c>
       <c r="AZ12">
-        <v>62546000000.0</v>
+        <v>368514570000.0</v>
       </c>
       <c r="BA12">
-        <v>55228000000.0</v>
+        <v>289516000000.0</v>
       </c>
       <c r="BB12">
-        <v>44307000000.0</v>
+        <v>211073000000.0</v>
       </c>
       <c r="BC12">
-        <v>42817117000.0</v>
+        <v>209971000000.0</v>
       </c>
       <c r="BD12">
-        <v>39486000000.0</v>
+        <v>527752692000.0</v>
       </c>
       <c r="BE12">
-        <v>37693146000.0</v>
+        <v>164300000000.0</v>
       </c>
       <c r="BF12">
-        <v>33998000000.0</v>
+        <v>183432744000.0</v>
       </c>
       <c r="BG12">
-        <v>46852316000.0</v>
+        <v>130485000000.0</v>
       </c>
       <c r="BH12">
-        <v>28025000000.0</v>
+        <v>301533834000.0</v>
       </c>
       <c r="BI12">
-        <v>27567000000.0</v>
+        <v>203776000000.0</v>
       </c>
       <c r="BJ12">
-        <v>25313000000.0</v>
+        <v>223375000000.0</v>
       </c>
       <c r="BK12">
-        <v>31015433000.0</v>
+        <v>162572000000.0</v>
       </c>
       <c r="BL12">
-        <v>28485000000.0</v>
+        <v>248471836000.0</v>
       </c>
       <c r="BM12">
-        <v>28796000000.0</v>
+        <v>144208000000.0</v>
       </c>
       <c r="BN12">
-        <v>28381000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>153707000000.0</v>
+      </c>
+      <c r="BO12"/>
       <c r="BP12">
-        <v>19796000000.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>199935132000.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
     <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>32824000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="C13">
-        <v>26385000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="D13">
-        <v>109250000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="E13">
-        <v>71076000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="F13">
-        <v>79767000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="G13">
-        <v>113838000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="H13">
-        <v>61394000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="I13">
-        <v>34049000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="J13">
-        <v>31209000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="K13">
-        <v>30302000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="L13">
-        <v>71876000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="M13">
-        <v>54568000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="N13">
-        <v>61157000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="O13">
-        <v>43032000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="P13">
-        <v>10401000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="Q13">
-        <v>16596000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="R13">
-        <v>15078000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="S13">
-        <v>99109000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="T13">
-        <v>124586000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="U13">
-        <v>105488000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="V13">
-        <v>123029000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="W13">
-        <v>68221000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="X13">
-        <v>156107000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="Y13">
-        <v>100296000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="Z13">
-        <v>142025000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="AA13">
-        <v>179452000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="AB13">
-        <v>5412000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="AC13">
-        <v>6110000000.0</v>
+        <v>830000000000.0</v>
       </c>
       <c r="AD13">
-        <v>14238000000.0</v>
-[...59 lines deleted...]
-      <c r="CK13"/>
+        <v>830000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>830000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>580000000000.0</v>
+      </c>
       <c r="CL13"/>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>460000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>-134233000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="C14">
-        <v>-160304000000.0</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>16600000000.0</v>
+      </c>
+      <c r="D14">
+        <v>16600000000.0</v>
+      </c>
       <c r="E14">
-        <v>-89605000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="F14">
-        <v>-94491000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="G14">
-        <v>-61201000000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="H14">
-        <v>-142554000000.0</v>
+        <v>16539613000.0</v>
       </c>
       <c r="I14">
-        <v>-88954000000.0</v>
+        <v>16539613000.0</v>
       </c>
       <c r="J14">
-        <v>-87090000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="K14">
-        <v>-101465000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="L14">
-        <v>-132225000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="M14">
-        <v>-126124000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="N14">
-        <v>-91930000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="O14">
-        <v>-123844000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="P14">
-        <v>-103983000000.0</v>
+        <v>16539613399.0</v>
       </c>
       <c r="Q14">
-        <v>-103564000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="R14">
-        <v>-64372000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="S14">
-        <v>-82598000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="T14">
-        <v>47697000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="U14">
-        <v>1182023000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="V14">
-        <v>1158016000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="W14">
-        <v>1150730000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="X14">
-        <v>1118605000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="Y14">
-        <v>1137180000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="Z14">
-        <v>1196973000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AA14">
-        <v>1199543000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AB14">
-        <v>1136956000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AC14">
-        <v>1072212000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AD14">
-        <v>638340000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AE14">
-        <v>609744000000.0</v>
+        <v>16538919442.0</v>
       </c>
       <c r="AF14">
-        <v>580914000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AG14">
-        <v>5375000000.0</v>
+        <v>16539613400.0</v>
       </c>
       <c r="AH14">
-        <v>6485000000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AI14">
-        <v>8287958000.0</v>
+        <v>16536918000.0</v>
       </c>
       <c r="AJ14">
-        <v>7142000000.0</v>
-[...6 lines deleted...]
-      <c r="AP14"/>
+        <v>16536918000.0</v>
+      </c>
+      <c r="AK14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AL14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AM14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AN14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AO14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AP14">
+        <v>16536918000.0</v>
+      </c>
       <c r="AQ14">
-        <v>110147000.0</v>
-[...7 lines deleted...]
-      <c r="AX14"/>
+        <v>16536918000.0</v>
+      </c>
+      <c r="AR14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AS14">
+        <v>16536918000.0</v>
+      </c>
+      <c r="AT14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>16600000000.0</v>
+      </c>
       <c r="AY14">
-        <v>432000.0</v>
-[...3 lines deleted...]
-      <c r="BB14"/>
+        <v>16600000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>16600000000.0</v>
+      </c>
       <c r="BC14">
-        <v>351000.0</v>
+        <v>16600000000.0</v>
       </c>
       <c r="BD14">
-        <v>2000.0</v>
-[...10 lines deleted...]
-      <c r="BN14"/>
+        <v>16600000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>16600000000.0</v>
+      </c>
       <c r="BO14">
-        <v>5580000.0</v>
-[...2 lines deleted...]
-      <c r="BQ14"/>
+        <v>16600000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>16600000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>16600000000.0</v>
+      </c>
       <c r="BR14"/>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
+      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
+      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
+      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
-      <c r="CJ14">
-[...4 lines deleted...]
-      </c>
+      <c r="CJ14"/>
+      <c r="CK14"/>
       <c r="CL14"/>
-      <c r="CM14">
-[...1 lines deleted...]
-      </c>
+      <c r="CM14"/>
     </row>
     <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>164</v>
-[...201 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
     </row>
     <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>38</v>
+      </c>
+      <c r="B16">
+        <v>710081000000.0</v>
+      </c>
       <c r="C16">
-        <v>856371000000.0</v>
+        <v>683197000000.0</v>
       </c>
       <c r="D16">
-        <v>413857000000.0</v>
+        <v>664800000000.0</v>
       </c>
       <c r="E16">
-        <v>488665000000.0</v>
+        <v>613539000000.0</v>
       </c>
       <c r="F16">
-        <v>472263000000.0</v>
+        <v>592954000000.0</v>
       </c>
       <c r="G16">
-        <v>467649000000.0</v>
+        <v>610785000000.0</v>
       </c>
       <c r="H16">
-        <v>400629000000.0</v>
-[...3 lines deleted...]
-      <c r="K16"/>
+        <v>589889000000.0</v>
+      </c>
+      <c r="I16">
+        <v>586548000000.0</v>
+      </c>
+      <c r="J16">
+        <v>577228000000.0</v>
+      </c>
+      <c r="K16">
+        <v>584323000000.0</v>
+      </c>
       <c r="L16">
-        <v>445094000000.0</v>
+        <v>530797000000.0</v>
       </c>
       <c r="M16">
-        <v>639460000000.0</v>
+        <v>2861018000000.0</v>
       </c>
       <c r="N16">
-        <v>404556000000.0</v>
+        <v>2713293000000.0</v>
       </c>
       <c r="O16">
-        <v>613041000000.0</v>
+        <v>560915000000.0</v>
       </c>
       <c r="P16">
-        <v>465412000000.0</v>
+        <v>508030000000.0</v>
       </c>
       <c r="Q16">
-        <v>518366000000.0</v>
+        <v>514859000000.0</v>
       </c>
       <c r="R16">
-        <v>512821000000.0</v>
+        <v>531955000000.0</v>
       </c>
       <c r="S16">
-        <v>522362000000.0</v>
+        <v>550287000000.0</v>
       </c>
       <c r="T16">
-        <v>-355158000000.0</v>
+        <v>2132674000000.0</v>
       </c>
       <c r="U16">
-        <v>245621000000.0</v>
+        <v>2006256000000.0</v>
       </c>
       <c r="V16">
-        <v>26088000000.0</v>
+        <v>1871416000000.0</v>
       </c>
       <c r="W16">
-        <v>51616000000.0</v>
+        <v>1906934000000.0</v>
       </c>
       <c r="X16">
-        <v>-197395000000.0</v>
+        <v>1890678000000.0</v>
       </c>
       <c r="Y16">
-        <v>-416016000000.0</v>
+        <v>2428831000000.0</v>
       </c>
       <c r="Z16">
-        <v>8079000000.0</v>
+        <v>2079202000000.0</v>
       </c>
       <c r="AA16">
-        <v>290651000000.0</v>
+        <v>1823772000000.0</v>
       </c>
       <c r="AB16">
-        <v>143525000000.0</v>
+        <v>2013635000000.0</v>
       </c>
       <c r="AC16">
-        <v>361056000000.0</v>
+        <v>1714430000000.0</v>
       </c>
       <c r="AD16">
-        <v>138261000000.0</v>
+        <v>1777694000000.0</v>
       </c>
       <c r="AE16">
-        <v>178158000000.0</v>
+        <v>1700309000000.0</v>
       </c>
       <c r="AF16">
-        <v>66769000000.0</v>
-[...27 lines deleted...]
-      <c r="BG16"/>
+        <v>1732595000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1544673000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1669767000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1532109000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1614949828000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1312821000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1484916000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1298713000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1238318405000.0</v>
+      </c>
+      <c r="AO16">
+        <v>133701000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>118494000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>128639000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>146441913000.0</v>
+      </c>
+      <c r="AS16">
+        <v>118086000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>110388000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>117614000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>117804762000.0</v>
+      </c>
+      <c r="AW16">
+        <v>88904000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1144050000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>90120000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>100172253000.0</v>
+      </c>
+      <c r="BA16">
+        <v>989680000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>899534000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>732750000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>119727308000.0</v>
+      </c>
+      <c r="BE16">
+        <v>581834000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>81638762000.0</v>
+      </c>
+      <c r="BG16">
+        <v>603739000000.0</v>
+      </c>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16"/>
+      <c r="BJ16">
+        <v>71295000000.0</v>
+      </c>
       <c r="BK16"/>
-      <c r="BL16"/>
-[...1 lines deleted...]
-      <c r="BN16"/>
+      <c r="BL16">
+        <v>936837736000.0</v>
+      </c>
+      <c r="BM16">
+        <v>78645000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>65156000000.0</v>
+      </c>
       <c r="BO16"/>
-      <c r="BP16"/>
+      <c r="BP16">
+        <v>336011326000.0</v>
+      </c>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
     </row>
     <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
-[...82 lines deleted...]
-      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -21411,137 +7485,83 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
     </row>
     <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>167</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
-[...67 lines deleted...]
-      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
       <c r="AB18">
-        <v>-34343000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>146559000000.0</v>
+      </c>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21562,51 +7582,51 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
     </row>
     <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21657,917 +7677,1357 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
     </row>
     <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>169</v>
-[...23 lines deleted...]
-      <c r="X20"/>
+        <v>42</v>
+      </c>
+      <c r="B20">
+        <v>63337000000.0</v>
+      </c>
+      <c r="C20">
+        <v>60276000000.0</v>
+      </c>
+      <c r="D20">
+        <v>59527000000.0</v>
+      </c>
+      <c r="E20">
+        <v>59165000000.0</v>
+      </c>
+      <c r="F20">
+        <v>57579000000.0</v>
+      </c>
+      <c r="G20">
+        <v>58839000000.0</v>
+      </c>
+      <c r="H20">
+        <v>57328000000.0</v>
+      </c>
+      <c r="I20">
+        <v>79802000000.0</v>
+      </c>
+      <c r="J20">
+        <v>86565000000.0</v>
+      </c>
+      <c r="K20">
+        <v>83571000000.0</v>
+      </c>
+      <c r="L20">
+        <v>77537000000.0</v>
+      </c>
+      <c r="M20">
+        <v>144546000000.0</v>
+      </c>
+      <c r="N20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="O20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="P20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="R20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="S20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="T20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="U20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="V20">
+        <v>79437000000.0</v>
+      </c>
+      <c r="W20">
+        <v>51624000000.0</v>
+      </c>
+      <c r="X20">
+        <v>51624000000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20"/>
-[...28 lines deleted...]
-      <c r="BT20"/>
+      <c r="AQ20">
+        <v>38411000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>38410860000.0</v>
+      </c>
+      <c r="AS20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>52964781000.0</v>
+      </c>
+      <c r="AW20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>52965000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>52964781000.0</v>
+      </c>
+      <c r="BA20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>57968193000.0</v>
+      </c>
+      <c r="BE20">
+        <v>57968000000.0</v>
+      </c>
+      <c r="BF20">
+        <v>57968193000.0</v>
+      </c>
+      <c r="BG20">
+        <v>270359000000.0</v>
+      </c>
+      <c r="BH20">
+        <v>259754557000.0</v>
+      </c>
+      <c r="BI20">
+        <v>258010000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>414621000000.0</v>
+      </c>
+      <c r="BK20">
+        <v>201787000000.0</v>
+      </c>
+      <c r="BL20">
+        <v>195500172000.0</v>
+      </c>
+      <c r="BM20">
+        <v>206117000000.0</v>
+      </c>
+      <c r="BN20">
+        <v>196864000000.0</v>
+      </c>
+      <c r="BO20">
+        <v>36588000000.0</v>
+      </c>
+      <c r="BP20">
+        <v>182067211000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>41575000000.0</v>
+      </c>
+      <c r="BR20">
+        <v>44068000000.0</v>
+      </c>
+      <c r="BS20">
+        <v>46561000000.0</v>
+      </c>
+      <c r="BT20">
+        <v>49054678000.0</v>
+      </c>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
     </row>
     <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>43</v>
       </c>
       <c r="B21">
-        <v>1050856000000.0</v>
+        <v>34124000000.0</v>
       </c>
       <c r="C21">
-        <v>1738942000000.0</v>
+        <v>32475000000.0</v>
       </c>
       <c r="D21">
-        <v>864470000000.0</v>
+        <v>32072000000.0</v>
       </c>
       <c r="E21">
-        <v>851293000000.0</v>
+        <v>31877000000.0</v>
       </c>
       <c r="F21">
-        <v>769051000000.0</v>
+        <v>31023000000.0</v>
       </c>
       <c r="G21">
-        <v>990674000000.0</v>
+        <v>31701000000.0</v>
       </c>
       <c r="H21">
-        <v>769804000000.0</v>
+        <v>30887000000.0</v>
       </c>
       <c r="I21">
-        <v>902088000000.0</v>
+        <v>28930000000.0</v>
       </c>
       <c r="J21">
-        <v>712232000000.0</v>
+        <v>31382000000.0</v>
       </c>
       <c r="K21">
-        <v>938198000000.0</v>
+        <v>30296000000.0</v>
       </c>
       <c r="L21">
-        <v>832256000000.0</v>
+        <v>33192000000.0</v>
       </c>
       <c r="M21">
-        <v>1069468000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="N21">
-        <v>664144000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="O21">
-        <v>983222000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="P21">
-        <v>853844000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="Q21">
-        <v>836006000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="R21">
-        <v>488417000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="S21">
-        <v>782937000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="T21">
-        <v>-295590000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="U21">
-        <v>496338000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="V21">
-        <v>187619000000.0</v>
+        <v>159511000000.0</v>
       </c>
       <c r="W21">
-        <v>313890000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="X21">
-        <v>-128936000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="Y21">
-        <v>-492291000000.0</v>
+        <v>518819000000.0</v>
       </c>
       <c r="Z21">
-        <v>161362000000.0</v>
+        <v>167032000000.0</v>
       </c>
       <c r="AA21">
-        <v>580106000000.0</v>
+        <v>149056000000.0</v>
       </c>
       <c r="AB21">
-        <v>372492000000.0</v>
+        <v>146559000000.0</v>
       </c>
       <c r="AC21">
-        <v>682519000000.0</v>
+        <v>138566000000.0</v>
       </c>
       <c r="AD21">
-        <v>286874000000.0</v>
+        <v>137725000000.0</v>
       </c>
       <c r="AE21">
-        <v>348559000000.0</v>
+        <v>138381000000.0</v>
       </c>
       <c r="AF21">
-        <v>302299000000.0</v>
+        <v>136606000000.0</v>
       </c>
       <c r="AG21">
-        <v>510980000000.0</v>
+        <v>134645000000.0</v>
       </c>
       <c r="AH21">
-        <v>248282000000.0</v>
+        <v>138403000000.0</v>
       </c>
       <c r="AI21">
-        <v>247596727000.0</v>
+        <v>135108000000.0</v>
       </c>
       <c r="AJ21">
-        <v>236144000000.0</v>
+        <v>113117228000.0</v>
       </c>
       <c r="AK21">
-        <v>366002000000.0</v>
+        <v>108701000000.0</v>
       </c>
       <c r="AL21">
-        <v>182720000000.0</v>
+        <v>108676000000.0</v>
       </c>
       <c r="AM21">
-        <v>305114749000.0</v>
+        <v>105508000000.0</v>
       </c>
       <c r="AN21">
-        <v>231957000000.0</v>
+        <v>103950249000.0</v>
       </c>
       <c r="AO21">
-        <v>208976000000.0</v>
+        <v>97038000000.0</v>
       </c>
       <c r="AP21">
-        <v>125611000000.0</v>
+        <v>91028000000.0</v>
       </c>
       <c r="AQ21">
-        <v>196954427000.0</v>
+        <v>89945000000.0</v>
       </c>
       <c r="AR21">
-        <v>-1623000000.0</v>
+        <v>90723135000.0</v>
       </c>
       <c r="AS21">
-        <v>72181000000.0</v>
+        <v>56339000000.0</v>
       </c>
       <c r="AT21">
-        <v>117741000000.0</v>
+        <v>54149000000.0</v>
       </c>
       <c r="AU21">
-        <v>166909867000.0</v>
+        <v>62137000000.0</v>
       </c>
       <c r="AV21">
-        <v>64124000000.0</v>
+        <v>60994569000.0</v>
       </c>
       <c r="AW21">
-        <v>171248000000.0</v>
+        <v>56823000000.0</v>
       </c>
       <c r="AX21">
-        <v>122498000000.0</v>
+        <v>60800000000.0</v>
       </c>
       <c r="AY21">
-        <v>235071971000.0</v>
+        <v>59152000000.0</v>
       </c>
       <c r="AZ21">
-        <v>201973000000.0</v>
+        <v>59916218000.0</v>
       </c>
       <c r="BA21">
-        <v>190592000000.0</v>
+        <v>54674000000.0</v>
       </c>
       <c r="BB21">
-        <v>123381000000.0</v>
+        <v>52682000000.0</v>
       </c>
       <c r="BC21">
-        <v>252066428000.0</v>
+        <v>51127000000.0</v>
       </c>
       <c r="BD21">
-        <v>277428513000.0</v>
+        <v>50751171000.0</v>
       </c>
       <c r="BE21">
-        <v>157184487000.0</v>
+        <v>44560000000.0</v>
       </c>
       <c r="BF21">
-        <v>74611000000.0</v>
+        <v>101345518000.0</v>
       </c>
       <c r="BG21">
-        <v>224573025000.0</v>
+        <v>100493000000.0</v>
       </c>
       <c r="BH21">
-        <v>143703000000.0</v>
+        <v>100731661000.0</v>
       </c>
       <c r="BI21">
-        <v>177266000000.0</v>
+        <v>98040000000.0</v>
       </c>
       <c r="BJ21">
-        <v>82394000000.0</v>
+        <v>94933000000.0</v>
       </c>
       <c r="BK21">
-        <v>135067536000.0</v>
+        <v>94038000000.0</v>
       </c>
       <c r="BL21">
-        <v>116016000000.0</v>
+        <v>97331392000.0</v>
       </c>
       <c r="BM21">
-        <v>118300000000.0</v>
+        <v>54630000000.0</v>
       </c>
       <c r="BN21">
-        <v>67626000000.0</v>
+        <v>54723000000.0</v>
       </c>
       <c r="BO21">
-        <v>109579711000.0</v>
+        <v>56321000000.0</v>
       </c>
       <c r="BP21">
-        <v>75590000000.0</v>
+        <v>59119509000.0</v>
       </c>
       <c r="BQ21">
-        <v>82406000000.0</v>
+        <v>62193000000.0</v>
       </c>
       <c r="BR21">
-        <v>41330000000.0</v>
+        <v>64497000000.0</v>
       </c>
       <c r="BS21">
-        <v>129746599000.0</v>
+        <v>66980000000.0</v>
       </c>
       <c r="BT21">
-        <v>71326000000.0</v>
+        <v>69136428000.0</v>
       </c>
       <c r="BU21">
-        <v>65494000000.0</v>
+        <v>16348000000.0</v>
       </c>
       <c r="BV21">
-        <v>36782000000.0</v>
+        <v>14233000000.0</v>
       </c>
       <c r="BW21">
-        <v>91854468000.0</v>
+        <v>14271000000.0</v>
       </c>
       <c r="BX21">
-        <v>72718000000.0</v>
+        <v>14932836000.0</v>
       </c>
       <c r="BY21">
-        <v>59363000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13528000000.0</v>
+      </c>
+      <c r="BZ21"/>
       <c r="CA21">
-        <v>40568312000.0</v>
+        <v>11798000000.0</v>
       </c>
       <c r="CB21">
-        <v>67227000000.0</v>
+        <v>11934704000.0</v>
       </c>
       <c r="CC21">
-        <v>60056000000.0</v>
+        <v>12528000000.0</v>
       </c>
       <c r="CD21">
-        <v>28008000000.0</v>
+        <v>11660000000.0</v>
       </c>
       <c r="CE21">
-        <v>50134529000.0</v>
+        <v>10295000000.0</v>
       </c>
       <c r="CF21">
-        <v>68121999000.0</v>
+        <v>10605007000.0</v>
       </c>
       <c r="CG21">
-        <v>49522409000.0</v>
+        <v>10318000000.0</v>
       </c>
       <c r="CH21">
-        <v>25929409000.0</v>
+        <v>9552399000.0</v>
       </c>
       <c r="CI21">
-        <v>59395949000.0</v>
+        <v>11987914000.0</v>
       </c>
       <c r="CJ21">
-        <v>72787735000.0</v>
+        <v>12239989000.0</v>
       </c>
       <c r="CK21">
-        <v>47469576000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13877610000.0</v>
+      </c>
+      <c r="CL21"/>
       <c r="CM21">
-        <v>50079920000.0</v>
+        <v>12105049000.0</v>
       </c>
     </row>
     <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>171</v>
-[...88 lines deleted...]
-      <c r="CK22"/>
+        <v>44</v>
+      </c>
+      <c r="B22">
+        <v>10416221000000.0</v>
+      </c>
+      <c r="C22">
+        <v>9776560000000.0</v>
+      </c>
+      <c r="D22">
+        <v>9342054000000.0</v>
+      </c>
+      <c r="E22">
+        <v>9767550000000.0</v>
+      </c>
+      <c r="F22">
+        <v>10057430000000.0</v>
+      </c>
+      <c r="G22">
+        <v>9803533000000.0</v>
+      </c>
+      <c r="H22">
+        <v>8289951000000.0</v>
+      </c>
+      <c r="I22">
+        <v>8614131000000.0</v>
+      </c>
+      <c r="J22">
+        <v>8514590000000.0</v>
+      </c>
+      <c r="K22">
+        <v>8851780000000.0</v>
+      </c>
+      <c r="L22">
+        <v>8087950000000.0</v>
+      </c>
+      <c r="M22">
+        <v>7022135000000.0</v>
+      </c>
+      <c r="N22">
+        <v>6053306000000.0</v>
+      </c>
+      <c r="O22">
+        <v>6090421000000.0</v>
+      </c>
+      <c r="P22">
+        <v>4698748000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4339324000000.0</v>
+      </c>
+      <c r="R22">
+        <v>4114768000000.0</v>
+      </c>
+      <c r="S22">
+        <v>4322419000000.0</v>
+      </c>
+      <c r="T22">
+        <v>3731442000000.0</v>
+      </c>
+      <c r="U22">
+        <v>4350984000000.0</v>
+      </c>
+      <c r="V22">
+        <v>4553905000000.0</v>
+      </c>
+      <c r="W22">
+        <v>4486948000000.0</v>
+      </c>
+      <c r="X22">
+        <v>3715202000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>4251264000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>4058417000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>4357952000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3615400000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>3871773000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>3616611000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>3622824000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>3230941000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>3422323000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>3056936000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>3203521000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>3066187543000.0</v>
+      </c>
+      <c r="AK22">
+        <v>3441031000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>3189771000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>3210121000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>3006977864000.0</v>
+      </c>
+      <c r="AO22">
+        <v>3311655000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>3406664000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>3525463000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>3356489015000.0</v>
+      </c>
+      <c r="AS22">
+        <v>3581034000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>3354602000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>3216638000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3203403386000.0</v>
+      </c>
+      <c r="AW22">
+        <v>3226093000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>3382497000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>3301919000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>2941755330000.0</v>
+      </c>
+      <c r="BA22">
+        <v>2710514000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>2313681000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>2095931000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1917927291000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1840743000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>1714222530000.0</v>
+      </c>
+      <c r="BG22">
+        <v>1592954000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>1377895690000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1397212000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1296814000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1139519000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>1073974378000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1196841000000.0</v>
+      </c>
+      <c r="BN22">
+        <v>1234622000000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1159251000000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1145508746000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>1201118000000.0</v>
+      </c>
+      <c r="BR22">
+        <v>1198056000000.0</v>
+      </c>
+      <c r="BS22">
+        <v>1163766000000.0</v>
+      </c>
+      <c r="BT22">
+        <v>1129799744000.0</v>
+      </c>
+      <c r="BU22">
+        <v>1007099000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>886960000000.0</v>
+      </c>
+      <c r="BW22">
+        <v>782586000000.0</v>
+      </c>
+      <c r="BX22">
+        <v>729420580000.0</v>
+      </c>
+      <c r="BY22">
+        <v>735654000000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>750053000000.0</v>
+      </c>
+      <c r="CA22">
+        <v>668047000000.0</v>
+      </c>
+      <c r="CB22">
+        <v>644824396000.0</v>
+      </c>
+      <c r="CC22">
+        <v>617559000000.0</v>
+      </c>
+      <c r="CD22">
+        <v>633175000000.0</v>
+      </c>
+      <c r="CE22">
+        <v>544687000000.0</v>
+      </c>
+      <c r="CF22">
+        <v>556675419000.0</v>
+      </c>
+      <c r="CG22">
+        <v>496661963000.0</v>
+      </c>
+      <c r="CH22">
+        <v>500733089000.0</v>
+      </c>
+      <c r="CI22">
+        <v>413666307000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>436961906000.0</v>
+      </c>
+      <c r="CK22">
+        <v>405836752000.0</v>
+      </c>
       <c r="CL22"/>
-      <c r="CM22"/>
+      <c r="CM22">
+        <v>407579620000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="B23">
-        <v>11241489000000.0</v>
+        <v>35416597000000.0</v>
       </c>
       <c r="C23">
-        <v>9740243000000.0</v>
+        <v>34222432000000.0</v>
       </c>
       <c r="D23">
-        <v>9610990000000.0</v>
+        <v>32824207000000.0</v>
       </c>
       <c r="E23">
-        <v>10119583000000.0</v>
+        <v>30839625000000.0</v>
       </c>
       <c r="F23">
-        <v>9388636000000.0</v>
+        <v>31414323000000.0</v>
       </c>
       <c r="G23">
-        <v>10054534000000.0</v>
+        <v>31283796000000.0</v>
       </c>
       <c r="H23">
-        <v>8852911000000.0</v>
+        <v>29525113000000.0</v>
       </c>
       <c r="I23">
-        <v>8302980000000.0</v>
+        <v>28751150000000.0</v>
       </c>
       <c r="J23">
-        <v>8076049000000.0</v>
+        <v>28724061000000.0</v>
       </c>
       <c r="K23">
-        <v>8588123000000.0</v>
+        <v>28222208000000.0</v>
       </c>
       <c r="L23">
-        <v>8169803000000.0</v>
+        <v>27516859000000.0</v>
       </c>
       <c r="M23">
-        <v>7965973000000.0</v>
+        <v>24578492000000.0</v>
       </c>
       <c r="N23">
-        <v>7494450000000.0</v>
+        <v>22347330000000.0</v>
       </c>
       <c r="O23">
-        <v>5321450000000.0</v>
+        <v>21668375000000.0</v>
       </c>
       <c r="P23">
-        <v>6370503000000.0</v>
+        <v>20968046000000.0</v>
       </c>
       <c r="Q23">
-        <v>6492747000000.0</v>
+        <v>18934723000000.0</v>
       </c>
       <c r="R23">
-        <v>5666427000000.0</v>
+        <v>17973579000000.0</v>
       </c>
       <c r="S23">
-        <v>4423450000000.0</v>
+        <v>17274557000000.0</v>
       </c>
       <c r="T23">
-        <v>3465320000000.0</v>
+        <v>16783042000000.0</v>
       </c>
       <c r="U23">
-        <v>5225747000000.0</v>
+        <v>16877265000000.0</v>
       </c>
       <c r="V23">
-        <v>4125265000000.0</v>
+        <v>17493956000000.0</v>
       </c>
       <c r="W23">
-        <v>4354656000000.0</v>
+        <v>17641353000000.0</v>
       </c>
       <c r="X23">
-        <v>3506419000000.0</v>
+        <v>17650451000000.0</v>
       </c>
       <c r="Y23">
-        <v>2575780000000.0</v>
+        <v>18488720000000.0</v>
       </c>
       <c r="Z23">
-        <v>4547127000000.0</v>
+        <v>18746243000000.0</v>
       </c>
       <c r="AA23">
-        <v>5580014000000.0</v>
+        <v>19345344000000.0</v>
       </c>
       <c r="AB23">
-        <v>3539032000000.0</v>
+        <v>13937115000000.0</v>
       </c>
       <c r="AC23">
-        <v>6135918000000.0</v>
+        <v>13068825000000.0</v>
       </c>
       <c r="AD23">
-        <v>4393023000000.0</v>
+        <v>12781931000000.0</v>
       </c>
       <c r="AE23">
-        <v>4723808000000.0</v>
+        <v>12790451000000.0</v>
       </c>
       <c r="AF23">
-        <v>3008780000000.0</v>
+        <v>12632671000000.0</v>
       </c>
       <c r="AG23">
-        <v>5688998000000.0</v>
+        <v>12441464000000.0</v>
       </c>
       <c r="AH23">
-        <v>4068334000000.0</v>
+        <v>11843735000000.0</v>
       </c>
       <c r="AI23">
-        <v>4368663639000.0</v>
+        <v>11600011000000.0</v>
       </c>
       <c r="AJ23">
-        <v>3734250000000.0</v>
+        <v>11425390076000.0</v>
       </c>
       <c r="AK23">
-        <v>3730288000000.0</v>
+        <v>11093552000000.0</v>
       </c>
       <c r="AL23">
-        <v>3434422000000.0</v>
+        <v>11423887000000.0</v>
       </c>
       <c r="AM23">
-        <v>3549129376000.0</v>
+        <v>10750484000000.0</v>
       </c>
       <c r="AN23">
-        <v>3397303000000.0</v>
+        <v>10683437788000.0</v>
       </c>
       <c r="AO23">
-        <v>3279042000000.0</v>
+        <v>9993429000000.0</v>
       </c>
       <c r="AP23">
-        <v>3036219000000.0</v>
+        <v>10038409000000.0</v>
       </c>
       <c r="AQ23">
-        <v>3214287644000.0</v>
+        <v>9909725000000.0</v>
       </c>
       <c r="AR23">
-        <v>3183378000000.0</v>
+        <v>9482934568000.0</v>
       </c>
       <c r="AS23">
-        <v>3065286000000.0</v>
+        <v>9496857000000.0</v>
       </c>
       <c r="AT23">
-        <v>2847244000000.0</v>
+        <v>9079737000000.0</v>
       </c>
       <c r="AU23">
-        <v>2991109646000.0</v>
+        <v>8944929000000.0</v>
       </c>
       <c r="AV23">
-        <v>3097648000000.0</v>
+        <v>8686174538000.0</v>
       </c>
       <c r="AW23">
-        <v>2655966000000.0</v>
+        <v>8584053000000.0</v>
       </c>
       <c r="AX23">
-        <v>2552603000000.0</v>
+        <v>8627929000000.0</v>
       </c>
       <c r="AY23">
-        <v>2580641620000.0</v>
+        <v>8454493000000.0</v>
       </c>
       <c r="AZ23">
-        <v>2336108000000.0</v>
+        <v>7808299570000.0</v>
       </c>
       <c r="BA23">
-        <v>2072066000000.0</v>
+        <v>7414249000000.0</v>
       </c>
       <c r="BB23">
-        <v>1994406000000.0</v>
+        <v>6713480000000.0</v>
       </c>
       <c r="BC23">
-        <v>1891583824000.0</v>
+        <v>6227268000000.0</v>
       </c>
       <c r="BD23">
-        <v>1776500031000.0</v>
+        <v>5990586903000.0</v>
       </c>
       <c r="BE23">
-        <v>1629389969000.0</v>
+        <v>5403732000000.0</v>
       </c>
       <c r="BF23">
-        <v>1526321000000.0</v>
+        <v>5057453910000.0</v>
       </c>
       <c r="BG23">
-        <v>1456626870000.0</v>
+        <v>4689565000000.0</v>
       </c>
       <c r="BH23">
-        <v>1412690000000.0</v>
+        <v>4415342528000.0</v>
       </c>
       <c r="BI23">
-        <v>1209412000000.0</v>
+        <v>4216564000000.0</v>
       </c>
       <c r="BJ23">
-        <v>1188815000000.0</v>
+        <v>4065659000000.0</v>
       </c>
       <c r="BK23">
-        <v>1184660156000.0</v>
+        <v>3683546000000.0</v>
       </c>
       <c r="BL23">
-        <v>1129482000000.0</v>
+        <v>3670503683000.0</v>
       </c>
       <c r="BM23">
-        <v>980194000000.0</v>
+        <v>3531633000000.0</v>
       </c>
       <c r="BN23">
-        <v>981154000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3417387000000.0</v>
+      </c>
+      <c r="BO23"/>
       <c r="BP23">
-        <v>988829000000.0</v>
+        <v>3379394233000.0</v>
       </c>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
     </row>
     <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24"/>
-[...4 lines deleted...]
-      <c r="I24"/>
+      <c r="D24">
+        <v>11102000000.0</v>
+      </c>
+      <c r="E24">
+        <v>8724000000.0</v>
+      </c>
+      <c r="F24">
+        <v>7886000000.0</v>
+      </c>
+      <c r="G24">
+        <v>9009000000.0</v>
+      </c>
+      <c r="H24">
+        <v>10084000000.0</v>
+      </c>
+      <c r="I24">
+        <v>9260000000.0</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24"/>
-[...75 lines deleted...]
-      <c r="CK24"/>
+      <c r="M24">
+        <v>17582000000.0</v>
+      </c>
+      <c r="N24">
+        <v>14964000000.0</v>
+      </c>
+      <c r="O24">
+        <v>9028000000.0</v>
+      </c>
+      <c r="P24">
+        <v>6637000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>758000000.0</v>
+      </c>
+      <c r="R24">
+        <v>922000000.0</v>
+      </c>
+      <c r="S24">
+        <v>532000000.0</v>
+      </c>
+      <c r="T24">
+        <v>747000000.0</v>
+      </c>
+      <c r="U24">
+        <v>398143000000.0</v>
+      </c>
+      <c r="V24">
+        <v>391298000000.0</v>
+      </c>
+      <c r="W24">
+        <v>384681000000.0</v>
+      </c>
+      <c r="X24">
+        <v>378927000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>393096000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>5262000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>6894000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>5533000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>399250000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>385197000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>377754000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>416941000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>762814000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>882022000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1594101000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1841877076000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1846870000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1883737000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>2583410000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>2608685990000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2142267000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2329400000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2342855000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2719229138000.0</v>
+      </c>
+      <c r="AS24">
+        <v>2695653000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>2663818000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1813929000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1858258989000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1957287000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1562274000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1629883000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1047897179000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1177122000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1019876000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>825744000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>863658053000.0</v>
+      </c>
+      <c r="BE24">
+        <v>312032000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>350454337000.0</v>
+      </c>
+      <c r="BG24">
+        <v>118841000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>129775339000.0</v>
+      </c>
+      <c r="BI24">
+        <v>458868000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>477861000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>561687000000.0</v>
+      </c>
+      <c r="BL24">
+        <v>500061612000.0</v>
+      </c>
+      <c r="BM24">
+        <v>574895000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>591636000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>661624000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>593956898000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>238216000000.0</v>
+      </c>
+      <c r="BR24">
+        <v>240064000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>932923000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>938409034000.0</v>
+      </c>
+      <c r="BU24">
+        <v>768269000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>752138000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>835513000000.0</v>
+      </c>
+      <c r="BX24">
+        <v>790832124000.0</v>
+      </c>
+      <c r="BY24">
+        <v>807122000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>766734000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>65423000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>75998335000.0</v>
+      </c>
+      <c r="CC24">
+        <v>81543000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>36543000000.0</v>
+      </c>
+      <c r="CE24">
+        <v>41059000000.0</v>
+      </c>
+      <c r="CF24">
+        <v>45608105000.0</v>
+      </c>
+      <c r="CG24">
+        <v>50078128000.0</v>
+      </c>
+      <c r="CH24">
+        <v>54119874000.0</v>
+      </c>
+      <c r="CI24">
+        <v>58917649000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>64595062000.0</v>
+      </c>
+      <c r="CK24">
+        <v>5124239000.0</v>
+      </c>
       <c r="CL24"/>
-      <c r="CM24"/>
+      <c r="CM24">
+        <v>4342196000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>174</v>
-[...7 lines deleted...]
-      <c r="D25"/>
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>3060869000000.0</v>
+      </c>
       <c r="E25">
-        <v>830064000000.0</v>
+        <v>2911822000000.0</v>
       </c>
       <c r="F25">
-        <v>756219000000.0</v>
+        <v>3026711000000.0</v>
       </c>
       <c r="G25">
-        <v>824838000000.0</v>
+        <v>2976408000000.0</v>
       </c>
       <c r="H25">
-        <v>724526000000.0</v>
+        <v>3160593000000.0</v>
       </c>
       <c r="I25">
-        <v>661194000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>2914198000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>581231000000.0</v>
+        <v>2952388000000.0</v>
       </c>
       <c r="N25">
-        <v>600875000000.0</v>
+        <v>2777696000000.0</v>
       </c>
       <c r="O25">
-        <v>658287000000.0</v>
+        <v>2784223000000.0</v>
       </c>
       <c r="P25">
-        <v>657490000000.0</v>
+        <v>3014115000000.0</v>
       </c>
       <c r="Q25">
-        <v>524941000000.0</v>
+        <v>2494156000000.0</v>
       </c>
       <c r="R25">
-        <v>525995000000.0</v>
+        <v>2145453000000.0</v>
       </c>
       <c r="S25">
-        <v>592693000000.0</v>
+        <v>2211671000000.0</v>
       </c>
       <c r="T25">
-        <v>526839000000.0</v>
+        <v>2328182000000.0</v>
       </c>
       <c r="U25">
-        <v>533795000000.0</v>
+        <v>2724238000000.0</v>
       </c>
       <c r="V25">
-        <v>532150000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2934095000000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
       <c r="Y25">
-        <v>595351000000.0</v>
+        <v>3376792000000.0</v>
       </c>
       <c r="Z25">
-        <v>608673000000.0</v>
-[...3 lines deleted...]
-      <c r="AC25"/>
+        <v>3059761000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3467560000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>5533000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>399250000000.0</v>
+      </c>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -22589,84 +9049,94 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
     </row>
     <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26"/>
-[...3 lines deleted...]
-      <c r="AG26"/>
+      <c r="AC26">
+        <v>390577000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>409357000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>399996000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>401516000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>376415000000.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -22684,641 +9154,453 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
     </row>
     <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>176</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...190 lines deleted...]
-      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
     </row>
     <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>50</v>
       </c>
       <c r="B28">
-        <v>92069000000.0</v>
+        <v>4500961000000.0</v>
       </c>
       <c r="C28">
-        <v>113801000000.0</v>
+        <v>3200013000000.0</v>
       </c>
       <c r="D28">
-        <v>2465857000000.0</v>
+        <v>2724940000000.0</v>
       </c>
       <c r="E28">
-        <v>99741000000.0</v>
+        <v>4267175000000.0</v>
       </c>
       <c r="F28">
-        <v>85586000000.0</v>
+        <v>4948210000000.0</v>
       </c>
       <c r="G28">
-        <v>206237000000.0</v>
+        <v>4925857000000.0</v>
       </c>
       <c r="H28">
-        <v>101219000000.0</v>
+        <v>3758753000000.0</v>
       </c>
       <c r="I28">
-        <v>168670000000.0</v>
+        <v>4697274000000.0</v>
       </c>
       <c r="J28">
-        <v>91722000000.0</v>
+        <v>5904003000000.0</v>
       </c>
       <c r="K28">
-        <v>216826000000.0</v>
+        <v>6019299000000.0</v>
       </c>
       <c r="L28">
-        <v>83769000000.0</v>
+        <v>4647290000000.0</v>
       </c>
       <c r="M28">
-        <v>87146000000.0</v>
+        <v>3757991000000.0</v>
       </c>
       <c r="N28">
-        <v>77054000000.0</v>
+        <v>2827571000000.0</v>
       </c>
       <c r="O28">
-        <v>166106000000.0</v>
+        <v>3038264000000.0</v>
       </c>
       <c r="P28">
-        <v>68146000000.0</v>
+        <v>1810999000000.0</v>
       </c>
       <c r="Q28">
-        <v>53240000000.0</v>
+        <v>1932283000000.0</v>
       </c>
       <c r="R28">
-        <v>62502000000.0</v>
+        <v>1893451000000.0</v>
       </c>
       <c r="S28">
-        <v>115104000000.0</v>
+        <v>2527540000000.0</v>
       </c>
       <c r="T28">
-        <v>42004000000.0</v>
+        <v>2316192000000.0</v>
       </c>
       <c r="U28">
-        <v>37908000000.0</v>
+        <v>3972919000000.0</v>
       </c>
       <c r="V28">
-        <v>55712000000.0</v>
+        <v>4270902000000.0</v>
       </c>
       <c r="W28">
-        <v>103720000000.0</v>
+        <v>4452906000000.0</v>
       </c>
       <c r="X28">
-        <v>46438000000.0</v>
+        <v>4003951000000.0</v>
       </c>
       <c r="Y28">
-        <v>43210000000.0</v>
+        <v>5372112000000.0</v>
       </c>
       <c r="Z28">
-        <v>57531000000.0</v>
+        <v>5452768000000.0</v>
       </c>
       <c r="AA28">
-        <v>119141000000.0</v>
+        <v>5772313000000.0</v>
       </c>
       <c r="AB28">
-        <v>59686000000.0</v>
+        <v>77092000000.0</v>
       </c>
       <c r="AC28">
-        <v>60197000000.0</v>
+        <v>978767000000.0</v>
       </c>
       <c r="AD28">
-        <v>47023000000.0</v>
+        <v>764893000000.0</v>
       </c>
       <c r="AE28">
-        <v>125971000000.0</v>
+        <v>1731602000000.0</v>
       </c>
       <c r="AF28">
-        <v>49878000000.0</v>
+        <v>1341329000000.0</v>
       </c>
       <c r="AG28">
-        <v>49768000000.0</v>
+        <v>1894553000000.0</v>
       </c>
       <c r="AH28">
-        <v>48828000000.0</v>
+        <v>2112492000000.0</v>
       </c>
       <c r="AI28">
-        <v>89578217000.0</v>
+        <v>2282554000000.0</v>
       </c>
       <c r="AJ28">
-        <v>64690000000.0</v>
+        <v>2247467833000.0</v>
       </c>
       <c r="AK28">
-        <v>53211000000.0</v>
+        <v>2945447000000.0</v>
       </c>
       <c r="AL28">
-        <v>56748000000.0</v>
+        <v>2266644000000.0</v>
       </c>
       <c r="AM28">
-        <v>66562198000.0</v>
+        <v>3370046000000.0</v>
       </c>
       <c r="AN28">
-        <v>53659000000.0</v>
+        <v>2970651273000.0</v>
       </c>
       <c r="AO28">
-        <v>48104000000.0</v>
+        <v>3650754000000.0</v>
       </c>
       <c r="AP28">
-        <v>44130000000.0</v>
+        <v>3795020000000.0</v>
       </c>
       <c r="AQ28">
-        <v>42800901000.0</v>
+        <v>3572160000000.0</v>
       </c>
       <c r="AR28">
-        <v>54452000000.0</v>
+        <v>3152049383000.0</v>
       </c>
       <c r="AS28">
-        <v>41885000000.0</v>
+        <v>3281582000000.0</v>
       </c>
       <c r="AT28">
-        <v>43881000000.0</v>
+        <v>3227550000000.0</v>
       </c>
       <c r="AU28">
-        <v>37790078000.0</v>
+        <v>3349650000000.0</v>
       </c>
       <c r="AV28">
-        <v>41918000000.0</v>
+        <v>2913027716000.0</v>
       </c>
       <c r="AW28">
-        <v>37252000000.0</v>
+        <v>3385139000000.0</v>
       </c>
       <c r="AX28">
-        <v>40974000000.0</v>
+        <v>3066719000000.0</v>
       </c>
       <c r="AY28">
-        <v>23835727000.0</v>
+        <v>2909824000000.0</v>
       </c>
       <c r="AZ28">
-        <v>36785000000.0</v>
+        <v>2407933875000.0</v>
       </c>
       <c r="BA28">
-        <v>30831000000.0</v>
+        <v>2296407000000.0</v>
       </c>
       <c r="BB28">
-        <v>31367000000.0</v>
+        <v>2195975000000.0</v>
       </c>
       <c r="BC28">
-        <v>229911759000.0</v>
+        <v>1970776000000.0</v>
       </c>
       <c r="BD28">
-        <v>116033381000.0</v>
+        <v>1451293867000.0</v>
       </c>
       <c r="BE28">
-        <v>115533619000.0</v>
+        <v>1235413000000.0</v>
       </c>
       <c r="BF28">
-        <v>103622000000.0</v>
+        <v>1290991807000.0</v>
       </c>
       <c r="BG28">
-        <v>107768894000.0</v>
+        <v>872982000000.0</v>
       </c>
       <c r="BH28">
-        <v>91667000000.0</v>
+        <v>463651976000.0</v>
       </c>
       <c r="BI28">
-        <v>78152000000.0</v>
+        <v>1038109000000.0</v>
       </c>
       <c r="BJ28">
-        <v>75981000000.0</v>
+        <v>600735000000.0</v>
       </c>
       <c r="BK28">
-        <v>76730532000.0</v>
+        <v>837198000000.0</v>
       </c>
       <c r="BL28">
-        <v>67935000000.0</v>
+        <v>730184588000.0</v>
       </c>
       <c r="BM28">
-        <v>58515000000.0</v>
+        <v>914052000000.0</v>
       </c>
       <c r="BN28">
-        <v>60310000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1035385000000.0</v>
+      </c>
+      <c r="BO28"/>
       <c r="BP28">
-        <v>67459000000.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>929159091000.0</v>
+      </c>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
     <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="B29">
-        <v>172405000000.0</v>
+        <v>19175013000000.0</v>
       </c>
       <c r="C29">
-        <v>313362000000.0</v>
+        <v>18105536000000.0</v>
       </c>
       <c r="D29">
-        <v>183358000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16853575000000.0</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
-        <v>111335000000.0</v>
+        <v>16422880000000.0</v>
       </c>
       <c r="G29">
-        <v>256826000000.0</v>
+        <v>15905934000000.0</v>
       </c>
       <c r="H29">
-        <v>153492000000.0</v>
+        <v>14435072000000.0</v>
       </c>
       <c r="I29">
-        <v>169401000000.0</v>
+        <v>14511156000000.0</v>
       </c>
       <c r="J29">
-        <v>106638000000.0</v>
+        <v>14655284000000.0</v>
       </c>
       <c r="K29">
-        <v>368115000000.0</v>
+        <v>14314292000000.0</v>
       </c>
       <c r="L29">
-        <v>150194000000.0</v>
+        <v>13283475000000.0</v>
       </c>
       <c r="M29">
-        <v>203780000000.0</v>
+        <v>11651178000000.0</v>
       </c>
       <c r="N29">
-        <v>135513000000.0</v>
+        <v>10256557000000.0</v>
       </c>
       <c r="O29">
-        <v>226702000000.0</v>
+        <v>9952091000000.0</v>
       </c>
       <c r="P29">
-        <v>155352000000.0</v>
+        <v>9128822000000.0</v>
       </c>
       <c r="Q29">
-        <v>143318000000.0</v>
+        <v>8541409000000.0</v>
       </c>
       <c r="R29">
-        <v>141848000000.0</v>
+        <v>8403150000000.0</v>
       </c>
       <c r="S29">
-        <v>147509000000.0</v>
+        <v>7891304000000.0</v>
       </c>
       <c r="T29">
-        <v>-61851000000.0</v>
+        <v>7421441000000.0</v>
       </c>
       <c r="U29">
-        <v>92939000000.0</v>
+        <v>7789158000000.0</v>
       </c>
       <c r="V29">
-        <v>22855000000.0</v>
+        <v>8286032000000.0</v>
       </c>
       <c r="W29">
-        <v>51812000000.0</v>
+        <v>8224198000000.0</v>
       </c>
       <c r="X29">
-        <v>-46690000000.0</v>
+        <v>8229569000000.0</v>
       </c>
       <c r="Y29">
-        <v>-118223000000.0</v>
+        <v>8237718000000.0</v>
       </c>
       <c r="Z29">
-        <v>-16955000000.0</v>
+        <v>8736229000000.0</v>
       </c>
       <c r="AA29">
-        <v>175769000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>9019929000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -23339,834 +9621,6626 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
     </row>
     <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>52</v>
       </c>
       <c r="B30">
-        <v>2951311000000.0</v>
+        <v>1016053000000.0</v>
       </c>
       <c r="C30">
-        <v>4383221000000.0</v>
+        <v>964211000000.0</v>
       </c>
       <c r="D30">
-        <v>2648930000000.0</v>
+        <v>1157340000000.0</v>
       </c>
       <c r="E30">
-        <v>3382653000000.0</v>
+        <v>791333000000.0</v>
       </c>
       <c r="F30">
-        <v>3315687000000.0</v>
+        <v>897829000000.0</v>
       </c>
       <c r="G30">
-        <v>3325709000000.0</v>
+        <v>1129145000000.0</v>
       </c>
       <c r="H30">
-        <v>2532060000000.0</v>
+        <v>1086039000000.0</v>
       </c>
       <c r="I30">
-        <v>2482186000000.0</v>
+        <v>961302000000.0</v>
       </c>
       <c r="J30">
-        <v>2303068000000.0</v>
+        <v>1104756000000.0</v>
       </c>
       <c r="K30">
-        <v>2528392000000.0</v>
+        <v>1169721000000.0</v>
       </c>
       <c r="L30">
-        <v>2953924000000.0</v>
+        <v>1085420000000.0</v>
       </c>
       <c r="M30">
-        <v>2701251000000.0</v>
+        <v>819992000000.0</v>
       </c>
       <c r="N30">
-        <v>2637916000000.0</v>
+        <v>836210000000.0</v>
       </c>
       <c r="O30">
-        <v>2633264000000.0</v>
+        <v>676124000000.0</v>
       </c>
       <c r="P30">
-        <v>2201879000000.0</v>
+        <v>1870864000000.0</v>
       </c>
       <c r="Q30">
-        <v>2182362000000.0</v>
+        <v>652206000000.0</v>
       </c>
       <c r="R30">
-        <v>1925547000000.0</v>
+        <v>683505000000.0</v>
       </c>
       <c r="S30">
-        <v>1874391000000.0</v>
+        <v>596654000000.0</v>
       </c>
       <c r="T30">
-        <v>1421522000000.0</v>
+        <v>1336833000000.0</v>
       </c>
       <c r="U30">
-        <v>1602592000000.0</v>
+        <v>500826000000.0</v>
       </c>
       <c r="V30">
-        <v>1609936000000.0</v>
+        <v>460083000000.0</v>
       </c>
       <c r="W30">
-        <v>1607436000000.0</v>
+        <v>496254000000.0</v>
       </c>
       <c r="X30">
-        <v>1486853000000.0</v>
+        <v>507951000000.0</v>
       </c>
       <c r="Y30">
-        <v>1235380000000.0</v>
+        <v>518819000000.0</v>
       </c>
       <c r="Z30">
-        <v>1987859000000.0</v>
+        <v>584517000000.0</v>
       </c>
       <c r="AA30">
-        <v>2257603000000.0</v>
+        <v>515683000000.0</v>
       </c>
       <c r="AB30">
-        <v>2098635000000.0</v>
+        <v>595711000000.0</v>
       </c>
       <c r="AC30">
-        <v>2058897000000.0</v>
+        <v>375045000000.0</v>
       </c>
       <c r="AD30">
-        <v>1910224000000.0</v>
+        <v>863278000000.0</v>
       </c>
       <c r="AE30">
-        <v>2209709000000.0</v>
+        <v>774500000000.0</v>
       </c>
       <c r="AF30">
-        <v>1851455000000.0</v>
+        <v>701500000000.0</v>
       </c>
       <c r="AG30">
-        <v>1791486000000.0</v>
+        <v>842184000000.0</v>
       </c>
       <c r="AH30">
-        <v>1767853000000.0</v>
+        <v>714397000000.0</v>
       </c>
       <c r="AI30">
-        <v>1912115207000.0</v>
+        <v>687710000000.0</v>
       </c>
       <c r="AJ30">
-        <v>1674037000000.0</v>
+        <v>708664183000.0</v>
       </c>
       <c r="AK30">
-        <v>1654060000000.0</v>
+        <v>714166000000.0</v>
       </c>
       <c r="AL30">
-        <v>1577800000000.0</v>
+        <v>740700000000.0</v>
       </c>
       <c r="AM30">
-        <v>1828166047000.0</v>
+        <v>605357000000.0</v>
       </c>
       <c r="AN30">
-        <v>1449921000000.0</v>
+        <v>578010534000.0</v>
       </c>
       <c r="AO30">
-        <v>1389653000000.0</v>
+        <v>642351000000.0</v>
       </c>
       <c r="AP30">
-        <v>1317356000000.0</v>
+        <v>689801000000.0</v>
       </c>
       <c r="AQ30">
-        <v>1380402999000.0</v>
+        <v>661884000000.0</v>
       </c>
       <c r="AR30">
-        <v>1361825000000.0</v>
+        <v>568002842000.0</v>
       </c>
       <c r="AS30">
-        <v>1298178000000.0</v>
+        <v>643214000000.0</v>
       </c>
       <c r="AT30">
-        <v>1219706000000.0</v>
+        <v>555254000000.0</v>
       </c>
       <c r="AU30">
-        <v>1335972372000.0</v>
+        <v>483546000000.0</v>
       </c>
       <c r="AV30">
-        <v>1294540000000.0</v>
+        <v>496022744000.0</v>
       </c>
       <c r="AW30">
-        <v>1192150000000.0</v>
+        <v>452137000000.0</v>
       </c>
       <c r="AX30">
-        <v>1122203000000.0</v>
+        <v>456132000000.0</v>
       </c>
       <c r="AY30">
-        <v>1196051606000.0</v>
+        <v>499691000000.0</v>
       </c>
       <c r="AZ30">
-        <v>1029185000000.0</v>
+        <v>414906608000.0</v>
       </c>
       <c r="BA30">
-        <v>962273000000.0</v>
+        <v>353674000000.0</v>
       </c>
       <c r="BB30">
-        <v>910175000000.0</v>
+        <v>435284000000.0</v>
       </c>
       <c r="BC30">
-        <v>862834931000.0</v>
+        <v>416864000000.0</v>
       </c>
       <c r="BD30">
-        <v>801825389000.0</v>
+        <v>283371881000.0</v>
       </c>
       <c r="BE30">
-        <v>733197611000.0</v>
+        <v>242845000000.0</v>
       </c>
       <c r="BF30">
-        <v>699772000000.0</v>
+        <v>292786243000.0</v>
       </c>
       <c r="BG30">
-        <v>651446933000.0</v>
+        <v>270359000000.0</v>
       </c>
       <c r="BH30">
-        <v>664589000000.0</v>
+        <v>259754557000.0</v>
       </c>
       <c r="BI30">
-        <v>556742000000.0</v>
+        <v>258010000000.0</v>
       </c>
       <c r="BJ30">
-        <v>547560000000.0</v>
+        <v>414621000000.0</v>
       </c>
       <c r="BK30">
-        <v>549765235000.0</v>
+        <v>201787000000.0</v>
       </c>
       <c r="BL30">
-        <v>505216000000.0</v>
+        <v>195500172000.0</v>
       </c>
       <c r="BM30">
-        <v>445633000000.0</v>
+        <v>206117000000.0</v>
       </c>
       <c r="BN30">
-        <v>438786000000.0</v>
+        <v>196864000000.0</v>
       </c>
       <c r="BO30">
-        <v>457839177000.0</v>
+        <v>189090000000.0</v>
       </c>
       <c r="BP30">
-        <v>461130000000.0</v>
-[...21 lines deleted...]
-      <c r="CK30"/>
+        <v>182067211000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>210342000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>186398000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>196763000000.0</v>
+      </c>
+      <c r="BT30">
+        <v>198786053000.0</v>
+      </c>
+      <c r="BU30">
+        <v>217914000000.0</v>
+      </c>
+      <c r="BV30">
+        <v>178358000000.0</v>
+      </c>
+      <c r="BW30">
+        <v>144962000000.0</v>
+      </c>
+      <c r="BX30">
+        <v>174542193000.0</v>
+      </c>
+      <c r="BY30">
+        <v>164102000000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>144660000000.0</v>
+      </c>
+      <c r="CA30">
+        <v>155405000000.0</v>
+      </c>
+      <c r="CB30">
+        <v>146506938000.0</v>
+      </c>
+      <c r="CC30">
+        <v>138912000000.0</v>
+      </c>
+      <c r="CD30">
+        <v>154680000000.0</v>
+      </c>
+      <c r="CE30">
+        <v>154419000000.0</v>
+      </c>
+      <c r="CF30">
+        <v>143807672000.0</v>
+      </c>
+      <c r="CG30">
+        <v>127025135000.0</v>
+      </c>
+      <c r="CH30">
+        <v>133722448000.0</v>
+      </c>
+      <c r="CI30">
+        <v>122548086000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>105071994000.0</v>
+      </c>
+      <c r="CK30">
+        <v>110493775000.0</v>
+      </c>
       <c r="CL30"/>
-      <c r="CM30"/>
+      <c r="CM30">
+        <v>77419504000.0</v>
+      </c>
     </row>
     <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>180</v>
-[...36 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31">
-        <v>-32145000000.0</v>
+        <v>8628340000000.0</v>
       </c>
       <c r="O31">
-        <v>55641000000.0</v>
+        <v>8183980000000.0</v>
       </c>
       <c r="P31">
-        <v>-129097000000.0</v>
+        <v>7859745000000.0</v>
       </c>
       <c r="Q31">
-        <v>-70758000000.0</v>
+        <v>7104481000000.0</v>
       </c>
       <c r="R31">
-        <v>230624000000.0</v>
+        <v>6637427000000.0</v>
       </c>
       <c r="S31">
-        <v>-43185000000.0</v>
+        <v>6133195000000.0</v>
       </c>
       <c r="T31">
-        <v>-169116000000.0</v>
+        <v>5635938000000.0</v>
       </c>
       <c r="U31">
-        <v>-133803000000.0</v>
+        <v>5084731000000.0</v>
       </c>
       <c r="V31">
-        <v>-146309000000.0</v>
+        <v>5467228000000.0</v>
       </c>
       <c r="W31">
-        <v>-184269000000.0</v>
+        <v>5158943000000.0</v>
       </c>
       <c r="X31">
-        <v>-134446000000.0</v>
+        <v>5103390000000.0</v>
       </c>
       <c r="Y31">
-        <v>-109051000000.0</v>
+        <v>5280333000000.0</v>
       </c>
       <c r="Z31">
-        <v>-159456000000.0</v>
+        <v>5290465000000.0</v>
       </c>
       <c r="AA31">
-        <v>-53746000000.0</v>
+        <v>5765517000000.0</v>
       </c>
       <c r="AB31">
-        <v>-63436000000.0</v>
+        <v>6024443000000.0</v>
       </c>
       <c r="AC31">
-        <v>-110462000000.0</v>
+        <v>5779024000000.0</v>
       </c>
       <c r="AD31">
-        <v>-68845000000.0</v>
+        <v>5628864000000.0</v>
       </c>
       <c r="AE31">
-        <v>-7679000000.0</v>
+        <v>5462113000000.0</v>
       </c>
       <c r="AF31">
-        <v>-177144000000.0</v>
+        <v>5315836000000.0</v>
       </c>
       <c r="AG31">
-        <v>-235514000000.0</v>
-[...105 lines deleted...]
-      </c>
+        <v>5047056000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
     </row>
     <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>54</v>
       </c>
       <c r="B32">
-        <v>12292345000000.0</v>
+        <v>7857853000000.0</v>
       </c>
       <c r="C32">
-        <v>11479185000000.0</v>
+        <v>7383336000000.0</v>
       </c>
       <c r="D32">
-        <v>10475460000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6976223000000.0</v>
+      </c>
+      <c r="E32"/>
       <c r="F32">
-        <v>10157687000000.0</v>
+        <v>5765647000000.0</v>
       </c>
       <c r="G32">
-        <v>11045208000000.0</v>
+        <v>5300957000000.0</v>
       </c>
       <c r="H32">
-        <v>9622715000000.0</v>
+        <v>4869650000000.0</v>
       </c>
       <c r="I32">
-        <v>9205068000000.0</v>
+        <v>4600919000000.0</v>
       </c>
       <c r="J32">
-        <v>8788281000000.0</v>
+        <v>4205047000000.0</v>
       </c>
       <c r="K32">
-        <v>9526321000000.0</v>
+        <v>3990510000000.0</v>
       </c>
       <c r="L32">
-        <v>9002059000000.0</v>
+        <v>3940522000000.0</v>
       </c>
       <c r="M32">
-        <v>9035441000000.0</v>
+        <v>3872167000000.0</v>
       </c>
       <c r="N32">
-        <v>8158594000000.0</v>
+        <v>3661768000000.0</v>
       </c>
       <c r="O32">
-        <v>6229396000000.0</v>
+        <v>3301290000000.0</v>
       </c>
       <c r="P32">
-        <v>7224347000000.0</v>
+        <v>3173130000000.0</v>
       </c>
       <c r="Q32">
-        <v>7328753000000.0</v>
+        <v>2802020000000.0</v>
       </c>
       <c r="R32">
-        <v>6154844000000.0</v>
+        <v>2577855000000.0</v>
       </c>
       <c r="S32">
-        <v>5219104000000.0</v>
+        <v>2055945000000.0</v>
       </c>
       <c r="T32">
-        <v>3169730000000.0</v>
+        <v>1552118000000.0</v>
       </c>
       <c r="U32">
-        <v>5722085000000.0</v>
+        <v>1341901000000.0</v>
       </c>
       <c r="V32">
-        <v>4312884000000.0</v>
+        <v>1673222000000.0</v>
       </c>
       <c r="W32">
-        <v>4677937000000.0</v>
+        <v>1099042000000.0</v>
       </c>
       <c r="X32">
-        <v>3377483000000.0</v>
+        <v>820501000000.0</v>
       </c>
       <c r="Y32">
-        <v>2083489000000.0</v>
+        <v>406673000000.0</v>
       </c>
       <c r="Z32">
-        <v>4708489000000.0</v>
+        <v>191101000000.0</v>
       </c>
       <c r="AA32">
-        <v>6168887000000.0</v>
-[...192 lines deleted...]
-      </c>
+        <v>674213000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+    </row>
+    <row r="33" spans="1:91">
+      <c r="A33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33">
+        <v>15201243000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14887591000000.0</v>
+      </c>
+      <c r="D33">
+        <v>14399049000000.0</v>
+      </c>
+      <c r="E33">
+        <v>14018458000000.0</v>
+      </c>
+      <c r="F33">
+        <v>13880389000000.0</v>
+      </c>
+      <c r="G33">
+        <v>13867097000000.0</v>
+      </c>
+      <c r="H33">
+        <v>13679234000000.0</v>
+      </c>
+      <c r="I33">
+        <v>13121148000000.0</v>
+      </c>
+      <c r="J33">
+        <v>13098070000000.0</v>
+      </c>
+      <c r="K33">
+        <v>12932146000000.0</v>
+      </c>
+      <c r="L33">
+        <v>12525129000000.0</v>
+      </c>
+      <c r="M33">
+        <v>11718522000000.0</v>
+      </c>
+      <c r="N33">
+        <v>10680418000000.0</v>
+      </c>
+      <c r="O33">
+        <v>10406330000000.0</v>
+      </c>
+      <c r="P33">
+        <v>10231035000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>9257314000000.0</v>
+      </c>
+      <c r="R33">
+        <v>8544328000000.0</v>
+      </c>
+      <c r="S33">
+        <v>8517059000000.0</v>
+      </c>
+      <c r="T33">
+        <v>8569426000000.0</v>
+      </c>
+      <c r="U33">
+        <v>8709502000000.0</v>
+      </c>
+      <c r="V33">
+        <v>9007466000000.0</v>
+      </c>
+      <c r="W33">
+        <v>9175966000000.0</v>
+      </c>
+      <c r="X33">
+        <v>9485115000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>10328182000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>10382271000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>10805652000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5776942000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5631760000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5528681000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5427923000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>5319873000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>5166542000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>4826583000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4752109000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4626867706000.0</v>
+      </c>
+      <c r="AK33">
+        <v>4462040000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4277050000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>4212560000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>4067181889000.0</v>
+      </c>
+      <c r="AO33">
+        <v>4023871000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3950435000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3791878000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3786732309000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3591364000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3544525000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3567984000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3524138898000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3497881000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>3497045000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>3385271000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3344611820000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3149186000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2999933000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2831463000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2727966193000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2513436000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>2364184696000.0</v>
+      </c>
+      <c r="BG33">
+        <v>2172058000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>2046502060000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1941550000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1899658000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1854782000000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1805231612000.0</v>
+      </c>
+      <c r="BM33">
+        <v>1669738000000.0</v>
+      </c>
+      <c r="BN33">
+        <v>1518058000000.0</v>
+      </c>
+      <c r="BO33"/>
+      <c r="BP33">
+        <v>1539424146000.0</v>
+      </c>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+    </row>
+    <row r="34" spans="1:91">
+      <c r="A34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34">
+        <v>28653000000.0</v>
+      </c>
+      <c r="C34">
+        <v>29740000000.0</v>
+      </c>
+      <c r="D34">
+        <v>28937000000.0</v>
+      </c>
+      <c r="E34">
+        <v>28494000000.0</v>
+      </c>
+      <c r="F34">
+        <v>36283000000.0</v>
+      </c>
+      <c r="G34">
+        <v>36807000000.0</v>
+      </c>
+      <c r="H34">
+        <v>37507000000.0</v>
+      </c>
+      <c r="I34">
+        <v>36757000000.0</v>
+      </c>
+      <c r="J34">
+        <v>39889000000.0</v>
+      </c>
+      <c r="K34">
+        <v>39735000000.0</v>
+      </c>
+      <c r="L34">
+        <v>37509000000.0</v>
+      </c>
+      <c r="M34">
+        <v>37791000000.0</v>
+      </c>
+      <c r="N34">
+        <v>35677000000.0</v>
+      </c>
+      <c r="O34">
+        <v>30472000000.0</v>
+      </c>
+      <c r="P34">
+        <v>27652000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>23120000000.0</v>
+      </c>
+      <c r="R34">
+        <v>30665000000.0</v>
+      </c>
+      <c r="S34">
+        <v>31713000000.0</v>
+      </c>
+      <c r="T34">
+        <v>35784000000.0</v>
+      </c>
+      <c r="U34">
+        <v>36712000000.0</v>
+      </c>
+      <c r="V34">
+        <v>37289000000.0</v>
+      </c>
+      <c r="W34">
+        <v>38618000000.0</v>
+      </c>
+      <c r="X34">
+        <v>36929000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>4016000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>5262000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>6894000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>5533000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>40608000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>5560000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>6531000000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+    </row>
+    <row r="35" spans="1:91">
+      <c r="A35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35">
+        <v>4350941000000.0</v>
+      </c>
+      <c r="C35">
+        <v>4269485000000.0</v>
+      </c>
+      <c r="D35">
+        <v>4163789000000.0</v>
+      </c>
+      <c r="E35">
+        <v>3957473000000.0</v>
+      </c>
+      <c r="F35">
+        <v>4037031000000.0</v>
+      </c>
+      <c r="G35">
+        <v>3943882000000.0</v>
+      </c>
+      <c r="H35">
+        <v>4097973000000.0</v>
+      </c>
+      <c r="I35">
+        <v>3837217000000.0</v>
+      </c>
+      <c r="J35">
+        <v>3930248000000.0</v>
+      </c>
+      <c r="K35">
+        <v>3987116000000.0</v>
+      </c>
+      <c r="L35">
+        <v>4053951000000.0</v>
+      </c>
+      <c r="M35">
+        <v>3655365000000.0</v>
+      </c>
+      <c r="N35">
+        <v>3458922000000.0</v>
+      </c>
+      <c r="O35">
+        <v>3449675000000.0</v>
+      </c>
+      <c r="P35">
+        <v>3676545000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>3218197000000.0</v>
+      </c>
+      <c r="R35">
+        <v>2858463000000.0</v>
+      </c>
+      <c r="S35">
+        <v>2915743000000.0</v>
+      </c>
+      <c r="T35">
+        <v>3025637000000.0</v>
+      </c>
+      <c r="U35">
+        <v>3597043000000.0</v>
+      </c>
+      <c r="V35">
+        <v>3792489000000.0</v>
+      </c>
+      <c r="W35">
+        <v>3716495000000.0</v>
+      </c>
+      <c r="X35">
+        <v>3806216000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>4335917000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>3978695000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>4368319000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>892985000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1188851000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1138290000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1117844000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1151601000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1565356000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1655081000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2358558000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2618281245000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2583974000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>2597981000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>3283571000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>3298623269000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2677980000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2856247000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2852286000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>3217488884000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3194043000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>3148094000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2292477000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2234900852000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2307977000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1911084000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1974697000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1385621660000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1488227000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1312956000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1104641000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>1135129790000.0</v>
+      </c>
+      <c r="BE35">
+        <v>563280000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>586537319000.0</v>
+      </c>
+      <c r="BG35">
+        <v>341551000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>343474079000.0</v>
+      </c>
+      <c r="BI35">
+        <v>685472000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>698095000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>793873000000.0</v>
+      </c>
+      <c r="BL35">
+        <v>732376633000.0</v>
+      </c>
+      <c r="BM35">
+        <v>809450000000.0</v>
+      </c>
+      <c r="BN35">
+        <v>817451000000.0</v>
+      </c>
+      <c r="BO35"/>
+      <c r="BP35">
+        <v>821224250000.0</v>
+      </c>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+    </row>
+    <row r="36" spans="1:91">
+      <c r="A36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36">
+        <v>1283695000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1256200000000.0</v>
+      </c>
+      <c r="D36">
+        <v>1226754000000.0</v>
+      </c>
+      <c r="E36">
+        <v>1190107000000.0</v>
+      </c>
+      <c r="F36">
+        <v>1156728000000.0</v>
+      </c>
+      <c r="G36">
+        <v>2425132000000.0</v>
+      </c>
+      <c r="H36">
+        <v>2281720000000.0</v>
+      </c>
+      <c r="I36">
+        <v>1075704000000.0</v>
+      </c>
+      <c r="J36">
+        <v>1035670000000.0</v>
+      </c>
+      <c r="K36">
+        <v>1014563000000.0</v>
+      </c>
+      <c r="L36">
+        <v>976700000000.0</v>
+      </c>
+      <c r="M36">
+        <v>1901314000000.0</v>
+      </c>
+      <c r="N36">
+        <v>1727936000000.0</v>
+      </c>
+      <c r="O36">
+        <v>1729132000000.0</v>
+      </c>
+      <c r="P36">
+        <v>1725291000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1577522000000.0</v>
+      </c>
+      <c r="R36">
+        <v>1627361000000.0</v>
+      </c>
+      <c r="S36">
+        <v>1612354000000.0</v>
+      </c>
+      <c r="T36">
+        <v>1625290000000.0</v>
+      </c>
+      <c r="U36">
+        <v>1605748000000.0</v>
+      </c>
+      <c r="V36">
+        <v>1625801000000.0</v>
+      </c>
+      <c r="W36">
+        <v>1552367000000.0</v>
+      </c>
+      <c r="X36">
+        <v>1550193000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>247030000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>1424072000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>1478120000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1639285000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1634261000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1470594000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1459434000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1444682000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1263374000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1083049000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1054534000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1121227228000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1029231000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>973212000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>953258000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>897177141000.0</v>
+      </c>
+      <c r="AO36">
+        <v>668423000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>699974000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>780704000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>742962483000.0</v>
+      </c>
+      <c r="AS36">
+        <v>115000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>129000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>141000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>148094000.0</v>
+      </c>
+      <c r="AW36">
+        <v>478777000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>498146000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>477917000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>464059958000.0</v>
+      </c>
+      <c r="BA36">
+        <v>438846000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>431474000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>415424000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>406067184000.0</v>
+      </c>
+      <c r="BE36">
+        <v>527308000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>532381553000.0</v>
+      </c>
+      <c r="BG36">
+        <v>545855000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>467445024000.0</v>
+      </c>
+      <c r="BI36">
+        <v>439263000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>426270000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>412218000000.0</v>
+      </c>
+      <c r="BL36">
+        <v>393831501000.0</v>
+      </c>
+      <c r="BM36">
+        <v>387632000000.0</v>
+      </c>
+      <c r="BN36">
+        <v>389733000000.0</v>
+      </c>
+      <c r="BO36"/>
+      <c r="BP36">
+        <v>374502155000.0</v>
+      </c>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+    </row>
+    <row r="37" spans="1:91">
+      <c r="A37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+    </row>
+    <row r="38" spans="1:91">
+      <c r="A38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>1535655000000.0</v>
+      </c>
+      <c r="E38">
+        <v>1495540000000.0</v>
+      </c>
+      <c r="F38">
+        <v>1444245000000.0</v>
+      </c>
+      <c r="G38">
+        <v>1457845000000.0</v>
+      </c>
+      <c r="H38">
+        <v>1370999000000.0</v>
+      </c>
+      <c r="I38">
+        <v>1379922000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>1195728000000.0</v>
+      </c>
+      <c r="N38">
+        <v>1118833000000.0</v>
+      </c>
+      <c r="O38">
+        <v>1660836000000.0</v>
+      </c>
+      <c r="P38">
+        <v>1058553000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>955078000000.0</v>
+      </c>
+      <c r="R38">
+        <v>915566000000.0</v>
+      </c>
+      <c r="S38">
+        <v>902841000000.0</v>
+      </c>
+      <c r="T38">
+        <v>899724000000.0</v>
+      </c>
+      <c r="U38">
+        <v>942669000000.0</v>
+      </c>
+      <c r="V38">
+        <v>888065000000.0</v>
+      </c>
+      <c r="W38">
+        <v>923877000000.0</v>
+      </c>
+      <c r="X38">
+        <v>907840000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>1221265000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>829380000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>722979000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>833438000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>952942000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>845037000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>803765000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>747912000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1088576000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1418760000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1392207000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1199913138000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1289850000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1230198000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1264375000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1198476633000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1227590000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1182219000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1097436000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1113052181000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1009097000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1001930000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>921343000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>888459300000.0</v>
+      </c>
+      <c r="AW38">
+        <v>879296000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>824165000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>771396000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>744626888000.0</v>
+      </c>
+      <c r="BA38">
+        <v>740117000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>661935000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>640248000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>621814213000.0</v>
+      </c>
+      <c r="BE38">
+        <v>550968000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>540953215000.0</v>
+      </c>
+      <c r="BG38">
+        <v>545491000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>460544698000.0</v>
+      </c>
+      <c r="BI38">
+        <v>445402000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>426869000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>409243000000.0</v>
+      </c>
+      <c r="BL38">
+        <v>387571306000.0</v>
+      </c>
+      <c r="BM38">
+        <v>331439000000.0</v>
+      </c>
+      <c r="BN38">
+        <v>331553000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>326216000000.0</v>
+      </c>
+      <c r="BP38">
+        <v>313933414000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>526230000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>458278000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>574861000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>580603124000.0</v>
+      </c>
+      <c r="BU38">
+        <v>500308000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>478917000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>492210000000.0</v>
+      </c>
+      <c r="BX38">
+        <v>399283121000.0</v>
+      </c>
+      <c r="BY38">
+        <v>333615000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>300266000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>175518000000.0</v>
+      </c>
+      <c r="CB38">
+        <v>148326953000.0</v>
+      </c>
+      <c r="CC38">
+        <v>465862000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>413420000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>412912000000.0</v>
+      </c>
+      <c r="CF38">
+        <v>378103419000.0</v>
+      </c>
+      <c r="CG38">
+        <v>399865156000.0</v>
+      </c>
+      <c r="CH38">
+        <v>403313510000.0</v>
+      </c>
+      <c r="CI38">
+        <v>411603751000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>404657413000.0</v>
+      </c>
+      <c r="CK38">
+        <v>408841165000.0</v>
+      </c>
+      <c r="CL38"/>
+      <c r="CM38">
+        <v>358202838000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:91">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39">
+        <v>3233069000000.0</v>
+      </c>
+      <c r="C39">
+        <v>2274191000000.0</v>
+      </c>
+      <c r="D39">
+        <v>1890994000000.0</v>
+      </c>
+      <c r="E39">
+        <v>2004198000000.0</v>
+      </c>
+      <c r="F39">
+        <v>2207433000000.0</v>
+      </c>
+      <c r="G39">
+        <v>2210740000000.0</v>
+      </c>
+      <c r="H39">
+        <v>1804428000000.0</v>
+      </c>
+      <c r="I39">
+        <v>1967767000000.0</v>
+      </c>
+      <c r="J39">
+        <v>2447476000000.0</v>
+      </c>
+      <c r="K39">
+        <v>1978818000000.0</v>
+      </c>
+      <c r="L39">
+        <v>1700257000000.0</v>
+      </c>
+      <c r="M39">
+        <v>1679416000000.0</v>
+      </c>
+      <c r="N39">
+        <v>1517243000000.0</v>
+      </c>
+      <c r="O39">
+        <v>1312173000000.0</v>
+      </c>
+      <c r="P39">
+        <v>1227000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1742380000000.0</v>
+      </c>
+      <c r="R39">
+        <v>1807533000000.0</v>
+      </c>
+      <c r="S39">
+        <v>1623907000000.0</v>
+      </c>
+      <c r="T39">
+        <v>1625000000.0</v>
+      </c>
+      <c r="U39">
+        <v>1361897000000.0</v>
+      </c>
+      <c r="V39">
+        <v>1441924000000.0</v>
+      </c>
+      <c r="W39">
+        <v>987404000000.0</v>
+      </c>
+      <c r="X39">
+        <v>849970000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1760543000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1812256000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1824046000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2274192000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>2207350000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1546367000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1585471000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1611016000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1612118000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1531282000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>1498077000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>1447969445000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1538772000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1493042000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1471108000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1290287735000.0</v>
+      </c>
+      <c r="AO39">
+        <v>1450196000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>2230673000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2160083000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>1832222665000.0</v>
+      </c>
+      <c r="AS39">
+        <v>2034085000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1896993000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1778581000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>1445960369000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1622864000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1442692000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>1419063000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1153417850000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1265033000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1188793000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>1089903000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>816940727000.0</v>
+      </c>
+      <c r="BE39">
+        <v>642408000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>502827697000.0</v>
+      </c>
+      <c r="BG39">
+        <v>523709000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>429656387000.0</v>
+      </c>
+      <c r="BI39">
+        <v>416016000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>231191000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>324886000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>347325685000.0</v>
+      </c>
+      <c r="BM39">
+        <v>314729000000.0</v>
+      </c>
+      <c r="BN39">
+        <v>314136000000.0</v>
+      </c>
+      <c r="BO39">
+        <v>339830000000.0</v>
+      </c>
+      <c r="BP39">
+        <v>312458998000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>344055000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>346208000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>333039000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>326096298000.0</v>
+      </c>
+      <c r="BU39">
+        <v>313616000000.0</v>
+      </c>
+      <c r="BV39">
+        <v>296475000000.0</v>
+      </c>
+      <c r="BW39">
+        <v>286223000000.0</v>
+      </c>
+      <c r="BX39">
+        <v>270973173000.0</v>
+      </c>
+      <c r="BY39">
+        <v>264789000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>258014000000.0</v>
+      </c>
+      <c r="CA39">
+        <v>216980000000.0</v>
+      </c>
+      <c r="CB39">
+        <v>216230383000.0</v>
+      </c>
+      <c r="CC39">
+        <v>198124000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>189569000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>176407000000.0</v>
+      </c>
+      <c r="CF39">
+        <v>148834444000.0</v>
+      </c>
+      <c r="CG39">
+        <v>180015456000.0</v>
+      </c>
+      <c r="CH39">
+        <v>131169232000.0</v>
+      </c>
+      <c r="CI39">
+        <v>154680983000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>132405206000.0</v>
+      </c>
+      <c r="CK39">
+        <v>101475288000.0</v>
+      </c>
+      <c r="CL39"/>
+      <c r="CM39">
+        <v>56253069000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:91">
+      <c r="A40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40">
+        <v>2825947000000.0</v>
+      </c>
+      <c r="C40">
+        <v>2819534000000.0</v>
+      </c>
+      <c r="D40">
+        <v>3084878000000.0</v>
+      </c>
+      <c r="E40">
+        <v>2450321000000.0</v>
+      </c>
+      <c r="F40">
+        <v>3109166000000.0</v>
+      </c>
+      <c r="G40">
+        <v>2909582000000.0</v>
+      </c>
+      <c r="H40">
+        <v>2908036000000.0</v>
+      </c>
+      <c r="I40">
+        <v>2746789000000.0</v>
+      </c>
+      <c r="J40">
+        <v>3128929000000.0</v>
+      </c>
+      <c r="K40">
+        <v>3118527000000.0</v>
+      </c>
+      <c r="L40">
+        <v>3281857000000.0</v>
+      </c>
+      <c r="M40">
+        <v>11648000000.0</v>
+      </c>
+      <c r="N40">
+        <v>9155000000.0</v>
+      </c>
+      <c r="O40">
+        <v>2115622000000.0</v>
+      </c>
+      <c r="P40">
+        <v>2015707000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1723732000000.0</v>
+      </c>
+      <c r="R40">
+        <v>2332501000000.0</v>
+      </c>
+      <c r="S40">
+        <v>2229983000000.0</v>
+      </c>
+      <c r="T40">
+        <v>4916000000.0</v>
+      </c>
+      <c r="U40">
+        <v>3450000000.0</v>
+      </c>
+      <c r="V40">
+        <v>3784000000.0</v>
+      </c>
+      <c r="W40">
+        <v>1768929000000.0</v>
+      </c>
+      <c r="X40">
+        <v>1712990000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6096000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>6967000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>8091000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>8286000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>9587000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1594927000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1586383000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1563880000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1426683000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1458872000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1388133000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1135250425000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1184319000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1306857000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1148600000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1106690628000.0</v>
+      </c>
+      <c r="AO40">
+        <v>889769000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1112133000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1124434000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>1051799778000.0</v>
+      </c>
+      <c r="AS40">
+        <v>1085702000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>913377000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>966399000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>1002976798000.0</v>
+      </c>
+      <c r="AW40">
+        <v>915948000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>1069431000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>1092687000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>961094163000.0</v>
+      </c>
+      <c r="BA40">
+        <v>915208000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>827106000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>644133000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>650163257000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1189742000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>584546355000.0</v>
+      </c>
+      <c r="BG40">
+        <v>1196657000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>522743612000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1030818000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>397818000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>882977000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>915384241000.0</v>
+      </c>
+      <c r="BM40">
+        <v>301849000000.0</v>
+      </c>
+      <c r="BN40">
+        <v>257109000000.0</v>
+      </c>
+      <c r="BO40">
+        <v>293024000000.0</v>
+      </c>
+      <c r="BP40">
+        <v>664991729000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>350405000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>353220000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>308156000000.0</v>
+      </c>
+      <c r="BT40">
+        <v>398788308000.0</v>
+      </c>
+      <c r="BU40">
+        <v>236135000000.0</v>
+      </c>
+      <c r="BV40">
+        <v>198638000000.0</v>
+      </c>
+      <c r="BW40">
+        <v>180465000000.0</v>
+      </c>
+      <c r="BX40">
+        <v>226707564000.0</v>
+      </c>
+      <c r="BY40">
+        <v>143414000000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>125939000000.0</v>
+      </c>
+      <c r="CA40">
+        <v>135421000000.0</v>
+      </c>
+      <c r="CB40">
+        <v>160946581000.0</v>
+      </c>
+      <c r="CC40">
+        <v>81656000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>70802000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>94029000000.0</v>
+      </c>
+      <c r="CF40">
+        <v>105680062000.0</v>
+      </c>
+      <c r="CG40">
+        <v>82748750000.0</v>
+      </c>
+      <c r="CH40">
+        <v>77575941000.0</v>
+      </c>
+      <c r="CI40">
+        <v>122979783000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>124434879000.0</v>
+      </c>
+      <c r="CK40">
+        <v>126736532000.0</v>
+      </c>
+      <c r="CL40"/>
+      <c r="CM40">
+        <v>104478886000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:91">
+      <c r="A41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>696190000000.0</v>
+      </c>
+      <c r="O41">
+        <v>674480000000.0</v>
+      </c>
+      <c r="P41">
+        <v>669067000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>724799000000.0</v>
+      </c>
+      <c r="R41">
+        <v>713932000000.0</v>
+      </c>
+      <c r="S41">
+        <v>704604000000.0</v>
+      </c>
+      <c r="T41">
+        <v>698202000000.0</v>
+      </c>
+      <c r="U41">
+        <v>873998000000.0</v>
+      </c>
+      <c r="V41">
+        <v>859785000000.0</v>
+      </c>
+      <c r="W41">
+        <v>853675000000.0</v>
+      </c>
+      <c r="X41">
+        <v>840190000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>963141000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>924196000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>907653000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>892985000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>795840000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>753093000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>740090000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>734660000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>802542000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>759769000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>752845000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>763083528000.0</v>
+      </c>
+      <c r="AK41">
+        <v>706953000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>683801000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>669624000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>656226639000.0</v>
+      </c>
+      <c r="AO41">
+        <v>506767000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>495458000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>475419000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>460440809000.0</v>
+      </c>
+      <c r="AS41">
+        <v>467255000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>452497000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>438840000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>323435347000.0</v>
+      </c>
+      <c r="AW41">
+        <v>301017000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>298950000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>291207000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>281544996000.0</v>
+      </c>
+      <c r="BA41">
+        <v>257321000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>243868000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>235994000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>225888904000.0</v>
+      </c>
+      <c r="BE41">
+        <v>212906000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>199547370000.0</v>
+      </c>
+      <c r="BG41">
+        <v>185180000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>175423724000.0</v>
+      </c>
+      <c r="BI41">
+        <v>189923000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>183415000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>194830000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>193668484000.0</v>
+      </c>
+      <c r="BM41">
+        <v>196943000000.0</v>
+      </c>
+      <c r="BN41">
+        <v>187027000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>188950000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>185563438000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>275539000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>247270000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>263790000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>289731429000.0</v>
+      </c>
+      <c r="BU41">
+        <v>221904000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>213970000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>253248000000.0</v>
+      </c>
+      <c r="BX41">
+        <v>208421259000.0</v>
+      </c>
+      <c r="BY41">
+        <v>196837000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>184369000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>64175000000.0</v>
+      </c>
+      <c r="CB41">
+        <v>67901735000.0</v>
+      </c>
+      <c r="CC41">
+        <v>55975000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>52166000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>47773000000.0</v>
+      </c>
+      <c r="CF41">
+        <v>46395333000.0</v>
+      </c>
+      <c r="CG41">
+        <v>37215090000.0</v>
+      </c>
+      <c r="CH41">
+        <v>38744761000.0</v>
+      </c>
+      <c r="CI41">
+        <v>39769040000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>38869024000.0</v>
+      </c>
+      <c r="CK41">
+        <v>22817228000.0</v>
+      </c>
+      <c r="CL41"/>
+      <c r="CM41">
+        <v>31842538000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:91">
+      <c r="A42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42">
+        <v>562170000000.0</v>
+      </c>
+      <c r="C42">
+        <v>562170000000.0</v>
+      </c>
+      <c r="D42">
+        <v>2227807000000.0</v>
+      </c>
+      <c r="E42">
+        <v>562170000000.0</v>
+      </c>
+      <c r="F42">
+        <v>2188730000000.0</v>
+      </c>
+      <c r="G42">
+        <v>2183332000000.0</v>
+      </c>
+      <c r="H42">
+        <v>2010294000000.0</v>
+      </c>
+      <c r="I42">
+        <v>483064000000.0</v>
+      </c>
+      <c r="J42">
+        <v>526968000000.0</v>
+      </c>
+      <c r="K42">
+        <v>521968000000.0</v>
+      </c>
+      <c r="L42">
+        <v>521968000000.0</v>
+      </c>
+      <c r="M42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="N42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="O42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="P42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>520160000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1736004000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1751523000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1767410000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1734739000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1765716000000.0</v>
+      </c>
+      <c r="W42">
+        <v>483064000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1613919000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1728978000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1703747000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1744807000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1765338000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1802577000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-24868000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-24868000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-27453336000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-27453336000.0</v>
+      </c>
+      <c r="AO42">
+        <v>-27453000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>488819000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>489716000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>493793299000.0</v>
+      </c>
+      <c r="AS42">
+        <v>480592000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>472689000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>2541000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>96801717000.0</v>
+      </c>
+      <c r="AW42">
+        <v>34021000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>27976000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>12613000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>39012214000.0</v>
+      </c>
+      <c r="BA42">
+        <v>41000000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>41000000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>36000000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>23152993000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-12841000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>-13605575000.0</v>
+      </c>
+      <c r="BG42">
+        <v>-12289000000.0</v>
+      </c>
+      <c r="BH42">
+        <v>14262313000.0</v>
+      </c>
+      <c r="BI42">
+        <v>840278000000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>791683000000.0</v>
+      </c>
+      <c r="BK42">
+        <v>679512000000.0</v>
+      </c>
+      <c r="BL42">
+        <v>-14503453000.0</v>
+      </c>
+      <c r="BM42">
+        <v>-16146000000.0</v>
+      </c>
+      <c r="BN42">
+        <v>-19842000000.0</v>
+      </c>
+      <c r="BO42"/>
+      <c r="BP42">
+        <v>-19416189000.0</v>
+      </c>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+    </row>
+    <row r="43" spans="1:91">
+      <c r="A43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+    </row>
+    <row r="44" spans="1:91">
+      <c r="A44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+    </row>
+    <row r="45" spans="1:91">
+      <c r="A45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45">
+        <v>27627216000000.0</v>
+      </c>
+      <c r="C45">
+        <v>26722176000000.0</v>
+      </c>
+      <c r="D45">
+        <v>25897055000000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>24982486000000.0</v>
+      </c>
+      <c r="G45">
+        <v>24601529000000.0</v>
+      </c>
+      <c r="H45">
+        <v>24019667000000.0</v>
+      </c>
+      <c r="I45">
+        <v>23065995000000.0</v>
+      </c>
+      <c r="J45">
+        <v>23035836000000.0</v>
+      </c>
+      <c r="K45">
+        <v>22439865000000.0</v>
+      </c>
+      <c r="L45">
+        <v>21676386000000.0</v>
+      </c>
+      <c r="M45">
+        <v>20323157000000.0</v>
+      </c>
+      <c r="N45">
+        <v>19200922000000.0</v>
+      </c>
+      <c r="O45">
+        <v>18595790000000.0</v>
+      </c>
+      <c r="P45">
+        <v>18257431000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>17287065000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+    </row>
+    <row r="46" spans="1:91">
+      <c r="A46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46">
+        <v>12415216000000.0</v>
+      </c>
+      <c r="C46">
+        <v>12122317000000.0</v>
+      </c>
+      <c r="D46">
+        <v>11795774000000.0</v>
+      </c>
+      <c r="E46">
+        <v>11475334000000.0</v>
+      </c>
+      <c r="F46">
+        <v>11394290000000.0</v>
+      </c>
+      <c r="G46">
+        <v>11350532000000.0</v>
+      </c>
+      <c r="H46">
+        <v>11276067000000.0</v>
+      </c>
+      <c r="I46">
+        <v>10706902000000.0</v>
+      </c>
+      <c r="J46">
+        <v>10674609000000.0</v>
+      </c>
+      <c r="K46">
+        <v>10512858000000.0</v>
+      </c>
+      <c r="L46">
+        <v>10176935000000.0</v>
+      </c>
+      <c r="M46">
+        <v>9286513000000.0</v>
+      </c>
+      <c r="N46">
+        <v>8447003000000.0</v>
+      </c>
+      <c r="O46">
+        <v>8171885000000.0</v>
+      </c>
+      <c r="P46">
+        <v>8076029000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>7207595000000.0</v>
+      </c>
+      <c r="R46">
+        <v>6545492000000.0</v>
+      </c>
+      <c r="S46">
+        <v>6541171000000.0</v>
+      </c>
+      <c r="T46">
+        <v>6629343000000.0</v>
+      </c>
+      <c r="U46">
+        <v>6738998000000.0</v>
+      </c>
+      <c r="V46">
+        <v>7037808000000.0</v>
+      </c>
+      <c r="W46">
+        <v>7148562000000.0</v>
+      </c>
+      <c r="X46">
+        <v>7452015000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>8175232000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>8430635000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>8947653000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>3809623000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>3723692000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>3653065000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3584155000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>3502592000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>3537468000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>3375110000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>3323124000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3235864470000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3230719000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>3082034000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>2987219000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>2880477245000.0</v>
+      </c>
+      <c r="AO46">
+        <v>2812137000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>2775603000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2697822000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2684537967000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2719968000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2702737000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2803148000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>2788493637000.0</v>
+      </c>
+      <c r="AW46">
+        <v>2776285000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>2830985000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2749297000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2735733587000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2550335000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2422578000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2274597000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>2191799726000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1866304000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>1725932408000.0</v>
+      </c>
+      <c r="BG46">
+        <v>1528203000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>1486580902000.0</v>
+      </c>
+      <c r="BI46">
+        <v>1395663000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>1371092000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>1342661000000.0</v>
+      </c>
+      <c r="BL46">
+        <v>1313593168000.0</v>
+      </c>
+      <c r="BM46">
+        <v>1233078000000.0</v>
+      </c>
+      <c r="BN46">
+        <v>1080178000000.0</v>
+      </c>
+      <c r="BO46"/>
+      <c r="BP46">
+        <v>1116750927000.0</v>
+      </c>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+    </row>
+    <row r="47" spans="1:91">
+      <c r="A47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>11795774000000.0</v>
+      </c>
+      <c r="E47">
+        <v>11475334000000.0</v>
+      </c>
+      <c r="F47">
+        <v>11394290000000.0</v>
+      </c>
+      <c r="G47">
+        <v>11350532000000.0</v>
+      </c>
+      <c r="H47">
+        <v>11276067000000.0</v>
+      </c>
+      <c r="I47">
+        <v>10706902000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>9286513000000.0</v>
+      </c>
+      <c r="N47">
+        <v>8325829000000.0</v>
+      </c>
+      <c r="O47">
+        <v>8079533000000.0</v>
+      </c>
+      <c r="P47">
+        <v>8026178000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>7741614000000.0</v>
+      </c>
+      <c r="R47">
+        <v>7083587000000.0</v>
+      </c>
+      <c r="S47">
+        <v>7078998000000.0</v>
+      </c>
+      <c r="T47">
+        <v>7168929000000.0</v>
+      </c>
+      <c r="U47">
+        <v>7270412000000.0</v>
+      </c>
+      <c r="V47">
+        <v>7571702000000.0</v>
+      </c>
+      <c r="W47">
+        <v>7691399000000.0</v>
+      </c>
+      <c r="X47">
+        <v>7992728000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>8718166000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>8970772000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>9484588000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>4349900000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>3723692000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>4136562000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>4085781000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>4033839000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>3566906000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>3407823000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>3359902000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>3426954568000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3172190000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>3046852000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>2948185000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>2868705256000.0</v>
+      </c>
+      <c r="AO47">
+        <v>2796281000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>2768216000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>2694442000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>2673680128000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2582267000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2542595000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2646641000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>2635679598000.0</v>
+      </c>
+      <c r="AW47">
+        <v>2618585000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>2672880000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>2613875000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2599984932000.0</v>
+      </c>
+      <c r="BA47">
+        <v>2409069000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>2337998000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>2191215000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>2106151980000.0</v>
+      </c>
+      <c r="BE47">
+        <v>1962468000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>1823231481000.0</v>
+      </c>
+      <c r="BG47">
+        <v>1626567000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>1585957362000.0</v>
+      </c>
+      <c r="BI47">
+        <v>1496148000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>1472789000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>1445539000000.0</v>
+      </c>
+      <c r="BL47">
+        <v>1417660306000.0</v>
+      </c>
+      <c r="BM47">
+        <v>1338299000000.0</v>
+      </c>
+      <c r="BN47">
+        <v>1186505000000.0</v>
+      </c>
+      <c r="BO47">
+        <v>1185794000000.0</v>
+      </c>
+      <c r="BP47">
+        <v>1225490732000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>1214624000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>1238001000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>1235915000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>1243738072000.0</v>
+      </c>
+      <c r="BU47">
+        <v>1160248000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>1113895000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>1067238000000.0</v>
+      </c>
+      <c r="BX47">
+        <v>1047081796000.0</v>
+      </c>
+      <c r="BY47">
+        <v>1024220000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>999352000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>974135000000.0</v>
+      </c>
+      <c r="CB47">
+        <v>941851238000.0</v>
+      </c>
+      <c r="CC47">
+        <v>766248000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>667654000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>613709000000.0</v>
+      </c>
+      <c r="CF47">
+        <v>601805445000.0</v>
+      </c>
+      <c r="CG47">
+        <v>511292897000.0</v>
+      </c>
+      <c r="CH47">
+        <v>444071526000.0</v>
+      </c>
+      <c r="CI47">
+        <v>418690846000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>407190857000.0</v>
+      </c>
+      <c r="CK47">
+        <v>352209096000.0</v>
+      </c>
+      <c r="CL47"/>
+      <c r="CM47">
+        <v>281154115000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:91">
+      <c r="A48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48">
+        <v>12003303000000.0</v>
+      </c>
+      <c r="C48">
+        <v>11586837000000.0</v>
+      </c>
+      <c r="D48">
+        <v>10921705000000.0</v>
+      </c>
+      <c r="E48">
+        <v>10102430000000.0</v>
+      </c>
+      <c r="F48">
+        <v>9651477000000.0</v>
+      </c>
+      <c r="G48">
+        <v>9333812000000.0</v>
+      </c>
+      <c r="H48">
+        <v>8861549000000.0</v>
+      </c>
+      <c r="I48">
+        <v>8393900000000.0</v>
+      </c>
+      <c r="J48">
+        <v>8030367000000.0</v>
+      </c>
+      <c r="K48">
+        <v>7682336000000.0</v>
+      </c>
+      <c r="L48">
+        <v>7268345000000.0</v>
+      </c>
+      <c r="M48">
+        <v>6788415000000.0</v>
+      </c>
+      <c r="N48">
+        <v>6343321000000.0</v>
+      </c>
+      <c r="O48">
+        <v>5841178000000.0</v>
+      </c>
+      <c r="P48">
+        <v>5436622000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>4769263000000.0</v>
+      </c>
+      <c r="R48">
+        <v>4308851000000.0</v>
+      </c>
+      <c r="S48">
+        <v>3790485000000.0</v>
+      </c>
+      <c r="T48">
+        <v>3277664000000.0</v>
+      </c>
+      <c r="U48">
+        <v>2755302000000.0</v>
+      </c>
+      <c r="V48">
+        <v>3110460000000.0</v>
+      </c>
+      <c r="W48">
+        <v>2864839000000.0</v>
+      </c>
+      <c r="X48">
+        <v>2838751000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>2721355000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>2923750000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>3339766000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>3575664000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>3285013000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>3141488000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2950828000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>2812567000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>2634410000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>2567641000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>2499081000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>2147886869000.0</v>
+      </c>
+      <c r="AK48">
+        <v>2061731000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1988257000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1918195000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1859577857000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1771397000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1697403000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1666464000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1651102058000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1638654000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1644636000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1623569000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1606801796000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1643901000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1633076000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1616433000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1570919340000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1470657000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>1388853000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>1382616000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>1319507055000.0</v>
+      </c>
+      <c r="BE48">
+        <v>1205643000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>1088809610000.0</v>
+      </c>
+      <c r="BG48">
+        <v>1039225000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>980856426000.0</v>
+      </c>
+      <c r="BI48">
+        <v>858445000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>810778000000.0</v>
+      </c>
+      <c r="BK48">
+        <v>697409000000.0</v>
+      </c>
+      <c r="BL48">
+        <v>653631329000.0</v>
+      </c>
+      <c r="BM48">
+        <v>600835000000.0</v>
+      </c>
+      <c r="BN48">
+        <v>577206000000.0</v>
+      </c>
+      <c r="BO48">
+        <v>507613000000.0</v>
+      </c>
+      <c r="BP48">
+        <v>477459858000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>479775000000.0</v>
+      </c>
+      <c r="BR48">
+        <v>431035000000.0</v>
+      </c>
+      <c r="BS48">
+        <v>332866000000.0</v>
+      </c>
+      <c r="BT48">
+        <v>313473598000.0</v>
+      </c>
+      <c r="BU48">
+        <v>466368000000.0</v>
+      </c>
+      <c r="BV48">
+        <v>456157000000.0</v>
+      </c>
+      <c r="BW48">
+        <v>404899000000.0</v>
+      </c>
+      <c r="BX48">
+        <v>402354572000.0</v>
+      </c>
+      <c r="BY48">
+        <v>367008000000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>349206000000.0</v>
+      </c>
+      <c r="CA48">
+        <v>320071000000.0</v>
+      </c>
+      <c r="CB48">
+        <v>306845293000.0</v>
+      </c>
+      <c r="CC48">
+        <v>270033000000.0</v>
+      </c>
+      <c r="CD48">
+        <v>256191000000.0</v>
+      </c>
+      <c r="CE48">
+        <v>233107000000.0</v>
+      </c>
+      <c r="CF48">
+        <v>220735685000.0</v>
+      </c>
+      <c r="CG48">
+        <v>179646907000.0</v>
+      </c>
+      <c r="CH48">
+        <v>155062947000.0</v>
+      </c>
+      <c r="CI48">
+        <v>123098959000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>111616509000.0</v>
+      </c>
+      <c r="CK48">
+        <v>75856760000.0</v>
+      </c>
+      <c r="CL48"/>
+      <c r="CM48">
+        <v>123558490000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:91">
+      <c r="A49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+    </row>
+    <row r="50" spans="1:91">
+      <c r="A50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50">
+        <v>3882556000000.0</v>
+      </c>
+      <c r="C50">
+        <v>3454044000000.0</v>
+      </c>
+      <c r="D50">
+        <v>2874063000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>3752673000000.0</v>
+      </c>
+      <c r="G50">
+        <v>3558790000000.0</v>
+      </c>
+      <c r="H50">
+        <v>2733229000000.0</v>
+      </c>
+      <c r="I50">
+        <v>3329490000000.0</v>
+      </c>
+      <c r="J50">
+        <v>3814759000000.0</v>
+      </c>
+      <c r="K50">
+        <v>3879978000000.0</v>
+      </c>
+      <c r="L50">
+        <v>3285895000000.0</v>
+      </c>
+      <c r="M50">
+        <v>2080438000000.0</v>
+      </c>
+      <c r="N50">
+        <v>1392228000000.0</v>
+      </c>
+      <c r="O50">
+        <v>1528188000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1030769000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1200601000000.0</v>
+      </c>
+      <c r="R50">
+        <v>1528295000000.0</v>
+      </c>
+      <c r="S50">
+        <v>1519296000000.0</v>
+      </c>
+      <c r="T50">
+        <v>1546367000000.0</v>
+      </c>
+      <c r="U50">
+        <v>2072167000000.0</v>
+      </c>
+      <c r="V50">
+        <v>2189949000000.0</v>
+      </c>
+      <c r="W50">
+        <v>2440639000000.0</v>
+      </c>
+      <c r="X50">
+        <v>2501972000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>2564289000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>3278732000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>3105356000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1893753000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1468127000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1248913000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>2366962000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>988806000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>606330000000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+    </row>
+    <row r="51" spans="1:91">
+      <c r="A51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51">
+        <v>8922017000000.0</v>
+      </c>
+      <c r="C51">
+        <v>8473809000000.0</v>
+      </c>
+      <c r="D51">
+        <v>7767326000000.0</v>
+      </c>
+      <c r="E51">
+        <v>7770560000000.0</v>
+      </c>
+      <c r="F51">
+        <v>8587211000000.0</v>
+      </c>
+      <c r="G51">
+        <v>8461382000000.0</v>
+      </c>
+      <c r="H51">
+        <v>7799140000000.0</v>
+      </c>
+      <c r="I51">
+        <v>8199256000000.0</v>
+      </c>
+      <c r="J51">
+        <v>8838547000000.0</v>
+      </c>
+      <c r="K51">
+        <v>8848970000000.0</v>
+      </c>
+      <c r="L51">
+        <v>8322129000000.0</v>
+      </c>
+      <c r="M51">
+        <v>6734593000000.0</v>
+      </c>
+      <c r="N51">
+        <v>5822958000000.0</v>
+      </c>
+      <c r="O51">
+        <v>5953592000000.0</v>
+      </c>
+      <c r="P51">
+        <v>5668480000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>5260604000000.0</v>
+      </c>
+      <c r="R51">
+        <v>5053506000000.0</v>
+      </c>
+      <c r="S51">
+        <v>4996554000000.0</v>
+      </c>
+      <c r="T51">
+        <v>5095354000000.0</v>
+      </c>
+      <c r="U51">
+        <v>6072884000000.0</v>
+      </c>
+      <c r="V51">
+        <v>6382106000000.0</v>
+      </c>
+      <c r="W51">
+        <v>6642834000000.0</v>
+      </c>
+      <c r="X51">
+        <v>6792053000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>7107201000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>7554137000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>7688137000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1899286000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1867377000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1634110000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2744716000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2753469000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2923155000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3470594000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3402981000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>3533840461000.0</v>
+      </c>
+      <c r="AK51">
+        <v>3599722000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>3731622000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>4366634000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>4496367322000.0</v>
+      </c>
+      <c r="AO51">
+        <v>4215461000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>4245059000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>3953945000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3655941566000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3571956000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3511167000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3731376000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3425699601000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3622347000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>3372407000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>3258057000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2776441307000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2584253000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2405606000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2179244000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>1977618748000.0</v>
+      </c>
+      <c r="BE51">
+        <v>1397572000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>1465474072000.0</v>
+      </c>
+      <c r="BG51">
+        <v>990088000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>752273313000.0</v>
+      </c>
+      <c r="BI51">
+        <v>1216615000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>797255000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>971661000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>954504864000.0</v>
+      </c>
+      <c r="BM51">
+        <v>1038027000000.0</v>
+      </c>
+      <c r="BN51">
+        <v>1172923000000.0</v>
+      </c>
+      <c r="BO51"/>
+      <c r="BP51">
+        <v>1118845845000.0</v>
+      </c>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+    </row>
+    <row r="52" spans="1:91">
+      <c r="A52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52">
+        <v>5762227000000.0</v>
+      </c>
+      <c r="C52">
+        <v>5349223000000.0</v>
+      </c>
+      <c r="D52">
+        <v>4706457000000.0</v>
+      </c>
+      <c r="E52">
+        <v>6784737000000.0</v>
+      </c>
+      <c r="F52">
+        <v>5568386000000.0</v>
+      </c>
+      <c r="G52">
+        <v>5493983000000.0</v>
+      </c>
+      <c r="H52">
+        <v>4648631000000.0</v>
+      </c>
+      <c r="I52">
+        <v>5294318000000.0</v>
+      </c>
+      <c r="J52">
+        <v>5775176000000.0</v>
+      </c>
+      <c r="K52">
+        <v>5696326000000.0</v>
+      </c>
+      <c r="L52">
+        <v>5090884000000.0</v>
+      </c>
+      <c r="M52">
+        <v>3782205000000.0</v>
+      </c>
+      <c r="N52">
+        <v>3045262000000.0</v>
+      </c>
+      <c r="O52">
+        <v>3169369000000.0</v>
+      </c>
+      <c r="P52">
+        <v>2654365000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>2766448000000.0</v>
+      </c>
+      <c r="R52">
+        <v>2908053000000.0</v>
+      </c>
+      <c r="S52">
+        <v>2784883000000.0</v>
+      </c>
+      <c r="T52">
+        <v>2767172000000.0</v>
+      </c>
+      <c r="U52">
+        <v>3348646000000.0</v>
+      </c>
+      <c r="V52">
+        <v>3448011000000.0</v>
+      </c>
+      <c r="W52">
+        <v>3780014000000.0</v>
+      </c>
+      <c r="X52">
+        <v>3826027000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>3730409000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>4494376000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>4220577000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1893753000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1468127000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1248913000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>2366962000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>2336528000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2160341000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>2588572000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>1808880000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1698895680000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1752852000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>1847885000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1783224000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1887681332000.0</v>
+      </c>
+      <c r="AO52">
+        <v>2073194000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1915659000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1611090000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>936712428000.0</v>
+      </c>
+      <c r="AS52">
+        <v>876303000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>847349000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1917447000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1567440612000.0</v>
+      </c>
+      <c r="AW52">
+        <v>1665060000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>1810133000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1628174000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1728515565000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1406912000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>1385296000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>1352648000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>1112629410000.0</v>
+      </c>
+      <c r="BE52">
+        <v>1153935000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>1112829253000.0</v>
+      </c>
+      <c r="BG52">
+        <v>939502000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>985325582000.0</v>
+      </c>
+      <c r="BI52">
+        <v>757747000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>679631000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>409974000000.0</v>
+      </c>
+      <c r="BL52">
+        <v>448723863000.0</v>
+      </c>
+      <c r="BM52">
+        <v>458365000000.0</v>
+      </c>
+      <c r="BN52">
+        <v>581287000000.0</v>
+      </c>
+      <c r="BO52"/>
+      <c r="BP52">
+        <v>519185711000.0</v>
+      </c>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+    </row>
+    <row r="53" spans="1:91">
+      <c r="A53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53">
+        <v>1128955000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1046083000000.0</v>
+      </c>
+      <c r="D53">
+        <v>992384000000.0</v>
+      </c>
+      <c r="E53">
+        <v>754701000000.0</v>
+      </c>
+      <c r="F53">
+        <v>732241000000.0</v>
+      </c>
+      <c r="G53">
+        <v>737756000000.0</v>
+      </c>
+      <c r="H53">
+        <v>625074000000.0</v>
+      </c>
+      <c r="I53">
+        <v>584820000000.0</v>
+      </c>
+      <c r="J53">
+        <v>624625000000.0</v>
+      </c>
+      <c r="K53">
+        <v>460072000000.0</v>
+      </c>
+      <c r="L53">
+        <v>443264000000.0</v>
+      </c>
+      <c r="M53">
+        <v>379407000000.0</v>
+      </c>
+      <c r="N53">
+        <v>279730000000.0</v>
+      </c>
+      <c r="O53">
+        <v>277027000000.0</v>
+      </c>
+      <c r="P53">
+        <v>315328000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>268142000000.0</v>
+      </c>
+      <c r="R53">
+        <v>347817000000.0</v>
+      </c>
+      <c r="S53">
+        <v>342690000000.0</v>
+      </c>
+      <c r="T53">
+        <v>365301000000.0</v>
+      </c>
+      <c r="U53">
+        <v>356110000000.0</v>
+      </c>
+      <c r="V53">
+        <v>380848000000.0</v>
+      </c>
+      <c r="W53">
+        <v>304853000000.0</v>
+      </c>
+      <c r="X53">
+        <v>304111000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>417658000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>397192000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>448764000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>453920000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>475571000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>357777000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>366619000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>357201000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>369695000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>356435000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>338167000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>287877369000.0</v>
+      </c>
+      <c r="AK53">
+        <v>283268000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>258346000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>254750000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>215263717000.0</v>
+      </c>
+      <c r="AO53">
+        <v>628000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>598000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>50516000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>3598396000.0</v>
+      </c>
+      <c r="AS53">
+        <v>-529765000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>-508878000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>-519406000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>-500283469000.0</v>
+      </c>
+      <c r="AW53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>7138000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1670000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1442000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1503000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1427811000.0</v>
+      </c>
+      <c r="BE53">
+        <v>2141000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>8950479000.0</v>
+      </c>
+      <c r="BG53">
+        <v>13379000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>12912497000.0</v>
+      </c>
+      <c r="BI53">
+        <v>25270000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>26855000000.0</v>
+      </c>
+      <c r="BK53">
+        <v>28109000000.0</v>
+      </c>
+      <c r="BL53">
+        <v>24151560000.0</v>
+      </c>
+      <c r="BM53">
+        <v>20233000000.0</v>
+      </c>
+      <c r="BN53">
+        <v>16169000000.0</v>
+      </c>
+      <c r="BO53"/>
+      <c r="BP53">
+        <v>10248378000.0</v>
+      </c>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+    </row>
+    <row r="54" spans="1:91">
+      <c r="A54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+    </row>
+    <row r="55" spans="1:91">
+      <c r="A55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55">
+        <v>35416597000000.0</v>
+      </c>
+      <c r="C55">
+        <v>34222432000000.0</v>
+      </c>
+      <c r="D55">
+        <v>32824207000000.0</v>
+      </c>
+      <c r="E55">
+        <v>30839625000000.0</v>
+      </c>
+      <c r="F55">
+        <v>31414323000000.0</v>
+      </c>
+      <c r="G55">
+        <v>31283796000000.0</v>
+      </c>
+      <c r="H55">
+        <v>29525113000000.0</v>
+      </c>
+      <c r="I55">
+        <v>28751150000000.0</v>
+      </c>
+      <c r="J55">
+        <v>28724061000000.0</v>
+      </c>
+      <c r="K55">
+        <v>28222208000000.0</v>
+      </c>
+      <c r="L55">
+        <v>27516859000000.0</v>
+      </c>
+      <c r="M55">
+        <v>24578492000000.0</v>
+      </c>
+      <c r="N55">
+        <v>22347330000000.0</v>
+      </c>
+      <c r="O55">
+        <v>21668375000000.0</v>
+      </c>
+      <c r="P55">
+        <v>20968046000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>18934723000000.0</v>
+      </c>
+      <c r="R55">
+        <v>17973579000000.0</v>
+      </c>
+      <c r="S55">
+        <v>17274557000000.0</v>
+      </c>
+      <c r="T55">
+        <v>16783042000000.0</v>
+      </c>
+      <c r="U55">
+        <v>16877265000000.0</v>
+      </c>
+      <c r="V55">
+        <v>17493956000000.0</v>
+      </c>
+      <c r="W55">
+        <v>17641353000000.0</v>
+      </c>
+      <c r="X55">
+        <v>17650451000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>18488720000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>18746243000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>19345344000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>13937115000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>13068825000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>12781931000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>12790451000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>12632671000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>12441464000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>11843735000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>11600011000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>11425390076000.0</v>
+      </c>
+      <c r="AK55">
+        <v>11093552000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>11423887000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>10750484000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>10683437788000.0</v>
+      </c>
+      <c r="AO55">
+        <v>9993429000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>10038409000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>9909725000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>9482934568000.0</v>
+      </c>
+      <c r="AS55">
+        <v>9496857000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>9079737000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>8944929000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>8686174538000.0</v>
+      </c>
+      <c r="AW55">
+        <v>8584053000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>8627929000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>8454493000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7808299570000.0</v>
+      </c>
+      <c r="BA55">
+        <v>7414249000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>6713480000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>6227268000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>5990586903000.0</v>
+      </c>
+      <c r="BE55">
+        <v>5403732000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>5057453910000.0</v>
+      </c>
+      <c r="BG55">
+        <v>4689565000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>4415342528000.0</v>
+      </c>
+      <c r="BI55">
+        <v>4216564000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>4065659000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>3683546000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>3670503683000.0</v>
+      </c>
+      <c r="BM55">
+        <v>3531633000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>3417387000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>3346038000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>3379394233000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>3641207000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>3522907000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>3592468000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>3760969316000.0</v>
+      </c>
+      <c r="BU55">
+        <v>3296409000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>3073040000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2931525000000.0</v>
+      </c>
+      <c r="BX55">
+        <v>2959914328000.0</v>
+      </c>
+      <c r="BY55">
+        <v>2614838000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2541268000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2315469000000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2265420200000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2226690000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>2098294000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1933777000000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1922627526000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1752588071000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1724304599000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1710118571000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1765971674000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1410236329000.0</v>
+      </c>
+      <c r="CL55"/>
+      <c r="CM55">
+        <v>1247899454000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:91">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56">
+        <v>20215354000000.0</v>
+      </c>
+      <c r="C56">
+        <v>19334841000000.0</v>
+      </c>
+      <c r="D56">
+        <v>18425158000000.0</v>
+      </c>
+      <c r="E56">
+        <v>16821167000000.0</v>
+      </c>
+      <c r="F56">
+        <v>17533934000000.0</v>
+      </c>
+      <c r="G56">
+        <v>17416699000000.0</v>
+      </c>
+      <c r="H56">
+        <v>15845879000000.0</v>
+      </c>
+      <c r="I56">
+        <v>15630002000000.0</v>
+      </c>
+      <c r="J56">
+        <v>15625991000000.0</v>
+      </c>
+      <c r="K56">
+        <v>15290062000000.0</v>
+      </c>
+      <c r="L56">
+        <v>14991730000000.0</v>
+      </c>
+      <c r="M56">
+        <v>12859970000000.0</v>
+      </c>
+      <c r="N56">
+        <v>11666912000000.0</v>
+      </c>
+      <c r="O56">
+        <v>11262045000000.0</v>
+      </c>
+      <c r="P56">
+        <v>10737011000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>9677409000000.0</v>
+      </c>
+      <c r="R56">
+        <v>9429251000000.0</v>
+      </c>
+      <c r="S56">
+        <v>8757498000000.0</v>
+      </c>
+      <c r="T56">
+        <v>8213616000000.0</v>
+      </c>
+      <c r="U56">
+        <v>8167763000000.0</v>
+      </c>
+      <c r="V56">
+        <v>8486490000000.0</v>
+      </c>
+      <c r="W56">
+        <v>8465387000000.0</v>
+      </c>
+      <c r="X56">
+        <v>8165336000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>8160538000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>8363972000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>8539692000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>8160173000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>7437065000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>7253250000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>7362528000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>7312798000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>7274922000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>7017152000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>6847902000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>6798522370000.0</v>
+      </c>
+      <c r="AK56">
+        <v>6631512000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>7146837000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>6537924000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>6616255899000.0</v>
+      </c>
+      <c r="AO56">
+        <v>5969558000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>6087974000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>6117847000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>5696202259000.0</v>
+      </c>
+      <c r="AS56">
+        <v>5905493000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5535212000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5376945000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>5162035640000.0</v>
+      </c>
+      <c r="AW56">
+        <v>5086172000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>5130884000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>5069222000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>4463687750000.0</v>
+      </c>
+      <c r="BA56">
+        <v>4265063000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>3713547000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>3395805000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>3262620710000.0</v>
+      </c>
+      <c r="BE56">
+        <v>2890296000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>2693269214000.0</v>
+      </c>
+      <c r="BG56">
+        <v>2517507000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>2368840468000.0</v>
+      </c>
+      <c r="BI56">
+        <v>2275014000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>2166001000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1828764000000.0</v>
+      </c>
+      <c r="BL56">
+        <v>1865272071000.0</v>
+      </c>
+      <c r="BM56">
+        <v>1861895000000.0</v>
+      </c>
+      <c r="BN56">
+        <v>1899329000000.0</v>
+      </c>
+      <c r="BO56"/>
+      <c r="BP56">
+        <v>1839970087000.0</v>
+      </c>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+    </row>
+    <row r="57" spans="1:91">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57">
+        <v>12357501000000.0</v>
+      </c>
+      <c r="C57">
+        <v>11951505000000.0</v>
+      </c>
+      <c r="D57">
+        <v>11448935000000.0</v>
+      </c>
+      <c r="E57">
+        <v>10676639000000.0</v>
+      </c>
+      <c r="F57">
+        <v>11768287000000.0</v>
+      </c>
+      <c r="G57">
+        <v>12115742000000.0</v>
+      </c>
+      <c r="H57">
+        <v>10976229000000.0</v>
+      </c>
+      <c r="I57">
+        <v>11029083000000.0</v>
+      </c>
+      <c r="J57">
+        <v>11420944000000.0</v>
+      </c>
+      <c r="K57">
+        <v>11299552000000.0</v>
+      </c>
+      <c r="L57">
+        <v>11051208000000.0</v>
+      </c>
+      <c r="M57">
+        <v>8987803000000.0</v>
+      </c>
+      <c r="N57">
+        <v>8005144000000.0</v>
+      </c>
+      <c r="O57">
+        <v>7960755000000.0</v>
+      </c>
+      <c r="P57">
+        <v>7563881000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>6875389000000.0</v>
+      </c>
+      <c r="R57">
+        <v>6851396000000.0</v>
+      </c>
+      <c r="S57">
+        <v>6701553000000.0</v>
+      </c>
+      <c r="T57">
+        <v>6661498000000.0</v>
+      </c>
+      <c r="U57">
+        <v>6825862000000.0</v>
+      </c>
+      <c r="V57">
+        <v>6813268000000.0</v>
+      </c>
+      <c r="W57">
+        <v>7366345000000.0</v>
+      </c>
+      <c r="X57">
+        <v>7344835000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>7753865000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>8172871000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>7865479000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>5673585000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>4825428000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>4804840000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5433773000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>5418884000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>5113493000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>5499571000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>4629725000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4564694686000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4319768000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>4722858000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>4205981000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>4181304246000.0</v>
+      </c>
+      <c r="AO57">
+        <v>4217825000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>4165925000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>4071244000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3290535116000.0</v>
+      </c>
+      <c r="AS57">
+        <v>3353552000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2984302000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>4129464000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>3841835096000.0</v>
+      </c>
+      <c r="AW57">
+        <v>3768138000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>4225777000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>4020734000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3994794004000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3588500000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>3152865000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>2880883000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>2682781943000.0</v>
+      </c>
+      <c r="BE57">
+        <v>2817635000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>2565697787000.0</v>
+      </c>
+      <c r="BG57">
+        <v>2491063000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>2277734939000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1860799000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1745866000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1380146000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1468999174000.0</v>
+      </c>
+      <c r="BM57">
+        <v>1307479000000.0</v>
+      </c>
+      <c r="BN57">
+        <v>1212557000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>1138969000000.0</v>
+      </c>
+      <c r="BP57">
+        <v>1270111329000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1803567000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>1759854000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>1222496000000.0</v>
+      </c>
+      <c r="BT57">
+        <v>1380405064000.0</v>
+      </c>
+      <c r="BU57">
+        <v>987786000000.0</v>
+      </c>
+      <c r="BV57">
+        <v>797098000000.0</v>
+      </c>
+      <c r="BW57">
+        <v>592966000000.0</v>
+      </c>
+      <c r="BX57">
+        <v>703522910000.0</v>
+      </c>
+      <c r="BY57">
+        <v>403024000000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>400523000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>1025394000000.0</v>
+      </c>
+      <c r="CB57">
+        <v>973843902000.0</v>
+      </c>
+      <c r="CC57">
+        <v>857187000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>835766000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>702486000000.0</v>
+      </c>
+      <c r="CF57">
+        <v>700231497000.0</v>
+      </c>
+      <c r="CG57">
+        <v>576221827000.0</v>
+      </c>
+      <c r="CH57">
+        <v>567429823000.0</v>
+      </c>
+      <c r="CI57">
+        <v>580377288000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>642072616000.0</v>
+      </c>
+      <c r="CK57">
+        <v>690491948000.0</v>
+      </c>
+      <c r="CL57"/>
+      <c r="CM57">
+        <v>577561638000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:91">
+      <c r="A58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58">
+        <v>16708442000000.0</v>
+      </c>
+      <c r="C58">
+        <v>16220990000000.0</v>
+      </c>
+      <c r="D58">
+        <v>15612724000000.0</v>
+      </c>
+      <c r="E58">
+        <v>14634112000000.0</v>
+      </c>
+      <c r="F58">
+        <v>15805318000000.0</v>
+      </c>
+      <c r="G58">
+        <v>16059624000000.0</v>
+      </c>
+      <c r="H58">
+        <v>15074202000000.0</v>
+      </c>
+      <c r="I58">
+        <v>14866300000000.0</v>
+      </c>
+      <c r="J58">
+        <v>15351192000000.0</v>
+      </c>
+      <c r="K58">
+        <v>15286668000000.0</v>
+      </c>
+      <c r="L58">
+        <v>15105159000000.0</v>
+      </c>
+      <c r="M58">
+        <v>12643168000000.0</v>
+      </c>
+      <c r="N58">
+        <v>11464066000000.0</v>
+      </c>
+      <c r="O58">
+        <v>11410430000000.0</v>
+      </c>
+      <c r="P58">
+        <v>11240426000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>10093586000000.0</v>
+      </c>
+      <c r="R58">
+        <v>9709859000000.0</v>
+      </c>
+      <c r="S58">
+        <v>9617296000000.0</v>
+      </c>
+      <c r="T58">
+        <v>9687135000000.0</v>
+      </c>
+      <c r="U58">
+        <v>10422905000000.0</v>
+      </c>
+      <c r="V58">
+        <v>10605757000000.0</v>
+      </c>
+      <c r="W58">
+        <v>11082840000000.0</v>
+      </c>
+      <c r="X58">
+        <v>11151051000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>12089782000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>12151566000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>12233798000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>6566570000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>6014279000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>5943130000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>6551617000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>6570485000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>6678849000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>7154652000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>6988283000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>7182975931000.0</v>
+      </c>
+      <c r="AK58">
+        <v>6903742000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>7320839000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>7489552000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>7479927515000.0</v>
+      </c>
+      <c r="AO58">
+        <v>6895805000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7022172000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>6923530000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>6508024000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>6547595000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>6132396000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>6421941000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>6076735948000.0</v>
+      </c>
+      <c r="AW58">
+        <v>6076115000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>6136861000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>5995431000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>5380415664000.0</v>
+      </c>
+      <c r="BA58">
+        <v>5076727000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>4465821000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>3985524000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>3817911733000.0</v>
+      </c>
+      <c r="BE58">
+        <v>3380915000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>3152235106000.0</v>
+      </c>
+      <c r="BG58">
+        <v>2832614000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>2621209018000.0</v>
+      </c>
+      <c r="BI58">
+        <v>2546271000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2443961000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2174019000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>2201375807000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2116929000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>2030008000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2027806000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2091335579000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>2349867000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>2278222000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2443394000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2633391378000.0</v>
+      </c>
+      <c r="BU58">
+        <v>2009314000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1794561000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1704262000000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1734140403000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1424368000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1368600000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1171936000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1135112807000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1005853000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>934883000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>801375000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>802596533000.0</v>
+      </c>
+      <c r="CG58">
+        <v>673675663000.0</v>
+      </c>
+      <c r="CH58">
+        <v>669598546000.0</v>
+      </c>
+      <c r="CI58">
+        <v>687735316000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>755070869000.0</v>
+      </c>
+      <c r="CK58">
+        <v>725675822000.0</v>
+      </c>
+      <c r="CL58"/>
+      <c r="CM58">
+        <v>621948151000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:91">
+      <c r="A59" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+    </row>
+    <row r="60" spans="1:91">
+      <c r="A60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60">
+        <v>15292457000000.0</v>
+      </c>
+      <c r="C60">
+        <v>14651492000000.0</v>
+      </c>
+      <c r="D60">
+        <v>13979512000000.0</v>
+      </c>
+      <c r="E60">
+        <v>13147527000000.0</v>
+      </c>
+      <c r="F60">
+        <v>12670207000000.0</v>
+      </c>
+      <c r="G60">
+        <v>12347144000000.0</v>
+      </c>
+      <c r="H60">
+        <v>11701843000000.0</v>
+      </c>
+      <c r="I60">
+        <v>11181666000000.0</v>
+      </c>
+      <c r="J60">
+        <v>10840525000000.0</v>
+      </c>
+      <c r="K60">
+        <v>10434314000000.0</v>
+      </c>
+      <c r="L60">
+        <v>9997580000000.0</v>
+      </c>
+      <c r="M60">
+        <v>9570740000000.0</v>
+      </c>
+      <c r="N60">
+        <v>8864329000000.0</v>
+      </c>
+      <c r="O60">
+        <v>8423903000000.0</v>
+      </c>
+      <c r="P60">
+        <v>8098053000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>7340808000000.0</v>
+      </c>
+      <c r="R60">
+        <v>6874855000000.0</v>
+      </c>
+      <c r="S60">
+        <v>6372008000000.0</v>
+      </c>
+      <c r="T60">
+        <v>5875074000000.0</v>
+      </c>
+      <c r="U60">
+        <v>5320041000000.0</v>
+      </c>
+      <c r="V60">
+        <v>5706176000000.0</v>
+      </c>
+      <c r="W60">
+        <v>5400497000000.0</v>
+      </c>
+      <c r="X60">
+        <v>5348670000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>5280333000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>5457497000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>5914573000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>6171002000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>5917590000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>5766589000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>5600494000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>5452442000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>5181701000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>4472642000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>4400662000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>4037833022000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3992467000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3912839000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3260917000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3203495226000.0</v>
+      </c>
+      <c r="AO60">
+        <v>3097609000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>3016222000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2986180000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2974895357000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2949246000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2947325000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2456110000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2540569852000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2507922000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2491052000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2459046000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2427868352000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2337507000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>2247644000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2241729000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>2172660048000.0</v>
+      </c>
+      <c r="BE60">
+        <v>2022802000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1905204035000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1856936000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1794118739000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1670278000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1621683000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1509512000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>1469127876000.0</v>
+      </c>
+      <c r="BM60">
+        <v>1414689000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>1387364000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>1318217000000.0</v>
+      </c>
+      <c r="BP60">
+        <v>1288043669000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>1291331000000.0</v>
+      </c>
+      <c r="BR60">
+        <v>1244676000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>1149065000000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1127568491000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1287086000000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1278470000000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1227254000000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1225764623000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1190418000000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1172616000000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1143481000000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1130255344000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1220797000000.0</v>
+      </c>
+      <c r="CD60">
+        <v>1163371000000.0</v>
+      </c>
+      <c r="CE60">
+        <v>1132362000000.0</v>
+      </c>
+      <c r="CF60">
+        <v>1119991136000.0</v>
+      </c>
+      <c r="CG60">
+        <v>1078902358000.0</v>
+      </c>
+      <c r="CH60">
+        <v>1054696036000.0</v>
+      </c>
+      <c r="CI60">
+        <v>1022373238000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>1010890788000.0</v>
+      </c>
+      <c r="CK60">
+        <v>684550484000.0</v>
+      </c>
+      <c r="CL60">
+        <v>625951303000.0</v>
+      </c>
+      <c r="CM60">
+        <v>625897434000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:91">
+      <c r="A61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-19972000000.0</v>
+      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-20863000000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+    </row>
+    <row r="62" spans="1:91">
+      <c r="A62" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -24201,2393 +16275,2629 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="B2">
-        <v>4040387000000.0</v>
+        <v>25128961000000.0</v>
       </c>
       <c r="C2">
-        <v>3674839000000.0</v>
+        <v>24708342000000.0</v>
       </c>
       <c r="D2">
-        <v>3850844000000.0</v>
+        <v>18562907000000.0</v>
       </c>
       <c r="E2">
-        <v>2778415000000.0</v>
+        <v>14908075000000.0</v>
       </c>
       <c r="F2">
-        <v>2788102000000.0</v>
+        <v>10731341000000.0</v>
       </c>
       <c r="G2">
-        <v>1816661000000.0</v>
+        <v>8666454000000.0</v>
       </c>
       <c r="H2">
-        <v>1412140000000.0</v>
+        <v>11322628000000.0</v>
       </c>
       <c r="I2">
-        <v>1286373000000.0</v>
+        <v>9869417000000.0</v>
       </c>
       <c r="J2">
-        <v>1525716049000.0</v>
+        <v>8449611432000.0</v>
       </c>
       <c r="K2">
-        <v>503892183000.0</v>
+        <v>7276597329000.0</v>
       </c>
       <c r="L2">
-        <v>512671885000.0</v>
+        <v>7050083645000.0</v>
       </c>
       <c r="M2">
-        <v>368507432000.0</v>
+        <v>6352461274000.0</v>
       </c>
       <c r="N2">
-        <v>526324881000.0</v>
+        <v>4885537014000.0</v>
       </c>
       <c r="O2">
-        <v>288621337000.0</v>
+        <v>3726164893000.0</v>
       </c>
       <c r="P2">
-        <v>224320276000.0</v>
+        <v>2847205937000.0</v>
       </c>
       <c r="Q2">
-        <v>189686754000.0</v>
+        <v>2336089921000.0</v>
       </c>
       <c r="R2">
-        <v>278153222000.0</v>
+        <v>2054321150000.0</v>
       </c>
       <c r="S2">
-        <v>338612752000.0</v>
+        <v>1626630202000.0</v>
       </c>
       <c r="T2">
-        <v>160808747000.0</v>
+        <v>2389361218000.0</v>
       </c>
       <c r="U2">
-        <v>83534559000.0</v>
+        <v>2062911056000.0</v>
       </c>
       <c r="V2">
-        <v>247071073000.0</v>
-[...2 lines deleted...]
-      <c r="X2"/>
+        <v>1805794425000.0</v>
+      </c>
+      <c r="W2">
+        <v>1299732617000.0</v>
+      </c>
+      <c r="X2">
+        <v>1173042475000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="B3">
-        <v>1802230000000</v>
+        <v>3244448000000.0</v>
       </c>
       <c r="C3">
-        <v>2217717000000</v>
+        <v>3003454000000.0</v>
       </c>
       <c r="D3">
-        <v>1794984000000</v>
+        <v>2619109000000.0</v>
       </c>
       <c r="E3">
-        <v>930059000000</v>
+        <v>2398539000000.0</v>
       </c>
       <c r="F3">
-        <v>399297000000</v>
+        <v>2211725000000.0</v>
       </c>
       <c r="G3">
-        <v>369522000000</v>
+        <v>2328444000000.0</v>
       </c>
       <c r="H3">
-        <v>986307000000</v>
+        <v>825922000000.0</v>
       </c>
       <c r="I3">
-        <v>1109010000000</v>
+        <v>767141000000.0</v>
       </c>
       <c r="J3">
-        <v>1083483766000</v>
+        <v>686741934000.0</v>
       </c>
       <c r="K3">
-        <v>792069587000</v>
+        <v>628247160000.0</v>
       </c>
       <c r="L3">
-        <v>660615885000</v>
+        <v>578892480000.0</v>
       </c>
       <c r="M3">
-        <v>640366219000</v>
+        <v>547879081000.0</v>
       </c>
       <c r="N3">
-        <v>884189504000</v>
+        <v>450636240000.0</v>
       </c>
       <c r="O3">
-        <v>844578742000</v>
+        <v>340698345000.0</v>
       </c>
       <c r="P3">
-        <v>443342523000</v>
+        <v>-3484410000.0</v>
       </c>
       <c r="Q3">
-        <v>428812114000</v>
+        <v>12083093000.0</v>
       </c>
       <c r="R3">
-        <v>241427500000</v>
+        <v>129998722000.0</v>
       </c>
       <c r="S3">
-        <v>325690967000</v>
+        <v>-35198875000.0</v>
       </c>
       <c r="T3">
-        <v>320181755000</v>
+        <v>-55901144000.0</v>
       </c>
       <c r="U3">
-        <v>359490403000</v>
+        <v>15815842000.0</v>
       </c>
       <c r="V3">
-        <v>266075630000</v>
-[...6 lines deleted...]
-      </c>
+        <v>28907908000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>186</v>
-[...21 lines deleted...]
-      <c r="V5"/>
+        <v>155</v>
+      </c>
+      <c r="B5">
+        <v>4078167000000.0</v>
+      </c>
+      <c r="C5">
+        <v>3430287000000.0</v>
+      </c>
+      <c r="D5">
+        <v>3601850000000.0</v>
+      </c>
+      <c r="E5">
+        <v>3649826000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1171502000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-177110000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1837924000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1709530000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1001053898000.0</v>
+      </c>
+      <c r="K5">
+        <v>822204106000.0</v>
+      </c>
+      <c r="L5">
+        <v>468885712000.0</v>
+      </c>
+      <c r="M5">
+        <v>542812642000.0</v>
+      </c>
+      <c r="N5">
+        <v>709448600000.0</v>
+      </c>
+      <c r="O5">
+        <v>770558968000.0</v>
+      </c>
+      <c r="P5">
+        <v>888570320000.0</v>
+      </c>
+      <c r="Q5">
+        <v>449512452000.0</v>
+      </c>
+      <c r="R5">
+        <v>276033046000.0</v>
+      </c>
+      <c r="S5">
+        <v>226431029000.0</v>
+      </c>
+      <c r="T5">
+        <v>322044923000.0</v>
+      </c>
+      <c r="U5">
+        <v>199667765000.0</v>
+      </c>
+      <c r="V5">
+        <v>194441887000.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="B6">
-        <v>1001999000000.0</v>
+        <v>7322615000000.0</v>
       </c>
       <c r="C6">
-        <v>365548000000.0</v>
+        <v>6433741000000.0</v>
       </c>
       <c r="D6">
-        <v>-176005000000.0</v>
+        <v>6220959000000.0</v>
       </c>
       <c r="E6">
-        <v>1072429000000.0</v>
+        <v>6048365000000.0</v>
       </c>
       <c r="F6">
-        <v>-9687000000.0</v>
+        <v>3383227000000.0</v>
       </c>
       <c r="G6">
-        <v>971441000000.0</v>
+        <v>2151334000000.0</v>
       </c>
       <c r="H6">
-        <v>404521000000.0</v>
+        <v>2663846000000.0</v>
       </c>
       <c r="I6">
-        <v>125767000000.0</v>
+        <v>2476671000000.0</v>
       </c>
       <c r="J6">
-        <v>-239343421000.0</v>
+        <v>1687795832000.0</v>
       </c>
       <c r="K6">
-        <v>1021823866000.0</v>
+        <v>1450451266000.0</v>
       </c>
       <c r="L6">
-        <v>-8779702000.0</v>
+        <v>1047778192000.0</v>
       </c>
       <c r="M6">
-        <v>144164453000.0</v>
+        <v>1090691723000.0</v>
       </c>
       <c r="N6">
-        <v>-157817449000.0</v>
+        <v>1160084840000.0</v>
       </c>
       <c r="O6">
-        <v>237703544000.0</v>
+        <v>1111257313000.0</v>
       </c>
       <c r="P6">
-        <v>64301061000.0</v>
+        <v>600642639000.0</v>
       </c>
       <c r="Q6">
-        <v>34633522000.0</v>
+        <v>461595545000.0</v>
       </c>
       <c r="R6">
-        <v>-88466468000.0</v>
+        <v>406031768000.0</v>
       </c>
       <c r="S6">
-        <v>-60459530000.0</v>
+        <v>-14573910000.0</v>
       </c>
       <c r="T6">
-        <v>177804005000.0</v>
+        <v>266143779000.0</v>
       </c>
       <c r="U6">
-        <v>77274188000.0</v>
+        <v>215483607000.0</v>
       </c>
       <c r="V6">
-        <v>-163536514000.0</v>
+        <v>223349795000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>188</v>
-[...33 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>190</v>
-[...21 lines deleted...]
-      <c r="V9"/>
+        <v>159</v>
+      </c>
+      <c r="B9">
+        <v>17954247000000.0</v>
+      </c>
+      <c r="C9">
+        <v>16140437000000.0</v>
+      </c>
+      <c r="D9">
+        <v>14755904000000.0</v>
+      </c>
+      <c r="E9">
+        <v>12029265000000.0</v>
+      </c>
+      <c r="F9">
+        <v>7692462000000.0</v>
+      </c>
+      <c r="G9">
+        <v>6180944000000.0</v>
+      </c>
+      <c r="H9">
+        <v>10256117000000.0</v>
+      </c>
+      <c r="I9">
+        <v>9051706000000.0</v>
+      </c>
+      <c r="J9">
+        <v>7856121232000.0</v>
+      </c>
+      <c r="K9">
+        <v>6873018094000.0</v>
+      </c>
+      <c r="L9">
+        <v>5782714798000.0</v>
+      </c>
+      <c r="M9">
+        <v>5469645239000.0</v>
+      </c>
+      <c r="N9">
+        <v>4848702577000.0</v>
+      </c>
+      <c r="O9">
+        <v>3858920359000.0</v>
+      </c>
+      <c r="P9">
+        <v>3042602958000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2376409771000.0</v>
+      </c>
+      <c r="R9">
+        <v>2057893888000.0</v>
+      </c>
+      <c r="S9">
+        <v>1841405672000.0</v>
+      </c>
+      <c r="T9">
+        <v>1497071627000.0</v>
+      </c>
+      <c r="U9">
+        <v>1270241131000.0</v>
+      </c>
+      <c r="V9">
+        <v>1071034992000.0</v>
+      </c>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>191</v>
-[...23 lines deleted...]
-      <c r="X10"/>
+        <v>160</v>
+      </c>
+      <c r="B10">
+        <v>3539559000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2833773000000.0</v>
+      </c>
+      <c r="D10">
+        <v>3202895000000.0</v>
+      </c>
+      <c r="E10">
+        <v>3172623000000.0</v>
+      </c>
+      <c r="F10">
+        <v>691608000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-723806000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1625502000000.0</v>
+      </c>
+      <c r="I10">
+        <v>1173417000000.0</v>
+      </c>
+      <c r="J10">
+        <v>597451062000.0</v>
+      </c>
+      <c r="K10">
+        <v>401490328000.0</v>
+      </c>
+      <c r="L10">
+        <v>148089126000.0</v>
+      </c>
+      <c r="M10">
+        <v>191788021000.0</v>
+      </c>
+      <c r="N10">
+        <v>485106683000.0</v>
+      </c>
+      <c r="O10">
+        <v>597637801000.0</v>
+      </c>
+      <c r="P10">
+        <v>484571847000.0</v>
+      </c>
+      <c r="Q10">
+        <v>275790308000.0</v>
+      </c>
+      <c r="R10">
+        <v>281838559000.0</v>
+      </c>
+      <c r="S10">
+        <v>-87378807000.0</v>
+      </c>
+      <c r="T10">
+        <v>151615591000.0</v>
+      </c>
+      <c r="U10">
+        <v>136774195000.0</v>
+      </c>
+      <c r="V10">
+        <v>177731579000.0</v>
+      </c>
+      <c r="W10">
+        <v>159660487000.0</v>
+      </c>
+      <c r="X10">
+        <v>110421060000.0</v>
+      </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      <c r="D11"/>
+        <v>161</v>
+      </c>
+      <c r="B11">
+        <v>820325000000.0</v>
+      </c>
+      <c r="C11">
+        <v>686357000000.0</v>
+      </c>
+      <c r="D11">
+        <v>857602000000.0</v>
+      </c>
       <c r="E11">
-        <v>0.0</v>
+        <v>667220000000.0</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>201452000000.0</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>-138502000000.0</v>
       </c>
       <c r="H11">
-        <v>0.0</v>
+        <v>461995000000.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>359501000000.0</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>247369797000.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>193014693000.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
-[...12 lines deleted...]
-      <c r="X11"/>
+        <v>117994056000.0</v>
+      </c>
+      <c r="M11">
+        <v>118525459000.0</v>
+      </c>
+      <c r="N11">
+        <v>157313966000.0</v>
+      </c>
+      <c r="O11">
+        <v>164886821000.0</v>
+      </c>
+      <c r="P11">
+        <v>124146855000.0</v>
+      </c>
+      <c r="Q11">
+        <v>74718945000.0</v>
+      </c>
+      <c r="R11">
+        <v>117846719000.0</v>
+      </c>
+      <c r="S11">
+        <v>-17587978000.0</v>
+      </c>
+      <c r="T11">
+        <v>36187010000.0</v>
+      </c>
+      <c r="U11">
+        <v>27382008000.0</v>
+      </c>
+      <c r="V11">
+        <v>45787380000.0</v>
+      </c>
+      <c r="W11">
+        <v>45758985000.0</v>
+      </c>
+      <c r="X11">
+        <v>34145220000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="E12"/>
+        <v>162</v>
+      </c>
+      <c r="B12">
+        <v>538608000000.0</v>
+      </c>
+      <c r="C12">
+        <v>596514000000.0</v>
+      </c>
+      <c r="D12">
+        <v>466911000000.0</v>
+      </c>
+      <c r="E12">
+        <v>477203000000.0</v>
+      </c>
       <c r="F12">
-        <v>379794000000.0</v>
+        <v>496171000000.0</v>
       </c>
       <c r="G12">
-        <v>-422505000000.0</v>
+        <v>546696000000.0</v>
       </c>
       <c r="H12">
-        <v>759374000000.0</v>
+        <v>212422000000.0</v>
       </c>
       <c r="I12">
-        <v>57709000000.0</v>
+        <v>275853000000.0</v>
       </c>
       <c r="J12">
-        <v>321540000000.0</v>
+        <v>403602836000.0</v>
       </c>
       <c r="K12">
-        <v>376019938000.0</v>
+        <v>420713778000.0</v>
       </c>
       <c r="L12">
-        <v>-379485398000.0</v>
-[...12 lines deleted...]
-      <c r="X12"/>
+        <v>399287490000.0</v>
+      </c>
+      <c r="M12">
+        <v>381856736000.0</v>
+      </c>
+      <c r="N12">
+        <v>239982033000.0</v>
+      </c>
+      <c r="O12">
+        <v>165069599000.0</v>
+      </c>
+      <c r="P12">
+        <v>123418316000.0</v>
+      </c>
+      <c r="Q12">
+        <v>123883433000.0</v>
+      </c>
+      <c r="R12">
+        <v>114219792000.0</v>
+      </c>
+      <c r="S12">
+        <v>72804897000.0</v>
+      </c>
+      <c r="T12">
+        <v>63087460000.0</v>
+      </c>
+      <c r="U12">
+        <v>78709412000.0</v>
+      </c>
+      <c r="V12">
+        <v>45618216000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>194</v>
-[...11 lines deleted...]
-      <c r="L13"/>
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>103506000000.0</v>
+      </c>
+      <c r="C13">
+        <v>408130000000.0</v>
+      </c>
+      <c r="D13">
+        <v>87147000000.0</v>
+      </c>
+      <c r="E13">
+        <v>309179000000.0</v>
+      </c>
+      <c r="F13">
+        <v>448271000000.0</v>
+      </c>
+      <c r="G13">
+        <v>123501000000.0</v>
+      </c>
+      <c r="H13">
+        <v>250840000000.0</v>
+      </c>
+      <c r="I13">
+        <v>363802000000.0</v>
+      </c>
+      <c r="J13">
+        <v>197472565000.0</v>
+      </c>
+      <c r="K13">
+        <v>323485774000.0</v>
+      </c>
+      <c r="L13">
+        <v>376610630000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="B14">
-        <v>3310391000000.0</v>
+        <v>-488078000000.0</v>
       </c>
       <c r="C14">
-        <v>3003454000000.0</v>
+        <v>-379799000000.0</v>
       </c>
       <c r="D14">
-        <v>2619109000000.0</v>
+        <v>-451744000000.0</v>
       </c>
       <c r="E14">
-        <v>2366713000000.0</v>
+        <v>-395763000000.0</v>
       </c>
       <c r="F14">
-        <v>2211725000000.0</v>
+        <v>-51243000000.0</v>
       </c>
       <c r="G14">
-        <v>2328444000000.0</v>
+        <v>1150730000000.0</v>
       </c>
       <c r="H14">
-        <v>825922000000.0</v>
+        <v>1199543000000.0</v>
       </c>
       <c r="I14">
-        <v>767141000000.0</v>
+        <v>609744000000.0</v>
       </c>
       <c r="J14">
-        <v>686741934000.0</v>
+        <v>204581000000.0</v>
       </c>
       <c r="K14">
-        <v>628247160000.0</v>
+        <v>15047000.0</v>
       </c>
       <c r="L14">
-        <v>583830946000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>15211000.0</v>
+      </c>
+      <c r="M14"/>
       <c r="N14">
-        <v>463614739000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="O14">
-        <v>352645937000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14"/>
-      <c r="S14"/>
+      <c r="R14">
+        <v>5580000.0</v>
+      </c>
+      <c r="S14">
+        <v>145000.0</v>
+      </c>
       <c r="T14"/>
-      <c r="U14"/>
-[...1 lines deleted...]
-      <c r="W14"/>
+      <c r="U14">
+        <v>42579000.0</v>
+      </c>
+      <c r="V14">
+        <v>23000.0</v>
+      </c>
+      <c r="W14">
+        <v>20000.0</v>
+      </c>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="B15">
-        <v>201540000000.0</v>
+        <v>2231156000000.0</v>
       </c>
       <c r="C15">
-        <v>176702000000.0</v>
+        <v>1767617000000.0</v>
       </c>
       <c r="D15">
-        <v>167841000000.0</v>
-[...2 lines deleted...]
-      <c r="F15"/>
+        <v>1893549000000.0</v>
+      </c>
+      <c r="E15">
+        <v>2117880000000.0</v>
+      </c>
+      <c r="F15">
+        <v>420176000000.0</v>
+      </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>-585304000000.0</v>
       </c>
       <c r="H15">
-        <v>165396000000.0</v>
+        <v>933493000000.0</v>
       </c>
       <c r="I15">
-        <v>66148000000.0</v>
+        <v>735829000000.0</v>
       </c>
       <c r="J15">
-        <v>41342295000.0</v>
+        <v>334651307000.0</v>
       </c>
       <c r="K15">
-        <v>41342000000.0</v>
+        <v>208475799000.0</v>
       </c>
       <c r="L15">
-        <v>41342000000.0</v>
+        <v>37333923000.0</v>
       </c>
       <c r="M15">
-        <v>33200000000.0</v>
+        <v>74082456000.0</v>
       </c>
       <c r="N15">
-        <v>71380000000.0</v>
+        <v>327792285000.0</v>
       </c>
       <c r="O15">
-        <v>58100000000.0</v>
+        <v>432750629000.0</v>
       </c>
       <c r="P15">
-        <v>33200000000.0</v>
+        <v>360425097000.0</v>
       </c>
       <c r="Q15">
-        <v>24900000000.0</v>
-[...1 lines deleted...]
-      <c r="R15"/>
+        <v>201071471000.0</v>
+      </c>
+      <c r="R15">
+        <v>163986260000.0</v>
+      </c>
       <c r="S15">
-        <v>19090000000.0</v>
+        <v>-69790974000.0</v>
       </c>
       <c r="T15">
-        <v>19920000000.0</v>
+        <v>115429279000.0</v>
       </c>
       <c r="U15">
-        <v>23240000000.0</v>
+        <v>109349608000.0</v>
       </c>
       <c r="V15">
-        <v>22825000000.0</v>
-[...2 lines deleted...]
-      <c r="X15"/>
+        <v>131944176000.0</v>
+      </c>
+      <c r="W15">
+        <v>113901482000.0</v>
+      </c>
+      <c r="X15">
+        <v>76283925000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="B16">
-        <v>5042386000000.0</v>
+        <v>2231156000000.0</v>
       </c>
       <c r="C16">
-        <v>4040387000000.0</v>
+        <v>1767617000000.0</v>
       </c>
       <c r="D16">
-        <v>3674839000000.0</v>
+        <v>1893549000000.0</v>
       </c>
       <c r="E16">
-        <v>3850844000000.0</v>
+        <v>2109640000000.0</v>
       </c>
       <c r="F16">
-        <v>2778415000000.0</v>
+        <v>2109640000000.0</v>
       </c>
       <c r="G16">
-        <v>2788102000000.0</v>
+        <v>-553716000000.0</v>
       </c>
       <c r="H16">
-        <v>1816661000000.0</v>
+        <v>933493000000.0</v>
       </c>
       <c r="I16">
-        <v>1412140000000.0</v>
+        <v>735829000000.0</v>
       </c>
       <c r="J16">
-        <v>1286372628000.0</v>
+        <v>334651000000.0</v>
       </c>
       <c r="K16">
-        <v>1525716049000.0</v>
+        <v>208475799000.0</v>
       </c>
       <c r="L16">
-        <v>503892183000.0</v>
+        <v>37333923000.0</v>
       </c>
       <c r="M16">
-        <v>512671885000.0</v>
+        <v>74082456000.0</v>
       </c>
       <c r="N16">
-        <v>368507432000.0</v>
+        <v>327792285000.0</v>
       </c>
       <c r="O16">
-        <v>526324881000.0</v>
+        <v>432750629000.0</v>
       </c>
       <c r="P16">
-        <v>288621337000.0</v>
+        <v>360425097000.0</v>
       </c>
       <c r="Q16">
-        <v>224320276000.0</v>
+        <v>201071471000.0</v>
       </c>
       <c r="R16">
-        <v>189686754000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>163986260000.0</v>
+      </c>
+      <c r="S16"/>
       <c r="T16">
-        <v>338612752000.0</v>
+        <v>115429279000.0</v>
       </c>
       <c r="U16">
-        <v>160808747000.0</v>
+        <v>109349608000.0</v>
       </c>
       <c r="V16">
-        <v>83534559000.0</v>
+        <v>131944176000.0</v>
       </c>
       <c r="W16">
-        <v>247071073000.0</v>
-[...1 lines deleted...]
-      <c r="X16"/>
+        <v>113901482000.0</v>
+      </c>
+      <c r="X16">
+        <v>76283925000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>198</v>
-[...11 lines deleted...]
-      <c r="L17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>2719234000000.0</v>
+      </c>
+      <c r="C17">
+        <v>2147416000000.0</v>
+      </c>
+      <c r="D17">
+        <v>2345293000000.0</v>
+      </c>
+      <c r="E17">
+        <v>2505403000000.0</v>
+      </c>
+      <c r="F17">
+        <v>490156000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-585304000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1163507000000.0</v>
+      </c>
+      <c r="I17">
+        <v>813916000000.0</v>
+      </c>
+      <c r="J17">
+        <v>350081265000.0</v>
+      </c>
+      <c r="K17">
+        <v>208475635000.0</v>
+      </c>
+      <c r="L17">
+        <v>30095070000.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="B18">
-        <v>4015098000000.0</v>
+        <v>-799235000000.0</v>
       </c>
       <c r="C18">
-        <v>3762244000000.0</v>
+        <v>-515867000000.0</v>
       </c>
       <c r="D18">
-        <v>150878000000.0</v>
+        <v>-386337000000.0</v>
       </c>
       <c r="E18">
-        <v>3546294000000.0</v>
+        <v>-421411000000.0</v>
       </c>
       <c r="F18">
-        <v>2635622000000.0</v>
+        <v>-439248000000.0</v>
       </c>
       <c r="G18">
-        <v>977189000000.0</v>
+        <v>-428707000000.0</v>
       </c>
       <c r="H18">
-        <v>1386535000000.0</v>
+        <v>-165966000000.0</v>
       </c>
       <c r="I18">
-        <v>474671000000.0</v>
+        <v>-477837000000.0</v>
       </c>
       <c r="J18">
-        <v>276658196000.0</v>
+        <v>-370418337000.0</v>
       </c>
       <c r="K18">
-        <v>436320403000.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>-411176335000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>200</v>
-[...33 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...4 lines deleted...]
-      </c>
+      <c r="G20"/>
+      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="B21">
-        <v>127887000000.0</v>
+        <v>4223756000000.0</v>
       </c>
       <c r="C21">
-        <v>-579068000000.0</v>
+        <v>3378687000000.0</v>
       </c>
       <c r="D21">
-        <v>2282935000000.0</v>
+        <v>3505994000000.0</v>
       </c>
       <c r="E21">
-        <v>-2337701000000.0</v>
+        <v>3294393000000.0</v>
       </c>
       <c r="F21">
-        <v>-2498676000000.0</v>
+        <v>1194923000000.0</v>
       </c>
       <c r="G21">
-        <v>92297000000.0</v>
+        <v>-166026000000.0</v>
       </c>
       <c r="H21">
-        <v>-1083686000000.0</v>
+        <v>1866785000000.0</v>
       </c>
       <c r="I21">
-        <v>-1241968000000.0</v>
+        <v>1391807000000.0</v>
       </c>
       <c r="J21">
-        <v>-491607000000.0</v>
+        <v>1014814727000.0</v>
       </c>
       <c r="K21">
-        <v>745638661000.0</v>
+        <v>866000749000.0</v>
       </c>
       <c r="L21">
-        <v>558066756000.0</v>
-[...12 lines deleted...]
-      <c r="X21"/>
+        <v>502114427000.0</v>
+      </c>
+      <c r="M21">
+        <v>524779867000.0</v>
+      </c>
+      <c r="N21">
+        <v>751017971000.0</v>
+      </c>
+      <c r="O21">
+        <v>761290428000.0</v>
+      </c>
+      <c r="P21">
+        <v>622265025000.0</v>
+      </c>
+      <c r="Q21">
+        <v>437009536000.0</v>
+      </c>
+      <c r="R21">
+        <v>307715711000.0</v>
+      </c>
+      <c r="S21">
+        <v>303348599000.0</v>
+      </c>
+      <c r="T21">
+        <v>257184468000.0</v>
+      </c>
+      <c r="U21">
+        <v>195859312000.0</v>
+      </c>
+      <c r="V21">
+        <v>193708346000.0</v>
+      </c>
+      <c r="W21">
+        <v>200657413000.0</v>
+      </c>
+      <c r="X21">
+        <v>141001296000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>164</v>
-[...69 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>173</v>
       </c>
       <c r="B23">
-        <v>-2745828000000.0</v>
+        <v>38859452000000.0</v>
       </c>
       <c r="C23">
-        <v>-2640388000000.0</v>
+        <v>37470092000000.0</v>
       </c>
       <c r="D23">
-        <v>-1990288000000.0</v>
+        <v>29816671000000.0</v>
       </c>
       <c r="E23">
-        <v>-1774862000000.0</v>
+        <v>23851127000000.0</v>
       </c>
       <c r="F23">
-        <v>-1154242000000.0</v>
+        <v>17239782000000.0</v>
       </c>
       <c r="G23">
-        <v>-875102000000.0</v>
+        <v>14983982000000.0</v>
       </c>
       <c r="H23">
-        <v>-108315000000.0</v>
+        <v>19647987000000.0</v>
       </c>
       <c r="I23">
-        <v>911414000000.0</v>
+        <v>17489920000000.0</v>
       </c>
       <c r="J23">
-        <v>9200290000.0</v>
+        <v>15267623639000.0</v>
       </c>
       <c r="K23">
-        <v>-129430668000.0</v>
+        <v>13261693376000.0</v>
       </c>
       <c r="L23">
-        <v>-124960399000.0</v>
+        <v>12310195644000.0</v>
       </c>
       <c r="M23">
-        <v>-60470980000.0</v>
+        <v>11297326646000.0</v>
       </c>
       <c r="N23">
-        <v>-87372980000.0</v>
+        <v>8983221620000.0</v>
       </c>
       <c r="O23">
-        <v>-63665343000.0</v>
+        <v>6823794824000.0</v>
       </c>
       <c r="P23">
-        <v>-13920978000.0</v>
+        <v>5267543870000.0</v>
       </c>
       <c r="Q23">
-        <v>-32862282000.0</v>
+        <v>4275490156000.0</v>
       </c>
       <c r="R23">
-        <v>53998541000.0</v>
+        <v>3804499327000.0</v>
       </c>
       <c r="S23">
-        <v>-5546572000.0</v>
+        <v>3164687275000.0</v>
       </c>
       <c r="T23">
-        <v>-14855428000.0</v>
+        <v>3629248377000.0</v>
       </c>
       <c r="U23">
-        <v>12830657000.0</v>
+        <v>3137292875000.0</v>
       </c>
       <c r="V23">
-        <v>6886997000.0</v>
+        <v>2683121071000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>204</v>
-[...63 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B25">
-        <v>275781000000.0</v>
+        <v>3244448000000.0</v>
       </c>
       <c r="C25">
-        <v>5979961000000.0</v>
+        <v>2941213000000.0</v>
       </c>
       <c r="D25">
-        <v>52313000000.0</v>
+        <v>2581719000000.0</v>
       </c>
       <c r="E25">
-        <v>-1572000000.0</v>
+        <v>2366713000000.0</v>
       </c>
       <c r="F25">
-        <v>401405000000.0</v>
+        <v>2185477000000.0</v>
       </c>
       <c r="G25">
-        <v>-429295000000.0</v>
+        <v>2283415000000.0</v>
       </c>
       <c r="H25">
-        <v>610053000000.0</v>
+        <v>825922000000.0</v>
       </c>
       <c r="I25">
-        <v>-735829000000.0</v>
+        <v>760840000000.0</v>
       </c>
       <c r="J25">
-        <v>-334651307000.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>681518066000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...4 lines deleted...]
-      </c>
+      <c r="G26"/>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="D27"/>
+        <v>177</v>
+      </c>
+      <c r="B27">
+        <v>3412239000000.0</v>
+      </c>
+      <c r="C27">
+        <v>3185895000000.0</v>
+      </c>
+      <c r="D27">
+        <v>9499582000000.0</v>
+      </c>
       <c r="E27">
-        <v>1572000000.0</v>
+        <v>2205313000000.0</v>
       </c>
       <c r="F27">
-        <v>1613000000.0</v>
+        <v>1588628000000.0</v>
       </c>
       <c r="G27">
-        <v>1278000000.0</v>
+        <v>1336847000000.0</v>
       </c>
       <c r="H27">
-        <v>3374000000.0</v>
-[...14 lines deleted...]
-      <c r="V27"/>
+        <v>1712435000000.0</v>
+      </c>
+      <c r="I27">
+        <v>1545854000000.0</v>
+      </c>
+      <c r="J27">
+        <v>1368751874000.0</v>
+      </c>
+      <c r="K27">
+        <v>1182103575000.0</v>
+      </c>
+      <c r="L27">
+        <v>908827752000.0</v>
+      </c>
+      <c r="M27">
+        <v>886697348000.0</v>
+      </c>
+      <c r="N27">
+        <v>817466082000.0</v>
+      </c>
+      <c r="O27">
+        <v>606739172000.0</v>
+      </c>
+      <c r="P27">
+        <v>2066769039000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1663826610000.0</v>
+      </c>
+      <c r="R27">
+        <v>1505650413000.0</v>
+      </c>
+      <c r="S27">
+        <v>1286874724000.0</v>
+      </c>
+      <c r="T27">
+        <v>1050858167000.0</v>
+      </c>
+      <c r="U27">
+        <v>923926331000.0</v>
+      </c>
+      <c r="V27">
+        <v>731820725000.0</v>
+      </c>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="B28">
-        <v>-2740375000000.0</v>
+        <v>387485000000.0</v>
       </c>
       <c r="C28">
-        <v>-3396158000000.0</v>
+        <v>485454000000.0</v>
       </c>
       <c r="D28">
-        <v>134807000000.0</v>
+        <v>1750328000000.0</v>
       </c>
       <c r="E28">
-        <v>-2420316000000.0</v>
+        <v>349994000000.0</v>
       </c>
       <c r="F28">
-        <v>-2680431000000.0</v>
+        <v>250728000000.0</v>
       </c>
       <c r="G28">
-        <v>-110743000000.0</v>
+        <v>250899000000.0</v>
       </c>
       <c r="H28">
-        <v>-1177188000000.0</v>
+        <v>286047000000.0</v>
       </c>
       <c r="I28">
-        <v>-396702000000.0</v>
+        <v>274445000000.0</v>
       </c>
       <c r="J28">
-        <v>-523749462000.0</v>
+        <v>264227217000.0</v>
       </c>
       <c r="K28">
-        <v>754561601000.0</v>
+        <v>212455198000.0</v>
       </c>
       <c r="L28">
-        <v>538956749000.0</v>
+        <v>183018901000.0</v>
       </c>
       <c r="M28">
-        <v>559264609000.0</v>
+        <v>157934078000.0</v>
       </c>
       <c r="N28">
-        <v>640308773000.0</v>
+        <v>122818727000.0</v>
       </c>
       <c r="O28">
-        <v>757862940000.0</v>
+        <v>105277241000.0</v>
       </c>
       <c r="P28">
-        <v>85822693000.0</v>
+        <v>353568894000.0</v>
       </c>
       <c r="Q28">
-        <v>-214066389000.0</v>
+        <v>263490532000.0</v>
       </c>
       <c r="R28">
-        <v>-111304524000.0</v>
+        <v>244527764000.0</v>
       </c>
       <c r="S28">
-        <v>183228207000.0</v>
+        <v>251182349000.0</v>
       </c>
       <c r="T28">
-        <v>146189183000.0</v>
+        <v>189028992000.0</v>
       </c>
       <c r="U28">
-        <v>211150318000.0</v>
+        <v>150455488000.0</v>
       </c>
       <c r="V28">
-        <v>14061111000.0</v>
+        <v>145505921000.0</v>
       </c>
       <c r="W28">
-        <v>381883078000.0</v>
+        <v>729512048000.0</v>
       </c>
       <c r="X28">
-        <v>143324037000.0</v>
+        <v>645395166000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B29">
-        <v>5817328000000.0</v>
+        <v>820325000000.0</v>
       </c>
       <c r="C29">
-        <v>5979961000000.0</v>
+        <v>686357000000.0</v>
       </c>
       <c r="D29">
-        <v>1945862000000.0</v>
+        <v>857602000000.0</v>
       </c>
       <c r="E29">
-        <v>4476353000000.0</v>
+        <v>667220000000.0</v>
       </c>
       <c r="F29">
-        <v>3034919000000.0</v>
+        <v>201452000000.0</v>
       </c>
       <c r="G29">
-        <v>1346711000000.0</v>
+        <v>-138502000000.0</v>
       </c>
       <c r="H29">
-        <v>2372842000000.0</v>
+        <v>461995000000.0</v>
       </c>
       <c r="I29">
-        <v>1583681000000.0</v>
+        <v>359501000000.0</v>
       </c>
       <c r="J29">
-        <v>1360141962000.0</v>
+        <v>247369797000.0</v>
       </c>
       <c r="K29">
-        <v>1228389990000.0</v>
+        <v>193014693000.0</v>
       </c>
       <c r="L29">
-        <v>104834463000.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>117994056000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="B30">
-        <v>-2092307000000.0</v>
+        <v>13730491000000.0</v>
       </c>
       <c r="C30">
-        <v>-2228306000000.0</v>
+        <v>12761750000000.0</v>
       </c>
       <c r="D30">
-        <v>-1801660000000.0</v>
+        <v>9003136000000.0</v>
       </c>
       <c r="E30">
-        <v>-641846000000.0</v>
+        <v>8943052000000.0</v>
       </c>
       <c r="F30">
-        <v>-361931000000.0</v>
+        <v>6508441000000.0</v>
       </c>
       <c r="G30">
-        <v>-245050000000.0</v>
+        <v>6317528000000.0</v>
       </c>
       <c r="H30">
-        <v>-799003000000.0</v>
+        <v>8325359000000.0</v>
       </c>
       <c r="I30">
-        <v>-1051223000000.0</v>
+        <v>7620503000000.0</v>
       </c>
       <c r="J30">
-        <v>-1070012850000.0</v>
+        <v>6818012207000.0</v>
       </c>
       <c r="K30">
-        <v>-972975718000.0</v>
+        <v>5985096047000.0</v>
       </c>
       <c r="L30">
-        <v>-650628694000.0</v>
+        <v>5260111999000.0</v>
       </c>
       <c r="M30">
-        <v>-605681886000.0</v>
+        <v>4944865372000.0</v>
       </c>
       <c r="N30">
-        <v>-903599270000.0</v>
+        <v>4097684606000.0</v>
       </c>
       <c r="O30">
-        <v>-853888442000.0</v>
+        <v>3097629931000.0</v>
       </c>
       <c r="P30">
-        <v>-492595582000.0</v>
+        <v>2420337933000.0</v>
       </c>
       <c r="Q30">
-        <v>-521766425000.0</v>
+        <v>1939400235000.0</v>
       </c>
       <c r="R30">
-        <v>-247443612000.0</v>
+        <v>1750178177000.0</v>
       </c>
       <c r="S30">
-        <v>-399608522000.0</v>
+        <v>1538057073000.0</v>
       </c>
       <c r="T30">
-        <v>-313334543000.0</v>
+        <v>1239887159000.0</v>
       </c>
       <c r="U30">
-        <v>-345568498000.0</v>
+        <v>1074381819000.0</v>
       </c>
       <c r="V30">
-        <v>-224894478000.0</v>
+        <v>877326646000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31">
+        <v>-684197000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-544914000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-303099000000.0</v>
+      </c>
+      <c r="E31">
+        <v>86410000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-494830000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-585944000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-241283000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-332096000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-417363665000.0</v>
+      </c>
+      <c r="K31">
+        <v>-438274972000.0</v>
+      </c>
+      <c r="L31">
+        <v>-374513673000.0</v>
+      </c>
+      <c r="M31">
+        <v>-353620759000.0</v>
+      </c>
+      <c r="N31">
+        <v>-265911288000.0</v>
+      </c>
+      <c r="O31">
+        <v>-163652627000.0</v>
+      </c>
+      <c r="P31">
+        <v>-137693178000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-161219228000.0</v>
+      </c>
+      <c r="R31">
+        <v>-25877152000.0</v>
+      </c>
+      <c r="S31">
+        <v>-390727406000.0</v>
+      </c>
+      <c r="T31">
+        <v>-105568877000.0</v>
+      </c>
+      <c r="U31">
+        <v>-59085117000.0</v>
+      </c>
+      <c r="V31">
+        <v>-15976767000.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32">
+        <v>43083208000000.0</v>
+      </c>
+      <c r="C32">
+        <v>40848779000000.0</v>
+      </c>
+      <c r="D32">
+        <v>33318811000000.0</v>
+      </c>
+      <c r="E32">
+        <v>26937340000000.0</v>
+      </c>
+      <c r="F32">
+        <v>18423803000000.0</v>
+      </c>
+      <c r="G32">
+        <v>14847398000000.0</v>
+      </c>
+      <c r="H32">
+        <v>21578745000000.0</v>
+      </c>
+      <c r="I32">
+        <v>18921123000000.0</v>
+      </c>
+      <c r="J32">
+        <v>16305732664000.0</v>
+      </c>
+      <c r="K32">
+        <v>14149615423000.0</v>
+      </c>
+      <c r="L32">
+        <v>12832798443000.0</v>
+      </c>
+      <c r="M32">
+        <v>11822106513000.0</v>
+      </c>
+      <c r="N32">
+        <v>9734239591000.0</v>
+      </c>
+      <c r="O32">
+        <v>7585085252000.0</v>
+      </c>
+      <c r="P32">
+        <v>5889808895000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4712499692000.0</v>
+      </c>
+      <c r="R32">
+        <v>4112215038000.0</v>
+      </c>
+      <c r="S32">
+        <v>3468035874000.0</v>
+      </c>
+      <c r="T32">
+        <v>3886432845000.0</v>
+      </c>
+      <c r="U32">
+        <v>3333152187000.0</v>
+      </c>
+      <c r="V32">
+        <v>2876829417000.0</v>
+      </c>
+      <c r="W32">
+        <v>2308718283000.0</v>
+      </c>
+      <c r="X32">
+        <v>2014108493000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
-        <v>182</v>
+        <v>150</v>
       </c>
       <c r="CL1" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="CM1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="B2">
-        <v>5042386000000.0</v>
+        <v>7886064000000.0</v>
       </c>
       <c r="C2">
-        <v>3503385000000.0</v>
+        <v>8290178000000.0</v>
       </c>
       <c r="D2">
-        <v>3639001000000.0</v>
+        <v>5357022000000.0</v>
       </c>
       <c r="E2">
-        <v>3535525000000.0</v>
+        <v>6962060000000.0</v>
       </c>
       <c r="F2">
-        <v>4040387000000.0</v>
+        <v>6736930000000.0</v>
       </c>
       <c r="G2">
-        <v>3501982000000.0</v>
+        <v>6072949000000.0</v>
       </c>
       <c r="H2">
-        <v>2934544000000.0</v>
+        <v>6728825000000.0</v>
       </c>
       <c r="I2">
-        <v>2829671000000.0</v>
+        <v>6320851000000.0</v>
       </c>
       <c r="J2">
-        <v>3674839000000.0</v>
+        <v>5820794000000.0</v>
       </c>
       <c r="K2">
-        <v>2959020000000.0</v>
+        <v>5772981000000.0</v>
       </c>
       <c r="L2">
-        <v>2980423000000.0</v>
+        <v>6059731000000.0</v>
       </c>
       <c r="M2">
-        <v>2906300000000.0</v>
+        <v>5215879000000.0</v>
       </c>
       <c r="N2">
-        <v>3850844000000.0</v>
+        <v>5264722000000.0</v>
       </c>
       <c r="O2">
-        <v>3327563000000.0</v>
+        <v>4856534000000.0</v>
       </c>
       <c r="P2">
-        <v>3159133000000.0</v>
+        <v>2688186000000.0</v>
       </c>
       <c r="Q2">
-        <v>2468482000000.0</v>
+        <v>4168624000000.0</v>
       </c>
       <c r="R2">
-        <v>2778415000000.0</v>
+        <v>4310385000000.0</v>
       </c>
       <c r="S2">
-        <v>2098772000000.0</v>
+        <v>3740880000000.0</v>
       </c>
       <c r="T2">
-        <v>2109813000000.0</v>
+        <v>2549059000000.0</v>
       </c>
       <c r="U2">
-        <v>2189928000000.0</v>
+        <v>2043798000000.0</v>
       </c>
       <c r="V2">
-        <v>2788102000000.0</v>
+        <v>3623155000000.0</v>
       </c>
       <c r="W2">
-        <v>1731073000000.0</v>
+        <v>2515329000000.0</v>
       </c>
       <c r="X2">
-        <v>2096107000000.0</v>
+        <v>2747220000000.0</v>
       </c>
       <c r="Y2">
-        <v>1908930000000.0</v>
+        <v>2019566000000.0</v>
       </c>
       <c r="Z2">
-        <v>1816661000000.0</v>
+        <v>1340400000000.0</v>
       </c>
       <c r="AA2">
-        <v>882371000000.0</v>
+        <v>2559268000000.0</v>
       </c>
       <c r="AB2">
-        <v>869217000000.0</v>
+        <v>3322411000000.0</v>
       </c>
       <c r="AC2">
-        <v>1013114000000.0</v>
+        <v>1440397000000.0</v>
       </c>
       <c r="AD2">
-        <v>1412140000000.0</v>
+        <v>4077021000000.0</v>
       </c>
       <c r="AE2">
-        <v>1028602000000.0</v>
+        <v>2482799000000.0</v>
       </c>
       <c r="AF2">
-        <v>1358102000000.0</v>
+        <v>2514099000000.0</v>
       </c>
       <c r="AG2">
-        <v>1120427000000.0</v>
+        <v>1157325000000.0</v>
       </c>
       <c r="AH2">
-        <v>1286373000000.0</v>
+        <v>3897512000000.0</v>
       </c>
       <c r="AI2">
-        <v>654275000000.0</v>
+        <v>2300481000000.0</v>
       </c>
       <c r="AJ2">
-        <v>1464978000000.0</v>
+        <v>2456548432000.0</v>
       </c>
       <c r="AK2">
-        <v>996588000000.0</v>
+        <v>2060213000000.0</v>
       </c>
       <c r="AL2">
-        <v>1525716000000.0</v>
+        <v>2076228000000.0</v>
       </c>
       <c r="AM2">
-        <v>564707000000.0</v>
+        <v>1856622000000.0</v>
       </c>
       <c r="AN2">
-        <v>450039000000.0</v>
+        <v>1720963329000.0</v>
       </c>
       <c r="AO2">
-        <v>381785000000.0</v>
+        <v>1947382000000.0</v>
       </c>
       <c r="AP2">
-        <v>503892000000.0</v>
+        <v>1889389000000.0</v>
       </c>
       <c r="AQ2">
-        <v>290374000000.0</v>
+        <v>1718863000000.0</v>
       </c>
       <c r="AR2">
-        <v>283617000000.0</v>
+        <v>1833884645000.0</v>
       </c>
       <c r="AS2">
-        <v>381726000000.0</v>
+        <v>1821553000000.0</v>
       </c>
       <c r="AT2">
-        <v>512672000000.0</v>
+        <v>1767108000000.0</v>
       </c>
       <c r="AU2">
-        <v>237208000000.0</v>
+        <v>1627538000000.0</v>
       </c>
       <c r="AV2">
-        <v>305688000000.0</v>
+        <v>1655137274000.0</v>
       </c>
       <c r="AW2">
-        <v>348233000000.0</v>
+        <v>1803108000000.0</v>
       </c>
       <c r="AX2">
-        <v>368507000000.0</v>
+        <v>1463816000000.0</v>
       </c>
       <c r="AY2">
-        <v>287846000000.0</v>
+        <v>1430400000000.0</v>
       </c>
       <c r="AZ2">
-        <v>209631000000.0</v>
+        <v>1384590014000.0</v>
       </c>
       <c r="BA2">
-        <v>208468000000.0</v>
+        <v>1306923000000.0</v>
       </c>
       <c r="BB2">
-        <v>526325000000.0</v>
+        <v>1109793000000.0</v>
       </c>
       <c r="BC2">
-        <v>162159000000.0</v>
+        <v>1084231000000.0</v>
       </c>
       <c r="BD2">
-        <v>174482265000.0</v>
+        <v>1028748893000.0</v>
       </c>
       <c r="BE2">
-        <v>117106000000.0</v>
+        <v>974674642000.0</v>
       </c>
       <c r="BF2">
-        <v>288621000000.0</v>
+        <v>896192358000.0</v>
       </c>
       <c r="BG2">
-        <v>178506000000.0</v>
+        <v>826549000000.0</v>
       </c>
       <c r="BH2">
-        <v>196520000000.0</v>
+        <v>805179937000.0</v>
       </c>
       <c r="BI2">
-        <v>134463000000.0</v>
+        <v>748101000000.0</v>
       </c>
       <c r="BJ2">
-        <v>244320000000.0</v>
+        <v>652670000000.0</v>
       </c>
       <c r="BK2">
-        <v>123975000000.0</v>
+        <v>641255000000.0</v>
       </c>
       <c r="BL2">
-        <v>137538000000.0</v>
+        <v>634894921000.0</v>
       </c>
       <c r="BM2">
-        <v>132538000000.0</v>
+        <v>624266000000.0</v>
       </c>
       <c r="BN2">
-        <v>189687000000.0</v>
+        <v>534561000000.0</v>
       </c>
       <c r="BO2">
-        <v>131291000000.0</v>
+        <v>542368000000.0</v>
       </c>
       <c r="BP2">
-        <v>95832000000.0</v>
-[...24 lines deleted...]
-      <c r="CN2"/>
+        <v>517258150000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>527699000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>787697000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>426203000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>767395966000.0</v>
+      </c>
+      <c r="BU2">
+        <v>766230000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>685864000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>615355000000.0</v>
+      </c>
+      <c r="BX2">
+        <v>642036717000.0</v>
+      </c>
+      <c r="BY2">
+        <v>581326000000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>501544000000.0</v>
+      </c>
+      <c r="CA2">
+        <v>507100000000.0</v>
+      </c>
+      <c r="CB2">
+        <v>520739693000.0</v>
+      </c>
+      <c r="CC2">
+        <v>511915000000.0</v>
+      </c>
+      <c r="CD2">
+        <v>452242000000.0</v>
+      </c>
+      <c r="CE2">
+        <v>458172000000.0</v>
+      </c>
+      <c r="CF2">
+        <v>494843066000.0</v>
+      </c>
+      <c r="CG2">
+        <v>436292883000.0</v>
+      </c>
+      <c r="CH2">
+        <v>377661025000.0</v>
+      </c>
+      <c r="CI2">
+        <v>399089446000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>377346301000.0</v>
+      </c>
+      <c r="CK2">
+        <v>344738517000.0</v>
+      </c>
+      <c r="CL2">
+        <v>283679940000.0</v>
+      </c>
+      <c r="CM2">
+        <v>284156595000.0</v>
+      </c>
+      <c r="CN2">
+        <v>343904813000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="B3">
-        <v>544893000000</v>
+        <v>913580000000.0</v>
       </c>
       <c r="C3">
-        <v>827835000000</v>
+        <v>888359000000.0</v>
       </c>
       <c r="D3">
-        <v>467532000000</v>
+        <v>820087000000.0</v>
       </c>
       <c r="E3">
-        <v>399750000000</v>
+        <v>838078000000.0</v>
       </c>
       <c r="F3">
-        <v>420239000000</v>
+        <v>830064000000.0</v>
       </c>
       <c r="G3">
-        <v>1092741000000</v>
+        <v>756219000000.0</v>
       </c>
       <c r="H3">
-        <v>404876000000</v>
+        <v>824838000000.0</v>
       </c>
       <c r="I3">
-        <v>376760000000</v>
+        <v>730062000000.0</v>
       </c>
       <c r="J3">
-        <v>346092000000</v>
+        <v>672840000000.0</v>
       </c>
       <c r="K3">
-        <v>609863000000</v>
+        <v>740981000000.0</v>
       </c>
       <c r="L3">
-        <v>553224000000</v>
+        <v>777031000000.0</v>
       </c>
       <c r="M3">
-        <v>374904000000</v>
+        <v>608707000000.0</v>
       </c>
       <c r="N3">
-        <v>279578000000</v>
+        <v>590338000000.0</v>
       </c>
       <c r="O3">
-        <v>351513000000</v>
+        <v>608691000000.0</v>
       </c>
       <c r="P3">
-        <v>259591000000</v>
+        <v>639803000000.0</v>
       </c>
       <c r="Q3">
-        <v>177854000000</v>
+        <v>657627000000.0</v>
       </c>
       <c r="R3">
-        <v>141101000000</v>
+        <v>532042000000.0</v>
       </c>
       <c r="S3">
-        <v>185825000000</v>
+        <v>532105000000.0</v>
       </c>
       <c r="T3">
-        <v>88839000000</v>
+        <v>568786000000.0</v>
       </c>
       <c r="U3">
-        <v>100121000000</v>
+        <v>532162000000.0</v>
       </c>
       <c r="V3">
-        <v>24512000000</v>
+        <v>544844000000.0</v>
       </c>
       <c r="W3">
-        <v>89018000000</v>
+        <v>539346000000.0</v>
       </c>
       <c r="X3">
-        <v>62376000000</v>
+        <v>489821000000.0</v>
       </c>
       <c r="Y3">
-        <v>47790000000</v>
+        <v>589570000000.0</v>
       </c>
       <c r="Z3">
-        <v>170338000000</v>
+        <v>595351000000.0</v>
       </c>
       <c r="AA3">
-        <v>295401000000</v>
+        <v>608673000000.0</v>
       </c>
       <c r="AB3">
-        <v>181199000000</v>
+        <v>211209000000.0</v>
       </c>
       <c r="AC3">
-        <v>259425000000</v>
+        <v>211174000000.0</v>
       </c>
       <c r="AD3">
-        <v>250282000000</v>
+        <v>202566000000.0</v>
       </c>
       <c r="AE3">
-        <v>382435000000</v>
+        <v>200973000000.0</v>
       </c>
       <c r="AF3">
-        <v>279200000000</v>
+        <v>190880000000.0</v>
       </c>
       <c r="AG3">
-        <v>186953000000</v>
+        <v>192852000000.0</v>
       </c>
       <c r="AH3">
-        <v>260422000000</v>
+        <v>191965000000.0</v>
       </c>
       <c r="AI3">
-        <v>317826766000</v>
+        <v>185143000000.0</v>
       </c>
       <c r="AJ3">
-        <v>324833000000</v>
+        <v>178906066000.0</v>
       </c>
       <c r="AK3">
-        <v>188791000000</v>
+        <v>175288000000.0</v>
       </c>
       <c r="AL3">
-        <v>252033000000</v>
+        <v>165674000000.0</v>
       </c>
       <c r="AM3">
-        <v>249371587000</v>
+        <v>161650000000.0</v>
       </c>
       <c r="AN3">
-        <v>182829000000</v>
+        <v>156339353000.0</v>
       </c>
       <c r="AO3">
-        <v>226832000000</v>
+        <v>157095000000.0</v>
       </c>
       <c r="AP3">
-        <v>133037000000</v>
+        <v>155204000000.0</v>
       </c>
       <c r="AQ3">
-        <v>214253885000</v>
+        <v>154557000000.0</v>
       </c>
       <c r="AR3">
-        <v>161974000000</v>
+        <v>141679480000.0</v>
       </c>
       <c r="AS3">
-        <v>126214000000</v>
+        <v>146832000000.0</v>
       </c>
       <c r="AT3">
-        <v>158174000000</v>
+        <v>146234000000.0</v>
       </c>
       <c r="AU3">
-        <v>123540219000</v>
+        <v>144147000000.0</v>
       </c>
       <c r="AV3">
-        <v>162280000000</v>
+        <v>141891081000.0</v>
       </c>
       <c r="AW3">
-        <v>207861000000</v>
+        <v>139496000000.0</v>
       </c>
       <c r="AX3">
-        <v>146685000000</v>
+        <v>138533000000.0</v>
       </c>
       <c r="AY3">
-        <v>308326504000</v>
+        <v>127959000000.0</v>
       </c>
       <c r="AZ3">
-        <v>152300000000</v>
+        <v>126187240000.0</v>
       </c>
       <c r="BA3">
-        <v>243109000000</v>
+        <v>116491000000.0</v>
       </c>
       <c r="BB3">
-        <v>180454000000</v>
+        <v>108990000000.0</v>
       </c>
       <c r="BC3">
-        <v>255635742000</v>
+        <v>98968000000.0</v>
       </c>
       <c r="BD3">
-        <v>483444195000</v>
+        <v>4667540000.0</v>
       </c>
       <c r="BE3">
-        <v>71130195000</v>
+        <v>90146000000.0</v>
       </c>
       <c r="BF3">
-        <v>176629000000</v>
+        <v>39253575000.0</v>
       </c>
       <c r="BG3">
-        <v>156125523000</v>
+        <v>41113000000.0</v>
       </c>
       <c r="BH3">
-        <v>74930000000</v>
+        <v>-14274862000.0</v>
       </c>
       <c r="BI3">
-        <v>103266000000</v>
+        <v>-5671000000.0</v>
       </c>
       <c r="BJ3">
-        <v>109021000000</v>
+        <v>2112000000.0</v>
       </c>
       <c r="BK3">
-        <v>161378114000</v>
+        <v>-2112000000.0</v>
       </c>
       <c r="BL3">
-        <v>194421000000</v>
+        <v>3158916000.0</v>
       </c>
       <c r="BM3">
-        <v>50470000000</v>
+        <v>-9565000000.0</v>
       </c>
       <c r="BN3">
-        <v>22543000000</v>
+        <v>18387000000.0</v>
       </c>
       <c r="BO3">
-        <v>105899500000</v>
+        <v>-614000000.0</v>
       </c>
       <c r="BP3">
-        <v>56445000000</v>
+        <v>2656722000.0</v>
       </c>
       <c r="BQ3">
-        <v>105658000000</v>
-[...69 lines deleted...]
-      </c>
+        <v>9470000000.0</v>
+      </c>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
     </row>
     <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26639,451 +18949,543 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
     </row>
     <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>186</v>
-[...68 lines deleted...]
-      <c r="BQ5"/>
+        <v>155</v>
+      </c>
+      <c r="B5">
+        <v>951964000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1050856000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1457114000000.0</v>
+      </c>
+      <c r="E5">
+        <v>885719000000.0</v>
+      </c>
+      <c r="F5">
+        <v>937892000000.0</v>
+      </c>
+      <c r="G5">
+        <v>797442000000.0</v>
+      </c>
+      <c r="H5">
+        <v>930074000000.0</v>
+      </c>
+      <c r="I5">
+        <v>826620000000.0</v>
+      </c>
+      <c r="J5">
+        <v>906868000000.0</v>
+      </c>
+      <c r="K5">
+        <v>763629000000.0</v>
+      </c>
+      <c r="L5">
+        <v>1024970000000.0</v>
+      </c>
+      <c r="M5">
+        <v>840886000000.0</v>
+      </c>
+      <c r="N5">
+        <v>1071907000000.0</v>
+      </c>
+      <c r="O5">
+        <v>732043000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1078590000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1059595000000.0</v>
+      </c>
+      <c r="R5">
+        <v>861574000000.0</v>
+      </c>
+      <c r="S5">
+        <v>815535000000.0</v>
+      </c>
+      <c r="T5">
+        <v>873808000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-349143000000.0</v>
+      </c>
+      <c r="V5">
+        <v>491037000000.0</v>
+      </c>
+      <c r="W5">
+        <v>168510000000.0</v>
+      </c>
+      <c r="X5">
+        <v>248284000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-118827000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-459788000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>134304000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>576534000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>346508000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>624007000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>275695000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>187283000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>279824000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>499671000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>235956000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>261555433000.0</v>
+      </c>
+      <c r="AK5">
+        <v>221412000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>330718000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>199715000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>343088738000.0</v>
+      </c>
+      <c r="AO5">
+        <v>235102000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>170785000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>122328000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>192385721000.0</v>
+      </c>
+      <c r="AS5">
+        <v>94033000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>53384000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>106799000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>158827860000.0</v>
+      </c>
+      <c r="AW5">
+        <v>61327000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>164951000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>145773000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>228926600000.0</v>
+      </c>
+      <c r="BA5">
+        <v>165427000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>185786000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>126723000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>248815860000.0</v>
+      </c>
+      <c r="BE5">
+        <v>201102633000.0</v>
+      </c>
+      <c r="BF5">
+        <v>156349792000.0</v>
+      </c>
+      <c r="BG5">
+        <v>74611000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>224573025000.0</v>
+      </c>
+      <c r="BI5">
+        <v>143703000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>177266000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>88845000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>135067536000.0</v>
+      </c>
+      <c r="BM5">
+        <v>111134000000.0</v>
+      </c>
+      <c r="BN5">
+        <v>118300000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>67626000000.0</v>
+      </c>
+      <c r="BP5">
+        <v>109579711000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>87694000000.0</v>
+      </c>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
     </row>
     <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="B6">
-        <v>231410000000.0</v>
+        <v>1865544000000.0</v>
       </c>
       <c r="C6">
-        <v>1539001000000.0</v>
+        <v>1939215000000.0</v>
       </c>
       <c r="D6">
-        <v>-135616000000.0</v>
+        <v>2277201000000.0</v>
       </c>
       <c r="E6">
-        <v>103476000000.0</v>
+        <v>1723797000000.0</v>
       </c>
       <c r="F6">
-        <v>-504862000000.0</v>
+        <v>1767956000000.0</v>
       </c>
       <c r="G6">
-        <v>538405000000.0</v>
+        <v>1553661000000.0</v>
       </c>
       <c r="H6">
-        <v>567438000000.0</v>
+        <v>1754912000000.0</v>
       </c>
       <c r="I6">
-        <v>104873000000.0</v>
+        <v>1556682000000.0</v>
       </c>
       <c r="J6">
-        <v>-845168000000.0</v>
+        <v>1579708000000.0</v>
       </c>
       <c r="K6">
-        <v>715819000000.0</v>
+        <v>1504610000000.0</v>
       </c>
       <c r="L6">
-        <v>-21403000000.0</v>
+        <v>1802001000000.0</v>
       </c>
       <c r="M6">
-        <v>74123000000.0</v>
+        <v>1449593000000.0</v>
       </c>
       <c r="N6">
-        <v>-944544000000.0</v>
+        <v>1662245000000.0</v>
       </c>
       <c r="O6">
-        <v>523281000000.0</v>
+        <v>1340734000000.0</v>
       </c>
       <c r="P6">
-        <v>168430000000.0</v>
+        <v>1718393000000.0</v>
       </c>
       <c r="Q6">
-        <v>690651000000.0</v>
+        <v>1717222000000.0</v>
       </c>
       <c r="R6">
-        <v>-309933000000.0</v>
+        <v>1393616000000.0</v>
       </c>
       <c r="S6">
-        <v>679643000000.0</v>
+        <v>1347640000000.0</v>
       </c>
       <c r="T6">
-        <v>-11041000000.0</v>
+        <v>1442594000000.0</v>
       </c>
       <c r="U6">
-        <v>-80115000000.0</v>
+        <v>183019000000.0</v>
       </c>
       <c r="V6">
-        <v>-598174000000.0</v>
+        <v>1035881000000.0</v>
       </c>
       <c r="W6">
-        <v>1057029000000.0</v>
+        <v>707856000000.0</v>
       </c>
       <c r="X6">
-        <v>-365034000000.0</v>
+        <v>738105000000.0</v>
       </c>
       <c r="Y6">
-        <v>187177000000.0</v>
+        <v>470743000000.0</v>
       </c>
       <c r="Z6">
-        <v>92269000000.0</v>
+        <v>135563000000.0</v>
       </c>
       <c r="AA6">
-        <v>934290000000.0</v>
+        <v>742977000000.0</v>
       </c>
       <c r="AB6">
-        <v>13154000000.0</v>
+        <v>787743000000.0</v>
       </c>
       <c r="AC6">
-        <v>-143897000000.0</v>
+        <v>557682000000.0</v>
       </c>
       <c r="AD6">
-        <v>-399026000000.0</v>
+        <v>826573000000.0</v>
       </c>
       <c r="AE6">
-        <v>383538000000.0</v>
+        <v>476668000000.0</v>
       </c>
       <c r="AF6">
-        <v>-329500000000.0</v>
+        <v>378163000000.0</v>
       </c>
       <c r="AG6">
-        <v>237675000000.0</v>
+        <v>472676000000.0</v>
       </c>
       <c r="AH6">
-        <v>-165946000000.0</v>
+        <v>691636000000.0</v>
       </c>
       <c r="AI6">
-        <v>632097628000.0</v>
+        <v>421099000000.0</v>
       </c>
       <c r="AJ6">
-        <v>-810703000000.0</v>
+        <v>440461499000.0</v>
       </c>
       <c r="AK6">
-        <v>468390000000.0</v>
+        <v>396700000000.0</v>
       </c>
       <c r="AL6">
-        <v>-529128000000.0</v>
+        <v>496392000000.0</v>
       </c>
       <c r="AM6">
-        <v>961009049000.0</v>
+        <v>361365000000.0</v>
       </c>
       <c r="AN6">
-        <v>114668000000.0</v>
+        <v>499428091000.0</v>
       </c>
       <c r="AO6">
-        <v>68254000000.0</v>
+        <v>392197000000.0</v>
       </c>
       <c r="AP6">
-        <v>-122107000000.0</v>
+        <v>325989000000.0</v>
       </c>
       <c r="AQ6">
-        <v>213518183000.0</v>
+        <v>276885000000.0</v>
       </c>
       <c r="AR6">
-        <v>6757000000.0</v>
+        <v>334065201000.0</v>
       </c>
       <c r="AS6">
-        <v>-98109000000.0</v>
+        <v>240865000000.0</v>
       </c>
       <c r="AT6">
-        <v>-130946000000.0</v>
+        <v>199618000000.0</v>
       </c>
       <c r="AU6">
-        <v>275463885000.0</v>
+        <v>250946000000.0</v>
       </c>
       <c r="AV6">
-        <v>-68480000000.0</v>
+        <v>300718941000.0</v>
       </c>
       <c r="AW6">
-        <v>-42545000000.0</v>
+        <v>200823000000.0</v>
       </c>
       <c r="AX6">
-        <v>-20274000000.0</v>
+        <v>303484000000.0</v>
       </c>
       <c r="AY6">
-        <v>80661432000.0</v>
+        <v>273732000000.0</v>
       </c>
       <c r="AZ6">
-        <v>78215000000.0</v>
+        <v>355113840000.0</v>
       </c>
       <c r="BA6">
-        <v>1163000000.0</v>
+        <v>281918000000.0</v>
       </c>
       <c r="BB6">
-        <v>-317857000000.0</v>
+        <v>294776000000.0</v>
       </c>
       <c r="BC6">
-        <v>364165881000.0</v>
+        <v>225691000000.0</v>
       </c>
       <c r="BD6">
-        <v>-12323265000.0</v>
+        <v>253483400000.0</v>
       </c>
       <c r="BE6">
-        <v>57376265000.0</v>
+        <v>291248633000.0</v>
       </c>
       <c r="BF6">
-        <v>-171515000000.0</v>
+        <v>195603367000.0</v>
       </c>
       <c r="BG6">
-        <v>110115337000.0</v>
+        <v>115724000000.0</v>
       </c>
       <c r="BH6">
-        <v>-18014000000.0</v>
+        <v>210298163000.0</v>
       </c>
       <c r="BI6">
-        <v>62057000000.0</v>
+        <v>138032000000.0</v>
       </c>
       <c r="BJ6">
-        <v>-109857000000.0</v>
+        <v>179378000000.0</v>
       </c>
       <c r="BK6">
-        <v>100345276000.0</v>
+        <v>86733000000.0</v>
       </c>
       <c r="BL6">
-        <v>-13563000000.0</v>
+        <v>138226452000.0</v>
       </c>
       <c r="BM6">
-        <v>5000000000.0</v>
+        <v>101569000000.0</v>
       </c>
       <c r="BN6">
-        <v>-57149000000.0</v>
+        <v>136687000000.0</v>
       </c>
       <c r="BO6">
-        <v>58395754000.0</v>
+        <v>67012000000.0</v>
       </c>
       <c r="BP6">
-        <v>35459000000.0</v>
-[...1 lines deleted...]
-      <c r="BQ6"/>
+        <v>112236433000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>97164000000.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
     </row>
     <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...49 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -27107,51 +19509,51 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
     </row>
     <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27203,51 +19605,7882 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
     </row>
     <row r="9" spans="1:92">
       <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9">
+        <v>3978106000000.0</v>
+      </c>
+      <c r="C9">
+        <v>4002167000000.0</v>
+      </c>
+      <c r="D9">
+        <v>6122163000000.0</v>
+      </c>
+      <c r="E9">
+        <v>3513400000000.0</v>
+      </c>
+      <c r="F9">
+        <v>4233946000000.0</v>
+      </c>
+      <c r="G9">
+        <v>4084738000000.0</v>
+      </c>
+      <c r="H9">
+        <v>4316383000000.0</v>
+      </c>
+      <c r="I9">
+        <v>3301864000000.0</v>
+      </c>
+      <c r="J9">
+        <v>3384274000000.0</v>
+      </c>
+      <c r="K9">
+        <v>3015300000000.0</v>
+      </c>
+      <c r="L9">
+        <v>3466590000000.0</v>
+      </c>
+      <c r="M9">
+        <v>3786180000000.0</v>
+      </c>
+      <c r="N9">
+        <v>3770719000000.0</v>
+      </c>
+      <c r="O9">
+        <v>3302060000000.0</v>
+      </c>
+      <c r="P9">
+        <v>3541210000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>3055723000000.0</v>
+      </c>
+      <c r="R9">
+        <v>3018368000000.0</v>
+      </c>
+      <c r="S9">
+        <v>2413964000000.0</v>
+      </c>
+      <c r="T9">
+        <v>2670045000000.0</v>
+      </c>
+      <c r="U9">
+        <v>1125932000000.0</v>
+      </c>
+      <c r="V9">
+        <v>2098930000000.0</v>
+      </c>
+      <c r="W9">
+        <v>1797555000000.0</v>
+      </c>
+      <c r="X9">
+        <v>1930717000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1357917000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>743089000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2149221000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2846476000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>2471127000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2741416000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>2197098000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>2579351000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2153754000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>2302466000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>2016135000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2165358232000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1910181000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>2020062000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1760520000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>2138634094000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1681878000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>1604111000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1448395000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1597845798000.0</v>
+      </c>
+      <c r="AS9">
+        <v>1477063000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>1370359000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>1337447000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1502882239000.0</v>
+      </c>
+      <c r="AW9">
+        <v>1358664000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>1363398000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>1244701000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1431123577000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1231158000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1152865000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1033556000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1114901359000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1005706698000.0</v>
+      </c>
+      <c r="BF9">
+        <v>925517302000.0</v>
+      </c>
+      <c r="BG9">
+        <v>812795000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>876019958000.0</v>
+      </c>
+      <c r="BI9">
+        <v>802621000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>736120000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>627842000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>684832771000.0</v>
+      </c>
+      <c r="BM9">
+        <v>621232000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>564547000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>505798000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>567418888000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>536720000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>559969000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>504062000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>593652077000.0</v>
+      </c>
+      <c r="BU9">
+        <v>540871000000.0</v>
+      </c>
+      <c r="BV9">
+        <v>473808000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>415076000000.0</v>
+      </c>
+      <c r="BX9">
+        <v>512578128000.0</v>
+      </c>
+      <c r="BY9">
+        <v>424022000000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>381047000000.0</v>
+      </c>
+      <c r="CA9">
+        <v>336779000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>434884494000.0</v>
+      </c>
+      <c r="CC9">
+        <v>348215000000.0</v>
+      </c>
+      <c r="CD9">
+        <v>312693000000.0</v>
+      </c>
+      <c r="CE9">
+        <v>294291000000.0</v>
+      </c>
+      <c r="CF9">
+        <v>352134407000.0</v>
+      </c>
+      <c r="CG9">
+        <v>294336739000.0</v>
+      </c>
+      <c r="CH9">
+        <v>271997189000.0</v>
+      </c>
+      <c r="CI9">
+        <v>250474662000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>324466079000.0</v>
+      </c>
+      <c r="CK9">
+        <v>264192027000.0</v>
+      </c>
+      <c r="CL9">
+        <v>232207757000.0</v>
+      </c>
+      <c r="CM9">
+        <v>197931067000.0</v>
+      </c>
+      <c r="CN9">
+        <v>235695315000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10">
+        <v>908399000000.0</v>
+      </c>
+      <c r="C10">
+        <v>934674000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1330037000000.0</v>
+      </c>
+      <c r="E10">
+        <v>740893000000.0</v>
+      </c>
+      <c r="F10">
+        <v>790540000000.0</v>
+      </c>
+      <c r="G10">
+        <v>678089000000.0</v>
+      </c>
+      <c r="H10">
+        <v>785676000000.0</v>
+      </c>
+      <c r="I10">
+        <v>696675000000.0</v>
+      </c>
+      <c r="J10">
+        <v>743703000000.0</v>
+      </c>
+      <c r="K10">
+        <v>607719000000.0</v>
+      </c>
+      <c r="L10">
+        <v>874019000000.0</v>
+      </c>
+      <c r="M10">
+        <v>727513000000.0</v>
+      </c>
+      <c r="N10">
+        <v>969364000000.0</v>
+      </c>
+      <c r="O10">
+        <v>631999000000.0</v>
+      </c>
+      <c r="P10">
+        <v>963587000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>724747000000.0</v>
+      </c>
+      <c r="R10">
+        <v>765248000000.0</v>
+      </c>
+      <c r="S10">
+        <v>719041000000.0</v>
+      </c>
+      <c r="T10">
+        <v>752469000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-464706000000.0</v>
+      </c>
+      <c r="V10">
+        <v>362535000000.0</v>
+      </c>
+      <c r="W10">
+        <v>41310000000.0</v>
+      </c>
+      <c r="X10">
+        <v>139012000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-263382000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-601342000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1906000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>526360000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>309056000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>572057000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>218029000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>361963000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>125155000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>275466000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>410833000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>139914062000.0</v>
+      </c>
+      <c r="AK10">
+        <v>140491000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>224270000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>92776000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>181280328000.0</v>
+      </c>
+      <c r="AO10">
+        <v>131652000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>58986000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>29572000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>106379126000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1623000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>25564000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>17769000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>36223021000.0</v>
+      </c>
+      <c r="AW10">
+        <v>16257000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>73721000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>65587000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>166665683000.0</v>
+      </c>
+      <c r="BA10">
+        <v>102881000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>130558000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>85002000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>204132801000.0</v>
+      </c>
+      <c r="BE10">
+        <v>157074779000.0</v>
+      </c>
+      <c r="BF10">
+        <v>157910221000.0</v>
+      </c>
+      <c r="BG10">
+        <v>78520000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>157774847000.0</v>
+      </c>
+      <c r="BI10">
+        <v>112365000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>153012000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>61420000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>63390308000.0</v>
+      </c>
+      <c r="BM10">
+        <v>73084000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>100071000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>39245000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>35804559000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>77368000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>148420000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>25979000000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>32858000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>72150000000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>52846591000.0</v>
+      </c>
+      <c r="BY10">
+        <v>42119000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>40764000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>15886000000.0</v>
+      </c>
+      <c r="CB10">
+        <v>40581195000.0</v>
+      </c>
+      <c r="CC10">
+        <v>47445000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>34196000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>14552000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>66641512000.0</v>
+      </c>
+      <c r="CG10">
+        <v>55761018000.0</v>
+      </c>
+      <c r="CH10">
+        <v>42395567000.0</v>
+      </c>
+      <c r="CI10">
+        <v>12933482000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>59093610000.0</v>
+      </c>
+      <c r="CK10">
+        <v>54947948000.0</v>
+      </c>
+      <c r="CL10">
+        <v>35793259000.0</v>
+      </c>
+      <c r="CM10">
+        <v>9823645000.0</v>
+      </c>
+      <c r="CN10">
+        <v>45906736000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11">
+        <v>218030000000.0</v>
+      </c>
+      <c r="C11">
+        <v>172405000000.0</v>
+      </c>
+      <c r="D11">
+        <v>313362000000.0</v>
+      </c>
+      <c r="E11">
+        <v>183358000000.0</v>
+      </c>
+      <c r="F11">
+        <v>212270000000.0</v>
+      </c>
+      <c r="G11">
+        <v>111335000000.0</v>
+      </c>
+      <c r="H11">
+        <v>256826000000.0</v>
+      </c>
+      <c r="I11">
+        <v>153492000000.0</v>
+      </c>
+      <c r="J11">
+        <v>169401000000.0</v>
+      </c>
+      <c r="K11">
+        <v>106638000000.0</v>
+      </c>
+      <c r="L11">
+        <v>368115000000.0</v>
+      </c>
+      <c r="M11">
+        <v>150194000000.0</v>
+      </c>
+      <c r="N11">
+        <v>203780000000.0</v>
+      </c>
+      <c r="O11">
+        <v>135513000000.0</v>
+      </c>
+      <c r="P11">
+        <v>226702000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>155352000000.0</v>
+      </c>
+      <c r="R11">
+        <v>143318000000.0</v>
+      </c>
+      <c r="S11">
+        <v>141848000000.0</v>
+      </c>
+      <c r="T11">
+        <v>147509000000.0</v>
+      </c>
+      <c r="U11">
+        <v>-61851000000.0</v>
+      </c>
+      <c r="V11">
+        <v>92939000000.0</v>
+      </c>
+      <c r="W11">
+        <v>22855000000.0</v>
+      </c>
+      <c r="X11">
+        <v>51812000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-46690000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-118223000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-25401000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>175769000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>100889000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>134063000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>51274000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>136190000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>39774000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>130383000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>53154000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>45469797000.0</v>
+      </c>
+      <c r="AK11">
+        <v>59875000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>107866000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>34159000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>93099693000.0</v>
+      </c>
+      <c r="AO11">
+        <v>57658000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>28047000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>14210000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>96302056000.0</v>
+      </c>
+      <c r="AS11">
+        <v>4359000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>9855000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7478000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>74142459000.0</v>
+      </c>
+      <c r="AW11">
+        <v>5432000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>18878000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>20073000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>66402966000.0</v>
+      </c>
+      <c r="BA11">
+        <v>21077000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>47941000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>21893000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>53802821000.0</v>
+      </c>
+      <c r="BE11">
+        <v>40706961000.0</v>
+      </c>
+      <c r="BF11">
+        <v>50226039000.0</v>
+      </c>
+      <c r="BG11">
+        <v>20151000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>35363855000.0</v>
+      </c>
+      <c r="BI11">
+        <v>31498000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>39643000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>17642000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>10593945000.0</v>
+      </c>
+      <c r="BM11">
+        <v>24555000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>30478000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>9092000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>38113719000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>25602000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>50251000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>6587000000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>3557000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>20892000000.0</v>
+      </c>
+      <c r="BW11"/>
+      <c r="BX11">
+        <v>17501010000.0</v>
+      </c>
+      <c r="BY11">
+        <v>4397000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>11629000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>2660000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>3726008000.0</v>
+      </c>
+      <c r="CC11">
+        <v>10363000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>11112000000.0</v>
+      </c>
+      <c r="CE11">
+        <v>2181000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>25552743000.0</v>
+      </c>
+      <c r="CG11">
+        <v>8352026000.0</v>
+      </c>
+      <c r="CH11">
+        <v>10431579000.0</v>
+      </c>
+      <c r="CI11">
+        <v>1451032000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>22148203000.0</v>
+      </c>
+      <c r="CK11">
+        <v>12685390000.0</v>
+      </c>
+      <c r="CL11">
+        <v>9021465000.0</v>
+      </c>
+      <c r="CM11">
+        <v>1903927000.0</v>
+      </c>
+      <c r="CN11">
+        <v>18988611000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12">
+        <v>147204000000.0</v>
+      </c>
+      <c r="C12">
+        <v>152966000000.0</v>
+      </c>
+      <c r="D12">
+        <v>113286000000.0</v>
+      </c>
+      <c r="E12">
+        <v>144826000000.0</v>
+      </c>
+      <c r="F12">
+        <v>153616000000.0</v>
+      </c>
+      <c r="G12">
+        <v>126880000000.0</v>
+      </c>
+      <c r="H12">
+        <v>147494000000.0</v>
+      </c>
+      <c r="I12">
+        <v>129945000000.0</v>
+      </c>
+      <c r="J12">
+        <v>163165000000.0</v>
+      </c>
+      <c r="K12">
+        <v>155910000000.0</v>
+      </c>
+      <c r="L12">
+        <v>150951000000.0</v>
+      </c>
+      <c r="M12">
+        <v>113373000000.0</v>
+      </c>
+      <c r="N12">
+        <v>102543000000.0</v>
+      </c>
+      <c r="O12">
+        <v>100044000000.0</v>
+      </c>
+      <c r="P12">
+        <v>115003000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>169380000000.0</v>
+      </c>
+      <c r="R12">
+        <v>96326000000.0</v>
+      </c>
+      <c r="S12">
+        <v>96494000000.0</v>
+      </c>
+      <c r="T12">
+        <v>121339000000.0</v>
+      </c>
+      <c r="U12">
+        <v>122822000000.0</v>
+      </c>
+      <c r="V12">
+        <v>128502000000.0</v>
+      </c>
+      <c r="W12">
+        <v>127200000000.0</v>
+      </c>
+      <c r="X12">
+        <v>109791000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>150427000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>146854000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>139624000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>50174000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>43735000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>56288000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>62225000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>73054000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>158576000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>228157000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>76326000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>96581836000.0</v>
+      </c>
+      <c r="AK12">
+        <v>86124000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>110537000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>110360000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>95121820000.0</v>
+      </c>
+      <c r="AO12">
+        <v>106060000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>111799000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>92756000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>86006595000.0</v>
+      </c>
+      <c r="AS12">
+        <v>95656000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>102985000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>93881000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>103808816000.0</v>
+      </c>
+      <c r="AW12">
+        <v>91535000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>91230000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>78545000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>62260917000.0</v>
+      </c>
+      <c r="BA12">
+        <v>62546000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>55228000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>44307000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>42817117000.0</v>
+      </c>
+      <c r="BE12">
+        <v>39486000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>37693146000.0</v>
+      </c>
+      <c r="BG12">
+        <v>33998000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>46852316000.0</v>
+      </c>
+      <c r="BI12">
+        <v>28025000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>27567000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>25313000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>31015433000.0</v>
+      </c>
+      <c r="BM12">
+        <v>28485000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>28796000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>28381000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>37783792000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>19796000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>31439000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>24737000000.0</v>
+      </c>
+      <c r="BT12">
+        <v>33695897000.0</v>
+      </c>
+      <c r="BU12">
+        <v>14019000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>13834000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>11256000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>21428460000.0</v>
+      </c>
+      <c r="BY12">
+        <v>7439000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>18266000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>15954000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>25326412000.0</v>
+      </c>
+      <c r="CC12">
+        <v>19317000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>18714000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>15352000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>11211817000.0</v>
+      </c>
+      <c r="CG12">
+        <v>10279065000.0</v>
+      </c>
+      <c r="CH12">
+        <v>10333801000.0</v>
+      </c>
+      <c r="CI12">
+        <v>9273860000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>17193041000.0</v>
+      </c>
+      <c r="CK12">
+        <v>13700973000.0</v>
+      </c>
+      <c r="CL12">
+        <v>11149246000.0</v>
+      </c>
+      <c r="CM12">
+        <v>9251011000.0</v>
+      </c>
+      <c r="CN12">
+        <v>13870300000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>30213000000.0</v>
+      </c>
+      <c r="C13">
+        <v>32824000000.0</v>
+      </c>
+      <c r="D13">
+        <v>26385000000.0</v>
+      </c>
+      <c r="E13">
+        <v>109250000000.0</v>
+      </c>
+      <c r="F13">
+        <v>71076000000.0</v>
+      </c>
+      <c r="G13">
+        <v>79767000000.0</v>
+      </c>
+      <c r="H13">
+        <v>113838000000.0</v>
+      </c>
+      <c r="I13">
+        <v>61394000000.0</v>
+      </c>
+      <c r="J13">
+        <v>34049000000.0</v>
+      </c>
+      <c r="K13">
+        <v>31209000000.0</v>
+      </c>
+      <c r="L13">
+        <v>30302000000.0</v>
+      </c>
+      <c r="M13">
+        <v>71876000000.0</v>
+      </c>
+      <c r="N13">
+        <v>54568000000.0</v>
+      </c>
+      <c r="O13">
+        <v>61157000000.0</v>
+      </c>
+      <c r="P13">
+        <v>43032000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>10401000000.0</v>
+      </c>
+      <c r="R13">
+        <v>16596000000.0</v>
+      </c>
+      <c r="S13">
+        <v>15078000000.0</v>
+      </c>
+      <c r="T13">
+        <v>99109000000.0</v>
+      </c>
+      <c r="U13">
+        <v>124586000000.0</v>
+      </c>
+      <c r="V13">
+        <v>105488000000.0</v>
+      </c>
+      <c r="W13">
+        <v>123029000000.0</v>
+      </c>
+      <c r="X13">
+        <v>68221000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>156107000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>100296000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>142025000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>179452000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>5412000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>6110000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>14238000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14">
+        <v>-102903000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-134233000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-160304000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>-89605000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-94491000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-61201000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-142554000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-88954000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-87090000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-101465000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-132225000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-126124000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-91930000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-123844000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-103983000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-103564000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-64372000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-82598000000.0</v>
+      </c>
+      <c r="U14">
+        <v>47697000000.0</v>
+      </c>
+      <c r="V14">
+        <v>1182023000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1158016000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1150730000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1118605000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1137180000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1196973000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1199543000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1136956000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1072212000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>638340000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>609744000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>580914000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>5375000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>6485000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8287958000.0</v>
+      </c>
+      <c r="AK14">
+        <v>7142000000.0</v>
+      </c>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
+        <v>110147000.0</v>
+      </c>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>432000.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14">
+        <v>351000.0</v>
+      </c>
+      <c r="BE14">
+        <v>2000.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14">
+        <v>5580000.0</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14">
+        <v>145000.0</v>
+      </c>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14">
+        <v>42579000.0</v>
+      </c>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14">
+        <v>32000.0</v>
+      </c>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14">
+        <v>27000.0</v>
+      </c>
+      <c r="CL14">
+        <v>1000.0</v>
+      </c>
+      <c r="CM14"/>
+      <c r="CN14">
+        <v>811000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>587466000000.0</v>
+      </c>
+      <c r="C15">
+        <v>628036000000.0</v>
+      </c>
+      <c r="D15">
+        <v>856371000000.0</v>
+      </c>
+      <c r="E15">
+        <v>413857000000.0</v>
+      </c>
+      <c r="F15">
+        <v>488665000000.0</v>
+      </c>
+      <c r="G15">
+        <v>472263000000.0</v>
+      </c>
+      <c r="H15">
+        <v>467649000000.0</v>
+      </c>
+      <c r="I15">
+        <v>400629000000.0</v>
+      </c>
+      <c r="J15">
+        <v>485348000000.0</v>
+      </c>
+      <c r="K15">
+        <v>413991000000.0</v>
+      </c>
+      <c r="L15">
+        <v>404439000000.0</v>
+      </c>
+      <c r="M15">
+        <v>445094000000.0</v>
+      </c>
+      <c r="N15">
+        <v>639460000000.0</v>
+      </c>
+      <c r="O15">
+        <v>390774000000.0</v>
+      </c>
+      <c r="P15">
+        <v>613041000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>465412000000.0</v>
+      </c>
+      <c r="R15">
+        <v>518366000000.0</v>
+      </c>
+      <c r="S15">
+        <v>512821000000.0</v>
+      </c>
+      <c r="T15">
+        <v>522362000000.0</v>
+      </c>
+      <c r="U15">
+        <v>-355158000000.0</v>
+      </c>
+      <c r="V15">
+        <v>245621000000.0</v>
+      </c>
+      <c r="W15">
+        <v>26088000000.0</v>
+      </c>
+      <c r="X15">
+        <v>51616000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-197395000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-416016000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>8079000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>290651000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>143525000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>361056000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>138261000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>178158000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>66769000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>139708000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>351194000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>86156307000.0</v>
+      </c>
+      <c r="AK15">
+        <v>73474000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>116404000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>58617000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>88180799000.0</v>
+      </c>
+      <c r="AO15">
+        <v>73994000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>30939000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>15362000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>9966923000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-5982000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>21067000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>12282000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-37099544000.0</v>
+      </c>
+      <c r="AW15">
+        <v>10825000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>54843000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>45514000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>100262285000.0</v>
+      </c>
+      <c r="BA15">
+        <v>81804000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>82617000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>63109000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>150329629000.0</v>
+      </c>
+      <c r="BE15">
+        <v>116367816000.0</v>
+      </c>
+      <c r="BF15">
+        <v>107684184000.0</v>
+      </c>
+      <c r="BG15">
+        <v>58369000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>122411097000.0</v>
+      </c>
+      <c r="BI15">
+        <v>80867000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>113369000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>43778000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>52796471000.0</v>
+      </c>
+      <c r="BM15">
+        <v>48529000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>69593000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>30153000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-2314740000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>51772000000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>856371000000.0</v>
+      </c>
+      <c r="E16">
+        <v>413857000000.0</v>
+      </c>
+      <c r="F16">
+        <v>488665000000.0</v>
+      </c>
+      <c r="G16">
+        <v>472263000000.0</v>
+      </c>
+      <c r="H16">
+        <v>467649000000.0</v>
+      </c>
+      <c r="I16">
+        <v>400629000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>445094000000.0</v>
+      </c>
+      <c r="N16">
+        <v>639460000000.0</v>
+      </c>
+      <c r="O16">
+        <v>404556000000.0</v>
+      </c>
+      <c r="P16">
+        <v>613041000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>465412000000.0</v>
+      </c>
+      <c r="R16">
+        <v>518366000000.0</v>
+      </c>
+      <c r="S16">
+        <v>512821000000.0</v>
+      </c>
+      <c r="T16">
+        <v>522362000000.0</v>
+      </c>
+      <c r="U16">
+        <v>-355158000000.0</v>
+      </c>
+      <c r="V16">
+        <v>245621000000.0</v>
+      </c>
+      <c r="W16">
+        <v>26088000000.0</v>
+      </c>
+      <c r="X16">
+        <v>51616000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-197395000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-416016000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>8079000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>290651000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>143525000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>361056000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>138261000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>178158000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>66769000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>690369000000.0</v>
+      </c>
+      <c r="C17">
+        <v>762269000000.0</v>
+      </c>
+      <c r="D17">
+        <v>1016675000000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>578270000000.0</v>
+      </c>
+      <c r="G17">
+        <v>566754000000.0</v>
+      </c>
+      <c r="H17">
+        <v>528850000000.0</v>
+      </c>
+      <c r="I17">
+        <v>543183000000.0</v>
+      </c>
+      <c r="J17">
+        <v>574302000000.0</v>
+      </c>
+      <c r="K17">
+        <v>501081000000.0</v>
+      </c>
+      <c r="L17">
+        <v>505904000000.0</v>
+      </c>
+      <c r="M17">
+        <v>577319000000.0</v>
+      </c>
+      <c r="N17">
+        <v>765584000000.0</v>
+      </c>
+      <c r="O17">
+        <v>496486000000.0</v>
+      </c>
+      <c r="P17">
+        <v>736885000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>569395000000.0</v>
+      </c>
+      <c r="R17">
+        <v>621930000000.0</v>
+      </c>
+      <c r="S17">
+        <v>577193000000.0</v>
+      </c>
+      <c r="T17">
+        <v>604960000000.0</v>
+      </c>
+      <c r="U17">
+        <v>-402855000000.0</v>
+      </c>
+      <c r="V17">
+        <v>269596000000.0</v>
+      </c>
+      <c r="W17">
+        <v>18455000000.0</v>
+      </c>
+      <c r="X17">
+        <v>87200000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-216692000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-483119000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>27307000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>350591000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>208167000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>437994000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>166755000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>225773000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>85381000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>-231966000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-215350000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-170414000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>-127436000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-105786000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-130934000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-127080000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-131351000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-126502000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-123063000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-96734000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-83309000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-83231000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-96966000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-160673000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-81354000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-82418000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-107304000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-107612000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-113632000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-110700000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-47082000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-129041000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-126416000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-126168000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-33458000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-34343000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-50178000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-83544000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>951964000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1050856000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1738942000000.0</v>
+      </c>
+      <c r="E21">
+        <v>864470000000.0</v>
+      </c>
+      <c r="F21">
+        <v>851293000000.0</v>
+      </c>
+      <c r="G21">
+        <v>769051000000.0</v>
+      </c>
+      <c r="H21">
+        <v>990674000000.0</v>
+      </c>
+      <c r="I21">
+        <v>769804000000.0</v>
+      </c>
+      <c r="J21">
+        <v>902088000000.0</v>
+      </c>
+      <c r="K21">
+        <v>712232000000.0</v>
+      </c>
+      <c r="L21">
+        <v>938198000000.0</v>
+      </c>
+      <c r="M21">
+        <v>832256000000.0</v>
+      </c>
+      <c r="N21">
+        <v>1069468000000.0</v>
+      </c>
+      <c r="O21">
+        <v>664144000000.0</v>
+      </c>
+      <c r="P21">
+        <v>983222000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>853844000000.0</v>
+      </c>
+      <c r="R21">
+        <v>836006000000.0</v>
+      </c>
+      <c r="S21">
+        <v>488417000000.0</v>
+      </c>
+      <c r="T21">
+        <v>782937000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-295590000000.0</v>
+      </c>
+      <c r="V21">
+        <v>496338000000.0</v>
+      </c>
+      <c r="W21">
+        <v>187619000000.0</v>
+      </c>
+      <c r="X21">
+        <v>313890000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-128936000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-492291000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>161362000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>580106000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>372492000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>682519000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>286874000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>348559000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>302299000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>510980000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>248282000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>247596727000.0</v>
+      </c>
+      <c r="AK21">
+        <v>236144000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>366002000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>182720000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>305114749000.0</v>
+      </c>
+      <c r="AO21">
+        <v>231957000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>208976000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>125611000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>196954427000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1623000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>72181000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>117741000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>166909867000.0</v>
+      </c>
+      <c r="AW21">
+        <v>64124000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>171248000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>122498000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>235071971000.0</v>
+      </c>
+      <c r="BA21">
+        <v>201973000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>190592000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>123381000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>252066428000.0</v>
+      </c>
+      <c r="BE21">
+        <v>277428513000.0</v>
+      </c>
+      <c r="BF21">
+        <v>157184487000.0</v>
+      </c>
+      <c r="BG21">
+        <v>74611000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>224573025000.0</v>
+      </c>
+      <c r="BI21">
+        <v>143703000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>177266000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>82394000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>135067536000.0</v>
+      </c>
+      <c r="BM21">
+        <v>116016000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>118300000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>67626000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>109579711000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>75590000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>82406000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>41330000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>129746599000.0</v>
+      </c>
+      <c r="BU21">
+        <v>71326000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>65494000000.0</v>
+      </c>
+      <c r="BW21">
+        <v>36782000000.0</v>
+      </c>
+      <c r="BX21">
+        <v>91854468000.0</v>
+      </c>
+      <c r="BY21">
+        <v>72718000000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>59363000000.0</v>
+      </c>
+      <c r="CA21">
+        <v>33249000000.0</v>
+      </c>
+      <c r="CB21">
+        <v>40568312000.0</v>
+      </c>
+      <c r="CC21">
+        <v>67227000000.0</v>
+      </c>
+      <c r="CD21">
+        <v>60056000000.0</v>
+      </c>
+      <c r="CE21">
+        <v>28008000000.0</v>
+      </c>
+      <c r="CF21">
+        <v>50134529000.0</v>
+      </c>
+      <c r="CG21">
+        <v>68121999000.0</v>
+      </c>
+      <c r="CH21">
+        <v>49522409000.0</v>
+      </c>
+      <c r="CI21">
+        <v>25929409000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>59395949000.0</v>
+      </c>
+      <c r="CK21">
+        <v>72787735000.0</v>
+      </c>
+      <c r="CL21">
+        <v>47469576000.0</v>
+      </c>
+      <c r="CM21">
+        <v>21004153000.0</v>
+      </c>
+      <c r="CN21">
+        <v>50079920000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:92">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+    </row>
+    <row r="23" spans="1:92">
+      <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23">
+        <v>10912206000000.0</v>
+      </c>
+      <c r="C23">
+        <v>11241489000000.0</v>
+      </c>
+      <c r="D23">
+        <v>9740243000000.0</v>
+      </c>
+      <c r="E23">
+        <v>9610990000000.0</v>
+      </c>
+      <c r="F23">
+        <v>10119583000000.0</v>
+      </c>
+      <c r="G23">
+        <v>9388636000000.0</v>
+      </c>
+      <c r="H23">
+        <v>10054534000000.0</v>
+      </c>
+      <c r="I23">
+        <v>8852911000000.0</v>
+      </c>
+      <c r="J23">
+        <v>8302980000000.0</v>
+      </c>
+      <c r="K23">
+        <v>8076049000000.0</v>
+      </c>
+      <c r="L23">
+        <v>8588123000000.0</v>
+      </c>
+      <c r="M23">
+        <v>8169803000000.0</v>
+      </c>
+      <c r="N23">
+        <v>7965973000000.0</v>
+      </c>
+      <c r="O23">
+        <v>7494450000000.0</v>
+      </c>
+      <c r="P23">
+        <v>5321450000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>6370503000000.0</v>
+      </c>
+      <c r="R23">
+        <v>6492747000000.0</v>
+      </c>
+      <c r="S23">
+        <v>5666427000000.0</v>
+      </c>
+      <c r="T23">
+        <v>4423450000000.0</v>
+      </c>
+      <c r="U23">
+        <v>3465320000000.0</v>
+      </c>
+      <c r="V23">
+        <v>5225747000000.0</v>
+      </c>
+      <c r="W23">
+        <v>4125265000000.0</v>
+      </c>
+      <c r="X23">
+        <v>4354656000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3506419000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2575780000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>4547127000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5580014000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3539032000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>6135918000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4393023000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>4723808000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3008780000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>5688998000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>4068334000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>4368663639000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3734250000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3730288000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3434422000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3549129376000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3397303000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3279042000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3036219000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3214287644000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3183378000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>3065286000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>2847244000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2991109646000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3097648000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2655966000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2552603000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2580641620000.0</v>
+      </c>
+      <c r="BA23">
+        <v>2336108000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>2072066000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1994406000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1891583824000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1776500031000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1629389969000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1526321000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1456626870000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1412690000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1209412000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1188815000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1184660156000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1129482000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>980194000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>981154000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>975097327000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>988829000000.0</v>
+      </c>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92">
+      <c r="A24" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+    </row>
+    <row r="25" spans="1:92">
+      <c r="A25" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>897985000000.0</v>
+      </c>
+      <c r="C25">
+        <v>872945000000.0</v>
+      </c>
+      <c r="D25">
+        <v>835128000000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>830064000000.0</v>
+      </c>
+      <c r="G25">
+        <v>756219000000.0</v>
+      </c>
+      <c r="H25">
+        <v>824838000000.0</v>
+      </c>
+      <c r="I25">
+        <v>724526000000.0</v>
+      </c>
+      <c r="J25">
+        <v>661194000000.0</v>
+      </c>
+      <c r="K25">
+        <v>730655000000.0</v>
+      </c>
+      <c r="L25">
+        <v>799947000000.0</v>
+      </c>
+      <c r="M25">
+        <v>599666000000.0</v>
+      </c>
+      <c r="N25">
+        <v>581231000000.0</v>
+      </c>
+      <c r="O25">
+        <v>600875000000.0</v>
+      </c>
+      <c r="P25">
+        <v>658287000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>657490000000.0</v>
+      </c>
+      <c r="R25">
+        <v>524941000000.0</v>
+      </c>
+      <c r="S25">
+        <v>525995000000.0</v>
+      </c>
+      <c r="T25">
+        <v>592693000000.0</v>
+      </c>
+      <c r="U25">
+        <v>526839000000.0</v>
+      </c>
+      <c r="V25">
+        <v>533795000000.0</v>
+      </c>
+      <c r="W25">
+        <v>532150000000.0</v>
+      </c>
+      <c r="X25">
+        <v>489821000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>589570000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>595351000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>608673000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+    </row>
+    <row r="26" spans="1:92">
+      <c r="A26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+    </row>
+    <row r="27" spans="1:92">
+      <c r="A27" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27">
+        <v>3407365000000.0</v>
+      </c>
+      <c r="C27">
+        <v>765220000000.0</v>
+      </c>
+      <c r="D27">
+        <v>1136358000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>953332000000.0</v>
+      </c>
+      <c r="G27">
+        <v>708856000000.0</v>
+      </c>
+      <c r="H27">
+        <v>798786000000.0</v>
+      </c>
+      <c r="I27">
+        <v>828333000000.0</v>
+      </c>
+      <c r="J27">
+        <v>858955000000.0</v>
+      </c>
+      <c r="K27">
+        <v>617427000000.0</v>
+      </c>
+      <c r="L27">
+        <v>804392000000.0</v>
+      </c>
+      <c r="M27">
+        <v>795518000000.0</v>
+      </c>
+      <c r="N27">
+        <v>854690000000.0</v>
+      </c>
+      <c r="O27">
+        <v>546188000000.0</v>
+      </c>
+      <c r="P27">
+        <v>619402000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>601987000000.0</v>
+      </c>
+      <c r="R27">
+        <v>587957000000.0</v>
+      </c>
+      <c r="S27">
+        <v>395967000000.0</v>
+      </c>
+      <c r="T27">
+        <v>471252000000.0</v>
+      </c>
+      <c r="U27">
+        <v>322724000000.0</v>
+      </c>
+      <c r="V27">
+        <v>489827000000.0</v>
+      </c>
+      <c r="W27">
+        <v>304825000000.0</v>
+      </c>
+      <c r="X27">
+        <v>495185000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>271158000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>193977000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>376527000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>580010000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>401281000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>369040000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>362104000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>471286000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>371896000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>347324000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>355348000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>425492874000.0</v>
+      </c>
+      <c r="AK27">
+        <v>316417000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>318707000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>308135000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>562573575000.0</v>
+      </c>
+      <c r="AO27">
+        <v>235123000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>206087000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>178320000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>275636752000.0</v>
+      </c>
+      <c r="AS27">
+        <v>247767000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>207203000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>178221000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>283107348000.0</v>
+      </c>
+      <c r="AW27">
+        <v>240393000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>186794000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>176403000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>273436082000.0</v>
+      </c>
+      <c r="BA27">
+        <v>194455000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>186802000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>162773000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1292866828000.0</v>
+      </c>
+      <c r="BE27">
+        <v>685792008000.0</v>
+      </c>
+      <c r="BF27">
+        <v>617663992000.0</v>
+      </c>
+      <c r="BG27">
+        <v>596150000000.0</v>
+      </c>
+      <c r="BH27">
+        <v>576057039000.0</v>
+      </c>
+      <c r="BI27">
+        <v>545386000000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>475777000000.0</v>
+      </c>
+      <c r="BK27">
+        <v>469549000000.0</v>
+      </c>
+      <c r="BL27">
+        <v>460951610000.0</v>
+      </c>
+      <c r="BM27">
+        <v>437281000000.0</v>
+      </c>
+      <c r="BN27">
+        <v>372986000000.0</v>
+      </c>
+      <c r="BO27">
+        <v>392608000000.0</v>
+      </c>
+      <c r="BP27">
+        <v>396644413000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>393671000000.0</v>
+      </c>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+    </row>
+    <row r="28" spans="1:92">
+      <c r="A28" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>613696000000.0</v>
+      </c>
+      <c r="C28">
+        <v>92069000000.0</v>
+      </c>
+      <c r="D28">
+        <v>113801000000.0</v>
+      </c>
+      <c r="E28">
+        <v>2465857000000.0</v>
+      </c>
+      <c r="F28">
+        <v>99741000000.0</v>
+      </c>
+      <c r="G28">
+        <v>85586000000.0</v>
+      </c>
+      <c r="H28">
+        <v>206237000000.0</v>
+      </c>
+      <c r="I28">
+        <v>101219000000.0</v>
+      </c>
+      <c r="J28">
+        <v>168670000000.0</v>
+      </c>
+      <c r="K28">
+        <v>91722000000.0</v>
+      </c>
+      <c r="L28">
+        <v>216826000000.0</v>
+      </c>
+      <c r="M28">
+        <v>83769000000.0</v>
+      </c>
+      <c r="N28">
+        <v>87146000000.0</v>
+      </c>
+      <c r="O28">
+        <v>77054000000.0</v>
+      </c>
+      <c r="P28">
+        <v>166106000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>68146000000.0</v>
+      </c>
+      <c r="R28">
+        <v>53240000000.0</v>
+      </c>
+      <c r="S28">
+        <v>62502000000.0</v>
+      </c>
+      <c r="T28">
+        <v>115104000000.0</v>
+      </c>
+      <c r="U28">
+        <v>42004000000.0</v>
+      </c>
+      <c r="V28">
+        <v>37908000000.0</v>
+      </c>
+      <c r="W28">
+        <v>55712000000.0</v>
+      </c>
+      <c r="X28">
+        <v>103720000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>46438000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>43210000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>57531000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>119141000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>59686000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>60197000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>47023000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>125971000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>49878000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>49768000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>48828000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>89578217000.0</v>
+      </c>
+      <c r="AK28">
+        <v>64690000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>53211000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>56748000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>66562198000.0</v>
+      </c>
+      <c r="AO28">
+        <v>53659000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>48104000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>44130000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>42800901000.0</v>
+      </c>
+      <c r="AS28">
+        <v>54452000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>41885000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>43881000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>37790078000.0</v>
+      </c>
+      <c r="AW28">
+        <v>41918000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>37252000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>40974000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>23835727000.0</v>
+      </c>
+      <c r="BA28">
+        <v>36785000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>30831000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>31367000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>229911759000.0</v>
+      </c>
+      <c r="BE28">
+        <v>116033381000.0</v>
+      </c>
+      <c r="BF28">
+        <v>115533619000.0</v>
+      </c>
+      <c r="BG28">
+        <v>103622000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>107768894000.0</v>
+      </c>
+      <c r="BI28">
+        <v>91667000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>78152000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>75981000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>76730532000.0</v>
+      </c>
+      <c r="BM28">
+        <v>67935000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>58515000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>60310000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>61194764000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>67459000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>416343000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>401474000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>406676855000.0</v>
+      </c>
+      <c r="BU28">
+        <v>416894000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>357931000000.0</v>
+      </c>
+      <c r="BW28">
+        <v>329244000000.0</v>
+      </c>
+      <c r="BX28">
+        <v>367723184000.0</v>
+      </c>
+      <c r="BY28">
+        <v>306517000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>278118000000.0</v>
+      </c>
+      <c r="CA28">
+        <v>266442000000.0</v>
+      </c>
+      <c r="CB28">
+        <v>341794884000.0</v>
+      </c>
+      <c r="CC28">
+        <v>253240000000.0</v>
+      </c>
+      <c r="CD28">
+        <v>223346000000.0</v>
+      </c>
+      <c r="CE28">
+        <v>238446000000.0</v>
+      </c>
+      <c r="CF28">
+        <v>274828358000.0</v>
+      </c>
+      <c r="CG28">
+        <v>202239062000.0</v>
+      </c>
+      <c r="CH28">
+        <v>198798234000.0</v>
+      </c>
+      <c r="CI28">
+        <v>201460992000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>243774231000.0</v>
+      </c>
+      <c r="CK28">
+        <v>170120463000.0</v>
+      </c>
+      <c r="CL28">
+        <v>166226189000.0</v>
+      </c>
+      <c r="CM28">
+        <v>158716307000.0</v>
+      </c>
+      <c r="CN28">
+        <v>178736167000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:92">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>218030000000.0</v>
+      </c>
+      <c r="C29">
+        <v>172405000000.0</v>
+      </c>
+      <c r="D29">
+        <v>313362000000.0</v>
+      </c>
+      <c r="E29">
+        <v>183358000000.0</v>
+      </c>
+      <c r="F29">
+        <v>212270000000.0</v>
+      </c>
+      <c r="G29">
+        <v>111335000000.0</v>
+      </c>
+      <c r="H29">
+        <v>256826000000.0</v>
+      </c>
+      <c r="I29">
+        <v>153492000000.0</v>
+      </c>
+      <c r="J29">
+        <v>169401000000.0</v>
+      </c>
+      <c r="K29">
+        <v>106638000000.0</v>
+      </c>
+      <c r="L29">
+        <v>368115000000.0</v>
+      </c>
+      <c r="M29">
+        <v>150194000000.0</v>
+      </c>
+      <c r="N29">
+        <v>203780000000.0</v>
+      </c>
+      <c r="O29">
+        <v>135513000000.0</v>
+      </c>
+      <c r="P29">
+        <v>226702000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>155352000000.0</v>
+      </c>
+      <c r="R29">
+        <v>143318000000.0</v>
+      </c>
+      <c r="S29">
+        <v>141848000000.0</v>
+      </c>
+      <c r="T29">
+        <v>147509000000.0</v>
+      </c>
+      <c r="U29">
+        <v>-61851000000.0</v>
+      </c>
+      <c r="V29">
+        <v>92939000000.0</v>
+      </c>
+      <c r="W29">
+        <v>22855000000.0</v>
+      </c>
+      <c r="X29">
+        <v>51812000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-46690000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-118223000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-16955000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>175769000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>100889000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>134063000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>51274000000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+    </row>
+    <row r="30" spans="1:92">
+      <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30">
+        <v>3026142000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2951311000000.0</v>
+      </c>
+      <c r="D30">
+        <v>4383221000000.0</v>
+      </c>
+      <c r="E30">
+        <v>2648930000000.0</v>
+      </c>
+      <c r="F30">
+        <v>3382653000000.0</v>
+      </c>
+      <c r="G30">
+        <v>3315687000000.0</v>
+      </c>
+      <c r="H30">
+        <v>3325709000000.0</v>
+      </c>
+      <c r="I30">
+        <v>2532060000000.0</v>
+      </c>
+      <c r="J30">
+        <v>2482186000000.0</v>
+      </c>
+      <c r="K30">
+        <v>2303068000000.0</v>
+      </c>
+      <c r="L30">
+        <v>2528392000000.0</v>
+      </c>
+      <c r="M30">
+        <v>2953924000000.0</v>
+      </c>
+      <c r="N30">
+        <v>2701251000000.0</v>
+      </c>
+      <c r="O30">
+        <v>2637916000000.0</v>
+      </c>
+      <c r="P30">
+        <v>2633264000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2201879000000.0</v>
+      </c>
+      <c r="R30">
+        <v>2182362000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1925547000000.0</v>
+      </c>
+      <c r="T30">
+        <v>1874391000000.0</v>
+      </c>
+      <c r="U30">
+        <v>1421522000000.0</v>
+      </c>
+      <c r="V30">
+        <v>1602592000000.0</v>
+      </c>
+      <c r="W30">
+        <v>1609936000000.0</v>
+      </c>
+      <c r="X30">
+        <v>1607436000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1486853000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1235380000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1987859000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>2257603000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2098635000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>2058897000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1910224000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>2209709000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1851455000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1791486000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1767853000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1912115207000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1674037000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1654060000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1577800000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1828166047000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1449921000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1389653000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1317356000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1380402999000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1361825000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1298178000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1219706000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1335972372000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1294540000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1192150000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1122203000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1196051606000.0</v>
+      </c>
+      <c r="BA30">
+        <v>1029185000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>962273000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>910175000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>862834931000.0</v>
+      </c>
+      <c r="BE30">
+        <v>801825389000.0</v>
+      </c>
+      <c r="BF30">
+        <v>733197611000.0</v>
+      </c>
+      <c r="BG30">
+        <v>699772000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>651446933000.0</v>
+      </c>
+      <c r="BI30">
+        <v>664589000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>556742000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>547560000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>549765235000.0</v>
+      </c>
+      <c r="BM30">
+        <v>505216000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>445633000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>438786000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>457839177000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>461130000000.0</v>
+      </c>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+    </row>
+    <row r="31" spans="1:92">
+      <c r="A31" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31">
+        <v>-43565000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-116182000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-408905000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-123577000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-60753000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-90962000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-204998000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-73129000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-158385000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-104513000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-64179000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-104743000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-100104000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-32145000000.0</v>
+      </c>
+      <c r="P31">
+        <v>55641000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-129097000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-70758000000.0</v>
+      </c>
+      <c r="S31">
+        <v>230624000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-43185000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-169116000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-133803000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-146309000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-184269000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-134446000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-109051000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-159456000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-53746000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-63436000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-110462000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-68845000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-7679000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-177144000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-235514000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>162551000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-107682665000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-95653000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-141732000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-89944000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-129187719000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-100305000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-155472000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-96039000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-90575301000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-116861000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-46617000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-99972000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-130686846000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-47867000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-97527000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-56911000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-68406288000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-99092000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-60034000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-38379000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-47933627000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-46807221000.0</v>
+      </c>
+      <c r="BF31">
+        <v>725734000.0</v>
+      </c>
+      <c r="BG31">
+        <v>3909000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-66798178000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-31338000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-24254000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-20974000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-71677228000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-42932000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-18229000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-28381000000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-73775152000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>1778000000.0</v>
+      </c>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+    </row>
+    <row r="32" spans="1:92">
+      <c r="A32" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32">
+        <v>11864170000000.0</v>
+      </c>
+      <c r="C32">
+        <v>12292345000000.0</v>
+      </c>
+      <c r="D32">
+        <v>11479185000000.0</v>
+      </c>
+      <c r="E32">
+        <v>10475460000000.0</v>
+      </c>
+      <c r="F32">
+        <v>10970876000000.0</v>
+      </c>
+      <c r="G32">
+        <v>10157687000000.0</v>
+      </c>
+      <c r="H32">
+        <v>11045208000000.0</v>
+      </c>
+      <c r="I32">
+        <v>9622715000000.0</v>
+      </c>
+      <c r="J32">
+        <v>9205068000000.0</v>
+      </c>
+      <c r="K32">
+        <v>8788281000000.0</v>
+      </c>
+      <c r="L32">
+        <v>9526321000000.0</v>
+      </c>
+      <c r="M32">
+        <v>9002059000000.0</v>
+      </c>
+      <c r="N32">
+        <v>9035441000000.0</v>
+      </c>
+      <c r="O32">
+        <v>8158594000000.0</v>
+      </c>
+      <c r="P32">
+        <v>6229396000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>7224347000000.0</v>
+      </c>
+      <c r="R32">
+        <v>7328753000000.0</v>
+      </c>
+      <c r="S32">
+        <v>6154844000000.0</v>
+      </c>
+      <c r="T32">
+        <v>5219104000000.0</v>
+      </c>
+      <c r="U32">
+        <v>3169730000000.0</v>
+      </c>
+      <c r="V32">
+        <v>5722085000000.0</v>
+      </c>
+      <c r="W32">
+        <v>4312884000000.0</v>
+      </c>
+      <c r="X32">
+        <v>4677937000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3377483000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2083489000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>4708489000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>6168887000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>3911524000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>6818437000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>4679897000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>5093450000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>3311079000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>6199978000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>4316616000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>4621906664000.0</v>
+      </c>
+      <c r="AK32">
+        <v>3970394000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>4096290000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>3617142000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>3859597423000.0</v>
+      </c>
+      <c r="AO32">
+        <v>3629260000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>3493500000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3167258000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>3431730443000.0</v>
+      </c>
+      <c r="AS32">
+        <v>3298616000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>3137467000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>2964985000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>3158019513000.0</v>
+      </c>
+      <c r="AW32">
+        <v>3161772000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>2827214000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>2675101000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2815713591000.0</v>
+      </c>
+      <c r="BA32">
+        <v>2538081000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>2262658000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>2117787000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>2143650252000.0</v>
+      </c>
+      <c r="BE32">
+        <v>1980381340000.0</v>
+      </c>
+      <c r="BF32">
+        <v>1821709660000.0</v>
+      </c>
+      <c r="BG32">
+        <v>1639344000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>1681199895000.0</v>
+      </c>
+      <c r="BI32">
+        <v>1550722000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>1388790000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>1269097000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>1319727692000.0</v>
+      </c>
+      <c r="BM32">
+        <v>1245498000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>1099108000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>1048166000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>1084677038000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1064419000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>1347666000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>930265000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>1361048043000.0</v>
+      </c>
+      <c r="BU32">
+        <v>1307101000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>1159672000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>1030431000000.0</v>
+      </c>
+      <c r="BX32">
+        <v>1154614845000.0</v>
+      </c>
+      <c r="BY32">
+        <v>1005348000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>882591000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>843879000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>955624187000.0</v>
+      </c>
+      <c r="CC32">
+        <v>860130000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>764935000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>752463000000.0</v>
+      </c>
+      <c r="CF32">
+        <v>846977473000.0</v>
+      </c>
+      <c r="CG32">
+        <v>730629622000.0</v>
+      </c>
+      <c r="CH32">
+        <v>649658214000.0</v>
+      </c>
+      <c r="CI32">
+        <v>649564108000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>701812380000.0</v>
+      </c>
+      <c r="CK32">
+        <v>608930544000.0</v>
+      </c>
+      <c r="CL32">
+        <v>515887697000.0</v>
+      </c>
+      <c r="CM32">
+        <v>482087662000.0</v>
+      </c>
+      <c r="CN32">
+        <v>579600128000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1286373000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1525716049000.0</v>
+      </c>
+      <c r="K2">
+        <v>503892183000.0</v>
+      </c>
+      <c r="L2">
+        <v>512671885000.0</v>
+      </c>
+      <c r="M2">
+        <v>368507432000.0</v>
+      </c>
+      <c r="N2">
+        <v>526324881000.0</v>
+      </c>
+      <c r="O2">
+        <v>288621337000.0</v>
+      </c>
+      <c r="P2">
+        <v>224320276000.0</v>
+      </c>
+      <c r="Q2">
+        <v>189686754000.0</v>
+      </c>
+      <c r="R2">
+        <v>278153222000.0</v>
+      </c>
+      <c r="S2">
+        <v>338612752000.0</v>
+      </c>
+      <c r="T2">
+        <v>160808747000.0</v>
+      </c>
+      <c r="U2">
+        <v>83534559000.0</v>
+      </c>
+      <c r="V2">
+        <v>247071073000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3">
+        <v>1802230000000</v>
+      </c>
+      <c r="C3">
+        <v>2217717000000</v>
+      </c>
+      <c r="D3">
+        <v>1794984000000</v>
+      </c>
+      <c r="E3">
+        <v>930059000000</v>
+      </c>
+      <c r="F3">
+        <v>399297000000</v>
+      </c>
+      <c r="G3">
+        <v>369522000000</v>
+      </c>
+      <c r="H3">
+        <v>986307000000</v>
+      </c>
+      <c r="I3">
+        <v>1109010000000</v>
+      </c>
+      <c r="J3">
+        <v>1083483766000</v>
+      </c>
+      <c r="K3">
+        <v>792069587000</v>
+      </c>
+      <c r="L3">
+        <v>660615885000</v>
+      </c>
+      <c r="M3">
+        <v>640366219000</v>
+      </c>
+      <c r="N3">
+        <v>884189504000</v>
+      </c>
+      <c r="O3">
+        <v>844578742000</v>
+      </c>
+      <c r="P3">
+        <v>443342523000</v>
+      </c>
+      <c r="Q3">
+        <v>428812114000</v>
+      </c>
+      <c r="R3">
+        <v>241427500000</v>
+      </c>
+      <c r="S3">
+        <v>325690967000</v>
+      </c>
+      <c r="T3">
+        <v>320181755000</v>
+      </c>
+      <c r="U3">
+        <v>359490403000</v>
+      </c>
+      <c r="V3">
+        <v>266075630000</v>
+      </c>
+      <c r="W3">
+        <v>184312445000</v>
+      </c>
+      <c r="X3">
+        <v>79264361000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>1001999000000.0</v>
+      </c>
+      <c r="C6">
+        <v>365548000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-176005000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1072429000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-9687000000.0</v>
+      </c>
+      <c r="G6">
+        <v>971441000000.0</v>
+      </c>
+      <c r="H6">
+        <v>404521000000.0</v>
+      </c>
+      <c r="I6">
+        <v>125767000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-239343421000.0</v>
+      </c>
+      <c r="K6">
+        <v>1021823866000.0</v>
+      </c>
+      <c r="L6">
+        <v>-8779702000.0</v>
+      </c>
+      <c r="M6">
+        <v>144164453000.0</v>
+      </c>
+      <c r="N6">
+        <v>-157817449000.0</v>
+      </c>
+      <c r="O6">
+        <v>237703544000.0</v>
+      </c>
+      <c r="P6">
+        <v>64301061000.0</v>
+      </c>
+      <c r="Q6">
+        <v>34633522000.0</v>
+      </c>
+      <c r="R6">
+        <v>-88466468000.0</v>
+      </c>
+      <c r="S6">
+        <v>-60459530000.0</v>
+      </c>
+      <c r="T6">
+        <v>177804005000.0</v>
+      </c>
+      <c r="U6">
+        <v>77274188000.0</v>
+      </c>
+      <c r="V6">
+        <v>-163536514000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7">
+        <v>-4455799000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4147740000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3657711000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2871890000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-2142758000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-2451731000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-2671309000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2316324000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-2153683233000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1912452185000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1883002041000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
         <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>379794000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-422505000000.0</v>
+      </c>
+      <c r="H12">
+        <v>759374000000.0</v>
+      </c>
+      <c r="I12">
+        <v>57709000000.0</v>
+      </c>
+      <c r="J12">
+        <v>321540000000.0</v>
+      </c>
+      <c r="K12">
+        <v>376019938000.0</v>
+      </c>
+      <c r="L12">
+        <v>-379485398000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14">
+        <v>3310391000000.0</v>
+      </c>
+      <c r="C14">
+        <v>3003454000000.0</v>
+      </c>
+      <c r="D14">
+        <v>2619109000000.0</v>
+      </c>
+      <c r="E14">
+        <v>2366713000000.0</v>
+      </c>
+      <c r="F14">
+        <v>2211725000000.0</v>
+      </c>
+      <c r="G14">
+        <v>2328444000000.0</v>
+      </c>
+      <c r="H14">
+        <v>825922000000.0</v>
+      </c>
+      <c r="I14">
+        <v>767141000000.0</v>
+      </c>
+      <c r="J14">
+        <v>686741934000.0</v>
+      </c>
+      <c r="K14">
+        <v>628247160000.0</v>
+      </c>
+      <c r="L14">
+        <v>583830946000.0</v>
+      </c>
+      <c r="M14">
+        <v>562740364000.0</v>
+      </c>
+      <c r="N14">
+        <v>463614739000.0</v>
+      </c>
+      <c r="O14">
+        <v>352645937000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>201540000000.0</v>
+      </c>
+      <c r="C15">
+        <v>176702000000.0</v>
+      </c>
+      <c r="D15">
+        <v>167841000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="I15">
+        <v>66148000000.0</v>
+      </c>
+      <c r="J15">
+        <v>41342295000.0</v>
+      </c>
+      <c r="K15">
+        <v>41342000000.0</v>
+      </c>
+      <c r="L15">
+        <v>41342000000.0</v>
+      </c>
+      <c r="M15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="N15">
+        <v>71380000000.0</v>
+      </c>
+      <c r="O15">
+        <v>58100000000.0</v>
+      </c>
+      <c r="P15">
+        <v>33200000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>24900000000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
+        <v>19090000000.0</v>
+      </c>
+      <c r="T15">
+        <v>19920000000.0</v>
+      </c>
+      <c r="U15">
+        <v>23240000000.0</v>
+      </c>
+      <c r="V15">
+        <v>22825000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>198</v>
+      </c>
+      <c r="B16">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="C16">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="D16">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="E16">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="F16">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="G16">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1286372628000.0</v>
+      </c>
+      <c r="K16">
+        <v>1525716049000.0</v>
+      </c>
+      <c r="L16">
+        <v>503892183000.0</v>
+      </c>
+      <c r="M16">
+        <v>512671885000.0</v>
+      </c>
+      <c r="N16">
+        <v>368507432000.0</v>
+      </c>
+      <c r="O16">
+        <v>526324881000.0</v>
+      </c>
+      <c r="P16">
+        <v>288621337000.0</v>
+      </c>
+      <c r="Q16">
+        <v>224320276000.0</v>
+      </c>
+      <c r="R16">
+        <v>189686754000.0</v>
+      </c>
+      <c r="S16">
+        <v>278153222000.0</v>
+      </c>
+      <c r="T16">
+        <v>338612752000.0</v>
+      </c>
+      <c r="U16">
+        <v>160808747000.0</v>
+      </c>
+      <c r="V16">
+        <v>83534559000.0</v>
+      </c>
+      <c r="W16">
+        <v>247071073000.0</v>
+      </c>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>4015098000000.0</v>
+      </c>
+      <c r="C18">
+        <v>3762244000000.0</v>
+      </c>
+      <c r="D18">
+        <v>150878000000.0</v>
+      </c>
+      <c r="E18">
+        <v>3546294000000.0</v>
+      </c>
+      <c r="F18">
+        <v>2635622000000.0</v>
+      </c>
+      <c r="G18">
+        <v>977189000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1386535000000.0</v>
+      </c>
+      <c r="I18">
+        <v>474671000000.0</v>
+      </c>
+      <c r="J18">
+        <v>276658196000.0</v>
+      </c>
+      <c r="K18">
+        <v>436320403000.0</v>
+      </c>
+      <c r="L18">
+        <v>-555781422000.0</v>
+      </c>
+      <c r="M18">
+        <v>-449963028000.0</v>
+      </c>
+      <c r="N18">
+        <v>-776629473000.0</v>
+      </c>
+      <c r="O18">
+        <v>-510250557000.0</v>
+      </c>
+      <c r="P18">
+        <v>27731384000.0</v>
+      </c>
+      <c r="Q18">
+        <v>341618276000.0</v>
+      </c>
+      <c r="R18">
+        <v>28846011000.0</v>
+      </c>
+      <c r="S18">
+        <v>-165244841000.0</v>
+      </c>
+      <c r="T18">
+        <v>24443722000.0</v>
+      </c>
+      <c r="U18">
+        <v>-147361499000.0</v>
+      </c>
+      <c r="V18">
+        <v>-218961736000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B19">
+        <v>-430621000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2228306000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2248279000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-641846000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-361931000000.0</v>
+      </c>
+      <c r="G19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-166674000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-420596000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-38892000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-198038545000.0</v>
+      </c>
+      <c r="L19">
+        <v>-3690000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>202</v>
+      </c>
+      <c r="B20">
+        <v>79106000000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H20">
+        <v>2584000000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>127887000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-579068000000.0</v>
+      </c>
+      <c r="D21">
+        <v>2282935000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-2337701000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2498676000000.0</v>
+      </c>
+      <c r="G21">
+        <v>92297000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1083686000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1241968000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-491607000000.0</v>
+      </c>
+      <c r="K21">
+        <v>745638661000.0</v>
+      </c>
+      <c r="L21">
+        <v>558066756000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B22">
+        <v>2231156000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1767617000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1893549000000.0</v>
+      </c>
+      <c r="E22">
+        <v>2109640000000.0</v>
+      </c>
+      <c r="F22">
+        <v>420176000000.0</v>
+      </c>
+      <c r="G22">
+        <v>-553716000000.0</v>
+      </c>
+      <c r="H22">
+        <v>933493000000.0</v>
+      </c>
+      <c r="I22">
+        <v>735829000000.0</v>
+      </c>
+      <c r="J22">
+        <v>334651307000.0</v>
+      </c>
+      <c r="K22">
+        <v>208475799000.0</v>
+      </c>
+      <c r="L22">
+        <v>37333923000.0</v>
+      </c>
+      <c r="M22">
+        <v>74082456000.0</v>
+      </c>
+      <c r="N22">
+        <v>327792285000.0</v>
+      </c>
+      <c r="O22">
+        <v>432750629000.0</v>
+      </c>
+      <c r="P22">
+        <v>360425097000.0</v>
+      </c>
+      <c r="Q22">
+        <v>201071471000.0</v>
+      </c>
+      <c r="R22">
+        <v>163986260000.0</v>
+      </c>
+      <c r="S22">
+        <v>-69790974000.0</v>
+      </c>
+      <c r="T22">
+        <v>115429279000.0</v>
+      </c>
+      <c r="U22">
+        <v>109349608000.0</v>
+      </c>
+      <c r="V22">
+        <v>131944176000.0</v>
+      </c>
+      <c r="W22">
+        <v>113901482000.0</v>
+      </c>
+      <c r="X22">
+        <v>76283925000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>-2745828000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2640388000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1990288000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1774862000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-1154242000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-875102000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-108315000000.0</v>
+      </c>
+      <c r="I23">
+        <v>911414000000.0</v>
+      </c>
+      <c r="J23">
+        <v>9200290000.0</v>
+      </c>
+      <c r="K23">
+        <v>-129430668000.0</v>
+      </c>
+      <c r="L23">
+        <v>-124960399000.0</v>
+      </c>
+      <c r="M23">
+        <v>-60470980000.0</v>
+      </c>
+      <c r="N23">
+        <v>-87372980000.0</v>
+      </c>
+      <c r="O23">
+        <v>-63665343000.0</v>
+      </c>
+      <c r="P23">
+        <v>-13920978000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-32862282000.0</v>
+      </c>
+      <c r="R23">
+        <v>53998541000.0</v>
+      </c>
+      <c r="S23">
+        <v>-5546572000.0</v>
+      </c>
+      <c r="T23">
+        <v>-14855428000.0</v>
+      </c>
+      <c r="U23">
+        <v>12830657000.0</v>
+      </c>
+      <c r="V23">
+        <v>6886997000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24">
+        <v>130286000000.0</v>
+      </c>
+      <c r="C24">
+        <v>297901000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-197526000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-8734000000.0</v>
+      </c>
+      <c r="F24">
+        <v>37366000000.0</v>
+      </c>
+      <c r="G24">
+        <v>73044000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-40322000000.0</v>
+      </c>
+      <c r="I24">
+        <v>447391000000.0</v>
+      </c>
+      <c r="J24">
+        <v>52363435000.0</v>
+      </c>
+      <c r="K24">
+        <v>16966869000.0</v>
+      </c>
+      <c r="L24">
+        <v>7610024000.0</v>
+      </c>
+      <c r="M24">
+        <v>26601656000.0</v>
+      </c>
+      <c r="N24">
+        <v>-27351839000.0</v>
+      </c>
+      <c r="O24">
+        <v>-34073748000.0</v>
+      </c>
+      <c r="P24">
+        <v>-39424297000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-8916250000.0</v>
+      </c>
+      <c r="R24">
+        <v>-1785612000.0</v>
+      </c>
+      <c r="S24">
+        <v>-1495072000.0</v>
+      </c>
+      <c r="T24">
+        <v>18429000.0</v>
+      </c>
+      <c r="U24">
+        <v>-22675756000.0</v>
+      </c>
+      <c r="V24">
+        <v>15884708000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>275781000000.0</v>
+      </c>
+      <c r="C25">
+        <v>5979961000000.0</v>
+      </c>
+      <c r="D25">
+        <v>52313000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-1572000000.0</v>
+      </c>
+      <c r="F25">
+        <v>401405000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-429295000000.0</v>
+      </c>
+      <c r="H25">
+        <v>610053000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-735829000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-334651307000.0</v>
+      </c>
+      <c r="K25">
+        <v>-208475799000.0</v>
+      </c>
+      <c r="L25">
+        <v>-37333923000.0</v>
+      </c>
+      <c r="M25">
+        <v>-74082456000.0</v>
+      </c>
+      <c r="N25">
+        <v>-327792285000.0</v>
+      </c>
+      <c r="O25">
+        <v>-432750629000.0</v>
+      </c>
+      <c r="P25">
+        <v>-360425097000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-201071471000.0</v>
+      </c>
+      <c r="R25">
+        <v>-163986260000.0</v>
+      </c>
+      <c r="S25">
+        <v>69790974000.0</v>
+      </c>
+      <c r="T25">
+        <v>-115429279000.0</v>
+      </c>
+      <c r="U25">
+        <v>-109349608000.0</v>
+      </c>
+      <c r="V25">
+        <v>-131944176000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26">
+        <v>79106000000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-2209158000000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>2999068000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>-20863387000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>1572000000.0</v>
+      </c>
+      <c r="F27">
+        <v>1613000000.0</v>
+      </c>
+      <c r="G27">
+        <v>1278000000.0</v>
+      </c>
+      <c r="H27">
+        <v>3374000000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>-2740375000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3396158000000.0</v>
+      </c>
+      <c r="D28">
+        <v>134807000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-2420316000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2680431000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-110743000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1177188000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-396702000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-523749462000.0</v>
+      </c>
+      <c r="K28">
+        <v>754561601000.0</v>
+      </c>
+      <c r="L28">
+        <v>538956749000.0</v>
+      </c>
+      <c r="M28">
+        <v>559264609000.0</v>
+      </c>
+      <c r="N28">
+        <v>640308773000.0</v>
+      </c>
+      <c r="O28">
+        <v>757862940000.0</v>
+      </c>
+      <c r="P28">
+        <v>85822693000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-214066389000.0</v>
+      </c>
+      <c r="R28">
+        <v>-111304524000.0</v>
+      </c>
+      <c r="S28">
+        <v>183228207000.0</v>
+      </c>
+      <c r="T28">
+        <v>146189183000.0</v>
+      </c>
+      <c r="U28">
+        <v>211150318000.0</v>
+      </c>
+      <c r="V28">
+        <v>14061111000.0</v>
+      </c>
+      <c r="W28">
+        <v>381883078000.0</v>
+      </c>
+      <c r="X28">
+        <v>143324037000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>5817328000000.0</v>
+      </c>
+      <c r="C29">
+        <v>5979961000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1945862000000.0</v>
+      </c>
+      <c r="E29">
+        <v>4476353000000.0</v>
+      </c>
+      <c r="F29">
+        <v>3034919000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1346711000000.0</v>
+      </c>
+      <c r="H29">
+        <v>2372842000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1583681000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1360141962000.0</v>
+      </c>
+      <c r="K29">
+        <v>1228389990000.0</v>
+      </c>
+      <c r="L29">
+        <v>104834463000.0</v>
+      </c>
+      <c r="M29">
+        <v>190403191000.0</v>
+      </c>
+      <c r="N29">
+        <v>107560031000.0</v>
+      </c>
+      <c r="O29">
+        <v>334328185000.0</v>
+      </c>
+      <c r="P29">
+        <v>471073907000.0</v>
+      </c>
+      <c r="Q29">
+        <v>770430390000.0</v>
+      </c>
+      <c r="R29">
+        <v>270273511000.0</v>
+      </c>
+      <c r="S29">
+        <v>160446126000.0</v>
+      </c>
+      <c r="T29">
+        <v>344625477000.0</v>
+      </c>
+      <c r="U29">
+        <v>212128904000.0</v>
+      </c>
+      <c r="V29">
+        <v>47113894000.0</v>
+      </c>
+      <c r="W29">
+        <v>19224692000.0</v>
+      </c>
+      <c r="X29">
+        <v>108472000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30">
+        <v>-2092307000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2228306000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1801660000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-641846000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-361931000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-245050000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-799003000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1051223000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1070012850000.0</v>
+      </c>
+      <c r="K30">
+        <v>-972975718000.0</v>
+      </c>
+      <c r="L30">
+        <v>-650628694000.0</v>
+      </c>
+      <c r="M30">
+        <v>-605681886000.0</v>
+      </c>
+      <c r="N30">
+        <v>-903599270000.0</v>
+      </c>
+      <c r="O30">
+        <v>-853888442000.0</v>
+      </c>
+      <c r="P30">
+        <v>-492595582000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-521766425000.0</v>
+      </c>
+      <c r="R30">
+        <v>-247443612000.0</v>
+      </c>
+      <c r="S30">
+        <v>-399608522000.0</v>
+      </c>
+      <c r="T30">
+        <v>-313334543000.0</v>
+      </c>
+      <c r="U30">
+        <v>-345568498000.0</v>
+      </c>
+      <c r="V30">
+        <v>-224894478000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CO30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:93">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="2" spans="1:93">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>5273796000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5042386000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3503385000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3639001000000.0</v>
+      </c>
+      <c r="F2">
+        <v>3535525000000.0</v>
+      </c>
+      <c r="G2">
+        <v>4040387000000.0</v>
+      </c>
+      <c r="H2">
+        <v>3501982000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2934544000000.0</v>
+      </c>
+      <c r="J2">
+        <v>2829671000000.0</v>
+      </c>
+      <c r="K2">
+        <v>3674839000000.0</v>
+      </c>
+      <c r="L2">
+        <v>2959020000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2980423000000.0</v>
+      </c>
+      <c r="N2">
+        <v>2906300000000.0</v>
+      </c>
+      <c r="O2">
+        <v>3850844000000.0</v>
+      </c>
+      <c r="P2">
+        <v>3327563000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3159133000000.0</v>
+      </c>
+      <c r="R2">
+        <v>2468482000000.0</v>
+      </c>
+      <c r="S2">
+        <v>2778415000000.0</v>
+      </c>
+      <c r="T2">
+        <v>2098772000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2109813000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2189928000000.0</v>
+      </c>
+      <c r="W2">
+        <v>2788102000000.0</v>
+      </c>
+      <c r="X2">
+        <v>1731073000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2096107000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1908930000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1816661000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>882371000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>869217000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1013114000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1412140000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1028602000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1358102000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1120427000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1286373000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>654275000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1464978000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>996588000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1525716000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>564707000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>450039000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>381785000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>503892000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>290374000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>283617000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>381726000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>512672000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>237208000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>305688000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>348233000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>368507000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>287846000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>209631000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>208468000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>526325000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>162159000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>174482265000.0</v>
+      </c>
+      <c r="BF2">
+        <v>117106000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>288621000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>178506000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>196520000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>134463000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>244320000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>123975000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>137538000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>132538000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>189687000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>131291000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>95832000000.0</v>
+      </c>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+    </row>
+    <row r="3" spans="1:93">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3">
+        <v>543700000000</v>
+      </c>
+      <c r="C3">
+        <v>544893000000</v>
+      </c>
+      <c r="D3">
+        <v>827835000000</v>
+      </c>
+      <c r="E3">
+        <v>467532000000</v>
+      </c>
+      <c r="F3">
+        <v>399750000000</v>
+      </c>
+      <c r="G3">
+        <v>420239000000</v>
+      </c>
+      <c r="H3">
+        <v>1092741000000</v>
+      </c>
+      <c r="I3">
+        <v>404876000000</v>
+      </c>
+      <c r="J3">
+        <v>376760000000</v>
+      </c>
+      <c r="K3">
+        <v>346092000000</v>
+      </c>
+      <c r="L3">
+        <v>609863000000</v>
+      </c>
+      <c r="M3">
+        <v>553224000000</v>
+      </c>
+      <c r="N3">
+        <v>374904000000</v>
+      </c>
+      <c r="O3">
+        <v>279578000000</v>
+      </c>
+      <c r="P3">
+        <v>351513000000</v>
+      </c>
+      <c r="Q3">
+        <v>259591000000</v>
+      </c>
+      <c r="R3">
+        <v>177854000000</v>
+      </c>
+      <c r="S3">
+        <v>141101000000</v>
+      </c>
+      <c r="T3">
+        <v>185825000000</v>
+      </c>
+      <c r="U3">
+        <v>88839000000</v>
+      </c>
+      <c r="V3">
+        <v>100121000000</v>
+      </c>
+      <c r="W3">
+        <v>24512000000</v>
+      </c>
+      <c r="X3">
+        <v>89018000000</v>
+      </c>
+      <c r="Y3">
+        <v>62376000000</v>
+      </c>
+      <c r="Z3">
+        <v>47790000000</v>
+      </c>
+      <c r="AA3">
+        <v>170338000000</v>
+      </c>
+      <c r="AB3">
+        <v>295401000000</v>
+      </c>
+      <c r="AC3">
+        <v>181199000000</v>
+      </c>
+      <c r="AD3">
+        <v>259425000000</v>
+      </c>
+      <c r="AE3">
+        <v>250282000000</v>
+      </c>
+      <c r="AF3">
+        <v>382435000000</v>
+      </c>
+      <c r="AG3">
+        <v>279200000000</v>
+      </c>
+      <c r="AH3">
+        <v>186953000000</v>
+      </c>
+      <c r="AI3">
+        <v>260422000000</v>
+      </c>
+      <c r="AJ3">
+        <v>317826766000</v>
+      </c>
+      <c r="AK3">
+        <v>324833000000</v>
+      </c>
+      <c r="AL3">
+        <v>188791000000</v>
+      </c>
+      <c r="AM3">
+        <v>252033000000</v>
+      </c>
+      <c r="AN3">
+        <v>249371587000</v>
+      </c>
+      <c r="AO3">
+        <v>182829000000</v>
+      </c>
+      <c r="AP3">
+        <v>226832000000</v>
+      </c>
+      <c r="AQ3">
+        <v>133037000000</v>
+      </c>
+      <c r="AR3">
+        <v>214253885000</v>
+      </c>
+      <c r="AS3">
+        <v>161974000000</v>
+      </c>
+      <c r="AT3">
+        <v>126214000000</v>
+      </c>
+      <c r="AU3">
+        <v>158174000000</v>
+      </c>
+      <c r="AV3">
+        <v>123540219000</v>
+      </c>
+      <c r="AW3">
+        <v>162280000000</v>
+      </c>
+      <c r="AX3">
+        <v>207861000000</v>
+      </c>
+      <c r="AY3">
+        <v>146685000000</v>
+      </c>
+      <c r="AZ3">
+        <v>308326504000</v>
+      </c>
+      <c r="BA3">
+        <v>152300000000</v>
+      </c>
+      <c r="BB3">
+        <v>243109000000</v>
+      </c>
+      <c r="BC3">
+        <v>180454000000</v>
+      </c>
+      <c r="BD3">
+        <v>255635742000</v>
+      </c>
+      <c r="BE3">
+        <v>483444195000</v>
+      </c>
+      <c r="BF3">
+        <v>71130195000</v>
+      </c>
+      <c r="BG3">
+        <v>176629000000</v>
+      </c>
+      <c r="BH3">
+        <v>156125523000</v>
+      </c>
+      <c r="BI3">
+        <v>74930000000</v>
+      </c>
+      <c r="BJ3">
+        <v>103266000000</v>
+      </c>
+      <c r="BK3">
+        <v>109021000000</v>
+      </c>
+      <c r="BL3">
+        <v>161378114000</v>
+      </c>
+      <c r="BM3">
+        <v>194421000000</v>
+      </c>
+      <c r="BN3">
+        <v>50470000000</v>
+      </c>
+      <c r="BO3">
+        <v>22543000000</v>
+      </c>
+      <c r="BP3">
+        <v>105899500000</v>
+      </c>
+      <c r="BQ3">
+        <v>56445000000</v>
+      </c>
+      <c r="BR3">
+        <v>105658000000</v>
+      </c>
+      <c r="BS3">
+        <v>52192000000</v>
+      </c>
+      <c r="BT3">
+        <v>325690967000</v>
+      </c>
+      <c r="BU3">
+        <v>255402000000</v>
+      </c>
+      <c r="BV3">
+        <v>188782000000</v>
+      </c>
+      <c r="BW3">
+        <v>76202000000</v>
+      </c>
+      <c r="BX3">
+        <v>320181755000</v>
+      </c>
+      <c r="BY3">
+        <v>230321000000</v>
+      </c>
+      <c r="BZ3">
+        <v>156627000000</v>
+      </c>
+      <c r="CA3">
+        <v>83973000000</v>
+      </c>
+      <c r="CB3">
+        <v>359609663000</v>
+      </c>
+      <c r="CC3">
+        <v>268181000000</v>
+      </c>
+      <c r="CD3">
+        <v>141216000000</v>
+      </c>
+      <c r="CE3">
+        <v>56393000000</v>
+      </c>
+      <c r="CF3">
+        <v>266833421000</v>
+      </c>
+      <c r="CG3">
+        <v>186463787000</v>
+      </c>
+      <c r="CH3">
+        <v>86643913000</v>
+      </c>
+      <c r="CI3">
+        <v>36501473000</v>
+      </c>
+      <c r="CJ3">
+        <v>184312445000</v>
+      </c>
+      <c r="CK3">
+        <v>92303809000</v>
+      </c>
+      <c r="CL3">
+        <v>78912328000</v>
+      </c>
+      <c r="CM3">
+        <v>25994512000</v>
+      </c>
+      <c r="CN3">
+        <v>79264361000</v>
+      </c>
+      <c r="CO3">
+        <v>50448886000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:93">
+      <c r="A4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+    </row>
+    <row r="5" spans="1:93">
+      <c r="A5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+    </row>
+    <row r="6" spans="1:93">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>-852740000000.0</v>
+      </c>
+      <c r="C6">
+        <v>231410000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1539001000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-135616000000.0</v>
+      </c>
+      <c r="F6">
+        <v>103476000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-504862000000.0</v>
+      </c>
+      <c r="H6">
+        <v>538405000000.0</v>
+      </c>
+      <c r="I6">
+        <v>567438000000.0</v>
+      </c>
+      <c r="J6">
+        <v>104873000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-845168000000.0</v>
+      </c>
+      <c r="L6">
+        <v>715819000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-21403000000.0</v>
+      </c>
+      <c r="N6">
+        <v>74123000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-944544000000.0</v>
+      </c>
+      <c r="P6">
+        <v>523281000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>168430000000.0</v>
+      </c>
+      <c r="R6">
+        <v>690651000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-309933000000.0</v>
+      </c>
+      <c r="T6">
+        <v>679643000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-11041000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-80115000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-598174000000.0</v>
+      </c>
+      <c r="X6">
+        <v>1057029000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-365034000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>187177000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>92269000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>934290000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>13154000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-143897000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-399026000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>383538000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-329500000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>237675000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-165946000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>632097628000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-810703000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>468390000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-529128000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>961009049000.0</v>
+      </c>
+      <c r="AO6">
+        <v>114668000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>68254000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-122107000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>213518183000.0</v>
+      </c>
+      <c r="AS6">
+        <v>6757000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-98109000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-130946000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>275463885000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-68480000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-42545000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-20274000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>80661432000.0</v>
+      </c>
+      <c r="BA6">
+        <v>78215000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1163000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-317857000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>364165881000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-12323265000.0</v>
+      </c>
+      <c r="BF6">
+        <v>57376265000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-171515000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>110115337000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-18014000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>62057000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-109857000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>100345276000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-13563000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>5000000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-57149000000.0</v>
+      </c>
+      <c r="BP6">
+        <v>58395754000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>35459000000.0</v>
+      </c>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+    </row>
+    <row r="7" spans="1:93">
+      <c r="A7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-4455799000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-3461087000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-2409501000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1301428000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-4147740000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-3179587000000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>-2745004000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1823101000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-893534000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-2871890000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-2114163000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1397249000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-653079000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-2142758000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-1595240000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1083748000000.0</v>
+      </c>
+      <c r="W7">
+        <v>-501272000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-2451731000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1755143000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1272006000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-788999000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-2671309000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-1927495000000.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+    </row>
+    <row r="8" spans="1:93">
+      <c r="A8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+    </row>
+    <row r="9" spans="1:93">
+      <c r="A9" t="s">
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27296,54 +27529,55 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27392,69 +27626,68 @@
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27468,51 +27701,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27528,125 +27763,126 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
+      <c r="N12"/>
       <c r="O12">
         <v>-299128000000.0</v>
       </c>
       <c r="P12">
+        <v>-299128000000.0</v>
+      </c>
+      <c r="Q12">
         <v>-85214000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1581385000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-2306513000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1215869000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>293452000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-270599000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-858928000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1460361000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-247524000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-119646000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1515696000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>741425000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-192306000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>459389000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-426726000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>587891000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-405031000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27662,54 +27898,55 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27758,654 +27995,662 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
+        <v>913580000000.0</v>
+      </c>
+      <c r="C14">
         <v>888359000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>852208000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>838078000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>848531000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>771574000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>821742000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>730062000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>672840000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>740981000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>777031000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>608707000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>590338000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>608691000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>658287000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>657490000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>524941000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>532105000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>568786000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>532162000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>544844000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>539346000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>521094000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>576975000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>606691000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>618172000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>223634000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-572276000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>999072000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>207170000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>205946000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>198258000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>196601000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>189338000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>190045000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>179152000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>169461000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>165292000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>177038253000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>150426000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>161873000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>154557000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>160035188000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>139984000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>150044000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>147185000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>146168364000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>143253000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>142024000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>131295000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>130302739000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>119338000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>112004000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>101970000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>99313937000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>90146000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>201540000000.0</v>
       </c>
-      <c r="E15"/>
+      <c r="E15">
+        <v>201540000000.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>60000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>176762000000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>35524000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>132317000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>165396000000.0</v>
       </c>
       <c r="AC15">
         <v>165396000000.0</v>
       </c>
       <c r="AD15">
         <v>165396000000.0</v>
       </c>
       <c r="AE15">
         <v>165396000000.0</v>
       </c>
       <c r="AF15">
         <v>165396000000.0</v>
       </c>
       <c r="AG15">
+        <v>165396000000.0</v>
+      </c>
+      <c r="AH15">
         <v>66148000000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41342000000.0</v>
       </c>
       <c r="AK15">
         <v>41342000000.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>41342000000.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>33200000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>33200000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>71380000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>71380000000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>58100000000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>58100000000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>33200000000.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>33200000000.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>24900000000.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>24900000000.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>19090000000.0</v>
       </c>
-      <c r="BU15"/>
+      <c r="BU15">
+        <v>19090000000.0</v>
+      </c>
       <c r="BV15"/>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>19920000000.0</v>
       </c>
-      <c r="BY15"/>
+      <c r="BY15">
+        <v>19920000000.0</v>
+      </c>
       <c r="BZ15"/>
-      <c r="CA15">
-[...1 lines deleted...]
-      </c>
+      <c r="CA15"/>
       <c r="CB15">
         <v>23240000000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>23240000000.0</v>
+      </c>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>22825000000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>4421056000000.0</v>
+      </c>
+      <c r="C16">
         <v>5273796000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5042386000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3503385000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3639001000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3535525000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4040387000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3501982000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2934544000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2829671000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3674839000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2959020000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2980423000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2906300000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3850844000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3327563000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3159133000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2468482000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2778415000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2098772000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2109813000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2189928000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2788102000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1731073000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2096107000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1908930000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1816661000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>882371000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>869217000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1013114000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1412140000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1028602000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1358102000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1120427000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1286372628000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>654275000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1464978000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>996588000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1525716049000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>564707000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>450039000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>381785000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>503892183000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>290374000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>283617000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>381726000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>512671885000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>237208000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>305688000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>348233000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>368507432000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>287846000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>209631000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>208468000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>526324881000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>162159000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>174482265000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>117106000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>288621337000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>178506000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>196520000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>134463000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>224320276000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>123975000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>137538000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>132538000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>189686754000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>131291000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>95832000000.0</v>
       </c>
-      <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28454,377 +28699,383 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>-102773000000.0</v>
+      </c>
+      <c r="C18">
         <v>461191000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2240007000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1544983000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>601861000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-697316000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1293935000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1822869000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1068915000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-444808000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-355494000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>331946000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>766751000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>124978000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>919815000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>863311000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>347087000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-263586000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2158380000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>368505000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>426743000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-318006000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1393909000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>87986000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>351526000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-856232000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1137934000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13217000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>771020000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-331577000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>589560000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-420987000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>476651000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-170553000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>705983234000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-587970000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>480261000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-321617000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>711416403000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>188170000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-166215000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-297051000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>314618828000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20785000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-343116000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-397807000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>397027659000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-259968000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-135850000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-447967000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-86645473000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1500000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-200168000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-491316000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>149033443000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-530084195000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>71130195000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-176629000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-156125523000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-74930000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-103266000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-109021000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-161378114000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-194421000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-50470000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-22543000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-105899500000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-56445000000.0</v>
       </c>
-      <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-345576000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-375801000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-501316000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1039166000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-369514000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-465908000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-353718000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-674097000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-893415000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-385589000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-295178000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-412847000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>74102000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9687000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292441000000.0</v>
       </c>
       <c r="S19">
         <v>292441000000.0</v>
       </c>
       <c r="T19">
         <v>292441000000.0</v>
       </c>
       <c r="U19">
+        <v>292441000000.0</v>
+      </c>
+      <c r="V19">
         <v>-9333000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9333000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114460000000.0</v>
       </c>
       <c r="X19">
         <v>114460000000.0</v>
       </c>
       <c r="Y19">
         <v>114460000000.0</v>
       </c>
       <c r="Z19">
         <v>114460000000.0</v>
       </c>
       <c r="AA19">
+        <v>114460000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-53466000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-297713000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>76311000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-246639000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13148000000.0</v>
       </c>
       <c r="AF19">
         <v>-13148000000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>-13148000000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28840,69 +29091,72 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="D20">
         <v>0.0</v>
       </c>
+      <c r="E20"/>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>79106000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
@@ -28944,141 +29198,144 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>408716000000.0</v>
+      </c>
+      <c r="C21">
         <v>583642000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-61728000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>190538000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>812830000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-641736000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-419632000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-96604000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-660756000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-292844000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-786156000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-659841000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-561002000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-330702000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1448514000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-322065000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-467046000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-261051000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-771586000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-443827000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>156005000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1151705000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5135000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>141983000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1154730000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-65804000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-162433000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-678841000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -29094,1200 +29351,1214 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>587466000000.0</v>
+      </c>
+      <c r="C22">
         <v>628036000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>856371000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>413857000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>488665000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>472263000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>467649000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>400629000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>485348000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>413991000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>404439000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>445094000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>639460000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>404556000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>613041000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>465412000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>518366000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>512821000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>522362000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-355158000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>245621000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26088000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>51616000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-197395000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-416016000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8079000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>290651000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>143525000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>361056000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>138261000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>178158000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>66769000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>139708000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>351194000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>86156307000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>73474000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>116404000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>58617000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>88180799000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>73994000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>30939000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>15362000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>9966923000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-5982000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21067000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12282000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-37099544000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10825000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>54843000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>45514000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>100262285000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>81804000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>82617000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>63109000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>150329629000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>116367816000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>107684184000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>58369000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>122411097000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>80867000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>113369000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>43778000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>52796471000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>48529000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>69593000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>30153000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-2314740000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>51772000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>98169000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>19392000000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>29301000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>51258000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2544000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>35346279000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>37722000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>29135000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13226000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>36812608000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>37082000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>23084000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12371000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>41088778000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>47408960000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>31963988000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>11482450000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>36945412000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>42262531000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>26771793000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>7919721000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>26917314000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>-612293000000.0</v>
+      </c>
+      <c r="C23">
         <v>-689879000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-714126000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-703959000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-630408000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-630284000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-188725000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1044118000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-592636000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-665198000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31300000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-586671000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-497811000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-648717000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-582741000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-316462000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-630103000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-264309000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-503114000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-229373000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-233671000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-188084000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-292621000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23651000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-10899000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-273788000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-22970000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-76296000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>35396000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-7873000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>78018000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1011686000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1371000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9442000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-13151172000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4161000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2372000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-8706000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-32833668000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1210000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-15976000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-53487000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-49060786000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-59892000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-12893000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-23978000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>26795020000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-27258000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-12558000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-47450000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-37353980000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-16844000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-10578000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-22597000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-11710343000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-9226312000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-28856688000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-13872000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-36367287000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-40532000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-15442000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-6391000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-8302282000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-28159000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-8783000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-12518000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>396574517000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1742000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>25955000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3289000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>17581778000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>831000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>558000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>877000000.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>15281624000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1126000000.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>13307039000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>15087488000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10741254000.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>2621214000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>10844456000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
+        <v>-563865000000.0</v>
+      </c>
+      <c r="C24">
         <v>-29991000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>414808000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-28472000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23949000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3968000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>54161000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-38245000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-32187000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-40218000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-59096000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-106908000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-10685000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-20483000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-61334000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-15890000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-9809000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-11092000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2798000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10791000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4845000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9599000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6952000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>17203000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>17698000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>19818000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-13707000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3306000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>364000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3643000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>168096000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-144952000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8834000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>11577000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>28892435000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>12141000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-8278000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>19608000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-11514586000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8061000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10746000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1054000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-6340470000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11927000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>19598000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-11959000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>53292164000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2406000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8470000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3742000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-6915839000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-5206000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1093000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3305000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1271700000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>292016649000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-287861649000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-12193000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-22384297000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-6720000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-8807000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-1513000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-16451250000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>11215000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-3359000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-321000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-13512612000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>39918000000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>7960414000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>2536149000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1094847000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>-1060119000000.0</v>
+      </c>
+      <c r="C25">
         <v>-510311000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3067842000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>760580000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1001611000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-277077000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2386676000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1097054000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1633167000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>228274000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>626961000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-168631000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-88143000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-608691000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1572000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1122902000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1043307000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-103201000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-522362000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>355158000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-245621000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-26088000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-51616000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>197395000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>416016000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-8079000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-290651000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-143525000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-361056000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-138261000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-178158000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-66769000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-139708000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-351194000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-86156307000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-73474000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-116404000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-58617000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-88180799000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-73994000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-30939000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-15362000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-9966923000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5982000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-21067000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-12282000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>37099544000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-10825000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-54843000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-45514000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-100262285000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-81804000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-82617000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-63109000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-150329629000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-116367816000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-107684184000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-58369000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-122411097000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-80867000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-113369000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-43778000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-52796471000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-48529000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-69593000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-30153000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2314740000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-51772000000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>79106000000.0</v>
       </c>
       <c r="E26">
         <v>79106000000.0</v>
       </c>
       <c r="F26">
         <v>79106000000.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>79106000000.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-528454000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2584000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2585000000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-20863387000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>1572000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1613000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>-1125000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2403000000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>3374000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
@@ -30308,786 +30579,796 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>-207216000000.0</v>
+      </c>
+      <c r="C28">
         <v>-110635000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-775854000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1644830000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-518976000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>261652000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-830401000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1216578000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-790230000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-376700000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>634921000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-30351000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-683386000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-324214000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-764859000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-668835000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-627679000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-329193000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1476328000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-377106000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-511697000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-315300000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-976227000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-420176000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>145106000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1140554000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1672000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>142885000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1250653000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-71092000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-183189000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>242516000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-242958000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-213071000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-124516462000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-216541000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4480000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-187172000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>363650601000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-80520000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>249854000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>221577000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18258251000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-22099000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>298786000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>280528000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-170176391000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>190290000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102479000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>436672000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>156938773000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>90065000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>214594000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>178711000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>217002940000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>225393398000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>90306602000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>225160000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-121964307000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12157000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>172030000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>23600000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-84672389000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-175134000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>31705000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14035000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-93967524000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>19830000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>83600000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>64583000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>183228207000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>208876000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>178813000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>103000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>146189183000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>185365000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>211745000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>108123000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>211150318000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>255658000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>202720000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>54518000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>14061111000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>381883078000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>111049943000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>109163910000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>49123510000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>143324037000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>163838105000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>440927000000.0</v>
+      </c>
+      <c r="C29">
         <v>1006084000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3067842000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2012515000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1001611000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-277077000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2386676000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2227745000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1445675000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-98716000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>254369000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>885170000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1141655000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>404556000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1271328000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1122902000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>524941000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-122485000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2344205000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>457344000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>526864000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-293494000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1482927000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>150362000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>399316000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-685894000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1433335000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>167982000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1030445000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-81295000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>971995000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-141787000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>663604000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>89869000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1023810000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-263137000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>669052000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-69584000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>960787990000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>370999000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>60617000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-164014000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>528872713000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>182759000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-216902000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-239633000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>520567878000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-97688000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>72011000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-301282000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>221681031000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>153800000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>42941000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-310862000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>404669185000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-46640000000.0</v>
       </c>
-      <c r="BE29"/>
       <c r="BF29"/>
-      <c r="BG29">
+      <c r="BG29"/>
+      <c r="BH29">
         <v>471073907000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>53277000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2776000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>450000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>770430390000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>344478000000.0</v>
       </c>
-      <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
+      <c r="BO29"/>
+      <c r="BP29">
         <v>270273511000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1485000000.0</v>
       </c>
-      <c r="BQ29"/>
       <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>160446126000.0</v>
       </c>
-      <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>344625477000.0</v>
       </c>
-      <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>212128904000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>47296853000.0</v>
       </c>
-      <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>19224692000.0</v>
       </c>
-      <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>108472000.0</v>
       </c>
-      <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>-1099886000000.0</v>
+      </c>
+      <c r="C30">
         <v>-667550000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-758603000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-506517000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-375801000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-501316000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1039166000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-405374000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-566040000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-381394000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-172464000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-893415000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-385589000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-295178000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-412847000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-197791000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-187663000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>141452000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-183027000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-78048000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-95276000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5580000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39547000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-96799000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-28958000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-158840000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-330962000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-297713000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>76311000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-246639000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-395279000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-431611000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-181589000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-42744000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-269173850000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-331025000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-197442000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-272372000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-373112718000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-177976000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-242217000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-179670000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-213169694000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-153903000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-111715000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-171841000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-71900886000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-161082000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-217035000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-155664000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-295871270000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-165650000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-256372000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-185706000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-256907442000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-191427546000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-216731454000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-188822000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-185717582000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-80672000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-112299000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-113907000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-240971425000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-191469000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-56768000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-32558000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-116433612000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-23736000000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>