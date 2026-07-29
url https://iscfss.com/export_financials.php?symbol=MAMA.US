--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1035,51 +1038,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
         <v>10974000.0</v>
       </c>
       <c r="C2">
         <v>9051000.0</v>
       </c>
       <c r="D2">
-        <v>12425000.0</v>
+        <v>8182000.0</v>
       </c>
       <c r="E2">
         <v>9063000.0</v>
       </c>
       <c r="F2">
         <v>6479140.0</v>
       </c>
       <c r="G2">
         <v>3707111.0</v>
       </c>
       <c r="H2">
         <v>3552790.0</v>
       </c>
       <c r="I2">
         <v>3061932.0</v>
       </c>
       <c r="J2">
         <v>3456918.0</v>
       </c>
       <c r="K2">
         <v>2124880.0</v>
       </c>
       <c r="L2">
         <v>769551.0</v>
       </c>
@@ -2367,51 +2370,51 @@
         <v>154458.0</v>
       </c>
       <c r="M39">
         <v>107242.0</v>
       </c>
       <c r="N39">
         <v>495031.0</v>
       </c>
       <c r="O39">
         <v>64178.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>6826000.0</v>
       </c>
       <c r="C40">
         <v>3001000.0</v>
       </c>
       <c r="D40">
-        <v>-11624000.0</v>
+        <v>4243000.0</v>
       </c>
       <c r="E40">
         <v>9063000.0</v>
       </c>
       <c r="F40">
         <v>6479140.0</v>
       </c>
       <c r="G40">
         <v>3707111.0</v>
       </c>
       <c r="H40">
         <v>231642.0</v>
       </c>
       <c r="I40">
         <v>53730.0</v>
       </c>
       <c r="J40"/>
       <c r="K40">
         <v>484752.0</v>
       </c>
       <c r="L40">
         <v>769551.0</v>
       </c>
       <c r="M40">
         <v>1216436.0</v>
@@ -3234,433 +3237,439 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>11004000.0</v>
+      </c>
+      <c r="C2">
         <v>10974000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11702000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8105000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9178000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9051000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>9793000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14257000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>8182000.0</v>
+      </c>
+      <c r="L2">
         <v>10084000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8872582.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9358227.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9063000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8065749.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7649420.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7548460.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6479140.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4269206.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4456933.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4046073.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3707111.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3513121.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2570473.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3830965.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3552790.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3484903.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3065435.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2974521.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3061932.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3763915.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3061229.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3959000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3456918.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1006216.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>891609.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>770071.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2124880.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>383567.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>395950.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>691977.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>769551.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>924869.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1104173.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>992653.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1216436.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>730616.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>417853.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>583878.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>823044.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>3210.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7753.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1500.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4291.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500.0</v>
       </c>
       <c r="BG2">
         <v>5500.0</v>
       </c>
-      <c r="BH2"/>
+      <c r="BH2">
+        <v>5500.0</v>
+      </c>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3683,52 +3692,53 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3751,64 +3761,63 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
@@ -3844,119 +3853,122 @@
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>1.0</v>
       </c>
       <c r="AK5">
         <v>1.0</v>
       </c>
       <c r="AL5">
         <v>1.0</v>
       </c>
       <c r="AM5">
         <v>1.0</v>
       </c>
       <c r="AN5">
         <v>1.0</v>
       </c>
       <c r="AO5">
         <v>1.0</v>
       </c>
       <c r="AP5">
         <v>1.0</v>
       </c>
       <c r="AQ5">
         <v>1.0</v>
       </c>
       <c r="AR5">
         <v>1.0</v>
       </c>
       <c r="AS5">
         <v>1.0</v>
       </c>
       <c r="AT5">
         <v>1.0</v>
       </c>
       <c r="AU5">
         <v>1.0</v>
       </c>
       <c r="AV5">
         <v>1.0</v>
       </c>
       <c r="AW5">
+        <v>1.0</v>
+      </c>
+      <c r="AX5">
         <v>7.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-42838.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-31928.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-25436.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3979,248 +3991,255 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>8607000.0</v>
+      </c>
+      <c r="C7">
         <v>9093000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9563000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7784000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8139000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4992000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4797000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4108000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4301000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4378000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4605000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4395740.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3635443.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3720038.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3846716.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3953233.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
+        <v>0.0</v>
+      </c>
+      <c r="M8">
         <v>374.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364.0</v>
       </c>
       <c r="O8">
         <v>364.0</v>
       </c>
       <c r="P8">
         <v>364.0</v>
       </c>
-      <c r="Q8"/>
+      <c r="Q8">
+        <v>364.0</v>
+      </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4243,236 +4262,240 @@
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>24412000.0</v>
+      </c>
+      <c r="C10">
         <v>19951000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18068000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9384000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12011000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7150000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9319000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7368000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13043000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11022000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5625000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5560176.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5259448.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4378000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3479287.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1896412.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>921260.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>850598.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4539920.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4252881.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4243356.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3190560.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1792843.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1698586.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1814028.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>393683.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>610574.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>635227.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>686505.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>609409.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>460089.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>347032.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>479110.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>581322.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>558633.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>639454.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>436447.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>670807.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>655030.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>264446.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>502459.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>587422.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>386974.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>396936.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>399967.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>854995.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>216075.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>114774.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1079688.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1741935.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1918221.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>184254.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>668180.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1550.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>81.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>404.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>89.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>78.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>13.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4495,594 +4518,602 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>24412000.0</v>
+      </c>
+      <c r="C12">
         <v>19951000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18068000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9384000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12011000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7150000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9319000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7368000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13043000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11022000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5625000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5560176.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5259448.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4378000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3479287.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1896412.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>921260.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>850598.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4539920.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4252881.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4243356.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3190560.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1792843.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1698586.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1814028.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>393683.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>610574.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>635227.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>686505.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>609409.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>460089.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>347032.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>479110.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>581322.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>558633.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>639454.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>436447.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>670807.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>655030.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>264446.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>502459.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>587422.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>386974.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>396936.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>399967.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>854995.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>216075.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>114774.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1079688.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1741935.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1918221.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>184254.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>668180.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1550.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>81.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>404.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>89.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>78.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>374.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364.0</v>
       </c>
       <c r="O13">
         <v>364.0</v>
       </c>
       <c r="P13">
         <v>364.0</v>
       </c>
       <c r="Q13">
-        <v>359.0</v>
+        <v>364.0</v>
       </c>
       <c r="R13">
         <v>359.0</v>
       </c>
       <c r="S13">
         <v>359.0</v>
       </c>
       <c r="T13">
         <v>359.0</v>
       </c>
       <c r="U13">
+        <v>359.0</v>
+      </c>
+      <c r="V13">
         <v>358.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>357.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>348.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>336.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321.0</v>
       </c>
       <c r="Z13">
         <v>321.0</v>
       </c>
       <c r="AA13">
         <v>321.0</v>
       </c>
       <c r="AB13">
         <v>321.0</v>
       </c>
       <c r="AC13">
-        <v>320.0</v>
+        <v>321.0</v>
       </c>
       <c r="AD13">
         <v>320.0</v>
       </c>
       <c r="AE13">
         <v>320.0</v>
       </c>
       <c r="AF13">
         <v>320.0</v>
       </c>
       <c r="AG13">
-        <v>319.0</v>
+        <v>320.0</v>
       </c>
       <c r="AH13">
         <v>319.0</v>
       </c>
       <c r="AI13">
         <v>319.0</v>
       </c>
       <c r="AJ13">
+        <v>319.0</v>
+      </c>
+      <c r="AK13">
         <v>316.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>280.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>278.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>276.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>273.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>271.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>266.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>264.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261.0</v>
       </c>
       <c r="AS13">
         <v>261.0</v>
       </c>
       <c r="AT13">
+        <v>261.0</v>
+      </c>
+      <c r="AU13">
         <v>260.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>258.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>259.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>257.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>242.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209.0</v>
       </c>
       <c r="BA13">
         <v>209.0</v>
       </c>
       <c r="BB13">
-        <v>1042.0</v>
+        <v>209.0</v>
       </c>
       <c r="BC13">
         <v>1042.0</v>
       </c>
       <c r="BD13">
         <v>1042.0</v>
       </c>
       <c r="BE13">
         <v>1042.0</v>
       </c>
       <c r="BF13">
         <v>1042.0</v>
       </c>
       <c r="BG13">
         <v>1042.0</v>
       </c>
-      <c r="BH13"/>
+      <c r="BH13">
+        <v>1042.0</v>
+      </c>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>43321000.0</v>
+      </c>
+      <c r="C14">
         <v>41380364.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41860000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39744000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39378000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39576500.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39442000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39604000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>39328000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37028239.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37646000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36855181.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37625518.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36087857.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>36614635.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35811087.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>36148920.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>35528792.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>35728821.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36223674.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36191451.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>35515482.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35725984.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33543565.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33946276.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41249606.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>32091210.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31981806.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32098426.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31866486.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32489369.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31859812.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34655399.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>36025765.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>33283110.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30817281.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27810717.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27587357.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27507834.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27039199.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26507516.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>26300757.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26147207.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26085916.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26057141.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>25955814.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25815200.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>25452943.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>24711719.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24112449.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22424957.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20854000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20640667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104208000.0</v>
       </c>
       <c r="BC14">
         <v>104208000.0</v>
       </c>
       <c r="BD14">
         <v>104208000.0</v>
       </c>
       <c r="BE14">
         <v>104208000.0</v>
       </c>
       <c r="BF14">
         <v>104208000.0</v>
       </c>
       <c r="BG14">
+        <v>104208000.0</v>
+      </c>
+      <c r="BH14">
         <v>103071930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104208000.0</v>
       </c>
       <c r="BI14">
         <v>104208000.0</v>
       </c>
       <c r="BJ14">
         <v>104208000.0</v>
       </c>
       <c r="BK14">
-        <v>104210000.0</v>
+        <v>104208000.0</v>
       </c>
       <c r="BL14">
         <v>104210000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14">
+        <v>104210000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5105,198 +5136,200 @@
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-9793000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-796000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-801000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-10084000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-8872582.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9451772.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-9063256.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8065749.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-7649420.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-7548460.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6479140.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4269206.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4456933.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4046073.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3707111.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-324714.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-321546.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-280532.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-231642.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-229483.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-224056.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2974521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53730.0</v>
       </c>
       <c r="AE16">
         <v>-53730.0</v>
       </c>
       <c r="AF16">
         <v>-53730.0</v>
       </c>
-      <c r="AG16"/>
+      <c r="AG16">
+        <v>-53730.0</v>
+      </c>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-1006216.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-891609.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-770071.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-383567.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-395950.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-691977.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-769551.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-924869.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-1104173.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-992653.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-1216436.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-730616.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-417853.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-583878.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5319,52 +5352,53 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5387,52 +5421,53 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5455,720 +5490,736 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
         <v>9447000.0</v>
       </c>
       <c r="C20">
         <v>9447000.0</v>
       </c>
       <c r="D20">
-        <v>8633000.0</v>
+        <v>9447000.0</v>
       </c>
       <c r="E20">
         <v>8633000.0</v>
       </c>
       <c r="F20">
         <v>8633000.0</v>
       </c>
       <c r="G20">
         <v>8633000.0</v>
       </c>
       <c r="H20">
         <v>8633000.0</v>
       </c>
       <c r="I20">
         <v>8633000.0</v>
       </c>
       <c r="J20">
         <v>8633000.0</v>
       </c>
       <c r="K20">
         <v>8633000.0</v>
       </c>
       <c r="L20">
-        <v>8633334.0</v>
+        <v>8633000.0</v>
       </c>
       <c r="M20">
         <v>8633334.0</v>
       </c>
       <c r="N20">
+        <v>8633334.0</v>
+      </c>
+      <c r="O20">
         <v>8633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8633334.0</v>
       </c>
       <c r="P20">
         <v>8633334.0</v>
       </c>
       <c r="Q20">
         <v>8633334.0</v>
       </c>
       <c r="R20">
         <v>8633334.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>8633334.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>2661000.0</v>
+      </c>
+      <c r="C21">
         <v>3090000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3534000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2685000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3067000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3436000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3822000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4211000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4599000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4979000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5367000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5754182.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1400614.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1503000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1617693.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1754823.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1871809.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1984979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87639.0</v>
       </c>
       <c r="T21">
         <v>87639.0</v>
       </c>
       <c r="U21">
         <v>87639.0</v>
       </c>
       <c r="V21">
         <v>87639.0</v>
       </c>
       <c r="W21">
         <v>87639.0</v>
       </c>
-      <c r="X21"/>
+      <c r="X21">
+        <v>87639.0</v>
+      </c>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>9002000.0</v>
+      </c>
+      <c r="C22">
         <v>9647000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10360000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6433000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5287000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4817000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3190000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2848000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3017000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3310000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2572000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3308513.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2535831.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3636000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3563959.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4193726.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4168691.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2890793.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1614738.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1407614.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1438469.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1195211.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1560287.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1758761.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1180653.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1246417.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1651324.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1464924.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1459984.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1347589.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1004845.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1279557.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1122595.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>824276.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>361111.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>235207.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>180929.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>806623.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>459504.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>407978.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>506985.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>252752.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>324871.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>330259.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>469345.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>301170.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>213455.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>469158.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>404116.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>112279.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>51037.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>91044.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>99095.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>87529000.0</v>
+      </c>
+      <c r="C23">
         <v>85698000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>84034000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51236000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>52725000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47062000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47897000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>42950000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>47239000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45101000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>42492000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>39899677.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35815225.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>34585000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33163542.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32810796.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32734174.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>30032229.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15897480.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16032290.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15278656.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14048325.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11849930.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11027811.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11676417.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9937069.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10462202.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9626212.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9346275.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7667771.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7957290.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6811500.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8357472.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7272345.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7619728.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7472981.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6750005.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5059068.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6346846.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5531839.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6090643.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5767450.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5505205.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5448438.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5675354.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6935597.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6132197.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4974735.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5394432.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5124111.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4403247.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1630203.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2211721.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1550.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>81.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>404.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>89.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>78.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>13.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>4118000.0</v>
+      </c>
+      <c r="C24">
         <v>4412000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4706000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>451000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>839000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1342000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2480000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2978000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4866000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5253000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6391000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7379318.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6517250.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7045181.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8283104.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10171035.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6191,134 +6242,136 @@
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>1489244.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1343486.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1290464.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1218540.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6341,850 +6394,867 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>-10715000.0</v>
+      </c>
+      <c r="C28">
         <v>-5486000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4542000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1137000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>750000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2964000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1735000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3492000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-407000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2073000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8829000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9667584.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7140417.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8629000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10992701.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14541112.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16050939.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14592673.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2318933.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2070585.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1971624.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1159092.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>967460.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3176442.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4696054.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5588533.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6303665.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6298751.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6494474.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5275127.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5029783.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5104960.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5447832.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5168795.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4470125.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4642419.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4325736.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4946051.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4544708.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4303782.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4252791.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3787154.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4184157.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2884343.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3173032.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2701550.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1620904.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>178567.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-875955.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1741935.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1918221.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>165746.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-468180.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>45175.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-81.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-404.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>34686.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-78.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-13.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>60452000.0</v>
+      </c>
+      <c r="C29">
         <v>57992000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>56003000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32324000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31060000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30018000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29255000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29049000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28681000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28298000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27803000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26631355.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22728010.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21801901.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>21066077.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20693143.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>13212000.0</v>
+      </c>
+      <c r="C30">
         <v>13072000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11047000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5805000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8131000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8567000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8126000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8079000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7859000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11141000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8843756.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8389108.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6832000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6892699.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6877758.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8998584.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7627717.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3961348.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4810609.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3719745.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3973793.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3687912.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2793527.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3967266.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3727887.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3461752.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2711332.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2335516.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2650824.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3223311.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1749977.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3781968.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3084715.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4396914.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4662094.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4317783.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1817820.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4007846.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3541106.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3922252.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3725363.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1379444.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1216347.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1265277.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2233211.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3034922.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1344355.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1452804.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2204876.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1707893.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1136676.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1294449.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1411819.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2379234.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>189778.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>27784000.0</v>
+      </c>
+      <c r="C32">
         <v>24310000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18835000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8602000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5512000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4852000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3170000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5353000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6847000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6876000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5997000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5111406.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5023424.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3795610.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3164855.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2462711.0</v>
       </c>
-      <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
-    </row>
-    <row r="33" spans="1:64">
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>38763000.0</v>
+      </c>
+      <c r="C33">
         <v>40617000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>43071000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>27798000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>28498000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>25185000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25892000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23244000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>21870000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21535000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22154000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21712931.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>18503207.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18911000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18847462.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19326203.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>18147191.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>18393912.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5186403.0</v>
       </c>
-      <c r="T33">
-[...1 lines deleted...]
-      </c>
       <c r="U33">
+        <v>5113291.0</v>
+      </c>
+      <c r="V33">
         <v>5372652.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5168874.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4517836.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4520303.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4452436.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4316814.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4390514.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4435283.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4610441.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2904771.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3064560.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3116178.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2785030.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2520052.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2205113.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1793038.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1735160.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1583558.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1022050.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1091835.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>989402.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1047455.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1159171.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1154857.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1213091.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1225942.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1168653.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1194612.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1091415.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>929496.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>442167.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>84736.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>14191.0</v>
       </c>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
-    </row>
-    <row r="34" spans="1:64">
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7207,372 +7277,379 @@
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
-    </row>
-    <row r="35" spans="1:64">
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>11185000.0</v>
+      </c>
+      <c r="C35">
         <v>12307000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12308000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6813000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7572000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5141000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6064000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8371000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8830000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10197000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11025002.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9563043.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10191000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11571512.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13580062.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>14126145.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12937283.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1806286.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1785777.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1911943.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1693230.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2435589.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4368985.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5594898.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5326775.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6184756.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6209922.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6534091.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5330806.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1274097.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1357288.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1259948.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1551333.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>752116.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>560982.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1347038.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2711803.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2116465.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4021953.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>431324.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>389767.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3234273.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>380000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2506680.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2027448.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>470000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>5.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
-    </row>
-    <row r="36" spans="1:64">
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>95000.0</v>
       </c>
       <c r="C36">
         <v>95000.0</v>
       </c>
       <c r="D36">
         <v>95000.0</v>
       </c>
       <c r="E36">
         <v>95000.0</v>
       </c>
       <c r="F36">
         <v>95000.0</v>
       </c>
       <c r="G36">
         <v>95000.0</v>
       </c>
       <c r="H36">
         <v>95000.0</v>
       </c>
       <c r="I36">
         <v>95000.0</v>
       </c>
       <c r="J36">
         <v>95000.0</v>
       </c>
       <c r="K36">
         <v>95000.0</v>
       </c>
       <c r="L36">
+        <v>95000.0</v>
+      </c>
+      <c r="M36">
         <v>65410.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>57060.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52249.0</v>
       </c>
       <c r="P36">
         <v>52249.0</v>
       </c>
       <c r="Q36">
         <v>52249.0</v>
       </c>
       <c r="R36">
         <v>52249.0</v>
       </c>
       <c r="S36">
-        <v>23156.0</v>
+        <v>52249.0</v>
       </c>
       <c r="T36">
         <v>23156.0</v>
       </c>
       <c r="U36">
-        <v>20177.0</v>
+        <v>23155.0</v>
       </c>
       <c r="V36">
         <v>20177.0</v>
       </c>
       <c r="W36">
         <v>20177.0</v>
       </c>
       <c r="X36">
         <v>20177.0</v>
       </c>
       <c r="Y36">
         <v>20177.0</v>
       </c>
       <c r="Z36">
         <v>20177.0</v>
       </c>
       <c r="AA36">
         <v>20177.0</v>
       </c>
       <c r="AB36">
         <v>20177.0</v>
       </c>
       <c r="AC36">
         <v>20177.0</v>
       </c>
       <c r="AD36">
         <v>20177.0</v>
       </c>
       <c r="AE36">
         <v>20177.0</v>
       </c>
       <c r="AF36">
         <v>20177.0</v>
       </c>
       <c r="AG36">
         <v>20177.0</v>
       </c>
       <c r="AH36">
         <v>20177.0</v>
       </c>
       <c r="AI36">
+        <v>20177.0</v>
+      </c>
+      <c r="AJ36">
         <v>94060.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>493855.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>423383.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>20177.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>26620.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>40286.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>67014.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>90052.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>101197.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>27497.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>52317.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>46658.0</v>
       </c>
-      <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
-    </row>
-    <row r="37" spans="1:64">
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7595,484 +7672,494 @@
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
-    </row>
-    <row r="38" spans="1:64">
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>133318.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>771378.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>403144.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>-40000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
-      <c r="U38"/>
+      <c r="U38">
+        <v>1.0</v>
+      </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
-    </row>
-    <row r="39" spans="1:64">
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>2140000.0</v>
+      </c>
+      <c r="C39">
         <v>2411000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1488000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>881000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1124000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1779000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>929000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1364000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1230000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1375000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>474301.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1127631.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>828000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>380135.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>516697.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>498448.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>269209.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>595071.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>447894.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>504434.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>519887.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>291052.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>256634.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>262034.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>252268.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>348038.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>379446.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>253829.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>155178.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>204485.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>318756.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>188769.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>261980.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>97957.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>143188.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>79686.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>180260.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>202416.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>226474.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>169545.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>154458.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2254745.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2350039.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2327674.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2320279.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1949092.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1851836.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1366409.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>135525.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>283929.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>133493.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>135806.0</v>
       </c>
-      <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
-    </row>
-    <row r="40" spans="1:64">
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>6936000.0</v>
+      </c>
+      <c r="C40">
         <v>6826000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6766000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2950000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4099000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3001000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13845000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9793000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14257000.0</v>
       </c>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
       <c r="K40">
+        <v>4243000.0</v>
+      </c>
+      <c r="L40">
         <v>10084000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8872582.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9451772.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9063000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8250749.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8164420.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7548460.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6479140.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4269206.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4456933.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4046073.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3707111.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>324714.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>321546.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>280532.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>231642.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>229483.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>224056.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2974521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53730.0</v>
       </c>
       <c r="AE40">
         <v>53730.0</v>
       </c>
       <c r="AF40">
         <v>53730.0</v>
       </c>
-      <c r="AG40"/>
+      <c r="AG40">
+        <v>53730.0</v>
+      </c>
       <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>1006216.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1783218.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>770071.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>484752.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>383567.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>791900.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1383954.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>769551.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>114347.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-1.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1216436.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>730616.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>835706.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>583878.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5043.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>407419.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>330711.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>465261.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>46725.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>42425.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>40775.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>34775.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>30775.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>18550.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>10000.0</v>
       </c>
-      <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
-    </row>
-    <row r="41" spans="1:64">
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -8095,240 +8182,244 @@
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
-    </row>
-    <row r="42" spans="1:64">
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>47855000.0</v>
+      </c>
+      <c r="C42">
         <v>47170000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>46380000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>26909000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>25037000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>24732000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>24434000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>24143000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>23340000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>23128000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>22909000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>22762883.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>22649822.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>22574000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>22323293.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>21176867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20438289.0</v>
       </c>
       <c r="R42">
         <v>20438289.0</v>
       </c>
       <c r="S42">
+        <v>20438289.0</v>
+      </c>
+      <c r="T42">
         <v>20425838.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>20406157.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>20405873.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>20386293.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>19340157.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>18080115.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>16572957.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>16545852.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16520405.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16492759.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16415044.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>16397787.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16363332.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>16314456.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>16277512.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>16195294.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>15996454.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>15914556.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>15812478.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>15675529.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>15526071.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>15363997.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>15116144.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>14805428.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>13714045.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>13657960.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>12807758.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>12766116.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12375724.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12300854.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>11850745.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>10600461.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>9205653.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>5665776.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>5509672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59678.0</v>
       </c>
       <c r="BC42">
         <v>59678.0</v>
       </c>
       <c r="BD42">
         <v>59678.0</v>
       </c>
       <c r="BE42">
         <v>59678.0</v>
       </c>
       <c r="BF42">
         <v>59678.0</v>
       </c>
       <c r="BG42">
         <v>59678.0</v>
       </c>
       <c r="BH42">
+        <v>59678.0</v>
+      </c>
+      <c r="BI42">
         <v>60000.0</v>
       </c>
-      <c r="BI42"/>
       <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>60000.0</v>
       </c>
-      <c r="BL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:64">
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8351,52 +8442,53 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
-    </row>
-    <row r="44" spans="1:64">
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8419,582 +8511,593 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-    </row>
-    <row r="45" spans="1:64">
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>35375000.0</v>
+      </c>
+      <c r="C45">
         <v>35678000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>35893000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>21496000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>21482000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>17475000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>17118000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>13665000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>11713000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>10534000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>10575000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9871390.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>12528008.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>12388787.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>12389818.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-    </row>
-    <row r="46" spans="1:64">
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>26560000.0</v>
+      </c>
+      <c r="C46">
         <v>27985000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29370000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>15869000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16234000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12763000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12929000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9915000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8212000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>7325000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7640000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>7192097.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6550594.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6660000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>6902827.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>7030676.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7170683.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7274849.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4713948.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4648703.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4767812.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4316085.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4410020.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4500126.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4432259.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4296637.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4370337.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4415106.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4590264.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2884594.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3044383.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3096000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2764853.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2499875.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2111053.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1793038.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1311777.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1563381.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1022050.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1091835.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>989402.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1047455.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1118885.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1087843.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1123039.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1124745.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1141156.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1142295.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1044757.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>929496.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>442167.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>84736.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>14191.0</v>
       </c>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
-    </row>
-    <row r="47" spans="1:64">
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>7192097.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>6659786.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6902827.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
-    </row>
-    <row r="48" spans="1:64">
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>7507000.0</v>
+      </c>
+      <c r="C48">
         <v>5450000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3218000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2678000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1401000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>164000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1436000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1846000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2994000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3547000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-4955000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-6963922.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-8686600.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-10059000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-11882852.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12968379.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-12225133.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-12328830.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-11018910.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-11013455.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-11445380.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-12076904.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-13763999.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-14498141.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-15237908.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-16144110.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-16457666.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-16866281.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-17224589.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-17676804.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-17660149.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-18016497.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-17806302.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-18130303.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-14412019.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-14615373.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-14595007.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-18358478.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-14762806.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-14796609.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-14473000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-14182371.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-13705104.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-12709582.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-11698317.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-10603761.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-8811381.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-8037572.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-7244174.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-6299641.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-5210061.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-4716493.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-3963421.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-109105.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-110817.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-102591.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-99697.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-96917.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-84757.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-70000.0</v>
       </c>
-      <c r="BI48"/>
       <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>-60000.0</v>
       </c>
-      <c r="BL48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:64">
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9017,500 +9120,510 @@
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
-    </row>
-    <row r="50" spans="1:64">
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>972000.0</v>
+      </c>
+      <c r="C50">
         <v>960000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1699000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2286000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3783000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3780000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3777000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3774000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3469000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3464000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3458000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3452702.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2247172.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2241642.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2342168.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2313256.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
-    </row>
-    <row r="51" spans="1:64">
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>13697000.0</v>
+      </c>
+      <c r="C51">
         <v>14465000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>22610000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10521000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12761000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10114000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11054000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10860000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12636000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13095000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14454000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15227760.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12399865.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13007000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14471988.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>16437524.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16972199.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>15443271.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2220987.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2182296.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2271732.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2031468.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2760303.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4875028.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6510082.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5982216.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6914239.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6933978.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7180979.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5884536.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5489872.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5451992.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5926942.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>5750117.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5028758.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5281873.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4762183.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5616858.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5199738.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4568228.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4755250.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4374576.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4571131.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3281279.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3573000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3556545.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1836979.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>293341.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>203733.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>222704.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>350000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>200000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>46725.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51">
         <v>34775.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>20000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-    </row>
-    <row r="52" spans="1:64">
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>3042000.0</v>
+      </c>
+      <c r="C52">
         <v>2971000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3660000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3708000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5189000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4973000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4990000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4265000.0</v>
       </c>
       <c r="J52">
         <v>4265000.0</v>
       </c>
       <c r="K52">
+        <v>4265000.0</v>
+      </c>
+      <c r="L52">
         <v>4257000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4202758.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2836822.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2816000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2900476.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2857462.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2846054.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2505988.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>414701.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>396519.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>359789.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>338238.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>324714.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>506043.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>915184.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>655441.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>729483.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>724056.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>646888.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>553730.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4215775.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4094704.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4666994.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4198784.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4276642.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4720891.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3415145.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2905055.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3083273.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>546275.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4323926.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3984809.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1336857.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2901279.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1066319.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1529098.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1366979.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>293341.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>203733.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>222704.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>350000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>200000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>46725.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>34775.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-    </row>
-    <row r="53" spans="1:64">
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -9533,52 +9646,53 @@
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-    </row>
-    <row r="54" spans="1:64">
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9601,792 +9715,805 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
-    </row>
-    <row r="55" spans="1:64">
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>87529000.0</v>
+      </c>
+      <c r="C55">
         <v>85698000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>84034000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>51236000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>52725000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>47062000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>47897000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>42950000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>47239000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>45101000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>42492000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>39899677.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>35815225.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>34585000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>33163542.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>32810796.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>32734174.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>30032229.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>15897480.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16032290.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>15278656.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14048325.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>11849930.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>11027811.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11676417.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9937069.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>10462202.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9626212.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9346275.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7667771.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7957290.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6811500.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8357472.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7272345.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7619728.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7472981.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6750005.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5059068.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6346846.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5531839.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>6090643.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5767450.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5505205.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5448438.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5675354.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6935597.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6132197.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4974735.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5394432.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5124111.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4403247.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1630203.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2211721.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1550.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>81.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>404.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>89.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>78.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>13.0</v>
       </c>
-      <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
       <c r="BK55"/>
       <c r="BL55"/>
-    </row>
-    <row r="56" spans="1:64">
+      <c r="BM55"/>
+    </row>
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>48766000.0</v>
+      </c>
+      <c r="C56">
         <v>45081000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>40963000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23438000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>24227000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21877000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>22005000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>19706000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>25369000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23566000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20338000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>18186746.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>17312018.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>15674000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>14316080.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>13484593.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14586983.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11638317.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10711077.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10918998.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>9906004.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8879451.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7332094.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6507508.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7223981.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5620255.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6071688.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5190929.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4735834.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4763000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4892730.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3695322.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5572442.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4752293.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5414615.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5679943.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>5014845.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3475510.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5324796.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4440004.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5101241.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4719995.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4346034.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4293581.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4462263.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5709655.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4963544.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3780123.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4303017.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>4194615.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3961080.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1545467.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2197530.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1550.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>81.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>404.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>89.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>78.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>13.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
-    </row>
-    <row r="57" spans="1:64">
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>20982000.0</v>
+      </c>
+      <c r="C57">
         <v>20771000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22128000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>14836000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18715000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17025000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>18835000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>14353000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18522000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16690000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14341000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>13075340.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12288594.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11879000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>11151225.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11021882.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10394514.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8985128.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4683907.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4853452.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4405862.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4045349.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3837835.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3076516.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4746149.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4208231.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4214386.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3789491.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3621409.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3615662.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7979690.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7155933.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8625995.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7655702.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5282858.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5612500.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4185216.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5029935.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3466840.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>942225.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>5015903.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4754360.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2261727.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4119799.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2058972.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2745534.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2097595.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>711194.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>787611.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>823044.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>407419.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>680711.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>665261.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>49935.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>50178.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>42275.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>39066.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>36275.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>24050.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>10000.0</v>
       </c>
-      <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
-    </row>
-    <row r="58" spans="1:64">
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>32167000.0</v>
+      </c>
+      <c r="C58">
         <v>33078000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>34436000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21649000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26287000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22166000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>24899000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20653000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26893000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>25520000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>24538000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>24100342.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21851637.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>22070000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>22722737.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>24601944.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>24520659.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>21922411.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6490193.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6639229.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6317805.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5738579.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6273424.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7445501.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10341047.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9535006.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>10399142.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9999413.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>10155500.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8946468.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>9253787.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8513221.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9885943.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9207035.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6034974.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6173482.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5532254.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7741738.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5583305.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4964178.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5447227.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5144127.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5496000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4499799.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4565652.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4772982.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2567596.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>711194.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>787611.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>823049.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>407419.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>680711.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>665261.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>49935.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>50178.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>42275.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>39066.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>36275.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>24050.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>10000.0</v>
       </c>
-      <c r="BI58"/>
       <c r="BJ58"/>
       <c r="BK58"/>
       <c r="BL58"/>
-    </row>
-    <row r="59" spans="1:64">
+      <c r="BM58"/>
+    </row>
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10409,240 +10536,244 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
-    </row>
-    <row r="60" spans="1:64">
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>55362000.0</v>
+      </c>
+      <c r="C60">
         <v>52620000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>49598000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>29587000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>26438000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>24896000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>22998000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>22297000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>20346000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>19581000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>17954000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15799335.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13963588.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12515000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>10440805.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>8208852.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>8213515.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>8109818.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>9407287.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>9393061.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>8960851.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8309746.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5576506.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3582310.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1335370.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>402063.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>63060.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-373201.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-809225.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-1278697.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-1296497.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-1701721.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-1528471.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-1934690.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1584754.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1299499.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1217751.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-2682670.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>763541.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>567661.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>643416.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>623323.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>9205.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>948639.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1109702.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2162615.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3564601.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>4263541.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>4606821.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4301062.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3995828.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>949492.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1546460.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-48385.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-50097.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-41871.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-38977.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-36197.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-24037.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-10000.0</v>
       </c>
-      <c r="BI60"/>
       <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>-60000.0</v>
       </c>
-      <c r="BL60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:64">
+      <c r="BM60"/>
+    </row>
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10665,52 +10796,53 @@
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-    </row>
-    <row r="62" spans="1:64">
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10733,50 +10865,51 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10837,170 +10970,170 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>128668000.0</v>
       </c>
       <c r="C2">
         <v>92795000.0</v>
       </c>
       <c r="D2">
         <v>72951000.0</v>
       </c>
       <c r="E2">
         <v>73769359.0</v>
       </c>
       <c r="F2">
         <v>35229867.0</v>
       </c>
       <c r="G2">
         <v>28019296.0</v>
       </c>
       <c r="H2">
         <v>23766137.0</v>
       </c>
       <c r="I2">
         <v>18580489.0</v>
       </c>
       <c r="J2">
         <v>18282660.0</v>
       </c>
       <c r="K2">
         <v>10830104.0</v>
       </c>
       <c r="L2">
         <v>9006220.0</v>
       </c>
       <c r="M2">
         <v>8803540.0</v>
       </c>
       <c r="N2">
         <v>6190595.0</v>
       </c>
       <c r="O2">
         <v>3230589.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>6294000.0</v>
       </c>
       <c r="C3">
         <v>1550000.0</v>
       </c>
       <c r="D3">
         <v>2471000.0</v>
       </c>
       <c r="E3">
         <v>1762814.0</v>
       </c>
       <c r="F3">
         <v>1013900.0</v>
       </c>
       <c r="G3">
         <v>801312.0</v>
       </c>
       <c r="H3">
         <v>749282.0</v>
       </c>
       <c r="I3">
         <v>679005.0</v>
       </c>
       <c r="J3">
         <v>538322.0</v>
       </c>
       <c r="K3">
         <v>441585.0</v>
       </c>
       <c r="L3">
         <v>285516.0</v>
       </c>
       <c r="M3">
         <v>170113.0</v>
       </c>
       <c r="N3">
         <v>33891.0</v>
       </c>
       <c r="O3">
         <v>12564.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>8412000.0</v>
       </c>
       <c r="C5">
         <v>5199000.0</v>
       </c>
       <c r="D5">
         <v>8890000.0</v>
       </c>
       <c r="E5">
         <v>2824304.0</v>
       </c>
       <c r="F5">
         <v>120471.0</v>
       </c>
       <c r="G5">
         <v>3477848.0</v>
       </c>
       <c r="H5">
         <v>2083424.0</v>
       </c>
       <c r="I5">
         <v>1468515.0</v>
       </c>
@@ -11009,51 +11142,51 @@
       </c>
       <c r="K5">
         <v>455983.0</v>
       </c>
       <c r="L5">
         <v>-2639406.0</v>
       </c>
       <c r="M5">
         <v>-3750190.0</v>
       </c>
       <c r="N5">
         <v>-2938968.0</v>
       </c>
       <c r="O5">
         <v>-1987276.0</v>
       </c>
       <c r="P5">
         <v>-26060.0</v>
       </c>
       <c r="Q5">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>14706000.0</v>
       </c>
       <c r="C6">
         <v>6749000.0</v>
       </c>
       <c r="D6">
         <v>11361000.0</v>
       </c>
       <c r="E6">
         <v>4587118.0</v>
       </c>
       <c r="F6">
         <v>1134371.0</v>
       </c>
       <c r="G6">
         <v>4279160.0</v>
       </c>
       <c r="H6">
         <v>2832706.0</v>
       </c>
       <c r="I6">
         <v>2147520.0</v>
       </c>
@@ -11062,341 +11195,341 @@
       </c>
       <c r="K6">
         <v>897568.0</v>
       </c>
       <c r="L6">
         <v>-2353890.0</v>
       </c>
       <c r="M6">
         <v>-3580077.0</v>
       </c>
       <c r="N6">
         <v>-2905077.0</v>
       </c>
       <c r="O6">
         <v>-1974712.0</v>
       </c>
       <c r="P6">
         <v>-26060.0</v>
       </c>
       <c r="Q6">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>43046000.0</v>
       </c>
       <c r="C9">
         <v>30533000.0</v>
       </c>
       <c r="D9">
         <v>30333000.0</v>
       </c>
       <c r="E9">
         <v>19418262.0</v>
       </c>
       <c r="F9">
         <v>11853873.0</v>
       </c>
       <c r="G9">
         <v>12739309.0</v>
       </c>
       <c r="H9">
         <v>9984329.0</v>
       </c>
       <c r="I9">
         <v>9893885.0</v>
       </c>
       <c r="J9">
         <v>9260675.0</v>
       </c>
       <c r="K9">
         <v>7218688.0</v>
       </c>
       <c r="L9">
         <v>3597227.0</v>
       </c>
       <c r="M9">
         <v>3206728.0</v>
       </c>
       <c r="N9">
         <v>2551026.0</v>
       </c>
       <c r="O9">
         <v>1352256.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>6851000.0</v>
       </c>
       <c r="C10">
         <v>4706000.0</v>
       </c>
       <c r="D10">
         <v>8569000.0</v>
       </c>
       <c r="E10">
         <v>2168292.0</v>
       </c>
       <c r="F10">
         <v>44546.0</v>
       </c>
       <c r="G10">
         <v>3322233.0</v>
       </c>
       <c r="H10">
         <v>1532694.0</v>
       </c>
       <c r="I10">
         <v>453499.0</v>
       </c>
       <c r="J10">
         <v>319740.0</v>
       </c>
       <c r="K10">
         <v>-301080.0</v>
       </c>
       <c r="L10">
         <v>-3511618.0</v>
       </c>
       <c r="M10">
         <v>-4060476.0</v>
       </c>
       <c r="N10">
         <v>-2947608.0</v>
       </c>
       <c r="O10">
         <v>-1999623.0</v>
       </c>
       <c r="P10">
         <v>-26060.0</v>
       </c>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>1565000.0</v>
       </c>
       <c r="C11">
         <v>995000.0</v>
       </c>
       <c r="D11">
         <v>2008000.0</v>
       </c>
       <c r="E11">
         <v>9104.0</v>
       </c>
       <c r="F11">
         <v>296472.0</v>
       </c>
       <c r="G11">
         <v>-744973.0</v>
       </c>
       <c r="H11">
         <v>577422.0</v>
       </c>
       <c r="I11">
         <v>517864.0</v>
       </c>
       <c r="J11">
         <v>2126284.0</v>
       </c>
       <c r="K11">
         <v>728537.0</v>
       </c>
       <c r="L11">
         <v>761270.0</v>
       </c>
       <c r="M11">
         <v>108380.0</v>
       </c>
       <c r="N11">
         <v>2707608.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11">
         <v>21254.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>472000.0</v>
       </c>
       <c r="C12">
         <v>493000.0</v>
       </c>
       <c r="D12">
         <v>571000.0</v>
       </c>
       <c r="E12">
         <v>656010.0</v>
       </c>
       <c r="F12">
         <v>75925.0</v>
       </c>
       <c r="G12">
         <v>155615.0</v>
       </c>
       <c r="H12">
         <v>550730.0</v>
       </c>
       <c r="I12">
         <v>1015016.0</v>
       </c>
       <c r="J12">
         <v>743402.0</v>
       </c>
       <c r="K12">
         <v>757063.0</v>
       </c>
       <c r="L12">
         <v>816741.0</v>
       </c>
       <c r="M12">
         <v>209333.0</v>
       </c>
       <c r="N12">
         <v>8640.0</v>
       </c>
       <c r="O12">
         <v>12347.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>211000.0</v>
       </c>
       <c r="C13">
         <v>218000.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>5286000.0</v>
       </c>
       <c r="C15">
         <v>3711000.0</v>
       </c>
       <c r="D15">
         <v>6561000.0</v>
       </c>
       <c r="E15">
         <v>2304000.0</v>
       </c>
       <c r="F15">
         <v>-251926.0</v>
       </c>
       <c r="G15">
         <v>4067206.0</v>
       </c>
       <c r="H15">
         <v>1532694.0</v>
       </c>
       <c r="I15">
         <v>453499.0</v>
       </c>
@@ -11405,192 +11538,192 @@
       </c>
       <c r="K15">
         <v>-301080.0</v>
       </c>
       <c r="L15">
         <v>-3511618.0</v>
       </c>
       <c r="M15">
         <v>-4060476.0</v>
       </c>
       <c r="N15">
         <v>-2947608.0</v>
       </c>
       <c r="O15">
         <v>-1999623.0</v>
       </c>
       <c r="P15">
         <v>-26060.0</v>
       </c>
       <c r="Q15">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2302674.0</v>
       </c>
       <c r="F16">
         <v>-251926.0</v>
       </c>
       <c r="G16">
         <v>4067206.0</v>
       </c>
       <c r="H16">
         <v>1532694.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>5286000.0</v>
       </c>
       <c r="C17">
         <v>3711000.0</v>
       </c>
       <c r="D17">
         <v>6561000.0</v>
       </c>
       <c r="E17">
         <v>2302674.0</v>
       </c>
       <c r="F17">
         <v>-251926.0</v>
       </c>
       <c r="G17">
         <v>4067206.0</v>
       </c>
       <c r="H17">
         <v>1532694.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-261000.0</v>
       </c>
       <c r="C18">
         <v>-275000.0</v>
       </c>
       <c r="D18">
         <v>-571000.0</v>
       </c>
       <c r="E18">
         <v>-656010.0</v>
       </c>
       <c r="F18">
         <v>-75925.0</v>
       </c>
       <c r="G18">
         <v>-155615.0</v>
       </c>
       <c r="H18">
         <v>-550730.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>8412000.0</v>
       </c>
       <c r="C21">
         <v>4877000.0</v>
       </c>
       <c r="D21">
         <v>8890000.0</v>
       </c>
       <c r="E21">
         <v>2821654.0</v>
       </c>
       <c r="F21">
         <v>82767.0</v>
       </c>
       <c r="G21">
         <v>3477848.0</v>
       </c>
       <c r="H21">
         <v>2083424.0</v>
       </c>
       <c r="I21">
         <v>1468515.0</v>
       </c>
@@ -11599,72 +11732,72 @@
       </c>
       <c r="K21">
         <v>455983.0</v>
       </c>
       <c r="L21">
         <v>-2259317.0</v>
       </c>
       <c r="M21">
         <v>-3750190.0</v>
       </c>
       <c r="N21">
         <v>-2938968.0</v>
       </c>
       <c r="O21">
         <v>-1987276.0</v>
       </c>
       <c r="P21">
         <v>-26060.0</v>
       </c>
       <c r="Q21">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>163302000.0</v>
       </c>
       <c r="C23">
         <v>118451000.0</v>
       </c>
       <c r="D23">
         <v>94394000.0</v>
       </c>
       <c r="E23">
         <v>90365967.0</v>
       </c>
       <c r="F23">
         <v>47000973.0</v>
       </c>
       <c r="G23">
         <v>37280757.0</v>
       </c>
       <c r="H23">
         <v>31667041.0</v>
       </c>
       <c r="I23">
         <v>27005859.0</v>
       </c>
@@ -11673,271 +11806,271 @@
       </c>
       <c r="K23">
         <v>17592809.0</v>
       </c>
       <c r="L23">
         <v>14862764.0</v>
       </c>
       <c r="M23">
         <v>15760458.0</v>
       </c>
       <c r="N23">
         <v>11680589.0</v>
       </c>
       <c r="O23">
         <v>6570121.0</v>
       </c>
       <c r="P23">
         <v>26060.0</v>
       </c>
       <c r="Q23">
         <v>21254.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>4889000.0</v>
       </c>
       <c r="C25">
         <v>1550000.0</v>
       </c>
       <c r="D25">
         <v>2471000.0</v>
       </c>
       <c r="E25">
         <v>1762814.0</v>
       </c>
       <c r="F25">
         <v>1013900.0</v>
       </c>
       <c r="G25">
         <v>801312.0</v>
       </c>
       <c r="H25">
         <v>749282.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26">
         <v>288000.0</v>
       </c>
       <c r="C26">
         <v>455000.0</v>
       </c>
       <c r="D26">
         <v>414000.0</v>
       </c>
       <c r="E26">
         <v>135141.0</v>
       </c>
       <c r="F26">
         <v>120692.0</v>
       </c>
       <c r="G26">
         <v>110713.0</v>
       </c>
       <c r="H26">
         <v>114626.0</v>
       </c>
       <c r="I26">
         <v>130920.0</v>
       </c>
       <c r="J26">
         <v>138000.0</v>
       </c>
       <c r="K26">
         <v>153296.0</v>
       </c>
       <c r="L26">
         <v>107632.0</v>
       </c>
       <c r="M26">
         <v>100864.0</v>
       </c>
       <c r="N26">
         <v>19408.0</v>
       </c>
       <c r="O26">
         <v>68372.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2200000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>2096026.0</v>
       </c>
       <c r="M27">
         <v>2774356.0</v>
       </c>
       <c r="N27">
         <v>2789772.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>35646000.0</v>
       </c>
       <c r="C28">
         <v>22101000.0</v>
       </c>
       <c r="D28">
         <v>21029000.0</v>
       </c>
       <c r="E28">
         <v>16461467.0</v>
       </c>
       <c r="F28">
         <v>11650414.0</v>
       </c>
       <c r="G28">
         <v>9150748.0</v>
       </c>
       <c r="H28">
         <v>7786278.0</v>
       </c>
       <c r="I28">
         <v>8294450.0</v>
       </c>
       <c r="J28">
         <v>8059533.0</v>
       </c>
       <c r="K28">
         <v>6609409.0</v>
       </c>
       <c r="L28">
         <v>3652886.0</v>
       </c>
       <c r="M28">
         <v>4081698.0</v>
       </c>
       <c r="N28">
         <v>2874504.0</v>
       </c>
       <c r="O28">
         <v>3271160.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>21254.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>1565000.0</v>
       </c>
       <c r="C29">
         <v>995000.0</v>
       </c>
       <c r="D29">
         <v>2008000.0</v>
       </c>
       <c r="E29">
         <v>9104.0</v>
       </c>
       <c r="F29">
         <v>296472.0</v>
       </c>
       <c r="G29">
         <v>-744973.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>34634000.0</v>
       </c>
       <c r="C30">
         <v>25656000.0</v>
       </c>
       <c r="D30">
         <v>21443000.0</v>
       </c>
       <c r="E30">
         <v>16596608.0</v>
       </c>
       <c r="F30">
         <v>11771106.0</v>
       </c>
       <c r="G30">
         <v>9261461.0</v>
       </c>
       <c r="H30">
         <v>7900904.0</v>
       </c>
       <c r="I30">
         <v>8425370.0</v>
       </c>
@@ -11946,100 +12079,100 @@
       </c>
       <c r="K30">
         <v>6762705.0</v>
       </c>
       <c r="L30">
         <v>5856544.0</v>
       </c>
       <c r="M30">
         <v>6956918.0</v>
       </c>
       <c r="N30">
         <v>5489994.0</v>
       </c>
       <c r="O30">
         <v>3339532.0</v>
       </c>
       <c r="P30">
         <v>26060.0</v>
       </c>
       <c r="Q30">
         <v>21254.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-1561000.0</v>
       </c>
       <c r="C31">
         <v>-171000.0</v>
       </c>
       <c r="D31">
         <v>-321000.0</v>
       </c>
       <c r="E31">
         <v>-653362.0</v>
       </c>
       <c r="F31">
         <v>-38221.0</v>
       </c>
       <c r="G31">
         <v>-155615.0</v>
       </c>
       <c r="H31">
         <v>-550730.0</v>
       </c>
       <c r="I31">
         <v>-1015016.0</v>
       </c>
       <c r="J31">
         <v>-743402.0</v>
       </c>
       <c r="K31">
         <v>-757063.0</v>
       </c>
       <c r="L31">
         <v>-1252301.0</v>
       </c>
       <c r="M31">
         <v>-310286.0</v>
       </c>
       <c r="N31">
         <v>-8640.0</v>
       </c>
       <c r="O31">
         <v>-12347.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>171714000.0</v>
       </c>
       <c r="C32">
         <v>123328000.0</v>
       </c>
       <c r="D32">
         <v>103284000.0</v>
       </c>
       <c r="E32">
         <v>93187621.0</v>
       </c>
       <c r="F32">
         <v>47083740.0</v>
       </c>
       <c r="G32">
         <v>40758605.0</v>
       </c>
       <c r="H32">
         <v>33750466.0</v>
       </c>
       <c r="I32">
         <v>28474374.0</v>
       </c>
@@ -12063,6129 +12196,602 @@
       </c>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>40339000.0</v>
+      </c>
+      <c r="C2">
         <v>40032000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36133000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26432000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26071000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24507000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24410000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21503000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22375000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18904000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20013000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17283847.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16749816.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16384406.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19130000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20119862.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17970317.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11442003.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8206939.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8695300.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6969047.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6701912.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6773662.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7170403.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7373319.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6998234.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6366084.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5408049.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4933770.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4484031.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5555359.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3578840.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4913448.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4838711.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4979504.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4652820.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3414807.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3442220.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2892012.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2772966.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2448778.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2251240.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2255649.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2091032.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2408299.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2726975.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2705436.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1590904.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1780225.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2179578.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1543029.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1185886.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1282102.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
-    </row>
-    <row r="3" spans="1:62">
+      <c r="BK2"/>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>2031000.0</v>
+      </c>
+      <c r="C3">
         <v>642000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1770000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1260000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1217000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-69000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>402000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>838000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>806000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>791000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>751759.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>571676.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>356103.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>443891.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>504780.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>422801.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>391343.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>278521.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>216987.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>246010.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>227382.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>209260.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>204867.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>193596.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>193589.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>178530.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>157742.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>221867.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>191143.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>167127.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>174045.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>182591.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>155242.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>208218.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>128399.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>122624.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>117581.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>97617.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>91494.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>83000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>76703.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>75632.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>72299.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>70385.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>67200.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>68572.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>42068.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>44736.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14737.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13229.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10910.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6492.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3260.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
-    </row>
-[...5534 lines deleted...]
-      </c>
+      <c r="BK3"/>
     </row>
     <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18208,51 +12814,5670 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5">
+        <v>2664000.0</v>
+      </c>
+      <c r="C5">
+        <v>3088000.0</v>
+      </c>
+      <c r="D5">
+        <v>823000.0</v>
+      </c>
+      <c r="E5">
+        <v>1725000.0</v>
+      </c>
+      <c r="F5">
+        <v>1608000.0</v>
+      </c>
+      <c r="G5">
+        <v>1998000.0</v>
+      </c>
+      <c r="H5">
+        <v>661000.0</v>
+      </c>
+      <c r="I5">
+        <v>1675000.0</v>
+      </c>
+      <c r="J5">
+        <v>865000.0</v>
+      </c>
+      <c r="K5">
+        <v>1965000.0</v>
+      </c>
+      <c r="L5">
+        <v>2707000.0</v>
+      </c>
+      <c r="M5">
+        <v>2283280.0</v>
+      </c>
+      <c r="N5">
+        <v>1943000.0</v>
+      </c>
+      <c r="O5">
+        <v>1946489.0</v>
+      </c>
+      <c r="P5">
+        <v>1498561.0</v>
+      </c>
+      <c r="Q5">
+        <v>-810159.0</v>
+      </c>
+      <c r="R5">
+        <v>260973.0</v>
+      </c>
+      <c r="S5">
+        <v>-1355546.0</v>
+      </c>
+      <c r="T5">
+        <v>1201.0</v>
+      </c>
+      <c r="U5">
+        <v>584913.0</v>
+      </c>
+      <c r="V5">
+        <v>889899.0</v>
+      </c>
+      <c r="W5">
+        <v>908001.0</v>
+      </c>
+      <c r="X5">
+        <v>787128.0</v>
+      </c>
+      <c r="Y5">
+        <v>806765.0</v>
+      </c>
+      <c r="Z5">
+        <v>975954.0</v>
+      </c>
+      <c r="AA5">
+        <v>649316.0</v>
+      </c>
+      <c r="AB5">
+        <v>503600.0</v>
+      </c>
+      <c r="AC5">
+        <v>450942.0</v>
+      </c>
+      <c r="AD5">
+        <v>479566.0</v>
+      </c>
+      <c r="AE5">
+        <v>345616.0</v>
+      </c>
+      <c r="AF5">
+        <v>536109.0</v>
+      </c>
+      <c r="AG5">
+        <v>129826.0</v>
+      </c>
+      <c r="AH5">
+        <v>553513.0</v>
+      </c>
+      <c r="AI5">
+        <v>121738.0</v>
+      </c>
+      <c r="AJ5">
+        <v>258454.0</v>
+      </c>
+      <c r="AK5">
+        <v>365320.0</v>
+      </c>
+      <c r="AL5">
+        <v>197779.0</v>
+      </c>
+      <c r="AM5">
+        <v>327833.0</v>
+      </c>
+      <c r="AN5">
+        <v>243563.0</v>
+      </c>
+      <c r="AO5">
+        <v>-109167.0</v>
+      </c>
+      <c r="AP5">
+        <v>-55220.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-279477.0</v>
+      </c>
+      <c r="AR5">
+        <v>-750870.0</v>
+      </c>
+      <c r="AS5">
+        <v>-792164.0</v>
+      </c>
+      <c r="AT5">
+        <v>-852647.0</v>
+      </c>
+      <c r="AU5">
+        <v>-1550864.0</v>
+      </c>
+      <c r="AV5">
+        <v>-748383.0</v>
+      </c>
+      <c r="AW5">
+        <v>-766688.0</v>
+      </c>
+      <c r="AX5">
+        <v>-684255.0</v>
+      </c>
+      <c r="AY5">
+        <v>-1089487.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-488796.0</v>
+      </c>
+      <c r="BA5">
+        <v>-751547.0</v>
+      </c>
+      <c r="BB5">
+        <v>-609138.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
+      <c r="A6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B6">
+        <v>4695000.0</v>
+      </c>
+      <c r="C6">
+        <v>3730000.0</v>
+      </c>
+      <c r="D6">
+        <v>2593000.0</v>
+      </c>
+      <c r="E6">
+        <v>2985000.0</v>
+      </c>
+      <c r="F6">
+        <v>2825000.0</v>
+      </c>
+      <c r="G6">
+        <v>1929000.0</v>
+      </c>
+      <c r="H6">
+        <v>1063000.0</v>
+      </c>
+      <c r="I6">
+        <v>2513000.0</v>
+      </c>
+      <c r="J6">
+        <v>1671000.0</v>
+      </c>
+      <c r="K6">
+        <v>2756000.0</v>
+      </c>
+      <c r="L6">
+        <v>3458759.0</v>
+      </c>
+      <c r="M6">
+        <v>2854956.0</v>
+      </c>
+      <c r="N6">
+        <v>2299103.0</v>
+      </c>
+      <c r="O6">
+        <v>2390380.0</v>
+      </c>
+      <c r="P6">
+        <v>2003341.0</v>
+      </c>
+      <c r="Q6">
+        <v>-387358.0</v>
+      </c>
+      <c r="R6">
+        <v>652316.0</v>
+      </c>
+      <c r="S6">
+        <v>-1077025.0</v>
+      </c>
+      <c r="T6">
+        <v>218188.0</v>
+      </c>
+      <c r="U6">
+        <v>830923.0</v>
+      </c>
+      <c r="V6">
+        <v>1117281.0</v>
+      </c>
+      <c r="W6">
+        <v>1117261.0</v>
+      </c>
+      <c r="X6">
+        <v>991995.0</v>
+      </c>
+      <c r="Y6">
+        <v>1000361.0</v>
+      </c>
+      <c r="Z6">
+        <v>1169543.0</v>
+      </c>
+      <c r="AA6">
+        <v>827846.0</v>
+      </c>
+      <c r="AB6">
+        <v>661342.0</v>
+      </c>
+      <c r="AC6">
+        <v>672809.0</v>
+      </c>
+      <c r="AD6">
+        <v>670709.0</v>
+      </c>
+      <c r="AE6">
+        <v>512743.0</v>
+      </c>
+      <c r="AF6">
+        <v>710154.0</v>
+      </c>
+      <c r="AG6">
+        <v>312417.0</v>
+      </c>
+      <c r="AH6">
+        <v>708755.0</v>
+      </c>
+      <c r="AI6">
+        <v>329956.0</v>
+      </c>
+      <c r="AJ6">
+        <v>386853.0</v>
+      </c>
+      <c r="AK6">
+        <v>487944.0</v>
+      </c>
+      <c r="AL6">
+        <v>315360.0</v>
+      </c>
+      <c r="AM6">
+        <v>425450.0</v>
+      </c>
+      <c r="AN6">
+        <v>335057.0</v>
+      </c>
+      <c r="AO6">
+        <v>-26167.0</v>
+      </c>
+      <c r="AP6">
+        <v>21483.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-203845.0</v>
+      </c>
+      <c r="AR6">
+        <v>-678571.0</v>
+      </c>
+      <c r="AS6">
+        <v>-721779.0</v>
+      </c>
+      <c r="AT6">
+        <v>-785447.0</v>
+      </c>
+      <c r="AU6">
+        <v>-1482292.0</v>
+      </c>
+      <c r="AV6">
+        <v>-706315.0</v>
+      </c>
+      <c r="AW6">
+        <v>-721952.0</v>
+      </c>
+      <c r="AX6">
+        <v>-669518.0</v>
+      </c>
+      <c r="AY6">
+        <v>-1076258.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-477886.0</v>
+      </c>
+      <c r="BA6">
+        <v>-745055.0</v>
+      </c>
+      <c r="BB6">
+        <v>-605878.0</v>
+      </c>
+      <c r="BC6">
+        <v>1712.0</v>
+      </c>
+      <c r="BD6">
+        <v>-8226.0</v>
+      </c>
+      <c r="BE6">
+        <v>-2895.0</v>
+      </c>
+      <c r="BF6">
+        <v>-2779.0</v>
+      </c>
+      <c r="BG6">
+        <v>-12160.0</v>
+      </c>
+      <c r="BH6">
+        <v>-16894.0</v>
+      </c>
+      <c r="BI6">
+        <v>-1900.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1950.0</v>
+      </c>
+      <c r="BK6">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:63">
+      <c r="A7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
+      <c r="A8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
+      <c r="A9" t="s">
+        <v>134</v>
+      </c>
+      <c r="B9">
+        <v>12427000.0</v>
+      </c>
+      <c r="C9">
+        <v>13955000.0</v>
+      </c>
+      <c r="D9">
+        <v>11136000.0</v>
+      </c>
+      <c r="E9">
+        <v>8771000.0</v>
+      </c>
+      <c r="F9">
+        <v>9184000.0</v>
+      </c>
+      <c r="G9">
+        <v>9078000.0</v>
+      </c>
+      <c r="H9">
+        <v>7113000.0</v>
+      </c>
+      <c r="I9">
+        <v>6879000.0</v>
+      </c>
+      <c r="J9">
+        <v>7463000.0</v>
+      </c>
+      <c r="K9">
+        <v>7821000.0</v>
+      </c>
+      <c r="L9">
+        <v>8635000.0</v>
+      </c>
+      <c r="M9">
+        <v>7506238.0</v>
+      </c>
+      <c r="N9">
+        <v>6371000.0</v>
+      </c>
+      <c r="O9">
+        <v>6432248.0</v>
+      </c>
+      <c r="P9">
+        <v>6564000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2726612.0</v>
+      </c>
+      <c r="R9">
+        <v>3860263.0</v>
+      </c>
+      <c r="S9">
+        <v>2411071.0</v>
+      </c>
+      <c r="T9">
+        <v>2645743.0</v>
+      </c>
+      <c r="U9">
+        <v>3369284.0</v>
+      </c>
+      <c r="V9">
+        <v>3344353.0</v>
+      </c>
+      <c r="W9">
+        <v>2672299.0</v>
+      </c>
+      <c r="X9">
+        <v>2910533.0</v>
+      </c>
+      <c r="Y9">
+        <v>3077161.0</v>
+      </c>
+      <c r="Z9">
+        <v>3461622.0</v>
+      </c>
+      <c r="AA9">
+        <v>3107908.0</v>
+      </c>
+      <c r="AB9">
+        <v>2900952.0</v>
+      </c>
+      <c r="AC9">
+        <v>2691396.0</v>
+      </c>
+      <c r="AD9">
+        <v>2431054.0</v>
+      </c>
+      <c r="AE9">
+        <v>2412410.0</v>
+      </c>
+      <c r="AF9">
+        <v>2687488.0</v>
+      </c>
+      <c r="AG9">
+        <v>2061990.0</v>
+      </c>
+      <c r="AH9">
+        <v>2828546.0</v>
+      </c>
+      <c r="AI9">
+        <v>2990534.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2371851.0</v>
+      </c>
+      <c r="AK9">
+        <v>2352614.0</v>
+      </c>
+      <c r="AL9">
+        <v>1942493.0</v>
+      </c>
+      <c r="AM9">
+        <v>1968090.0</v>
+      </c>
+      <c r="AN9">
+        <v>1684213.0</v>
+      </c>
+      <c r="AO9">
+        <v>1365314.0</v>
+      </c>
+      <c r="AP9">
+        <v>1475199.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1021948.0</v>
+      </c>
+      <c r="AR9">
+        <v>982131.0</v>
+      </c>
+      <c r="AS9">
+        <v>648168.0</v>
+      </c>
+      <c r="AT9">
+        <v>828191.0</v>
+      </c>
+      <c r="AU9">
+        <v>1019666.0</v>
+      </c>
+      <c r="AV9">
+        <v>1054262.0</v>
+      </c>
+      <c r="AW9">
+        <v>658864.0</v>
+      </c>
+      <c r="AX9">
+        <v>802924.0</v>
+      </c>
+      <c r="AY9">
+        <v>921974.0</v>
+      </c>
+      <c r="AZ9">
+        <v>624488.0</v>
+      </c>
+      <c r="BA9">
+        <v>514502.0</v>
+      </c>
+      <c r="BB9">
+        <v>490062.0</v>
+      </c>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
+      <c r="A10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B10">
+        <v>2634000.0</v>
+      </c>
+      <c r="C10">
+        <v>2963000.0</v>
+      </c>
+      <c r="D10">
+        <v>726000.0</v>
+      </c>
+      <c r="E10">
+        <v>1645000.0</v>
+      </c>
+      <c r="F10">
+        <v>1517000.0</v>
+      </c>
+      <c r="G10">
+        <v>1887000.0</v>
+      </c>
+      <c r="H10">
+        <v>538000.0</v>
+      </c>
+      <c r="I10">
+        <v>1549000.0</v>
+      </c>
+      <c r="J10">
+        <v>732000.0</v>
+      </c>
+      <c r="K10">
+        <v>1894000.0</v>
+      </c>
+      <c r="L10">
+        <v>2577000.0</v>
+      </c>
+      <c r="M10">
+        <v>2096091.0</v>
+      </c>
+      <c r="N10">
+        <v>1779860.0</v>
+      </c>
+      <c r="O10">
+        <v>1747308.0</v>
+      </c>
+      <c r="P10">
+        <v>1384000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-952238.0</v>
+      </c>
+      <c r="R10">
+        <v>133082.0</v>
+      </c>
+      <c r="S10">
+        <v>-1404761.0</v>
+      </c>
+      <c r="T10">
+        <v>-7530.0</v>
+      </c>
+      <c r="U10">
+        <v>577364.0</v>
+      </c>
+      <c r="V10">
+        <v>879473.0</v>
+      </c>
+      <c r="W10">
+        <v>942122.0</v>
+      </c>
+      <c r="X10">
+        <v>734142.0</v>
+      </c>
+      <c r="Y10">
+        <v>739767.0</v>
+      </c>
+      <c r="Z10">
+        <v>906202.0</v>
+      </c>
+      <c r="AA10">
+        <v>410105.0</v>
+      </c>
+      <c r="AB10">
+        <v>408615.0</v>
+      </c>
+      <c r="AC10">
+        <v>358308.0</v>
+      </c>
+      <c r="AD10">
+        <v>355666.0</v>
+      </c>
+      <c r="AE10">
+        <v>79894.0</v>
+      </c>
+      <c r="AF10">
+        <v>356348.0</v>
+      </c>
+      <c r="AG10">
+        <v>-210195.0</v>
+      </c>
+      <c r="AH10">
+        <v>324000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-36238.0</v>
+      </c>
+      <c r="AJ10">
+        <v>29345.0</v>
+      </c>
+      <c r="AK10">
+        <v>168360.0</v>
+      </c>
+      <c r="AL10">
+        <v>-4233.0</v>
+      </c>
+      <c r="AM10">
+        <v>133174.0</v>
+      </c>
+      <c r="AN10">
+        <v>80603.0</v>
+      </c>
+      <c r="AO10">
+        <v>-276810.0</v>
+      </c>
+      <c r="AP10">
+        <v>-226107.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-441234.0</v>
+      </c>
+      <c r="AR10">
+        <v>-975522.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1000306.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1094556.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1792380.0</v>
+      </c>
+      <c r="AV10">
+        <v>-773809.0</v>
+      </c>
+      <c r="AW10">
+        <v>-793398.0</v>
+      </c>
+      <c r="AX10">
+        <v>-700889.0</v>
+      </c>
+      <c r="AY10">
+        <v>-1089580.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-493568.0</v>
+      </c>
+      <c r="BA10">
+        <v>-753072.0</v>
+      </c>
+      <c r="BB10">
+        <v>-611388.0</v>
+      </c>
+      <c r="BC10">
+        <v>1712.0</v>
+      </c>
+      <c r="BD10">
+        <v>-8226.0</v>
+      </c>
+      <c r="BE10">
+        <v>-2895.0</v>
+      </c>
+      <c r="BF10">
+        <v>-2779.0</v>
+      </c>
+      <c r="BG10">
+        <v>-12160.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>-1900.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-1950.0</v>
+      </c>
+      <c r="BK10">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:63">
+      <c r="A11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11">
+        <v>577000.0</v>
+      </c>
+      <c r="C11">
+        <v>731000.0</v>
+      </c>
+      <c r="D11">
+        <v>186000.0</v>
+      </c>
+      <c r="E11">
+        <v>368000.0</v>
+      </c>
+      <c r="F11">
+        <v>280000.0</v>
+      </c>
+      <c r="G11">
+        <v>287000.0</v>
+      </c>
+      <c r="H11">
+        <v>128000.0</v>
+      </c>
+      <c r="I11">
+        <v>401000.0</v>
+      </c>
+      <c r="J11">
+        <v>179000.0</v>
+      </c>
+      <c r="K11">
+        <v>486000.0</v>
+      </c>
+      <c r="L11">
+        <v>568000.0</v>
+      </c>
+      <c r="M11">
+        <v>429764.0</v>
+      </c>
+      <c r="N11">
+        <v>524692.0</v>
+      </c>
+      <c r="O11">
+        <v>-96975.0</v>
+      </c>
+      <c r="P11">
+        <v>286000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-208992.0</v>
+      </c>
+      <c r="R11">
+        <v>29385.0</v>
+      </c>
+      <c r="S11">
+        <v>-94841.0</v>
+      </c>
+      <c r="T11">
+        <v>-2075.0</v>
+      </c>
+      <c r="U11">
+        <v>145439.0</v>
+      </c>
+      <c r="V11">
+        <v>247949.0</v>
+      </c>
+      <c r="W11">
+        <v>-744973.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
+        <v>3130128.0</v>
+      </c>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11">
+        <v>-6971.0</v>
+      </c>
+      <c r="AJ11">
+        <v>198662.0</v>
+      </c>
+      <c r="AK11">
+        <v>188230.0</v>
+      </c>
+      <c r="AL11">
+        <v>184732.0</v>
+      </c>
+      <c r="AM11">
+        <v>194753.0</v>
+      </c>
+      <c r="AN11">
+        <v>153159.0</v>
+      </c>
+      <c r="AO11">
+        <v>157949.0</v>
+      </c>
+      <c r="AP11">
+        <v>161762.0</v>
+      </c>
+      <c r="AQ11">
+        <v>159282.0</v>
+      </c>
+      <c r="AR11">
+        <v>212030.0</v>
+      </c>
+      <c r="AS11">
+        <v>178914.0</v>
+      </c>
+      <c r="AT11">
+        <v>123357.0</v>
+      </c>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
+        <v>4037188.0</v>
+      </c>
+      <c r="AZ11">
+        <v>4772.0</v>
+      </c>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11">
+        <v>16894.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
+      <c r="A12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B12">
+        <v>120000.0</v>
+      </c>
+      <c r="C12">
+        <v>125000.0</v>
+      </c>
+      <c r="D12">
+        <v>176000.0</v>
+      </c>
+      <c r="E12">
+        <v>80000.0</v>
+      </c>
+      <c r="F12">
+        <v>91000.0</v>
+      </c>
+      <c r="G12">
+        <v>111000.0</v>
+      </c>
+      <c r="H12">
+        <v>123000.0</v>
+      </c>
+      <c r="I12">
+        <v>126000.0</v>
+      </c>
+      <c r="J12">
+        <v>133000.0</v>
+      </c>
+      <c r="K12">
+        <v>71000.0</v>
+      </c>
+      <c r="L12">
+        <v>130000.0</v>
+      </c>
+      <c r="M12">
+        <v>187188.0</v>
+      </c>
+      <c r="N12">
+        <v>182924.0</v>
+      </c>
+      <c r="O12">
+        <v>199181.0</v>
+      </c>
+      <c r="P12">
+        <v>187000.0</v>
+      </c>
+      <c r="Q12">
+        <v>142079.0</v>
+      </c>
+      <c r="R12">
+        <v>127891.0</v>
+      </c>
+      <c r="S12">
+        <v>49215.0</v>
+      </c>
+      <c r="T12">
+        <v>8731.0</v>
+      </c>
+      <c r="U12">
+        <v>7549.0</v>
+      </c>
+      <c r="V12">
+        <v>10430.0</v>
+      </c>
+      <c r="W12">
+        <v>34121.0</v>
+      </c>
+      <c r="X12">
+        <v>52986.0</v>
+      </c>
+      <c r="Y12">
+        <v>66998.0</v>
+      </c>
+      <c r="Z12">
+        <v>69752.0</v>
+      </c>
+      <c r="AA12">
+        <v>239211.0</v>
+      </c>
+      <c r="AB12">
+        <v>94985.0</v>
+      </c>
+      <c r="AC12">
+        <v>92634.0</v>
+      </c>
+      <c r="AD12">
+        <v>123900.0</v>
+      </c>
+      <c r="AE12">
+        <v>265722.0</v>
+      </c>
+      <c r="AF12">
+        <v>179761.0</v>
+      </c>
+      <c r="AG12">
+        <v>340021.0</v>
+      </c>
+      <c r="AH12">
+        <v>229512.0</v>
+      </c>
+      <c r="AI12">
+        <v>157976.0</v>
+      </c>
+      <c r="AJ12">
+        <v>229109.0</v>
+      </c>
+      <c r="AK12">
+        <v>196960.0</v>
+      </c>
+      <c r="AL12">
+        <v>202012.0</v>
+      </c>
+      <c r="AM12">
+        <v>194659.0</v>
+      </c>
+      <c r="AN12">
+        <v>162960.0</v>
+      </c>
+      <c r="AO12">
+        <v>167643.0</v>
+      </c>
+      <c r="AP12">
+        <v>170887.0</v>
+      </c>
+      <c r="AQ12">
+        <v>161757.0</v>
+      </c>
+      <c r="AR12">
+        <v>224652.0</v>
+      </c>
+      <c r="AS12">
+        <v>208142.0</v>
+      </c>
+      <c r="AT12">
+        <v>241909.0</v>
+      </c>
+      <c r="AU12">
+        <v>241516.0</v>
+      </c>
+      <c r="AV12">
+        <v>25426.0</v>
+      </c>
+      <c r="AW12">
+        <v>26710.0</v>
+      </c>
+      <c r="AX12">
+        <v>16634.0</v>
+      </c>
+      <c r="AY12">
+        <v>93.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4772.0</v>
+      </c>
+      <c r="BA12">
+        <v>1525.0</v>
+      </c>
+      <c r="BB12">
+        <v>2250.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
+      <c r="A13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B13">
+        <v>90000.0</v>
+      </c>
+      <c r="C13">
+        <v>77000.0</v>
+      </c>
+      <c r="D13">
+        <v>79000.0</v>
+      </c>
+      <c r="E13">
+        <v>25000.0</v>
+      </c>
+      <c r="F13">
+        <v>30000.0</v>
+      </c>
+      <c r="G13">
+        <v>26000.0</v>
+      </c>
+      <c r="H13">
+        <v>37000.0</v>
+      </c>
+      <c r="I13">
+        <v>63000.0</v>
+      </c>
+      <c r="J13">
+        <v>92000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
+        <v>0.0</v>
+      </c>
+      <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
+      <c r="A14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+    </row>
+    <row r="15" spans="1:63">
+      <c r="A15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B15">
+        <v>2057000.0</v>
+      </c>
+      <c r="C15">
+        <v>2232000.0</v>
+      </c>
+      <c r="D15">
+        <v>540000.0</v>
+      </c>
+      <c r="E15">
+        <v>1277000.0</v>
+      </c>
+      <c r="F15">
+        <v>1237000.0</v>
+      </c>
+      <c r="G15">
+        <v>1600000.0</v>
+      </c>
+      <c r="H15">
+        <v>410000.0</v>
+      </c>
+      <c r="I15">
+        <v>1148000.0</v>
+      </c>
+      <c r="J15">
+        <v>553000.0</v>
+      </c>
+      <c r="K15">
+        <v>1408000.0</v>
+      </c>
+      <c r="L15">
+        <v>2009000.0</v>
+      </c>
+      <c r="M15">
+        <v>1743911.0</v>
+      </c>
+      <c r="N15">
+        <v>1401000.0</v>
+      </c>
+      <c r="O15">
+        <v>1844283.0</v>
+      </c>
+      <c r="P15">
+        <v>1098000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-743246.0</v>
+      </c>
+      <c r="R15">
+        <v>103697.0</v>
+      </c>
+      <c r="S15">
+        <v>-1309920.0</v>
+      </c>
+      <c r="T15">
+        <v>-5455.0</v>
+      </c>
+      <c r="U15">
+        <v>431925.0</v>
+      </c>
+      <c r="V15">
+        <v>631524.0</v>
+      </c>
+      <c r="W15">
+        <v>1687095.0</v>
+      </c>
+      <c r="X15">
+        <v>734142.0</v>
+      </c>
+      <c r="Y15">
+        <v>739767.0</v>
+      </c>
+      <c r="Z15">
+        <v>906202.0</v>
+      </c>
+      <c r="AA15">
+        <v>410105.0</v>
+      </c>
+      <c r="AB15">
+        <v>408615.0</v>
+      </c>
+      <c r="AC15">
+        <v>358308.0</v>
+      </c>
+      <c r="AD15">
+        <v>355666.0</v>
+      </c>
+      <c r="AE15">
+        <v>79894.0</v>
+      </c>
+      <c r="AF15">
+        <v>356348.0</v>
+      </c>
+      <c r="AG15">
+        <v>-210195.0</v>
+      </c>
+      <c r="AH15">
+        <v>324000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-36238.0</v>
+      </c>
+      <c r="AJ15">
+        <v>29345.0</v>
+      </c>
+      <c r="AK15">
+        <v>168360.0</v>
+      </c>
+      <c r="AL15">
+        <v>-4233.0</v>
+      </c>
+      <c r="AM15">
+        <v>133174.0</v>
+      </c>
+      <c r="AN15">
+        <v>80603.0</v>
+      </c>
+      <c r="AO15">
+        <v>-276810.0</v>
+      </c>
+      <c r="AP15">
+        <v>-226107.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-441234.0</v>
+      </c>
+      <c r="AR15">
+        <v>-975522.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1000306.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1094556.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1792380.0</v>
+      </c>
+      <c r="AV15">
+        <v>-773809.0</v>
+      </c>
+      <c r="AW15">
+        <v>-793398.0</v>
+      </c>
+      <c r="AX15">
+        <v>-700889.0</v>
+      </c>
+      <c r="AY15">
+        <v>-1089580.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-493568.0</v>
+      </c>
+      <c r="BA15">
+        <v>-753072.0</v>
+      </c>
+      <c r="BB15">
+        <v>-611388.0</v>
+      </c>
+      <c r="BC15">
+        <v>1712.0</v>
+      </c>
+      <c r="BD15">
+        <v>-8226.0</v>
+      </c>
+      <c r="BE15">
+        <v>-2895.0</v>
+      </c>
+      <c r="BF15">
+        <v>-2779.0</v>
+      </c>
+      <c r="BG15">
+        <v>-12160.0</v>
+      </c>
+      <c r="BH15">
+        <v>-16894.0</v>
+      </c>
+      <c r="BI15">
+        <v>-1900.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-1950.0</v>
+      </c>
+      <c r="BK15">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:63">
+      <c r="A16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>1722678.0</v>
+      </c>
+      <c r="N16">
+        <v>1722678.0</v>
+      </c>
+      <c r="O16">
+        <v>1856696.0</v>
+      </c>
+      <c r="P16">
+        <v>1085527.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
+      <c r="A17" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17">
+        <v>2057000.0</v>
+      </c>
+      <c r="C17">
+        <v>2232000.0</v>
+      </c>
+      <c r="D17">
+        <v>540000.0</v>
+      </c>
+      <c r="E17">
+        <v>1277000.0</v>
+      </c>
+      <c r="F17">
+        <v>1237000.0</v>
+      </c>
+      <c r="G17">
+        <v>1600000.0</v>
+      </c>
+      <c r="H17">
+        <v>410000.0</v>
+      </c>
+      <c r="I17">
+        <v>1148000.0</v>
+      </c>
+      <c r="J17">
+        <v>553000.0</v>
+      </c>
+      <c r="K17">
+        <v>1408000.0</v>
+      </c>
+      <c r="L17">
+        <v>2009000.0</v>
+      </c>
+      <c r="M17">
+        <v>1743911.0</v>
+      </c>
+      <c r="N17">
+        <v>1400926.0</v>
+      </c>
+      <c r="O17">
+        <v>1844283.0</v>
+      </c>
+      <c r="P17">
+        <v>1097940.0</v>
+      </c>
+      <c r="Q17">
+        <v>-743246.0</v>
+      </c>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
+      <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>-30000.0</v>
+      </c>
+      <c r="C18">
+        <v>-48000.0</v>
+      </c>
+      <c r="D18">
+        <v>-97000.0</v>
+      </c>
+      <c r="E18">
+        <v>-55000.0</v>
+      </c>
+      <c r="F18">
+        <v>-61000.0</v>
+      </c>
+      <c r="G18">
+        <v>-85000.0</v>
+      </c>
+      <c r="H18">
+        <v>-86000.0</v>
+      </c>
+      <c r="I18">
+        <v>-63000.0</v>
+      </c>
+      <c r="J18">
+        <v>-41000.0</v>
+      </c>
+      <c r="K18">
+        <v>-71000.0</v>
+      </c>
+      <c r="L18">
+        <v>-130000.0</v>
+      </c>
+      <c r="M18">
+        <v>-187188.0</v>
+      </c>
+      <c r="N18">
+        <v>-182924.0</v>
+      </c>
+      <c r="O18">
+        <v>-199181.0</v>
+      </c>
+      <c r="P18">
+        <v>-186859.0</v>
+      </c>
+      <c r="Q18">
+        <v>-142079.0</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
+      <c r="A19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
+      <c r="A20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
+      <c r="A21" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>2664000.0</v>
+      </c>
+      <c r="C21">
+        <v>3011000.0</v>
+      </c>
+      <c r="D21">
+        <v>823000.0</v>
+      </c>
+      <c r="E21">
+        <v>1700000.0</v>
+      </c>
+      <c r="F21">
+        <v>1578000.0</v>
+      </c>
+      <c r="G21">
+        <v>1929000.0</v>
+      </c>
+      <c r="H21">
+        <v>563000.0</v>
+      </c>
+      <c r="I21">
+        <v>1612000.0</v>
+      </c>
+      <c r="J21">
+        <v>773000.0</v>
+      </c>
+      <c r="K21">
+        <v>1965000.0</v>
+      </c>
+      <c r="L21">
+        <v>2707000.0</v>
+      </c>
+      <c r="M21">
+        <v>2275830.0</v>
+      </c>
+      <c r="N21">
+        <v>1942784.0</v>
+      </c>
+      <c r="O21">
+        <v>1893415.0</v>
+      </c>
+      <c r="P21">
+        <v>1499000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-831295.0</v>
+      </c>
+      <c r="R21">
+        <v>260973.0</v>
+      </c>
+      <c r="S21">
+        <v>-1355546.0</v>
+      </c>
+      <c r="T21">
+        <v>1201.0</v>
+      </c>
+      <c r="U21">
+        <v>584913.0</v>
+      </c>
+      <c r="V21">
+        <v>852199.0</v>
+      </c>
+      <c r="W21">
+        <v>908000.0</v>
+      </c>
+      <c r="X21">
+        <v>787128.0</v>
+      </c>
+      <c r="Y21">
+        <v>806765.0</v>
+      </c>
+      <c r="Z21">
+        <v>975954.0</v>
+      </c>
+      <c r="AA21">
+        <v>649316.0</v>
+      </c>
+      <c r="AB21">
+        <v>503600.0</v>
+      </c>
+      <c r="AC21">
+        <v>450942.0</v>
+      </c>
+      <c r="AD21">
+        <v>479566.0</v>
+      </c>
+      <c r="AE21">
+        <v>-2784512.0</v>
+      </c>
+      <c r="AF21">
+        <v>536109.0</v>
+      </c>
+      <c r="AG21">
+        <v>129826.0</v>
+      </c>
+      <c r="AH21">
+        <v>553513.0</v>
+      </c>
+      <c r="AI21">
+        <v>121738.0</v>
+      </c>
+      <c r="AJ21">
+        <v>258454.0</v>
+      </c>
+      <c r="AK21">
+        <v>365320.0</v>
+      </c>
+      <c r="AL21">
+        <v>197779.0</v>
+      </c>
+      <c r="AM21">
+        <v>327833.0</v>
+      </c>
+      <c r="AN21">
+        <v>243563.0</v>
+      </c>
+      <c r="AO21">
+        <v>-109167.0</v>
+      </c>
+      <c r="AP21">
+        <v>-55220.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-277002.0</v>
+      </c>
+      <c r="AR21">
+        <v>-358159.0</v>
+      </c>
+      <c r="AS21">
+        <v>-762936.0</v>
+      </c>
+      <c r="AT21">
+        <v>-852647.0</v>
+      </c>
+      <c r="AU21">
+        <v>-1550864.0</v>
+      </c>
+      <c r="AV21">
+        <v>-748383.0</v>
+      </c>
+      <c r="AW21">
+        <v>-766688.0</v>
+      </c>
+      <c r="AX21">
+        <v>-684255.0</v>
+      </c>
+      <c r="AY21">
+        <v>-1089487.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-488796.0</v>
+      </c>
+      <c r="BA21">
+        <v>-751547.0</v>
+      </c>
+      <c r="BB21">
+        <v>-609138.0</v>
+      </c>
+      <c r="BC21">
+        <v>1712.0</v>
+      </c>
+      <c r="BD21">
+        <v>-8226.0</v>
+      </c>
+      <c r="BE21">
+        <v>-2895.0</v>
+      </c>
+      <c r="BF21">
+        <v>-2779.0</v>
+      </c>
+      <c r="BG21">
+        <v>-12160.0</v>
+      </c>
+      <c r="BH21">
+        <v>-16894.0</v>
+      </c>
+      <c r="BI21">
+        <v>-1900.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-1950.0</v>
+      </c>
+      <c r="BK21">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:63">
+      <c r="A22" t="s">
+        <v>147</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
+      <c r="A23" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>50102000.0</v>
+      </c>
+      <c r="C23">
+        <v>50976000.0</v>
+      </c>
+      <c r="D23">
+        <v>46446000.0</v>
+      </c>
+      <c r="E23">
+        <v>33503000.0</v>
+      </c>
+      <c r="F23">
+        <v>33677000.0</v>
+      </c>
+      <c r="G23">
+        <v>31656000.0</v>
+      </c>
+      <c r="H23">
+        <v>30960000.0</v>
+      </c>
+      <c r="I23">
+        <v>26770000.0</v>
+      </c>
+      <c r="J23">
+        <v>29065000.0</v>
+      </c>
+      <c r="K23">
+        <v>24760000.0</v>
+      </c>
+      <c r="L23">
+        <v>25941000.0</v>
+      </c>
+      <c r="M23">
+        <v>22514255.0</v>
+      </c>
+      <c r="N23">
+        <v>21178032.0</v>
+      </c>
+      <c r="O23">
+        <v>20923239.0</v>
+      </c>
+      <c r="P23">
+        <v>24195000.0</v>
+      </c>
+      <c r="Q23">
+        <v>23677769.0</v>
+      </c>
+      <c r="R23">
+        <v>21569607.0</v>
+      </c>
+      <c r="S23">
+        <v>15208620.0</v>
+      </c>
+      <c r="T23">
+        <v>10851481.0</v>
+      </c>
+      <c r="U23">
+        <v>11479671.0</v>
+      </c>
+      <c r="V23">
+        <v>9461201.0</v>
+      </c>
+      <c r="W23">
+        <v>8466210.0</v>
+      </c>
+      <c r="X23">
+        <v>8897067.0</v>
+      </c>
+      <c r="Y23">
+        <v>9440799.0</v>
+      </c>
+      <c r="Z23">
+        <v>9858987.0</v>
+      </c>
+      <c r="AA23">
+        <v>9456826.0</v>
+      </c>
+      <c r="AB23">
+        <v>8763436.0</v>
+      </c>
+      <c r="AC23">
+        <v>7648503.0</v>
+      </c>
+      <c r="AD23">
+        <v>6825258.0</v>
+      </c>
+      <c r="AE23">
+        <v>6550825.0</v>
+      </c>
+      <c r="AF23">
+        <v>7706738.0</v>
+      </c>
+      <c r="AG23">
+        <v>5511004.0</v>
+      </c>
+      <c r="AH23">
+        <v>7188481.0</v>
+      </c>
+      <c r="AI23">
+        <v>7707507.0</v>
+      </c>
+      <c r="AJ23">
+        <v>7092901.0</v>
+      </c>
+      <c r="AK23">
+        <v>6640114.0</v>
+      </c>
+      <c r="AL23">
+        <v>5159522.0</v>
+      </c>
+      <c r="AM23">
+        <v>5082477.0</v>
+      </c>
+      <c r="AN23">
+        <v>4332662.0</v>
+      </c>
+      <c r="AO23">
+        <v>4247447.0</v>
+      </c>
+      <c r="AP23">
+        <v>3979197.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3550190.0</v>
+      </c>
+      <c r="AR23">
+        <v>3595939.0</v>
+      </c>
+      <c r="AS23">
+        <v>3502136.0</v>
+      </c>
+      <c r="AT23">
+        <v>4089137.0</v>
+      </c>
+      <c r="AU23">
+        <v>5297505.0</v>
+      </c>
+      <c r="AV23">
+        <v>4508081.0</v>
+      </c>
+      <c r="AW23">
+        <v>3016456.0</v>
+      </c>
+      <c r="AX23">
+        <v>3267404.0</v>
+      </c>
+      <c r="AY23">
+        <v>4191039.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2656313.0</v>
+      </c>
+      <c r="BA23">
+        <v>2451935.0</v>
+      </c>
+      <c r="BB23">
+        <v>2381302.0</v>
+      </c>
+      <c r="BC23">
+        <v>1712.0</v>
+      </c>
+      <c r="BD23">
+        <v>8226.0</v>
+      </c>
+      <c r="BE23">
+        <v>2895.0</v>
+      </c>
+      <c r="BF23">
+        <v>2779.0</v>
+      </c>
+      <c r="BG23">
+        <v>12160.0</v>
+      </c>
+      <c r="BH23">
+        <v>16894.0</v>
+      </c>
+      <c r="BI23">
+        <v>1900.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1950.0</v>
+      </c>
+      <c r="BK23">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:63">
+      <c r="A24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
+      <c r="A25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>2031000.0</v>
+      </c>
+      <c r="C25">
+        <v>642000.0</v>
+      </c>
+      <c r="D25">
+        <v>1770000.0</v>
+      </c>
+      <c r="E25">
+        <v>1260000.0</v>
+      </c>
+      <c r="F25">
+        <v>1217000.0</v>
+      </c>
+      <c r="G25">
+        <v>-496000.0</v>
+      </c>
+      <c r="H25">
+        <v>402000.0</v>
+      </c>
+      <c r="I25">
+        <v>838000.0</v>
+      </c>
+      <c r="J25">
+        <v>806000.0</v>
+      </c>
+      <c r="K25">
+        <v>791000.0</v>
+      </c>
+      <c r="L25">
+        <v>752221.0</v>
+      </c>
+      <c r="M25">
+        <v>571676.0</v>
+      </c>
+      <c r="N25">
+        <v>356103.0</v>
+      </c>
+      <c r="O25">
+        <v>443891.0</v>
+      </c>
+      <c r="P25">
+        <v>504779.0</v>
+      </c>
+      <c r="Q25">
+        <v>422801.0</v>
+      </c>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26">
+        <v>87000.0</v>
+      </c>
+      <c r="C26">
+        <v>80000.0</v>
+      </c>
+      <c r="D26">
+        <v>80000.0</v>
+      </c>
+      <c r="E26">
+        <v>55000.0</v>
+      </c>
+      <c r="F26">
+        <v>73000.0</v>
+      </c>
+      <c r="G26">
+        <v>103000.0</v>
+      </c>
+      <c r="H26">
+        <v>155000.0</v>
+      </c>
+      <c r="I26">
+        <v>93000.0</v>
+      </c>
+      <c r="J26">
+        <v>104000.0</v>
+      </c>
+      <c r="K26">
+        <v>124000.0</v>
+      </c>
+      <c r="L26">
+        <v>124000.0</v>
+      </c>
+      <c r="M26">
+        <v>94871.0</v>
+      </c>
+      <c r="N26">
+        <v>71185.0</v>
+      </c>
+      <c r="O26">
+        <v>42382.0</v>
+      </c>
+      <c r="P26">
+        <v>24000.0</v>
+      </c>
+      <c r="Q26">
+        <v>41792.0</v>
+      </c>
+      <c r="R26">
+        <v>26535.0</v>
+      </c>
+      <c r="S26">
+        <v>32849.0</v>
+      </c>
+      <c r="T26">
+        <v>33866.0</v>
+      </c>
+      <c r="U26">
+        <v>30541.0</v>
+      </c>
+      <c r="V26">
+        <v>23436.0</v>
+      </c>
+      <c r="W26">
+        <v>24610.0</v>
+      </c>
+      <c r="X26">
+        <v>30765.0</v>
+      </c>
+      <c r="Y26">
+        <v>25857.0</v>
+      </c>
+      <c r="Z26">
+        <v>29481.0</v>
+      </c>
+      <c r="AA26">
+        <v>32047.0</v>
+      </c>
+      <c r="AB26">
+        <v>32744.0</v>
+      </c>
+      <c r="AC26">
+        <v>24509.0</v>
+      </c>
+      <c r="AD26">
+        <v>25326.0</v>
+      </c>
+      <c r="AE26">
+        <v>32113.0</v>
+      </c>
+      <c r="AF26">
+        <v>31628.0</v>
+      </c>
+      <c r="AG26">
+        <v>37083.0</v>
+      </c>
+      <c r="AH26">
+        <v>30096.0</v>
+      </c>
+      <c r="AI26">
+        <v>60353.0</v>
+      </c>
+      <c r="AJ26">
+        <v>10316.0</v>
+      </c>
+      <c r="AK26">
+        <v>33333.0</v>
+      </c>
+      <c r="AL26">
+        <v>33998.0</v>
+      </c>
+      <c r="AM26">
+        <v>37697.0</v>
+      </c>
+      <c r="AN26">
+        <v>38529.0</v>
+      </c>
+      <c r="AO26">
+        <v>37225.0</v>
+      </c>
+      <c r="AP26">
+        <v>30562.0</v>
+      </c>
+      <c r="AQ26">
+        <v>30197.0</v>
+      </c>
+      <c r="AR26">
+        <v>33877.0</v>
+      </c>
+      <c r="AS26">
+        <v>20479.0</v>
+      </c>
+      <c r="AT26">
+        <v>23079.0</v>
+      </c>
+      <c r="AU26">
+        <v>28905.0</v>
+      </c>
+      <c r="AV26">
+        <v>28967.0</v>
+      </c>
+      <c r="AW26">
+        <v>24091.0</v>
+      </c>
+      <c r="AX26">
+        <v>18901.0</v>
+      </c>
+      <c r="AY26">
+        <v>7058.0</v>
+      </c>
+      <c r="AZ26">
+        <v>5212.0</v>
+      </c>
+      <c r="BA26">
+        <v>3995.0</v>
+      </c>
+      <c r="BB26">
+        <v>3143.0</v>
+      </c>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
+      <c r="A27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27">
+        <v>761000.0</v>
+      </c>
+      <c r="C27">
+        <v>1200000.0</v>
+      </c>
+      <c r="D27">
+        <v>756000.0</v>
+      </c>
+      <c r="E27">
+        <v>709000.0</v>
+      </c>
+      <c r="F27">
+        <v>814000.0</v>
+      </c>
+      <c r="G27">
+        <v>700000.0</v>
+      </c>
+      <c r="H27">
+        <v>663000.0</v>
+      </c>
+      <c r="I27">
+        <v>404000.0</v>
+      </c>
+      <c r="J27">
+        <v>476000.0</v>
+      </c>
+      <c r="K27">
+        <v>678000.0</v>
+      </c>
+      <c r="L27">
+        <v>375000.0</v>
+      </c>
+      <c r="M27">
+        <v>190000.0</v>
+      </c>
+      <c r="N27">
+        <v>31.0</v>
+      </c>
+      <c r="O27">
+        <v>401000.0</v>
+      </c>
+      <c r="P27">
+        <v>213.0</v>
+      </c>
+      <c r="Q27">
+        <v>119000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
+        <v>2096026.0</v>
+      </c>
+      <c r="AR27"/>
+      <c r="AS27">
+        <v>521626.0</v>
+      </c>
+      <c r="AT27"/>
+      <c r="AU27">
+        <v>2774356.0</v>
+      </c>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27">
+        <v>762000.0</v>
+      </c>
+      <c r="AY27">
+        <v>2440424.0</v>
+      </c>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
+      <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28">
+        <v>8915000.0</v>
+      </c>
+      <c r="C28">
+        <v>9564000.0</v>
+      </c>
+      <c r="D28">
+        <v>8477000.0</v>
+      </c>
+      <c r="E28">
+        <v>6307000.0</v>
+      </c>
+      <c r="F28">
+        <v>6719000.0</v>
+      </c>
+      <c r="G28">
+        <v>6346000.0</v>
+      </c>
+      <c r="H28">
+        <v>5732000.0</v>
+      </c>
+      <c r="I28">
+        <v>4770000.0</v>
+      </c>
+      <c r="J28">
+        <v>5210000.0</v>
+      </c>
+      <c r="K28">
+        <v>5054000.0</v>
+      </c>
+      <c r="L28">
+        <v>5429000.0</v>
+      </c>
+      <c r="M28">
+        <v>4946000.0</v>
+      </c>
+      <c r="N28">
+        <v>4357031.0</v>
+      </c>
+      <c r="O28">
+        <v>4095000.0</v>
+      </c>
+      <c r="P28">
+        <v>5041213.0</v>
+      </c>
+      <c r="Q28">
+        <v>3397115.0</v>
+      </c>
+      <c r="R28">
+        <v>3572755.0</v>
+      </c>
+      <c r="S28">
+        <v>3733768.0</v>
+      </c>
+      <c r="T28">
+        <v>2610676.0</v>
+      </c>
+      <c r="U28">
+        <v>2753830.0</v>
+      </c>
+      <c r="V28">
+        <v>2468718.0</v>
+      </c>
+      <c r="W28">
+        <v>1739688.0</v>
+      </c>
+      <c r="X28">
+        <v>2092640.0</v>
+      </c>
+      <c r="Y28">
+        <v>2244539.0</v>
+      </c>
+      <c r="Z28">
+        <v>2456187.0</v>
+      </c>
+      <c r="AA28">
+        <v>2426545.0</v>
+      </c>
+      <c r="AB28">
+        <v>2364608.0</v>
+      </c>
+      <c r="AC28">
+        <v>2215945.0</v>
+      </c>
+      <c r="AD28">
+        <v>1866162.0</v>
+      </c>
+      <c r="AE28">
+        <v>2034681.0</v>
+      </c>
+      <c r="AF28">
+        <v>2119751.0</v>
+      </c>
+      <c r="AG28">
+        <v>1895081.0</v>
+      </c>
+      <c r="AH28">
+        <v>2244937.0</v>
+      </c>
+      <c r="AI28">
+        <v>2808443.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2103081.0</v>
+      </c>
+      <c r="AK28">
+        <v>1953961.0</v>
+      </c>
+      <c r="AL28">
+        <v>1710717.0</v>
+      </c>
+      <c r="AM28">
+        <v>1602560.0</v>
+      </c>
+      <c r="AN28">
+        <v>1402121.0</v>
+      </c>
+      <c r="AO28">
+        <v>1437256.0</v>
+      </c>
+      <c r="AP28">
+        <v>1499857.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1268753.0</v>
+      </c>
+      <c r="AR28">
+        <v>1306413.0</v>
+      </c>
+      <c r="AS28">
+        <v>868999.0</v>
+      </c>
+      <c r="AT28">
+        <v>1657759.0</v>
+      </c>
+      <c r="AU28">
+        <v>2541625.0</v>
+      </c>
+      <c r="AV28">
+        <v>1773678.0</v>
+      </c>
+      <c r="AW28">
+        <v>1401461.0</v>
+      </c>
+      <c r="AX28">
+        <v>1468278.0</v>
+      </c>
+      <c r="AY28">
+        <v>2004403.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1108072.0</v>
+      </c>
+      <c r="BA28">
+        <v>1262054.0</v>
+      </c>
+      <c r="BB28">
+        <v>1096057.0</v>
+      </c>
+      <c r="BC28">
+        <v>1712.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28">
+        <v>2895.0</v>
+      </c>
+      <c r="BF28">
+        <v>2779.0</v>
+      </c>
+      <c r="BG28">
+        <v>12160.0</v>
+      </c>
+      <c r="BH28">
+        <v>16894.0</v>
+      </c>
+      <c r="BI28">
+        <v>1900.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1950.0</v>
+      </c>
+      <c r="BK28">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:63">
+      <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>577000.0</v>
+      </c>
+      <c r="C29">
+        <v>731000.0</v>
+      </c>
+      <c r="D29">
+        <v>186000.0</v>
+      </c>
+      <c r="E29">
+        <v>368000.0</v>
+      </c>
+      <c r="F29">
+        <v>280000.0</v>
+      </c>
+      <c r="G29">
+        <v>287000.0</v>
+      </c>
+      <c r="H29">
+        <v>128000.0</v>
+      </c>
+      <c r="I29">
+        <v>401000.0</v>
+      </c>
+      <c r="J29">
+        <v>179000.0</v>
+      </c>
+      <c r="K29">
+        <v>486000.0</v>
+      </c>
+      <c r="L29">
+        <v>568000.0</v>
+      </c>
+      <c r="M29">
+        <v>429764.0</v>
+      </c>
+      <c r="N29">
+        <v>524692.0</v>
+      </c>
+      <c r="O29">
+        <v>-96975.0</v>
+      </c>
+      <c r="P29">
+        <v>285686.0</v>
+      </c>
+      <c r="Q29">
+        <v>-208992.0</v>
+      </c>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
+      <c r="A30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30">
+        <v>9763000.0</v>
+      </c>
+      <c r="C30">
+        <v>10944000.0</v>
+      </c>
+      <c r="D30">
+        <v>10313000.0</v>
+      </c>
+      <c r="E30">
+        <v>7071000.0</v>
+      </c>
+      <c r="F30">
+        <v>7606000.0</v>
+      </c>
+      <c r="G30">
+        <v>7149000.0</v>
+      </c>
+      <c r="H30">
+        <v>6550000.0</v>
+      </c>
+      <c r="I30">
+        <v>5267000.0</v>
+      </c>
+      <c r="J30">
+        <v>6690000.0</v>
+      </c>
+      <c r="K30">
+        <v>5856000.0</v>
+      </c>
+      <c r="L30">
+        <v>5928000.0</v>
+      </c>
+      <c r="M30">
+        <v>5230408.0</v>
+      </c>
+      <c r="N30">
+        <v>4428216.0</v>
+      </c>
+      <c r="O30">
+        <v>4538833.0</v>
+      </c>
+      <c r="P30">
+        <v>5065000.0</v>
+      </c>
+      <c r="Q30">
+        <v>3557907.0</v>
+      </c>
+      <c r="R30">
+        <v>3599290.0</v>
+      </c>
+      <c r="S30">
+        <v>3766617.0</v>
+      </c>
+      <c r="T30">
+        <v>2644542.0</v>
+      </c>
+      <c r="U30">
+        <v>2784371.0</v>
+      </c>
+      <c r="V30">
+        <v>2492154.0</v>
+      </c>
+      <c r="W30">
+        <v>1764298.0</v>
+      </c>
+      <c r="X30">
+        <v>2123405.0</v>
+      </c>
+      <c r="Y30">
+        <v>2270396.0</v>
+      </c>
+      <c r="Z30">
+        <v>2485668.0</v>
+      </c>
+      <c r="AA30">
+        <v>2458592.0</v>
+      </c>
+      <c r="AB30">
+        <v>2397352.0</v>
+      </c>
+      <c r="AC30">
+        <v>2240454.0</v>
+      </c>
+      <c r="AD30">
+        <v>1891488.0</v>
+      </c>
+      <c r="AE30">
+        <v>2066794.0</v>
+      </c>
+      <c r="AF30">
+        <v>2151379.0</v>
+      </c>
+      <c r="AG30">
+        <v>1932164.0</v>
+      </c>
+      <c r="AH30">
+        <v>2275033.0</v>
+      </c>
+      <c r="AI30">
+        <v>2868796.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2113397.0</v>
+      </c>
+      <c r="AK30">
+        <v>1987294.0</v>
+      </c>
+      <c r="AL30">
+        <v>1744715.0</v>
+      </c>
+      <c r="AM30">
+        <v>1640257.0</v>
+      </c>
+      <c r="AN30">
+        <v>1440650.0</v>
+      </c>
+      <c r="AO30">
+        <v>1474481.0</v>
+      </c>
+      <c r="AP30">
+        <v>1530419.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1298950.0</v>
+      </c>
+      <c r="AR30">
+        <v>1340290.0</v>
+      </c>
+      <c r="AS30">
+        <v>1411104.0</v>
+      </c>
+      <c r="AT30">
+        <v>1680838.0</v>
+      </c>
+      <c r="AU30">
+        <v>2570530.0</v>
+      </c>
+      <c r="AV30">
+        <v>1802645.0</v>
+      </c>
+      <c r="AW30">
+        <v>1425552.0</v>
+      </c>
+      <c r="AX30">
+        <v>1487179.0</v>
+      </c>
+      <c r="AY30">
+        <v>2011461.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1113284.0</v>
+      </c>
+      <c r="BA30">
+        <v>1266049.0</v>
+      </c>
+      <c r="BB30">
+        <v>1099200.0</v>
+      </c>
+      <c r="BC30">
+        <v>-1712.0</v>
+      </c>
+      <c r="BD30">
+        <v>8226.0</v>
+      </c>
+      <c r="BE30">
+        <v>2895.0</v>
+      </c>
+      <c r="BF30">
+        <v>2779.0</v>
+      </c>
+      <c r="BG30">
+        <v>12160.0</v>
+      </c>
+      <c r="BH30">
+        <v>16894.0</v>
+      </c>
+      <c r="BI30">
+        <v>1900.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1950.0</v>
+      </c>
+      <c r="BK30">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:63">
+      <c r="A31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31">
+        <v>-30000.0</v>
+      </c>
+      <c r="C31">
+        <v>-48000.0</v>
+      </c>
+      <c r="D31">
+        <v>-97000.0</v>
+      </c>
+      <c r="E31">
+        <v>-55000.0</v>
+      </c>
+      <c r="F31">
+        <v>-61000.0</v>
+      </c>
+      <c r="G31">
+        <v>-42000.0</v>
+      </c>
+      <c r="H31">
+        <v>-25000.0</v>
+      </c>
+      <c r="I31">
+        <v>-63000.0</v>
+      </c>
+      <c r="J31">
+        <v>-41000.0</v>
+      </c>
+      <c r="K31">
+        <v>-71000.0</v>
+      </c>
+      <c r="L31">
+        <v>-130000.0</v>
+      </c>
+      <c r="M31">
+        <v>-179739.0</v>
+      </c>
+      <c r="N31">
+        <v>-162924.0</v>
+      </c>
+      <c r="O31">
+        <v>-146107.0</v>
+      </c>
+      <c r="P31">
+        <v>-115000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-120943.0</v>
+      </c>
+      <c r="R31">
+        <v>-127891.0</v>
+      </c>
+      <c r="S31">
+        <v>-49215.0</v>
+      </c>
+      <c r="T31">
+        <v>-8731.0</v>
+      </c>
+      <c r="U31">
+        <v>-7549.0</v>
+      </c>
+      <c r="V31">
+        <v>27274.0</v>
+      </c>
+      <c r="W31">
+        <v>34121.0</v>
+      </c>
+      <c r="X31">
+        <v>-52986.0</v>
+      </c>
+      <c r="Y31">
+        <v>-66998.0</v>
+      </c>
+      <c r="Z31">
+        <v>-69752.0</v>
+      </c>
+      <c r="AA31">
+        <v>-239211.0</v>
+      </c>
+      <c r="AB31">
+        <v>-94985.0</v>
+      </c>
+      <c r="AC31">
+        <v>-92634.0</v>
+      </c>
+      <c r="AD31">
+        <v>-123900.0</v>
+      </c>
+      <c r="AE31">
+        <v>-265722.0</v>
+      </c>
+      <c r="AF31">
+        <v>-179761.0</v>
+      </c>
+      <c r="AG31">
+        <v>-340021.0</v>
+      </c>
+      <c r="AH31">
+        <v>-229512.0</v>
+      </c>
+      <c r="AI31">
+        <v>-157976.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-229109.0</v>
+      </c>
+      <c r="AK31">
+        <v>-196960.0</v>
+      </c>
+      <c r="AL31">
+        <v>-202012.0</v>
+      </c>
+      <c r="AM31">
+        <v>-194659.0</v>
+      </c>
+      <c r="AN31">
+        <v>-162960.0</v>
+      </c>
+      <c r="AO31">
+        <v>-167643.0</v>
+      </c>
+      <c r="AP31">
+        <v>-170887.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-164232.0</v>
+      </c>
+      <c r="AR31">
+        <v>-617363.0</v>
+      </c>
+      <c r="AS31">
+        <v>-237370.0</v>
+      </c>
+      <c r="AT31">
+        <v>-241909.0</v>
+      </c>
+      <c r="AU31">
+        <v>-241516.0</v>
+      </c>
+      <c r="AV31">
+        <v>-25426.0</v>
+      </c>
+      <c r="AW31">
+        <v>-26710.0</v>
+      </c>
+      <c r="AX31">
+        <v>-16634.0</v>
+      </c>
+      <c r="AY31">
+        <v>-93.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4772.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1525.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2250.0</v>
+      </c>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31">
+        <v>16894.0</v>
+      </c>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
+      <c r="A32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32">
+        <v>52766000.0</v>
+      </c>
+      <c r="C32">
+        <v>53987000.0</v>
+      </c>
+      <c r="D32">
+        <v>47269000.0</v>
+      </c>
+      <c r="E32">
+        <v>35203000.0</v>
+      </c>
+      <c r="F32">
+        <v>35255000.0</v>
+      </c>
+      <c r="G32">
+        <v>33585000.0</v>
+      </c>
+      <c r="H32">
+        <v>31523000.0</v>
+      </c>
+      <c r="I32">
+        <v>28382000.0</v>
+      </c>
+      <c r="J32">
+        <v>29838000.0</v>
+      </c>
+      <c r="K32">
+        <v>26725000.0</v>
+      </c>
+      <c r="L32">
+        <v>28648000.0</v>
+      </c>
+      <c r="M32">
+        <v>24790085.0</v>
+      </c>
+      <c r="N32">
+        <v>23120816.0</v>
+      </c>
+      <c r="O32">
+        <v>22816654.0</v>
+      </c>
+      <c r="P32">
+        <v>25694000.0</v>
+      </c>
+      <c r="Q32">
+        <v>22846474.0</v>
+      </c>
+      <c r="R32">
+        <v>21830580.0</v>
+      </c>
+      <c r="S32">
+        <v>13853074.0</v>
+      </c>
+      <c r="T32">
+        <v>10852682.0</v>
+      </c>
+      <c r="U32">
+        <v>12064584.0</v>
+      </c>
+      <c r="V32">
+        <v>10313400.0</v>
+      </c>
+      <c r="W32">
+        <v>9374211.0</v>
+      </c>
+      <c r="X32">
+        <v>9684195.0</v>
+      </c>
+      <c r="Y32">
+        <v>10247564.0</v>
+      </c>
+      <c r="Z32">
+        <v>10834941.0</v>
+      </c>
+      <c r="AA32">
+        <v>10106142.0</v>
+      </c>
+      <c r="AB32">
+        <v>9267036.0</v>
+      </c>
+      <c r="AC32">
+        <v>8099445.0</v>
+      </c>
+      <c r="AD32">
+        <v>7364824.0</v>
+      </c>
+      <c r="AE32">
+        <v>6896441.0</v>
+      </c>
+      <c r="AF32">
+        <v>8242847.0</v>
+      </c>
+      <c r="AG32">
+        <v>5640830.0</v>
+      </c>
+      <c r="AH32">
+        <v>7741994.0</v>
+      </c>
+      <c r="AI32">
+        <v>7829245.0</v>
+      </c>
+      <c r="AJ32">
+        <v>7351355.0</v>
+      </c>
+      <c r="AK32">
+        <v>7005434.0</v>
+      </c>
+      <c r="AL32">
+        <v>5357300.0</v>
+      </c>
+      <c r="AM32">
+        <v>5410310.0</v>
+      </c>
+      <c r="AN32">
+        <v>4576225.0</v>
+      </c>
+      <c r="AO32">
+        <v>4138280.0</v>
+      </c>
+      <c r="AP32">
+        <v>3923977.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3273188.0</v>
+      </c>
+      <c r="AR32">
+        <v>3237780.0</v>
+      </c>
+      <c r="AS32">
+        <v>2739200.0</v>
+      </c>
+      <c r="AT32">
+        <v>3236490.0</v>
+      </c>
+      <c r="AU32">
+        <v>3746641.0</v>
+      </c>
+      <c r="AV32">
+        <v>3759698.0</v>
+      </c>
+      <c r="AW32">
+        <v>2249768.0</v>
+      </c>
+      <c r="AX32">
+        <v>2583149.0</v>
+      </c>
+      <c r="AY32">
+        <v>3101552.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2167517.0</v>
+      </c>
+      <c r="BA32">
+        <v>1700388.0</v>
+      </c>
+      <c r="BB32">
+        <v>1772164.0</v>
+      </c>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>7150000.0</v>
+      </c>
+      <c r="C2">
+        <v>11022000.0</v>
+      </c>
+      <c r="D2">
+        <v>4378000.0</v>
+      </c>
+      <c r="E2">
+        <v>850598.0</v>
+      </c>
+      <c r="F2">
+        <v>3190560.0</v>
+      </c>
+      <c r="G2">
+        <v>393683.0</v>
+      </c>
+      <c r="H2">
+        <v>609409.0</v>
+      </c>
+      <c r="I2">
+        <v>581322.0</v>
+      </c>
+      <c r="J2">
+        <v>670807.0</v>
+      </c>
+      <c r="K2">
+        <v>793209.0</v>
+      </c>
+      <c r="L2">
+        <v>854995.0</v>
+      </c>
+      <c r="M2">
+        <v>1541640.0</v>
+      </c>
+      <c r="N2">
+        <v>2008161.0</v>
+      </c>
+      <c r="O2">
+        <v>16505.0</v>
+      </c>
+      <c r="P2">
+        <v>13.0</v>
+      </c>
+      <c r="Q2">
+        <v>717.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>1654000</v>
+      </c>
+      <c r="C3">
+        <v>5095000</v>
+      </c>
+      <c r="D3">
+        <v>786000</v>
+      </c>
+      <c r="E3">
+        <v>593214</v>
+      </c>
+      <c r="F3">
+        <v>862415</v>
+      </c>
+      <c r="G3">
+        <v>451940</v>
+      </c>
+      <c r="H3">
+        <v>268106</v>
+      </c>
+      <c r="I3">
+        <v>1033724</v>
+      </c>
+      <c r="J3">
+        <v>1474816</v>
+      </c>
+      <c r="K3">
+        <v>552869</v>
+      </c>
+      <c r="L3">
+        <v>208226</v>
+      </c>
+      <c r="M3">
+        <v>316831</v>
+      </c>
+      <c r="N3">
+        <v>877522</v>
+      </c>
+      <c r="O3">
+        <v>18288</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
         <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>12801000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3872000.0</v>
+      </c>
+      <c r="D6">
+        <v>6644000.0</v>
+      </c>
+      <c r="E6">
+        <v>3527785.0</v>
+      </c>
+      <c r="F6">
+        <v>-2339962.0</v>
+      </c>
+      <c r="G6">
+        <v>2796877.0</v>
+      </c>
+      <c r="H6">
+        <v>-215726.0</v>
+      </c>
+      <c r="I6">
+        <v>28087.0</v>
+      </c>
+      <c r="J6">
+        <v>-89485.0</v>
+      </c>
+      <c r="K6">
+        <v>-122402.0</v>
+      </c>
+      <c r="L6">
+        <v>-267573.0</v>
+      </c>
+      <c r="M6">
+        <v>-686645.0</v>
+      </c>
+      <c r="N6">
+        <v>-266226.0</v>
+      </c>
+      <c r="O6">
+        <v>1991656.0</v>
+      </c>
+      <c r="P6">
+        <v>68.0</v>
+      </c>
+      <c r="Q6">
+        <v>-704.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7">
+        <v>-3344000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1444000.0</v>
+      </c>
+      <c r="D7">
+        <v>2216000.0</v>
+      </c>
+      <c r="E7">
+        <v>1490965.0</v>
+      </c>
+      <c r="F7">
+        <v>-183960.0</v>
+      </c>
+      <c r="G7">
+        <v>-495764.0</v>
+      </c>
+      <c r="H7">
+        <v>-628884.0</v>
+      </c>
+      <c r="I7">
+        <v>15096.0</v>
+      </c>
+      <c r="J7">
+        <v>-34230.0</v>
+      </c>
+      <c r="K7">
+        <v>-409997.0</v>
+      </c>
+      <c r="L7">
+        <v>1013045.0</v>
+      </c>
+      <c r="M7">
+        <v>-1530513.0</v>
+      </c>
+      <c r="N7">
+        <v>-1086157.0</v>
+      </c>
+      <c r="O7">
+        <v>-106155.0</v>
+      </c>
+      <c r="P7">
+        <v>2253.0</v>
+      </c>
+      <c r="Q7">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>-1306000.0</v>
+      </c>
+      <c r="C9">
+        <v>-272000.0</v>
+      </c>
+      <c r="D9">
+        <v>2392000.0</v>
+      </c>
+      <c r="E9">
+        <v>562671.0</v>
+      </c>
+      <c r="F9">
+        <v>-938409.0</v>
+      </c>
+      <c r="G9">
+        <v>-245906.0</v>
+      </c>
+      <c r="H9">
+        <v>-1077063.0</v>
+      </c>
+      <c r="I9">
+        <v>433891.0</v>
+      </c>
+      <c r="J9">
+        <v>-1266895.0</v>
+      </c>
+      <c r="K9">
+        <v>-341238.0</v>
+      </c>
+      <c r="L9">
+        <v>756629.0</v>
+      </c>
+      <c r="M9">
+        <v>-1203579.0</v>
+      </c>
+      <c r="N9">
+        <v>-600284.0</v>
+      </c>
+      <c r="O9">
+        <v>117914.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>-3518000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1507000.0</v>
+      </c>
+      <c r="D10">
+        <v>263000.0</v>
+      </c>
+      <c r="E10">
+        <v>-745088.0</v>
+      </c>
+      <c r="F10">
+        <v>-474527.0</v>
+      </c>
+      <c r="G10">
+        <v>51206.0</v>
+      </c>
+      <c r="H10">
+        <v>101172.0</v>
+      </c>
+      <c r="I10">
+        <v>-523313.0</v>
+      </c>
+      <c r="J10">
+        <v>-17653.0</v>
+      </c>
+      <c r="K10">
+        <v>-248871.0</v>
+      </c>
+      <c r="L10">
+        <v>48418.0</v>
+      </c>
+      <c r="M10">
+        <v>-141341.0</v>
+      </c>
+      <c r="N10">
+        <v>-35709.0</v>
+      </c>
+      <c r="O10">
+        <v>24540.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2192359.0</v>
+      </c>
+      <c r="F11">
+        <v>1175677.0</v>
+      </c>
+      <c r="G11">
+        <v>99249.0</v>
+      </c>
+      <c r="H11">
+        <v>490858.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-69538.0</v>
+      </c>
+      <c r="F12">
+        <v>329390.0</v>
+      </c>
+      <c r="G12">
+        <v>-692078.0</v>
+      </c>
+      <c r="H12">
+        <v>93862.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-518977.0</v>
+      </c>
+      <c r="F13">
+        <v>53299.0</v>
+      </c>
+      <c r="G13">
+        <v>-400313.0</v>
+      </c>
+      <c r="H13">
+        <v>-143851.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>4889000.0</v>
+      </c>
+      <c r="C14">
+        <v>1550000.0</v>
+      </c>
+      <c r="D14">
+        <v>2471000.0</v>
+      </c>
+      <c r="E14">
+        <v>1762814.0</v>
+      </c>
+      <c r="F14">
+        <v>1013900.0</v>
+      </c>
+      <c r="G14">
+        <v>801312.0</v>
+      </c>
+      <c r="H14">
+        <v>749282.0</v>
+      </c>
+      <c r="I14">
+        <v>679005.0</v>
+      </c>
+      <c r="J14">
+        <v>538322.0</v>
+      </c>
+      <c r="K14">
+        <v>441585.0</v>
+      </c>
+      <c r="L14">
+        <v>285516.0</v>
+      </c>
+      <c r="M14">
+        <v>170113.0</v>
+      </c>
+      <c r="N14">
+        <v>33891.0</v>
+      </c>
+      <c r="O14">
+        <v>12564.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>49000.0</v>
+      </c>
+      <c r="E15">
+        <v>34070.0</v>
+      </c>
+      <c r="F15">
+        <v>34070.0</v>
+      </c>
+      <c r="G15">
+        <v>34070.0</v>
+      </c>
+      <c r="H15">
+        <v>34070.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>19951000.0</v>
+      </c>
+      <c r="C16">
+        <v>7150000.0</v>
+      </c>
+      <c r="D16">
+        <v>11022000.0</v>
+      </c>
+      <c r="E16">
+        <v>4378383.0</v>
+      </c>
+      <c r="F16">
+        <v>850598.0</v>
+      </c>
+      <c r="G16">
+        <v>3190560.0</v>
+      </c>
+      <c r="H16">
+        <v>393683.0</v>
+      </c>
+      <c r="I16">
+        <v>609409.0</v>
+      </c>
+      <c r="J16">
+        <v>581322.0</v>
+      </c>
+      <c r="K16">
+        <v>670807.0</v>
+      </c>
+      <c r="L16">
+        <v>587422.0</v>
+      </c>
+      <c r="M16">
+        <v>854995.0</v>
+      </c>
+      <c r="N16">
+        <v>1741935.0</v>
+      </c>
+      <c r="O16">
+        <v>2008161.0</v>
+      </c>
+      <c r="P16">
+        <v>81.0</v>
+      </c>
+      <c r="Q16">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>9767000.0</v>
+      </c>
+      <c r="C18">
+        <v>82000.0</v>
+      </c>
+      <c r="D18">
+        <v>10835000.0</v>
+      </c>
+      <c r="E18">
+        <v>4915822.0</v>
+      </c>
+      <c r="F18">
+        <v>47426.0</v>
+      </c>
+      <c r="G18">
+        <v>3246600.0</v>
+      </c>
+      <c r="H18">
+        <v>1546583.0</v>
+      </c>
+      <c r="I18">
+        <v>409684.0</v>
+      </c>
+      <c r="J18">
+        <v>-159316.0</v>
+      </c>
+      <c r="K18">
+        <v>-195635.0</v>
+      </c>
+      <c r="L18">
+        <v>-1468485.0</v>
+      </c>
+      <c r="M18">
+        <v>-5324195.0</v>
+      </c>
+      <c r="N18">
+        <v>-4699120.0</v>
+      </c>
+      <c r="O18">
+        <v>-2111502.0</v>
+      </c>
+      <c r="P18">
+        <v>-23807.0</v>
+      </c>
+      <c r="Q18">
+        <v>-19254.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-5095000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1432000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1093214.0</v>
+      </c>
+      <c r="F19">
+        <v>-11270957.0</v>
+      </c>
+      <c r="G19">
+        <v>-451940.0</v>
+      </c>
+      <c r="H19">
+        <v>-268106.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20">
+        <v>18927000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>1365000.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>1370000.0</v>
+      </c>
+      <c r="C21">
+        <v>-4009000.0</v>
+      </c>
+      <c r="D21">
+        <v>-3564000.0</v>
+      </c>
+      <c r="E21">
+        <v>-2153303.0</v>
+      </c>
+      <c r="F21">
+        <v>8065824.0</v>
+      </c>
+      <c r="G21">
+        <v>-4237305.0</v>
+      </c>
+      <c r="H21">
+        <v>-1762399.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22">
+        <v>5286000.0</v>
+      </c>
+      <c r="C22">
+        <v>3711000.0</v>
+      </c>
+      <c r="D22">
+        <v>6561000.0</v>
+      </c>
+      <c r="E22">
+        <v>2302674.0</v>
+      </c>
+      <c r="F22">
+        <v>-251926.0</v>
+      </c>
+      <c r="G22">
+        <v>4067206.0</v>
+      </c>
+      <c r="H22">
+        <v>1532694.0</v>
+      </c>
+      <c r="I22">
+        <v>453499.0</v>
+      </c>
+      <c r="J22">
+        <v>319740.0</v>
+      </c>
+      <c r="K22">
+        <v>-301080.0</v>
+      </c>
+      <c r="L22">
+        <v>-3511618.0</v>
+      </c>
+      <c r="M22">
+        <v>-4060476.0</v>
+      </c>
+      <c r="N22">
+        <v>-2947608.0</v>
+      </c>
+      <c r="O22">
+        <v>-1999623.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>20345000.0</v>
+      </c>
+      <c r="C23">
+        <v>55000.0</v>
+      </c>
+      <c r="D23">
+        <v>68000.0</v>
+      </c>
+      <c r="E23">
+        <v>1424336.0</v>
+      </c>
+      <c r="F23">
+        <v>8254400.0</v>
+      </c>
+      <c r="G23">
+        <v>-451940.0</v>
+      </c>
+      <c r="H23">
+        <v>385314.0</v>
+      </c>
+      <c r="I23">
+        <v>40000.0</v>
+      </c>
+      <c r="J23">
+        <v>-24697.0</v>
+      </c>
+      <c r="K23">
+        <v>353524.0</v>
+      </c>
+      <c r="L23">
+        <v>1580000.0</v>
+      </c>
+      <c r="M23">
+        <v>891156.0</v>
+      </c>
+      <c r="N23">
+        <v>-872106.0</v>
+      </c>
+      <c r="O23">
+        <v>-650842.0</v>
+      </c>
+      <c r="P23">
+        <v>23875.0</v>
+      </c>
+      <c r="Q23">
+        <v>18550.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>-500000.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24">
+        <v>-32567.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>-316831.0</v>
+      </c>
+      <c r="N24">
+        <v>-877522.0</v>
+      </c>
+      <c r="O24">
+        <v>-8288.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>1556000.0</v>
+      </c>
+      <c r="C25">
+        <v>16000.0</v>
+      </c>
+      <c r="D25">
+        <v>-278000.0</v>
+      </c>
+      <c r="E25">
+        <v>111635.0</v>
+      </c>
+      <c r="F25">
+        <v>2437.0</v>
+      </c>
+      <c r="G25">
+        <v>17864.0</v>
+      </c>
+      <c r="H25">
+        <v>67735.0</v>
+      </c>
+      <c r="I25">
+        <v>133314.0</v>
+      </c>
+      <c r="J25">
+        <v>63428.0</v>
+      </c>
+      <c r="K25">
+        <v>28526.0</v>
+      </c>
+      <c r="L25">
+        <v>707251.0</v>
+      </c>
+      <c r="M25">
+        <v>147150.0</v>
+      </c>
+      <c r="N25">
+        <v>15343.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
+        <v>-26060.0</v>
+      </c>
+      <c r="Q25">
+        <v>-21254.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>-1326650.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>1963000.0</v>
+      </c>
+      <c r="C27">
+        <v>1099000.0</v>
+      </c>
+      <c r="D27">
+        <v>436000.0</v>
+      </c>
+      <c r="E27">
+        <v>110006.0</v>
+      </c>
+      <c r="F27">
+        <v>32918.0</v>
+      </c>
+      <c r="G27">
+        <v>52895.0</v>
+      </c>
+      <c r="H27">
+        <v>93862.0</v>
+      </c>
+      <c r="I27">
+        <v>162494.0</v>
+      </c>
+      <c r="J27">
+        <v>428240.0</v>
+      </c>
+      <c r="K27">
+        <v>598200.0</v>
+      </c>
+      <c r="L27">
+        <v>245547.0</v>
+      </c>
+      <c r="M27">
+        <v>266362.0</v>
+      </c>
+      <c r="N27">
+        <v>162933.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>20345000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3954000.0</v>
+      </c>
+      <c r="D28">
+        <v>-3545000.0</v>
+      </c>
+      <c r="E28">
+        <v>-888037.0</v>
+      </c>
+      <c r="F28">
+        <v>8021154.0</v>
+      </c>
+      <c r="G28">
+        <v>-449723.0</v>
+      </c>
+      <c r="H28">
+        <v>-1762399.0</v>
+      </c>
+      <c r="I28">
+        <v>-381597.0</v>
+      </c>
+      <c r="J28">
+        <v>69831.0</v>
+      </c>
+      <c r="K28">
+        <v>73233.0</v>
+      </c>
+      <c r="L28">
+        <v>1200912.0</v>
+      </c>
+      <c r="M28">
+        <v>4637550.0</v>
+      </c>
+      <c r="N28">
+        <v>4727894.0</v>
+      </c>
+      <c r="O28">
+        <v>4103158.0</v>
+      </c>
+      <c r="P28">
+        <v>23875.0</v>
+      </c>
+      <c r="Q28">
+        <v>18550.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>11421000.0</v>
+      </c>
+      <c r="C29">
+        <v>5177000.0</v>
+      </c>
+      <c r="D29">
+        <v>11621000.0</v>
+      </c>
+      <c r="E29">
+        <v>5509036.0</v>
+      </c>
+      <c r="F29">
+        <v>909841.0</v>
+      </c>
+      <c r="G29">
+        <v>3698540.0</v>
+      </c>
+      <c r="H29">
+        <v>1814689.0</v>
+      </c>
+      <c r="I29">
+        <v>1443408.0</v>
+      </c>
+      <c r="J29">
+        <v>1315500.0</v>
+      </c>
+      <c r="K29">
+        <v>357234.0</v>
+      </c>
+      <c r="L29">
+        <v>-1260259.0</v>
+      </c>
+      <c r="M29">
+        <v>-5007364.0</v>
+      </c>
+      <c r="N29">
+        <v>-3821598.0</v>
+      </c>
+      <c r="O29">
+        <v>-2093214.0</v>
+      </c>
+      <c r="P29">
+        <v>-23807.0</v>
+      </c>
+      <c r="Q29">
+        <v>-19254.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>-18965000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5095000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1432000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1093214.0</v>
+      </c>
+      <c r="F30">
+        <v>-11270957.0</v>
+      </c>
+      <c r="G30">
+        <v>-451940.0</v>
+      </c>
+      <c r="H30">
+        <v>-268106.0</v>
+      </c>
+      <c r="I30">
+        <v>-1033724.0</v>
+      </c>
+      <c r="J30">
+        <v>-1474816.0</v>
+      </c>
+      <c r="K30">
+        <v>-552869.0</v>
+      </c>
+      <c r="L30">
+        <v>-208226.0</v>
+      </c>
+      <c r="M30">
+        <v>-316831.0</v>
+      </c>
+      <c r="N30">
+        <v>-1172522.0</v>
+      </c>
+      <c r="O30">
+        <v>-18288.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BL30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:64">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>19951000.0</v>
+      </c>
+      <c r="C2">
+        <v>18068000.0</v>
+      </c>
+      <c r="D2">
+        <v>9384000.0</v>
+      </c>
+      <c r="E2">
+        <v>12011000.0</v>
+      </c>
+      <c r="F2">
+        <v>7150000.0</v>
+      </c>
+      <c r="G2">
+        <v>9319000.0</v>
+      </c>
+      <c r="H2">
+        <v>7388000.0</v>
+      </c>
+      <c r="I2">
+        <v>13043000.0</v>
+      </c>
+      <c r="J2">
+        <v>11022000.0</v>
+      </c>
+      <c r="K2">
+        <v>5625000.0</v>
+      </c>
+      <c r="L2">
+        <v>5560176.0</v>
+      </c>
+      <c r="M2">
+        <v>5259448.0</v>
+      </c>
+      <c r="N2">
+        <v>4378383.0</v>
+      </c>
+      <c r="O2">
+        <v>3479287.0</v>
+      </c>
+      <c r="P2">
+        <v>1896412.0</v>
+      </c>
+      <c r="Q2">
+        <v>1896412.0</v>
+      </c>
+      <c r="R2">
+        <v>921260.0</v>
+      </c>
+      <c r="S2">
+        <v>850598.0</v>
+      </c>
+      <c r="T2">
+        <v>4252881.0</v>
+      </c>
+      <c r="U2">
+        <v>4246356.0</v>
+      </c>
+      <c r="V2">
+        <v>3190560.0</v>
+      </c>
+      <c r="W2">
+        <v>1792843.0</v>
+      </c>
+      <c r="X2">
+        <v>1698586.0</v>
+      </c>
+      <c r="Y2">
+        <v>1814028.0</v>
+      </c>
+      <c r="Z2">
+        <v>393683.0</v>
+      </c>
+      <c r="AA2">
+        <v>610574.0</v>
+      </c>
+      <c r="AB2">
+        <v>635227.0</v>
+      </c>
+      <c r="AC2">
+        <v>686505.0</v>
+      </c>
+      <c r="AD2">
+        <v>609409.0</v>
+      </c>
+      <c r="AE2">
+        <v>460089.0</v>
+      </c>
+      <c r="AF2">
+        <v>347032.0</v>
+      </c>
+      <c r="AG2">
+        <v>479110.0</v>
+      </c>
+      <c r="AH2">
+        <v>581322.0</v>
+      </c>
+      <c r="AI2">
+        <v>558633.0</v>
+      </c>
+      <c r="AJ2">
+        <v>654239.0</v>
+      </c>
+      <c r="AK2">
+        <v>449099.0</v>
+      </c>
+      <c r="AL2">
+        <v>670807.0</v>
+      </c>
+      <c r="AM2">
+        <v>655030.0</v>
+      </c>
+      <c r="AN2">
+        <v>264446.0</v>
+      </c>
+      <c r="AO2">
+        <v>502459.0</v>
+      </c>
+      <c r="AP2">
+        <v>587422.0</v>
+      </c>
+      <c r="AQ2">
+        <v>386974.0</v>
+      </c>
+      <c r="AR2">
+        <v>396936.0</v>
+      </c>
+      <c r="AS2">
+        <v>399967.0</v>
+      </c>
+      <c r="AT2">
+        <v>854995.0</v>
+      </c>
+      <c r="AU2">
+        <v>216075.0</v>
+      </c>
+      <c r="AV2">
+        <v>114774.0</v>
+      </c>
+      <c r="AW2">
+        <v>1079688.0</v>
+      </c>
+      <c r="AX2">
+        <v>1541640.0</v>
+      </c>
+      <c r="AY2">
+        <v>1918221.0</v>
+      </c>
+      <c r="AZ2">
+        <v>184254.0</v>
+      </c>
+      <c r="BA2">
+        <v>668180.0</v>
+      </c>
+      <c r="BB2">
+        <v>2008161.0</v>
+      </c>
+      <c r="BC2">
+        <v>81.0</v>
+      </c>
+      <c r="BD2">
+        <v>404.0</v>
+      </c>
+      <c r="BE2">
+        <v>89.0</v>
+      </c>
+      <c r="BF2">
+        <v>78.0</v>
+      </c>
+      <c r="BG2">
+        <v>13.0</v>
+      </c>
+      <c r="BH2">
+        <v>17.0</v>
+      </c>
+      <c r="BI2">
+        <v>17.0</v>
+      </c>
+      <c r="BJ2">
+        <v>217.0</v>
+      </c>
+      <c r="BK2">
+        <v>717.0</v>
+      </c>
+      <c r="BL2">
+        <v>393680.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>177000</v>
+      </c>
+      <c r="C3">
+        <v>407000</v>
+      </c>
+      <c r="D3">
+        <v>194000</v>
+      </c>
+      <c r="E3">
+        <v>514000</v>
+      </c>
+      <c r="F3">
+        <v>539000</v>
+      </c>
+      <c r="G3">
+        <v>73000</v>
+      </c>
+      <c r="H3">
+        <v>2282000</v>
+      </c>
+      <c r="I3">
+        <v>1596000</v>
+      </c>
+      <c r="J3">
+        <v>1144000</v>
+      </c>
+      <c r="K3">
+        <v>115000</v>
+      </c>
+      <c r="L3">
+        <v>418147</v>
+      </c>
+      <c r="M3">
+        <v>107838</v>
+      </c>
+      <c r="N3">
+        <v>145015</v>
+      </c>
+      <c r="O3">
+        <v>85667</v>
+      </c>
+      <c r="P3">
+        <v>202453</v>
+      </c>
+      <c r="Q3">
+        <v>202000</v>
+      </c>
+      <c r="R3">
+        <v>131540</v>
+      </c>
+      <c r="S3">
+        <v>174007</v>
+      </c>
+      <c r="T3">
+        <v>176312</v>
+      </c>
+      <c r="U3">
+        <v>126901</v>
+      </c>
+      <c r="V3">
+        <v>354394</v>
+      </c>
+      <c r="W3">
+        <v>131608</v>
+      </c>
+      <c r="X3">
+        <v>131045</v>
+      </c>
+      <c r="Y3">
+        <v>83671</v>
+      </c>
+      <c r="Z3">
+        <v>105616</v>
+      </c>
+      <c r="AA3">
+        <v>104920</v>
+      </c>
+      <c r="AB3">
+        <v>73661</v>
+      </c>
+      <c r="AC3">
+        <v>153295</v>
+      </c>
+      <c r="AD3">
+        <v>242820</v>
+      </c>
+      <c r="AE3">
+        <v>7338</v>
+      </c>
+      <c r="AF3">
+        <v>122427</v>
+      </c>
+      <c r="AG3">
+        <v>483739</v>
+      </c>
+      <c r="AH3">
+        <v>420220</v>
+      </c>
+      <c r="AI3">
+        <v>115107</v>
+      </c>
+      <c r="AJ3">
+        <v>646046</v>
+      </c>
+      <c r="AK3">
+        <v>104715</v>
+      </c>
+      <c r="AL3">
+        <v>661025</v>
+      </c>
+      <c r="AM3">
+        <v>251075</v>
+      </c>
+      <c r="AN3">
+        <v>21709</v>
+      </c>
+      <c r="AO3">
+        <v>185433</v>
+      </c>
+      <c r="AP3">
+        <v>18650</v>
+      </c>
+      <c r="AQ3">
+        <v>4202</v>
+      </c>
+      <c r="AR3">
+        <v>103341</v>
+      </c>
+      <c r="AS3">
+        <v>35189</v>
+      </c>
+      <c r="AT3">
+        <v>65494</v>
+      </c>
+      <c r="AU3">
+        <v>52161</v>
+      </c>
+      <c r="AV3">
+        <v>40929</v>
+      </c>
+      <c r="AW3">
+        <v>142274</v>
+      </c>
+      <c r="AX3">
+        <v>81467</v>
+      </c>
+      <c r="AY3">
+        <v>323570</v>
+      </c>
+      <c r="AZ3">
+        <v>476915</v>
+      </c>
+      <c r="BA3">
+        <v>77037</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:64">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
+      <c r="A5" t="s">
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18272,428 +18497,435 @@
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>4461000.0</v>
+      </c>
+      <c r="C6">
         <v>1883000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8684000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2627000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4861000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2169000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1931000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5655000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2021000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5397000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>65207.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>300728.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>881065.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>899096.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1583588.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1582875.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>975152.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>70662.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>287039.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6525.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1055796.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1397717.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>94257.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-115442.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1420345.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-216891.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-24653.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-51278.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>77096.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>149320.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>113057.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-132078.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-102212.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>22689.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-77979.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>205140.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-221708.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11550.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>390584.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-238013.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-84963.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>200448.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9962.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3031.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-455028.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>638920.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>101301.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-964914.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-461952.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-176286.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1733967.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-483926.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1339981.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1469.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-323.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>315.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>65.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6">
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>-200.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-500.0</v>
       </c>
-      <c r="BK6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:63">
+      <c r="BL6"/>
+    </row>
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>614000.0</v>
+      </c>
+      <c r="C7">
         <v>-3535000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1236000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4499000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3454000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2417000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3728000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4654000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1899000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4562000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-991789.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1088518.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-405693.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>137030.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1160341.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1161276.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2063737.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1871078.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>245840.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-637608.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>327412.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>27686.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>104481.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-691350.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>63419.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>174454.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-523350.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-383537.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>103549.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-519482.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-381665.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1243628.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-423934.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-176610.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>581497.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-558168.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>308494.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>288553.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-441016.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>425646.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-476791.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-148882.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>193766.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>389580.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>578581.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>405343.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-796071.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-608044.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-531741.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-186527.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-526364.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>33587.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-406853.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4543.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>6253.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2791.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1209.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>740.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>1250.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1750.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1740.0</v>
       </c>
-      <c r="BK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+    </row>
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18713,1076 +18945,1093 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-140000.0</v>
+      </c>
+      <c r="C9">
         <v>-2115000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-582000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-935000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2326000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>436000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-441000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-47000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-220000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3422000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2296867.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2683929.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1557062.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-172347.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14959.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-14941.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2120826.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1370867.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>741365.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-982968.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>254048.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-285881.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-894385.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1173739.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-239379.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-477856.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-586437.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-375816.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>363046.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>524749.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1473334.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2031991.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-697253.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-225525.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>205386.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-762839.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-483917.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>53380.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-510957.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>364958.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-248619.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-97138.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-163097.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48930.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>967934.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>79072.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1258111.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>89771.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-114311.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4063.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-415245.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>169045.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-350021.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>645000.0</v>
+      </c>
+      <c r="C10">
         <v>565000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2467000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1146000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-470000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1627000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-342000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>169000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>293000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-723000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>751870.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-865920.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1100050.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-71922.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>629933.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>629767.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-25035.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1277898.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-207124.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30855.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-243258.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>365076.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>198474.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-578108.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>65764.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>356096.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-186400.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4940.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-63584.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-391555.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>274712.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-156962.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-298319.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-100165.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-113341.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-338528.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>163694.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15881.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-51526.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>99007.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-254233.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>72119.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5388.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>139086.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-168175.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-87715.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>255703.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-65042.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-244287.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-61242.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>40007.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8051.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-22525.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3745408.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>527597.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>494482.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>515338.0</v>
       </c>
       <c r="N12">
+        <v>515338.0</v>
+      </c>
+      <c r="O12">
         <v>-112639.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184032.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>838881.0</v>
       </c>
       <c r="N13">
+        <v>838881.0</v>
+      </c>
+      <c r="O13">
         <v>-146298.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>51968.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>1602000.0</v>
+      </c>
+      <c r="C14">
         <v>2047000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1716000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1260000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1217000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-496000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>402000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>838000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>806000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>791000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>752221.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>571676.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>356103.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>443891.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>504856.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>504779.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>422801.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>391343.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>261987.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>246010.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>227382.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>209260.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>204867.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>193596.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>193589.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>178530.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>157742.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>221867.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>191143.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>167127.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>174045.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>182591.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>155242.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>208218.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>128399.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>122624.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>117581.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>97617.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>91494.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>83000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>76703.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>75632.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>72299.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>70385.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67200.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>68572.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42068.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>44736.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14737.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13229.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10910.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6492.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3260.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>467.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21233.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>27300.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22757.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11313.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>467.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21233.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27300.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+    </row>
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>24412000.0</v>
+      </c>
+      <c r="C16">
         <v>19951000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18068000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9384000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12011000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7150000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9319000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7388000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13043000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11022000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5625000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5560176.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5259448.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4378383.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3480000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3479287.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1896412.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>921260.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4539920.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4252881.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4246356.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3190560.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1792843.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1698586.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1814028.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>393683.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>610574.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>635227.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>686505.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>609409.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>460089.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>347032.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>479110.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>581322.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>576260.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>654239.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>449099.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>666580.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>655030.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>264446.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>502459.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>587422.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>386974.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>396936.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>399967.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>854995.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>216075.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>114774.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1079688.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1741935.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1918221.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>184254.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>668180.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1550.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>81.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>404.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>89.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>78.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>13.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17.0</v>
       </c>
       <c r="BI16">
         <v>17.0</v>
       </c>
       <c r="BJ16">
+        <v>17.0</v>
+      </c>
+      <c r="BK16">
         <v>217.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>393680.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19802,1937 +20051,1969 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>4833000.0</v>
+      </c>
+      <c r="C18">
         <v>2814000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3672000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2185000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5466000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-930000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2518000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4003000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2497000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6628000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1100226.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1640099.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1466675.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2239349.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2749569.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2749042.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1444451.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1517020.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>337875.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>147941.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>989374.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1048920.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>921069.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>186562.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1090049.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>733921.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>12610.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>367969.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>432083.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-212355.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>85551.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>817810.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-281322.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>86074.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>205582.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-305819.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-131753.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>378336.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-144925.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>229026.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-456512.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-375147.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-229238.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-461851.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-402249.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1328549.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1381837.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1322712.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1291097.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-1564705.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1485508.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-633926.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1014981.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2831.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1973.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-5685.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-3989.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-12160.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-16154.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-650.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-200.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2250.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-514000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-539000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-73000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2282000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1596000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1144000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-115000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-418506.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-753479.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-145015.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-85667.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-202000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-631540.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>850000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-372000.0</v>
+      </c>
+      <c r="C21">
         <v>-1120000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3574000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-479000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-605000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1239000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-598000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1689000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-680777.0</v>
       </c>
       <c r="N21">
+        <v>-680777.0</v>
+      </c>
+      <c r="O21">
         <v>-1282782.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2462654.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>2057000.0</v>
+      </c>
+      <c r="C22">
         <v>2232000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>540000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1277000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1237000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>410000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1148000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>553000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1408000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2009000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1743911.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1400926.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1844283.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1098549.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1097940.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-743246.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>103697.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5455.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>431925.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>631524.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1687095.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>734142.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>739767.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>906202.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>410105.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>408615.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>358308.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>355666.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>79894.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>356348.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-210195.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>324000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-36238.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>29385.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>168360.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4233.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>133174.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>80603.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-276810.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-226107.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-441234.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-975522.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1000306.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1094556.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1792380.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-773809.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-793398.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-700889.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1089580.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-493568.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-753072.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-611388.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1712.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-8226.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2895.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2780.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-12160.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-16894.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1900.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1950.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-510.0</v>
       </c>
-      <c r="BK22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+    </row>
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-372000.0</v>
+      </c>
+      <c r="C23">
         <v>-1120000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22512000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>11000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>427220.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9270.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19500.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-35496.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>792584.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-718046.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>512483.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1802300.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-176312.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-126901.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19080.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1044685.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1258594.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1484303.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>330505.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>58083.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>261917.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>65314.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-242820.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-89321.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-31125.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-676154.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>40000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>373773.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>101440.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>845960.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>245046.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-87335.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-50000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-336229.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>481039.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1881533.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>98139.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>846756.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-22779.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-209650.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-15500.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-31812.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-150856.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-254581.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-617525.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-77037.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-325000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4300.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1650.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12225.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>16150.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>650.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>1750.0</v>
       </c>
-      <c r="BK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:63">
+      <c r="BL23"/>
+    </row>
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>359.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>645641.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>500000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-10408542.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-16283.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-16284.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>30000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-30000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+    </row>
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>440000.0</v>
+      </c>
+      <c r="C25">
         <v>1039000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="E25">
         <v>3000.0</v>
       </c>
       <c r="F25">
         <v>3000.0</v>
       </c>
       <c r="G25">
         <v>3000.0</v>
       </c>
       <c r="H25">
+        <v>3000.0</v>
+      </c>
+      <c r="I25">
         <v>4000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3378000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5940.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>161626.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-140228.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>192429.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-121471.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-122265.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>37831.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-51744.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>44245.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>182000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-91000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-744973.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7164.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5350.0</v>
       </c>
       <c r="Y25">
         <v>5350.0</v>
       </c>
       <c r="Z25">
+        <v>5350.0</v>
+      </c>
+      <c r="AA25">
         <v>49747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5350.0</v>
       </c>
       <c r="AB25">
         <v>5350.0</v>
       </c>
       <c r="AC25">
+        <v>5350.0</v>
+      </c>
+      <c r="AD25">
         <v>7288.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>32989.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10374.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>48580.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>41371.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6971.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30446.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8731.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17280.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-94.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9801.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9694.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9125.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12496.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>472111.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>112666.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>109978.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>40062.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>98657.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4340.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4091.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>15343.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>156104.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>1712.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-8226.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2894.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-2780.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-12160.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-16894.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1900.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1950.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-510.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-37220.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-8280.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-19500.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7400.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-792800.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>580000.0</v>
+      </c>
+      <c r="C27">
         <v>790000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>533000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>335000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>305000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>298000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>280000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>316000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>205000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>216000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>109827.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>55173.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>55384.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>74047.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23667.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23626.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12333.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>55384.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>19681.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>285.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460.0</v>
       </c>
       <c r="W27">
         <v>1460.0</v>
       </c>
       <c r="X27">
+        <v>1460.0</v>
+      </c>
+      <c r="Y27">
         <v>22870.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>27105.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>26005.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>37914.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>12686.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>17257.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>34455.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>48876.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>36945.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>42218.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>198840.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>81901.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>57349.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>90150.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>110161.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>135902.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>172929.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>179208.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>131043.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>111449.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1013.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2042.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2015.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>88247.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>171928.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4172.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6400.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>429.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>156104.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-372000.0</v>
+      </c>
+      <c r="C28">
         <v>-1120000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22512000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-442000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-605000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1239000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-587000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1652000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-476000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1231000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1034660.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-693730.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-585610.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1340253.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1166383.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1166167.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30701.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1587682.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-50836.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-47416.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-27578.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>348797.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-826812.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-302004.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>330296.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-950902.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-37263.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-419247.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-354987.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>361675.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>27506.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-949888.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>179110.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-67612.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-283561.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>510959.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-89955.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-366786.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>535509.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-467039.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>371549.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>575595.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>219276.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>458820.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-52779.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1967469.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1483138.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>357798.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>829145.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1388419.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3189475.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>150000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>4300.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1650.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12225.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>16150.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>650.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>1750.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>5010000.0</v>
+      </c>
+      <c r="C29">
         <v>3221000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3866000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1671000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6005000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-857000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2407000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3641000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6743000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1518373.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1747937.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1611690.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2325016.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2952022.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2951042.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1575991.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1343013.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>514187.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>274842.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1343768.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1180528.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1052114.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>270233.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1195665.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>838841.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>86271.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>214674.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>674903.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-205017.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>207978.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1301549.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>138898.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>201181.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>851628.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-201104.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>529272.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>629411.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-123216.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>414459.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-437862.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-370945.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-125897.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-426662.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-336755.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1276388.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1340908.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1180438.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1209630.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1241135.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1008593.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-556889.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1014981.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2831.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1973.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5685.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-3989.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-12160.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-16154.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-650.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-200.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2250.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-177000.0</v>
+      </c>
+      <c r="C30">
         <v>-218000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17694000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-514000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-539000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-73000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2282000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1596000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1144000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-115000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-418506.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-753479.0</v>
       </c>
       <c r="M30">
         <v>-753479.0</v>
       </c>
       <c r="N30">
+        <v>-753479.0</v>
+      </c>
+      <c r="O30">
         <v>-85667.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-202453.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-631540.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-174007.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10613350.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-176312.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-126901.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-354394.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-131608.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-131045.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-83671.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-105616.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-104920.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-73661.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>153295.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-242820.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7338.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-122427.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-483739.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-420220.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-115107.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-646046.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-104715.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-661025.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-251075.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-21709.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-185433.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-18650.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4202.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-103341.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-35189.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-65494.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-52161.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-40929.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-142274.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-81467.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-323570.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-446915.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-77037.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-325000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>