--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -3237,439 +3240,445 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>15248000.0</v>
+      </c>
+      <c r="C2">
         <v>11004000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10974000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11702000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8105000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9178000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9051000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>9793000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14257000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8182000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10084000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8872582.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9358227.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9063000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8065749.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7649420.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7548460.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6479140.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4269206.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4456933.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4046073.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3707111.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3513121.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2570473.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3830965.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3552790.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3484903.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3065435.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2974521.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3061932.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3763915.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3061229.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3959000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3456918.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1006216.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>891609.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>770071.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2124880.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>383567.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>395950.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>691977.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>769551.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>924869.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1104173.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>992653.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1216436.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>730616.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>417853.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>583878.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>823044.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>3210.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7753.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1500.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4291.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500.0</v>
       </c>
       <c r="BH2">
         <v>5500.0</v>
       </c>
-      <c r="BI2"/>
+      <c r="BI2">
+        <v>5500.0</v>
+      </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-    </row>
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3693,52 +3702,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3762,65 +3772,64 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
@@ -3856,119 +3865,122 @@
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK5">
         <v>1.0</v>
       </c>
       <c r="AL5">
         <v>1.0</v>
       </c>
       <c r="AM5">
         <v>1.0</v>
       </c>
       <c r="AN5">
         <v>1.0</v>
       </c>
       <c r="AO5">
         <v>1.0</v>
       </c>
       <c r="AP5">
         <v>1.0</v>
       </c>
       <c r="AQ5">
         <v>1.0</v>
       </c>
       <c r="AR5">
         <v>1.0</v>
       </c>
       <c r="AS5">
         <v>1.0</v>
       </c>
       <c r="AT5">
         <v>1.0</v>
       </c>
       <c r="AU5">
         <v>1.0</v>
       </c>
       <c r="AV5">
         <v>1.0</v>
       </c>
       <c r="AW5">
         <v>1.0</v>
       </c>
       <c r="AX5">
+        <v>1.0</v>
+      </c>
+      <c r="AY5">
         <v>7.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-42838.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-31928.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-25436.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3992,254 +4004,261 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>8110000.0</v>
+      </c>
+      <c r="C7">
         <v>8607000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9093000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9563000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7784000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8139000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4992000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4797000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4108000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4301000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4378000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4605000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4395740.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3635443.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3720038.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3846716.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3953233.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
+        <v>0.0</v>
+      </c>
+      <c r="N8">
         <v>374.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364.0</v>
       </c>
       <c r="P8">
         <v>364.0</v>
       </c>
       <c r="Q8">
         <v>364.0</v>
       </c>
-      <c r="R8"/>
+      <c r="R8">
+        <v>364.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4263,239 +4282,243 @@
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>138617000.0</v>
+      </c>
+      <c r="C10">
         <v>24412000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19951000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18068000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9384000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12011000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7150000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9319000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7368000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13043000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11022000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5625000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5560176.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5259448.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4378000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3479287.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1896412.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>921260.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>850598.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4539920.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4252881.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4243356.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3190560.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1792843.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1698586.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1814028.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>393683.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>610574.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>635227.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>686505.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>609409.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>460089.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>347032.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>479110.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>581322.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>558633.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>639454.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>436447.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>670807.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>655030.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>264446.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>502459.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>587422.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>386974.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>396936.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>399967.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>854995.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>216075.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>114774.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1079688.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1741935.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1918221.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>184254.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>668180.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1550.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>81.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>404.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>89.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>78.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4519,601 +4542,609 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>138617000.0</v>
+      </c>
+      <c r="C12">
         <v>24412000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19951000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18068000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9384000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12011000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7150000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9319000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7368000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13043000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11022000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5625000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5560176.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5259448.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4378000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3479287.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1896412.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>921260.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>850598.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4539920.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4252881.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4243356.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3190560.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1792843.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1698586.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1814028.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>393683.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>610574.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>635227.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>686505.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>609409.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>460089.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>347032.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>479110.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>581322.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>558633.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>639454.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>436447.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>670807.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>655030.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>264446.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>502459.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>587422.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>386974.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>396936.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>399967.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>854995.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>216075.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>114774.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1079688.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1741935.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1918221.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>184254.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>668180.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1550.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>81.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>404.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>89.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>78.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>374.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364.0</v>
       </c>
       <c r="P13">
         <v>364.0</v>
       </c>
       <c r="Q13">
         <v>364.0</v>
       </c>
       <c r="R13">
-        <v>359.0</v>
+        <v>364.0</v>
       </c>
       <c r="S13">
         <v>359.0</v>
       </c>
       <c r="T13">
         <v>359.0</v>
       </c>
       <c r="U13">
         <v>359.0</v>
       </c>
       <c r="V13">
+        <v>359.0</v>
+      </c>
+      <c r="W13">
         <v>358.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>357.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>348.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>336.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321.0</v>
       </c>
       <c r="AA13">
         <v>321.0</v>
       </c>
       <c r="AB13">
         <v>321.0</v>
       </c>
       <c r="AC13">
         <v>321.0</v>
       </c>
       <c r="AD13">
-        <v>320.0</v>
+        <v>321.0</v>
       </c>
       <c r="AE13">
         <v>320.0</v>
       </c>
       <c r="AF13">
         <v>320.0</v>
       </c>
       <c r="AG13">
         <v>320.0</v>
       </c>
       <c r="AH13">
-        <v>319.0</v>
+        <v>320.0</v>
       </c>
       <c r="AI13">
         <v>319.0</v>
       </c>
       <c r="AJ13">
         <v>319.0</v>
       </c>
       <c r="AK13">
+        <v>319.0</v>
+      </c>
+      <c r="AL13">
         <v>316.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>280.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>278.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>276.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>273.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>271.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>266.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>264.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261.0</v>
       </c>
       <c r="AT13">
         <v>261.0</v>
       </c>
       <c r="AU13">
+        <v>261.0</v>
+      </c>
+      <c r="AV13">
         <v>260.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>258.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>259.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>257.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>242.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209.0</v>
       </c>
       <c r="BB13">
         <v>209.0</v>
       </c>
       <c r="BC13">
-        <v>1042.0</v>
+        <v>209.0</v>
       </c>
       <c r="BD13">
         <v>1042.0</v>
       </c>
       <c r="BE13">
         <v>1042.0</v>
       </c>
       <c r="BF13">
         <v>1042.0</v>
       </c>
       <c r="BG13">
         <v>1042.0</v>
       </c>
       <c r="BH13">
         <v>1042.0</v>
       </c>
-      <c r="BI13"/>
+      <c r="BI13">
+        <v>1042.0</v>
+      </c>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>45319000.0</v>
+      </c>
+      <c r="C14">
         <v>43321000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41380364.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>41860000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39744000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39378000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39576500.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39442000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>39604000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39328000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37028239.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37646000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36855181.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37625518.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>36087857.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>36614635.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>35811087.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>36148920.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>35528792.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35728821.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36223674.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>36191451.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35515482.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35725984.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33543565.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33946276.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>41249606.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>32091210.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31981806.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>32098426.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31866486.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32489369.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>31859812.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>34655399.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>36025765.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33283110.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30817281.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27810717.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27587357.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27507834.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>27039199.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>26507516.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26300757.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26147207.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26085916.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26057141.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25955814.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>25815200.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>25452943.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24711719.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24112449.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22424957.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20854000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20640667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104208000.0</v>
       </c>
       <c r="BD14">
         <v>104208000.0</v>
       </c>
       <c r="BE14">
         <v>104208000.0</v>
       </c>
       <c r="BF14">
         <v>104208000.0</v>
       </c>
       <c r="BG14">
         <v>104208000.0</v>
       </c>
       <c r="BH14">
+        <v>104208000.0</v>
+      </c>
+      <c r="BI14">
         <v>103071930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104208000.0</v>
       </c>
       <c r="BJ14">
         <v>104208000.0</v>
       </c>
       <c r="BK14">
         <v>104208000.0</v>
       </c>
       <c r="BL14">
-        <v>104210000.0</v>
+        <v>104208000.0</v>
       </c>
       <c r="BM14">
         <v>104210000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14">
+        <v>104210000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5137,199 +5168,201 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-9793000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-796000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-801000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-10084000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-8872582.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-9451772.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9063256.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-8065749.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-7649420.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-7548460.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6479140.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4269206.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4456933.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4046073.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3707111.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-324714.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-321546.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-280532.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-231642.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-229483.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-224056.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2974521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53730.0</v>
       </c>
       <c r="AF16">
         <v>-53730.0</v>
       </c>
       <c r="AG16">
         <v>-53730.0</v>
       </c>
-      <c r="AH16"/>
+      <c r="AH16">
+        <v>-53730.0</v>
+      </c>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-1006216.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-891609.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-770071.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-383567.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-395950.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-691977.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-769551.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-924869.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1104173.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-992653.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-1216436.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-730616.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-417853.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-583878.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5353,52 +5386,53 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5422,52 +5456,53 @@
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5491,735 +5526,751 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
         <v>9447000.0</v>
       </c>
       <c r="C20">
         <v>9447000.0</v>
       </c>
       <c r="D20">
         <v>9447000.0</v>
       </c>
       <c r="E20">
-        <v>8633000.0</v>
+        <v>9447000.0</v>
       </c>
       <c r="F20">
         <v>8633000.0</v>
       </c>
       <c r="G20">
         <v>8633000.0</v>
       </c>
       <c r="H20">
         <v>8633000.0</v>
       </c>
       <c r="I20">
         <v>8633000.0</v>
       </c>
       <c r="J20">
         <v>8633000.0</v>
       </c>
       <c r="K20">
         <v>8633000.0</v>
       </c>
       <c r="L20">
         <v>8633000.0</v>
       </c>
       <c r="M20">
-        <v>8633334.0</v>
+        <v>8633000.0</v>
       </c>
       <c r="N20">
         <v>8633334.0</v>
       </c>
       <c r="O20">
+        <v>8633334.0</v>
+      </c>
+      <c r="P20">
         <v>8633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8633334.0</v>
       </c>
       <c r="Q20">
         <v>8633334.0</v>
       </c>
       <c r="R20">
         <v>8633334.0</v>
       </c>
       <c r="S20">
         <v>8633334.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>8633334.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>2221000.0</v>
+      </c>
+      <c r="C21">
         <v>2661000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3090000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3534000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2685000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3067000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3436000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3822000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4211000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4599000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4979000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5367000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5754182.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1400614.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1503000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1617693.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1754823.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1871809.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1984979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87639.0</v>
       </c>
       <c r="U21">
         <v>87639.0</v>
       </c>
       <c r="V21">
         <v>87639.0</v>
       </c>
       <c r="W21">
         <v>87639.0</v>
       </c>
       <c r="X21">
         <v>87639.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>87639.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>10662000.0</v>
+      </c>
+      <c r="C22">
         <v>9002000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9647000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10360000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6433000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5287000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4817000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3190000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2848000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3017000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3310000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2572000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3308513.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2535831.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3636000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3563959.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4193726.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4168691.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2890793.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1614738.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1407614.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1438469.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1195211.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1560287.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1758761.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1180653.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1246417.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1651324.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1464924.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1459984.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1347589.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1004845.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1279557.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1122595.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>824276.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>361111.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>235207.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>180929.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>806623.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>459504.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>407978.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>506985.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>252752.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>324871.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>330259.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>469345.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>301170.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>213455.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>469158.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>404116.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>112279.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>51037.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>91044.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>99095.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>201428000.0</v>
+      </c>
+      <c r="C23">
         <v>87529000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>85698000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>84034000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51236000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52725000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47062000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47897000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>42950000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>47239000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>45101000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>42492000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>39899677.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35815225.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>34585000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33163542.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32810796.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>32734174.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30032229.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15897480.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16032290.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15278656.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14048325.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11849930.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11027811.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11676417.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9937069.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10462202.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9626212.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9346275.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7667771.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7957290.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6811500.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8357472.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7272345.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7619728.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7472981.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6750005.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5059068.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6346846.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5531839.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6090643.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5767450.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5505205.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5448438.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5675354.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6935597.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6132197.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4974735.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5394432.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5124111.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4403247.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1630203.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2211721.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1550.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>81.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>404.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>89.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>78.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>3823000.0</v>
+      </c>
+      <c r="C24">
         <v>4118000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4412000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4706000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>451000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>839000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1342000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2480000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2978000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4866000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5253000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6391000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7379318.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6517250.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7045181.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8283104.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10171035.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6243,135 +6294,137 @@
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>1489244.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1343486.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1290464.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1218540.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6395,866 +6448,883 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>-125701000.0</v>
+      </c>
+      <c r="C28">
         <v>-10715000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5486000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4542000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1137000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>750000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2964000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1735000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3492000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-407000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2073000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8829000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9667584.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7140417.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8629000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10992701.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14541112.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16050939.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14592673.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2318933.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2070585.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1971624.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1159092.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>967460.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3176442.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4696054.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5588533.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6303665.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6298751.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6494474.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5275127.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5029783.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5104960.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5447832.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5168795.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4470125.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4642419.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4325736.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4946051.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4544708.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4303782.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4252791.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3787154.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4184157.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2884343.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3173032.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2701550.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1620904.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>178567.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-875955.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1741935.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1918221.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>165746.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-468180.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>45175.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-81.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-404.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34686.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-78.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-13.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>172212000.0</v>
+      </c>
+      <c r="C29">
         <v>60452000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>57992000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>56003000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32324000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>31060000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30018000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29255000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29049000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28681000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28298000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27803000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26631355.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22728010.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>21801901.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21066077.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20693143.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>12886000.0</v>
+      </c>
+      <c r="C30">
         <v>13212000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13072000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11047000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6740000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5805000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8131000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8567000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8126000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8079000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7859000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11141000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8843756.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8389108.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6832000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6892699.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6877758.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8998584.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7627717.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3961348.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4810609.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3719745.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3973793.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3687912.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2793527.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3967266.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3727887.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3461752.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2711332.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2335516.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2650824.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3223311.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1749977.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3781968.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3084715.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4396914.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4662094.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4317783.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1817820.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4007846.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3541106.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3922252.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3725363.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1379444.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1216347.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1265277.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2233211.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3034922.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1344355.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1452804.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2204876.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1707893.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1136676.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1294449.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-    </row>
-    <row r="31" spans="1:65">
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1411819.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>2379234.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>189778.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>140179000.0</v>
+      </c>
+      <c r="C32">
         <v>27784000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24310000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18835000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8602000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5512000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4852000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3170000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5353000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6847000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6876000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5997000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5111406.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5023424.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3795610.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3164855.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2462711.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>37612000.0</v>
+      </c>
+      <c r="C33">
         <v>38763000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>40617000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>43071000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27798000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>28498000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25185000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>25892000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23244000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21870000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>21535000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22154000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>21712931.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18503207.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18911000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18847462.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>19326203.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>18147191.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>18393912.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5186403.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5113291.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5372652.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5168874.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4517836.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4520303.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4452436.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4316814.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4390514.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4435283.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4610441.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2904771.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3064560.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3116178.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2785030.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2520052.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2205113.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1793038.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1735160.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1583558.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1022050.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1091835.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>989402.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1047455.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1159171.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1154857.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1213091.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1225942.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1168653.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1194612.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1091415.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>929496.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>442167.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>84736.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>14191.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7278,378 +7348,385 @@
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>10384999.0</v>
+      </c>
+      <c r="C35">
         <v>11185000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12307000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12308000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6813000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7572000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5141000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6064000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8371000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8830000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10197000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11025002.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9563043.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10191000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11571512.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13580062.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14126145.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>12937283.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1806286.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1785777.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1911943.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1693230.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2435589.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4368985.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5594898.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5326775.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6184756.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6209922.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6534091.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>5330806.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1274097.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1357288.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1259948.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1551333.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>752116.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>560982.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1347038.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2711803.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2116465.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4021953.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>431324.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>389767.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3234273.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>380000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2506680.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2027448.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>470000.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>5.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
-    </row>
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>95000.0</v>
       </c>
       <c r="C36">
         <v>95000.0</v>
       </c>
       <c r="D36">
         <v>95000.0</v>
       </c>
       <c r="E36">
         <v>95000.0</v>
       </c>
       <c r="F36">
         <v>95000.0</v>
       </c>
       <c r="G36">
         <v>95000.0</v>
       </c>
       <c r="H36">
         <v>95000.0</v>
       </c>
       <c r="I36">
         <v>95000.0</v>
       </c>
       <c r="J36">
         <v>95000.0</v>
       </c>
       <c r="K36">
         <v>95000.0</v>
       </c>
       <c r="L36">
         <v>95000.0</v>
       </c>
       <c r="M36">
+        <v>95000.0</v>
+      </c>
+      <c r="N36">
         <v>65410.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>57060.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52249.0</v>
       </c>
       <c r="Q36">
         <v>52249.0</v>
       </c>
       <c r="R36">
         <v>52249.0</v>
       </c>
       <c r="S36">
         <v>52249.0</v>
       </c>
       <c r="T36">
+        <v>52249.0</v>
+      </c>
+      <c r="U36">
         <v>23156.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>23155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20177.0</v>
       </c>
       <c r="W36">
         <v>20177.0</v>
       </c>
       <c r="X36">
         <v>20177.0</v>
       </c>
       <c r="Y36">
         <v>20177.0</v>
       </c>
       <c r="Z36">
         <v>20177.0</v>
       </c>
       <c r="AA36">
         <v>20177.0</v>
       </c>
       <c r="AB36">
         <v>20177.0</v>
       </c>
       <c r="AC36">
         <v>20177.0</v>
       </c>
       <c r="AD36">
         <v>20177.0</v>
       </c>
       <c r="AE36">
         <v>20177.0</v>
       </c>
       <c r="AF36">
         <v>20177.0</v>
       </c>
       <c r="AG36">
         <v>20177.0</v>
       </c>
       <c r="AH36">
         <v>20177.0</v>
       </c>
       <c r="AI36">
         <v>20177.0</v>
       </c>
       <c r="AJ36">
+        <v>20177.0</v>
+      </c>
+      <c r="AK36">
         <v>94060.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>493855.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>423383.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>20177.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>26620.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>40286.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>67014.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>90052.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>101197.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>27497.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>52317.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>46658.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
-    </row>
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7673,493 +7750,501 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>133318.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>771378.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>403144.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>-40000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>1.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-    </row>
-    <row r="39" spans="1:65">
+      <c r="BN38"/>
+    </row>
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>1651000.0</v>
+      </c>
+      <c r="C39">
         <v>2140000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2411000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1488000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>881000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1124000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1779000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>929000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1364000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1230000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1375000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>474301.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1127631.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>828000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>380135.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>516697.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>498448.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>269209.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>595071.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>447894.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>504434.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>519887.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>291052.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>256634.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>262034.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>252268.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>348038.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>379446.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>253829.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>155178.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>204485.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>318756.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>188769.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>261980.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>97957.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>143188.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>79686.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>180260.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>202416.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>226474.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>169545.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>154458.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2254745.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2350039.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2327674.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2320279.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1949092.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1851836.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1366409.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>135525.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>283929.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>133493.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>135806.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-    </row>
-    <row r="40" spans="1:65">
+      <c r="BN39"/>
+    </row>
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>5277000.0</v>
+      </c>
+      <c r="C40">
         <v>6936000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6826000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6766000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2950000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4099000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3001000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13845000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9793000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14257000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4243000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10084000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8872582.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9451772.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9063000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8250749.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8164420.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7548460.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6479140.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4269206.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4456933.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4046073.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3707111.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>324714.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>321546.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>280532.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>231642.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>229483.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>224056.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2974521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53730.0</v>
       </c>
       <c r="AF40">
         <v>53730.0</v>
       </c>
       <c r="AG40">
         <v>53730.0</v>
       </c>
-      <c r="AH40"/>
+      <c r="AH40">
+        <v>53730.0</v>
+      </c>
       <c r="AI40"/>
-      <c r="AJ40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>1006216.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1783218.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>770071.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>484752.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>383567.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>791900.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1383954.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>769551.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>114347.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-1.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1216436.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>730616.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>835706.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>583878.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5043.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>407419.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>330711.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>465261.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>46725.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>42425.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>40775.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>34775.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>30775.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>18550.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>10000.0</v>
       </c>
-      <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-    </row>
-    <row r="41" spans="1:65">
+      <c r="BN40"/>
+    </row>
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -8183,243 +8268,247 @@
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-    </row>
-    <row r="42" spans="1:65">
+      <c r="BN41"/>
+    </row>
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>157334000.0</v>
+      </c>
+      <c r="C42">
         <v>47855000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>47170000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>46380000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>26909000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>25037000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>24732000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>24434000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>24143000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>23340000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>23128000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>22909000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>22762883.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>22649822.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>22574000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>22323293.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>21176867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20438289.0</v>
       </c>
       <c r="S42">
         <v>20438289.0</v>
       </c>
       <c r="T42">
+        <v>20438289.0</v>
+      </c>
+      <c r="U42">
         <v>20425838.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>20406157.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>20405873.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>20386293.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>19340157.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>18080115.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>16572957.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16545852.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16520405.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16492759.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>16415044.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16397787.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>16363332.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>16314456.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>16277512.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>16195294.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>15996454.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>15914556.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>15812478.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>15675529.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>15526071.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>15363997.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>15116144.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>14805428.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>13714045.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>13657960.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>12807758.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12766116.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12375724.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>12300854.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>11850745.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>10600461.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>9205653.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>5665776.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>5509672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59678.0</v>
       </c>
       <c r="BD42">
         <v>59678.0</v>
       </c>
       <c r="BE42">
         <v>59678.0</v>
       </c>
       <c r="BF42">
         <v>59678.0</v>
       </c>
       <c r="BG42">
         <v>59678.0</v>
       </c>
       <c r="BH42">
         <v>59678.0</v>
       </c>
       <c r="BI42">
+        <v>59678.0</v>
+      </c>
+      <c r="BJ42">
         <v>60000.0</v>
       </c>
-      <c r="BJ42"/>
       <c r="BK42"/>
-      <c r="BL42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>60000.0</v>
       </c>
-      <c r="BM42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8443,52 +8532,53 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8512,592 +8602,603 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>35405000.0</v>
+      </c>
+      <c r="C45">
         <v>35375000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>35678000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>35893000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>21496000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21482000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>17475000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>17118000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13665000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>11713000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>10534000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>10575000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9871390.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>12528008.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>12388787.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>12389818.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>25849000.0</v>
+      </c>
+      <c r="C46">
         <v>26560000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27985000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>29370000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15869000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16234000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12763000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12929000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9915000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8212000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7325000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>7640000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7192097.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6550594.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>6660000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6902827.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7030676.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7170683.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7274849.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4713948.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4648703.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4767812.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4316085.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4410020.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4500126.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4432259.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4296637.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4370337.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4415106.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4590264.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2884594.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3044383.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3096000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2764853.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2499875.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2111053.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1793038.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1311777.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1563381.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1022050.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1091835.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>989402.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1047455.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1118885.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1087843.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1123039.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1124745.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1141156.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1142295.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1044757.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>929496.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>442167.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>84736.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>14191.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
-    </row>
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>7192097.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>6659786.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6902827.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
-    </row>
-    <row r="48" spans="1:65">
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>10072000.0</v>
+      </c>
+      <c r="C48">
         <v>7507000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5450000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3218000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2678000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1401000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>164000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1436000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1846000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2994000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-3547000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4955000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-6963922.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-8686600.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-10059000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-11882852.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-12968379.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-12225133.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-12328830.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-11018910.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-11013455.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-11445380.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-12076904.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-13763999.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-14498141.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-15237908.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-16144110.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-16457666.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-16866281.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-17224589.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-17676804.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-17660149.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-18016497.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-17806302.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-18130303.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-14412019.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-14615373.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-14595007.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-18358478.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-14762806.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-14796609.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-14473000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-14182371.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-13705104.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-12709582.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-11698317.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-10603761.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-8811381.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-8037572.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-7244174.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-6299641.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-5210061.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-4716493.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-3963421.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-109105.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-110817.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-102591.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-99697.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-96917.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-84757.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-70000.0</v>
       </c>
-      <c r="BJ48"/>
       <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>-60000.0</v>
       </c>
-      <c r="BM48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:65">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9121,509 +9222,519 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>983000.0</v>
+      </c>
+      <c r="C50">
         <v>972000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>960000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1699000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2286000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3783000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3780000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3777000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3774000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3469000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3464000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3458000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3452702.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2247172.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2241642.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2342168.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2313256.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>12916000.0</v>
+      </c>
+      <c r="C51">
         <v>13697000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14465000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22610000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10521000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12761000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10114000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11054000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10860000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12636000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13095000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14454000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15227760.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12399865.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13007000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>14471988.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16437524.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16972199.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>15443271.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2220987.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2182296.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2271732.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2031468.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2760303.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4875028.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6510082.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5982216.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6914239.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6933978.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7180979.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5884536.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5489872.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5451992.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>5926942.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5750117.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5028758.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5281873.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4762183.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5616858.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>5199738.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4568228.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4755250.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4374576.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4571131.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3281279.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3573000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3556545.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1836979.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>293341.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>203733.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>222704.0</v>
       </c>
-      <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>350000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>200000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>46725.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>34775.0</v>
       </c>
-      <c r="BG51"/>
-      <c r="BH51">
+      <c r="BH51"/>
+      <c r="BI51">
         <v>20000.0</v>
       </c>
-      <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>3112000.0</v>
+      </c>
+      <c r="C52">
         <v>3042000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2971000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3660000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3708000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5189000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4973000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4990000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4265000.0</v>
       </c>
       <c r="K52">
         <v>4265000.0</v>
       </c>
       <c r="L52">
+        <v>4265000.0</v>
+      </c>
+      <c r="M52">
         <v>4257000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4202758.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2836822.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2816000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2900476.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2857462.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2846054.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2505988.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>414701.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>396519.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>359789.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>338238.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>324714.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>506043.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>915184.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>655441.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>729483.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>724056.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>646888.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>553730.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4215775.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4094704.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4666994.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4198784.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4276642.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4720891.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3415145.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2905055.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3083273.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>546275.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4323926.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3984809.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1336857.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2901279.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1066319.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1529098.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1366979.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>293341.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>203733.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>222704.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>350000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>200000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>46725.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>34775.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -9647,52 +9758,53 @@
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9716,804 +9828,817 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>201428000.0</v>
+      </c>
+      <c r="C55">
         <v>87529000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>85698000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>84034000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>51236000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>52725000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>47062000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>47897000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>42950000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>47239000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>45101000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>42492000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>39899677.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>35815225.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>34585000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>33163542.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>32810796.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>32734174.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>30032229.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>15897480.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16032290.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>15278656.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14048325.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>11849930.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11027811.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>11676417.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9937069.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>10462202.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9626212.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9346275.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7667771.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7957290.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6811500.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8357472.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7272345.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7619728.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>7472981.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6750005.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5059068.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6346846.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5531839.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6090643.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5767450.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5505205.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5448438.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5675354.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6935597.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6132197.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4974735.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5394432.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5124111.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4403247.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1630203.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2211721.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1550.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>81.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>404.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>89.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>78.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>13.0</v>
       </c>
-      <c r="BI55"/>
       <c r="BJ55"/>
       <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
-    </row>
-    <row r="56" spans="1:65">
+      <c r="BN55"/>
+    </row>
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>163816000.0</v>
+      </c>
+      <c r="C56">
         <v>48766000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>45081000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>40963000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23438000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24227000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21877000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>22005000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>19706000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>25369000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>23566000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>20338000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18186746.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>17312018.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>15674000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>14316080.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>13484593.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>14586983.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11638317.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10711077.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10918998.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>9906004.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8879451.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7332094.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6507508.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7223981.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5620255.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6071688.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5190929.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4735834.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4763000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4892730.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3695322.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5572442.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4752293.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5414615.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>5679943.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5014845.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3475510.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5324796.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4440004.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5101241.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4719995.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4346034.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4293581.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4462263.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5709655.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4963544.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3780123.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>4303017.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4194615.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3961080.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1545467.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2197530.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1550.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>81.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>404.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>89.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>78.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>13.0</v>
       </c>
-      <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
-    </row>
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>23637000.0</v>
+      </c>
+      <c r="C57">
         <v>20982000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20771000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22128000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14836000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18715000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17025000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>18835000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>14353000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>18522000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>16690000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14341000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>13075340.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>12288594.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>11879000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11151225.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11021882.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10394514.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8985128.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4683907.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4853452.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4405862.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4045349.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3837835.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3076516.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4746149.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4208231.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4214386.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3789491.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3621409.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3615662.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7979690.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7155933.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8625995.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7655702.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5282858.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5612500.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4185216.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5029935.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3466840.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>942225.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5015903.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4754360.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2261727.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4119799.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2058972.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2745534.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2097595.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>711194.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>787611.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>823044.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>407419.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>680711.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>665261.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>49935.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>50178.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>42275.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>39066.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>36275.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>24050.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>10000.0</v>
       </c>
-      <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
-    </row>
-    <row r="58" spans="1:65">
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>34022000.0</v>
+      </c>
+      <c r="C58">
         <v>32167000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>33078000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>34436000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21649000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26287000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22166000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>24899000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>20653000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>26893000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25520000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>24538000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>24100342.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>21851637.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>22070000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>22722737.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>24601944.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>24520659.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>21922411.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6490193.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6639229.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6317805.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5738579.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6273424.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7445501.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10341047.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9535006.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>10399142.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9999413.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>10155500.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8946468.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9253787.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8513221.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9885943.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>9207035.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6034974.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6173482.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5532254.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7741738.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5583305.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4964178.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5447227.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5144127.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5496000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4499799.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4565652.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4772982.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2567596.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>711194.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>787611.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>823049.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>407419.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>680711.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>665261.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>49935.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>50178.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>42275.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>39066.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>36275.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>24050.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>10000.0</v>
       </c>
-      <c r="BJ58"/>
       <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
-    </row>
-    <row r="59" spans="1:65">
+      <c r="BN58"/>
+    </row>
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10537,243 +10662,247 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>167406000.0</v>
+      </c>
+      <c r="C60">
         <v>55362000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>52620000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>49598000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>29587000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>26438000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>24896000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>22998000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>22297000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20346000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>19581000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>17954000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>15799335.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>13963588.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12515000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>10440805.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>8208852.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>8213515.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>8109818.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>9407287.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>9393061.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8960851.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>8309746.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5576506.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3582310.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1335370.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>402063.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>63060.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-373201.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-809225.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-1278697.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-1296497.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-1701721.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-1528471.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-1934690.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1584754.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1299499.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1217751.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-2682670.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>763541.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>567661.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>643416.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>623323.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>9205.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>948639.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1109702.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2162615.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3564601.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>4263541.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4606821.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>4301062.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3995828.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>949492.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1546460.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-48385.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-50097.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-41871.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-38977.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-36197.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-24037.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-10000.0</v>
       </c>
-      <c r="BJ60"/>
       <c r="BK60"/>
-      <c r="BL60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>-60000.0</v>
       </c>
-      <c r="BM60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:65">
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10797,52 +10926,53 @@
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10866,50 +10996,51 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10970,170 +11101,170 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>128668000.0</v>
       </c>
       <c r="C2">
         <v>92795000.0</v>
       </c>
       <c r="D2">
         <v>72951000.0</v>
       </c>
       <c r="E2">
         <v>73769359.0</v>
       </c>
       <c r="F2">
         <v>35229867.0</v>
       </c>
       <c r="G2">
         <v>28019296.0</v>
       </c>
       <c r="H2">
         <v>23766137.0</v>
       </c>
       <c r="I2">
         <v>18580489.0</v>
       </c>
       <c r="J2">
         <v>18282660.0</v>
       </c>
       <c r="K2">
         <v>10830104.0</v>
       </c>
       <c r="L2">
         <v>9006220.0</v>
       </c>
       <c r="M2">
         <v>8803540.0</v>
       </c>
       <c r="N2">
         <v>6190595.0</v>
       </c>
       <c r="O2">
         <v>3230589.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>6294000.0</v>
       </c>
       <c r="C3">
         <v>1550000.0</v>
       </c>
       <c r="D3">
         <v>2471000.0</v>
       </c>
       <c r="E3">
         <v>1762814.0</v>
       </c>
       <c r="F3">
         <v>1013900.0</v>
       </c>
       <c r="G3">
         <v>801312.0</v>
       </c>
       <c r="H3">
         <v>749282.0</v>
       </c>
       <c r="I3">
         <v>679005.0</v>
       </c>
       <c r="J3">
         <v>538322.0</v>
       </c>
       <c r="K3">
         <v>441585.0</v>
       </c>
       <c r="L3">
         <v>285516.0</v>
       </c>
       <c r="M3">
         <v>170113.0</v>
       </c>
       <c r="N3">
         <v>33891.0</v>
       </c>
       <c r="O3">
         <v>12564.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
         <v>8412000.0</v>
       </c>
       <c r="C5">
         <v>5199000.0</v>
       </c>
       <c r="D5">
         <v>8890000.0</v>
       </c>
       <c r="E5">
         <v>2824304.0</v>
       </c>
       <c r="F5">
         <v>120471.0</v>
       </c>
       <c r="G5">
         <v>3477848.0</v>
       </c>
       <c r="H5">
         <v>2083424.0</v>
       </c>
       <c r="I5">
         <v>1468515.0</v>
       </c>
@@ -11142,51 +11273,51 @@
       </c>
       <c r="K5">
         <v>455983.0</v>
       </c>
       <c r="L5">
         <v>-2639406.0</v>
       </c>
       <c r="M5">
         <v>-3750190.0</v>
       </c>
       <c r="N5">
         <v>-2938968.0</v>
       </c>
       <c r="O5">
         <v>-1987276.0</v>
       </c>
       <c r="P5">
         <v>-26060.0</v>
       </c>
       <c r="Q5">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>14706000.0</v>
       </c>
       <c r="C6">
         <v>6749000.0</v>
       </c>
       <c r="D6">
         <v>11361000.0</v>
       </c>
       <c r="E6">
         <v>4587118.0</v>
       </c>
       <c r="F6">
         <v>1134371.0</v>
       </c>
       <c r="G6">
         <v>4279160.0</v>
       </c>
       <c r="H6">
         <v>2832706.0</v>
       </c>
       <c r="I6">
         <v>2147520.0</v>
       </c>
@@ -11195,341 +11326,341 @@
       </c>
       <c r="K6">
         <v>897568.0</v>
       </c>
       <c r="L6">
         <v>-2353890.0</v>
       </c>
       <c r="M6">
         <v>-3580077.0</v>
       </c>
       <c r="N6">
         <v>-2905077.0</v>
       </c>
       <c r="O6">
         <v>-1974712.0</v>
       </c>
       <c r="P6">
         <v>-26060.0</v>
       </c>
       <c r="Q6">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>43046000.0</v>
       </c>
       <c r="C9">
         <v>30533000.0</v>
       </c>
       <c r="D9">
         <v>30333000.0</v>
       </c>
       <c r="E9">
         <v>19418262.0</v>
       </c>
       <c r="F9">
         <v>11853873.0</v>
       </c>
       <c r="G9">
         <v>12739309.0</v>
       </c>
       <c r="H9">
         <v>9984329.0</v>
       </c>
       <c r="I9">
         <v>9893885.0</v>
       </c>
       <c r="J9">
         <v>9260675.0</v>
       </c>
       <c r="K9">
         <v>7218688.0</v>
       </c>
       <c r="L9">
         <v>3597227.0</v>
       </c>
       <c r="M9">
         <v>3206728.0</v>
       </c>
       <c r="N9">
         <v>2551026.0</v>
       </c>
       <c r="O9">
         <v>1352256.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>6851000.0</v>
       </c>
       <c r="C10">
         <v>4706000.0</v>
       </c>
       <c r="D10">
         <v>8569000.0</v>
       </c>
       <c r="E10">
         <v>2168292.0</v>
       </c>
       <c r="F10">
         <v>44546.0</v>
       </c>
       <c r="G10">
         <v>3322233.0</v>
       </c>
       <c r="H10">
         <v>1532694.0</v>
       </c>
       <c r="I10">
         <v>453499.0</v>
       </c>
       <c r="J10">
         <v>319740.0</v>
       </c>
       <c r="K10">
         <v>-301080.0</v>
       </c>
       <c r="L10">
         <v>-3511618.0</v>
       </c>
       <c r="M10">
         <v>-4060476.0</v>
       </c>
       <c r="N10">
         <v>-2947608.0</v>
       </c>
       <c r="O10">
         <v>-1999623.0</v>
       </c>
       <c r="P10">
         <v>-26060.0</v>
       </c>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
         <v>1565000.0</v>
       </c>
       <c r="C11">
         <v>995000.0</v>
       </c>
       <c r="D11">
         <v>2008000.0</v>
       </c>
       <c r="E11">
         <v>9104.0</v>
       </c>
       <c r="F11">
         <v>296472.0</v>
       </c>
       <c r="G11">
         <v>-744973.0</v>
       </c>
       <c r="H11">
         <v>577422.0</v>
       </c>
       <c r="I11">
         <v>517864.0</v>
       </c>
       <c r="J11">
         <v>2126284.0</v>
       </c>
       <c r="K11">
         <v>728537.0</v>
       </c>
       <c r="L11">
         <v>761270.0</v>
       </c>
       <c r="M11">
         <v>108380.0</v>
       </c>
       <c r="N11">
         <v>2707608.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11">
         <v>21254.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
         <v>472000.0</v>
       </c>
       <c r="C12">
         <v>493000.0</v>
       </c>
       <c r="D12">
         <v>571000.0</v>
       </c>
       <c r="E12">
         <v>656010.0</v>
       </c>
       <c r="F12">
         <v>75925.0</v>
       </c>
       <c r="G12">
         <v>155615.0</v>
       </c>
       <c r="H12">
         <v>550730.0</v>
       </c>
       <c r="I12">
         <v>1015016.0</v>
       </c>
       <c r="J12">
         <v>743402.0</v>
       </c>
       <c r="K12">
         <v>757063.0</v>
       </c>
       <c r="L12">
         <v>816741.0</v>
       </c>
       <c r="M12">
         <v>209333.0</v>
       </c>
       <c r="N12">
         <v>8640.0</v>
       </c>
       <c r="O12">
         <v>12347.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13">
         <v>211000.0</v>
       </c>
       <c r="C13">
         <v>218000.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>5286000.0</v>
       </c>
       <c r="C15">
         <v>3711000.0</v>
       </c>
       <c r="D15">
         <v>6561000.0</v>
       </c>
       <c r="E15">
         <v>2304000.0</v>
       </c>
       <c r="F15">
         <v>-251926.0</v>
       </c>
       <c r="G15">
         <v>4067206.0</v>
       </c>
       <c r="H15">
         <v>1532694.0</v>
       </c>
       <c r="I15">
         <v>453499.0</v>
       </c>
@@ -11538,192 +11669,192 @@
       </c>
       <c r="K15">
         <v>-301080.0</v>
       </c>
       <c r="L15">
         <v>-3511618.0</v>
       </c>
       <c r="M15">
         <v>-4060476.0</v>
       </c>
       <c r="N15">
         <v>-2947608.0</v>
       </c>
       <c r="O15">
         <v>-1999623.0</v>
       </c>
       <c r="P15">
         <v>-26060.0</v>
       </c>
       <c r="Q15">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2302674.0</v>
       </c>
       <c r="F16">
         <v>-251926.0</v>
       </c>
       <c r="G16">
         <v>4067206.0</v>
       </c>
       <c r="H16">
         <v>1532694.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17">
         <v>5286000.0</v>
       </c>
       <c r="C17">
         <v>3711000.0</v>
       </c>
       <c r="D17">
         <v>6561000.0</v>
       </c>
       <c r="E17">
         <v>2302674.0</v>
       </c>
       <c r="F17">
         <v>-251926.0</v>
       </c>
       <c r="G17">
         <v>4067206.0</v>
       </c>
       <c r="H17">
         <v>1532694.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-261000.0</v>
       </c>
       <c r="C18">
         <v>-275000.0</v>
       </c>
       <c r="D18">
         <v>-571000.0</v>
       </c>
       <c r="E18">
         <v>-656010.0</v>
       </c>
       <c r="F18">
         <v>-75925.0</v>
       </c>
       <c r="G18">
         <v>-155615.0</v>
       </c>
       <c r="H18">
         <v>-550730.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>8412000.0</v>
       </c>
       <c r="C21">
         <v>4877000.0</v>
       </c>
       <c r="D21">
         <v>8890000.0</v>
       </c>
       <c r="E21">
         <v>2821654.0</v>
       </c>
       <c r="F21">
         <v>82767.0</v>
       </c>
       <c r="G21">
         <v>3477848.0</v>
       </c>
       <c r="H21">
         <v>2083424.0</v>
       </c>
       <c r="I21">
         <v>1468515.0</v>
       </c>
@@ -11732,72 +11863,72 @@
       </c>
       <c r="K21">
         <v>455983.0</v>
       </c>
       <c r="L21">
         <v>-2259317.0</v>
       </c>
       <c r="M21">
         <v>-3750190.0</v>
       </c>
       <c r="N21">
         <v>-2938968.0</v>
       </c>
       <c r="O21">
         <v>-1987276.0</v>
       </c>
       <c r="P21">
         <v>-26060.0</v>
       </c>
       <c r="Q21">
         <v>-21254.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>163302000.0</v>
       </c>
       <c r="C23">
         <v>118451000.0</v>
       </c>
       <c r="D23">
         <v>94394000.0</v>
       </c>
       <c r="E23">
         <v>90365967.0</v>
       </c>
       <c r="F23">
         <v>47000973.0</v>
       </c>
       <c r="G23">
         <v>37280757.0</v>
       </c>
       <c r="H23">
         <v>31667041.0</v>
       </c>
       <c r="I23">
         <v>27005859.0</v>
       </c>
@@ -11806,271 +11937,271 @@
       </c>
       <c r="K23">
         <v>17592809.0</v>
       </c>
       <c r="L23">
         <v>14862764.0</v>
       </c>
       <c r="M23">
         <v>15760458.0</v>
       </c>
       <c r="N23">
         <v>11680589.0</v>
       </c>
       <c r="O23">
         <v>6570121.0</v>
       </c>
       <c r="P23">
         <v>26060.0</v>
       </c>
       <c r="Q23">
         <v>21254.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>4889000.0</v>
       </c>
       <c r="C25">
         <v>1550000.0</v>
       </c>
       <c r="D25">
         <v>2471000.0</v>
       </c>
       <c r="E25">
         <v>1762814.0</v>
       </c>
       <c r="F25">
         <v>1013900.0</v>
       </c>
       <c r="G25">
         <v>801312.0</v>
       </c>
       <c r="H25">
         <v>749282.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>288000.0</v>
       </c>
       <c r="C26">
         <v>455000.0</v>
       </c>
       <c r="D26">
         <v>414000.0</v>
       </c>
       <c r="E26">
         <v>135141.0</v>
       </c>
       <c r="F26">
         <v>120692.0</v>
       </c>
       <c r="G26">
         <v>110713.0</v>
       </c>
       <c r="H26">
         <v>114626.0</v>
       </c>
       <c r="I26">
         <v>130920.0</v>
       </c>
       <c r="J26">
         <v>138000.0</v>
       </c>
       <c r="K26">
         <v>153296.0</v>
       </c>
       <c r="L26">
         <v>107632.0</v>
       </c>
       <c r="M26">
         <v>100864.0</v>
       </c>
       <c r="N26">
         <v>19408.0</v>
       </c>
       <c r="O26">
         <v>68372.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2200000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>2096026.0</v>
       </c>
       <c r="M27">
         <v>2774356.0</v>
       </c>
       <c r="N27">
         <v>2789772.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>35646000.0</v>
       </c>
       <c r="C28">
         <v>22101000.0</v>
       </c>
       <c r="D28">
         <v>21029000.0</v>
       </c>
       <c r="E28">
         <v>16461467.0</v>
       </c>
       <c r="F28">
         <v>11650414.0</v>
       </c>
       <c r="G28">
         <v>9150748.0</v>
       </c>
       <c r="H28">
         <v>7786278.0</v>
       </c>
       <c r="I28">
         <v>8294450.0</v>
       </c>
       <c r="J28">
         <v>8059533.0</v>
       </c>
       <c r="K28">
         <v>6609409.0</v>
       </c>
       <c r="L28">
         <v>3652886.0</v>
       </c>
       <c r="M28">
         <v>4081698.0</v>
       </c>
       <c r="N28">
         <v>2874504.0</v>
       </c>
       <c r="O28">
         <v>3271160.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>21254.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>1565000.0</v>
       </c>
       <c r="C29">
         <v>995000.0</v>
       </c>
       <c r="D29">
         <v>2008000.0</v>
       </c>
       <c r="E29">
         <v>9104.0</v>
       </c>
       <c r="F29">
         <v>296472.0</v>
       </c>
       <c r="G29">
         <v>-744973.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>34634000.0</v>
       </c>
       <c r="C30">
         <v>25656000.0</v>
       </c>
       <c r="D30">
         <v>21443000.0</v>
       </c>
       <c r="E30">
         <v>16596608.0</v>
       </c>
       <c r="F30">
         <v>11771106.0</v>
       </c>
       <c r="G30">
         <v>9261461.0</v>
       </c>
       <c r="H30">
         <v>7900904.0</v>
       </c>
       <c r="I30">
         <v>8425370.0</v>
       </c>
@@ -12079,100 +12210,100 @@
       </c>
       <c r="K30">
         <v>6762705.0</v>
       </c>
       <c r="L30">
         <v>5856544.0</v>
       </c>
       <c r="M30">
         <v>6956918.0</v>
       </c>
       <c r="N30">
         <v>5489994.0</v>
       </c>
       <c r="O30">
         <v>3339532.0</v>
       </c>
       <c r="P30">
         <v>26060.0</v>
       </c>
       <c r="Q30">
         <v>21254.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
         <v>-1561000.0</v>
       </c>
       <c r="C31">
         <v>-171000.0</v>
       </c>
       <c r="D31">
         <v>-321000.0</v>
       </c>
       <c r="E31">
         <v>-653362.0</v>
       </c>
       <c r="F31">
         <v>-38221.0</v>
       </c>
       <c r="G31">
         <v>-155615.0</v>
       </c>
       <c r="H31">
         <v>-550730.0</v>
       </c>
       <c r="I31">
         <v>-1015016.0</v>
       </c>
       <c r="J31">
         <v>-743402.0</v>
       </c>
       <c r="K31">
         <v>-757063.0</v>
       </c>
       <c r="L31">
         <v>-1252301.0</v>
       </c>
       <c r="M31">
         <v>-310286.0</v>
       </c>
       <c r="N31">
         <v>-8640.0</v>
       </c>
       <c r="O31">
         <v>-12347.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
         <v>171714000.0</v>
       </c>
       <c r="C32">
         <v>123328000.0</v>
       </c>
       <c r="D32">
         <v>103284000.0</v>
       </c>
       <c r="E32">
         <v>93187621.0</v>
       </c>
       <c r="F32">
         <v>47083740.0</v>
       </c>
       <c r="G32">
         <v>40758605.0</v>
       </c>
       <c r="H32">
         <v>33750466.0</v>
       </c>
       <c r="I32">
         <v>28474374.0</v>
       </c>
@@ -12196,6220 +12327,611 @@
       </c>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK32"/>
+  <dimension ref="A1:BL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:63">
+      <c r="BL1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>41505000.0</v>
+      </c>
+      <c r="C2">
         <v>40339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40032000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36133000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26432000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26071000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24507000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24410000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21503000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22375000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18904000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20013000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17283847.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16749816.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16384406.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19130000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20119862.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17970317.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11442003.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8206939.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8695300.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6969047.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6701912.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6773662.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7170403.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7373319.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6998234.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6366084.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5408049.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4933770.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4484031.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5555359.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3578840.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4913448.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4838711.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4979504.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4652820.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3414807.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3442220.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2892012.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2772966.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2448778.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2251240.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2255649.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2091032.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2408299.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2726975.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2705436.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1590904.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1780225.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2179578.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1543029.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1185886.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1282102.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+    </row>
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>2063000.0</v>
+      </c>
+      <c r="C3">
         <v>2031000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>642000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1770000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1260000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1217000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-69000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>402000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>838000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>806000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>791000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>751759.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>571676.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>356103.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>443891.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>504780.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>422801.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>391343.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>278521.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>216987.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>246010.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>227382.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>209260.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>204867.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>193596.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>193589.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>178530.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>157742.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>221867.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>191143.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>167127.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>174045.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>182591.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>155242.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>208218.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>128399.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>122624.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>117581.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>97617.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>91494.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>83000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>76703.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>75632.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>72299.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>70385.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>67200.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>68572.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>42068.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>44736.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14737.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13229.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10910.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6492.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3260.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-    </row>
-[...5616 lines deleted...]
-      </c>
+      <c r="BL3"/>
     </row>
     <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18433,51 +12955,5746 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
     </row>
     <row r="5" spans="1:64">
       <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>2992000.0</v>
+      </c>
+      <c r="C5">
+        <v>2664000.0</v>
+      </c>
+      <c r="D5">
+        <v>3088000.0</v>
+      </c>
+      <c r="E5">
+        <v>823000.0</v>
+      </c>
+      <c r="F5">
+        <v>1725000.0</v>
+      </c>
+      <c r="G5">
+        <v>1608000.0</v>
+      </c>
+      <c r="H5">
+        <v>1998000.0</v>
+      </c>
+      <c r="I5">
+        <v>661000.0</v>
+      </c>
+      <c r="J5">
+        <v>1675000.0</v>
+      </c>
+      <c r="K5">
+        <v>865000.0</v>
+      </c>
+      <c r="L5">
+        <v>1965000.0</v>
+      </c>
+      <c r="M5">
+        <v>2707000.0</v>
+      </c>
+      <c r="N5">
+        <v>2283280.0</v>
+      </c>
+      <c r="O5">
+        <v>1943000.0</v>
+      </c>
+      <c r="P5">
+        <v>1946489.0</v>
+      </c>
+      <c r="Q5">
+        <v>1498561.0</v>
+      </c>
+      <c r="R5">
+        <v>-810159.0</v>
+      </c>
+      <c r="S5">
+        <v>260973.0</v>
+      </c>
+      <c r="T5">
+        <v>-1355546.0</v>
+      </c>
+      <c r="U5">
+        <v>1201.0</v>
+      </c>
+      <c r="V5">
+        <v>584913.0</v>
+      </c>
+      <c r="W5">
+        <v>889899.0</v>
+      </c>
+      <c r="X5">
+        <v>908001.0</v>
+      </c>
+      <c r="Y5">
+        <v>787128.0</v>
+      </c>
+      <c r="Z5">
+        <v>806765.0</v>
+      </c>
+      <c r="AA5">
+        <v>975954.0</v>
+      </c>
+      <c r="AB5">
+        <v>649316.0</v>
+      </c>
+      <c r="AC5">
+        <v>503600.0</v>
+      </c>
+      <c r="AD5">
+        <v>450942.0</v>
+      </c>
+      <c r="AE5">
+        <v>479566.0</v>
+      </c>
+      <c r="AF5">
+        <v>345616.0</v>
+      </c>
+      <c r="AG5">
+        <v>536109.0</v>
+      </c>
+      <c r="AH5">
+        <v>129826.0</v>
+      </c>
+      <c r="AI5">
+        <v>553513.0</v>
+      </c>
+      <c r="AJ5">
+        <v>121738.0</v>
+      </c>
+      <c r="AK5">
+        <v>258454.0</v>
+      </c>
+      <c r="AL5">
+        <v>365320.0</v>
+      </c>
+      <c r="AM5">
+        <v>197779.0</v>
+      </c>
+      <c r="AN5">
+        <v>327833.0</v>
+      </c>
+      <c r="AO5">
+        <v>243563.0</v>
+      </c>
+      <c r="AP5">
+        <v>-109167.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-55220.0</v>
+      </c>
+      <c r="AR5">
+        <v>-279477.0</v>
+      </c>
+      <c r="AS5">
+        <v>-750870.0</v>
+      </c>
+      <c r="AT5">
+        <v>-792164.0</v>
+      </c>
+      <c r="AU5">
+        <v>-852647.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1550864.0</v>
+      </c>
+      <c r="AW5">
+        <v>-748383.0</v>
+      </c>
+      <c r="AX5">
+        <v>-766688.0</v>
+      </c>
+      <c r="AY5">
+        <v>-684255.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-1089487.0</v>
+      </c>
+      <c r="BA5">
+        <v>-488796.0</v>
+      </c>
+      <c r="BB5">
+        <v>-751547.0</v>
+      </c>
+      <c r="BC5">
+        <v>-609138.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>5055000.0</v>
+      </c>
+      <c r="C6">
+        <v>4695000.0</v>
+      </c>
+      <c r="D6">
+        <v>3730000.0</v>
+      </c>
+      <c r="E6">
+        <v>2593000.0</v>
+      </c>
+      <c r="F6">
+        <v>2985000.0</v>
+      </c>
+      <c r="G6">
+        <v>2825000.0</v>
+      </c>
+      <c r="H6">
+        <v>1929000.0</v>
+      </c>
+      <c r="I6">
+        <v>1063000.0</v>
+      </c>
+      <c r="J6">
+        <v>2513000.0</v>
+      </c>
+      <c r="K6">
+        <v>1671000.0</v>
+      </c>
+      <c r="L6">
+        <v>2756000.0</v>
+      </c>
+      <c r="M6">
+        <v>3458759.0</v>
+      </c>
+      <c r="N6">
+        <v>2854956.0</v>
+      </c>
+      <c r="O6">
+        <v>2299103.0</v>
+      </c>
+      <c r="P6">
+        <v>2390380.0</v>
+      </c>
+      <c r="Q6">
+        <v>2003341.0</v>
+      </c>
+      <c r="R6">
+        <v>-387358.0</v>
+      </c>
+      <c r="S6">
+        <v>652316.0</v>
+      </c>
+      <c r="T6">
+        <v>-1077025.0</v>
+      </c>
+      <c r="U6">
+        <v>218188.0</v>
+      </c>
+      <c r="V6">
+        <v>830923.0</v>
+      </c>
+      <c r="W6">
+        <v>1117281.0</v>
+      </c>
+      <c r="X6">
+        <v>1117261.0</v>
+      </c>
+      <c r="Y6">
+        <v>991995.0</v>
+      </c>
+      <c r="Z6">
+        <v>1000361.0</v>
+      </c>
+      <c r="AA6">
+        <v>1169543.0</v>
+      </c>
+      <c r="AB6">
+        <v>827846.0</v>
+      </c>
+      <c r="AC6">
+        <v>661342.0</v>
+      </c>
+      <c r="AD6">
+        <v>672809.0</v>
+      </c>
+      <c r="AE6">
+        <v>670709.0</v>
+      </c>
+      <c r="AF6">
+        <v>512743.0</v>
+      </c>
+      <c r="AG6">
+        <v>710154.0</v>
+      </c>
+      <c r="AH6">
+        <v>312417.0</v>
+      </c>
+      <c r="AI6">
+        <v>708755.0</v>
+      </c>
+      <c r="AJ6">
+        <v>329956.0</v>
+      </c>
+      <c r="AK6">
+        <v>386853.0</v>
+      </c>
+      <c r="AL6">
+        <v>487944.0</v>
+      </c>
+      <c r="AM6">
+        <v>315360.0</v>
+      </c>
+      <c r="AN6">
+        <v>425450.0</v>
+      </c>
+      <c r="AO6">
+        <v>335057.0</v>
+      </c>
+      <c r="AP6">
+        <v>-26167.0</v>
+      </c>
+      <c r="AQ6">
+        <v>21483.0</v>
+      </c>
+      <c r="AR6">
+        <v>-203845.0</v>
+      </c>
+      <c r="AS6">
+        <v>-678571.0</v>
+      </c>
+      <c r="AT6">
+        <v>-721779.0</v>
+      </c>
+      <c r="AU6">
+        <v>-785447.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1482292.0</v>
+      </c>
+      <c r="AW6">
+        <v>-706315.0</v>
+      </c>
+      <c r="AX6">
+        <v>-721952.0</v>
+      </c>
+      <c r="AY6">
+        <v>-669518.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1076258.0</v>
+      </c>
+      <c r="BA6">
+        <v>-477886.0</v>
+      </c>
+      <c r="BB6">
+        <v>-745055.0</v>
+      </c>
+      <c r="BC6">
+        <v>-605878.0</v>
+      </c>
+      <c r="BD6">
+        <v>1712.0</v>
+      </c>
+      <c r="BE6">
+        <v>-8226.0</v>
+      </c>
+      <c r="BF6">
+        <v>-2895.0</v>
+      </c>
+      <c r="BG6">
+        <v>-2779.0</v>
+      </c>
+      <c r="BH6">
+        <v>-12160.0</v>
+      </c>
+      <c r="BI6">
+        <v>-16894.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1900.0</v>
+      </c>
+      <c r="BK6">
+        <v>-1950.0</v>
+      </c>
+      <c r="BL6">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:64">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+    </row>
+    <row r="8" spans="1:64">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>13077000.0</v>
+      </c>
+      <c r="C9">
+        <v>12427000.0</v>
+      </c>
+      <c r="D9">
+        <v>13955000.0</v>
+      </c>
+      <c r="E9">
+        <v>11136000.0</v>
+      </c>
+      <c r="F9">
+        <v>8771000.0</v>
+      </c>
+      <c r="G9">
+        <v>9184000.0</v>
+      </c>
+      <c r="H9">
+        <v>9078000.0</v>
+      </c>
+      <c r="I9">
+        <v>7113000.0</v>
+      </c>
+      <c r="J9">
+        <v>6879000.0</v>
+      </c>
+      <c r="K9">
+        <v>7463000.0</v>
+      </c>
+      <c r="L9">
+        <v>7821000.0</v>
+      </c>
+      <c r="M9">
+        <v>8635000.0</v>
+      </c>
+      <c r="N9">
+        <v>7506238.0</v>
+      </c>
+      <c r="O9">
+        <v>6371000.0</v>
+      </c>
+      <c r="P9">
+        <v>6432248.0</v>
+      </c>
+      <c r="Q9">
+        <v>6564000.0</v>
+      </c>
+      <c r="R9">
+        <v>2726612.0</v>
+      </c>
+      <c r="S9">
+        <v>3860263.0</v>
+      </c>
+      <c r="T9">
+        <v>2411071.0</v>
+      </c>
+      <c r="U9">
+        <v>2645743.0</v>
+      </c>
+      <c r="V9">
+        <v>3369284.0</v>
+      </c>
+      <c r="W9">
+        <v>3344353.0</v>
+      </c>
+      <c r="X9">
+        <v>2672299.0</v>
+      </c>
+      <c r="Y9">
+        <v>2910533.0</v>
+      </c>
+      <c r="Z9">
+        <v>3077161.0</v>
+      </c>
+      <c r="AA9">
+        <v>3461622.0</v>
+      </c>
+      <c r="AB9">
+        <v>3107908.0</v>
+      </c>
+      <c r="AC9">
+        <v>2900952.0</v>
+      </c>
+      <c r="AD9">
+        <v>2691396.0</v>
+      </c>
+      <c r="AE9">
+        <v>2431054.0</v>
+      </c>
+      <c r="AF9">
+        <v>2412410.0</v>
+      </c>
+      <c r="AG9">
+        <v>2687488.0</v>
+      </c>
+      <c r="AH9">
+        <v>2061990.0</v>
+      </c>
+      <c r="AI9">
+        <v>2828546.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2990534.0</v>
+      </c>
+      <c r="AK9">
+        <v>2371851.0</v>
+      </c>
+      <c r="AL9">
+        <v>2352614.0</v>
+      </c>
+      <c r="AM9">
+        <v>1942493.0</v>
+      </c>
+      <c r="AN9">
+        <v>1968090.0</v>
+      </c>
+      <c r="AO9">
+        <v>1684213.0</v>
+      </c>
+      <c r="AP9">
+        <v>1365314.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1475199.0</v>
+      </c>
+      <c r="AR9">
+        <v>1021948.0</v>
+      </c>
+      <c r="AS9">
+        <v>982131.0</v>
+      </c>
+      <c r="AT9">
+        <v>648168.0</v>
+      </c>
+      <c r="AU9">
+        <v>828191.0</v>
+      </c>
+      <c r="AV9">
+        <v>1019666.0</v>
+      </c>
+      <c r="AW9">
+        <v>1054262.0</v>
+      </c>
+      <c r="AX9">
+        <v>658864.0</v>
+      </c>
+      <c r="AY9">
+        <v>802924.0</v>
+      </c>
+      <c r="AZ9">
+        <v>921974.0</v>
+      </c>
+      <c r="BA9">
+        <v>624488.0</v>
+      </c>
+      <c r="BB9">
+        <v>514502.0</v>
+      </c>
+      <c r="BC9">
+        <v>490062.0</v>
+      </c>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>3304000.0</v>
+      </c>
+      <c r="C10">
+        <v>2634000.0</v>
+      </c>
+      <c r="D10">
+        <v>2963000.0</v>
+      </c>
+      <c r="E10">
+        <v>726000.0</v>
+      </c>
+      <c r="F10">
+        <v>1645000.0</v>
+      </c>
+      <c r="G10">
+        <v>1517000.0</v>
+      </c>
+      <c r="H10">
+        <v>1887000.0</v>
+      </c>
+      <c r="I10">
+        <v>538000.0</v>
+      </c>
+      <c r="J10">
+        <v>1549000.0</v>
+      </c>
+      <c r="K10">
+        <v>732000.0</v>
+      </c>
+      <c r="L10">
+        <v>1894000.0</v>
+      </c>
+      <c r="M10">
+        <v>2577000.0</v>
+      </c>
+      <c r="N10">
+        <v>2096091.0</v>
+      </c>
+      <c r="O10">
+        <v>1779860.0</v>
+      </c>
+      <c r="P10">
+        <v>1747308.0</v>
+      </c>
+      <c r="Q10">
+        <v>1384000.0</v>
+      </c>
+      <c r="R10">
+        <v>-952238.0</v>
+      </c>
+      <c r="S10">
+        <v>133082.0</v>
+      </c>
+      <c r="T10">
+        <v>-1404761.0</v>
+      </c>
+      <c r="U10">
+        <v>-7530.0</v>
+      </c>
+      <c r="V10">
+        <v>577364.0</v>
+      </c>
+      <c r="W10">
+        <v>879473.0</v>
+      </c>
+      <c r="X10">
+        <v>942122.0</v>
+      </c>
+      <c r="Y10">
+        <v>734142.0</v>
+      </c>
+      <c r="Z10">
+        <v>739767.0</v>
+      </c>
+      <c r="AA10">
+        <v>906202.0</v>
+      </c>
+      <c r="AB10">
+        <v>410105.0</v>
+      </c>
+      <c r="AC10">
+        <v>408615.0</v>
+      </c>
+      <c r="AD10">
+        <v>358308.0</v>
+      </c>
+      <c r="AE10">
+        <v>355666.0</v>
+      </c>
+      <c r="AF10">
+        <v>79894.0</v>
+      </c>
+      <c r="AG10">
+        <v>356348.0</v>
+      </c>
+      <c r="AH10">
+        <v>-210195.0</v>
+      </c>
+      <c r="AI10">
+        <v>324000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-36238.0</v>
+      </c>
+      <c r="AK10">
+        <v>29345.0</v>
+      </c>
+      <c r="AL10">
+        <v>168360.0</v>
+      </c>
+      <c r="AM10">
+        <v>-4233.0</v>
+      </c>
+      <c r="AN10">
+        <v>133174.0</v>
+      </c>
+      <c r="AO10">
+        <v>80603.0</v>
+      </c>
+      <c r="AP10">
+        <v>-276810.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-226107.0</v>
+      </c>
+      <c r="AR10">
+        <v>-441234.0</v>
+      </c>
+      <c r="AS10">
+        <v>-975522.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1000306.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1094556.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1792380.0</v>
+      </c>
+      <c r="AW10">
+        <v>-773809.0</v>
+      </c>
+      <c r="AX10">
+        <v>-793398.0</v>
+      </c>
+      <c r="AY10">
+        <v>-700889.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-1089580.0</v>
+      </c>
+      <c r="BA10">
+        <v>-493568.0</v>
+      </c>
+      <c r="BB10">
+        <v>-753072.0</v>
+      </c>
+      <c r="BC10">
+        <v>-611388.0</v>
+      </c>
+      <c r="BD10">
+        <v>1712.0</v>
+      </c>
+      <c r="BE10">
+        <v>-8226.0</v>
+      </c>
+      <c r="BF10">
+        <v>-2895.0</v>
+      </c>
+      <c r="BG10">
+        <v>-2779.0</v>
+      </c>
+      <c r="BH10">
+        <v>-12160.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>-1900.0</v>
+      </c>
+      <c r="BK10">
+        <v>-1950.0</v>
+      </c>
+      <c r="BL10">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:64">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>739000.0</v>
+      </c>
+      <c r="C11">
+        <v>577000.0</v>
+      </c>
+      <c r="D11">
+        <v>731000.0</v>
+      </c>
+      <c r="E11">
+        <v>186000.0</v>
+      </c>
+      <c r="F11">
+        <v>368000.0</v>
+      </c>
+      <c r="G11">
+        <v>280000.0</v>
+      </c>
+      <c r="H11">
+        <v>287000.0</v>
+      </c>
+      <c r="I11">
+        <v>128000.0</v>
+      </c>
+      <c r="J11">
+        <v>401000.0</v>
+      </c>
+      <c r="K11">
+        <v>179000.0</v>
+      </c>
+      <c r="L11">
+        <v>486000.0</v>
+      </c>
+      <c r="M11">
+        <v>568000.0</v>
+      </c>
+      <c r="N11">
+        <v>429764.0</v>
+      </c>
+      <c r="O11">
+        <v>524692.0</v>
+      </c>
+      <c r="P11">
+        <v>-96975.0</v>
+      </c>
+      <c r="Q11">
+        <v>286000.0</v>
+      </c>
+      <c r="R11">
+        <v>-208992.0</v>
+      </c>
+      <c r="S11">
+        <v>29385.0</v>
+      </c>
+      <c r="T11">
+        <v>-94841.0</v>
+      </c>
+      <c r="U11">
+        <v>-2075.0</v>
+      </c>
+      <c r="V11">
+        <v>145439.0</v>
+      </c>
+      <c r="W11">
+        <v>247949.0</v>
+      </c>
+      <c r="X11">
+        <v>-744973.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11">
+        <v>3130128.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11">
+        <v>-6971.0</v>
+      </c>
+      <c r="AK11">
+        <v>198662.0</v>
+      </c>
+      <c r="AL11">
+        <v>188230.0</v>
+      </c>
+      <c r="AM11">
+        <v>184732.0</v>
+      </c>
+      <c r="AN11">
+        <v>194753.0</v>
+      </c>
+      <c r="AO11">
+        <v>153159.0</v>
+      </c>
+      <c r="AP11">
+        <v>157949.0</v>
+      </c>
+      <c r="AQ11">
+        <v>161762.0</v>
+      </c>
+      <c r="AR11">
+        <v>159282.0</v>
+      </c>
+      <c r="AS11">
+        <v>212030.0</v>
+      </c>
+      <c r="AT11">
+        <v>178914.0</v>
+      </c>
+      <c r="AU11">
+        <v>123357.0</v>
+      </c>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
+        <v>4037188.0</v>
+      </c>
+      <c r="BA11">
+        <v>4772.0</v>
+      </c>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>16894.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>112000.0</v>
+      </c>
+      <c r="C12">
+        <v>120000.0</v>
+      </c>
+      <c r="D12">
+        <v>125000.0</v>
+      </c>
+      <c r="E12">
+        <v>176000.0</v>
+      </c>
+      <c r="F12">
+        <v>80000.0</v>
+      </c>
+      <c r="G12">
+        <v>91000.0</v>
+      </c>
+      <c r="H12">
+        <v>111000.0</v>
+      </c>
+      <c r="I12">
+        <v>123000.0</v>
+      </c>
+      <c r="J12">
+        <v>126000.0</v>
+      </c>
+      <c r="K12">
+        <v>133000.0</v>
+      </c>
+      <c r="L12">
+        <v>71000.0</v>
+      </c>
+      <c r="M12">
+        <v>130000.0</v>
+      </c>
+      <c r="N12">
+        <v>187188.0</v>
+      </c>
+      <c r="O12">
+        <v>182924.0</v>
+      </c>
+      <c r="P12">
+        <v>199181.0</v>
+      </c>
+      <c r="Q12">
+        <v>187000.0</v>
+      </c>
+      <c r="R12">
+        <v>142079.0</v>
+      </c>
+      <c r="S12">
+        <v>127891.0</v>
+      </c>
+      <c r="T12">
+        <v>49215.0</v>
+      </c>
+      <c r="U12">
+        <v>8731.0</v>
+      </c>
+      <c r="V12">
+        <v>7549.0</v>
+      </c>
+      <c r="W12">
+        <v>10430.0</v>
+      </c>
+      <c r="X12">
+        <v>34121.0</v>
+      </c>
+      <c r="Y12">
+        <v>52986.0</v>
+      </c>
+      <c r="Z12">
+        <v>66998.0</v>
+      </c>
+      <c r="AA12">
+        <v>69752.0</v>
+      </c>
+      <c r="AB12">
+        <v>239211.0</v>
+      </c>
+      <c r="AC12">
+        <v>94985.0</v>
+      </c>
+      <c r="AD12">
+        <v>92634.0</v>
+      </c>
+      <c r="AE12">
+        <v>123900.0</v>
+      </c>
+      <c r="AF12">
+        <v>265722.0</v>
+      </c>
+      <c r="AG12">
+        <v>179761.0</v>
+      </c>
+      <c r="AH12">
+        <v>340021.0</v>
+      </c>
+      <c r="AI12">
+        <v>229512.0</v>
+      </c>
+      <c r="AJ12">
+        <v>157976.0</v>
+      </c>
+      <c r="AK12">
+        <v>229109.0</v>
+      </c>
+      <c r="AL12">
+        <v>196960.0</v>
+      </c>
+      <c r="AM12">
+        <v>202012.0</v>
+      </c>
+      <c r="AN12">
+        <v>194659.0</v>
+      </c>
+      <c r="AO12">
+        <v>162960.0</v>
+      </c>
+      <c r="AP12">
+        <v>167643.0</v>
+      </c>
+      <c r="AQ12">
+        <v>170887.0</v>
+      </c>
+      <c r="AR12">
+        <v>161757.0</v>
+      </c>
+      <c r="AS12">
+        <v>224652.0</v>
+      </c>
+      <c r="AT12">
+        <v>208142.0</v>
+      </c>
+      <c r="AU12">
+        <v>241909.0</v>
+      </c>
+      <c r="AV12">
+        <v>241516.0</v>
+      </c>
+      <c r="AW12">
+        <v>25426.0</v>
+      </c>
+      <c r="AX12">
+        <v>26710.0</v>
+      </c>
+      <c r="AY12">
+        <v>16634.0</v>
+      </c>
+      <c r="AZ12">
+        <v>93.0</v>
+      </c>
+      <c r="BA12">
+        <v>4772.0</v>
+      </c>
+      <c r="BB12">
+        <v>1525.0</v>
+      </c>
+      <c r="BC12">
+        <v>2250.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>424000.0</v>
+      </c>
+      <c r="C13">
+        <v>90000.0</v>
+      </c>
+      <c r="D13">
+        <v>77000.0</v>
+      </c>
+      <c r="E13">
+        <v>79000.0</v>
+      </c>
+      <c r="F13">
+        <v>25000.0</v>
+      </c>
+      <c r="G13">
+        <v>30000.0</v>
+      </c>
+      <c r="H13">
+        <v>26000.0</v>
+      </c>
+      <c r="I13">
+        <v>37000.0</v>
+      </c>
+      <c r="J13">
+        <v>63000.0</v>
+      </c>
+      <c r="K13">
+        <v>92000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
+      <c r="O13">
+        <v>0.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>2565000.0</v>
+      </c>
+      <c r="C15">
+        <v>2057000.0</v>
+      </c>
+      <c r="D15">
+        <v>2232000.0</v>
+      </c>
+      <c r="E15">
+        <v>540000.0</v>
+      </c>
+      <c r="F15">
+        <v>1277000.0</v>
+      </c>
+      <c r="G15">
+        <v>1237000.0</v>
+      </c>
+      <c r="H15">
+        <v>1600000.0</v>
+      </c>
+      <c r="I15">
+        <v>410000.0</v>
+      </c>
+      <c r="J15">
+        <v>1148000.0</v>
+      </c>
+      <c r="K15">
+        <v>553000.0</v>
+      </c>
+      <c r="L15">
+        <v>1408000.0</v>
+      </c>
+      <c r="M15">
+        <v>2009000.0</v>
+      </c>
+      <c r="N15">
+        <v>1743911.0</v>
+      </c>
+      <c r="O15">
+        <v>1401000.0</v>
+      </c>
+      <c r="P15">
+        <v>1844283.0</v>
+      </c>
+      <c r="Q15">
+        <v>1098000.0</v>
+      </c>
+      <c r="R15">
+        <v>-743246.0</v>
+      </c>
+      <c r="S15">
+        <v>103697.0</v>
+      </c>
+      <c r="T15">
+        <v>-1309920.0</v>
+      </c>
+      <c r="U15">
+        <v>-5455.0</v>
+      </c>
+      <c r="V15">
+        <v>431925.0</v>
+      </c>
+      <c r="W15">
+        <v>631524.0</v>
+      </c>
+      <c r="X15">
+        <v>1687095.0</v>
+      </c>
+      <c r="Y15">
+        <v>734142.0</v>
+      </c>
+      <c r="Z15">
+        <v>739767.0</v>
+      </c>
+      <c r="AA15">
+        <v>906202.0</v>
+      </c>
+      <c r="AB15">
+        <v>410105.0</v>
+      </c>
+      <c r="AC15">
+        <v>408615.0</v>
+      </c>
+      <c r="AD15">
+        <v>358308.0</v>
+      </c>
+      <c r="AE15">
+        <v>355666.0</v>
+      </c>
+      <c r="AF15">
+        <v>79894.0</v>
+      </c>
+      <c r="AG15">
+        <v>356348.0</v>
+      </c>
+      <c r="AH15">
+        <v>-210195.0</v>
+      </c>
+      <c r="AI15">
+        <v>324000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-36238.0</v>
+      </c>
+      <c r="AK15">
+        <v>29345.0</v>
+      </c>
+      <c r="AL15">
+        <v>168360.0</v>
+      </c>
+      <c r="AM15">
+        <v>-4233.0</v>
+      </c>
+      <c r="AN15">
+        <v>133174.0</v>
+      </c>
+      <c r="AO15">
+        <v>80603.0</v>
+      </c>
+      <c r="AP15">
+        <v>-276810.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-226107.0</v>
+      </c>
+      <c r="AR15">
+        <v>-441234.0</v>
+      </c>
+      <c r="AS15">
+        <v>-975522.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1000306.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1094556.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1792380.0</v>
+      </c>
+      <c r="AW15">
+        <v>-773809.0</v>
+      </c>
+      <c r="AX15">
+        <v>-793398.0</v>
+      </c>
+      <c r="AY15">
+        <v>-700889.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-1089580.0</v>
+      </c>
+      <c r="BA15">
+        <v>-493568.0</v>
+      </c>
+      <c r="BB15">
+        <v>-753072.0</v>
+      </c>
+      <c r="BC15">
+        <v>-611388.0</v>
+      </c>
+      <c r="BD15">
+        <v>1712.0</v>
+      </c>
+      <c r="BE15">
+        <v>-8226.0</v>
+      </c>
+      <c r="BF15">
+        <v>-2895.0</v>
+      </c>
+      <c r="BG15">
+        <v>-2779.0</v>
+      </c>
+      <c r="BH15">
+        <v>-12160.0</v>
+      </c>
+      <c r="BI15">
+        <v>-16894.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-1900.0</v>
+      </c>
+      <c r="BK15">
+        <v>-1950.0</v>
+      </c>
+      <c r="BL15">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:64">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>1722678.0</v>
+      </c>
+      <c r="O16">
+        <v>1722678.0</v>
+      </c>
+      <c r="P16">
+        <v>1856696.0</v>
+      </c>
+      <c r="Q16">
+        <v>1085527.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+    </row>
+    <row r="17" spans="1:64">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>2565000.0</v>
+      </c>
+      <c r="C17">
+        <v>2057000.0</v>
+      </c>
+      <c r="D17">
+        <v>2232000.0</v>
+      </c>
+      <c r="E17">
+        <v>540000.0</v>
+      </c>
+      <c r="F17">
+        <v>1277000.0</v>
+      </c>
+      <c r="G17">
+        <v>1237000.0</v>
+      </c>
+      <c r="H17">
+        <v>1600000.0</v>
+      </c>
+      <c r="I17">
+        <v>410000.0</v>
+      </c>
+      <c r="J17">
+        <v>1148000.0</v>
+      </c>
+      <c r="K17">
+        <v>553000.0</v>
+      </c>
+      <c r="L17">
+        <v>1408000.0</v>
+      </c>
+      <c r="M17">
+        <v>2009000.0</v>
+      </c>
+      <c r="N17">
+        <v>1743911.0</v>
+      </c>
+      <c r="O17">
+        <v>1400926.0</v>
+      </c>
+      <c r="P17">
+        <v>1844283.0</v>
+      </c>
+      <c r="Q17">
+        <v>1097940.0</v>
+      </c>
+      <c r="R17">
+        <v>-743246.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>312000.0</v>
+      </c>
+      <c r="C18">
+        <v>-30000.0</v>
+      </c>
+      <c r="D18">
+        <v>-48000.0</v>
+      </c>
+      <c r="E18">
+        <v>-97000.0</v>
+      </c>
+      <c r="F18">
+        <v>-55000.0</v>
+      </c>
+      <c r="G18">
+        <v>-61000.0</v>
+      </c>
+      <c r="H18">
+        <v>-85000.0</v>
+      </c>
+      <c r="I18">
+        <v>-86000.0</v>
+      </c>
+      <c r="J18">
+        <v>-63000.0</v>
+      </c>
+      <c r="K18">
+        <v>-41000.0</v>
+      </c>
+      <c r="L18">
+        <v>-71000.0</v>
+      </c>
+      <c r="M18">
+        <v>-130000.0</v>
+      </c>
+      <c r="N18">
+        <v>-187188.0</v>
+      </c>
+      <c r="O18">
+        <v>-182924.0</v>
+      </c>
+      <c r="P18">
+        <v>-199181.0</v>
+      </c>
+      <c r="Q18">
+        <v>-186859.0</v>
+      </c>
+      <c r="R18">
+        <v>-142079.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+    </row>
+    <row r="19" spans="1:64">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>2992000.0</v>
+      </c>
+      <c r="C21">
+        <v>2664000.0</v>
+      </c>
+      <c r="D21">
+        <v>3011000.0</v>
+      </c>
+      <c r="E21">
+        <v>823000.0</v>
+      </c>
+      <c r="F21">
+        <v>1700000.0</v>
+      </c>
+      <c r="G21">
+        <v>1578000.0</v>
+      </c>
+      <c r="H21">
+        <v>1929000.0</v>
+      </c>
+      <c r="I21">
+        <v>563000.0</v>
+      </c>
+      <c r="J21">
+        <v>1612000.0</v>
+      </c>
+      <c r="K21">
+        <v>773000.0</v>
+      </c>
+      <c r="L21">
+        <v>1965000.0</v>
+      </c>
+      <c r="M21">
+        <v>2707000.0</v>
+      </c>
+      <c r="N21">
+        <v>2275830.0</v>
+      </c>
+      <c r="O21">
+        <v>1942784.0</v>
+      </c>
+      <c r="P21">
+        <v>1893415.0</v>
+      </c>
+      <c r="Q21">
+        <v>1499000.0</v>
+      </c>
+      <c r="R21">
+        <v>-831295.0</v>
+      </c>
+      <c r="S21">
+        <v>260973.0</v>
+      </c>
+      <c r="T21">
+        <v>-1355546.0</v>
+      </c>
+      <c r="U21">
+        <v>1201.0</v>
+      </c>
+      <c r="V21">
+        <v>584913.0</v>
+      </c>
+      <c r="W21">
+        <v>852199.0</v>
+      </c>
+      <c r="X21">
+        <v>908000.0</v>
+      </c>
+      <c r="Y21">
+        <v>787128.0</v>
+      </c>
+      <c r="Z21">
+        <v>806765.0</v>
+      </c>
+      <c r="AA21">
+        <v>975954.0</v>
+      </c>
+      <c r="AB21">
+        <v>649316.0</v>
+      </c>
+      <c r="AC21">
+        <v>503600.0</v>
+      </c>
+      <c r="AD21">
+        <v>450942.0</v>
+      </c>
+      <c r="AE21">
+        <v>479566.0</v>
+      </c>
+      <c r="AF21">
+        <v>-2784512.0</v>
+      </c>
+      <c r="AG21">
+        <v>536109.0</v>
+      </c>
+      <c r="AH21">
+        <v>129826.0</v>
+      </c>
+      <c r="AI21">
+        <v>553513.0</v>
+      </c>
+      <c r="AJ21">
+        <v>121738.0</v>
+      </c>
+      <c r="AK21">
+        <v>258454.0</v>
+      </c>
+      <c r="AL21">
+        <v>365320.0</v>
+      </c>
+      <c r="AM21">
+        <v>197779.0</v>
+      </c>
+      <c r="AN21">
+        <v>327833.0</v>
+      </c>
+      <c r="AO21">
+        <v>243563.0</v>
+      </c>
+      <c r="AP21">
+        <v>-109167.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-55220.0</v>
+      </c>
+      <c r="AR21">
+        <v>-277002.0</v>
+      </c>
+      <c r="AS21">
+        <v>-358159.0</v>
+      </c>
+      <c r="AT21">
+        <v>-762936.0</v>
+      </c>
+      <c r="AU21">
+        <v>-852647.0</v>
+      </c>
+      <c r="AV21">
+        <v>-1550864.0</v>
+      </c>
+      <c r="AW21">
+        <v>-748383.0</v>
+      </c>
+      <c r="AX21">
+        <v>-766688.0</v>
+      </c>
+      <c r="AY21">
+        <v>-684255.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-1089487.0</v>
+      </c>
+      <c r="BA21">
+        <v>-488796.0</v>
+      </c>
+      <c r="BB21">
+        <v>-751547.0</v>
+      </c>
+      <c r="BC21">
+        <v>-609138.0</v>
+      </c>
+      <c r="BD21">
+        <v>1712.0</v>
+      </c>
+      <c r="BE21">
+        <v>-8226.0</v>
+      </c>
+      <c r="BF21">
+        <v>-2895.0</v>
+      </c>
+      <c r="BG21">
+        <v>-2779.0</v>
+      </c>
+      <c r="BH21">
+        <v>-12160.0</v>
+      </c>
+      <c r="BI21">
+        <v>-16894.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-1900.0</v>
+      </c>
+      <c r="BK21">
+        <v>-1950.0</v>
+      </c>
+      <c r="BL21">
+        <v>-510.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:64">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+    </row>
+    <row r="23" spans="1:64">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>51590000.0</v>
+      </c>
+      <c r="C23">
+        <v>50102000.0</v>
+      </c>
+      <c r="D23">
+        <v>50976000.0</v>
+      </c>
+      <c r="E23">
+        <v>46446000.0</v>
+      </c>
+      <c r="F23">
+        <v>33503000.0</v>
+      </c>
+      <c r="G23">
+        <v>33677000.0</v>
+      </c>
+      <c r="H23">
+        <v>31656000.0</v>
+      </c>
+      <c r="I23">
+        <v>30960000.0</v>
+      </c>
+      <c r="J23">
+        <v>26770000.0</v>
+      </c>
+      <c r="K23">
+        <v>29065000.0</v>
+      </c>
+      <c r="L23">
+        <v>24760000.0</v>
+      </c>
+      <c r="M23">
+        <v>25941000.0</v>
+      </c>
+      <c r="N23">
+        <v>22514255.0</v>
+      </c>
+      <c r="O23">
+        <v>21178032.0</v>
+      </c>
+      <c r="P23">
+        <v>20923239.0</v>
+      </c>
+      <c r="Q23">
+        <v>24195000.0</v>
+      </c>
+      <c r="R23">
+        <v>23677769.0</v>
+      </c>
+      <c r="S23">
+        <v>21569607.0</v>
+      </c>
+      <c r="T23">
+        <v>15208620.0</v>
+      </c>
+      <c r="U23">
+        <v>10851481.0</v>
+      </c>
+      <c r="V23">
+        <v>11479671.0</v>
+      </c>
+      <c r="W23">
+        <v>9461201.0</v>
+      </c>
+      <c r="X23">
+        <v>8466210.0</v>
+      </c>
+      <c r="Y23">
+        <v>8897067.0</v>
+      </c>
+      <c r="Z23">
+        <v>9440799.0</v>
+      </c>
+      <c r="AA23">
+        <v>9858987.0</v>
+      </c>
+      <c r="AB23">
+        <v>9456826.0</v>
+      </c>
+      <c r="AC23">
+        <v>8763436.0</v>
+      </c>
+      <c r="AD23">
+        <v>7648503.0</v>
+      </c>
+      <c r="AE23">
+        <v>6825258.0</v>
+      </c>
+      <c r="AF23">
+        <v>6550825.0</v>
+      </c>
+      <c r="AG23">
+        <v>7706738.0</v>
+      </c>
+      <c r="AH23">
+        <v>5511004.0</v>
+      </c>
+      <c r="AI23">
+        <v>7188481.0</v>
+      </c>
+      <c r="AJ23">
+        <v>7707507.0</v>
+      </c>
+      <c r="AK23">
+        <v>7092901.0</v>
+      </c>
+      <c r="AL23">
+        <v>6640114.0</v>
+      </c>
+      <c r="AM23">
+        <v>5159522.0</v>
+      </c>
+      <c r="AN23">
+        <v>5082477.0</v>
+      </c>
+      <c r="AO23">
+        <v>4332662.0</v>
+      </c>
+      <c r="AP23">
+        <v>4247447.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3979197.0</v>
+      </c>
+      <c r="AR23">
+        <v>3550190.0</v>
+      </c>
+      <c r="AS23">
+        <v>3595939.0</v>
+      </c>
+      <c r="AT23">
+        <v>3502136.0</v>
+      </c>
+      <c r="AU23">
+        <v>4089137.0</v>
+      </c>
+      <c r="AV23">
+        <v>5297505.0</v>
+      </c>
+      <c r="AW23">
+        <v>4508081.0</v>
+      </c>
+      <c r="AX23">
+        <v>3016456.0</v>
+      </c>
+      <c r="AY23">
+        <v>3267404.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4191039.0</v>
+      </c>
+      <c r="BA23">
+        <v>2656313.0</v>
+      </c>
+      <c r="BB23">
+        <v>2451935.0</v>
+      </c>
+      <c r="BC23">
+        <v>2381302.0</v>
+      </c>
+      <c r="BD23">
+        <v>1712.0</v>
+      </c>
+      <c r="BE23">
+        <v>8226.0</v>
+      </c>
+      <c r="BF23">
+        <v>2895.0</v>
+      </c>
+      <c r="BG23">
+        <v>2779.0</v>
+      </c>
+      <c r="BH23">
+        <v>12160.0</v>
+      </c>
+      <c r="BI23">
+        <v>16894.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1900.0</v>
+      </c>
+      <c r="BK23">
+        <v>1950.0</v>
+      </c>
+      <c r="BL23">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:64">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+    </row>
+    <row r="25" spans="1:64">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>2063000.0</v>
+      </c>
+      <c r="C25">
+        <v>2031000.0</v>
+      </c>
+      <c r="D25">
+        <v>642000.0</v>
+      </c>
+      <c r="E25">
+        <v>1770000.0</v>
+      </c>
+      <c r="F25">
+        <v>1260000.0</v>
+      </c>
+      <c r="G25">
+        <v>1217000.0</v>
+      </c>
+      <c r="H25">
+        <v>-496000.0</v>
+      </c>
+      <c r="I25">
+        <v>402000.0</v>
+      </c>
+      <c r="J25">
+        <v>838000.0</v>
+      </c>
+      <c r="K25">
+        <v>806000.0</v>
+      </c>
+      <c r="L25">
+        <v>791000.0</v>
+      </c>
+      <c r="M25">
+        <v>752221.0</v>
+      </c>
+      <c r="N25">
+        <v>571676.0</v>
+      </c>
+      <c r="O25">
+        <v>356103.0</v>
+      </c>
+      <c r="P25">
+        <v>443891.0</v>
+      </c>
+      <c r="Q25">
+        <v>504779.0</v>
+      </c>
+      <c r="R25">
+        <v>422801.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+    </row>
+    <row r="26" spans="1:64">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26">
+        <v>94000.0</v>
+      </c>
+      <c r="C26">
+        <v>87000.0</v>
+      </c>
+      <c r="D26">
+        <v>80000.0</v>
+      </c>
+      <c r="E26">
+        <v>80000.0</v>
+      </c>
+      <c r="F26">
+        <v>55000.0</v>
+      </c>
+      <c r="G26">
+        <v>73000.0</v>
+      </c>
+      <c r="H26">
+        <v>103000.0</v>
+      </c>
+      <c r="I26">
+        <v>155000.0</v>
+      </c>
+      <c r="J26">
+        <v>93000.0</v>
+      </c>
+      <c r="K26">
+        <v>104000.0</v>
+      </c>
+      <c r="L26">
+        <v>124000.0</v>
+      </c>
+      <c r="M26">
+        <v>124000.0</v>
+      </c>
+      <c r="N26">
+        <v>94871.0</v>
+      </c>
+      <c r="O26">
+        <v>71185.0</v>
+      </c>
+      <c r="P26">
+        <v>42382.0</v>
+      </c>
+      <c r="Q26">
+        <v>24000.0</v>
+      </c>
+      <c r="R26">
+        <v>41792.0</v>
+      </c>
+      <c r="S26">
+        <v>26535.0</v>
+      </c>
+      <c r="T26">
+        <v>32849.0</v>
+      </c>
+      <c r="U26">
+        <v>33866.0</v>
+      </c>
+      <c r="V26">
+        <v>30541.0</v>
+      </c>
+      <c r="W26">
+        <v>23436.0</v>
+      </c>
+      <c r="X26">
+        <v>24610.0</v>
+      </c>
+      <c r="Y26">
+        <v>30765.0</v>
+      </c>
+      <c r="Z26">
+        <v>25857.0</v>
+      </c>
+      <c r="AA26">
+        <v>29481.0</v>
+      </c>
+      <c r="AB26">
+        <v>32047.0</v>
+      </c>
+      <c r="AC26">
+        <v>32744.0</v>
+      </c>
+      <c r="AD26">
+        <v>24509.0</v>
+      </c>
+      <c r="AE26">
+        <v>25326.0</v>
+      </c>
+      <c r="AF26">
+        <v>32113.0</v>
+      </c>
+      <c r="AG26">
+        <v>31628.0</v>
+      </c>
+      <c r="AH26">
+        <v>37083.0</v>
+      </c>
+      <c r="AI26">
+        <v>30096.0</v>
+      </c>
+      <c r="AJ26">
+        <v>60353.0</v>
+      </c>
+      <c r="AK26">
+        <v>10316.0</v>
+      </c>
+      <c r="AL26">
+        <v>33333.0</v>
+      </c>
+      <c r="AM26">
+        <v>33998.0</v>
+      </c>
+      <c r="AN26">
+        <v>37697.0</v>
+      </c>
+      <c r="AO26">
+        <v>38529.0</v>
+      </c>
+      <c r="AP26">
+        <v>37225.0</v>
+      </c>
+      <c r="AQ26">
+        <v>30562.0</v>
+      </c>
+      <c r="AR26">
+        <v>30197.0</v>
+      </c>
+      <c r="AS26">
+        <v>33877.0</v>
+      </c>
+      <c r="AT26">
+        <v>20479.0</v>
+      </c>
+      <c r="AU26">
+        <v>23079.0</v>
+      </c>
+      <c r="AV26">
+        <v>28905.0</v>
+      </c>
+      <c r="AW26">
+        <v>28967.0</v>
+      </c>
+      <c r="AX26">
+        <v>24091.0</v>
+      </c>
+      <c r="AY26">
+        <v>18901.0</v>
+      </c>
+      <c r="AZ26">
+        <v>7058.0</v>
+      </c>
+      <c r="BA26">
+        <v>5212.0</v>
+      </c>
+      <c r="BB26">
+        <v>3995.0</v>
+      </c>
+      <c r="BC26">
+        <v>3143.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>761000.0</v>
+      </c>
+      <c r="D27">
+        <v>1200000.0</v>
+      </c>
+      <c r="E27">
+        <v>756000.0</v>
+      </c>
+      <c r="F27">
+        <v>709000.0</v>
+      </c>
+      <c r="G27">
+        <v>814000.0</v>
+      </c>
+      <c r="H27">
+        <v>700000.0</v>
+      </c>
+      <c r="I27">
+        <v>663000.0</v>
+      </c>
+      <c r="J27">
+        <v>404000.0</v>
+      </c>
+      <c r="K27">
+        <v>476000.0</v>
+      </c>
+      <c r="L27">
+        <v>678000.0</v>
+      </c>
+      <c r="M27">
+        <v>375000.0</v>
+      </c>
+      <c r="N27">
+        <v>190000.0</v>
+      </c>
+      <c r="O27">
+        <v>31.0</v>
+      </c>
+      <c r="P27">
+        <v>401000.0</v>
+      </c>
+      <c r="Q27">
+        <v>213.0</v>
+      </c>
+      <c r="R27">
+        <v>119000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
+        <v>2096026.0</v>
+      </c>
+      <c r="AS27"/>
+      <c r="AT27">
+        <v>521626.0</v>
+      </c>
+      <c r="AU27"/>
+      <c r="AV27">
+        <v>2774356.0</v>
+      </c>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
+        <v>762000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>2440424.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>9991000.0</v>
+      </c>
+      <c r="C28">
+        <v>8915000.0</v>
+      </c>
+      <c r="D28">
+        <v>9564000.0</v>
+      </c>
+      <c r="E28">
+        <v>8477000.0</v>
+      </c>
+      <c r="F28">
+        <v>6307000.0</v>
+      </c>
+      <c r="G28">
+        <v>6719000.0</v>
+      </c>
+      <c r="H28">
+        <v>6346000.0</v>
+      </c>
+      <c r="I28">
+        <v>5732000.0</v>
+      </c>
+      <c r="J28">
+        <v>4770000.0</v>
+      </c>
+      <c r="K28">
+        <v>5210000.0</v>
+      </c>
+      <c r="L28">
+        <v>5054000.0</v>
+      </c>
+      <c r="M28">
+        <v>5429000.0</v>
+      </c>
+      <c r="N28">
+        <v>4946000.0</v>
+      </c>
+      <c r="O28">
+        <v>4357031.0</v>
+      </c>
+      <c r="P28">
+        <v>4095000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5041213.0</v>
+      </c>
+      <c r="R28">
+        <v>3397115.0</v>
+      </c>
+      <c r="S28">
+        <v>3572755.0</v>
+      </c>
+      <c r="T28">
+        <v>3733768.0</v>
+      </c>
+      <c r="U28">
+        <v>2610676.0</v>
+      </c>
+      <c r="V28">
+        <v>2753830.0</v>
+      </c>
+      <c r="W28">
+        <v>2468718.0</v>
+      </c>
+      <c r="X28">
+        <v>1739688.0</v>
+      </c>
+      <c r="Y28">
+        <v>2092640.0</v>
+      </c>
+      <c r="Z28">
+        <v>2244539.0</v>
+      </c>
+      <c r="AA28">
+        <v>2456187.0</v>
+      </c>
+      <c r="AB28">
+        <v>2426545.0</v>
+      </c>
+      <c r="AC28">
+        <v>2364608.0</v>
+      </c>
+      <c r="AD28">
+        <v>2215945.0</v>
+      </c>
+      <c r="AE28">
+        <v>1866162.0</v>
+      </c>
+      <c r="AF28">
+        <v>2034681.0</v>
+      </c>
+      <c r="AG28">
+        <v>2119751.0</v>
+      </c>
+      <c r="AH28">
+        <v>1895081.0</v>
+      </c>
+      <c r="AI28">
+        <v>2244937.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2808443.0</v>
+      </c>
+      <c r="AK28">
+        <v>2103081.0</v>
+      </c>
+      <c r="AL28">
+        <v>1953961.0</v>
+      </c>
+      <c r="AM28">
+        <v>1710717.0</v>
+      </c>
+      <c r="AN28">
+        <v>1602560.0</v>
+      </c>
+      <c r="AO28">
+        <v>1402121.0</v>
+      </c>
+      <c r="AP28">
+        <v>1437256.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1499857.0</v>
+      </c>
+      <c r="AR28">
+        <v>1268753.0</v>
+      </c>
+      <c r="AS28">
+        <v>1306413.0</v>
+      </c>
+      <c r="AT28">
+        <v>868999.0</v>
+      </c>
+      <c r="AU28">
+        <v>1657759.0</v>
+      </c>
+      <c r="AV28">
+        <v>2541625.0</v>
+      </c>
+      <c r="AW28">
+        <v>1773678.0</v>
+      </c>
+      <c r="AX28">
+        <v>1401461.0</v>
+      </c>
+      <c r="AY28">
+        <v>1468278.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2004403.0</v>
+      </c>
+      <c r="BA28">
+        <v>1108072.0</v>
+      </c>
+      <c r="BB28">
+        <v>1262054.0</v>
+      </c>
+      <c r="BC28">
+        <v>1096057.0</v>
+      </c>
+      <c r="BD28">
+        <v>1712.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28">
+        <v>2895.0</v>
+      </c>
+      <c r="BG28">
+        <v>2779.0</v>
+      </c>
+      <c r="BH28">
+        <v>12160.0</v>
+      </c>
+      <c r="BI28">
+        <v>16894.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1900.0</v>
+      </c>
+      <c r="BK28">
+        <v>1950.0</v>
+      </c>
+      <c r="BL28">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:64">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>739000.0</v>
+      </c>
+      <c r="C29">
+        <v>577000.0</v>
+      </c>
+      <c r="D29">
+        <v>731000.0</v>
+      </c>
+      <c r="E29">
+        <v>186000.0</v>
+      </c>
+      <c r="F29">
+        <v>368000.0</v>
+      </c>
+      <c r="G29">
+        <v>280000.0</v>
+      </c>
+      <c r="H29">
+        <v>287000.0</v>
+      </c>
+      <c r="I29">
+        <v>128000.0</v>
+      </c>
+      <c r="J29">
+        <v>401000.0</v>
+      </c>
+      <c r="K29">
+        <v>179000.0</v>
+      </c>
+      <c r="L29">
+        <v>486000.0</v>
+      </c>
+      <c r="M29">
+        <v>568000.0</v>
+      </c>
+      <c r="N29">
+        <v>429764.0</v>
+      </c>
+      <c r="O29">
+        <v>524692.0</v>
+      </c>
+      <c r="P29">
+        <v>-96975.0</v>
+      </c>
+      <c r="Q29">
+        <v>285686.0</v>
+      </c>
+      <c r="R29">
+        <v>-208992.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+    </row>
+    <row r="30" spans="1:64">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>10085000.0</v>
+      </c>
+      <c r="C30">
+        <v>9763000.0</v>
+      </c>
+      <c r="D30">
+        <v>10944000.0</v>
+      </c>
+      <c r="E30">
+        <v>10313000.0</v>
+      </c>
+      <c r="F30">
+        <v>7071000.0</v>
+      </c>
+      <c r="G30">
+        <v>7606000.0</v>
+      </c>
+      <c r="H30">
+        <v>7149000.0</v>
+      </c>
+      <c r="I30">
+        <v>6550000.0</v>
+      </c>
+      <c r="J30">
+        <v>5267000.0</v>
+      </c>
+      <c r="K30">
+        <v>6690000.0</v>
+      </c>
+      <c r="L30">
+        <v>5856000.0</v>
+      </c>
+      <c r="M30">
+        <v>5928000.0</v>
+      </c>
+      <c r="N30">
+        <v>5230408.0</v>
+      </c>
+      <c r="O30">
+        <v>4428216.0</v>
+      </c>
+      <c r="P30">
+        <v>4538833.0</v>
+      </c>
+      <c r="Q30">
+        <v>5065000.0</v>
+      </c>
+      <c r="R30">
+        <v>3557907.0</v>
+      </c>
+      <c r="S30">
+        <v>3599290.0</v>
+      </c>
+      <c r="T30">
+        <v>3766617.0</v>
+      </c>
+      <c r="U30">
+        <v>2644542.0</v>
+      </c>
+      <c r="V30">
+        <v>2784371.0</v>
+      </c>
+      <c r="W30">
+        <v>2492154.0</v>
+      </c>
+      <c r="X30">
+        <v>1764298.0</v>
+      </c>
+      <c r="Y30">
+        <v>2123405.0</v>
+      </c>
+      <c r="Z30">
+        <v>2270396.0</v>
+      </c>
+      <c r="AA30">
+        <v>2485668.0</v>
+      </c>
+      <c r="AB30">
+        <v>2458592.0</v>
+      </c>
+      <c r="AC30">
+        <v>2397352.0</v>
+      </c>
+      <c r="AD30">
+        <v>2240454.0</v>
+      </c>
+      <c r="AE30">
+        <v>1891488.0</v>
+      </c>
+      <c r="AF30">
+        <v>2066794.0</v>
+      </c>
+      <c r="AG30">
+        <v>2151379.0</v>
+      </c>
+      <c r="AH30">
+        <v>1932164.0</v>
+      </c>
+      <c r="AI30">
+        <v>2275033.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2868796.0</v>
+      </c>
+      <c r="AK30">
+        <v>2113397.0</v>
+      </c>
+      <c r="AL30">
+        <v>1987294.0</v>
+      </c>
+      <c r="AM30">
+        <v>1744715.0</v>
+      </c>
+      <c r="AN30">
+        <v>1640257.0</v>
+      </c>
+      <c r="AO30">
+        <v>1440650.0</v>
+      </c>
+      <c r="AP30">
+        <v>1474481.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1530419.0</v>
+      </c>
+      <c r="AR30">
+        <v>1298950.0</v>
+      </c>
+      <c r="AS30">
+        <v>1340290.0</v>
+      </c>
+      <c r="AT30">
+        <v>1411104.0</v>
+      </c>
+      <c r="AU30">
+        <v>1680838.0</v>
+      </c>
+      <c r="AV30">
+        <v>2570530.0</v>
+      </c>
+      <c r="AW30">
+        <v>1802645.0</v>
+      </c>
+      <c r="AX30">
+        <v>1425552.0</v>
+      </c>
+      <c r="AY30">
+        <v>1487179.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2011461.0</v>
+      </c>
+      <c r="BA30">
+        <v>1113284.0</v>
+      </c>
+      <c r="BB30">
+        <v>1266049.0</v>
+      </c>
+      <c r="BC30">
+        <v>1099200.0</v>
+      </c>
+      <c r="BD30">
+        <v>-1712.0</v>
+      </c>
+      <c r="BE30">
+        <v>8226.0</v>
+      </c>
+      <c r="BF30">
+        <v>2895.0</v>
+      </c>
+      <c r="BG30">
+        <v>2779.0</v>
+      </c>
+      <c r="BH30">
+        <v>12160.0</v>
+      </c>
+      <c r="BI30">
+        <v>16894.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1900.0</v>
+      </c>
+      <c r="BK30">
+        <v>1950.0</v>
+      </c>
+      <c r="BL30">
+        <v>510.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:64">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>312000.0</v>
+      </c>
+      <c r="C31">
+        <v>-30000.0</v>
+      </c>
+      <c r="D31">
+        <v>-48000.0</v>
+      </c>
+      <c r="E31">
+        <v>-97000.0</v>
+      </c>
+      <c r="F31">
+        <v>-55000.0</v>
+      </c>
+      <c r="G31">
+        <v>-61000.0</v>
+      </c>
+      <c r="H31">
+        <v>-42000.0</v>
+      </c>
+      <c r="I31">
+        <v>-25000.0</v>
+      </c>
+      <c r="J31">
+        <v>-63000.0</v>
+      </c>
+      <c r="K31">
+        <v>-41000.0</v>
+      </c>
+      <c r="L31">
+        <v>-71000.0</v>
+      </c>
+      <c r="M31">
+        <v>-130000.0</v>
+      </c>
+      <c r="N31">
+        <v>-179739.0</v>
+      </c>
+      <c r="O31">
+        <v>-162924.0</v>
+      </c>
+      <c r="P31">
+        <v>-146107.0</v>
+      </c>
+      <c r="Q31">
+        <v>-115000.0</v>
+      </c>
+      <c r="R31">
+        <v>-120943.0</v>
+      </c>
+      <c r="S31">
+        <v>-127891.0</v>
+      </c>
+      <c r="T31">
+        <v>-49215.0</v>
+      </c>
+      <c r="U31">
+        <v>-8731.0</v>
+      </c>
+      <c r="V31">
+        <v>-7549.0</v>
+      </c>
+      <c r="W31">
+        <v>27274.0</v>
+      </c>
+      <c r="X31">
+        <v>34121.0</v>
+      </c>
+      <c r="Y31">
+        <v>-52986.0</v>
+      </c>
+      <c r="Z31">
+        <v>-66998.0</v>
+      </c>
+      <c r="AA31">
+        <v>-69752.0</v>
+      </c>
+      <c r="AB31">
+        <v>-239211.0</v>
+      </c>
+      <c r="AC31">
+        <v>-94985.0</v>
+      </c>
+      <c r="AD31">
+        <v>-92634.0</v>
+      </c>
+      <c r="AE31">
+        <v>-123900.0</v>
+      </c>
+      <c r="AF31">
+        <v>-265722.0</v>
+      </c>
+      <c r="AG31">
+        <v>-179761.0</v>
+      </c>
+      <c r="AH31">
+        <v>-340021.0</v>
+      </c>
+      <c r="AI31">
+        <v>-229512.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-157976.0</v>
+      </c>
+      <c r="AK31">
+        <v>-229109.0</v>
+      </c>
+      <c r="AL31">
+        <v>-196960.0</v>
+      </c>
+      <c r="AM31">
+        <v>-202012.0</v>
+      </c>
+      <c r="AN31">
+        <v>-194659.0</v>
+      </c>
+      <c r="AO31">
+        <v>-162960.0</v>
+      </c>
+      <c r="AP31">
+        <v>-167643.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-170887.0</v>
+      </c>
+      <c r="AR31">
+        <v>-164232.0</v>
+      </c>
+      <c r="AS31">
+        <v>-617363.0</v>
+      </c>
+      <c r="AT31">
+        <v>-237370.0</v>
+      </c>
+      <c r="AU31">
+        <v>-241909.0</v>
+      </c>
+      <c r="AV31">
+        <v>-241516.0</v>
+      </c>
+      <c r="AW31">
+        <v>-25426.0</v>
+      </c>
+      <c r="AX31">
+        <v>-26710.0</v>
+      </c>
+      <c r="AY31">
+        <v>-16634.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-93.0</v>
+      </c>
+      <c r="BA31">
+        <v>-4772.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1525.0</v>
+      </c>
+      <c r="BC31">
+        <v>-2250.0</v>
+      </c>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31">
+        <v>16894.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+    </row>
+    <row r="32" spans="1:64">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>54582000.0</v>
+      </c>
+      <c r="C32">
+        <v>52766000.0</v>
+      </c>
+      <c r="D32">
+        <v>53987000.0</v>
+      </c>
+      <c r="E32">
+        <v>47269000.0</v>
+      </c>
+      <c r="F32">
+        <v>35203000.0</v>
+      </c>
+      <c r="G32">
+        <v>35255000.0</v>
+      </c>
+      <c r="H32">
+        <v>33585000.0</v>
+      </c>
+      <c r="I32">
+        <v>31523000.0</v>
+      </c>
+      <c r="J32">
+        <v>28382000.0</v>
+      </c>
+      <c r="K32">
+        <v>29838000.0</v>
+      </c>
+      <c r="L32">
+        <v>26725000.0</v>
+      </c>
+      <c r="M32">
+        <v>28648000.0</v>
+      </c>
+      <c r="N32">
+        <v>24790085.0</v>
+      </c>
+      <c r="O32">
+        <v>23120816.0</v>
+      </c>
+      <c r="P32">
+        <v>22816654.0</v>
+      </c>
+      <c r="Q32">
+        <v>25694000.0</v>
+      </c>
+      <c r="R32">
+        <v>22846474.0</v>
+      </c>
+      <c r="S32">
+        <v>21830580.0</v>
+      </c>
+      <c r="T32">
+        <v>13853074.0</v>
+      </c>
+      <c r="U32">
+        <v>10852682.0</v>
+      </c>
+      <c r="V32">
+        <v>12064584.0</v>
+      </c>
+      <c r="W32">
+        <v>10313400.0</v>
+      </c>
+      <c r="X32">
+        <v>9374211.0</v>
+      </c>
+      <c r="Y32">
+        <v>9684195.0</v>
+      </c>
+      <c r="Z32">
+        <v>10247564.0</v>
+      </c>
+      <c r="AA32">
+        <v>10834941.0</v>
+      </c>
+      <c r="AB32">
+        <v>10106142.0</v>
+      </c>
+      <c r="AC32">
+        <v>9267036.0</v>
+      </c>
+      <c r="AD32">
+        <v>8099445.0</v>
+      </c>
+      <c r="AE32">
+        <v>7364824.0</v>
+      </c>
+      <c r="AF32">
+        <v>6896441.0</v>
+      </c>
+      <c r="AG32">
+        <v>8242847.0</v>
+      </c>
+      <c r="AH32">
+        <v>5640830.0</v>
+      </c>
+      <c r="AI32">
+        <v>7741994.0</v>
+      </c>
+      <c r="AJ32">
+        <v>7829245.0</v>
+      </c>
+      <c r="AK32">
+        <v>7351355.0</v>
+      </c>
+      <c r="AL32">
+        <v>7005434.0</v>
+      </c>
+      <c r="AM32">
+        <v>5357300.0</v>
+      </c>
+      <c r="AN32">
+        <v>5410310.0</v>
+      </c>
+      <c r="AO32">
+        <v>4576225.0</v>
+      </c>
+      <c r="AP32">
+        <v>4138280.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3923977.0</v>
+      </c>
+      <c r="AR32">
+        <v>3273188.0</v>
+      </c>
+      <c r="AS32">
+        <v>3237780.0</v>
+      </c>
+      <c r="AT32">
+        <v>2739200.0</v>
+      </c>
+      <c r="AU32">
+        <v>3236490.0</v>
+      </c>
+      <c r="AV32">
+        <v>3746641.0</v>
+      </c>
+      <c r="AW32">
+        <v>3759698.0</v>
+      </c>
+      <c r="AX32">
+        <v>2249768.0</v>
+      </c>
+      <c r="AY32">
+        <v>2583149.0</v>
+      </c>
+      <c r="AZ32">
+        <v>3101552.0</v>
+      </c>
+      <c r="BA32">
+        <v>2167517.0</v>
+      </c>
+      <c r="BB32">
+        <v>1700388.0</v>
+      </c>
+      <c r="BC32">
+        <v>1772164.0</v>
+      </c>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>7150000.0</v>
+      </c>
+      <c r="C2">
+        <v>11022000.0</v>
+      </c>
+      <c r="D2">
+        <v>4378000.0</v>
+      </c>
+      <c r="E2">
+        <v>850598.0</v>
+      </c>
+      <c r="F2">
+        <v>3190560.0</v>
+      </c>
+      <c r="G2">
+        <v>393683.0</v>
+      </c>
+      <c r="H2">
+        <v>609409.0</v>
+      </c>
+      <c r="I2">
+        <v>581322.0</v>
+      </c>
+      <c r="J2">
+        <v>670807.0</v>
+      </c>
+      <c r="K2">
+        <v>793209.0</v>
+      </c>
+      <c r="L2">
+        <v>854995.0</v>
+      </c>
+      <c r="M2">
+        <v>1541640.0</v>
+      </c>
+      <c r="N2">
+        <v>2008161.0</v>
+      </c>
+      <c r="O2">
+        <v>16505.0</v>
+      </c>
+      <c r="P2">
+        <v>13.0</v>
+      </c>
+      <c r="Q2">
+        <v>717.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>1654000</v>
+      </c>
+      <c r="C3">
+        <v>5095000</v>
+      </c>
+      <c r="D3">
+        <v>786000</v>
+      </c>
+      <c r="E3">
+        <v>593214</v>
+      </c>
+      <c r="F3">
+        <v>862415</v>
+      </c>
+      <c r="G3">
+        <v>451940</v>
+      </c>
+      <c r="H3">
+        <v>268106</v>
+      </c>
+      <c r="I3">
+        <v>1033724</v>
+      </c>
+      <c r="J3">
+        <v>1474816</v>
+      </c>
+      <c r="K3">
+        <v>552869</v>
+      </c>
+      <c r="L3">
+        <v>208226</v>
+      </c>
+      <c r="M3">
+        <v>316831</v>
+      </c>
+      <c r="N3">
+        <v>877522</v>
+      </c>
+      <c r="O3">
+        <v>18288</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
         <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>12801000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3872000.0</v>
+      </c>
+      <c r="D6">
+        <v>6644000.0</v>
+      </c>
+      <c r="E6">
+        <v>3527785.0</v>
+      </c>
+      <c r="F6">
+        <v>-2339962.0</v>
+      </c>
+      <c r="G6">
+        <v>2796877.0</v>
+      </c>
+      <c r="H6">
+        <v>-215726.0</v>
+      </c>
+      <c r="I6">
+        <v>28087.0</v>
+      </c>
+      <c r="J6">
+        <v>-89485.0</v>
+      </c>
+      <c r="K6">
+        <v>-122402.0</v>
+      </c>
+      <c r="L6">
+        <v>-267573.0</v>
+      </c>
+      <c r="M6">
+        <v>-686645.0</v>
+      </c>
+      <c r="N6">
+        <v>-266226.0</v>
+      </c>
+      <c r="O6">
+        <v>1991656.0</v>
+      </c>
+      <c r="P6">
+        <v>68.0</v>
+      </c>
+      <c r="Q6">
+        <v>-704.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7">
+        <v>-3344000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1444000.0</v>
+      </c>
+      <c r="D7">
+        <v>2216000.0</v>
+      </c>
+      <c r="E7">
+        <v>1490965.0</v>
+      </c>
+      <c r="F7">
+        <v>-183960.0</v>
+      </c>
+      <c r="G7">
+        <v>-495764.0</v>
+      </c>
+      <c r="H7">
+        <v>-628884.0</v>
+      </c>
+      <c r="I7">
+        <v>15096.0</v>
+      </c>
+      <c r="J7">
+        <v>-34230.0</v>
+      </c>
+      <c r="K7">
+        <v>-409997.0</v>
+      </c>
+      <c r="L7">
+        <v>1013045.0</v>
+      </c>
+      <c r="M7">
+        <v>-1530513.0</v>
+      </c>
+      <c r="N7">
+        <v>-1086157.0</v>
+      </c>
+      <c r="O7">
+        <v>-106155.0</v>
+      </c>
+      <c r="P7">
+        <v>2253.0</v>
+      </c>
+      <c r="Q7">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>-1306000.0</v>
+      </c>
+      <c r="C9">
+        <v>-272000.0</v>
+      </c>
+      <c r="D9">
+        <v>2392000.0</v>
+      </c>
+      <c r="E9">
+        <v>562671.0</v>
+      </c>
+      <c r="F9">
+        <v>-938409.0</v>
+      </c>
+      <c r="G9">
+        <v>-245906.0</v>
+      </c>
+      <c r="H9">
+        <v>-1077063.0</v>
+      </c>
+      <c r="I9">
+        <v>433891.0</v>
+      </c>
+      <c r="J9">
+        <v>-1266895.0</v>
+      </c>
+      <c r="K9">
+        <v>-341238.0</v>
+      </c>
+      <c r="L9">
+        <v>756629.0</v>
+      </c>
+      <c r="M9">
+        <v>-1203579.0</v>
+      </c>
+      <c r="N9">
+        <v>-600284.0</v>
+      </c>
+      <c r="O9">
+        <v>117914.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>-3518000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1507000.0</v>
+      </c>
+      <c r="D10">
+        <v>263000.0</v>
+      </c>
+      <c r="E10">
+        <v>-745088.0</v>
+      </c>
+      <c r="F10">
+        <v>-474527.0</v>
+      </c>
+      <c r="G10">
+        <v>51206.0</v>
+      </c>
+      <c r="H10">
+        <v>101172.0</v>
+      </c>
+      <c r="I10">
+        <v>-523313.0</v>
+      </c>
+      <c r="J10">
+        <v>-17653.0</v>
+      </c>
+      <c r="K10">
+        <v>-248871.0</v>
+      </c>
+      <c r="L10">
+        <v>48418.0</v>
+      </c>
+      <c r="M10">
+        <v>-141341.0</v>
+      </c>
+      <c r="N10">
+        <v>-35709.0</v>
+      </c>
+      <c r="O10">
+        <v>24540.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2192359.0</v>
+      </c>
+      <c r="F11">
+        <v>1175677.0</v>
+      </c>
+      <c r="G11">
+        <v>99249.0</v>
+      </c>
+      <c r="H11">
+        <v>490858.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-69538.0</v>
+      </c>
+      <c r="F12">
+        <v>329390.0</v>
+      </c>
+      <c r="G12">
+        <v>-692078.0</v>
+      </c>
+      <c r="H12">
+        <v>93862.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-518977.0</v>
+      </c>
+      <c r="F13">
+        <v>53299.0</v>
+      </c>
+      <c r="G13">
+        <v>-400313.0</v>
+      </c>
+      <c r="H13">
+        <v>-143851.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>4889000.0</v>
+      </c>
+      <c r="C14">
+        <v>1550000.0</v>
+      </c>
+      <c r="D14">
+        <v>2471000.0</v>
+      </c>
+      <c r="E14">
+        <v>1762814.0</v>
+      </c>
+      <c r="F14">
+        <v>1013900.0</v>
+      </c>
+      <c r="G14">
+        <v>801312.0</v>
+      </c>
+      <c r="H14">
+        <v>749282.0</v>
+      </c>
+      <c r="I14">
+        <v>679005.0</v>
+      </c>
+      <c r="J14">
+        <v>538322.0</v>
+      </c>
+      <c r="K14">
+        <v>441585.0</v>
+      </c>
+      <c r="L14">
+        <v>285516.0</v>
+      </c>
+      <c r="M14">
+        <v>170113.0</v>
+      </c>
+      <c r="N14">
+        <v>33891.0</v>
+      </c>
+      <c r="O14">
+        <v>12564.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>49000.0</v>
+      </c>
+      <c r="E15">
+        <v>34070.0</v>
+      </c>
+      <c r="F15">
+        <v>34070.0</v>
+      </c>
+      <c r="G15">
+        <v>34070.0</v>
+      </c>
+      <c r="H15">
+        <v>34070.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>19951000.0</v>
+      </c>
+      <c r="C16">
+        <v>7150000.0</v>
+      </c>
+      <c r="D16">
+        <v>11022000.0</v>
+      </c>
+      <c r="E16">
+        <v>4378383.0</v>
+      </c>
+      <c r="F16">
+        <v>850598.0</v>
+      </c>
+      <c r="G16">
+        <v>3190560.0</v>
+      </c>
+      <c r="H16">
+        <v>393683.0</v>
+      </c>
+      <c r="I16">
+        <v>609409.0</v>
+      </c>
+      <c r="J16">
+        <v>581322.0</v>
+      </c>
+      <c r="K16">
+        <v>670807.0</v>
+      </c>
+      <c r="L16">
+        <v>587422.0</v>
+      </c>
+      <c r="M16">
+        <v>854995.0</v>
+      </c>
+      <c r="N16">
+        <v>1741935.0</v>
+      </c>
+      <c r="O16">
+        <v>2008161.0</v>
+      </c>
+      <c r="P16">
+        <v>81.0</v>
+      </c>
+      <c r="Q16">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>9767000.0</v>
+      </c>
+      <c r="C18">
+        <v>82000.0</v>
+      </c>
+      <c r="D18">
+        <v>10835000.0</v>
+      </c>
+      <c r="E18">
+        <v>4915822.0</v>
+      </c>
+      <c r="F18">
+        <v>47426.0</v>
+      </c>
+      <c r="G18">
+        <v>3246600.0</v>
+      </c>
+      <c r="H18">
+        <v>1546583.0</v>
+      </c>
+      <c r="I18">
+        <v>409684.0</v>
+      </c>
+      <c r="J18">
+        <v>-159316.0</v>
+      </c>
+      <c r="K18">
+        <v>-195635.0</v>
+      </c>
+      <c r="L18">
+        <v>-1468485.0</v>
+      </c>
+      <c r="M18">
+        <v>-5324195.0</v>
+      </c>
+      <c r="N18">
+        <v>-4699120.0</v>
+      </c>
+      <c r="O18">
+        <v>-2111502.0</v>
+      </c>
+      <c r="P18">
+        <v>-23807.0</v>
+      </c>
+      <c r="Q18">
+        <v>-19254.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-5095000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1432000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1093214.0</v>
+      </c>
+      <c r="F19">
+        <v>-11270957.0</v>
+      </c>
+      <c r="G19">
+        <v>-451940.0</v>
+      </c>
+      <c r="H19">
+        <v>-268106.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20">
+        <v>18927000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>1365000.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>1370000.0</v>
+      </c>
+      <c r="C21">
+        <v>-4009000.0</v>
+      </c>
+      <c r="D21">
+        <v>-3564000.0</v>
+      </c>
+      <c r="E21">
+        <v>-2153303.0</v>
+      </c>
+      <c r="F21">
+        <v>8065824.0</v>
+      </c>
+      <c r="G21">
+        <v>-4237305.0</v>
+      </c>
+      <c r="H21">
+        <v>-1762399.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22">
+        <v>5286000.0</v>
+      </c>
+      <c r="C22">
+        <v>3711000.0</v>
+      </c>
+      <c r="D22">
+        <v>6561000.0</v>
+      </c>
+      <c r="E22">
+        <v>2302674.0</v>
+      </c>
+      <c r="F22">
+        <v>-251926.0</v>
+      </c>
+      <c r="G22">
+        <v>4067206.0</v>
+      </c>
+      <c r="H22">
+        <v>1532694.0</v>
+      </c>
+      <c r="I22">
+        <v>453499.0</v>
+      </c>
+      <c r="J22">
+        <v>319740.0</v>
+      </c>
+      <c r="K22">
+        <v>-301080.0</v>
+      </c>
+      <c r="L22">
+        <v>-3511618.0</v>
+      </c>
+      <c r="M22">
+        <v>-4060476.0</v>
+      </c>
+      <c r="N22">
+        <v>-2947608.0</v>
+      </c>
+      <c r="O22">
+        <v>-1999623.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>20345000.0</v>
+      </c>
+      <c r="C23">
+        <v>55000.0</v>
+      </c>
+      <c r="D23">
+        <v>68000.0</v>
+      </c>
+      <c r="E23">
+        <v>1424336.0</v>
+      </c>
+      <c r="F23">
+        <v>8254400.0</v>
+      </c>
+      <c r="G23">
+        <v>-451940.0</v>
+      </c>
+      <c r="H23">
+        <v>385314.0</v>
+      </c>
+      <c r="I23">
+        <v>40000.0</v>
+      </c>
+      <c r="J23">
+        <v>-24697.0</v>
+      </c>
+      <c r="K23">
+        <v>353524.0</v>
+      </c>
+      <c r="L23">
+        <v>1580000.0</v>
+      </c>
+      <c r="M23">
+        <v>891156.0</v>
+      </c>
+      <c r="N23">
+        <v>-872106.0</v>
+      </c>
+      <c r="O23">
+        <v>-650842.0</v>
+      </c>
+      <c r="P23">
+        <v>23875.0</v>
+      </c>
+      <c r="Q23">
+        <v>18550.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>-500000.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24">
+        <v>-32567.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>-316831.0</v>
+      </c>
+      <c r="N24">
+        <v>-877522.0</v>
+      </c>
+      <c r="O24">
+        <v>-8288.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>1556000.0</v>
+      </c>
+      <c r="C25">
+        <v>16000.0</v>
+      </c>
+      <c r="D25">
+        <v>-278000.0</v>
+      </c>
+      <c r="E25">
+        <v>111635.0</v>
+      </c>
+      <c r="F25">
+        <v>2437.0</v>
+      </c>
+      <c r="G25">
+        <v>17864.0</v>
+      </c>
+      <c r="H25">
+        <v>67735.0</v>
+      </c>
+      <c r="I25">
+        <v>133314.0</v>
+      </c>
+      <c r="J25">
+        <v>63428.0</v>
+      </c>
+      <c r="K25">
+        <v>28526.0</v>
+      </c>
+      <c r="L25">
+        <v>707251.0</v>
+      </c>
+      <c r="M25">
+        <v>147150.0</v>
+      </c>
+      <c r="N25">
+        <v>15343.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
+        <v>-26060.0</v>
+      </c>
+      <c r="Q25">
+        <v>-21254.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>-1326650.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>1963000.0</v>
+      </c>
+      <c r="C27">
+        <v>1099000.0</v>
+      </c>
+      <c r="D27">
+        <v>436000.0</v>
+      </c>
+      <c r="E27">
+        <v>110006.0</v>
+      </c>
+      <c r="F27">
+        <v>32918.0</v>
+      </c>
+      <c r="G27">
+        <v>52895.0</v>
+      </c>
+      <c r="H27">
+        <v>93862.0</v>
+      </c>
+      <c r="I27">
+        <v>162494.0</v>
+      </c>
+      <c r="J27">
+        <v>428240.0</v>
+      </c>
+      <c r="K27">
+        <v>598200.0</v>
+      </c>
+      <c r="L27">
+        <v>245547.0</v>
+      </c>
+      <c r="M27">
+        <v>266362.0</v>
+      </c>
+      <c r="N27">
+        <v>162933.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>20345000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3954000.0</v>
+      </c>
+      <c r="D28">
+        <v>-3545000.0</v>
+      </c>
+      <c r="E28">
+        <v>-888037.0</v>
+      </c>
+      <c r="F28">
+        <v>8021154.0</v>
+      </c>
+      <c r="G28">
+        <v>-449723.0</v>
+      </c>
+      <c r="H28">
+        <v>-1762399.0</v>
+      </c>
+      <c r="I28">
+        <v>-381597.0</v>
+      </c>
+      <c r="J28">
+        <v>69831.0</v>
+      </c>
+      <c r="K28">
+        <v>73233.0</v>
+      </c>
+      <c r="L28">
+        <v>1200912.0</v>
+      </c>
+      <c r="M28">
+        <v>4637550.0</v>
+      </c>
+      <c r="N28">
+        <v>4727894.0</v>
+      </c>
+      <c r="O28">
+        <v>4103158.0</v>
+      </c>
+      <c r="P28">
+        <v>23875.0</v>
+      </c>
+      <c r="Q28">
+        <v>18550.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>11421000.0</v>
+      </c>
+      <c r="C29">
+        <v>5177000.0</v>
+      </c>
+      <c r="D29">
+        <v>11621000.0</v>
+      </c>
+      <c r="E29">
+        <v>5509036.0</v>
+      </c>
+      <c r="F29">
+        <v>909841.0</v>
+      </c>
+      <c r="G29">
+        <v>3698540.0</v>
+      </c>
+      <c r="H29">
+        <v>1814689.0</v>
+      </c>
+      <c r="I29">
+        <v>1443408.0</v>
+      </c>
+      <c r="J29">
+        <v>1315500.0</v>
+      </c>
+      <c r="K29">
+        <v>357234.0</v>
+      </c>
+      <c r="L29">
+        <v>-1260259.0</v>
+      </c>
+      <c r="M29">
+        <v>-5007364.0</v>
+      </c>
+      <c r="N29">
+        <v>-3821598.0</v>
+      </c>
+      <c r="O29">
+        <v>-2093214.0</v>
+      </c>
+      <c r="P29">
+        <v>-23807.0</v>
+      </c>
+      <c r="Q29">
+        <v>-19254.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>-18965000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5095000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1432000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1093214.0</v>
+      </c>
+      <c r="F30">
+        <v>-11270957.0</v>
+      </c>
+      <c r="G30">
+        <v>-451940.0</v>
+      </c>
+      <c r="H30">
+        <v>-268106.0</v>
+      </c>
+      <c r="I30">
+        <v>-1033724.0</v>
+      </c>
+      <c r="J30">
+        <v>-1474816.0</v>
+      </c>
+      <c r="K30">
+        <v>-552869.0</v>
+      </c>
+      <c r="L30">
+        <v>-208226.0</v>
+      </c>
+      <c r="M30">
+        <v>-316831.0</v>
+      </c>
+      <c r="N30">
+        <v>-1172522.0</v>
+      </c>
+      <c r="O30">
+        <v>-18288.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BM30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:65">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>24412000.0</v>
+      </c>
+      <c r="C2">
+        <v>19951000.0</v>
+      </c>
+      <c r="D2">
+        <v>18068000.0</v>
+      </c>
+      <c r="E2">
+        <v>9384000.0</v>
+      </c>
+      <c r="F2">
+        <v>12011000.0</v>
+      </c>
+      <c r="G2">
+        <v>7150000.0</v>
+      </c>
+      <c r="H2">
+        <v>9319000.0</v>
+      </c>
+      <c r="I2">
+        <v>7388000.0</v>
+      </c>
+      <c r="J2">
+        <v>13043000.0</v>
+      </c>
+      <c r="K2">
+        <v>11022000.0</v>
+      </c>
+      <c r="L2">
+        <v>5625000.0</v>
+      </c>
+      <c r="M2">
+        <v>5560176.0</v>
+      </c>
+      <c r="N2">
+        <v>5259448.0</v>
+      </c>
+      <c r="O2">
+        <v>4378383.0</v>
+      </c>
+      <c r="P2">
+        <v>3479287.0</v>
+      </c>
+      <c r="Q2">
+        <v>1896412.0</v>
+      </c>
+      <c r="R2">
+        <v>1896412.0</v>
+      </c>
+      <c r="S2">
+        <v>921260.0</v>
+      </c>
+      <c r="T2">
+        <v>850598.0</v>
+      </c>
+      <c r="U2">
+        <v>4252881.0</v>
+      </c>
+      <c r="V2">
+        <v>4246356.0</v>
+      </c>
+      <c r="W2">
+        <v>3190560.0</v>
+      </c>
+      <c r="X2">
+        <v>1792843.0</v>
+      </c>
+      <c r="Y2">
+        <v>1698586.0</v>
+      </c>
+      <c r="Z2">
+        <v>1814028.0</v>
+      </c>
+      <c r="AA2">
+        <v>393683.0</v>
+      </c>
+      <c r="AB2">
+        <v>610574.0</v>
+      </c>
+      <c r="AC2">
+        <v>635227.0</v>
+      </c>
+      <c r="AD2">
+        <v>686505.0</v>
+      </c>
+      <c r="AE2">
+        <v>609409.0</v>
+      </c>
+      <c r="AF2">
+        <v>460089.0</v>
+      </c>
+      <c r="AG2">
+        <v>347032.0</v>
+      </c>
+      <c r="AH2">
+        <v>479110.0</v>
+      </c>
+      <c r="AI2">
+        <v>581322.0</v>
+      </c>
+      <c r="AJ2">
+        <v>558633.0</v>
+      </c>
+      <c r="AK2">
+        <v>654239.0</v>
+      </c>
+      <c r="AL2">
+        <v>449099.0</v>
+      </c>
+      <c r="AM2">
+        <v>670807.0</v>
+      </c>
+      <c r="AN2">
+        <v>655030.0</v>
+      </c>
+      <c r="AO2">
+        <v>264446.0</v>
+      </c>
+      <c r="AP2">
+        <v>502459.0</v>
+      </c>
+      <c r="AQ2">
+        <v>587422.0</v>
+      </c>
+      <c r="AR2">
+        <v>386974.0</v>
+      </c>
+      <c r="AS2">
+        <v>396936.0</v>
+      </c>
+      <c r="AT2">
+        <v>399967.0</v>
+      </c>
+      <c r="AU2">
+        <v>854995.0</v>
+      </c>
+      <c r="AV2">
+        <v>216075.0</v>
+      </c>
+      <c r="AW2">
+        <v>114774.0</v>
+      </c>
+      <c r="AX2">
+        <v>1079688.0</v>
+      </c>
+      <c r="AY2">
+        <v>1541640.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1918221.0</v>
+      </c>
+      <c r="BA2">
+        <v>184254.0</v>
+      </c>
+      <c r="BB2">
+        <v>668180.0</v>
+      </c>
+      <c r="BC2">
+        <v>2008161.0</v>
+      </c>
+      <c r="BD2">
+        <v>81.0</v>
+      </c>
+      <c r="BE2">
+        <v>404.0</v>
+      </c>
+      <c r="BF2">
+        <v>89.0</v>
+      </c>
+      <c r="BG2">
+        <v>78.0</v>
+      </c>
+      <c r="BH2">
+        <v>13.0</v>
+      </c>
+      <c r="BI2">
+        <v>17.0</v>
+      </c>
+      <c r="BJ2">
+        <v>17.0</v>
+      </c>
+      <c r="BK2">
+        <v>217.0</v>
+      </c>
+      <c r="BL2">
+        <v>717.0</v>
+      </c>
+      <c r="BM2">
+        <v>393680.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:65">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>912000</v>
+      </c>
+      <c r="C3">
+        <v>177000</v>
+      </c>
+      <c r="D3">
+        <v>407000</v>
+      </c>
+      <c r="E3">
+        <v>194000</v>
+      </c>
+      <c r="F3">
+        <v>514000</v>
+      </c>
+      <c r="G3">
+        <v>539000</v>
+      </c>
+      <c r="H3">
+        <v>73000</v>
+      </c>
+      <c r="I3">
+        <v>2282000</v>
+      </c>
+      <c r="J3">
+        <v>1596000</v>
+      </c>
+      <c r="K3">
+        <v>1144000</v>
+      </c>
+      <c r="L3">
+        <v>115000</v>
+      </c>
+      <c r="M3">
+        <v>418147</v>
+      </c>
+      <c r="N3">
+        <v>107838</v>
+      </c>
+      <c r="O3">
+        <v>145015</v>
+      </c>
+      <c r="P3">
+        <v>85667</v>
+      </c>
+      <c r="Q3">
+        <v>202453</v>
+      </c>
+      <c r="R3">
+        <v>202000</v>
+      </c>
+      <c r="S3">
+        <v>131540</v>
+      </c>
+      <c r="T3">
+        <v>174007</v>
+      </c>
+      <c r="U3">
+        <v>176312</v>
+      </c>
+      <c r="V3">
+        <v>126901</v>
+      </c>
+      <c r="W3">
+        <v>354394</v>
+      </c>
+      <c r="X3">
+        <v>131608</v>
+      </c>
+      <c r="Y3">
+        <v>131045</v>
+      </c>
+      <c r="Z3">
+        <v>83671</v>
+      </c>
+      <c r="AA3">
+        <v>105616</v>
+      </c>
+      <c r="AB3">
+        <v>104920</v>
+      </c>
+      <c r="AC3">
+        <v>73661</v>
+      </c>
+      <c r="AD3">
+        <v>153295</v>
+      </c>
+      <c r="AE3">
+        <v>242820</v>
+      </c>
+      <c r="AF3">
+        <v>7338</v>
+      </c>
+      <c r="AG3">
+        <v>122427</v>
+      </c>
+      <c r="AH3">
+        <v>483739</v>
+      </c>
+      <c r="AI3">
+        <v>420220</v>
+      </c>
+      <c r="AJ3">
+        <v>115107</v>
+      </c>
+      <c r="AK3">
+        <v>646046</v>
+      </c>
+      <c r="AL3">
+        <v>104715</v>
+      </c>
+      <c r="AM3">
+        <v>661025</v>
+      </c>
+      <c r="AN3">
+        <v>251075</v>
+      </c>
+      <c r="AO3">
+        <v>21709</v>
+      </c>
+      <c r="AP3">
+        <v>185433</v>
+      </c>
+      <c r="AQ3">
+        <v>18650</v>
+      </c>
+      <c r="AR3">
+        <v>4202</v>
+      </c>
+      <c r="AS3">
+        <v>103341</v>
+      </c>
+      <c r="AT3">
+        <v>35189</v>
+      </c>
+      <c r="AU3">
+        <v>65494</v>
+      </c>
+      <c r="AV3">
+        <v>52161</v>
+      </c>
+      <c r="AW3">
+        <v>40929</v>
+      </c>
+      <c r="AX3">
+        <v>142274</v>
+      </c>
+      <c r="AY3">
+        <v>81467</v>
+      </c>
+      <c r="AZ3">
+        <v>323570</v>
+      </c>
+      <c r="BA3">
+        <v>476915</v>
+      </c>
+      <c r="BB3">
+        <v>77037</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
+      <c r="A5" t="s">
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18498,434 +18715,441 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>114205000.0</v>
+      </c>
+      <c r="C6">
         <v>4461000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1883000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8684000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2627000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4861000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2169000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1931000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5655000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2021000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5397000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>65207.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>300728.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>881065.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>899096.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1583588.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1582875.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>975152.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>70662.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>287039.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6525.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1055796.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1397717.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>94257.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-115442.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1420345.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-216891.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-24653.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-51278.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>77096.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>149320.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>113057.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-132078.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-102212.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>22689.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-77979.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>205140.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-221708.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11550.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>390584.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-238013.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-84963.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>200448.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9962.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3031.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-455028.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>638920.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>101301.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-964914.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-461952.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-176286.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1733967.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-483926.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1339981.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1469.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-323.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>315.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>65.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6">
+      <c r="BJ6"/>
+      <c r="BK6">
         <v>-200.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-500.0</v>
       </c>
-      <c r="BL6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>1321000.0</v>
+      </c>
+      <c r="C7">
         <v>614000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3535000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1236000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4499000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3454000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2417000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3728000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4654000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1899000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4562000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-991789.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1088518.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-405693.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>137030.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1160341.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1161276.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2063737.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1871078.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>245840.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-637608.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>327412.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>27686.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>104481.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-691350.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>63419.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>174454.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-523350.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-383537.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>103549.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-519482.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-381665.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1243628.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-423934.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-176610.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>581497.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-558168.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>308494.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>288553.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-441016.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>425646.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-476791.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-148882.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>193766.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>389580.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>578581.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>405343.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-796071.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-608044.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-531741.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-186527.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-526364.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>33587.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-406853.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-4543.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6253.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2791.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1209.0</v>
       </c>
-      <c r="BG7"/>
-      <c r="BH7">
+      <c r="BH7"/>
+      <c r="BI7">
         <v>740.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1250.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1750.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1740.0</v>
       </c>
-      <c r="BL7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18946,1092 +19170,1109 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>326000.0</v>
+      </c>
+      <c r="C9">
         <v>-140000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2115000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-582000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-935000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2326000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>436000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-441000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-47000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-220000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3422000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2296867.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2683929.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1557062.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-172347.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-14959.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-14941.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2120826.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1370867.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>741365.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-982968.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>254048.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-285881.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-894385.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1173739.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-239379.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-477856.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-586437.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-375816.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>363046.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>524749.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1473334.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2031991.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-697253.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-225525.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>205386.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-762839.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-483917.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>53380.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-510957.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>364958.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-248619.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-97138.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-163097.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>48930.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>967934.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>79072.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1258111.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>89771.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-114311.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4063.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-415245.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>169045.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-350021.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-1660000.0</v>
+      </c>
+      <c r="C10">
         <v>645000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>565000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2467000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1146000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-470000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1627000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-342000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>169000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>293000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-723000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>751870.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-865920.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1100050.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-71922.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>629933.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>629767.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-25035.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1277898.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-207124.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>30855.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-243258.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>365076.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>198474.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-578108.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>65764.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>356096.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-186400.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4940.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-63584.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-391555.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>274712.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-156962.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-298319.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-100165.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-113341.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-338528.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>163694.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15881.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-51526.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>99007.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-254233.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>72119.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5388.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>139086.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-168175.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-87715.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>255703.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-65042.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-244287.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-61242.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>40007.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8051.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-22525.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-3745408.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>527597.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>494482.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>515338.0</v>
       </c>
       <c r="O12">
+        <v>515338.0</v>
+      </c>
+      <c r="P12">
         <v>-112639.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>184032.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>838881.0</v>
       </c>
       <c r="O13">
+        <v>838881.0</v>
+      </c>
+      <c r="P13">
         <v>-146298.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>51968.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>1623000.0</v>
+      </c>
+      <c r="C14">
         <v>1602000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2047000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1716000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1260000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1217000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-496000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>402000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>838000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>806000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>791000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>752221.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>571676.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>356103.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>443891.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>504856.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>504779.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>422801.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>391343.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>261987.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>246010.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>227382.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>209260.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>204867.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>193596.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>193589.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>178530.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>157742.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>221867.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>191143.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>167127.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>174045.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>182591.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>155242.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>208218.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>128399.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>122624.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>117581.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>97617.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>91494.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>83000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>76703.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>75632.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>72299.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>70385.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>67200.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>68572.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>42068.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>44736.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14737.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13229.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10910.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6492.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3260.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>467.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21233.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>27300.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22757.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11313.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>467.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>21233.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>27300.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>138617000.0</v>
+      </c>
+      <c r="C16">
         <v>24412000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19951000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18068000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9384000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12011000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7150000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9319000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7388000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13043000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11022000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5625000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5560176.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5259448.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4378383.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3480000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3479287.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1896412.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>921260.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4539920.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4252881.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4246356.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3190560.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1792843.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1698586.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1814028.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>393683.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>610574.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>635227.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>686505.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>609409.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>460089.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>347032.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>479110.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>581322.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>576260.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>654239.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>449099.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>666580.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>655030.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>264446.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>502459.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>587422.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>386974.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>396936.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>399967.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>854995.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>216075.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>114774.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1079688.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1741935.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1918221.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>184254.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>668180.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1550.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>81.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>404.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>89.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>78.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17.0</v>
       </c>
       <c r="BJ16">
         <v>17.0</v>
       </c>
       <c r="BK16">
+        <v>17.0</v>
+      </c>
+      <c r="BL16">
         <v>217.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>393680.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20052,1968 +20293,2000 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>5974000.0</v>
+      </c>
+      <c r="C18">
         <v>4833000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2814000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3672000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2185000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5466000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-930000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2518000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4003000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2497000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6628000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1100226.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1640099.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1466675.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2239349.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2749569.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2749042.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1444451.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1517020.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>337875.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>147941.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>989374.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1048920.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>921069.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>186562.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1090049.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>733921.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12610.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>367969.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>432083.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-212355.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>85551.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>817810.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-281322.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>86074.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>205582.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-305819.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-131753.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>378336.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-144925.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>229026.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-456512.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-375147.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-229238.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-461851.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-402249.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1328549.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1381837.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1322712.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-1291097.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1564705.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1485508.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-633926.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1014981.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2831.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1973.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-5685.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-3989.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-12160.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-16154.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-650.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-200.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-2250.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-514000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-539000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-73000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2282000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1596000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1144000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-115000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-418506.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-753479.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-145015.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-85667.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-202000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-631540.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20">
+        <v>18927000.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>850000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-374000.0</v>
+      </c>
+      <c r="C21">
         <v>-372000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1120000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3574000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-479000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-605000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1239000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-598000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1689000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-680777.0</v>
       </c>
       <c r="O21">
+        <v>-680777.0</v>
+      </c>
+      <c r="P21">
         <v>-1282782.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2462654.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>2565000.0</v>
+      </c>
+      <c r="C22">
         <v>2057000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2232000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>540000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1277000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1237000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>410000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1148000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>553000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1408000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2009000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1743911.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1400926.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1844283.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1098549.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1097940.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-743246.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>103697.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5455.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>431925.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>631524.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1687095.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>734142.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>739767.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>906202.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>410105.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>408615.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>358308.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>355666.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>79894.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>356348.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-210195.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>324000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-36238.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29385.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>168360.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4233.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>133174.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>80603.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-276810.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-226107.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-441234.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-975522.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1000306.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1094556.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1792380.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-773809.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-793398.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-700889.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1089580.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-493568.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-753072.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-611388.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1712.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-8226.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2895.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-2780.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-12160.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-16894.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1900.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1950.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-510.0</v>
       </c>
-      <c r="BL22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>179</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-372000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1120000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22512000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>11000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>37000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>427220.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9270.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>19500.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-35496.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>792584.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-718046.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>512483.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1802300.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-176312.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-126901.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19080.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1044685.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1258594.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1484303.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>330505.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>58083.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>261917.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>65314.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-242820.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-89321.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-31125.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-676154.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>40000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>373773.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>101440.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>845960.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>245046.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-87335.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-50000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-336229.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>481039.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1881533.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>98139.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>846756.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-22779.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-209650.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-15500.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-31812.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-150856.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-254581.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-617525.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-77037.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-325000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4300.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1650.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>12225.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>16150.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>650.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>1750.0</v>
       </c>
-      <c r="BL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>359.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>645641.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>500000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-10408542.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-16283.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-16284.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>30000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-30000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>452000.0</v>
+      </c>
+      <c r="C25">
         <v>440000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1039000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="F25">
         <v>3000.0</v>
       </c>
       <c r="G25">
         <v>3000.0</v>
       </c>
       <c r="H25">
         <v>3000.0</v>
       </c>
       <c r="I25">
+        <v>3000.0</v>
+      </c>
+      <c r="J25">
         <v>4000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3378000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5940.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>161626.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-140228.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>192429.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-121471.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-122265.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>37831.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-51744.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44245.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>182000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-91000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-744973.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7164.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5350.0</v>
       </c>
       <c r="Z25">
         <v>5350.0</v>
       </c>
       <c r="AA25">
+        <v>5350.0</v>
+      </c>
+      <c r="AB25">
         <v>49747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5350.0</v>
       </c>
       <c r="AC25">
         <v>5350.0</v>
       </c>
       <c r="AD25">
+        <v>5350.0</v>
+      </c>
+      <c r="AE25">
         <v>7288.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32989.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10374.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>48580.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>41371.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6971.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>30446.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8731.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17280.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-94.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9801.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9694.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9125.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12496.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>472111.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>112666.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>109978.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>40062.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>98657.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4340.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4091.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15343.0</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>156104.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>1712.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-8226.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-2894.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2780.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-12160.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-16894.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1900.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1950.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-510.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-37220.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-8280.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-19500.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7400.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-792800.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>874000.0</v>
+      </c>
+      <c r="C27">
         <v>580000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>790000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>533000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>335000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>305000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>298000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>280000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>316000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>205000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>216000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>109827.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>55173.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>55384.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>74047.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23667.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>23626.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12333.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>55384.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>19681.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>285.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460.0</v>
       </c>
       <c r="X27">
         <v>1460.0</v>
       </c>
       <c r="Y27">
+        <v>1460.0</v>
+      </c>
+      <c r="Z27">
         <v>22870.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>27105.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>26005.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>37914.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12686.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>17257.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>34455.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>48876.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>36945.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>42218.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>198840.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>81901.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>57349.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>90150.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>110161.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>135902.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>172929.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>179208.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>131043.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>111449.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1013.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2042.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2015.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>88247.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>171928.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4172.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6400.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>429.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>156104.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>108231000.0</v>
+      </c>
+      <c r="C28">
         <v>-372000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1120000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22512000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-442000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-605000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1239000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-587000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1652000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-476000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1231000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1034660.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-693730.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-585610.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1340253.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1166383.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1166167.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30701.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1587682.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-50836.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-47416.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27578.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>348797.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-826812.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-302004.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>330296.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-950902.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-37263.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-419247.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-354987.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>361675.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27506.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-949888.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>179110.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-67612.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-283561.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>510959.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-89955.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-366786.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>535509.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-467039.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>371549.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>575595.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>219276.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>458820.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-52779.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1967469.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1483138.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>357798.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>829145.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1388419.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3189475.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>150000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>4300.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1650.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12225.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>16150.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>650.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>1750.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>6886000.0</v>
+      </c>
+      <c r="C29">
         <v>5010000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3221000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3866000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1671000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6005000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-857000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2407000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3641000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6743000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1518373.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1747937.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1611690.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2325016.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2952022.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2951042.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1575991.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1343013.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>514187.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>274842.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1343768.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1180528.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1052114.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>270233.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1195665.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>838841.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>86271.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>214674.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>674903.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-205017.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>207978.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1301549.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>138898.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>201181.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>851628.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-201104.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>529272.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>629411.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-123216.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>414459.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-437862.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-370945.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-125897.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-426662.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-336755.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1276388.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1340908.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1180438.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1209630.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1241135.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1008593.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-556889.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1014981.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2831.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1973.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-5685.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-3989.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-12160.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-16154.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-650.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-200.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-2250.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-912000.0</v>
+      </c>
+      <c r="C30">
         <v>-177000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-218000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17694000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-514000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-539000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-73000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2282000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1596000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1144000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-418506.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-753479.0</v>
       </c>
       <c r="N30">
         <v>-753479.0</v>
       </c>
       <c r="O30">
+        <v>-753479.0</v>
+      </c>
+      <c r="P30">
         <v>-85667.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-202453.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-631540.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-174007.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10613350.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-176312.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-126901.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-354394.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-131608.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-131045.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-83671.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-105616.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-104920.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-73661.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>153295.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-242820.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7338.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-122427.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-483739.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-420220.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-115107.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-646046.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-104715.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-661025.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-251075.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-21709.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-185433.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-18650.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4202.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-103341.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-35189.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-65494.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-52161.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-40929.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-142274.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-81467.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-323570.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-446915.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-77037.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-325000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>