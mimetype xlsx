--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -6298,1015 +6301,1021 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FG62"/>
+  <dimension ref="A1:FH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:163">
+    <row r="1" spans="1:164">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D1" t="s">
         <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H1" t="s">
         <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
+        <v>109</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="L1" t="s">
         <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
+        <v>112</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="P1" t="s">
         <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="T1" t="s">
         <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
+        <v>118</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="X1" t="s">
         <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AB1" t="s">
         <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AF1" t="s">
         <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AJ1" t="s">
         <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AN1" t="s">
         <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AR1" t="s">
         <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AV1" t="s">
         <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="AZ1" t="s">
         <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BD1" t="s">
         <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BH1" t="s">
         <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BL1" t="s">
         <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BP1" t="s">
         <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BT1" t="s">
         <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BX1" t="s">
         <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CB1" t="s">
         <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CF1" t="s">
         <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CJ1" t="s">
         <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CN1" t="s">
         <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CR1" t="s">
         <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CV1" t="s">
         <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="CZ1" t="s">
         <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DD1" t="s">
         <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DH1" t="s">
         <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DL1" t="s">
         <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DP1" t="s">
         <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DT1" t="s">
         <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DX1" t="s">
         <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ER1" t="s">
         <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="EV1" t="s">
         <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="EZ1" t="s">
         <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
+        <v>220</v>
+      </c>
+      <c r="FC1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="FD1" t="s">
         <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
+        <v>223</v>
+      </c>
+      <c r="FG1" t="s">
         <v>41</v>
       </c>
-      <c r="FG1" t="s">
-        <v>223</v>
+      <c r="FH1" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="2" spans="1:163">
+    <row r="2" spans="1:164">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2">
-        <v>356000000.0</v>
+        <v>369000000.0</v>
       </c>
       <c r="C2">
         <v>356000000.0</v>
       </c>
       <c r="D2">
+        <v>356000000.0</v>
+      </c>
+      <c r="E2">
         <v>393000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>379000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>333000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>151527000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>156457000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>134241000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>158455000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>156869000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>161148000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>196433000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>217625000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>207653000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>208181000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>210514000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>214015000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>142639000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>122834000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>115456000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>127505000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95506000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>93626000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>112905000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>130039000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>109609000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>115241000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>120033000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>120701000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>103432000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>193138000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>187661000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>113212000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>168848000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>178793000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>172295000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>164345000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>163674000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>169869000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>158255000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>172735000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>151751000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>149377000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>136763000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>157070000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>128568000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>142348000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>150880000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>161242000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>139301000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>142174000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>125815000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>133389000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>112615000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>118052000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>108822000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>109490000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>103386000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>120684000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>111511000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>98594000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>98876000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>101007000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>94460000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>63604000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>62926000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>58598000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>53752000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>59750000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>60397000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>70826000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>76031000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>73195000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>62269000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>61200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>60745000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>86488000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>63925000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>79849000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>46114000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>31132000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>32902000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>36613000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28659000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>30174000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>34118000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>38819000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>30550000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>31472000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>27924000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>34972000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>28364000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>28866000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>29589000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>30584000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>33662000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>36155000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>38005000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>41449000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>37108000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>45869000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>43012000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>42208000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>41508000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>40047000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>43400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>39900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>37200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>34300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>36600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>41000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>39700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>37300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>33200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>33500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>30000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>35200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>35400000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>31900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>30500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>34600000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>36100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>40500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>36000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>44300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>29000000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>32500000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>28100000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>39900000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>34900000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>30300000.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>26900000.0</v>
       </c>
-      <c r="ED2">
+      <c r="EE2">
         <v>34200000.0</v>
       </c>
-      <c r="EE2">
+      <c r="EF2">
         <v>28600000.0</v>
       </c>
-      <c r="EF2">
+      <c r="EG2">
         <v>30700000.0</v>
       </c>
-      <c r="EG2">
+      <c r="EH2">
         <v>28400000.0</v>
       </c>
-      <c r="EH2">
+      <c r="EI2">
         <v>35300000.0</v>
       </c>
-      <c r="EI2">
+      <c r="EJ2">
         <v>33600000.0</v>
       </c>
-      <c r="EJ2">
+      <c r="EK2">
         <v>35800000.0</v>
       </c>
-      <c r="EK2">
+      <c r="EL2">
         <v>33700000.0</v>
       </c>
-      <c r="EL2">
+      <c r="EM2">
         <v>42500000.0</v>
       </c>
-      <c r="EM2">
+      <c r="EN2">
         <v>38800000.0</v>
       </c>
-      <c r="EN2">
+      <c r="EO2">
         <v>37600000.0</v>
       </c>
-      <c r="EO2">
+      <c r="EP2">
         <v>37500000.0</v>
       </c>
-      <c r="EP2">
+      <c r="EQ2">
         <v>43800000.0</v>
       </c>
-      <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
+      <c r="FH2"/>
     </row>
-    <row r="3" spans="1:163">
+    <row r="3" spans="1:164">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7428,52 +7437,53 @@
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
+      <c r="FH3"/>
     </row>
-    <row r="4" spans="1:163">
+    <row r="4" spans="1:164">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7595,381 +7605,384 @@
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
+      <c r="FH4"/>
     </row>
-    <row r="5" spans="1:163">
+    <row r="5" spans="1:164">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
+        <v>-177000000.0</v>
+      </c>
+      <c r="C5">
         <v>-192000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-195000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-164000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-214000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-239000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-77121000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-92528000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-90211000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-82509000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-93739000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-87596000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-90423000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-97895000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-129703000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-111413000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-91424000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-80304000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-75525000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-64813000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-68493000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-58653000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-72706000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-87977000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-93217000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-77896000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-145627000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-133736000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-139535000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-137440000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-154635000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-174606000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-148953000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-140675000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-153751000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-171081000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-197413000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-204606000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-186352000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-186283000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-174744000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-190486000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-176070000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-173068000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-190155000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-154870000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-98943000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-69366000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-72392000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-75357000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-146647000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-164550000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-171655000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-163966000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-154143000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-165709000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-155090000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-166741000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-112524000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-98288000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-104262000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-121247000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-124311000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-149607000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-136819000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-119885000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-153111000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-163468000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-185310000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-176133000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-9238000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>19806000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>20559000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4061000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-13196000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-24931000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-30033000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-32337000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1193000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2049000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3432000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-7638000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2646000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2989000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2724000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>7493000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-377000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1889000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1504000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2690000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1106000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-2112000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-2730000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3708000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-3528000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2781000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-4166000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3849000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2370000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-4412000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-2048000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-2843000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-3833000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-2463000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1854000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1392000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-300000.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-1600000.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
@@ -7978,52 +7991,53 @@
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
+      <c r="FH5"/>
     </row>
-    <row r="6" spans="1:163">
+    <row r="6" spans="1:164">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -8145,73 +8159,74 @@
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
       <c r="FE6"/>
       <c r="FF6"/>
       <c r="FG6"/>
+      <c r="FH6"/>
     </row>
-    <row r="7" spans="1:163">
+    <row r="7" spans="1:164">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>48000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>55000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>57000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>5063000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
@@ -8320,79 +8335,80 @@
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
+      <c r="FH7"/>
     </row>
-    <row r="8" spans="1:163">
+    <row r="8" spans="1:164">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
-        <v>544000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8">
         <v>544000.0</v>
       </c>
       <c r="I8">
         <v>544000.0</v>
       </c>
       <c r="J8">
         <v>544000.0</v>
       </c>
-      <c r="K8"/>
+      <c r="K8">
+        <v>544000.0</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
@@ -8501,52 +8517,53 @@
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
+      <c r="FH8"/>
     </row>
-    <row r="9" spans="1:163">
+    <row r="9" spans="1:164">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -8668,517 +8685,521 @@
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
       <c r="FE9"/>
       <c r="FF9"/>
       <c r="FG9"/>
+      <c r="FH9"/>
     </row>
-    <row r="10" spans="1:163">
+    <row r="10" spans="1:164">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
-        <v>305000000.0</v>
+        <v>303000000.0</v>
       </c>
       <c r="C10">
         <v>305000000.0</v>
       </c>
       <c r="D10">
+        <v>305000000.0</v>
+      </c>
+      <c r="E10">
         <v>276000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>282000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>215000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>41635000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33932000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30181000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50265000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>52741000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>53864000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>88641000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>110660000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>95335000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>71476000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>80452000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>138436000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>100032000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>84164000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>87366000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>99581000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>59241000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>76619000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>104225000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>126201000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>57046000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58945000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>76666000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>142685000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>234070000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>107189000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>117277000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>116219000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>84287000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>69442000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>57227000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>55444000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50752000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>58532000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>70262000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>105304000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>73665000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>65762000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>71570000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>99837000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>53655000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28016000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>74785000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>122882000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>63635000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>44755000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>76440000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>97679000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>28322000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23437000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>24899000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38277000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>98251000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>108296000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>115937000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>95788000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>63333000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>42627000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>26575000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>135420000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>116240000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>78204000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>23672000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>32234000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>15947000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>18611000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>37638000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>29833000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17820000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>12996000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>10471000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>21985000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13881000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>23801000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>28818000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>57442000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>15383000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>22649000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>23846000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>39951000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11231000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>11097000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18883000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>15566000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>14665000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>27423000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>46250000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>32219000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>20317000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>20227000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>97477000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>95501000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>92351000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>96933000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>89142000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>110552000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>90845000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>87144000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>72719000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>76035000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>64400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>54100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>48200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>50900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>32900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>32700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>16400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>66900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>11800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>16200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>10400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>31800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>23500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>19900000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>11900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>18900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>5900000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>4700000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>3100000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>3800000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>4200000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>10300000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>19200000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>35100000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>56200000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>78600000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>3100000.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>4200000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>10300000.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>17800000.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>44800000.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>45100000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>42100000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>31500000.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>28500000.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>32200000.0</v>
       </c>
-      <c r="EN10">
+      <c r="EO10">
         <v>18000000.0</v>
       </c>
-      <c r="EO10">
+      <c r="EP10">
         <v>13500000.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>2800000.0</v>
       </c>
-      <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
-      <c r="ET10">
+      <c r="ET10"/>
+      <c r="EU10">
         <v>4700000.0</v>
       </c>
-      <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
-      <c r="EX10">
+      <c r="EX10"/>
+      <c r="EY10">
         <v>3400000.0</v>
       </c>
-      <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
-      <c r="FB10">
+      <c r="FB10"/>
+      <c r="FC10">
         <v>53900000.0</v>
       </c>
-      <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
-      <c r="FF10">
+      <c r="FF10"/>
+      <c r="FG10">
         <v>51200000.0</v>
       </c>
-      <c r="FG10"/>
+      <c r="FH10"/>
     </row>
-    <row r="11" spans="1:163">
+    <row r="11" spans="1:164">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -9300,533 +9321,537 @@
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
+      <c r="FH11"/>
     </row>
-    <row r="12" spans="1:163">
+    <row r="12" spans="1:164">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12">
-        <v>305000000.0</v>
+        <v>303000000.0</v>
       </c>
       <c r="C12">
         <v>305000000.0</v>
       </c>
       <c r="D12">
+        <v>305000000.0</v>
+      </c>
+      <c r="E12">
         <v>276000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>282000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>215000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>41635000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33932000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30181000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50265000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52741000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>53864000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>88641000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>110660000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>95335000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>71476000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>80452000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>138436000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>100032000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>84164000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>87366000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99581000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>59241000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>76619000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>104225000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>126201000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>57046000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>58945000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>76666000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>142685000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>234070000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>107189000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>117277000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>116219000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>84287000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>69442000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>57227000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>55444000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>50752000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>58532000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>70262000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>105304000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>73665000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>65762000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>71570000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>99837000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>53655000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>28016000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>74785000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>122882000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>63635000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>44755000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>76440000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>97679000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>28322000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23437000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>24899000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>38277000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>98251000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>108296000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>115937000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>95788000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>63333000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>42627000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>26575000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>135420000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>116240000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>78204000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>23672000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>32234000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15947000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>18611000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37638000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>29833000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>17820000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>12996000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>10471000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>21985000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13881000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>23801000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>28818000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>57442000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>15383000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>22649000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>23846000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>39951000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>11231000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>11097000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>18883000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>15566000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>14665000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>27423000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>46250000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>32219000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>20317000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>20227000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>97477000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>95501000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>92351000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>96933000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>89142000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>110552000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>90845000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>87144000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>72719000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>76035000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>64400000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>54100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>48200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>50900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>32900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>32700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>16400000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>66900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>11800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>16200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>10400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>31800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>23500000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>19900000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>11900000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>18900000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>5900000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>4200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>4700000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>3100000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>3800000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>4200000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>10300000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>19200000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>35100000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>56200000.0</v>
       </c>
-      <c r="EC12">
+      <c r="ED12">
         <v>78600000.0</v>
       </c>
-      <c r="ED12">
+      <c r="EE12">
         <v>3100000.0</v>
       </c>
-      <c r="EE12">
+      <c r="EF12">
         <v>4200000.0</v>
       </c>
-      <c r="EF12">
+      <c r="EG12">
         <v>10300000.0</v>
       </c>
-      <c r="EG12">
+      <c r="EH12">
         <v>17800000.0</v>
       </c>
-      <c r="EH12">
+      <c r="EI12">
         <v>44800000.0</v>
       </c>
-      <c r="EI12">
+      <c r="EJ12">
         <v>45100000.0</v>
       </c>
-      <c r="EJ12">
+      <c r="EK12">
         <v>42100000.0</v>
       </c>
-      <c r="EK12">
+      <c r="EL12">
         <v>31500000.0</v>
       </c>
-      <c r="EL12">
+      <c r="EM12">
         <v>28500000.0</v>
       </c>
-      <c r="EM12">
+      <c r="EN12">
         <v>32200000.0</v>
       </c>
-      <c r="EN12">
+      <c r="EO12">
         <v>18000000.0</v>
       </c>
-      <c r="EO12">
+      <c r="EP12">
         <v>13500000.0</v>
       </c>
-      <c r="EP12">
+      <c r="EQ12">
         <v>2800000.0</v>
       </c>
-      <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
-      <c r="ET12">
+      <c r="ET12"/>
+      <c r="EU12">
         <v>4700000.0</v>
       </c>
-      <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
-      <c r="EX12">
+      <c r="EX12"/>
+      <c r="EY12">
         <v>3400000.0</v>
       </c>
-      <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
-      <c r="FB12">
+      <c r="FB12"/>
+      <c r="FC12">
         <v>53900000.0</v>
       </c>
-      <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
-      <c r="FF12">
+      <c r="FF12"/>
+      <c r="FG12">
         <v>51200000.0</v>
       </c>
-      <c r="FG12"/>
+      <c r="FH12"/>
     </row>
-    <row r="13" spans="1:163">
+    <row r="13" spans="1:164">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>1000000.0</v>
+      </c>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>2307000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544000.0</v>
       </c>
       <c r="H13">
         <v>544000.0</v>
       </c>
       <c r="I13">
         <v>544000.0</v>
       </c>
       <c r="J13">
         <v>544000.0</v>
       </c>
       <c r="K13">
         <v>544000.0</v>
       </c>
       <c r="L13">
         <v>544000.0</v>
       </c>
       <c r="M13">
         <v>544000.0</v>
       </c>
       <c r="N13">
         <v>544000.0</v>
       </c>
       <c r="O13">
         <v>544000.0</v>
       </c>
@@ -10082,60 +10107,62 @@
       <c r="CU13">
         <v>544000.0</v>
       </c>
       <c r="CV13">
         <v>544000.0</v>
       </c>
       <c r="CW13">
         <v>544000.0</v>
       </c>
       <c r="CX13">
         <v>544000.0</v>
       </c>
       <c r="CY13">
         <v>544000.0</v>
       </c>
       <c r="CZ13">
         <v>544000.0</v>
       </c>
       <c r="DA13">
         <v>544000.0</v>
       </c>
       <c r="DB13">
         <v>544000.0</v>
       </c>
       <c r="DC13">
-        <v>500000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="DD13">
         <v>500000.0</v>
       </c>
-      <c r="DE13"/>
-      <c r="DF13">
+      <c r="DE13">
         <v>500000.0</v>
       </c>
-      <c r="DG13"/>
+      <c r="DF13"/>
+      <c r="DG13">
+        <v>500000.0</v>
+      </c>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
@@ -10144,543 +10171,547 @@
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
+      <c r="FH13"/>
     </row>
-    <row r="14" spans="1:163">
+    <row r="14" spans="1:164">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
+        <v>35900000.0</v>
+      </c>
+      <c r="C14">
         <v>35500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35600000.0</v>
       </c>
       <c r="D14">
         <v>35600000.0</v>
       </c>
       <c r="E14">
         <v>35600000.0</v>
       </c>
       <c r="F14">
+        <v>35600000.0</v>
+      </c>
+      <c r="G14">
         <v>35400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>34955380.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34875380.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>34756920.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>34718460.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34691530.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34646920.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>34582300.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>34526150.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34520760.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34493070.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34391530.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34304610.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34568460.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34516920.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34514610.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34395380.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34335380.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34109990.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34253840.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33991530.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>34186150.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>34139990.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>34060760.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33699230.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33686150.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>34220760.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34282300.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33564610.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>33986150.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33541530.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>34225380.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33520760.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33948460.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33893840.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33746920.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33752300.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33742300.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33870760.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33806920.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33802300.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33723840.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33950760.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>34123070.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>34171530.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34098460.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>34001530.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33785380.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33673840.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>33589990.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>33506150.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>33436150.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>34331150.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>35260760.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>35871530.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>35699990.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>35638455.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>35604610.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>35625380.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>35258460.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>35234610.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>35280760.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>35152300.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>35084610.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>35069995.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>35115380.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>35127690.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>34975380.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>34917685.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>34895380.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>34902300.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>34846920.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>34550380.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>34805380.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>34285380.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>34009990.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>34059990.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>35221150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34051530.0</v>
       </c>
       <c r="CG14">
         <v>34051530.0</v>
       </c>
       <c r="CH14">
+        <v>34051530.0</v>
+      </c>
+      <c r="CI14">
         <v>33898000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>33815380.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>31326920.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>33732300.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>33657925.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>33654610.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>33766710.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>33616920.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>33621965.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>33742300.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>33883840.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>32911240.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>33181580.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>31755240.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>32615380.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>32751530.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>32905000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>32627500.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>32722610.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>32549950.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>32561035.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>32820510.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>32051280.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>32793520.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>32541660.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>30769230.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>32167830.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>32692310.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>32629405.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>33484160.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>31908830.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>32820510.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>32852895.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>32754340.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>32995950.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>33653850.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>33848935.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>33727810.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>33989270.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>34340660.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>36538460.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>38461540.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>33846150.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>30769230.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>33241755.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>31868130.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>34065930.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>33846150.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>34033915.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>33903130.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>33846150.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>34547690.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>34439225.0</v>
       </c>
-      <c r="EI14">
+      <c r="EJ14">
         <v>34527690.0</v>
       </c>
-      <c r="EJ14">
+      <c r="EK14">
         <v>34747690.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>34769230.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>34685380.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>34621530.0</v>
       </c>
-      <c r="EN14">
+      <c r="EO14">
         <v>35897690.0</v>
       </c>
-      <c r="EO14">
+      <c r="EP14">
         <v>36042300.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>36537685.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36939990.0</v>
       </c>
       <c r="ER14">
         <v>36939990.0</v>
       </c>
       <c r="ES14">
         <v>36939990.0</v>
       </c>
       <c r="ET14">
+        <v>36939990.0</v>
+      </c>
+      <c r="EU14">
         <v>37113070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37286150.0</v>
       </c>
       <c r="EV14">
         <v>37286150.0</v>
       </c>
       <c r="EW14">
+        <v>37286150.0</v>
+      </c>
+      <c r="EX14">
         <v>37867690.0</v>
       </c>
-      <c r="EX14">
+      <c r="EY14">
         <v>37576920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37867690.0</v>
       </c>
       <c r="EZ14">
         <v>37867690.0</v>
       </c>
       <c r="FA14">
+        <v>37867690.0</v>
+      </c>
+      <c r="FB14">
         <v>38581530.0</v>
       </c>
-      <c r="FB14">
+      <c r="FC14">
         <v>38224610.0</v>
       </c>
-      <c r="FC14">
+      <c r="FD14">
         <v>38581530.0</v>
       </c>
-      <c r="FD14">
+      <c r="FE14">
         <v>39141530.0</v>
       </c>
-      <c r="FE14">
+      <c r="FF14">
         <v>39153840.0</v>
       </c>
-      <c r="FF14">
+      <c r="FG14">
         <v>39147685.0</v>
       </c>
-      <c r="FG14">
+      <c r="FH14">
         <v>39153840.0</v>
       </c>
     </row>
-    <row r="15" spans="1:163">
+    <row r="15" spans="1:164">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -10802,52 +10833,53 @@
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
+      <c r="FH15"/>
     </row>
-    <row r="16" spans="1:163">
+    <row r="16" spans="1:164">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -10969,52 +11001,53 @@
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
+      <c r="FH16"/>
     </row>
-    <row r="17" spans="1:163">
+    <row r="17" spans="1:164">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -11136,52 +11169,53 @@
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
+      <c r="FH17"/>
     </row>
-    <row r="18" spans="1:163">
+    <row r="18" spans="1:164">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -11303,52 +11337,53 @@
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
+      <c r="FH18"/>
     </row>
-    <row r="19" spans="1:163">
+    <row r="19" spans="1:164">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11470,235 +11505,236 @@
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
+      <c r="FH19"/>
     </row>
-    <row r="20" spans="1:163">
+    <row r="20" spans="1:164">
       <c r="A20" t="s">
         <v>60</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>663000000.0</v>
       </c>
       <c r="D20">
+        <v>663000000.0</v>
+      </c>
+      <c r="E20">
         <v>726000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>643000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>617000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>108640000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>105448000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>106137000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>107691000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>104726000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>106495000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>106553000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>105195000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>118453000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>168288000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>177063000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>236165000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>191619000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>195461000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>157341000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>164369000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>156863000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>150104000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>146986000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>150816000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>146093000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>153158000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>151918000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>153463000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>79882000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>80450000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>84977000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>82744000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>81497000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>78855000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>74099000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>73094000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>77268000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>77044000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>79141000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>76056000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>78126000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>77924000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>74878000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>84137000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>87772000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>94826000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>95629000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>95948000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>16601000.0</v>
       </c>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>16161000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>16513000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>18520000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
@@ -11743,243 +11779,246 @@
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
+      <c r="FH20"/>
     </row>
-    <row r="21" spans="1:163">
+    <row r="21" spans="1:164">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21">
-        <v>227000000.0</v>
+        <v>870000000.0</v>
       </c>
       <c r="C21">
         <v>227000000.0</v>
       </c>
       <c r="D21">
+        <v>227000000.0</v>
+      </c>
+      <c r="E21">
         <v>211000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>247000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>259000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>98864000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>96293000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>98661000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>106333000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>102233000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>106043000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>107316000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>108670000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>104753000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>110096000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>116722000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>156304000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>90709000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>95022000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76182000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>81835000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>80114000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>78569000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>79709000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>83735000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>83129000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>88882000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>89886000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>93614000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>53444000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>54752000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59168000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>58859000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>59199000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>58439000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>55922000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>56259000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>60721000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>61625000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>64448000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>63057000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>66212000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>68702000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>67298000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>77098000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>80533000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>92230000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>94727000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>96081000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>189746000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>182739000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>8301000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>9890000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>141208000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>119319000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>7843000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>10933000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
@@ -12024,1007 +12063,1014 @@
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
       <c r="FE21"/>
       <c r="FF21"/>
       <c r="FG21"/>
+      <c r="FH21"/>
     </row>
-    <row r="22" spans="1:163">
+    <row r="22" spans="1:164">
       <c r="A22" t="s">
         <v>62</v>
       </c>
-      <c r="B22"/>
-      <c r="C22">
+      <c r="B22">
+        <v>472000000.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22">
         <v>474000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>535000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508000000.0</v>
       </c>
       <c r="F22">
         <v>508000000.0</v>
       </c>
       <c r="G22">
+        <v>508000000.0</v>
+      </c>
+      <c r="H22">
         <v>313187000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>305115000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>299659000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>298248000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>301860000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>314673000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>321427000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>309436000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>320059000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>307612000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>292096000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>279520000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>227805000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>220206000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>203333000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>196230000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>193434000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>196044000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>189449000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>190415000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>190574000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>192123000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>184870000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>173411000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170986000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>270995000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>262947000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>136201000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>256764000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>261721000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>260744000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>249669000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>262891000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>257623000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>255503000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>247214000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>248086000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>252197000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>244463000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>248705000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>248055000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>257832000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>247769000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>236310000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>230418000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>232060000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>221108000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>222366000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>222644000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>227128000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>219360000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>206707000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>208010000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>221661000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>209288000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>201077000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>193808000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>188364000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>194777000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>168370000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>163340000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>177857000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>199647000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>193354000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>189928000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>196455000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>197930000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>193042000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>185508000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>188621000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>196597000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>192281000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>184475000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>189214000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>87188000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>81248000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>81368000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>81912000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>83654000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>78836000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>72826000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>69913000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>69798000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>71569000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>73359000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>72374000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>73408000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>69890000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>70643000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>68218000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>66185000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>62815000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>66663000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>97658000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>99916000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>101294000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>100480000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>110357000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>110272000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>115100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>113300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>114800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>112700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>117900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>121900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>119000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>123400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>101200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>95600000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>102300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>100800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>101200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>91500000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>88600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>85100000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>87100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>84000000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>82300000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>77600000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>81800000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>88700000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>95100000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>94900000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>98900000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>91300000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>87000000.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>85400000.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>88400000.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>83700000.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>85100000.0</v>
       </c>
-      <c r="EG22">
+      <c r="EH22">
         <v>87100000.0</v>
       </c>
-      <c r="EH22">
+      <c r="EI22">
         <v>89100000.0</v>
       </c>
-      <c r="EI22">
+      <c r="EJ22">
         <v>81900000.0</v>
       </c>
-      <c r="EJ22">
+      <c r="EK22">
         <v>83800000.0</v>
       </c>
-      <c r="EK22">
+      <c r="EL22">
         <v>83000000.0</v>
       </c>
-      <c r="EL22">
+      <c r="EM22">
         <v>86000000.0</v>
       </c>
-      <c r="EM22">
+      <c r="EN22">
         <v>72000000.0</v>
       </c>
-      <c r="EN22">
+      <c r="EO22">
         <v>70400000.0</v>
       </c>
-      <c r="EO22">
+      <c r="EP22">
         <v>72200000.0</v>
       </c>
-      <c r="EP22">
+      <c r="EQ22">
         <v>77900000.0</v>
       </c>
-      <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
-      <c r="ET22">
+      <c r="ET22"/>
+      <c r="EU22">
         <v>78800000.0</v>
       </c>
-      <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
-      <c r="EX22">
+      <c r="EX22"/>
+      <c r="EY22">
         <v>77300000.0</v>
       </c>
-      <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
-      <c r="FB22">
+      <c r="FB22"/>
+      <c r="FC22">
         <v>24300000.0</v>
       </c>
-      <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
-      <c r="FF22">
+      <c r="FF22"/>
+      <c r="FG22">
         <v>21600000.0</v>
       </c>
-      <c r="FG22"/>
+      <c r="FH22"/>
     </row>
-    <row r="23" spans="1:163">
+    <row r="23" spans="1:164">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23">
+        <v>3896000000.0</v>
+      </c>
+      <c r="C23">
         <v>3893000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3989000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4112000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4061000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3993000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1521623000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1505023000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1517231000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1563796000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1532912000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1576563000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1651471000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1647353000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1635802000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1697290000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1749038000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1880607000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1456552000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1460090000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1267879000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1286881000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1233942000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1226884000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1244192000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1283794000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1245566000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1295990000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1297865000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1339754000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1750775000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1737097000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1764612000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1730795000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1696794000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1641781000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1574766000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1521259000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1554239000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1525184000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1521440000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1500416000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1537747000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1530437000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1487257000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1561504000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1596744000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1630107000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1648996000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1678410000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1531459000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1482296000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1224621000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1242985000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1184035000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1154784000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1155626000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1136925000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1350027000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1400588000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1388363000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1341747000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1332735000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1265134000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1331104000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1190294000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1094237000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1039836000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1034309000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1057309000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1313598000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1333599000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1335400000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1287067000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1220333000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1217820000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1218152000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1225643000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1266884000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1281332000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1092777000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1044977000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1007967000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1017686000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1032576000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1052270000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1016794000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1024125000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1025274000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1027019000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1016325000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1023069000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1036435000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>953202000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>938998000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>926901000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>962555000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>960724000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>950568000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>959265000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1002359000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1023325000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>995648000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1006710000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>996327000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1003780000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>988000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>974200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>973100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>990738000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1007400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>996500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>987400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>937600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>871500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>862800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>857500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>715300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>696000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>681900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>665800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>673100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>664400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>660100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>653900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>650800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>842300000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>828900000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>821200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>842100000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>835600000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>831900000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>836500000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>648500000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>636200000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>621100000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>617500000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>630100000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>619000000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>608200000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>596900000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>598800000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>593100000.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>570900000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>571000000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>550000000.0</v>
       </c>
-      <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
-      <c r="ET23">
+      <c r="ET23"/>
+      <c r="EU23">
         <v>663000000.0</v>
       </c>
-      <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
-      <c r="EX23">
+      <c r="EX23"/>
+      <c r="EY23">
         <v>616400000.0</v>
       </c>
-      <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
-      <c r="FB23">
+      <c r="FB23"/>
+      <c r="FC23">
         <v>346800000.0</v>
       </c>
-      <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
-      <c r="FF23">
+      <c r="FF23"/>
+      <c r="FG23">
         <v>321100000.0</v>
       </c>
-      <c r="FG23"/>
+      <c r="FH23"/>
     </row>
-    <row r="24" spans="1:163">
+    <row r="24" spans="1:164">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>1991000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1990000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1988000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>879983000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>861882000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>868202000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>853163000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
@@ -13133,52 +13179,53 @@
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
+      <c r="FH24"/>
     </row>
-    <row r="25" spans="1:163">
+    <row r="25" spans="1:164">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -13300,52 +13347,53 @@
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
+      <c r="FH25"/>
     </row>
-    <row r="26" spans="1:163">
+    <row r="26" spans="1:164">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -13467,52 +13515,53 @@
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
+      <c r="FH26"/>
     </row>
-    <row r="27" spans="1:163">
+    <row r="27" spans="1:164">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13634,544 +13683,548 @@
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
+      <c r="FH27"/>
     </row>
-    <row r="28" spans="1:163">
+    <row r="28" spans="1:164">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
+        <v>1656000000.0</v>
+      </c>
+      <c r="C28">
         <v>1732000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1710000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771000000.0</v>
       </c>
       <c r="E28">
         <v>1771000000.0</v>
       </c>
       <c r="F28">
+        <v>1771000000.0</v>
+      </c>
+      <c r="G28">
         <v>1838000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>845955000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>836404000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>845473000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>815116000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>802604000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>809362000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>775610000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>738937000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>723499000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>740277000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>728775000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>648919000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>362078000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>397248000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>219380000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>213940000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>272651000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>270940000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>246259000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>233658000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>294960000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>326085000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>313760000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>269062000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>412240000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>413970000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>388461000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>365177000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>385860000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>372452000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>352659000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>317164000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>328229000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>308932000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>293837000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>255358000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>315450000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>324949000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>315072000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>304775000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>356515000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>387422000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>350041000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>319443000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>374946000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>387791000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>173560000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>152321000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>190678000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>194563000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>197101000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>188723000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>234490000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>224269000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>217146000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>237234000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>269751000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>295144000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>348175000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>119163000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>147497000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>197384000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>291904000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>281051000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>298143000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>303429000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>293316000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>283352000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>335432000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>369808000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>382874000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>375628000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>400541000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>365674000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>229226000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>149631000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>190236000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>186659000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>188061000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>171275000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>200743000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>205725000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>199193000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>238709000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>238677000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>219832000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>214071000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>188313000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>202552000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>197976000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>179540000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>182254000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>194522000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>191744000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>206489000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>196270000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>210859000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>230259000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>247732000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>253735000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>276300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>279900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>291100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>305600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>327700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>311600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>324000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>281800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>288200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>133800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>139600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>118200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>126500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>130100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>138100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>131100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>145400000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>149800000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>168700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>171000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>178000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>150500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>139700000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>130800000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>114900000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>93800000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>71400000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>12000000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>11900000.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-400000.0</v>
       </c>
-      <c r="EG28">
+      <c r="EH28">
         <v>-5500000.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>-44800000.0</v>
       </c>
-      <c r="EI28">
+      <c r="EJ28">
         <v>-38900000.0</v>
       </c>
-      <c r="EJ28">
+      <c r="EK28">
         <v>-36300000.0</v>
       </c>
-      <c r="EK28">
+      <c r="EL28">
         <v>-25000000.0</v>
       </c>
-      <c r="EL28">
+      <c r="EM28">
         <v>-28500000.0</v>
       </c>
-      <c r="EM28">
+      <c r="EN28">
         <v>-27400000.0</v>
       </c>
-      <c r="EN28">
+      <c r="EO28">
         <v>-13700000.0</v>
       </c>
-      <c r="EO28">
+      <c r="EP28">
         <v>7700000.0</v>
       </c>
-      <c r="EP28">
+      <c r="EQ28">
         <v>-1700000.0</v>
       </c>
-      <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
-      <c r="ET28">
+      <c r="ET28"/>
+      <c r="EU28">
         <v>128000000.0</v>
       </c>
-      <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
-      <c r="EX28">
+      <c r="EX28"/>
+      <c r="EY28">
         <v>175800000.0</v>
       </c>
-      <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
-      <c r="FB28">
+      <c r="FB28"/>
+      <c r="FC28">
         <v>-53900000.0</v>
       </c>
-      <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
-      <c r="FF28">
+      <c r="FF28"/>
+      <c r="FG28">
         <v>-50700000.0</v>
       </c>
-      <c r="FG28"/>
+      <c r="FH28"/>
     </row>
-    <row r="29" spans="1:163">
+    <row r="29" spans="1:164">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>3130000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3091000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3102000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1094290000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1075856000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1098976000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1117172000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
@@ -14280,517 +14333,521 @@
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
+      <c r="FH29"/>
     </row>
-    <row r="30" spans="1:163">
+    <row r="30" spans="1:164">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
-        <v>522000000.0</v>
+        <v>536000000.0</v>
       </c>
       <c r="C30">
         <v>522000000.0</v>
       </c>
       <c r="D30">
+        <v>522000000.0</v>
+      </c>
+      <c r="E30">
         <v>517000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>492000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>475000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>172853000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>177983000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>180541000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>170974000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>168424000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>189628000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>196900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>195665000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>192405000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>209455000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>221228000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>170212000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>149009000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>144155000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>126507000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>122817000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>133577000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>121713000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>128738000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>124442000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>121050000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>136548000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>129200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>119772000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>117584000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>188099000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>183258000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>110586000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>186310000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>172014000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>165420000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>152989000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>179352000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>175336000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>167456000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>167199000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>177917000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>177582000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>167733000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>163760000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>195316000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>191124000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>179599000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>167830000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>189746000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>182739000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>157094000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>139904000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>161861000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>146819000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>150747000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>135412000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>156925000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>162268000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>167366000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>141208000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>160859000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>154661000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>154781000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>119319000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>136215000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>128558000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>130467000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>132635000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>156534000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>147549000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>140046000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>122980000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>136550000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>135670000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>133185000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>128255000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>135476000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>131206000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>75598000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>62524000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>66108000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>64070000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>67025000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>60900000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>70962000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>63443000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>64476000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>59882000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>64282000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>55989000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>68309000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>59171000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>72556000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>69766000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>64827000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>60157000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>79647000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>82726000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>85027000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>72231000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>83889000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>80378000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>87626000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>74638000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>81300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>80200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>79900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>70100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>81500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>84700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>90500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>50200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>57000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>51800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>58100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>49700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>53200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>56400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>54000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>52100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>59700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>58400000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>57500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>48900000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>48300000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>40200000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>39400000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>34300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>45800000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>41800000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>74400000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>38500000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>46600000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>44300000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>45800000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>42800000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>46400000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>43500000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>46600000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>49800000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>57200000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>52000000.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>56600000.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>43900000.0</v>
       </c>
-      <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
-      <c r="ET30">
+      <c r="ET30"/>
+      <c r="EU30">
         <v>185500000.0</v>
       </c>
-      <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
-      <c r="EX30">
+      <c r="EX30"/>
+      <c r="EY30">
         <v>39700000.0</v>
       </c>
-      <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
-      <c r="FB30">
+      <c r="FB30"/>
+      <c r="FC30">
         <v>23500000.0</v>
       </c>
-      <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
-      <c r="FF30">
+      <c r="FF30"/>
+      <c r="FG30">
         <v>21400000.0</v>
       </c>
-      <c r="FG30"/>
+      <c r="FH30"/>
     </row>
-    <row r="31" spans="1:163">
+    <row r="31" spans="1:164">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -14912,79 +14969,80 @@
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
+      <c r="FH31"/>
     </row>
-    <row r="32" spans="1:163">
+    <row r="32" spans="1:164">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>900000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>832000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>792000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>323267000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>320916000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>331725000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>325599000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
@@ -15093,544 +15151,548 @@
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
       <c r="FE32"/>
       <c r="FF32"/>
       <c r="FG32"/>
+      <c r="FH32"/>
     </row>
-    <row r="33" spans="1:163">
+    <row r="33" spans="1:164">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
+        <v>2489000000.0</v>
+      </c>
+      <c r="C33">
         <v>2528000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2566000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2628000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2633000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2655000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>935560000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>918780000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>932925000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>957829000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>938030000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>962069000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>972247000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>967869000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>971053000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1062664000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1100193000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1244041000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>941468000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>967987000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>804829000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>833956000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>812193000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>795025000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>782798000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>806462000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>836259000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>865616000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>866940000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>870468000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1009568000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1132772000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1155912000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1145824000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1125299000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1101572000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1058112000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1027000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1024671000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1000599000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>992784000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>948049000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>978303000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>974804000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>937676000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>986882000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1043061000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1088362000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1086436000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1091828000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>989738000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>969124000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>723842000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>724127000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>720157000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>709665000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>723400000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>714512000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>833994000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>853570000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>849484000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>839057000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>849675000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>827025000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>848526000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>670238000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>611729000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>617814000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>644825000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>665490000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>911114000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>931278000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>921611000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>913655000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>848473000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>843514000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>844663000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>850605000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>900969000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>901443000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>876544000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>821420000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>821497000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>826872000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>836895000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>853818000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>841771000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>862918000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>851314000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>855317000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>849251000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>851722000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>838019000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>778280000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>766753000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>757266000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>723530000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>720296000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>708363000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>679248000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>725228000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>736701000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>717653000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>725190000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>721779000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>735653000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>727000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>723300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>730100000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>748838000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>763100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>752400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>748700000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>561100000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>551100000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>533300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>530700000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>527200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>520900000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>512100000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>510700000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>512700000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>512400000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>512000000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>511100000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>515400000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>698500000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>686100000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>672600000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>661200000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>657000000.0</v>
       </c>
-      <c r="EB33">
+      <c r="EC33">
         <v>633800000.0</v>
       </c>
-      <c r="EC33">
+      <c r="ED33">
         <v>596400000.0</v>
       </c>
-      <c r="ED33">
+      <c r="EE33">
         <v>518000000.0</v>
       </c>
-      <c r="EE33">
+      <c r="EF33">
         <v>501300000.0</v>
       </c>
-      <c r="EF33">
+      <c r="EG33">
         <v>481000000.0</v>
       </c>
-      <c r="EG33">
+      <c r="EH33">
         <v>465000000.0</v>
       </c>
-      <c r="EH33">
+      <c r="EI33">
         <v>453200000.0</v>
       </c>
-      <c r="EI33">
+      <c r="EJ33">
         <v>445200000.0</v>
       </c>
-      <c r="EJ33">
+      <c r="EK33">
         <v>437300000.0</v>
       </c>
-      <c r="EK33">
+      <c r="EL33">
         <v>433500000.0</v>
       </c>
-      <c r="EL33">
+      <c r="EM33">
         <v>434100000.0</v>
       </c>
-      <c r="EM33">
+      <c r="EN33">
         <v>430900000.0</v>
       </c>
-      <c r="EN33">
+      <c r="EO33">
         <v>428800000.0</v>
       </c>
-      <c r="EO33">
+      <c r="EP33">
         <v>426100000.0</v>
       </c>
-      <c r="EP33">
+      <c r="EQ33">
         <v>425400000.0</v>
       </c>
-      <c r="EQ33"/>
       <c r="ER33"/>
       <c r="ES33"/>
-      <c r="ET33">
+      <c r="ET33"/>
+      <c r="EU33">
         <v>393700000.0</v>
       </c>
-      <c r="EU33"/>
       <c r="EV33"/>
       <c r="EW33"/>
-      <c r="EX33">
+      <c r="EX33"/>
+      <c r="EY33">
         <v>495800000.0</v>
       </c>
-      <c r="EY33"/>
       <c r="EZ33"/>
       <c r="FA33"/>
-      <c r="FB33">
+      <c r="FB33"/>
+      <c r="FC33">
         <v>243900000.0</v>
       </c>
-      <c r="FC33"/>
       <c r="FD33"/>
       <c r="FE33"/>
-      <c r="FF33">
+      <c r="FF33"/>
+      <c r="FG33">
         <v>226000000.0</v>
       </c>
-      <c r="FG33"/>
+      <c r="FH33"/>
     </row>
-    <row r="34" spans="1:163">
+    <row r="34" spans="1:164">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>285000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>226000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>186000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>122253000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>121727000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>121726000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>121192000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
@@ -15739,982 +15801,989 @@
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
       <c r="FE34"/>
       <c r="FF34"/>
       <c r="FG34"/>
+      <c r="FH34"/>
     </row>
-    <row r="35" spans="1:163">
+    <row r="35" spans="1:164">
       <c r="A35" t="s">
         <v>75</v>
       </c>
       <c r="B35">
+        <v>2252000000.0</v>
+      </c>
+      <c r="C35">
         <v>2299000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2324000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2397000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2372000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2341000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1052127000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1034176000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1041328000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1026574000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1023628000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1034837000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1030999000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>968943000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>960101000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>979848000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>964122000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>966675000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>618567000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>646491000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>461089000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>475606000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>477351000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>491357000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>489467000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>497332000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>489363000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>527724000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>540028000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>568054000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>813431000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>713270000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>701924000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>674691000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>650185000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>616985000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>585145000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>544422000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>546432000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>537568000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>541926000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>532849000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>599281000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>603131000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>605954000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>632664000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>656624000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>673717000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>684934000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>705567000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>670316000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>675715000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>450877000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>452398000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>409722000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>410104000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>432852000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>435281000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>582795000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>584594000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>586525000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>576159000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>586603000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>583851000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>614762000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>493480000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>466943000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>481705000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>521442000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>524500000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>613722000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>632775000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>635594000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>613443000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>591187000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>615213000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>627083000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>643985000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>691828000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>674560000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>543816000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>472787000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>467012000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>469470000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>518482000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>527893000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>516636000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>525717000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>525501000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>543118000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>513467000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>528307000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>538543000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>492587000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>472685000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>466362000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>399127000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>397940000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>509371000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>501065000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>515688000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>531438000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>507850000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>517235000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>507881000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>513025000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>507600000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>496900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>507700000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>519938000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>525700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>508100000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>502100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>308300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>304300000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>151000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>153000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>298100000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>290900000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>285600000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>279900000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>273700000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>265300000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>258500000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>255800000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>250900000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>326100000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>322700000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>320000000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>319200000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>312500000.0</v>
       </c>
-      <c r="EB35">
+      <c r="EC35">
         <v>307100000.0</v>
       </c>
-      <c r="EC35">
+      <c r="ED35">
         <v>304500000.0</v>
       </c>
-      <c r="ED35">
+      <c r="EE35">
         <v>94400000.0</v>
       </c>
-      <c r="EE35">
+      <c r="EF35">
         <v>97900000.0</v>
       </c>
-      <c r="EF35">
+      <c r="EG35">
         <v>95300000.0</v>
       </c>
-      <c r="EG35">
+      <c r="EH35">
         <v>94400000.0</v>
       </c>
-      <c r="EH35">
+      <c r="EI35">
         <v>85500000.0</v>
       </c>
-      <c r="EI35">
+      <c r="EJ35">
         <v>87100000.0</v>
       </c>
-      <c r="EJ35">
+      <c r="EK35">
         <v>85000000.0</v>
       </c>
-      <c r="EK35">
+      <c r="EL35">
         <v>84400000.0</v>
       </c>
-      <c r="EL35">
+      <c r="EM35">
         <v>82200000.0</v>
       </c>
-      <c r="EM35">
+      <c r="EN35">
         <v>80300000.0</v>
       </c>
-      <c r="EN35">
+      <c r="EO35">
         <v>77500000.0</v>
       </c>
-      <c r="EO35">
+      <c r="EP35">
         <v>74700000.0</v>
       </c>
-      <c r="EP35">
+      <c r="EQ35">
         <v>69600000.0</v>
       </c>
-      <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
-      <c r="ET35">
+      <c r="ET35"/>
+      <c r="EU35">
         <v>106900000.0</v>
       </c>
-      <c r="EU35"/>
       <c r="EV35"/>
       <c r="EW35"/>
-      <c r="EX35">
+      <c r="EX35"/>
+      <c r="EY35">
         <v>252500000.0</v>
       </c>
-      <c r="EY35"/>
       <c r="EZ35"/>
       <c r="FA35"/>
-      <c r="FB35">
+      <c r="FB35"/>
+      <c r="FC35">
         <v>58500000.0</v>
       </c>
-      <c r="FC35"/>
       <c r="FD35"/>
       <c r="FE35"/>
-      <c r="FF35">
+      <c r="FF35"/>
+      <c r="FG35">
         <v>46100000.0</v>
       </c>
-      <c r="FG35"/>
+      <c r="FH35"/>
     </row>
-    <row r="36" spans="1:163">
+    <row r="36" spans="1:164">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
+        <v>136000000.0</v>
+      </c>
+      <c r="C36">
         <v>125000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="E36">
         <v>153000000.0</v>
       </c>
       <c r="F36">
+        <v>153000000.0</v>
+      </c>
+      <c r="G36">
         <v>163000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>78837000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>78501000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>79186000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>36514000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>73873000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>79184000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>82016000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>43452000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>82907000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>94052000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>89841000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>50229000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>54073000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>56401000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>47878000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>32712000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>46704000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>48811000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>38672000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>22810000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>83016000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>81720000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>80378000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>67388000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>378674000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>153103000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>141033000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>489233000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>128586000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>126271000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>124094000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>126151000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>115229000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>113894000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>113272000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>113271000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>136641000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>134259000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>132692000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>131364000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>183116000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>181487000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>178349000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>178596000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>85538000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>85181000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>106187000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>80635000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>113513000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>114610000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>115087000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>89535000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>227946000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>229772000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>233261000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>202557000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>225892000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>222909000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>222659000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>173405000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>134636000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>133460000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>168493000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>147570000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>403186000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>400745000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>396919000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>364336000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>329057000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>322752000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>322051000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>321738000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>374380000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>375663000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>350155000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>342592000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>335367000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>336234000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>332547000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>333406000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>328346000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>341729000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>321864000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>312357000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>310436000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>310867000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>308494000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>261227000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>251190000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>243520000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>230441000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>223068000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>210223000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>185636000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>180753000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>183933000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>171471000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>165077000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>155843000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>153440000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>131200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>125600000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>120800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>120638000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>135000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>133000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>127500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>85900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>82500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>76900000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>76600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>72000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>69600000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>65400000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>63100000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>61200000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>59200000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>59800000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>57400000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>55000000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>50300000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>48300000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>46600000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>40100000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>60900000.0</v>
       </c>
-      <c r="EB36">
+      <c r="EC36">
         <v>59000000.0</v>
       </c>
-      <c r="EC36">
+      <c r="ED36">
         <v>44600000.0</v>
       </c>
-      <c r="ED36">
+      <c r="EE36">
         <v>31200000.0</v>
       </c>
-      <c r="EE36">
+      <c r="EF36">
         <v>29400000.0</v>
       </c>
-      <c r="EF36">
+      <c r="EG36">
         <v>26200000.0</v>
       </c>
-      <c r="EG36">
+      <c r="EH36">
         <v>24700000.0</v>
       </c>
-      <c r="EH36">
+      <c r="EI36">
         <v>23400000.0</v>
       </c>
-      <c r="EI36">
+      <c r="EJ36">
         <v>24200000.0</v>
       </c>
-      <c r="EJ36">
+      <c r="EK36">
         <v>23600000.0</v>
       </c>
-      <c r="EK36">
+      <c r="EL36">
         <v>20300000.0</v>
       </c>
-      <c r="EL36">
+      <c r="EM36">
         <v>19400000.0</v>
       </c>
-      <c r="EM36">
+      <c r="EN36">
         <v>19500000.0</v>
       </c>
-      <c r="EN36">
+      <c r="EO36">
         <v>18600000.0</v>
       </c>
-      <c r="EO36">
+      <c r="EP36">
         <v>17600000.0</v>
       </c>
-      <c r="EP36">
+      <c r="EQ36">
         <v>14700000.0</v>
       </c>
-      <c r="EQ36"/>
       <c r="ER36"/>
       <c r="ES36"/>
-      <c r="ET36">
+      <c r="ET36"/>
+      <c r="EU36">
         <v>11100000.0</v>
       </c>
-      <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36"/>
-      <c r="EX36">
+      <c r="EX36"/>
+      <c r="EY36">
         <v>135600000.0</v>
       </c>
-      <c r="EY36"/>
       <c r="EZ36"/>
       <c r="FA36"/>
-      <c r="FB36">
+      <c r="FB36"/>
+      <c r="FC36">
         <v>114000000.0</v>
       </c>
-      <c r="FC36"/>
       <c r="FD36"/>
       <c r="FE36"/>
-      <c r="FF36">
+      <c r="FF36"/>
+      <c r="FG36">
         <v>100400000.0</v>
       </c>
-      <c r="FG36"/>
+      <c r="FH36"/>
     </row>
-    <row r="37" spans="1:163">
+    <row r="37" spans="1:164">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -16836,52 +16905,53 @@
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
       <c r="EY37"/>
       <c r="EZ37"/>
       <c r="FA37"/>
       <c r="FB37"/>
       <c r="FC37"/>
       <c r="FD37"/>
       <c r="FE37"/>
       <c r="FF37"/>
       <c r="FG37"/>
+      <c r="FH37"/>
     </row>
-    <row r="38" spans="1:163">
+    <row r="38" spans="1:164">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
@@ -17003,980 +17073,987 @@
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
       <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
       <c r="FB38"/>
       <c r="FC38"/>
       <c r="FD38"/>
       <c r="FE38"/>
       <c r="FF38"/>
       <c r="FG38"/>
+      <c r="FH38"/>
     </row>
-    <row r="39" spans="1:163">
+    <row r="39" spans="1:164">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
+        <v>96000000.0</v>
+      </c>
+      <c r="C39">
         <v>538000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>122000000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>156000000.0</v>
+      </c>
+      <c r="F39">
         <v>146000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>140000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>58388000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>69213000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>73925000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>86480000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>71857000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>56329000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>72256000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>63723000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>56950000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>46083000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>55069000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>48398000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38238000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>43578000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>45844000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>34297000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35497000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>37483000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>38982000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>36274000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>40637000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>42758000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>40189000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>33418000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>218567000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>38042000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>45218000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>221965000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>44134000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>37032000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>33263000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>36157000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>36573000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>33094000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>35435000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>32650000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>59776000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>60092000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>65815000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>62320000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>56657000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>64773000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>60407000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>59560000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>57922000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>53618000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>46137000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>58909000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>51051000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>47735000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>37220000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>42017000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>52847000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>54793000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>46288000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>64617000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>65060000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>52457000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>106445000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>96947000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>66713000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>37403000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>35698000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>33596000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>40075000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>39706000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>38175000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>27557000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>31982000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>37019000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>33236000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>32517000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>32083000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>35668000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>24629000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>22343000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>23611000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>22183000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>21156000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>18765000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>20004000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>16754000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>20803000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>24685000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>14768000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>15561000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>10449000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>13642000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>8729000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>11424000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>10536000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>21955000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3544000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2700000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3046000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2547000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2781000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>3641000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>3931000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2354000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>2000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1800000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>2200000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>8000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>7700000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>8400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>158200000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>156000000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>159200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>157500000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>5400000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>6900000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>4900000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>4100000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>2300000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>2400000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>3200000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>3000000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>1600000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>3000000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>3300000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>4000000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>28500000.0</v>
       </c>
-      <c r="EA39">
+      <c r="EB39">
         <v>6400000.0</v>
       </c>
-      <c r="EB39">
+      <c r="EC39">
         <v>13100000.0</v>
       </c>
-      <c r="EC39">
+      <c r="ED39">
         <v>1700000.0</v>
       </c>
-      <c r="ED39">
+      <c r="EE39">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="EF39">
         <v>400000.0</v>
       </c>
       <c r="EG39">
+        <v>400000.0</v>
+      </c>
+      <c r="EH39">
         <v>1800000.0</v>
       </c>
-      <c r="EH39">
+      <c r="EI39">
         <v>200000.0</v>
       </c>
-      <c r="EI39">
+      <c r="EJ39">
         <v>400000.0</v>
       </c>
-      <c r="EJ39">
+      <c r="EK39">
         <v>1500000.0</v>
       </c>
-      <c r="EK39">
+      <c r="EL39">
         <v>2300000.0</v>
       </c>
-      <c r="EL39">
+      <c r="EM39">
         <v>400000.0</v>
       </c>
-      <c r="EM39">
+      <c r="EN39">
         <v>800000.0</v>
       </c>
-      <c r="EN39">
+      <c r="EO39">
         <v>1700000.0</v>
       </c>
-      <c r="EO39">
+      <c r="EP39">
         <v>2600000.0</v>
       </c>
-      <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
-      <c r="ET39">
+      <c r="ET39"/>
+      <c r="EU39">
         <v>300000.0</v>
       </c>
-      <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
-      <c r="EX39">
+      <c r="EX39"/>
+      <c r="EY39">
         <v>200000.0</v>
       </c>
-      <c r="EY39"/>
       <c r="EZ39"/>
       <c r="FA39"/>
-      <c r="FB39">
+      <c r="FB39"/>
+      <c r="FC39">
         <v>1200000.0</v>
       </c>
-      <c r="FC39"/>
       <c r="FD39"/>
       <c r="FE39"/>
-      <c r="FF39">
+      <c r="FF39"/>
+      <c r="FG39">
         <v>900000.0</v>
       </c>
-      <c r="FG39"/>
+      <c r="FH39"/>
     </row>
-    <row r="40" spans="1:163">
+    <row r="40" spans="1:164">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
+        <v>219000000.0</v>
+      </c>
+      <c r="C40">
         <v>182000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>227000000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>183000000.0</v>
+      </c>
+      <c r="F40">
         <v>209000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>205000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>103662000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>100416000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>110888000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>100410000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>91236000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>91539000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>99291000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>80257000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>99681000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>86612000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>106705000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>96129000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>93022000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>83369000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>84606000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>76000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>78752000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>78036000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>73958000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>75449000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>85602000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>86668000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>81764000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>99169000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>216062000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>132755000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>139428000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>220739000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>156043000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>150571000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>139124000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>149494000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>141012000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>132426000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>123384000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>121298000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>133019000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>131440000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>114786000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>113425000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>119562000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>119638000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>116332000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>120579000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>124082000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>116146000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>103306000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>114863000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>115781000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>110587000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>95931000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>98207000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>105224000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>110088000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>105578000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>111562000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>108903000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>98996000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>116037000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>100175000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>113087000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>101476000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>96862000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>104564000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>124748000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>104698000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>100412000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>112217000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>104952000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>95430000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>90021000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>84484000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>89632000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>111970000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>77628000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>85673000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>73022000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>73688000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>59934000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>69884000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>66378000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>58326000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>61757000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>75192000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>93880000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>68315000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>70059000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>56093000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>58162000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>58357000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>41981000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>47998000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>46909000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>60742000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>63264000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>66738000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>63932000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>62082000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>58914000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>64194000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>57000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>57400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>56800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>61500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>63300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>62400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>64400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>53900000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>49500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>47600000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>43200000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>51000000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>48000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>46800000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>45400000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>49400000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>49100000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>47800000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>37200000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>35800000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>31800000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>37000000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>36600000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>41600000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>47200000.0</v>
       </c>
-      <c r="EB40">
+      <c r="EC40">
         <v>47500000.0</v>
       </c>
-      <c r="EC40">
+      <c r="ED40">
         <v>59700000.0</v>
       </c>
-      <c r="ED40">
+      <c r="EE40">
         <v>52800000.0</v>
       </c>
-      <c r="EE40">
+      <c r="EF40">
         <v>52900000.0</v>
       </c>
-      <c r="EF40">
+      <c r="EG40">
         <v>47200000.0</v>
       </c>
-      <c r="EG40">
+      <c r="EH40">
         <v>47800000.0</v>
       </c>
-      <c r="EH40">
+      <c r="EI40">
         <v>62000000.0</v>
       </c>
-      <c r="EI40">
+      <c r="EJ40">
         <v>57100000.0</v>
       </c>
-      <c r="EJ40">
+      <c r="EK40">
         <v>49100000.0</v>
       </c>
-      <c r="EK40">
+      <c r="EL40">
         <v>51500000.0</v>
       </c>
-      <c r="EL40">
+      <c r="EM40">
         <v>61200000.0</v>
       </c>
-      <c r="EM40">
+      <c r="EN40">
         <v>53400000.0</v>
       </c>
-      <c r="EN40">
+      <c r="EO40">
         <v>47000000.0</v>
       </c>
-      <c r="EO40">
+      <c r="EP40">
         <v>47600000.0</v>
       </c>
-      <c r="EP40">
+      <c r="EQ40">
         <v>53400000.0</v>
       </c>
-      <c r="EQ40"/>
       <c r="ER40"/>
       <c r="ES40"/>
-      <c r="ET40">
+      <c r="ET40"/>
+      <c r="EU40">
         <v>140800000.0</v>
       </c>
-      <c r="EU40"/>
       <c r="EV40"/>
       <c r="EW40"/>
-      <c r="EX40">
+      <c r="EX40"/>
+      <c r="EY40">
         <v>85200000.0</v>
       </c>
-      <c r="EY40"/>
       <c r="EZ40"/>
       <c r="FA40"/>
-      <c r="FB40">
+      <c r="FB40"/>
+      <c r="FC40">
         <v>38300000.0</v>
       </c>
-      <c r="FC40"/>
       <c r="FD40"/>
       <c r="FE40"/>
-      <c r="FF40">
+      <c r="FF40"/>
+      <c r="FG40">
         <v>34200000.0</v>
       </c>
-      <c r="FG40"/>
+      <c r="FH40"/>
     </row>
-    <row r="41" spans="1:163">
+    <row r="41" spans="1:164">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -18098,517 +18175,521 @@
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
+      <c r="FH41"/>
     </row>
-    <row r="42" spans="1:163">
+    <row r="42" spans="1:164">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
-        <v>1417000000.0</v>
+        <v>1426000000.0</v>
       </c>
       <c r="C42">
         <v>1417000000.0</v>
       </c>
       <c r="D42">
+        <v>1417000000.0</v>
+      </c>
+      <c r="E42">
         <v>1414000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1408000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1405000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-78660000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-79680000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-80474000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-80991000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-81583000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-82449000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-82813000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-83508000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-84334000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-81896000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-83399000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-83078000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-83942000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-85420000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-86746000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-87324000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-88985000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-90603000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-91857000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-92484000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-92584000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-93629000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-94678000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-94511000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-95081000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-96629000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-98335000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-99352000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-100050000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-101849000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-103158000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-104996000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-107023000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-108412000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-109502000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-109954000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-112435000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-114351000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-115694000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-116033000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-118154000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-117708000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-110505000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-110040000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-113311000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-115189000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-115151000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-116492000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-117013000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-119143000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-118234000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-119224000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-99384000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-78026000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-74897000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-76308000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-77333000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-78719000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-80211000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-81720000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-83008000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-84455000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-85687000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-86705000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-87529000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-89094000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-91012000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-92145000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-93373000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-94661000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-95898000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-99328000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-100456000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-101387000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-107137000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-108404000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-109321000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-110084000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-110693000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-112723000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-113547000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-114174000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-114434000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-116559000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-116826000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-117218000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-117587000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-118281000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-118578000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-119736000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-124799000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-131376000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-132018000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-133387000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-135330000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-136017000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-136137000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-136674000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-137123000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-137708000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-138100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>-138600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>-140800000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>-139800000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>-142800000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>-141800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>-139400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>-138700000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>-137100000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>-137900000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>-135700000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>-131300000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>-131200000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>-129500000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>-128300000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>-116400000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>-109600000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>-103400000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>-99900000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>-100900000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>-100100000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>-102600000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>-109300000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>-104400000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>-104100000.0</v>
       </c>
-      <c r="EB42">
+      <c r="EC42">
         <v>-103100000.0</v>
       </c>
-      <c r="EC42">
+      <c r="ED42">
         <v>-103200000.0</v>
       </c>
-      <c r="ED42">
+      <c r="EE42">
         <v>-103700000.0</v>
       </c>
-      <c r="EE42">
+      <c r="EF42">
         <v>-103500000.0</v>
       </c>
-      <c r="EF42">
+      <c r="EG42">
         <v>-102000000.0</v>
       </c>
-      <c r="EG42">
+      <c r="EH42">
         <v>-95300000.0</v>
       </c>
-      <c r="EH42">
+      <c r="EI42">
         <v>-87800000.0</v>
       </c>
-      <c r="EI42">
+      <c r="EJ42">
         <v>-79900000.0</v>
       </c>
-      <c r="EJ42">
+      <c r="EK42">
         <v>-72200000.0</v>
       </c>
-      <c r="EK42">
+      <c r="EL42">
         <v>-72600000.0</v>
       </c>
-      <c r="EL42">
+      <c r="EM42">
         <v>-73200000.0</v>
       </c>
-      <c r="EM42">
+      <c r="EN42">
         <v>-46300000.0</v>
       </c>
-      <c r="EN42">
+      <c r="EO42">
         <v>-45000000.0</v>
       </c>
-      <c r="EO42">
+      <c r="EP42">
         <v>-44800000.0</v>
       </c>
-      <c r="EP42">
+      <c r="EQ42">
         <v>-42400000.0</v>
       </c>
-      <c r="EQ42"/>
       <c r="ER42"/>
       <c r="ES42"/>
-      <c r="ET42">
+      <c r="ET42"/>
+      <c r="EU42">
         <v>-19700000.0</v>
       </c>
-      <c r="EU42"/>
       <c r="EV42"/>
       <c r="EW42"/>
-      <c r="EX42">
+      <c r="EX42"/>
+      <c r="EY42">
         <v>-12700000.0</v>
       </c>
-      <c r="EY42"/>
       <c r="EZ42"/>
       <c r="FA42"/>
-      <c r="FB42">
+      <c r="FB42"/>
+      <c r="FC42">
         <v>-900000.0</v>
       </c>
-      <c r="FC42"/>
       <c r="FD42"/>
       <c r="FE42"/>
-      <c r="FF42">
+      <c r="FF42"/>
+      <c r="FG42">
         <v>18400000.0</v>
       </c>
-      <c r="FG42"/>
+      <c r="FH42"/>
     </row>
-    <row r="43" spans="1:163">
+    <row r="43" spans="1:164">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18730,52 +18811,53 @@
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
       <c r="EY43"/>
       <c r="EZ43"/>
       <c r="FA43"/>
       <c r="FB43"/>
       <c r="FC43"/>
       <c r="FD43"/>
       <c r="FE43"/>
       <c r="FF43"/>
       <c r="FG43"/>
+      <c r="FH43"/>
     </row>
-    <row r="44" spans="1:163">
+    <row r="44" spans="1:164">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -18897,73 +18979,74 @@
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
       <c r="FE44"/>
       <c r="FF44"/>
       <c r="FG44"/>
+      <c r="FH44"/>
     </row>
-    <row r="45" spans="1:163">
+    <row r="45" spans="1:164">
       <c r="A45" t="s">
         <v>85</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>1538000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1590000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1606000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>1384835000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
@@ -19072,517 +19155,521 @@
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
       <c r="EY45"/>
       <c r="EZ45"/>
       <c r="FA45"/>
       <c r="FB45"/>
       <c r="FC45"/>
       <c r="FD45"/>
       <c r="FE45"/>
       <c r="FF45"/>
       <c r="FG45"/>
+      <c r="FH45"/>
     </row>
-    <row r="46" spans="1:163">
+    <row r="46" spans="1:164">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46">
+        <v>1483000000.0</v>
+      </c>
+      <c r="C46">
         <v>1513000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1476000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1538000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1590000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1606000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>649219000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>638538000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>648941000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>687907000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>654916000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>670347000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>676362000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>701231000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>664940000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>690228000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>716567000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>785998000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>605067000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>621103000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>523428000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>555038000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>528512000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>517541000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>517431000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>549101000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>524021000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>541856000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>544758000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>556003000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>497568000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>844467000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>870734000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>514988000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>856017000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>838007000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>803997000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>771496000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>771453000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>748036000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>735923000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>695665000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>697324000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>693919000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>662808000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>694283000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>691640000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>719819000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>717731000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>721203000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>714338000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>697389000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>617655000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>618590000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>606644000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>595055000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>608313000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>598926000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>606048000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>623798000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>616223000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>608170000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>623783000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>604116000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>625867000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>470632000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>477093000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>484354000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>476332000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>493564000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>507928000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>530533000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>524692000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>519866000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>519416000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>520762000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>522612000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>528867000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>526589000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>525780000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>526389000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>478828000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>486130000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>490638000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>504348000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>520412000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>513425000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>521189000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>529450000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>542960000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>538815000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>540855000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>529525000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>517053000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>515563000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>513746000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>493089000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>497228000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>498140000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>493612000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>544475000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>552768000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>546182000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>560113000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>565936000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>582213000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>595800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>597700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>609300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>628200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>628100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>619400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>621200000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>475200000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>468600000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>456400000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>454100000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>455200000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>451300000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>446700000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>447600000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>451500000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>453200000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>452200000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>453700000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>460400000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>648200000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>637800000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>626000000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>621100000.0</v>
       </c>
-      <c r="EA46">
+      <c r="EB46">
         <v>596100000.0</v>
       </c>
-      <c r="EB46">
+      <c r="EC46">
         <v>574800000.0</v>
       </c>
-      <c r="EC46">
+      <c r="ED46">
         <v>551800000.0</v>
       </c>
-      <c r="ED46">
+      <c r="EE46">
         <v>486800000.0</v>
       </c>
-      <c r="EE46">
+      <c r="EF46">
         <v>471900000.0</v>
       </c>
-      <c r="EF46">
+      <c r="EG46">
         <v>454800000.0</v>
       </c>
-      <c r="EG46">
+      <c r="EH46">
         <v>440300000.0</v>
       </c>
-      <c r="EH46">
+      <c r="EI46">
         <v>429800000.0</v>
       </c>
-      <c r="EI46">
+      <c r="EJ46">
         <v>421000000.0</v>
       </c>
-      <c r="EJ46">
+      <c r="EK46">
         <v>413700000.0</v>
       </c>
-      <c r="EK46">
+      <c r="EL46">
         <v>413200000.0</v>
       </c>
-      <c r="EL46">
+      <c r="EM46">
         <v>414700000.0</v>
       </c>
-      <c r="EM46">
+      <c r="EN46">
         <v>411400000.0</v>
       </c>
-      <c r="EN46">
+      <c r="EO46">
         <v>410200000.0</v>
       </c>
-      <c r="EO46">
+      <c r="EP46">
         <v>408500000.0</v>
       </c>
-      <c r="EP46">
+      <c r="EQ46">
         <v>410700000.0</v>
       </c>
-      <c r="EQ46"/>
       <c r="ER46"/>
       <c r="ES46"/>
-      <c r="ET46">
+      <c r="ET46"/>
+      <c r="EU46">
         <v>382600000.0</v>
       </c>
-      <c r="EU46"/>
       <c r="EV46"/>
       <c r="EW46"/>
-      <c r="EX46">
+      <c r="EX46"/>
+      <c r="EY46">
         <v>360200000.0</v>
       </c>
-      <c r="EY46"/>
       <c r="EZ46"/>
       <c r="FA46"/>
-      <c r="FB46">
+      <c r="FB46"/>
+      <c r="FC46">
         <v>129900000.0</v>
       </c>
-      <c r="FC46"/>
       <c r="FD46"/>
       <c r="FE46"/>
-      <c r="FF46">
+      <c r="FF46"/>
+      <c r="FG46">
         <v>125600000.0</v>
       </c>
-      <c r="FG46"/>
+      <c r="FH46"/>
     </row>
-    <row r="47" spans="1:163">
+    <row r="47" spans="1:164">
       <c r="A47" t="s">
         <v>87</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -19704,517 +19791,521 @@
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
       <c r="FE47"/>
       <c r="FF47"/>
       <c r="FG47"/>
+      <c r="FH47"/>
     </row>
-    <row r="48" spans="1:163">
+    <row r="48" spans="1:164">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
+        <v>-211000000.0</v>
+      </c>
+      <c r="C48">
         <v>-193000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-159000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-119000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-101000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-60000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>361937000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>377184000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>393463000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>419810000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>428476000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>448339000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>485279000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>498863000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>533191000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>582687000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>591012000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>705600000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>722227000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>720934000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>725756000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>723365000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>719572000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>719035000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>727440000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>725795000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>776424000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>769940000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>769857000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>770305000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>856118000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>957643000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>970736000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>948411000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>963853000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>957418000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>968813000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>962884000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>984520000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>970374000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>973873000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>963143000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>934077000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>925800000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>928174000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>919468000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>904733000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>879113000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>879203000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>869329000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>857174000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>827456000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>830885000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>819593000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>816529000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>800349000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>790801000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>775825000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>769986000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>760992000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>762674000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>749453000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>738427000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>703187000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>707271000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>711765000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>669947000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>628118000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>612413000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>605001000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>595802000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>578272000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>579239000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>563608000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>517263000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>513565000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>515713000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>519489000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>508540000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>507203000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>531949000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>547810000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>524835000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>525136000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>527388000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>525056000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>509744000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>511497000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>517065000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>484756000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>496418000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>507022000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>514407000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>495278000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>497333000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>491656000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>491750000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>488150000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>486107000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>489027000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>519289000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>511019000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>506623000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>506546000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>499922000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>496680000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>489700000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>490700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>485600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>484800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>488400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>492500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>486100000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>478100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>471600000.0</v>
       </c>
       <c r="DL48">
         <v>471600000.0</v>
       </c>
       <c r="DM48">
+        <v>471600000.0</v>
+      </c>
+      <c r="DN48">
         <v>467800000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>462300000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>452900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>447100000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>438300000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>431800000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>422200000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>412700000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>401400000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>396600000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>523700000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>534600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545800000.0</v>
       </c>
       <c r="DZ48">
         <v>545800000.0</v>
       </c>
       <c r="EA48">
+        <v>545800000.0</v>
+      </c>
+      <c r="EB48">
         <v>545100000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>549900000.0</v>
       </c>
-      <c r="EC48">
+      <c r="ED48">
         <v>548300000.0</v>
       </c>
-      <c r="ED48">
+      <c r="EE48">
         <v>560400000.0</v>
       </c>
-      <c r="EE48">
+      <c r="EF48">
         <v>553900000.0</v>
       </c>
-      <c r="EF48">
+      <c r="EG48">
         <v>549600000.0</v>
       </c>
-      <c r="EG48">
+      <c r="EH48">
         <v>541900000.0</v>
       </c>
-      <c r="EH48">
+      <c r="EI48">
         <v>534800000.0</v>
       </c>
-      <c r="EI48">
+      <c r="EJ48">
         <v>520800000.0</v>
       </c>
-      <c r="EJ48">
+      <c r="EK48">
         <v>510200000.0</v>
       </c>
-      <c r="EK48">
+      <c r="EL48">
         <v>499500000.0</v>
       </c>
-      <c r="EL48">
+      <c r="EM48">
         <v>485700000.0</v>
       </c>
-      <c r="EM48">
+      <c r="EN48">
         <v>466500000.0</v>
       </c>
-      <c r="EN48">
+      <c r="EO48">
         <v>453400000.0</v>
       </c>
-      <c r="EO48">
+      <c r="EP48">
         <v>438200000.0</v>
       </c>
-      <c r="EP48">
+      <c r="EQ48">
         <v>424100000.0</v>
       </c>
-      <c r="EQ48"/>
       <c r="ER48"/>
       <c r="ES48"/>
-      <c r="ET48">
+      <c r="ET48"/>
+      <c r="EU48">
         <v>355000000.0</v>
       </c>
-      <c r="EU48"/>
       <c r="EV48"/>
       <c r="EW48"/>
-      <c r="EX48">
+      <c r="EX48"/>
+      <c r="EY48">
         <v>291400000.0</v>
       </c>
-      <c r="EY48"/>
       <c r="EZ48"/>
       <c r="FA48"/>
-      <c r="FB48">
+      <c r="FB48"/>
+      <c r="FC48">
         <v>250900000.0</v>
       </c>
-      <c r="FC48"/>
       <c r="FD48"/>
       <c r="FE48"/>
-      <c r="FF48">
+      <c r="FF48"/>
+      <c r="FG48">
         <v>221900000.0</v>
       </c>
-      <c r="FG48"/>
+      <c r="FH48"/>
     </row>
-    <row r="49" spans="1:163">
+    <row r="49" spans="1:164">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -20336,79 +20427,80 @@
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
       <c r="EY49"/>
       <c r="EZ49"/>
       <c r="FA49"/>
       <c r="FB49"/>
       <c r="FC49"/>
       <c r="FD49"/>
       <c r="FE49"/>
       <c r="FF49"/>
       <c r="FG49"/>
+      <c r="FH49"/>
     </row>
-    <row r="50" spans="1:163">
+    <row r="50" spans="1:164">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50">
         <v>8000000.0</v>
       </c>
       <c r="F50">
         <v>8000000.0</v>
       </c>
       <c r="G50">
+        <v>8000000.0</v>
+      </c>
+      <c r="H50">
         <v>7607000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8454000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7452000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7155000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
@@ -20517,910 +20609,917 @@
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
       <c r="FE50"/>
       <c r="FF50"/>
       <c r="FG50"/>
+      <c r="FH50"/>
     </row>
-    <row r="51" spans="1:163">
+    <row r="51" spans="1:164">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
+        <v>1959000000.0</v>
+      </c>
+      <c r="C51">
         <v>2037000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2015000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2047000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053000000.0</v>
       </c>
       <c r="F51">
         <v>2053000000.0</v>
       </c>
       <c r="G51">
+        <v>2053000000.0</v>
+      </c>
+      <c r="H51">
         <v>887590000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>870336000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>875654000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>865381000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>855345000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>863226000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>864251000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>849597000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>818834000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>811753000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>809227000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>787355000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>462110000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>481412000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>306746000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>313521000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>331892000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>347559000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>350484000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>359859000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>352006000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>385030000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>390426000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>411747000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>646310000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>521159000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>505738000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>481396000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>470147000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>441894000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>409886000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>372608000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>378981000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>367464000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>364099000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>360662000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>389115000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>390711000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>386642000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>404612000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>410170000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>415438000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>424826000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>442325000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>438581000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>432546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="BB51">
         <v>250000000.0</v>
       </c>
       <c r="BC51">
+        <v>250000000.0</v>
+      </c>
+      <c r="BD51">
         <v>219000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>218000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>222000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>227000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>332741000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>332565000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>333083000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>333022000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>333084000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>337771000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>374750000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>254583000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>263737000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>275588000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>315576000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>313285000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>314090000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>322040000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>330954000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>313185000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>353252000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>382804000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>393345000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>397613000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>414422000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>389475000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>258044000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>207073000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>205619000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>209308000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>211907000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>211226000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>211974000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>216822000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>218076000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>254275000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>253342000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>247255000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>260321000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>220532000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>222869000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>218203000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>277017000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>277755000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>286873000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>288677000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>295631000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>306822000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>301704000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>317403000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>320451000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>329770000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>340700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>334000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>339300000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>356500000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>360600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>344300000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>340400000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>348700000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="DM51">
         <v>150000000.0</v>
       </c>
       <c r="DN51">
         <v>150000000.0</v>
       </c>
       <c r="DO51">
         <v>150000000.0</v>
       </c>
       <c r="DP51">
         <v>150000000.0</v>
       </c>
       <c r="DQ51">
         <v>150000000.0</v>
       </c>
       <c r="DR51">
         <v>150000000.0</v>
       </c>
       <c r="DS51">
+        <v>150000000.0</v>
+      </c>
+      <c r="DT51">
         <v>151300000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>154000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>173400000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>174100000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>181800000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>154700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="DZ51">
         <v>150000000.0</v>
       </c>
       <c r="EA51">
         <v>150000000.0</v>
       </c>
       <c r="EB51">
         <v>150000000.0</v>
       </c>
       <c r="EC51">
         <v>150000000.0</v>
       </c>
       <c r="ED51">
+        <v>150000000.0</v>
+      </c>
+      <c r="EE51">
         <v>15100000.0</v>
       </c>
-      <c r="EE51">
+      <c r="EF51">
         <v>16100000.0</v>
       </c>
-      <c r="EF51">
+      <c r="EG51">
         <v>9900000.0</v>
       </c>
-      <c r="EG51">
+      <c r="EH51">
         <v>12300000.0</v>
       </c>
-      <c r="EH51"/>
-      <c r="EI51">
+      <c r="EI51"/>
+      <c r="EJ51">
         <v>6200000.0</v>
       </c>
-      <c r="EJ51">
+      <c r="EK51">
         <v>5800000.0</v>
       </c>
-      <c r="EK51">
+      <c r="EL51">
         <v>6500000.0</v>
       </c>
-      <c r="EL51"/>
-      <c r="EM51">
+      <c r="EM51"/>
+      <c r="EN51">
         <v>4800000.0</v>
       </c>
-      <c r="EN51">
+      <c r="EO51">
         <v>4300000.0</v>
       </c>
-      <c r="EO51">
+      <c r="EP51">
         <v>21200000.0</v>
       </c>
-      <c r="EP51">
+      <c r="EQ51">
         <v>1100000.0</v>
       </c>
-      <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
-      <c r="ET51">
+      <c r="ET51"/>
+      <c r="EU51">
         <v>132700000.0</v>
       </c>
-      <c r="EU51"/>
       <c r="EV51"/>
       <c r="EW51"/>
-      <c r="EX51">
+      <c r="EX51"/>
+      <c r="EY51">
         <v>179200000.0</v>
       </c>
-      <c r="EY51"/>
       <c r="EZ51"/>
       <c r="FA51"/>
       <c r="FB51"/>
       <c r="FC51"/>
       <c r="FD51"/>
       <c r="FE51"/>
-      <c r="FF51">
+      <c r="FF51"/>
+      <c r="FG51">
         <v>500000.0</v>
       </c>
-      <c r="FG51"/>
+      <c r="FH51"/>
     </row>
-    <row r="52" spans="1:163">
+    <row r="52" spans="1:164">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
-        <v>18000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C52">
         <v>18000000.0</v>
       </c>
       <c r="D52">
-        <v>27000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="E52">
         <v>8000000.0</v>
       </c>
       <c r="F52">
         <v>8000000.0</v>
       </c>
       <c r="G52">
+        <v>8000000.0</v>
+      </c>
+      <c r="H52">
         <v>7607000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8454000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7452000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12218000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7481000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10201000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12161000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>56345000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>48669000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>32727000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>50964000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>49280000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>39020000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>36151000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>35667000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>25057000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>23908000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>22866000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>24952000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>22940000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22235000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>23238000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19852000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10785000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>10904000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10982000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>11607000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11298000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>11122000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>9416000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8961000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>11432000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>9098000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>7704000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>7366000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>7580000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>7564000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>6885000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5734000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3810000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1821000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>690000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>798000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1026000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>5875000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>15060000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>17647000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>16909000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>17318000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>20293000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>19625000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>15152000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>15772000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>14033000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>12144000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>50687000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>51460000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>49977000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>22318000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>14064000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>10642000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3295000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>23073000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>21619000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>25308000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>5538000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>3949000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>3298000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>5285000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>5795000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>5806000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2024000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3239000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>4835000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1823000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>2791000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1915000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>124456000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>125162000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>4020000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>4237000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>3844000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>6577000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>13657000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>17232000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>26535000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>28390000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>28700000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>27700000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>26600000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>31100000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>36200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>34300000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>34500000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>198700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="DL52">
         <v>150000000.0</v>
       </c>
       <c r="DM52">
         <v>150000000.0</v>
       </c>
-      <c r="DN52"/>
+      <c r="DN52">
+        <v>150000000.0</v>
+      </c>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
-      <c r="DS52">
+      <c r="DS52"/>
+      <c r="DT52">
         <v>1300000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>4000000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>23400000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>24100000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>31800000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>4700000.0</v>
       </c>
-      <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
-      <c r="ED52">
+      <c r="ED52"/>
+      <c r="EE52">
         <v>10100000.0</v>
       </c>
-      <c r="EE52">
+      <c r="EF52">
         <v>6100000.0</v>
       </c>
-      <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
       <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
-      <c r="EO52">
+      <c r="EO52"/>
+      <c r="EP52">
         <v>17400000.0</v>
       </c>
-      <c r="EP52">
+      <c r="EQ52">
         <v>1100000.0</v>
       </c>
-      <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
-      <c r="ET52">
+      <c r="ET52"/>
+      <c r="EU52">
         <v>80000000.0</v>
       </c>
-      <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
       <c r="FA52"/>
       <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
       <c r="FE52"/>
-      <c r="FF52">
+      <c r="FF52"/>
+      <c r="FG52">
         <v>500000.0</v>
       </c>
-      <c r="FG52"/>
+      <c r="FH52"/>
     </row>
-    <row r="53" spans="1:163">
+    <row r="53" spans="1:164">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -21542,52 +21641,53 @@
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
       <c r="EY53"/>
       <c r="EZ53"/>
       <c r="FA53"/>
       <c r="FB53"/>
       <c r="FC53"/>
       <c r="FD53"/>
       <c r="FE53"/>
       <c r="FF53"/>
       <c r="FG53"/>
+      <c r="FH53"/>
     </row>
-    <row r="54" spans="1:163">
+    <row r="54" spans="1:164">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -21709,1912 +21809,1925 @@
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
       <c r="EY54"/>
       <c r="EZ54"/>
       <c r="FA54"/>
       <c r="FB54"/>
       <c r="FC54"/>
       <c r="FD54"/>
       <c r="FE54"/>
       <c r="FF54"/>
       <c r="FG54"/>
+      <c r="FH54"/>
     </row>
-    <row r="55" spans="1:163">
+    <row r="55" spans="1:164">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>3896000000.0</v>
+      </c>
+      <c r="C55">
         <v>3893000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3989000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4112000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4061000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3993000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1521623000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1505023000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1517231000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1563796000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1532912000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1576563000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1651471000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1647353000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1635802000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1697290000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1749038000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1880607000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1456552000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1460090000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1267879000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1286881000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1233942000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1226884000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1244192000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1283794000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1245566000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1295990000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1297865000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1339754000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1750775000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1737097000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1764612000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1730795000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1696794000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1641781000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1574766000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1521259000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1554239000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1525184000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1521440000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1500416000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1537747000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1530437000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1487257000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1561504000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1596744000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1630107000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1648996000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1678410000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1531459000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1482296000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1224621000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1242985000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1184035000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1154784000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1155626000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1136925000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1350027000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1400588000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1388363000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1341747000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1332735000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1265134000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1331104000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1190294000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1094237000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1039836000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1034309000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1057309000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1313598000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1333599000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1335400000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1287067000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1220333000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1217820000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1218152000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1225643000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1266884000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1281332000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1092777000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1044977000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1007967000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1017686000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1032576000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1052270000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1016794000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1024125000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1025274000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1027019000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1016325000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1023069000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1036435000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>953202000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>938998000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>926901000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>962555000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>960724000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>950568000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>959265000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1002359000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1023325000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>995648000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1006710000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>996327000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1003780000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>988000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>974200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>973100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>990738000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1007400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>996500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>987400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>937600000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>871500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>862800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>857500000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>715300000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>696000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>681900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>665800000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>673100000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>664400000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>660100000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>653900000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>650800000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>842300000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>828900000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>821200000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>842100000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>835600000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>831900000.0</v>
       </c>
-      <c r="EC55">
+      <c r="ED55">
         <v>836500000.0</v>
       </c>
-      <c r="ED55">
+      <c r="EE55">
         <v>648500000.0</v>
       </c>
-      <c r="EE55">
+      <c r="EF55">
         <v>636200000.0</v>
       </c>
-      <c r="EF55">
+      <c r="EG55">
         <v>621100000.0</v>
       </c>
-      <c r="EG55">
+      <c r="EH55">
         <v>617500000.0</v>
       </c>
-      <c r="EH55">
+      <c r="EI55">
         <v>630100000.0</v>
       </c>
-      <c r="EI55">
+      <c r="EJ55">
         <v>619000000.0</v>
       </c>
-      <c r="EJ55">
+      <c r="EK55">
         <v>608200000.0</v>
       </c>
-      <c r="EK55">
+      <c r="EL55">
         <v>596900000.0</v>
       </c>
-      <c r="EL55">
+      <c r="EM55">
         <v>598800000.0</v>
       </c>
-      <c r="EM55">
+      <c r="EN55">
         <v>593100000.0</v>
       </c>
-      <c r="EN55">
+      <c r="EO55">
         <v>570900000.0</v>
       </c>
-      <c r="EO55">
+      <c r="EP55">
         <v>571000000.0</v>
       </c>
-      <c r="EP55">
+      <c r="EQ55">
         <v>550000000.0</v>
       </c>
-      <c r="EQ55"/>
       <c r="ER55"/>
       <c r="ES55"/>
-      <c r="ET55">
+      <c r="ET55"/>
+      <c r="EU55">
         <v>663000000.0</v>
       </c>
-      <c r="EU55"/>
       <c r="EV55"/>
       <c r="EW55"/>
-      <c r="EX55">
+      <c r="EX55"/>
+      <c r="EY55">
         <v>616400000.0</v>
       </c>
-      <c r="EY55"/>
       <c r="EZ55"/>
       <c r="FA55"/>
-      <c r="FB55">
+      <c r="FB55"/>
+      <c r="FC55">
         <v>346800000.0</v>
       </c>
-      <c r="FC55"/>
       <c r="FD55"/>
       <c r="FE55"/>
-      <c r="FF55">
+      <c r="FF55"/>
+      <c r="FG55">
         <v>321100000.0</v>
       </c>
-      <c r="FG55"/>
+      <c r="FH55"/>
     </row>
-    <row r="56" spans="1:163">
+    <row r="56" spans="1:164">
       <c r="A56" t="s">
         <v>96</v>
       </c>
       <c r="B56">
+        <v>1407000000.0</v>
+      </c>
+      <c r="C56">
         <v>1365000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1423000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1484000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1428000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1338000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>586063000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>586243000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>584306000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>605967000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>594882000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>614494000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>679224000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>679484000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>664749000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>634626000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>648845000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>636566000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>515084000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>492103000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>463050000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>452925000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>421749000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>431859000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>461394000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>477332000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>409307000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>430374000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>430925000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>469286000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>741207000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>604325000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>608700000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>584971000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>571495000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>540209000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>516654000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>494259000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>529568000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>524585000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>528656000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>552367000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>559444000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>555633000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>549581000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>574622000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>553683000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>541745000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>562560000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>586582000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>541721000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>513172000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>500779000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>518858000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>463878000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>445119000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>432226000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>422413000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>516033000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>547018000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>538879000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>502690000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>483060000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>438109000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>482578000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>520056000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>482508000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>422022000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>389484000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>391819000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>402484000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>402321000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>413789000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>373412000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>371860000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>374306000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>373489000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>375038000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>365915000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>379889000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>216233000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>223557000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>186470000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>190814000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>195681000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>198452000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>175023000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>161207000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>173960000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>171702000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>167074000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>171347000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>198416000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>174922000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>172245000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>169635000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>239025000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>240428000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>242205000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>280017000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>277131000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>286624000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>277995000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>281520000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>274548000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>268127000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>261000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>250900000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>243000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>241900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>244300000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>244100000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>238700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>376500000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>320400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>329500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>326800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>188100000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>175100000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>169800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>155100000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>160400000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>152000000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>148100000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>142800000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>135400000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>143800000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>142800000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>148600000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>180900000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>178600000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>198100000.0</v>
       </c>
-      <c r="EC56">
+      <c r="ED56">
         <v>240100000.0</v>
       </c>
-      <c r="ED56">
+      <c r="EE56">
         <v>130500000.0</v>
       </c>
-      <c r="EE56">
+      <c r="EF56">
         <v>134900000.0</v>
       </c>
-      <c r="EF56">
+      <c r="EG56">
         <v>140100000.0</v>
       </c>
-      <c r="EG56">
+      <c r="EH56">
         <v>152500000.0</v>
       </c>
-      <c r="EH56">
+      <c r="EI56">
         <v>176900000.0</v>
       </c>
-      <c r="EI56">
+      <c r="EJ56">
         <v>173800000.0</v>
       </c>
-      <c r="EJ56">
+      <c r="EK56">
         <v>170900000.0</v>
       </c>
-      <c r="EK56">
+      <c r="EL56">
         <v>163400000.0</v>
       </c>
-      <c r="EL56">
+      <c r="EM56">
         <v>164700000.0</v>
       </c>
-      <c r="EM56">
+      <c r="EN56">
         <v>162200000.0</v>
       </c>
-      <c r="EN56">
+      <c r="EO56">
         <v>142100000.0</v>
       </c>
-      <c r="EO56">
+      <c r="EP56">
         <v>144900000.0</v>
       </c>
-      <c r="EP56">
+      <c r="EQ56">
         <v>124600000.0</v>
       </c>
-      <c r="EQ56"/>
       <c r="ER56"/>
       <c r="ES56"/>
-      <c r="ET56">
+      <c r="ET56"/>
+      <c r="EU56">
         <v>269300000.0</v>
       </c>
-      <c r="EU56"/>
       <c r="EV56"/>
       <c r="EW56"/>
-      <c r="EX56">
+      <c r="EX56"/>
+      <c r="EY56">
         <v>120600000.0</v>
       </c>
-      <c r="EY56"/>
       <c r="EZ56"/>
       <c r="FA56"/>
-      <c r="FB56">
+      <c r="FB56"/>
+      <c r="FC56">
         <v>102900000.0</v>
       </c>
-      <c r="FC56"/>
       <c r="FD56"/>
       <c r="FE56"/>
-      <c r="FF56">
+      <c r="FF56"/>
+      <c r="FG56">
         <v>95100000.0</v>
       </c>
-      <c r="FG56"/>
+      <c r="FH56"/>
     </row>
-    <row r="57" spans="1:163">
+    <row r="57" spans="1:164">
       <c r="A57" t="s">
         <v>97</v>
       </c>
       <c r="B57">
+        <v>605000000.0</v>
+      </c>
+      <c r="C57">
         <v>556000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>601000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>584000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>596000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>546000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>262796000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>265327000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>252581000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>280368000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>255586000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>262888000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>307885000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>360406000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>356003000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>327520000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>368183000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>371170000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>274681000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>242354000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>235729000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>233343000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>198166000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>194528000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>211815000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>230503000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>217446000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>225147000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>221649000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>232802000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>330398000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>336875000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>338696000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>347176000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>336013000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>339764000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>320835000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>323011000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>316118000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>311393000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>289343000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>304320000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>292350000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>288381000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>258434000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>279731000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>251940000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>263807000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>267212000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>288367000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>263383000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>258320000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>229121000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>250908000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>228396000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>228639000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>204753000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>211240000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>208610000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>230772000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>217779000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>213146000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>208805000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>205878000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>225557000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>186110000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>192922000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>177392000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>170907000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>190102000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>200297000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>191296000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>190476000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>197556000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>217908000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>208090000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>200743000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>193290000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>167621000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>202461000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>127037000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>139878000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>127543000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>135609000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>94131000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>104007000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>103794000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>102430000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>98102000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>112470000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>123828000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>106526000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>103258000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>86782000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>90542000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>90856000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>200099000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>209315000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>88934000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>106428000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>104216000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>119184000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>120601000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>121522000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>126957000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>132631000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>129100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>125000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>120600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>126900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>136100000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>137700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>138600000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>289900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>232700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>231100000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>223200000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>86200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>83400000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>78700000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>75900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>84000000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>86500000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>92300000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>96600000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>104200000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>92600000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>74200000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>64700000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>81500000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>82100000.0</v>
       </c>
-      <c r="EB57">
+      <c r="EC57">
         <v>77800000.0</v>
       </c>
-      <c r="EC57">
+      <c r="ED57">
         <v>86600000.0</v>
       </c>
-      <c r="ED57">
+      <c r="EE57">
         <v>97100000.0</v>
       </c>
-      <c r="EE57">
+      <c r="EF57">
         <v>87600000.0</v>
       </c>
-      <c r="EF57">
+      <c r="EG57">
         <v>77900000.0</v>
       </c>
-      <c r="EG57">
+      <c r="EH57">
         <v>76200000.0</v>
       </c>
-      <c r="EH57">
+      <c r="EI57">
         <v>97300000.0</v>
       </c>
-      <c r="EI57">
+      <c r="EJ57">
         <v>90700000.0</v>
       </c>
-      <c r="EJ57">
+      <c r="EK57">
         <v>84900000.0</v>
       </c>
-      <c r="EK57">
+      <c r="EL57">
         <v>85200000.0</v>
       </c>
-      <c r="EL57">
+      <c r="EM57">
         <v>103700000.0</v>
       </c>
-      <c r="EM57">
+      <c r="EN57">
         <v>92200000.0</v>
       </c>
-      <c r="EN57">
+      <c r="EO57">
         <v>84600000.0</v>
       </c>
-      <c r="EO57">
+      <c r="EP57">
         <v>102500000.0</v>
       </c>
-      <c r="EP57">
+      <c r="EQ57">
         <v>98300000.0</v>
       </c>
-      <c r="EQ57"/>
       <c r="ER57"/>
       <c r="ES57"/>
-      <c r="ET57">
+      <c r="ET57"/>
+      <c r="EU57">
         <v>220800000.0</v>
       </c>
-      <c r="EU57"/>
       <c r="EV57"/>
       <c r="EW57"/>
-      <c r="EX57">
+      <c r="EX57"/>
+      <c r="EY57">
         <v>85200000.0</v>
       </c>
-      <c r="EY57"/>
       <c r="EZ57"/>
       <c r="FA57"/>
-      <c r="FB57">
+      <c r="FB57"/>
+      <c r="FC57">
         <v>38300000.0</v>
       </c>
-      <c r="FC57"/>
       <c r="FD57"/>
       <c r="FE57"/>
-      <c r="FF57">
+      <c r="FF57"/>
+      <c r="FG57">
         <v>34700000.0</v>
       </c>
-      <c r="FG57"/>
+      <c r="FH57"/>
     </row>
-    <row r="58" spans="1:163">
+    <row r="58" spans="1:164">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>2857000000.0</v>
+      </c>
+      <c r="C58">
         <v>2855000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2925000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2981000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2968000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2887000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1314923000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1299503000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1293909000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1306942000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1279214000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1297725000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1338884000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1329349000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1316104000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1307368000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1332305000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1337845000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>893248000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>888845000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>696818000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>708949000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>675517000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>685885000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>701282000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>727835000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>706809000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>752871000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>761677000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>800856000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1143829000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1050145000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1040620000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1021867000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>986198000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>956749000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>905980000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>867433000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>862550000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>848961000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>831269000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>837169000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>891631000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>891512000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>864388000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>912395000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>908564000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>937524000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>952146000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>993934000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>933699000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>934035000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>679998000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>703306000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>638118000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>638743000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>637605000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>646521000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>791405000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>815366000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>804304000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>789305000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>795408000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>789729000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>840319000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>679590000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>659865000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>659097000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>692349000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>714602000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>814019000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>824071000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>826070000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>810999000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>809095000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>823303000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>827826000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>837275000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>859449000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>877021000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>670853000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>612665000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>594555000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>605079000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>612613000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>631900000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>620430000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>628147000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>623603000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>655588000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>637295000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>634833000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>641801000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>579369000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>563227000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>557218000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>599226000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>607255000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>598305000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>607493000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>619904000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>650622000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>628451000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>638757000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>634838000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>645656000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>636700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>621900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>628300000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>646838000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>661800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>645800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>640700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>598200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>537000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>382100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>376200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>384300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>374300000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>364300000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>355800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>357700000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>351800000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>350800000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>352400000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>355100000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>418700000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>396900000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>384700000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>400700000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>394600000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>384900000.0</v>
       </c>
-      <c r="EC58">
+      <c r="ED58">
         <v>391100000.0</v>
       </c>
-      <c r="ED58">
+      <c r="EE58">
         <v>191500000.0</v>
       </c>
-      <c r="EE58">
+      <c r="EF58">
         <v>185500000.0</v>
       </c>
-      <c r="EF58">
+      <c r="EG58">
         <v>173200000.0</v>
       </c>
-      <c r="EG58">
+      <c r="EH58">
         <v>170600000.0</v>
       </c>
-      <c r="EH58">
+      <c r="EI58">
         <v>182800000.0</v>
       </c>
-      <c r="EI58">
+      <c r="EJ58">
         <v>177800000.0</v>
       </c>
-      <c r="EJ58">
+      <c r="EK58">
         <v>169900000.0</v>
       </c>
-      <c r="EK58">
+      <c r="EL58">
         <v>169600000.0</v>
       </c>
-      <c r="EL58">
+      <c r="EM58">
         <v>185900000.0</v>
       </c>
-      <c r="EM58">
+      <c r="EN58">
         <v>172500000.0</v>
       </c>
-      <c r="EN58">
+      <c r="EO58">
         <v>162100000.0</v>
       </c>
-      <c r="EO58">
+      <c r="EP58">
         <v>177200000.0</v>
       </c>
-      <c r="EP58">
+      <c r="EQ58">
         <v>167900000.0</v>
       </c>
-      <c r="EQ58"/>
       <c r="ER58"/>
       <c r="ES58"/>
-      <c r="ET58">
+      <c r="ET58"/>
+      <c r="EU58">
         <v>327700000.0</v>
       </c>
-      <c r="EU58"/>
       <c r="EV58"/>
       <c r="EW58"/>
-      <c r="EX58">
+      <c r="EX58"/>
+      <c r="EY58">
         <v>337700000.0</v>
       </c>
-      <c r="EY58"/>
       <c r="EZ58"/>
       <c r="FA58"/>
-      <c r="FB58">
+      <c r="FB58"/>
+      <c r="FC58">
         <v>96800000.0</v>
       </c>
-      <c r="FC58"/>
       <c r="FD58"/>
       <c r="FE58"/>
-      <c r="FF58">
+      <c r="FF58"/>
+      <c r="FG58">
         <v>80800000.0</v>
       </c>
-      <c r="FG58"/>
+      <c r="FH58"/>
     </row>
-    <row r="59" spans="1:163">
+    <row r="59" spans="1:164">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -23736,517 +23849,521 @@
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
       <c r="EY59"/>
       <c r="EZ59"/>
       <c r="FA59"/>
       <c r="FB59"/>
       <c r="FC59"/>
       <c r="FD59"/>
       <c r="FE59"/>
       <c r="FF59"/>
       <c r="FG59"/>
+      <c r="FH59"/>
     </row>
-    <row r="60" spans="1:163">
+    <row r="60" spans="1:164">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>1039000000.0</v>
+      </c>
+      <c r="C60">
         <v>1038000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1064000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1131000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1093000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1106000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>206700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>205520000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>223322000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>256854000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>253698000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>278838000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>312587000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>318004000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>319698000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>389922000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>416733000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>542762000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>563304000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>571245000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>571061000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>577932000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>558425000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>540999000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>542910000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>555959000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>538757000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>543119000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>536188000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>538898000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>606946000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>686952000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>723992000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>708928000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>710596000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>685032000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>668786000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>653826000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>691689000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>676223000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>690171000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>663247000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>646116000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>638925000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>622869000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>649109000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>688180000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>692583000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>696850000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>684476000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>597760000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>548261000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>544623000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>539679000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>545917000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>516041000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>518021000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>490404000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>558622000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>585222000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>584059000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>552442000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>537327000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>475405000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>490785000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>510704000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>434372000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>380739000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>341960000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>342707000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>499579000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>509528000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>509330000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>476068000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>411238000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>394517000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>390326000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>388368000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>407435000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>404311000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>421924000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>432312000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>413412000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>412607000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>419963000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>420370000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>396364000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>395978000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>401671000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>371431000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>379030000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>388236000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>394634000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>373833000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>375771000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>369683000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>363329000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>353469000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>352263000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>351772000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>382455000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>372703000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>367197000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>367953000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>361489000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>358124000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>351300000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>352300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>344800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>343900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>345600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>350700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>346700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>339400000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>334500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>333700000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>332100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>331000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>321700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>317600000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>310000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>315400000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>312600000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>309300000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>301500000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>295700000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>423600000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>432000000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>436500000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>441400000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>441000000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>447000000.0</v>
       </c>
-      <c r="EC60">
+      <c r="ED60">
         <v>445400000.0</v>
       </c>
-      <c r="ED60">
+      <c r="EE60">
         <v>457000000.0</v>
       </c>
-      <c r="EE60">
+      <c r="EF60">
         <v>450700000.0</v>
       </c>
-      <c r="EF60">
+      <c r="EG60">
         <v>447900000.0</v>
       </c>
-      <c r="EG60">
+      <c r="EH60">
         <v>446900000.0</v>
       </c>
-      <c r="EH60">
+      <c r="EI60">
         <v>447300000.0</v>
       </c>
-      <c r="EI60">
+      <c r="EJ60">
         <v>441200000.0</v>
       </c>
-      <c r="EJ60">
+      <c r="EK60">
         <v>438300000.0</v>
       </c>
-      <c r="EK60">
+      <c r="EL60">
         <v>427300000.0</v>
       </c>
-      <c r="EL60">
+      <c r="EM60">
         <v>412900000.0</v>
       </c>
-      <c r="EM60">
+      <c r="EN60">
         <v>420600000.0</v>
       </c>
-      <c r="EN60">
+      <c r="EO60">
         <v>408800000.0</v>
       </c>
-      <c r="EO60">
+      <c r="EP60">
         <v>393800000.0</v>
       </c>
-      <c r="EP60">
+      <c r="EQ60">
         <v>382100000.0</v>
       </c>
-      <c r="EQ60"/>
       <c r="ER60"/>
       <c r="ES60"/>
-      <c r="ET60">
+      <c r="ET60"/>
+      <c r="EU60">
         <v>335300000.0</v>
       </c>
-      <c r="EU60"/>
       <c r="EV60"/>
       <c r="EW60"/>
-      <c r="EX60">
+      <c r="EX60"/>
+      <c r="EY60">
         <v>278700000.0</v>
       </c>
-      <c r="EY60"/>
       <c r="EZ60"/>
       <c r="FA60"/>
-      <c r="FB60">
+      <c r="FB60"/>
+      <c r="FC60">
         <v>250000000.0</v>
       </c>
-      <c r="FC60"/>
       <c r="FD60"/>
       <c r="FE60"/>
-      <c r="FF60">
+      <c r="FF60"/>
+      <c r="FG60">
         <v>240300000.0</v>
       </c>
-      <c r="FG60"/>
+      <c r="FH60"/>
     </row>
-    <row r="61" spans="1:163">
+    <row r="61" spans="1:164">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -24368,52 +24485,53 @@
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
       <c r="EY61"/>
       <c r="EZ61"/>
       <c r="FA61"/>
       <c r="FB61"/>
       <c r="FC61"/>
       <c r="FD61"/>
       <c r="FE61"/>
       <c r="FF61"/>
       <c r="FG61"/>
+      <c r="FH61"/>
     </row>
-    <row r="62" spans="1:163">
+    <row r="62" spans="1:164">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24535,50 +24653,51 @@
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
       <c r="EY62"/>
       <c r="EZ62"/>
       <c r="FA62"/>
       <c r="FB62"/>
       <c r="FC62"/>
       <c r="FD62"/>
       <c r="FE62"/>
       <c r="FF62"/>
       <c r="FG62"/>
+      <c r="FH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24698,51 +24817,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B2">
         <v>2917000000.0</v>
       </c>
       <c r="C2">
         <v>1950000000.0</v>
       </c>
       <c r="D2">
         <v>1255809000.0</v>
       </c>
       <c r="E2">
         <v>1342524000.0</v>
       </c>
       <c r="F2">
         <v>939899000.0</v>
       </c>
       <c r="G2">
         <v>768629000.0</v>
       </c>
       <c r="H2">
         <v>780131000.0</v>
       </c>
       <c r="I2">
         <v>735879000.0</v>
       </c>
@@ -24826,51 +24945,51 @@
       </c>
       <c r="AJ2">
         <v>381100000.0</v>
       </c>
       <c r="AK2">
         <v>414300000.0</v>
       </c>
       <c r="AL2">
         <v>397300000.0</v>
       </c>
       <c r="AM2">
         <v>379700000.0</v>
       </c>
       <c r="AN2">
         <v>289000000.0</v>
       </c>
       <c r="AO2">
         <v>191900000.0</v>
       </c>
       <c r="AP2">
         <v>192400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B3">
         <v>206000000.0</v>
       </c>
       <c r="C3">
         <v>175000000.0</v>
       </c>
       <c r="D3">
         <v>63247000.0</v>
       </c>
       <c r="E3">
         <v>66724000.0</v>
       </c>
       <c r="F3">
         <v>61421000.0</v>
       </c>
       <c r="G3">
         <v>56600000.0</v>
       </c>
       <c r="H3">
         <v>50820000.0</v>
       </c>
       <c r="I3">
         <v>47525000.0</v>
       </c>
@@ -24954,97 +25073,97 @@
       </c>
       <c r="AJ3">
         <v>30700000.0</v>
       </c>
       <c r="AK3">
         <v>30000000.0</v>
       </c>
       <c r="AL3">
         <v>27200000.0</v>
       </c>
       <c r="AM3">
         <v>23200000.0</v>
       </c>
       <c r="AN3">
         <v>19000000.0</v>
       </c>
       <c r="AO3">
         <v>11900000.0</v>
       </c>
       <c r="AP3">
         <v>11400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B5">
         <v>-16000000.0</v>
       </c>
       <c r="C5">
         <v>61000000.0</v>
       </c>
       <c r="D5">
         <v>-6353000.0</v>
       </c>
       <c r="E5">
         <v>-171185000.0</v>
       </c>
       <c r="F5">
         <v>26030000.0</v>
       </c>
       <c r="G5">
         <v>39381000.0</v>
       </c>
       <c r="H5">
         <v>-24045000.0</v>
       </c>
       <c r="I5">
         <v>22884000.0</v>
       </c>
@@ -25128,51 +25247,51 @@
       </c>
       <c r="AJ5">
         <v>114000000.0</v>
       </c>
       <c r="AK5">
         <v>136700000.0</v>
       </c>
       <c r="AL5">
         <v>132600000.0</v>
       </c>
       <c r="AM5">
         <v>126700000.0</v>
       </c>
       <c r="AN5">
         <v>86000000.0</v>
       </c>
       <c r="AO5">
         <v>60500000.0</v>
       </c>
       <c r="AP5">
         <v>54700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6">
         <v>190000000.0</v>
       </c>
       <c r="C6">
         <v>236000000.0</v>
       </c>
       <c r="D6">
         <v>56894000.0</v>
       </c>
       <c r="E6">
         <v>-104461000.0</v>
       </c>
       <c r="F6">
         <v>87451000.0</v>
       </c>
       <c r="G6">
         <v>95981000.0</v>
       </c>
       <c r="H6">
         <v>26775000.0</v>
       </c>
       <c r="I6">
         <v>70409000.0</v>
       </c>
@@ -25256,143 +25375,143 @@
       </c>
       <c r="AJ6">
         <v>144700000.0</v>
       </c>
       <c r="AK6">
         <v>166700000.0</v>
       </c>
       <c r="AL6">
         <v>159800000.0</v>
       </c>
       <c r="AM6">
         <v>149900000.0</v>
       </c>
       <c r="AN6">
         <v>105000000.0</v>
       </c>
       <c r="AO6">
         <v>72400000.0</v>
       </c>
       <c r="AP6">
         <v>66100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9">
         <v>287000000.0</v>
       </c>
       <c r="C9">
         <v>237000000.0</v>
       </c>
       <c r="D9">
         <v>129707000.0</v>
       </c>
       <c r="E9">
         <v>148802000.0</v>
       </c>
       <c r="F9">
         <v>144795000.0</v>
       </c>
       <c r="G9">
         <v>147869000.0</v>
       </c>
       <c r="H9">
         <v>147542000.0</v>
       </c>
       <c r="I9">
         <v>130407000.0</v>
       </c>
@@ -25476,51 +25595,51 @@
       </c>
       <c r="AJ9">
         <v>186700000.0</v>
       </c>
       <c r="AK9">
         <v>211100000.0</v>
       </c>
       <c r="AL9">
         <v>201500000.0</v>
       </c>
       <c r="AM9">
         <v>189600000.0</v>
       </c>
       <c r="AN9">
         <v>134700000.0</v>
       </c>
       <c r="AO9">
         <v>92900000.0</v>
       </c>
       <c r="AP9">
         <v>84700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10">
         <v>-166000000.0</v>
       </c>
       <c r="C10">
         <v>-135000000.0</v>
       </c>
       <c r="D10">
         <v>-71092000.0</v>
       </c>
       <c r="E10">
         <v>-204392000.0</v>
       </c>
       <c r="F10">
         <v>13677000.0</v>
       </c>
       <c r="G10">
         <v>32359000.0</v>
       </c>
       <c r="H10">
         <v>-34453000.0</v>
       </c>
       <c r="I10">
         <v>7275000.0</v>
       </c>
@@ -25604,51 +25723,51 @@
       </c>
       <c r="AJ10">
         <v>123100000.0</v>
       </c>
       <c r="AK10">
         <v>144500000.0</v>
       </c>
       <c r="AL10">
         <v>149800000.0</v>
       </c>
       <c r="AM10">
         <v>135900000.0</v>
       </c>
       <c r="AN10">
         <v>96200000.0</v>
       </c>
       <c r="AO10">
         <v>78200000.0</v>
       </c>
       <c r="AP10">
         <v>71700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11">
         <v>-7000000.0</v>
       </c>
       <c r="C11">
         <v>19000000.0</v>
       </c>
       <c r="D11">
         <v>7011000.0</v>
       </c>
       <c r="E11">
         <v>-10275000.0</v>
       </c>
       <c r="F11">
         <v>6956000.0</v>
       </c>
       <c r="G11">
         <v>11576000.0</v>
       </c>
       <c r="H11">
         <v>-9242000.0</v>
       </c>
       <c r="I11">
         <v>7723000.0</v>
       </c>
@@ -25732,51 +25851,51 @@
       </c>
       <c r="AJ11">
         <v>47100000.0</v>
       </c>
       <c r="AK11">
         <v>56200000.0</v>
       </c>
       <c r="AL11">
         <v>56900000.0</v>
       </c>
       <c r="AM11">
         <v>53700000.0</v>
       </c>
       <c r="AN11">
         <v>41200000.0</v>
       </c>
       <c r="AO11">
         <v>36700000.0</v>
       </c>
       <c r="AP11">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12">
         <v>150000000.0</v>
       </c>
       <c r="C12">
         <v>3000000.0</v>
       </c>
       <c r="D12">
         <v>64739000.0</v>
       </c>
       <c r="E12">
         <v>33207000.0</v>
       </c>
       <c r="F12">
         <v>12353000.0</v>
       </c>
       <c r="G12">
         <v>7022000.0</v>
       </c>
       <c r="H12">
         <v>10408000.0</v>
       </c>
       <c r="I12">
         <v>15609000.0</v>
       </c>
@@ -25814,51 +25933,51 @@
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>1486000.0</v>
       </c>
       <c r="E13">
         <v>408000.0</v>
       </c>
       <c r="F13">
         <v>73000.0</v>
       </c>
       <c r="G13">
         <v>399000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
@@ -25868,97 +25987,97 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15">
         <v>-159000000.0</v>
       </c>
       <c r="C15">
         <v>-154000000.0</v>
       </c>
       <c r="D15">
         <v>-79053000.0</v>
       </c>
       <c r="E15">
         <v>-194208000.0</v>
       </c>
       <c r="F15">
         <v>6937000.0</v>
       </c>
       <c r="G15">
         <v>21298000.0</v>
       </c>
       <c r="H15">
         <v>-21541000.0</v>
       </c>
       <c r="I15">
         <v>-177604000.0</v>
       </c>
@@ -26042,97 +26161,97 @@
       </c>
       <c r="AJ15">
         <v>76000000.0</v>
       </c>
       <c r="AK15">
         <v>88300000.0</v>
       </c>
       <c r="AL15">
         <v>92900000.0</v>
       </c>
       <c r="AM15">
         <v>82200000.0</v>
       </c>
       <c r="AN15">
         <v>55000000.0</v>
       </c>
       <c r="AO15">
         <v>41500000.0</v>
       </c>
       <c r="AP15">
         <v>39700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17">
         <v>-78103000.0</v>
       </c>
       <c r="E17">
         <v>-194117000.0</v>
       </c>
       <c r="F17">
         <v>6721000.0</v>
       </c>
       <c r="G17">
         <v>20783000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
@@ -26142,51 +26261,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18">
         <v>-63253000.0</v>
       </c>
       <c r="E18">
         <v>-32799000.0</v>
       </c>
       <c r="F18">
         <v>-12280000.0</v>
       </c>
       <c r="G18">
         <v>-6623000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
@@ -26196,143 +26315,143 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21">
         <v>94000000.0</v>
       </c>
       <c r="C21">
         <v>-141000000.0</v>
       </c>
       <c r="D21">
         <v>2712000.0</v>
       </c>
       <c r="E21">
         <v>-163951000.0</v>
       </c>
       <c r="F21">
         <v>28614000.0</v>
       </c>
       <c r="G21">
         <v>49156000.0</v>
       </c>
       <c r="H21">
         <v>54635000.0</v>
       </c>
       <c r="I21">
         <v>21942000.0</v>
       </c>
@@ -26416,97 +26535,97 @@
       </c>
       <c r="AJ21">
         <v>114000000.0</v>
       </c>
       <c r="AK21">
         <v>136700000.0</v>
       </c>
       <c r="AL21">
         <v>132600000.0</v>
       </c>
       <c r="AM21">
         <v>126700000.0</v>
       </c>
       <c r="AN21">
         <v>86000000.0</v>
       </c>
       <c r="AO21">
         <v>60500000.0</v>
       </c>
       <c r="AP21">
         <v>54700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
         <v>3110000000.0</v>
       </c>
       <c r="C23">
         <v>2328000000.0</v>
       </c>
       <c r="D23">
         <v>1382804000.0</v>
       </c>
       <c r="E23">
         <v>1655277000.0</v>
       </c>
       <c r="F23">
         <v>1056080000.0</v>
       </c>
       <c r="G23">
         <v>867342000.0</v>
       </c>
       <c r="H23">
         <v>873038000.0</v>
       </c>
       <c r="I23">
         <v>844344000.0</v>
       </c>
@@ -26590,97 +26709,97 @@
       </c>
       <c r="AJ23">
         <v>453800000.0</v>
       </c>
       <c r="AK23">
         <v>488700000.0</v>
       </c>
       <c r="AL23">
         <v>466200000.0</v>
       </c>
       <c r="AM23">
         <v>442600000.0</v>
       </c>
       <c r="AN23">
         <v>337700000.0</v>
       </c>
       <c r="AO23">
         <v>224300000.0</v>
       </c>
       <c r="AP23">
         <v>222400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
         <v>63247000.0</v>
       </c>
       <c r="E25">
         <v>66724000.0</v>
       </c>
       <c r="F25">
         <v>61421000.0</v>
       </c>
       <c r="G25">
         <v>56600000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
@@ -26690,101 +26809,101 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26">
         <v>20000000.0</v>
       </c>
       <c r="C26">
         <v>13000000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>107000000.0</v>
       </c>
       <c r="D27">
         <v>110000000.0</v>
       </c>
       <c r="E27">
         <v>120000000.0</v>
       </c>
       <c r="F27">
         <v>129000000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
@@ -26794,51 +26913,51 @@
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>21000000.0</v>
       </c>
       <c r="D28">
         <v>109741000.0</v>
       </c>
       <c r="E28">
         <v>24000000.0</v>
       </c>
       <c r="F28">
         <v>24000000.0</v>
       </c>
       <c r="G28">
         <v>99145000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
@@ -26850,51 +26969,51 @@
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>7011000.0</v>
       </c>
       <c r="E29">
         <v>-10275000.0</v>
       </c>
       <c r="F29">
         <v>6956000.0</v>
       </c>
       <c r="G29">
         <v>11576000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
@@ -26904,51 +27023,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>193000000.0</v>
       </c>
       <c r="C30">
         <v>378000000.0</v>
       </c>
       <c r="D30">
         <v>126995000.0</v>
       </c>
       <c r="E30">
         <v>312753000.0</v>
       </c>
       <c r="F30">
         <v>116181000.0</v>
       </c>
       <c r="G30">
         <v>98713000.0</v>
       </c>
       <c r="H30">
         <v>92907000.0</v>
       </c>
       <c r="I30">
         <v>108465000.0</v>
       </c>
@@ -27032,51 +27151,51 @@
       </c>
       <c r="AJ30">
         <v>72700000.0</v>
       </c>
       <c r="AK30">
         <v>74400000.0</v>
       </c>
       <c r="AL30">
         <v>68900000.0</v>
       </c>
       <c r="AM30">
         <v>62900000.0</v>
       </c>
       <c r="AN30">
         <v>48700000.0</v>
       </c>
       <c r="AO30">
         <v>32400000.0</v>
       </c>
       <c r="AP30">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31">
         <v>-260000000.0</v>
       </c>
       <c r="C31">
         <v>6000000.0</v>
       </c>
       <c r="D31">
         <v>-73804000.0</v>
       </c>
       <c r="E31">
         <v>-40441000.0</v>
       </c>
       <c r="F31">
         <v>-14937000.0</v>
       </c>
       <c r="G31">
         <v>-16797000.0</v>
       </c>
       <c r="H31">
         <v>-89088000.0</v>
       </c>
       <c r="I31">
         <v>-14667000.0</v>
       </c>
@@ -27160,51 +27279,51 @@
       </c>
       <c r="AJ31">
         <v>9100000.0</v>
       </c>
       <c r="AK31">
         <v>7800000.0</v>
       </c>
       <c r="AL31">
         <v>17200000.0</v>
       </c>
       <c r="AM31">
         <v>9200000.0</v>
       </c>
       <c r="AN31">
         <v>10200000.0</v>
       </c>
       <c r="AO31">
         <v>17700000.0</v>
       </c>
       <c r="AP31">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32">
         <v>3204000000.0</v>
       </c>
       <c r="C32">
         <v>2187000000.0</v>
       </c>
       <c r="D32">
         <v>1385516000.0</v>
       </c>
       <c r="E32">
         <v>1491326000.0</v>
       </c>
       <c r="F32">
         <v>1084694000.0</v>
       </c>
       <c r="G32">
         <v>916498000.0</v>
       </c>
       <c r="H32">
         <v>927673000.0</v>
       </c>
       <c r="I32">
         <v>866286000.0</v>
       </c>
@@ -27307,1470 +27426,1479 @@
       <c r="AP32">
         <v>277100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FG32"/>
+  <dimension ref="A1:FH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:163">
+    <row r="1" spans="1:164">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D1" t="s">
         <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H1" t="s">
         <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
+        <v>109</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="L1" t="s">
         <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
+        <v>112</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="P1" t="s">
         <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="T1" t="s">
         <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
+        <v>118</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="X1" t="s">
         <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AB1" t="s">
         <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AF1" t="s">
         <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AJ1" t="s">
         <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AN1" t="s">
         <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AR1" t="s">
         <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AV1" t="s">
         <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="AZ1" t="s">
         <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BD1" t="s">
         <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BH1" t="s">
         <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BL1" t="s">
         <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BP1" t="s">
         <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BT1" t="s">
         <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BX1" t="s">
         <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CB1" t="s">
         <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CF1" t="s">
         <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CJ1" t="s">
         <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CN1" t="s">
         <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CR1" t="s">
         <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CV1" t="s">
         <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="CZ1" t="s">
         <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DD1" t="s">
         <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DH1" t="s">
         <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DL1" t="s">
         <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DP1" t="s">
         <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DT1" t="s">
         <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DX1" t="s">
         <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ER1" t="s">
         <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="EV1" t="s">
         <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="EZ1" t="s">
         <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
+        <v>220</v>
+      </c>
+      <c r="FC1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="FD1" t="s">
         <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
+        <v>223</v>
+      </c>
+      <c r="FG1" t="s">
         <v>41</v>
       </c>
-      <c r="FG1" t="s">
-        <v>223</v>
+      <c r="FH1" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="2" spans="1:163">
+    <row r="2" spans="1:164">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B2">
+        <v>713000000.0</v>
+      </c>
+      <c r="C2">
         <v>706000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>760000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>762000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>736000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>631000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>296620000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>292656000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>292746000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>289509000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>285434000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>338872000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>341994000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>331547000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>334396000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>326566000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>350015000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>302870000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>241294000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>209357000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>186378000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194529000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>195222000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>184120000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>194685000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>194568000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>194494000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>197553000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>193516000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>198806000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>179983000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>182443000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>174647000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>351287000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>172745000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>358588000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>336213000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>336126000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>345477000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>365691000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>345041000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>356464000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>361205000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>378685000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>367429000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>379112000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>385439000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>404694000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>405943000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>380837000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>391805000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>385551000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>348915000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>340422000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>347029000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>345445000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>338243000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>339752000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>364417000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>362545000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>339591000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>327166000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>326669000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>329236000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>296666000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>223275000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>232025000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>222109000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>250169000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>256103000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>285535000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>290569000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>263225000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>245777000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>247470000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>261715000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>246494000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>229919000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>242292000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>276834000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>142798000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>122434000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>123578000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>128165000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>117846000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>112541000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>118649000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>115881000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>113992000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>120743000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>114562000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>114126000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>114256000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>111005000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>104281000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>110430000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>99657000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>103644000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>115944000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>138060000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>145921000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>150730000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>152265000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>125718000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>142331000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>127908000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>133900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>120600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>125900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>123000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>130700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>133600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>140400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>104500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>109100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>105800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>102800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>99500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>100800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100300000.0</v>
       </c>
       <c r="DQ2">
         <v>100300000.0</v>
       </c>
       <c r="DR2">
+        <v>100300000.0</v>
+      </c>
+      <c r="DS2">
         <v>98600000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>116000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>118100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>116800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>103500000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>105300000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>94600000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>91300000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>86600000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>90200000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>91400000.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>92700000.0</v>
       </c>
-      <c r="ED2">
+      <c r="EE2">
         <v>93600000.0</v>
       </c>
-      <c r="EE2">
+      <c r="EF2">
         <v>99400000.0</v>
       </c>
-      <c r="EF2">
+      <c r="EG2">
         <v>98500000.0</v>
       </c>
-      <c r="EG2">
+      <c r="EH2">
         <v>98300000.0</v>
       </c>
-      <c r="EH2">
+      <c r="EI2">
         <v>95100000.0</v>
       </c>
-      <c r="EI2">
+      <c r="EJ2">
         <v>97200000.0</v>
       </c>
-      <c r="EJ2">
+      <c r="EK2">
         <v>90000000.0</v>
       </c>
-      <c r="EK2">
+      <c r="EL2">
         <v>98800000.0</v>
       </c>
-      <c r="EL2">
+      <c r="EM2">
         <v>99500000.0</v>
       </c>
-      <c r="EM2">
+      <c r="EN2">
         <v>102000000.0</v>
       </c>
-      <c r="EN2">
+      <c r="EO2">
         <v>103600000.0</v>
       </c>
-      <c r="EO2">
+      <c r="EP2">
         <v>109100000.0</v>
       </c>
-      <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
+      <c r="FH2"/>
     </row>
-    <row r="3" spans="1:163">
+    <row r="3" spans="1:164">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B3">
+        <v>51000000.0</v>
+      </c>
+      <c r="C3">
         <v>49000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="E3">
         <v>58000000.0</v>
       </c>
       <c r="F3">
+        <v>58000000.0</v>
+      </c>
+      <c r="G3">
         <v>53000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15829000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15542000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15754000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15853000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15693000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15970000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15731000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16242000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15546000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16452000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18484000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17245000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15710000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14733000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13733000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13290000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13702000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14206000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15402000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12706000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12594000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12732000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12788000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12794000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11536000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11859000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11336000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19705000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-4691000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17685000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17282000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16101000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16314000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>16765000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16646000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>15813000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15821000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15627000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>15975000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17008000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>16654000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18278000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18615000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>18168000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18004000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16666000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>15358000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18377000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17070000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16967000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>17086000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>17534000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>17522000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>17380000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16877000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>17037000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16636000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16385000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>15781000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>15433000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>16773000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>14622000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14428000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>14237000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15708000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>15948000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>14718000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13708000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>14428000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>14132000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>13733000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>12899000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14657000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>10116000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>12349000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12461000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>12530000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>12790000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>12866000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>12029000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13189000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>13148000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13232000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>17289000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>13587000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>12568000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>12585000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>10549000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>12299000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11125000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11082000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>10469000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>11595000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11084000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>11840000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>10295000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>12056000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>11935000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>11820000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>11166000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>12100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>12200000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>12300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>11500000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>12500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>11800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>11900000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DL3">
         <v>9000000.0</v>
       </c>
       <c r="DM3">
+        <v>9000000.0</v>
+      </c>
+      <c r="DN3">
         <v>9200000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>8000000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>8500000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>8600000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>8500000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200000.0</v>
       </c>
       <c r="DT3">
         <v>8200000.0</v>
       </c>
       <c r="DU3">
+        <v>8200000.0</v>
+      </c>
+      <c r="DV3">
         <v>8300000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>10600000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>10700000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>10900000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>10700000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>9200000.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>9500000.0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>9600000.0</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>9800000.0</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>7700000.0</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>8000000.0</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>7900000.0</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>8300000.0</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>7500000.0</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>7400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="EK3">
         <v>7900000.0</v>
       </c>
       <c r="EL3">
+        <v>7900000.0</v>
+      </c>
+      <c r="EM3">
         <v>7100000.0</v>
       </c>
-      <c r="EM3">
+      <c r="EN3">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="EO3">
         <v>7700000.0</v>
       </c>
-      <c r="EP3"/>
+      <c r="EP3">
+        <v>7700000.0</v>
+      </c>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
+      <c r="FH3"/>
     </row>
-    <row r="4" spans="1:163">
+    <row r="4" spans="1:164">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -28890,1000 +29018,1007 @@
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
+      <c r="FH4"/>
     </row>
-    <row r="5" spans="1:163">
+    <row r="5" spans="1:164">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B5">
-        <v>36000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C5">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D5">
-        <v>27000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="E5">
+        <v>13000000.0</v>
+      </c>
+      <c r="F5">
         <v>-1000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-108000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5058000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3311000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2478000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1034000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12971000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3106000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-26285000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-36195000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8507000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-117212000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12041000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13671000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7285000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17115000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13607000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11951000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2031000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11792000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-62751000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>13686000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13813000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11207000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1769000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6722000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6915000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7476000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16138000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14740000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1609000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>21645000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-29529000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24897000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5908000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>25352000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>48464000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>20109000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4099000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>23368000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>28936000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>44080000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10718000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22570000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>24405000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>31899000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6552000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>24310000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>16957000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>31387000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>17932000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>31359000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>20588000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>24181000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6084000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>31786000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>17939000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>28089000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7315000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5733000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>55600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>53693000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>32848000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>20225000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>20362000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>36345000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>7005000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>34641000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>89976000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6984000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>10717000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>11176000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>30830000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>14236000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-18007000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3558000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>46521000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>8882000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5080000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>11264000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>36683000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>22128000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1043000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>63915000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-2647000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-6326000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4386000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>45820000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>12300000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>24553000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>14999000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>17849000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>31063000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>15884000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>17145000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>24225000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>27334000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>11523000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>23234000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>24466000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>22830000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>11100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>20134000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>14146000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>12500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>12800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>24700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>27800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>21400000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>12500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>17100000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>21300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>25900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>21400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>26000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>22600000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>26000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>27500000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>30600000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>21100000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>11200000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-2400000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>3000000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>1700000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-2600000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>8200000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>13200000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>11200000.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>21000000.0</v>
       </c>
-      <c r="EE5">
+      <c r="EF5">
         <v>17400000.0</v>
       </c>
-      <c r="EF5">
+      <c r="EG5">
         <v>22800000.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>22200000.0</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>29100000.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>27200000.0</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>26400000.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>31200000.0</v>
       </c>
-      <c r="EL5">
+      <c r="EM5">
         <v>39200000.0</v>
       </c>
-      <c r="EM5">
+      <c r="EN5">
         <v>31600000.0</v>
       </c>
-      <c r="EN5">
+      <c r="EO5">
         <v>34600000.0</v>
       </c>
-      <c r="EO5">
+      <c r="EP5">
         <v>31300000.0</v>
       </c>
-      <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
+      <c r="FH5"/>
     </row>
-    <row r="6" spans="1:163">
+    <row r="6" spans="1:164">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6">
-        <v>85000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="C6">
-        <v>67000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="D6">
-        <v>85000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="E6">
+        <v>71000000.0</v>
+      </c>
+      <c r="F6">
         <v>57000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15721000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20600000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12443000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18331000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16727000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2999000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18837000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10043000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20649000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>24959000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-98728000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5204000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>29381000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22018000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>30848000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26897000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25653000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16237000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27194000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-50045000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26280000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>26545000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23995000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14563000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18258000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>18774000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18812000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>35843000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10049000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16076000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>38927000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-13428000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>41211000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>22673000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>41998000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>64277000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>35930000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>19726000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>39343000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>45944000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>60734000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>28996000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>41185000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>42573000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>49903000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>23218000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>39668000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>35334000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>48457000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>34899000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>48445000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>38122000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>41703000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>23464000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>48663000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>34976000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>44725000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>23700000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>21514000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>71033000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>70466000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>47470000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>34653000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>34599000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>52053000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>22953000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>49359000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>103684000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>21412000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>24849000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>24909000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>43729000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>28893000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-7891000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15907000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>58982000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21412000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>17870000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>24130000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>48712000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>35317000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>14191000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>77147000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>14642000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>7261000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>16954000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>58405000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>22849000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>36852000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>26124000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>28931000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>41532000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>27479000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>28229000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>36065000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>37629000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>23579000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>35169000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>36286000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>33996000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>23200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>32334000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>26446000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>24000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>25300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>36500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>39700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>30000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>21500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>26100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>30500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>33900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>29900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>34600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>31100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>33900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>35700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>38800000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>29400000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>21800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>8300000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>13900000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>12400000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>6600000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>17700000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>22800000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>21000000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>28700000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>25400000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>30700000.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>30500000.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>36600000.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>34600000.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>34300000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>39100000.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>46300000.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>39100000.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>42300000.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>39000000.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>-323200000.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>143700000.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>156300000.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>155800000.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>-298600000.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>145700000.0</v>
       </c>
-      <c r="EV6">
+      <c r="EW6">
         <v>143400000.0</v>
       </c>
-      <c r="EW6">
+      <c r="EX6">
         <v>136100000.0</v>
       </c>
-      <c r="EX6">
+      <c r="EY6">
         <v>-210200000.0</v>
       </c>
-      <c r="EY6">
+      <c r="EZ6">
         <v>120700000.0</v>
       </c>
-      <c r="EZ6">
+      <c r="FA6">
         <v>102000000.0</v>
       </c>
-      <c r="FA6">
+      <c r="FB6">
         <v>73500000.0</v>
       </c>
-      <c r="FB6">
+      <c r="FC6">
         <v>-151800000.0</v>
       </c>
-      <c r="FC6">
+      <c r="FD6">
         <v>68700000.0</v>
       </c>
-      <c r="FD6">
+      <c r="FE6">
         <v>73200000.0</v>
       </c>
-      <c r="FE6">
+      <c r="FF6">
         <v>70300000.0</v>
       </c>
-      <c r="FF6">
+      <c r="FG6">
         <v>-153400000.0</v>
       </c>
-      <c r="FG6">
+      <c r="FH6">
         <v>64900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:163">
+    <row r="7" spans="1:164">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -30003,54 +30138,55 @@
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
+      <c r="FH7"/>
     </row>
-    <row r="8" spans="1:163">
+    <row r="8" spans="1:164">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -30170,1697 +30306,1709 @@
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
+      <c r="FH8"/>
     </row>
-    <row r="9" spans="1:163">
+    <row r="9" spans="1:164">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9">
+        <v>83000000.0</v>
+      </c>
+      <c r="C9">
         <v>86000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>79000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>77000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>88000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>71000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35481000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>36787000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>34510000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>30873000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>44487000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18133000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>36214000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>42356000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>37384000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>37397000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31665000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31588000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>38357000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35554000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>39296000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40753000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>38251000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>32063000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>36875000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36404000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>38021000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>37500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>35617000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>30674000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>29872000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>33299000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>36560000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>50410000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>37375000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>29735000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>55629000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>56867000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>61170000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>42723000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>57843000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>58116000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>59908000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>32833000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52108000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>58164000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>80513000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>41437000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>55040000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>54406000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>66039000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>40840000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>57375000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>52609000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>59192000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>40878000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>60970000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>53610000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>54916000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>37500000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>60167000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>50831000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>55740000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>35460000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>44216000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>84984000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>82465000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>59001000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>43314000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>43954000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>57172000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>32398000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>44258000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>43923000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>46880000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>28800000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>36709000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>41393000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>37903000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>5733000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>20265000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>23133000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>25616000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>19833000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>28594000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>28831000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>27042000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>16042000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>20499000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>11013000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>19957000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>18269000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>30307000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>26449000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>33559000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>28796000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>32341000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>47661000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>29357000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>32227000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>39725000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>53929000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>25777000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>51779000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>49389000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>49552000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>36100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>46634000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>39946000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>37900000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>36500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>50100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>52800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>39300000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>30100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>36100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>39400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>41800000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>38900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>44400000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>40000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>42400000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>44800000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>48800000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>38200000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>28400000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>15000000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>20700000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>19500000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>25700000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>26100000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>31000000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>29800000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>35500000.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40400000.0</v>
       </c>
       <c r="EG9">
         <v>40400000.0</v>
       </c>
       <c r="EH9">
+        <v>40400000.0</v>
+      </c>
+      <c r="EI9">
         <v>46300000.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>44900000.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>45100000.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>50300000.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>58900000.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>49600000.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>53300000.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>49400000.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>143000000.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>143700000.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>156300000.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>155800000.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>144000000.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>145700000.0</v>
       </c>
-      <c r="EV9">
+      <c r="EW9">
         <v>143400000.0</v>
       </c>
-      <c r="EW9">
+      <c r="EX9">
         <v>136100000.0</v>
       </c>
-      <c r="EX9">
+      <c r="EY9">
         <v>127500000.0</v>
       </c>
-      <c r="EY9">
+      <c r="EZ9">
         <v>120700000.0</v>
       </c>
-      <c r="EZ9">
+      <c r="FA9">
         <v>102000000.0</v>
       </c>
-      <c r="FA9">
+      <c r="FB9">
         <v>73500000.0</v>
       </c>
-      <c r="FB9">
+      <c r="FC9">
         <v>72500000.0</v>
       </c>
-      <c r="FC9">
+      <c r="FD9">
         <v>68700000.0</v>
       </c>
-      <c r="FD9">
+      <c r="FE9">
         <v>73200000.0</v>
       </c>
-      <c r="FE9">
+      <c r="FF9">
         <v>70300000.0</v>
       </c>
-      <c r="FF9">
+      <c r="FG9">
         <v>69000000.0</v>
       </c>
-      <c r="FG9">
+      <c r="FH9">
         <v>64900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:163">
+    <row r="10" spans="1:164">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C10">
         <v>-29000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-33000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-24000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-40000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-69000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-18512000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-12842000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-20996000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15020000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-16352000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-30232000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9488000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-35819000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-44334000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>835000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-125074000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19030000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11610000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5513000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15584000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11932000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10141000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>272000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10014000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-64646000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11784000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11948000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6461000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2603000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2757000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3093000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4026000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11397000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6725000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6085000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>17637000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-33387000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21002000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1955000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>21236000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>44177000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15792000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-253000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18860000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24260000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>39409000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5956000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17758000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19583000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>27111000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2038000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20469000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10843000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27235000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13773000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>27090000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8171000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>17725000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-377000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25326000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11437000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>21524000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>498000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>70000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>51178000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>49165000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>27704000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15099000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>15357000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>32007000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3494000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>30168000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>84601000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>507000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3840000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4986000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22227000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6264000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-32604000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-18117000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>42734000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6319000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2324000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8763000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>30216000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2313000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-2922000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>61156000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-12146000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-10234000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1078000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>41718000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8975000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>21208000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>11840000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>17103000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>14752000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8194000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-35199000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>23973000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>18914000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11180000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>21759000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>16750000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>22452000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>9900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>19800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>12900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>6100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>22500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>24900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>22200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>12100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>18500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>20700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>26500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>21700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>26600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>23100000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>27700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>28100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>31400000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>20500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-196900000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-2200000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>3300000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>2900000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>12500000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>9200000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>14300000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>-600000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>22300000.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>19400000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>24700000.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>24200000.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>33200000.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>28600000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>28400000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>32900000.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>42100000.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>33200000.0</v>
       </c>
-      <c r="EN10">
+      <c r="EO10">
         <v>36800000.0</v>
       </c>
-      <c r="EO10">
+      <c r="EP10">
         <v>32500000.0</v>
       </c>
-      <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
+      <c r="FH10"/>
     </row>
-    <row r="11" spans="1:163">
+    <row r="11" spans="1:164">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11">
+        <v>1000000.0</v>
+      </c>
+      <c r="C11">
         <v>5000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-6000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-9000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1490000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2953000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5154000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6410000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3328000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6399000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3694000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1706000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4920000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3295000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-16784000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7806000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3551000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4021000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7190000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2801000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3614000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2553000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2608000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-19896000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3141000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5655000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1858000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>686000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3462000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1813000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1762000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>21477000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1680000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-371000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6034000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-17207000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1401000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-10000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5068000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9879000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2288000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-3101000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4935000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4703000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9037000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1287000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3110000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3106000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-7008000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1105000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4840000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3873000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7136000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>341000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8212000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1570000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4699000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-2878000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7900000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-3831000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-17913000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>395000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>444000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5138000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3171000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>7834000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3561000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1962000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>10345000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>338000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10493000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>34192000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-7305000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1842000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1733000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7246000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>896000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-11882000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-6252000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>15787000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2656000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>615000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2473000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>10942000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>115000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-1293000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>24897000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-4426000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-3569000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>396000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>15029000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3391000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>7859000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4262000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>5979000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>5227000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3653000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-12727000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>8609000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>6775000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4001000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>7721000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>6106000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>8127000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>3500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>7300000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>4800000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2000000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>8700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>9600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>8400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>4700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>7300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>7900000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>9600000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>8500000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>10300000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>9100000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>10500000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>11000000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>12400000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>8000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-75900000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-700000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>1100000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>900000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>4100000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>6300000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>5000000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-400000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>8100000.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9300000.0</v>
       </c>
       <c r="EG11">
         <v>9300000.0</v>
       </c>
       <c r="EH11">
+        <v>9300000.0</v>
+      </c>
+      <c r="EI11">
         <v>12600000.0</v>
       </c>
-      <c r="EI11">
+      <c r="EJ11">
         <v>11200000.0</v>
       </c>
-      <c r="EJ11">
+      <c r="EK11">
         <v>10900000.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>12400000.0</v>
       </c>
-      <c r="EL11">
+      <c r="EM11">
         <v>16200000.0</v>
       </c>
-      <c r="EM11">
+      <c r="EN11">
         <v>13000000.0</v>
       </c>
-      <c r="EN11">
+      <c r="EO11">
         <v>14500000.0</v>
       </c>
-      <c r="EO11">
+      <c r="EP11">
         <v>12500000.0</v>
       </c>
-      <c r="EP11">
+      <c r="EQ11">
         <v>-21700000.0</v>
       </c>
-      <c r="EQ11">
+      <c r="ER11">
         <v>-22000000.0</v>
       </c>
-      <c r="ER11">
+      <c r="ES11">
         <v>-24800000.0</v>
       </c>
-      <c r="ES11">
+      <c r="ET11">
         <v>-24400000.0</v>
       </c>
-      <c r="ET11">
+      <c r="EU11">
         <v>-23100000.0</v>
       </c>
-      <c r="EU11">
+      <c r="EV11">
         <v>-19700000.0</v>
       </c>
-      <c r="EV11">
+      <c r="EW11">
         <v>-21000000.0</v>
       </c>
-      <c r="EW11">
+      <c r="EX11">
         <v>-18400000.0</v>
       </c>
-      <c r="EX11">
+      <c r="EY11">
         <v>-15100000.0</v>
       </c>
-      <c r="EY11">
+      <c r="EZ11">
         <v>-13500000.0</v>
       </c>
-      <c r="EZ11">
+      <c r="FA11">
         <v>-14200000.0</v>
       </c>
-      <c r="FA11">
+      <c r="FB11">
         <v>-12200000.0</v>
       </c>
-      <c r="FB11">
+      <c r="FC11">
         <v>-11400000.0</v>
       </c>
-      <c r="FC11">
+      <c r="FD11">
         <v>-9000000.0</v>
       </c>
-      <c r="FD11">
+      <c r="FE11">
         <v>-10800000.0</v>
       </c>
-      <c r="FE11">
+      <c r="FF11">
         <v>-10300000.0</v>
       </c>
-      <c r="FF11">
+      <c r="FG11">
         <v>-10400000.0</v>
       </c>
-      <c r="FG11">
+      <c r="FH11">
         <v>-8300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:163">
+    <row r="12" spans="1:164">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12">
+        <v>35000000.0</v>
+      </c>
+      <c r="C12">
         <v>33000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>37000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>39000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18404000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17900000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17685000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17498000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17386000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17261000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12594000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9534000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8139000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7672000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7862000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6989000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2061000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1772000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1531000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1675000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1810000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1759000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1778000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1895000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1902000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1865000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4746000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4372000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3965000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3822000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3450000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4741000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3324000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4476000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4008000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3858000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3895000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3953000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4116000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4287000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4317000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4352000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4508000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4676000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4671000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4762000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4812000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4822000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4788000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4514000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3841000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6114000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4152000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4159000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4269000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12417000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6456000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6461000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6460000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6502000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6565000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6817000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5663000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4422000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4528000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5144000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5126000.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
@@ -31910,73 +32058,74 @@
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
+      <c r="FH12"/>
     </row>
-    <row r="13" spans="1:163">
+    <row r="13" spans="1:164">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>237000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>273000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>261000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>327000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
@@ -32085,54 +32234,55 @@
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
+      <c r="FH13"/>
     </row>
-    <row r="14" spans="1:163">
+    <row r="14" spans="1:164">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -32252,545 +32402,549 @@
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
       <c r="FE14"/>
       <c r="FF14"/>
       <c r="FG14"/>
+      <c r="FH14"/>
     </row>
-    <row r="15" spans="1:163">
+    <row r="15" spans="1:164">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C15">
         <v>-34000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-40000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-18000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-41000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-60000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-15247000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-16279000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-26347000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8666000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19863000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-36940000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13584000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-34333000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-49496000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2052000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-108327000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10394000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7527000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1410000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8394000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9781000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6527000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2416000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7406000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-44882000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12224000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5831000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5286000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-80092000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-95831000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7399000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5716000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-10080000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12105000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5714000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>11603000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-16180000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19601000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1965000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>16168000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>34298000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13504000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2848000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13925000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19557000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>30372000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4669000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14648000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>16477000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>34119000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>933000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>15629000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>6970000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>20099000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13432000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>18878000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9741000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>13026000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2501000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>17426000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>15268000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>39437000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>103000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-374000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>46040000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>45994000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>19870000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11538000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>13395000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>21662000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3156000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>19675000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>50409000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7812000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1998000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3253000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>14981000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5368000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-20722000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-11865000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>26947000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3663000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1709000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6290000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>19274000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2198000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-1629000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>36259000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-7720000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-6665000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>269000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>26777000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5584000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>13311000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>7576000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>11124000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>9525000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4541000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-22472000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>15364000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>12139000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7179000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>14038000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>10644000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>14325000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>6400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>12500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>8100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>3200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>13800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>15300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>13800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>7400000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>11200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>12800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>16900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>13200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>16300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>14000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>17200000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>17100000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>19000000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>12500000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-121000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-1500000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>2200000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>2000000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>8400000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>2900000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>9300000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>-4400000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>14200000.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>11900000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>15400000.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>14900000.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>20600000.0</v>
       </c>
-      <c r="EI15">
+      <c r="EJ15">
         <v>17400000.0</v>
       </c>
-      <c r="EJ15">
+      <c r="EK15">
         <v>17500000.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>20500000.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>25900000.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>20200000.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>22300000.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>20000000.0</v>
       </c>
-      <c r="EP15">
+      <c r="EQ15">
         <v>21700000.0</v>
       </c>
-      <c r="EQ15">
+      <c r="ER15">
         <v>22000000.0</v>
       </c>
-      <c r="ER15">
+      <c r="ES15">
         <v>24800000.0</v>
       </c>
-      <c r="ES15">
+      <c r="ET15">
         <v>24400000.0</v>
       </c>
-      <c r="ET15">
+      <c r="EU15">
         <v>23100000.0</v>
       </c>
-      <c r="EU15">
+      <c r="EV15">
         <v>19700000.0</v>
       </c>
-      <c r="EV15">
+      <c r="EW15">
         <v>21000000.0</v>
       </c>
-      <c r="EW15">
+      <c r="EX15">
         <v>18400000.0</v>
       </c>
-      <c r="EX15">
+      <c r="EY15">
         <v>15100000.0</v>
       </c>
-      <c r="EY15">
+      <c r="EZ15">
         <v>13500000.0</v>
       </c>
-      <c r="EZ15">
+      <c r="FA15">
         <v>14200000.0</v>
       </c>
-      <c r="FA15">
+      <c r="FB15">
         <v>12200000.0</v>
       </c>
-      <c r="FB15">
+      <c r="FC15">
         <v>11400000.0</v>
       </c>
-      <c r="FC15">
+      <c r="FD15">
         <v>9000000.0</v>
       </c>
-      <c r="FD15">
+      <c r="FE15">
         <v>10800000.0</v>
       </c>
-      <c r="FE15">
+      <c r="FF15">
         <v>10300000.0</v>
       </c>
-      <c r="FF15">
+      <c r="FG15">
         <v>10400000.0</v>
       </c>
-      <c r="FG15">
+      <c r="FH15">
         <v>8300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:163">
+    <row r="16" spans="1:164">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -32910,79 +33064,80 @@
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
+      <c r="FH16"/>
     </row>
-    <row r="17" spans="1:163">
+    <row r="17" spans="1:164">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>-18000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-41000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-60000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20002000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-15795000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-26150000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8610000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
@@ -33091,79 +33246,80 @@
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
+      <c r="FH17"/>
     </row>
-    <row r="18" spans="1:163">
+    <row r="18" spans="1:164">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-37000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-39000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18167000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17627000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17424000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17171000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
@@ -33272,54 +33428,55 @@
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
+      <c r="FH18"/>
     </row>
-    <row r="19" spans="1:163">
+    <row r="19" spans="1:164">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -33439,54 +33596,55 @@
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
+      <c r="FH19"/>
     </row>
-    <row r="20" spans="1:163">
+    <row r="20" spans="1:164">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33606,545 +33764,549 @@
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
+      <c r="FH20"/>
     </row>
-    <row r="21" spans="1:163">
+    <row r="21" spans="1:164">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21">
+        <v>33000000.0</v>
+      </c>
+      <c r="C21">
         <v>36000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2971000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7294000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1545000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4431000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2653000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-10485000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6113000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22919000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-34067000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8924000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-115889000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11354000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14526000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8123000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17319000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13737000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14029000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9109000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12281000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>95957000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14535000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>15123000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11664000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2185000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4322000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7688000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7745000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16424000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10385000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1752000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20720000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-29216000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25418000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5530000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>25961000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>48836000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>20239000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3807000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23490000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>29660000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>44217000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10605000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>22298000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>24386000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>31841000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6331000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>23961000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>21823000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31285000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>17726000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>31040000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23307000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>24184000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6209000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>31572000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>20154000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>28108000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6781000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9546000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>55308000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>53171000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>32426000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>19500000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20362000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>36345000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>7861000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>34641000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>90103000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6984000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10780000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10951000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>28484000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>12014000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-24664000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-15740000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>44957000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>8882000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5080000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11264000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>33683000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5620000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>176000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>63915000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-9028000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-6928000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4386000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>45820000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>12300000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>24553000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>14999000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>17849000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>31063000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>15884000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>17145000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>24225000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>27334000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11523000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>23234000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>24466000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>22830000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>11100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>20134000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>14146000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>12500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>12800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>24700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>27800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>21400000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>12500000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>17100000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>21300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>25900000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>21400000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>26000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>22600000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>26000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>27500000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>30600000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>21100000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>11200000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-2500000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>3000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1700000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-2600000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>8100000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>13100000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>11200000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>21000000.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>17300000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>22600000.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>22200000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>29100000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>27200000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>26400000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>31200000.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>39200000.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>31500000.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>34500000.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>31300000.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>-323200000.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>143700000.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>156300000.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>155800000.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>-298600000.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>145700000.0</v>
       </c>
-      <c r="EV21">
+      <c r="EW21">
         <v>143400000.0</v>
       </c>
-      <c r="EW21">
+      <c r="EX21">
         <v>136100000.0</v>
       </c>
-      <c r="EX21">
+      <c r="EY21">
         <v>-210200000.0</v>
       </c>
-      <c r="EY21">
+      <c r="EZ21">
         <v>120700000.0</v>
       </c>
-      <c r="EZ21">
+      <c r="FA21">
         <v>102000000.0</v>
       </c>
-      <c r="FA21">
+      <c r="FB21">
         <v>73500000.0</v>
       </c>
-      <c r="FB21">
+      <c r="FC21">
         <v>-151800000.0</v>
       </c>
-      <c r="FC21">
+      <c r="FD21">
         <v>68700000.0</v>
       </c>
-      <c r="FD21">
+      <c r="FE21">
         <v>73200000.0</v>
       </c>
-      <c r="FE21">
+      <c r="FF21">
         <v>70300000.0</v>
       </c>
-      <c r="FF21">
+      <c r="FG21">
         <v>-153400000.0</v>
       </c>
-      <c r="FG21">
+      <c r="FH21">
         <v>64900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:163">
+    <row r="22" spans="1:164">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -34264,519 +34426,523 @@
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
+      <c r="FH22"/>
     </row>
-    <row r="23" spans="1:163">
+    <row r="23" spans="1:164">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
+        <v>763000000.0</v>
+      </c>
+      <c r="C23">
         <v>756000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>809000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>812000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>820000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>724000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>329130000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>322149000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>328801000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>315951000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>327268000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>367490000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>372095000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>396822000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>405847000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>355039000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>497569000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>345812000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>265125000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>236788000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>208355000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>221545000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>219444000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>207074000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>219279000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>135015000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>217980000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>219930000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>217469000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>227295000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>214177000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>208054000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>203462000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>385273000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>199735000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>390075000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>371122000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>422209000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>381229000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>402884000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>376923000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>365744000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>400874000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>407711000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>396047000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>407616000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>421735000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>435526000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>438685000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>410857000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>426003000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>420060000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>382329000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>371208000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>374936000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>368597000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>368173000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>370055000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>395149000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>393836000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>368186000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>357843000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>354301000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>357915000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>331336000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>252951000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>261319000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>248684000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>273983000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>279695000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>306362000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>315106000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>272842000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>199597000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>287366000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>279735000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>272252000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>242828000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>268181000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>307231000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>178803000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>100610000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>140312000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>142918000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>135176000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>107689000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>140071000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>131747000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>70576000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>140784000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>141447000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>128009000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>98743000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>125154000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>113287000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>124227000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>114149000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>120242000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>129417000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>153142000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>161421000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>177325000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>166519000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>154263000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>167254000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>154630000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>158900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>147100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>151700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>148400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>154400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>159000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>165400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>122400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>126700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>124800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>120900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>115400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>118300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>118700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>117700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>115000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>133300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>136300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>133900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>120700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>122800000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>112300000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>109100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>114900000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>108200000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>109300000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>111300000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>108100000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>116100000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>116300000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>116500000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>112300000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>114900000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>108700000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>117900000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>119200000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>120100000.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>122400000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>127200000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>466200000.0</v>
       </c>
-      <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
-      <c r="ET23">
+      <c r="ET23"/>
+      <c r="EU23">
         <v>442600000.0</v>
       </c>
-      <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
-      <c r="EX23">
+      <c r="EX23"/>
+      <c r="EY23">
         <v>337700000.0</v>
       </c>
-      <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
-      <c r="FB23">
+      <c r="FB23"/>
+      <c r="FC23">
         <v>224300000.0</v>
       </c>
-      <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
-      <c r="FF23">
+      <c r="FF23"/>
+      <c r="FG23">
         <v>222400000.0</v>
       </c>
-      <c r="FG23"/>
+      <c r="FH23"/>
     </row>
-    <row r="24" spans="1:163">
+    <row r="24" spans="1:164">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34896,79 +35062,80 @@
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
+      <c r="FH24"/>
     </row>
-    <row r="25" spans="1:163">
+    <row r="25" spans="1:164">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>58000000.0</v>
       </c>
       <c r="F25">
+        <v>58000000.0</v>
+      </c>
+      <c r="G25">
         <v>53000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15829000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15542000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15754000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15853000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
@@ -35077,72 +35244,73 @@
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
+      <c r="FH25"/>
     </row>
-    <row r="26" spans="1:163">
+    <row r="26" spans="1:164">
       <c r="A26" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>20000000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>20000000.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>15000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
@@ -35250,78 +35418,79 @@
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
+      <c r="FH26"/>
     </row>
-    <row r="27" spans="1:163">
+    <row r="27" spans="1:164">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>44000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="J27">
         <v>28000000.0</v>
       </c>
       <c r="K27">
+        <v>28000000.0</v>
+      </c>
+      <c r="L27">
         <v>25000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
@@ -35429,86 +35598,87 @@
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
+      <c r="FH27"/>
     </row>
-    <row r="28" spans="1:163">
+    <row r="28" spans="1:164">
       <c r="A28" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
         <v>3000000.0</v>
       </c>
       <c r="D28">
+        <v>3000000.0</v>
+      </c>
+      <c r="E28">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="F28">
         <v>3000000.0</v>
       </c>
       <c r="G28">
+        <v>3000000.0</v>
+      </c>
+      <c r="H28">
         <v>4000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5000000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
@@ -35616,79 +35786,80 @@
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
+      <c r="FH28"/>
     </row>
-    <row r="29" spans="1:163">
+    <row r="29" spans="1:164">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>-6000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1490000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2953000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5154000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6410000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
@@ -35797,1495 +35968,1505 @@
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
+      <c r="FH29"/>
     </row>
-    <row r="30" spans="1:163">
+    <row r="30" spans="1:164">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>50000000.0</v>
       </c>
       <c r="C30">
+        <v>50000000.0</v>
+      </c>
+      <c r="D30">
         <v>49000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>93000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32510000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29493000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36055000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26442000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41834000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28618000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30101000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>65275000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>71451000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28473000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>147554000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42942000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23831000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27431000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21977000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>27016000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>24222000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22954000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24594000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-59553000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23486000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22377000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23953000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28489000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>34194000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>25611000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>28815000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33986000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26990000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>31487000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34909000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>86083000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>35752000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>37193000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9280000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>39669000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29026000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28618000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28504000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>36296000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>30832000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>32742000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>30020000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>34198000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>34509000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>33414000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>30786000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27907000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23152000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29930000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>30303000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>30732000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>31291000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>28595000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>30677000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>27632000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>28679000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>34670000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29676000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29294000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26575000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23814000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>23592000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20827000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>24537000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9617000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-46180000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>39896000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>18020000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>25758000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>12909000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>25889000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>30397000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>36005000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-21824000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16734000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14753000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>17330000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4852000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>21422000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15866000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-43416000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>20041000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>26885000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>13883000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-15513000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>14149000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>9006000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>13797000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>14492000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>16598000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>13473000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>15082000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>15500000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>26595000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>14254000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>28545000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>24923000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>26722000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>25000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>26500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>25800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>25400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>23700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>25400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>25000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>17900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>17600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>19000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>18100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>15900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>17500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>18400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>17400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>16400000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>17300000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>18200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>17100000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>17200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>17500000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>17700000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>17800000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>28300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>18000000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>17900000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>18600000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>14500000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>16700000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>17800000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>18200000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>17200000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>17700000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>18700000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>19100000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>19700000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>18100000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>18800000.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>18100000.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>466200000.0</v>
       </c>
-      <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
-      <c r="ET30">
+      <c r="ET30"/>
+      <c r="EU30">
         <v>442600000.0</v>
       </c>
-      <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
-      <c r="EX30">
+      <c r="EX30"/>
+      <c r="EY30">
         <v>337700000.0</v>
       </c>
-      <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
-      <c r="FB30">
+      <c r="FB30"/>
+      <c r="FC30">
         <v>224300000.0</v>
       </c>
-      <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
-      <c r="FF30">
+      <c r="FF30"/>
+      <c r="FG30">
         <v>222400000.0</v>
       </c>
-      <c r="FG30"/>
+      <c r="FH30"/>
     </row>
-    <row r="31" spans="1:163">
+    <row r="31" spans="1:164">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C31">
         <v>-65000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-63000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-51000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-44000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-47000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-21483000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19451000.0</v>
       </c>
       <c r="J31">
         <v>-19451000.0</v>
       </c>
       <c r="K31">
+        <v>-19451000.0</v>
+      </c>
+      <c r="L31">
         <v>-19005000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-19747000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-15601000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12900000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10267000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8089000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9185000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7676000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2916000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2610000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1735000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1805000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3888000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8837000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2267000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-160603000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2751000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3175000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5203000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4788000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7079000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4595000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3719000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5027000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3660000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4333000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3083000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4171000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4416000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3575000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4725000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4659000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4447000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4060000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4630000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4808000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4649000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4540000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4803000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4730000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4293000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3492000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-10980000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4050000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3953000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3950000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-15136000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6459000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6586000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6246000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8717000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-6584000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-6283000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-9476000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4130000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4006000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4722000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4401000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5005000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4338000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4367000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4473000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5502000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-6477000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6940000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5965000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-6257000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5750000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-7940000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2377000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2223000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2563000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-2756000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2501000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3467000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-3307000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3098000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-2759000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-3118000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-3306000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-3308000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4102000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3325000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-3345000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-3159000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-746000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-16311000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-7690000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-52344000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-252000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-8420000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-343000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1475000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7716000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-378000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1200000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-334000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1246000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-6400000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-7600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2900000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>800000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>1400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>600000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>600000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>500000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>1700000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>600000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>800000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-600000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-208100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DX31">
         <v>300000.0</v>
       </c>
       <c r="DY31">
+        <v>300000.0</v>
+      </c>
+      <c r="DZ31">
         <v>1200000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>15100000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>1100000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>1200000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-11800000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="EF31">
         <v>2100000.0</v>
       </c>
       <c r="EG31">
+        <v>2100000.0</v>
+      </c>
+      <c r="EH31">
         <v>2000000.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>4100000.0</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>1400000.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>2000000.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>1700000.0</v>
       </c>
-      <c r="EL31">
+      <c r="EM31">
         <v>2900000.0</v>
       </c>
-      <c r="EM31">
+      <c r="EN31">
         <v>1700000.0</v>
       </c>
-      <c r="EN31">
+      <c r="EO31">
         <v>2300000.0</v>
       </c>
-      <c r="EO31">
+      <c r="EP31">
         <v>1200000.0</v>
       </c>
-      <c r="EP31">
+      <c r="EQ31">
         <v>323200000.0</v>
       </c>
-      <c r="EQ31">
+      <c r="ER31">
         <v>-143700000.0</v>
       </c>
-      <c r="ER31">
+      <c r="ES31">
         <v>-156300000.0</v>
       </c>
-      <c r="ES31">
+      <c r="ET31">
         <v>-155800000.0</v>
       </c>
-      <c r="ET31">
+      <c r="EU31">
         <v>298600000.0</v>
       </c>
-      <c r="EU31">
+      <c r="EV31">
         <v>-145700000.0</v>
       </c>
-      <c r="EV31">
+      <c r="EW31">
         <v>-143400000.0</v>
       </c>
-      <c r="EW31">
+      <c r="EX31">
         <v>-136100000.0</v>
       </c>
-      <c r="EX31">
+      <c r="EY31">
         <v>210200000.0</v>
       </c>
-      <c r="EY31">
+      <c r="EZ31">
         <v>-120700000.0</v>
       </c>
-      <c r="EZ31">
+      <c r="FA31">
         <v>-102000000.0</v>
       </c>
-      <c r="FA31">
+      <c r="FB31">
         <v>-73500000.0</v>
       </c>
-      <c r="FB31">
+      <c r="FC31">
         <v>151800000.0</v>
       </c>
-      <c r="FC31">
+      <c r="FD31">
         <v>-68700000.0</v>
       </c>
-      <c r="FD31">
+      <c r="FE31">
         <v>-73200000.0</v>
       </c>
-      <c r="FE31">
+      <c r="FF31">
         <v>-70300000.0</v>
       </c>
-      <c r="FF31">
+      <c r="FG31">
         <v>153400000.0</v>
       </c>
-      <c r="FG31">
+      <c r="FH31">
         <v>-64900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:163">
+    <row r="32" spans="1:164">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32">
+        <v>796000000.0</v>
+      </c>
+      <c r="C32">
         <v>792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>839000000.0</v>
       </c>
       <c r="D32">
         <v>839000000.0</v>
       </c>
       <c r="E32">
+        <v>839000000.0</v>
+      </c>
+      <c r="F32">
         <v>824000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>702000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>332101000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>329443000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>327256000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>320382000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>329921000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>357005000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>378208000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>373903000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>371780000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>363963000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>381680000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>334458000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>279651000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>244911000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>225674000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>235282000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>233473000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>216183000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>231560000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>230972000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>232515000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>235053000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>229133000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>229480000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>209855000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>215742000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>211207000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>401697000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>210120000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>388323000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>391842000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>392993000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>406647000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>408414000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>402884000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>414580000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>421113000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>411518000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>419537000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>437276000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>465952000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>446131000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>460983000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>435243000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>457844000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>426391000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>406290000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>393031000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>406221000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>386323000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>399213000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>393362000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>419333000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>400045000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>399758000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>377997000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>382409000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>364696000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>340882000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>308259000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>314490000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>281110000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>293483000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>300057000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>342707000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>322967000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>307483000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>289700000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>294350000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>290515000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>283203000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>271312000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>280195000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>282567000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>163063000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>145567000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>149194000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>147998000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>146440000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>141372000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>145691000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>131923000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>134491000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>131756000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>134519000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>132395000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>144563000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>137454000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>137840000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>139226000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>131998000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>151305000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>145301000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>170287000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>185646000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>204659000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>178042000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>177497000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>191720000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>177460000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>170000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>167234000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>165846000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>160900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>167200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>183700000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>193200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>143800000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>139200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>141900000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>142200000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>141300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>139700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>144700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>140300000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>141000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>160800000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>166900000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>155000000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>131900000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>120300000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>115300000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>110800000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>112300000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>116300000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>122400000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>122500000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>129100000.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>133400000.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>138900000.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>138700000.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>141400000.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>142100000.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>135100000.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>149100000.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>158400000.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>151600000.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>156900000.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>158500000.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>143000000.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>143700000.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>156300000.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>155800000.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>144000000.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>145700000.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>143400000.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>136100000.0</v>
       </c>
-      <c r="EX32">
+      <c r="EY32">
         <v>127500000.0</v>
       </c>
-      <c r="EY32">
+      <c r="EZ32">
         <v>120700000.0</v>
       </c>
-      <c r="EZ32">
+      <c r="FA32">
         <v>102000000.0</v>
       </c>
-      <c r="FA32">
+      <c r="FB32">
         <v>73500000.0</v>
       </c>
-      <c r="FB32">
+      <c r="FC32">
         <v>72500000.0</v>
       </c>
-      <c r="FC32">
+      <c r="FD32">
         <v>68700000.0</v>
       </c>
-      <c r="FD32">
+      <c r="FE32">
         <v>73200000.0</v>
       </c>
-      <c r="FE32">
+      <c r="FF32">
         <v>70300000.0</v>
       </c>
-      <c r="FF32">
+      <c r="FG32">
         <v>69000000.0</v>
       </c>
-      <c r="FG32">
+      <c r="FH32">
         <v>64900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL30"/>
@@ -37395,51 +37576,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B2">
         <v>54565000.0</v>
       </c>
       <c r="C2">
         <v>185000000.0</v>
       </c>
       <c r="D2">
         <v>119162000.0</v>
       </c>
       <c r="E2">
         <v>148814000.0</v>
       </c>
       <c r="F2">
         <v>111665000.0</v>
       </c>
       <c r="G2">
         <v>126201000.0</v>
       </c>
       <c r="H2">
         <v>142685000.0</v>
       </c>
       <c r="I2">
         <v>116219000.0</v>
       </c>
@@ -37511,51 +37692,51 @@
       </c>
       <c r="AF2">
         <v>3100000.0</v>
       </c>
       <c r="AG2">
         <v>19200000.0</v>
       </c>
       <c r="AH2">
         <v>3100000.0</v>
       </c>
       <c r="AI2">
         <v>44800000.0</v>
       </c>
       <c r="AJ2">
         <v>28500000.0</v>
       </c>
       <c r="AK2">
         <v>2800000.0</v>
       </c>
       <c r="AL2">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B3">
         <v>67000000</v>
       </c>
       <c r="C3">
         <v>72000000</v>
       </c>
       <c r="D3">
         <v>33770000</v>
       </c>
       <c r="E3">
         <v>37740000</v>
       </c>
       <c r="F3">
         <v>30037000</v>
       </c>
       <c r="G3">
         <v>28136000</v>
       </c>
       <c r="H3">
         <v>27765000</v>
       </c>
       <c r="I3">
         <v>42129000</v>
       </c>
@@ -37627,135 +37808,135 @@
       </c>
       <c r="AF3">
         <v>25800000</v>
       </c>
       <c r="AG3">
         <v>83500000</v>
       </c>
       <c r="AH3">
         <v>112800000</v>
       </c>
       <c r="AI3">
         <v>90300000</v>
       </c>
       <c r="AJ3">
         <v>46600000</v>
       </c>
       <c r="AK3">
         <v>35400000</v>
       </c>
       <c r="AL3">
         <v>56900000</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B6">
         <v>250435000.0</v>
       </c>
       <c r="C6">
         <v>45000000.0</v>
       </c>
       <c r="D6">
         <v>-68897000.0</v>
       </c>
       <c r="E6">
         <v>-26176000.0</v>
       </c>
       <c r="F6">
         <v>26771000.0</v>
       </c>
       <c r="G6">
         <v>-26620000.0</v>
       </c>
       <c r="H6">
         <v>-16484000.0</v>
       </c>
       <c r="I6">
         <v>26466000.0</v>
       </c>
@@ -37827,51 +38008,51 @@
       </c>
       <c r="AF6">
         <v>-3100000.0</v>
       </c>
       <c r="AG6">
         <v>-19200000.0</v>
       </c>
       <c r="AH6">
         <v>-3100000.0</v>
       </c>
       <c r="AI6">
         <v>-44800000.0</v>
       </c>
       <c r="AJ6">
         <v>-28500000.0</v>
       </c>
       <c r="AK6">
         <v>-2800000.0</v>
       </c>
       <c r="AL6">
         <v>-4700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B7">
         <v>-8000000.0</v>
       </c>
       <c r="C7">
         <v>-41000000.0</v>
       </c>
       <c r="D7">
         <v>-26405000.0</v>
       </c>
       <c r="E7">
         <v>-83110000.0</v>
       </c>
       <c r="F7">
         <v>15595000.0</v>
       </c>
       <c r="G7">
         <v>27868000.0</v>
       </c>
       <c r="H7">
         <v>21676000.0</v>
       </c>
       <c r="I7">
         <v>-49516000.0</v>
       </c>
@@ -37943,93 +38124,93 @@
       </c>
       <c r="AF7">
         <v>-6800000.0</v>
       </c>
       <c r="AG7">
         <v>-17600000.0</v>
       </c>
       <c r="AH7">
         <v>-13500000.0</v>
       </c>
       <c r="AI7">
         <v>-17400000.0</v>
       </c>
       <c r="AJ7">
         <v>2100000.0</v>
       </c>
       <c r="AK7">
         <v>-4800000.0</v>
       </c>
       <c r="AL7">
         <v>-47900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-27000000.0</v>
       </c>
       <c r="D9">
         <v>21634000.0</v>
       </c>
       <c r="E9">
         <v>-35294000.0</v>
       </c>
       <c r="F9">
         <v>-14794000.0</v>
       </c>
       <c r="G9">
         <v>9563000.0</v>
       </c>
       <c r="H9">
         <v>-5473000.0</v>
       </c>
       <c r="I9">
         <v>-621000.0</v>
       </c>
       <c r="J9">
         <v>-4148000.0</v>
@@ -38099,51 +38280,51 @@
       </c>
       <c r="AF9">
         <v>-3100000.0</v>
       </c>
       <c r="AG9">
         <v>-14600000.0</v>
       </c>
       <c r="AH9">
         <v>4200000.0</v>
       </c>
       <c r="AI9">
         <v>4200000.0</v>
       </c>
       <c r="AJ9">
         <v>7000000.0</v>
       </c>
       <c r="AK9">
         <v>-5900000.0</v>
       </c>
       <c r="AL9">
         <v>-3200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B10">
         <v>31000000.0</v>
       </c>
       <c r="C10">
         <v>-16000000.0</v>
       </c>
       <c r="D10">
         <v>9605000.0</v>
       </c>
       <c r="E10">
         <v>-44430000.0</v>
       </c>
       <c r="F10">
         <v>-40019000.0</v>
       </c>
       <c r="G10">
         <v>6860000.0</v>
       </c>
       <c r="H10">
         <v>-17387000.0</v>
       </c>
       <c r="I10">
         <v>-32138000.0</v>
       </c>
@@ -38213,177 +38394,177 @@
       </c>
       <c r="AF10">
         <v>-5200000.0</v>
       </c>
       <c r="AG10">
         <v>11500000.0</v>
       </c>
       <c r="AH10">
         <v>-10500000.0</v>
       </c>
       <c r="AI10">
         <v>800000.0</v>
       </c>
       <c r="AJ10">
         <v>-3200000.0</v>
       </c>
       <c r="AK10">
         <v>-8200000.0</v>
       </c>
       <c r="AL10">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B14">
         <v>206000000.0</v>
       </c>
       <c r="C14">
         <v>175000000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14">
         <v>60611000.0</v>
       </c>
@@ -38425,163 +38606,163 @@
       </c>
       <c r="AF14">
         <v>32600000.0</v>
       </c>
       <c r="AG14">
         <v>42900000.0</v>
       </c>
       <c r="AH14">
         <v>38100000.0</v>
       </c>
       <c r="AI14">
         <v>31900000.0</v>
       </c>
       <c r="AJ14">
         <v>30700000.0</v>
       </c>
       <c r="AK14">
         <v>30000000.0</v>
       </c>
       <c r="AL14">
         <v>27200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B15">
-        <v>-1111000000.0</v>
+        <v>1111000000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
-        <v>-18766000.0</v>
+        <v>18766000.0</v>
       </c>
       <c r="F15">
-        <v>-24458000.0</v>
+        <v>24458000.0</v>
       </c>
       <c r="G15">
-        <v>-23492000.0</v>
+        <v>23492000.0</v>
       </c>
       <c r="H15">
-        <v>-22936000.0</v>
+        <v>22936000.0</v>
       </c>
       <c r="I15">
-        <v>-22760000.0</v>
+        <v>22760000.0</v>
       </c>
       <c r="J15">
-        <v>-22480000.0</v>
+        <v>22480000.0</v>
       </c>
       <c r="K15">
-        <v>-21589000.0</v>
+        <v>21589000.0</v>
       </c>
       <c r="L15">
-        <v>-20443000.0</v>
+        <v>20443000.0</v>
       </c>
       <c r="M15">
-        <v>-18696000.0</v>
+        <v>18696000.0</v>
       </c>
       <c r="N15">
-        <v>-16965000.0</v>
+        <v>16965000.0</v>
       </c>
       <c r="O15">
-        <v>-15608000.0</v>
+        <v>15608000.0</v>
       </c>
       <c r="P15">
-        <v>-16611000.0</v>
+        <v>16611000.0</v>
       </c>
       <c r="Q15">
-        <v>-16746000.0</v>
+        <v>16746000.0</v>
       </c>
       <c r="R15">
-        <v>-16596000.0</v>
+        <v>16596000.0</v>
       </c>
       <c r="S15">
-        <v>-16469000.0</v>
+        <v>16469000.0</v>
       </c>
       <c r="T15">
-        <v>-16350000.0</v>
+        <v>16350000.0</v>
       </c>
       <c r="U15">
-        <v>-16023000.0</v>
+        <v>16023000.0</v>
       </c>
       <c r="V15">
-        <v>-15839000.0</v>
+        <v>15839000.0</v>
       </c>
       <c r="W15">
-        <v>-15782000.0</v>
+        <v>15782000.0</v>
       </c>
       <c r="X15">
-        <v>-26879000.0</v>
+        <v>26879000.0</v>
       </c>
       <c r="Y15">
-        <v>-30307000.0</v>
+        <v>30307000.0</v>
       </c>
       <c r="Z15">
-        <v>-29876000.0</v>
+        <v>29876000.0</v>
       </c>
       <c r="AA15">
-        <v>-29624000.0</v>
+        <v>29624000.0</v>
       </c>
       <c r="AB15">
-        <v>-29510000.0</v>
+        <v>29510000.0</v>
       </c>
       <c r="AC15">
-        <v>-29400000.0</v>
+        <v>29400000.0</v>
       </c>
       <c r="AD15">
-        <v>-29600000.0</v>
+        <v>29600000.0</v>
       </c>
       <c r="AE15">
-        <v>-30000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AF15">
-        <v>-30800000.0</v>
+        <v>30800000.0</v>
       </c>
       <c r="AG15"/>
       <c r="AH15">
-        <v>-30800000.0</v>
+        <v>30800000.0</v>
       </c>
       <c r="AI15">
-        <v>-29900000.0</v>
+        <v>29900000.0</v>
       </c>
       <c r="AJ15">
-        <v>-27100000.0</v>
+        <v>27100000.0</v>
       </c>
       <c r="AK15">
-        <v>-25800000.0</v>
+        <v>25800000.0</v>
       </c>
       <c r="AL15">
-        <v>-23900000.0</v>
+        <v>23900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B16">
         <v>305000000.0</v>
       </c>
       <c r="C16">
         <v>230000000.0</v>
       </c>
       <c r="D16">
         <v>50265000.0</v>
       </c>
       <c r="E16">
         <v>110660000.0</v>
       </c>
       <c r="F16">
         <v>138436000.0</v>
       </c>
       <c r="G16">
         <v>99581000.0</v>
       </c>
       <c r="H16">
         <v>126201000.0</v>
       </c>
       <c r="I16">
         <v>142685000.0</v>
       </c>
@@ -38653,93 +38834,93 @@
       </c>
       <c r="AF16">
         <v>18900000.0</v>
       </c>
       <c r="AG16">
         <v>3100000.0</v>
       </c>
       <c r="AH16">
         <v>19200000.0</v>
       </c>
       <c r="AI16">
         <v>3100000.0</v>
       </c>
       <c r="AJ16">
         <v>44800000.0</v>
       </c>
       <c r="AK16">
         <v>28500000.0</v>
       </c>
       <c r="AL16">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B18">
         <v>36000000.0</v>
       </c>
       <c r="C18">
         <v>120000000.0</v>
       </c>
       <c r="D18">
         <v>-59386000.0</v>
       </c>
       <c r="E18">
         <v>-78560000.0</v>
       </c>
       <c r="F18">
         <v>40940000.0</v>
       </c>
       <c r="G18">
         <v>80857000.0</v>
       </c>
       <c r="H18">
         <v>75070000.0</v>
       </c>
       <c r="I18">
         <v>-48081000.0</v>
       </c>
@@ -38811,193 +38992,193 @@
       </c>
       <c r="AF18">
         <v>86700000.0</v>
       </c>
       <c r="AG18">
         <v>-37200000.0</v>
       </c>
       <c r="AH18">
         <v>-67400000.0</v>
       </c>
       <c r="AI18">
         <v>-8800000.0</v>
       </c>
       <c r="AJ18">
         <v>63600000.0</v>
       </c>
       <c r="AK18">
         <v>90300000.0</v>
       </c>
       <c r="AL18">
         <v>12400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-37101000.0</v>
       </c>
       <c r="E19">
         <v>-33098000.0</v>
       </c>
       <c r="F19">
         <v>-489766000.0</v>
       </c>
       <c r="G19">
         <v>-26773000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>10976000.0</v>
       </c>
       <c r="E21">
         <v>68232000.0</v>
       </c>
       <c r="F21">
         <v>497280000.0</v>
       </c>
       <c r="G21">
         <v>-76638000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22">
         <v>-159000000.0</v>
       </c>
       <c r="C22">
         <v>-154000000.0</v>
       </c>
       <c r="D22">
         <v>-78103000.0</v>
       </c>
       <c r="E22">
         <v>-194117000.0</v>
       </c>
       <c r="F22">
         <v>6721000.0</v>
       </c>
       <c r="G22">
         <v>20783000.0</v>
       </c>
       <c r="H22">
         <v>-21541000.0</v>
       </c>
       <c r="I22">
         <v>-177604000.0</v>
       </c>
@@ -39069,51 +39250,51 @@
       </c>
       <c r="AF22">
         <v>65800000.0</v>
       </c>
       <c r="AG22">
         <v>-118300000.0</v>
       </c>
       <c r="AH22">
         <v>20400000.0</v>
       </c>
       <c r="AI22">
         <v>56500000.0</v>
       </c>
       <c r="AJ22">
         <v>76000000.0</v>
       </c>
       <c r="AK22">
         <v>88300000.0</v>
       </c>
       <c r="AL22">
         <v>92900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B23">
         <v>34000000.0</v>
       </c>
       <c r="C23">
         <v>-107000000.0</v>
       </c>
       <c r="D23">
         <v>-11925000.0</v>
       </c>
       <c r="E23">
         <v>-2547000.0</v>
       </c>
       <c r="F23">
         <v>-338000.0</v>
       </c>
       <c r="G23">
         <v>-176000.0</v>
       </c>
       <c r="H23">
         <v>-3760000.0</v>
       </c>
       <c r="I23">
         <v>-2151000.0</v>
       </c>
@@ -39157,51 +39338,51 @@
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
       <c r="AF23"/>
       <c r="AG23">
         <v>-100000.0</v>
       </c>
       <c r="AH23"/>
       <c r="AI23">
         <v>100000.0</v>
       </c>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B24">
         <v>22000000.0</v>
       </c>
       <c r="C24">
         <v>33000000.0</v>
       </c>
       <c r="D24">
         <v>2520000.0</v>
       </c>
       <c r="E24">
         <v>3229000.0</v>
       </c>
       <c r="F24">
         <v>5127000.0</v>
       </c>
       <c r="G24">
         <v>1363000.0</v>
       </c>
       <c r="H24">
         <v>2035000.0</v>
       </c>
       <c r="I24">
         <v>3394000.0</v>
       </c>
@@ -39273,51 +39454,51 @@
       </c>
       <c r="AF24">
         <v>-5700000.0</v>
       </c>
       <c r="AG24">
         <v>3400000.0</v>
       </c>
       <c r="AH24">
         <v>3500000.0</v>
       </c>
       <c r="AI24">
         <v>4500000.0</v>
       </c>
       <c r="AJ24">
         <v>-4900000.0</v>
       </c>
       <c r="AK24">
         <v>-5500000.0</v>
       </c>
       <c r="AL24">
         <v>7200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B25">
         <v>91000000.0</v>
       </c>
       <c r="C25">
         <v>205000000.0</v>
       </c>
       <c r="D25">
         <v>88271000.0</v>
       </c>
       <c r="E25">
         <v>259598000.0</v>
       </c>
       <c r="F25">
         <v>57217000.0</v>
       </c>
       <c r="G25">
         <v>56758000.0</v>
       </c>
       <c r="H25">
         <v>122088000.0</v>
       </c>
       <c r="I25">
         <v>222584000.0</v>
       </c>
@@ -39389,51 +39570,51 @@
       </c>
       <c r="AF25">
         <v>500000.0</v>
       </c>
       <c r="AG25">
         <v>209500000.0</v>
       </c>
       <c r="AH25">
         <v>300000.0</v>
       </c>
       <c r="AI25">
         <v>800000.0</v>
       </c>
       <c r="AJ25">
         <v>1400000.0</v>
       </c>
       <c r="AK25">
         <v>2300000.0</v>
       </c>
       <c r="AL25">
         <v>-16800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>-12180000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>-5675000.0</v>
       </c>
       <c r="P26">
         <v>-48033000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
@@ -39457,51 +39638,51 @@
       <c r="AE26">
         <v>-19100000.0</v>
       </c>
       <c r="AF26">
         <v>-19100000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26">
         <v>-4300000.0</v>
       </c>
       <c r="AI26">
         <v>-19700000.0</v>
       </c>
       <c r="AJ26">
         <v>-17300000.0</v>
       </c>
       <c r="AK26">
         <v>-33800000.0</v>
       </c>
       <c r="AL26">
         <v>-25500000.0</v>
       </c>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>7000000.0</v>
       </c>
       <c r="D27">
         <v>2797000.0</v>
       </c>
       <c r="E27">
         <v>831000.0</v>
       </c>
       <c r="F27">
         <v>5063000.0</v>
       </c>
       <c r="G27">
         <v>5655000.0</v>
       </c>
       <c r="H27">
         <v>3583000.0</v>
       </c>
       <c r="I27">
         <v>6288000.0</v>
       </c>
       <c r="J27">
         <v>5494000.0</v>
@@ -39533,51 +39714,51 @@
       <c r="S27">
         <v>4350000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B28">
         <v>-21000000.0</v>
       </c>
       <c r="C28">
         <v>-109000000.0</v>
       </c>
       <c r="D28">
         <v>-949000.0</v>
       </c>
       <c r="E28">
         <v>46919000.0</v>
       </c>
       <c r="F28">
         <v>462352000.0</v>
       </c>
       <c r="G28">
         <v>-100306000.0</v>
       </c>
       <c r="H28">
         <v>-72774000.0</v>
       </c>
       <c r="I28">
         <v>-91426000.0</v>
       </c>
@@ -39649,51 +39830,51 @@
       </c>
       <c r="AF28">
         <v>-71400000.0</v>
       </c>
       <c r="AG28">
         <v>-4400000.0</v>
       </c>
       <c r="AH28">
         <v>107200000.0</v>
       </c>
       <c r="AI28">
         <v>-37300000.0</v>
       </c>
       <c r="AJ28">
         <v>-42500000.0</v>
       </c>
       <c r="AK28">
         <v>-59000000.0</v>
       </c>
       <c r="AL28">
         <v>-179500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B29">
         <v>103000000.0</v>
       </c>
       <c r="C29">
         <v>192000000.0</v>
       </c>
       <c r="D29">
         <v>-25616000.0</v>
       </c>
       <c r="E29">
         <v>-40820000.0</v>
       </c>
       <c r="F29">
         <v>70977000.0</v>
       </c>
       <c r="G29">
         <v>108993000.0</v>
       </c>
       <c r="H29">
         <v>102835000.0</v>
       </c>
       <c r="I29">
         <v>-5952000.0</v>
       </c>
@@ -39765,51 +39946,51 @@
       </c>
       <c r="AF29">
         <v>112500000.0</v>
       </c>
       <c r="AG29">
         <v>46300000.0</v>
       </c>
       <c r="AH29">
         <v>45400000.0</v>
       </c>
       <c r="AI29">
         <v>81500000.0</v>
       </c>
       <c r="AJ29">
         <v>110200000.0</v>
       </c>
       <c r="AK29">
         <v>125700000.0</v>
       </c>
       <c r="AL29">
         <v>69300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B30">
         <v>-8000000.0</v>
       </c>
       <c r="C30">
         <v>-39000000.0</v>
       </c>
       <c r="D30">
         <v>-37101000.0</v>
       </c>
       <c r="E30">
         <v>-33098000.0</v>
       </c>
       <c r="F30">
         <v>-489766000.0</v>
       </c>
       <c r="G30">
         <v>-26773000.0</v>
       </c>
       <c r="H30">
         <v>-27113000.0</v>
       </c>
       <c r="I30">
         <v>-217640000.0</v>
       </c>
@@ -39900,1325 +40081,1334 @@
       <c r="AL30">
         <v>108300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EO30"/>
+  <dimension ref="A1:EP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:145">
+    <row r="1" spans="1:146">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D1" t="s">
         <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H1" t="s">
         <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
+        <v>109</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="L1" t="s">
         <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
+        <v>112</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="P1" t="s">
         <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="T1" t="s">
         <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
+        <v>118</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="X1" t="s">
         <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AB1" t="s">
         <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AF1" t="s">
         <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AJ1" t="s">
         <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AN1" t="s">
         <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AR1" t="s">
         <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AV1" t="s">
         <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="AZ1" t="s">
         <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BD1" t="s">
         <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BH1" t="s">
         <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BL1" t="s">
         <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BP1" t="s">
         <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BT1" t="s">
         <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BX1" t="s">
         <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CB1" t="s">
         <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CF1" t="s">
         <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CJ1" t="s">
         <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CN1" t="s">
         <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CR1" t="s">
         <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CV1" t="s">
         <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="CZ1" t="s">
         <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DD1" t="s">
         <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DH1" t="s">
         <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DL1" t="s">
         <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DP1" t="s">
         <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DT1" t="s">
         <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DX1" t="s">
         <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
+      <c r="EP1" t="s">
+        <v>211</v>
+      </c>
     </row>
-    <row r="2" spans="1:145">
+    <row r="2" spans="1:146">
       <c r="A2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B2">
+        <v>264000000.0</v>
+      </c>
+      <c r="C2">
         <v>305000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>276000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>282000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>215000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>230000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37061000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30181000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55360000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52741000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53864000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>88641000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>119162000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>95335000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>71476000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90198000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>148814000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>100032000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84165000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87366000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>111665000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59241000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>76619000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>104225000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>126201000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57046000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58945000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>76666000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>142685000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>234070000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>107189000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>117277000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>116219000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>84287000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69442000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>57227000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55444000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>50752000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>58532000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>70262000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>105304000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>73665000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>65762000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>71570000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>99837000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>53655000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28016000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>74785000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>122882000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>63635000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>44755000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>76440000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>97679000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28322000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23437000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>24899000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>38277000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>98251000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>108296000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>115937000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>95788000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>63333000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>42627000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>26575000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>135420000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>116240000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>78204000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23672000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32234000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15947000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18611000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>37638000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>29833000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17820000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12996000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10471000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21985000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13881000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>23801000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>28818000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>57442000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15383000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>22649000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23846000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>39951000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11231000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>11097000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>18883000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>15566000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14665000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>27423000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>46250000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>32248000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>20317000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>21684000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>97477000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>95501000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>92351000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>96933000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>89142000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>110552000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>90845000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>87144000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>72719000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>76035000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>64400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>54100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>48200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>50900000.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>66900000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>31800000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>18900000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>3100000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>19200000.0</v>
       </c>
-      <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
-      <c r="EC2">
+      <c r="EC2"/>
+      <c r="ED2">
         <v>3100000.0</v>
       </c>
-      <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
-      <c r="EG2">
+      <c r="EG2"/>
+      <c r="EH2">
         <v>44800000.0</v>
       </c>
-      <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
-      <c r="EK2">
+      <c r="EK2"/>
+      <c r="EL2">
         <v>28500000.0</v>
       </c>
-      <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
-      <c r="EO2">
+      <c r="EO2"/>
+      <c r="EP2">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:145">
+    <row r="3" spans="1:146">
       <c r="A3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B3">
-        <v>15000000</v>
+        <v>14000000</v>
       </c>
       <c r="C3">
         <v>15000000</v>
       </c>
       <c r="D3">
+        <v>15000000</v>
+      </c>
+      <c r="E3">
         <v>13000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8523000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5690000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7482000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8541000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7771000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7958000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7656000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7387000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10348000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12349000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11518000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7308000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5832000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5379000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7971000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8154000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4997000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7014000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9748000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7384000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4768000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5865000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9974000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6218000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5869000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20068000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30132000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31125000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34264000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>36783000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>43210000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>36557000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>37097000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>43294000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25609000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>29705000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>22826000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21749000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19010000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>16880000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15721000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14435000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16958000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>25266000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>29432000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>31391000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13725000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>14440000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16435000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14152000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>19849000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16765000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>19789000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>8088000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>13222000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7824000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9309000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6136000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9553000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5229000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>6241000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5234000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11630000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15432000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16150000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>9257000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9671000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5068000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>8431000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5790000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9235000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9975000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>20009000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5241000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>8991000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8028000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>9325000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4680000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4239000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3227000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6016000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5105000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>10746000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>10464000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>20325000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>25223000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>8569000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>16843000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>17737000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>7984000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>11520000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>12927000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>13930000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>9468000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>11704000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>8121000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5961000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3429000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>940000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>13200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5900000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>10200000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>11300000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>156700000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>9800000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>15400000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>21400000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>12700000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>8200000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>12100000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>13100000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>7600000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>4700000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>6500000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>9300000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>6800000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>3200000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>23300000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>21200000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>22900000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>16100000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>34500000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>31300000</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>32900000</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>14100000</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>23200000</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>25900000</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>22400000</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>18800000</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>16100000</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>15100000</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>8700000</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>6700000</v>
       </c>
-      <c r="EL3">
+      <c r="EM3">
         <v>10800000</v>
       </c>
-      <c r="EM3">
+      <c r="EN3">
         <v>9000000</v>
       </c>
-      <c r="EN3">
+      <c r="EO3">
         <v>9600000</v>
       </c>
-      <c r="EO3">
+      <c r="EP3">
         <v>6000000</v>
       </c>
     </row>
-    <row r="4" spans="1:145">
+    <row r="4" spans="1:146">
       <c r="A4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -41320,54 +41510,55 @@
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
+      <c r="EP4"/>
     </row>
-    <row r="5" spans="1:145">
+    <row r="5" spans="1:146">
       <c r="A5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -41469,872 +41660,879 @@
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
+      <c r="EP5"/>
     </row>
-    <row r="6" spans="1:145">
+    <row r="6" spans="1:146">
       <c r="A6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B6">
+        <v>39000000.0</v>
+      </c>
+      <c r="C6">
         <v>-41000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>67000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6848000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2853000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20357000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1776000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1123000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-34777000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-30521000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15325000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>23859000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-18722000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-58616000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>38404000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15867000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3201000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-24299000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>40340000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17378000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-27606000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21976000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>69155000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1899000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17721000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-66019000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-91385000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>126881000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10088000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1058000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>31932000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>14845000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12215000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1783000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4692000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-7780000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11730000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-35042000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>31639000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7903000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5808000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-28267000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>46182000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25639000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-46769000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-48097000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>59247000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>18880000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-31685000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-21239000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>69357000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4885000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1462000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-13378000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-59974000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-10045000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-7641000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>20149000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>32455000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>20706000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16052000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-108845000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>19180000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>38036000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>54532000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8562000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>16287000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2664000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-19027000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>7805000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>12013000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4824000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2525000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-11514000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8104000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-9920000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-5017000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-28624000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>42059000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-7266000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1197000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-16105000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>28720000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>134000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-7786000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3317000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>901000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-12758000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-18827000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>14002000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>15757000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2046000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-75793000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1976000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3150000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-4582000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>7791000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-21410000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>19707000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3701000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>14425000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-3316000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>11635000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>10300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-2700000.0</v>
       </c>
-      <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
-      <c r="DI6">
+      <c r="DI6"/>
+      <c r="DJ6">
         <v>-66900000.0</v>
       </c>
-      <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
-      <c r="DM6">
+      <c r="DM6"/>
+      <c r="DN6">
         <v>-31800000.0</v>
       </c>
-      <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
-      <c r="DQ6">
+      <c r="DQ6"/>
+      <c r="DR6">
         <v>-18900000.0</v>
       </c>
-      <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
-      <c r="DU6">
+      <c r="DU6"/>
+      <c r="DV6">
         <v>-3100000.0</v>
       </c>
-      <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
-      <c r="DY6">
+      <c r="DY6"/>
+      <c r="DZ6">
         <v>-19200000.0</v>
       </c>
-      <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
-      <c r="EC6">
+      <c r="EC6"/>
+      <c r="ED6">
         <v>-3100000.0</v>
       </c>
-      <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
-      <c r="EG6">
+      <c r="EG6"/>
+      <c r="EH6">
         <v>-44800000.0</v>
       </c>
-      <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
-      <c r="EK6">
+      <c r="EK6"/>
+      <c r="EL6">
         <v>-28500000.0</v>
       </c>
-      <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
-      <c r="EO6">
+      <c r="EO6"/>
+      <c r="EP6">
         <v>-2800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:145">
+    <row r="7" spans="1:146">
       <c r="A7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B7">
+        <v>45000000.0</v>
+      </c>
+      <c r="C7">
         <v>-35000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>114000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-54000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-100000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15958000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11399000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-24507000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14963000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-944000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4752000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-35672000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15116000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5100000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-28422000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-74904000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>38655000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14986000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9772000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-28274000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>63062000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>992000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9155000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-27031000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>67057000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12103000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-16144000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-41340000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2327000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2273000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-31057000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-18513000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>24160000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2724000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>5989000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-25925000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>64124000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14178000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>8508000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-26107000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>37318000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15177000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>143000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-30702000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>44621000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8010000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-36333000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-43831000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>39975000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>53000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>11842000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-21807000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>25219000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-35474000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>16074000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-29952000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>41968000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>11562000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-10207000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-28133000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-44772000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-12294000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-7817000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>863000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>8345000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>30887000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>40778000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-29957000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>12978000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-5168000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-9818000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-22283000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>28604000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>8323000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>10526000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-12902000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>6091000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-33979000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-5906000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-26382000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>13228000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-3020000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>2070000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-25310000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>7006000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-14118000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-10686000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-8969000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>12562000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-11778000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>12899000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-6244000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>37267000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>401000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>15597000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-14303000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-3954000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-20366000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1494000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-32083000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>20174000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1089000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-1656000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-14940000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-4468000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>700000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-3900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-11200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>26000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>3600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>4900000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-20100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>9300000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1900000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>15900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-21600000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-4200000.0</v>
       </c>
-      <c r="DO7"/>
-      <c r="DP7">
+      <c r="DP7"/>
+      <c r="DQ7">
         <v>-4100000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-8900000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>3000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-6800000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>8100000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-7800000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>7500000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-10900000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>1900000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-16100000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>7500000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>-5100000.0</v>
       </c>
-      <c r="EB7">
+      <c r="EC7">
         <v>-6100000.0</v>
       </c>
-      <c r="EC7">
+      <c r="ED7">
         <v>-9800000.0</v>
       </c>
-      <c r="ED7">
+      <c r="EE7">
         <v>-1100000.0</v>
       </c>
-      <c r="EE7">
+      <c r="EF7">
         <v>-6800000.0</v>
       </c>
-      <c r="EF7">
+      <c r="EG7">
         <v>7600000.0</v>
       </c>
-      <c r="EG7">
+      <c r="EH7">
         <v>-17100000.0</v>
       </c>
-      <c r="EH7">
+      <c r="EI7">
         <v>1900000.0</v>
       </c>
-      <c r="EI7">
+      <c r="EJ7">
         <v>6500000.0</v>
       </c>
-      <c r="EJ7">
+      <c r="EK7">
         <v>7800000.0</v>
       </c>
-      <c r="EK7">
+      <c r="EL7">
         <v>-14100000.0</v>
       </c>
-      <c r="EL7">
+      <c r="EM7">
         <v>3200000.0</v>
       </c>
-      <c r="EM7">
+      <c r="EN7">
         <v>400000.0</v>
       </c>
-      <c r="EN7">
+      <c r="EO7">
         <v>12100000.0</v>
       </c>
-      <c r="EO7">
+      <c r="EP7">
         <v>-20500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:145">
+    <row r="8" spans="1:146">
       <c r="A8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -42436,906 +42634,909 @@
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
+      <c r="EP8"/>
     </row>
-    <row r="9" spans="1:145">
+    <row r="9" spans="1:146">
       <c r="A9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>8720000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2691000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10070000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3028000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14426000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6486000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2306000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7596000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10046000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>382000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-53318000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4510000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7771000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4531000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-7002000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15616000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7441000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8591000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-7203000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-42000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>11573000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6640000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10364000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4370000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9077000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5714000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>13564000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3614000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1049000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-11462000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21299000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4456000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-10847000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2376000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8260000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-789000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-6815000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-13968000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30124000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-11723000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-12578000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-11227000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>22719000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3488000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-533000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-19475000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>22584000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-13184000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>554000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-13333000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>20063000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2134000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6210000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-24636000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>18008000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1084000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3012000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-14510000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>16345000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-6810000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7030000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-23000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>17100000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-14086000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-6106000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-14576000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>21982000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>972000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-1589000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-4703000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>8333000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-4259000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-9133000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-12768000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3049000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-2046000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-1113000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-5766000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>12149000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-7070000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>867000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-5476000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>6449000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-7572000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>12271000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-6749000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>7518000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>491000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>447000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-6065000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>7892000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-8983000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1150000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-14409000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>13999000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-2015000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2905000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-14406000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>6230000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-1800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-11400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>11000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>6800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-13900000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>6800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-5200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>6300000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-8400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3500000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>3200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-2400000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-2000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>7700000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>-1300000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-900000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-8600000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-700000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>-8000000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>-900000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>-5000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>11400000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>-4000000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>1200000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>-4400000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>8000000.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>-2300000.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>1600000.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>-3100000.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>3600000.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>-2900000.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>3100000.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>3200000.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>7400000.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>-5100000.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>4600000.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>-12800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:145">
+    <row r="10" spans="1:146">
       <c r="A10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>1828000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7223000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5082000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8463000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2798000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7171000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8827000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26388000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-25670000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-27449000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17699000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5379000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12770000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8622000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-13248000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4631000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9679000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3762000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3688000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6341000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4215000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6280000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13233000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8176000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11274000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13980000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-15060000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6292000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>699000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5157000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-9907000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7119000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5602000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6407000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5888000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2340000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2895000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3877000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4732000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1474000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1801000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10104000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-11679000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4521000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5154000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4171000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1545000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7006000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-11440000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-9726000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-144000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9511000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-12342000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-4305000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-8950000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1701000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1546000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1889000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5438000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>15254000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>26945000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8554000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-8760000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-7000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1130000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-2338000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1675000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5115000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9060000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4007000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-7901000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6486000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-9086000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1632000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>85000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>466000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>856000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-7602000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-2397000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-2472000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-238000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>831000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3675000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-385000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1702000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1932000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2438000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-2947000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>534000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-2802000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2916000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-411000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1145000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>151000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-95000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2626000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3888000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4932000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-3465000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-3300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>8300000.0</v>
       </c>
-      <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>6700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-1500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-9700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-3000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-3500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>2000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-3000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-1700000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-4700000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>4200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>1100000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>6600000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-200000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>4000000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>-7600000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>-4300000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>-1600000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>3000000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>-4700000.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>1400000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>2000000.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>2100000.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>-7300000.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>1800000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>-700000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>3000000.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>-14100000.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>-1600000.0</v>
       </c>
-      <c r="EN10">
+      <c r="EO10">
         <v>1900000.0</v>
       </c>
-      <c r="EO10">
+      <c r="EP10">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:145">
+    <row r="11" spans="1:146">
       <c r="A11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -43437,54 +43638,55 @@
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
+      <c r="EP11"/>
     </row>
-    <row r="12" spans="1:145">
+    <row r="12" spans="1:146">
       <c r="A12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -43586,54 +43788,55 @@
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
+      <c r="EP12"/>
     </row>
-    <row r="13" spans="1:145">
+    <row r="13" spans="1:146">
       <c r="A13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -43735,74 +43938,77 @@
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
+      <c r="EP13"/>
     </row>
-    <row r="14" spans="1:145">
+    <row r="14" spans="1:146">
       <c r="A14" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B14">
+        <v>51000000.0</v>
+      </c>
+      <c r="C14">
         <v>49000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="E14">
         <v>58000000.0</v>
       </c>
       <c r="F14">
+        <v>58000000.0</v>
+      </c>
+      <c r="G14">
         <v>53000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15829000.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
@@ -43820,1070 +44026,1075 @@
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>14237000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>15708000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>15948000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14718000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13708000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14428000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>14132000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>13733000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12899000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14657000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>10116000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>12349000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>12461000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>12530000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>12790000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>12866000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>12029000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13189000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>13148000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13232000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>17289000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13587000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>12568000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>12585000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>10549000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>12299000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>11125000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>11082000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>10469000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>11595000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>11084000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>11840000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10295000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>12056000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>11935000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>11820000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>11166000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>12100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>12200000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>12300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>11500000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>12500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>11800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>11900000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DL14">
         <v>9000000.0</v>
       </c>
       <c r="DM14">
+        <v>9000000.0</v>
+      </c>
+      <c r="DN14">
         <v>9200000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>8000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>8500000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>8600000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>8500000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200000.0</v>
       </c>
       <c r="DT14">
         <v>8200000.0</v>
       </c>
       <c r="DU14">
+        <v>8200000.0</v>
+      </c>
+      <c r="DV14">
         <v>8300000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>10600000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>10700000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>10900000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>10700000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>9200000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>9500000.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>9600000.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>9800000.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>7700000.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>8000000.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>7900000.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>8300000.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>7500000.0</v>
       </c>
-      <c r="EI14">
+      <c r="EJ14">
         <v>7400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="EK14">
         <v>7900000.0</v>
       </c>
       <c r="EL14">
+        <v>7900000.0</v>
+      </c>
+      <c r="EM14">
         <v>7100000.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="EO14">
         <v>7700000.0</v>
       </c>
+      <c r="EP14">
+        <v>7700000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:145">
+    <row r="15" spans="1:146">
       <c r="A15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
-        <v>-1111000000.0</v>
-[...1 lines deleted...]
-      <c r="G15"/>
+        <v>1111000000.0</v>
+      </c>
+      <c r="G15">
+        <v>1111000000.0</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
-        <v>-6261000.0</v>
+        <v>6268000.0</v>
       </c>
       <c r="Q15">
-        <v>-6237000.0</v>
+        <v>6261000.0</v>
       </c>
       <c r="R15">
-        <v>-6234000.0</v>
+        <v>6237000.0</v>
       </c>
       <c r="S15">
-        <v>-6233000.0</v>
+        <v>6234000.0</v>
       </c>
       <c r="T15">
-        <v>-6001000.0</v>
+        <v>6233000.0</v>
       </c>
       <c r="U15">
-        <v>-5990000.0</v>
+        <v>6001000.0</v>
       </c>
       <c r="V15">
-        <v>-5990000.0</v>
+        <v>5990000.0</v>
       </c>
       <c r="W15">
-        <v>-5989000.0</v>
+        <v>5990000.0</v>
       </c>
       <c r="X15">
-        <v>-5761000.0</v>
+        <v>5989000.0</v>
       </c>
       <c r="Y15">
-        <v>-5752000.0</v>
+        <v>5761000.0</v>
       </c>
       <c r="Z15">
-        <v>-5742000.0</v>
+        <v>5752000.0</v>
       </c>
       <c r="AA15">
-        <v>-5742000.0</v>
+        <v>5742000.0</v>
       </c>
       <c r="AB15">
-        <v>-5732000.0</v>
+        <v>5742000.0</v>
       </c>
       <c r="AC15">
-        <v>-5720000.0</v>
+        <v>5732000.0</v>
       </c>
       <c r="AD15">
-        <v>-5696000.0</v>
+        <v>5720000.0</v>
       </c>
       <c r="AE15">
-        <v>-5696000.0</v>
+        <v>5696000.0</v>
       </c>
       <c r="AF15">
-        <v>-5689000.0</v>
+        <v>5696000.0</v>
       </c>
       <c r="AG15">
-        <v>-5679000.0</v>
+        <v>5689000.0</v>
       </c>
       <c r="AH15">
-        <v>-5675000.0</v>
+        <v>5679000.0</v>
       </c>
       <c r="AI15">
-        <v>-5675000.0</v>
+        <v>5675000.0</v>
       </c>
       <c r="AJ15">
-        <v>-5675000.0</v>
+        <v>5675000.0</v>
       </c>
       <c r="AK15">
-        <v>-5455000.0</v>
+        <v>5675000.0</v>
       </c>
       <c r="AL15">
-        <v>-5455000.0</v>
+        <v>5455000.0</v>
       </c>
       <c r="AM15">
-        <v>-5455000.0</v>
+        <v>5455000.0</v>
       </c>
       <c r="AN15">
-        <v>-5448000.0</v>
+        <v>5455000.0</v>
       </c>
       <c r="AO15">
-        <v>-5231000.0</v>
+        <v>5448000.0</v>
       </c>
       <c r="AP15">
-        <v>-5228000.0</v>
+        <v>5231000.0</v>
       </c>
       <c r="AQ15">
-        <v>-5223000.0</v>
+        <v>5228000.0</v>
       </c>
       <c r="AR15">
-        <v>-5218000.0</v>
+        <v>5223000.0</v>
       </c>
       <c r="AS15">
-        <v>-4774000.0</v>
+        <v>5218000.0</v>
       </c>
       <c r="AT15">
-        <v>-4761000.0</v>
+        <v>4774000.0</v>
       </c>
       <c r="AU15">
-        <v>-4771000.0</v>
+        <v>4761000.0</v>
       </c>
       <c r="AV15">
-        <v>-4801000.0</v>
+        <v>4771000.0</v>
       </c>
       <c r="AW15">
-        <v>-4363000.0</v>
+        <v>4801000.0</v>
       </c>
       <c r="AX15">
-        <v>-4362000.0</v>
+        <v>4363000.0</v>
       </c>
       <c r="AY15">
-        <v>-4358000.0</v>
+        <v>4362000.0</v>
       </c>
       <c r="AZ15">
-        <v>-4340000.0</v>
+        <v>4358000.0</v>
       </c>
       <c r="BA15">
-        <v>-3905000.0</v>
+        <v>4340000.0</v>
       </c>
       <c r="BB15">
-        <v>-3912000.0</v>
+        <v>3905000.0</v>
       </c>
       <c r="BC15">
-        <v>-3896000.0</v>
+        <v>3912000.0</v>
       </c>
       <c r="BD15">
-        <v>-3902000.0</v>
+        <v>3896000.0</v>
       </c>
       <c r="BE15">
-        <v>-3898000.0</v>
+        <v>3902000.0</v>
       </c>
       <c r="BF15">
-        <v>-4033000.0</v>
+        <v>3898000.0</v>
       </c>
       <c r="BG15">
-        <v>-4182000.0</v>
+        <v>4033000.0</v>
       </c>
       <c r="BH15">
-        <v>-4190000.0</v>
+        <v>4182000.0</v>
       </c>
       <c r="BI15">
-        <v>-4206000.0</v>
+        <v>4190000.0</v>
       </c>
       <c r="BJ15">
-        <v>-4190000.0</v>
+        <v>4206000.0</v>
       </c>
       <c r="BK15">
-        <v>-4196000.0</v>
+        <v>4190000.0</v>
       </c>
       <c r="BL15">
-        <v>-4195000.0</v>
+        <v>4196000.0</v>
       </c>
       <c r="BM15">
-        <v>-4165000.0</v>
+        <v>4195000.0</v>
       </c>
       <c r="BN15">
-        <v>-4163000.0</v>
+        <v>4165000.0</v>
       </c>
       <c r="BO15">
-        <v>-4161000.0</v>
+        <v>4163000.0</v>
       </c>
       <c r="BP15">
-        <v>-4143000.0</v>
+        <v>4161000.0</v>
       </c>
       <c r="BQ15">
-        <v>-4129000.0</v>
+        <v>4143000.0</v>
       </c>
       <c r="BR15">
-        <v>-4126000.0</v>
+        <v>4129000.0</v>
       </c>
       <c r="BS15">
-        <v>-4123000.0</v>
+        <v>4126000.0</v>
       </c>
       <c r="BT15">
-        <v>-4116000.0</v>
+        <v>4123000.0</v>
       </c>
       <c r="BU15">
-        <v>-4104000.0</v>
+        <v>4116000.0</v>
       </c>
       <c r="BV15">
-        <v>-4097000.0</v>
+        <v>4104000.0</v>
       </c>
       <c r="BW15">
-        <v>-4094000.0</v>
+        <v>4097000.0</v>
       </c>
       <c r="BX15">
-        <v>-4124000.0</v>
+        <v>4094000.0</v>
       </c>
       <c r="BY15">
-        <v>-4035000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="BZ15">
-        <v>-4030000.0</v>
+        <v>4035000.0</v>
       </c>
       <c r="CA15">
-        <v>-4026000.0</v>
+        <v>4030000.0</v>
       </c>
       <c r="CB15">
-        <v>-3995000.0</v>
+        <v>4026000.0</v>
       </c>
       <c r="CC15">
-        <v>-3972000.0</v>
+        <v>3995000.0</v>
       </c>
       <c r="CD15">
-        <v>-3966000.0</v>
+        <v>3972000.0</v>
       </c>
       <c r="CE15">
-        <v>-3959000.0</v>
+        <v>3966000.0</v>
       </c>
       <c r="CF15">
-        <v>-3958000.0</v>
+        <v>3959000.0</v>
       </c>
       <c r="CG15">
-        <v>-3956000.0</v>
+        <v>3958000.0</v>
       </c>
       <c r="CH15">
-        <v>-3950000.0</v>
-[...1 lines deleted...]
-      <c r="CI15"/>
+        <v>3956000.0</v>
+      </c>
+      <c r="CI15">
+        <v>3950000.0</v>
+      </c>
       <c r="CJ15"/>
-      <c r="CK15">
-[...1 lines deleted...]
-      </c>
+      <c r="CK15"/>
       <c r="CL15">
-        <v>-3939000.0</v>
+        <v>3941000.0</v>
       </c>
       <c r="CM15">
-        <v>-7638000.0</v>
+        <v>3939000.0</v>
       </c>
       <c r="CN15">
-        <v>-7654000.0</v>
+        <v>7638000.0</v>
       </c>
       <c r="CO15">
-        <v>-7648000.0</v>
+        <v>7654000.0</v>
       </c>
       <c r="CP15">
-        <v>-7633000.0</v>
+        <v>7648000.0</v>
       </c>
       <c r="CQ15">
-        <v>-7623000.0</v>
+        <v>7633000.0</v>
       </c>
       <c r="CR15">
-        <v>-7570000.0</v>
+        <v>7623000.0</v>
       </c>
       <c r="CS15">
-        <v>-7481000.0</v>
+        <v>7570000.0</v>
       </c>
       <c r="CT15">
-        <v>-7574000.0</v>
+        <v>7481000.0</v>
       </c>
       <c r="CU15">
-        <v>-7455000.0</v>
+        <v>7574000.0</v>
       </c>
       <c r="CV15">
-        <v>-7429000.0</v>
+        <v>7455000.0</v>
       </c>
       <c r="CW15">
-        <v>-7418000.0</v>
+        <v>7429000.0</v>
       </c>
       <c r="CX15">
-        <v>-7392000.0</v>
+        <v>7418000.0</v>
       </c>
       <c r="CY15">
-        <v>-7436000.0</v>
+        <v>7392000.0</v>
       </c>
       <c r="CZ15">
-        <v>-7403000.0</v>
+        <v>7436000.0</v>
       </c>
       <c r="DA15">
-        <v>-7393000.0</v>
+        <v>7403000.0</v>
       </c>
       <c r="DB15">
-        <v>-7410000.0</v>
+        <v>7393000.0</v>
       </c>
       <c r="DC15">
-        <v>-7400000.0</v>
+        <v>7410000.0</v>
       </c>
       <c r="DD15">
-        <v>-7300000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DE15">
-        <v>-7400000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="DF15">
-        <v>-7400000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DG15">
-        <v>-7300000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DH15">
-        <v>-7300000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="DI15">
-        <v>-7400000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="DJ15">
-        <v>-7400000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DK15">
-        <v>-7400000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DL15">
-        <v>-7400000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DM15">
-        <v>-7400000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DN15">
-        <v>-7500000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DO15">
-        <v>-7400000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="DP15">
-        <v>-7500000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="DQ15">
-        <v>-7600000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="DR15">
-        <v>-7600000.0</v>
+        <v>7600000.0</v>
       </c>
       <c r="DS15">
-        <v>-7700000.0</v>
+        <v>7600000.0</v>
       </c>
       <c r="DT15">
-        <v>-7800000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="DU15">
-        <v>-7700000.0</v>
-[...1 lines deleted...]
-      <c r="DV15"/>
+        <v>7800000.0</v>
+      </c>
+      <c r="DV15">
+        <v>7700000.0</v>
+      </c>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
-      <c r="DZ15">
-[...1 lines deleted...]
-      </c>
+      <c r="DZ15"/>
       <c r="EA15">
-        <v>-7700000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="EB15">
-        <v>-7700000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="EC15">
-        <v>-7700000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="ED15">
-        <v>-7700000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="EE15">
-        <v>-7700000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="EF15">
-        <v>-7800000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="EG15">
-        <v>-6700000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="EH15">
-        <v>-6800000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="EI15">
-        <v>-6700000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="EJ15">
-        <v>-6800000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="EK15">
-        <v>-6800000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="EL15">
-        <v>-7000000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="EM15">
-        <v>-7100000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="EN15">
-        <v>-5800000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="EO15">
-        <v>-5900000.0</v>
+        <v>5800000.0</v>
+      </c>
+      <c r="EP15">
+        <v>5900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:145">
+    <row r="16" spans="1:146">
       <c r="A16" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B16">
+        <v>303000000.0</v>
+      </c>
+      <c r="C16">
         <v>264000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>305000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>276000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>282000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>215000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43909000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33932000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30181000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>50265000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52741000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53864000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>88641000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>110660000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>95335000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>71476000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>90198000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>138436000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>100032000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>84165000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>87366000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>99581000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59241000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>76619000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>104225000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>126201000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>57046000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>58945000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>76666000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>142685000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>234070000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>107189000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>117277000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>116219000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>84287000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>69442000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>57227000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>55444000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>50752000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>58532000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>70262000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>105304000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>73665000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>65762000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>71570000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>99837000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>53655000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>28016000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>74785000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>122882000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>63635000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>44755000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>76440000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>97679000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>28322000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>23437000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>24899000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>38277000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>98251000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>108296000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>115937000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>95788000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>63333000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>42627000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>26575000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>135420000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>116240000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>78204000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>23672000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>32234000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15947000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18611000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>37638000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>29833000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>17820000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12996000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10471000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>21985000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13881000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>23801000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>28818000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>57442000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15383000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>22649000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>23846000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>39951000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11231000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>11097000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>18883000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>15566000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>14665000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>27423000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>46250000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>36074000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>23730000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>21684000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>97477000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>95501000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>92351000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>96933000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>89142000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>110552000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>90845000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>87144000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>72719000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>76035000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>64400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>54100000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>48200000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>50900000.0</v>
       </c>
-      <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
-      <c r="DJ16">
+      <c r="DJ16"/>
+      <c r="DK16">
         <v>66900000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
-      <c r="DN16">
+      <c r="DN16"/>
+      <c r="DO16">
         <v>31800000.0</v>
       </c>
-      <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
-      <c r="DR16">
+      <c r="DR16"/>
+      <c r="DS16">
         <v>18900000.0</v>
       </c>
-      <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
-      <c r="DV16">
+      <c r="DV16"/>
+      <c r="DW16">
         <v>3100000.0</v>
       </c>
-      <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
-      <c r="DZ16">
+      <c r="DZ16"/>
+      <c r="EA16">
         <v>19200000.0</v>
       </c>
-      <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
-      <c r="ED16">
+      <c r="ED16"/>
+      <c r="EE16">
         <v>3100000.0</v>
       </c>
-      <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
-      <c r="EH16">
+      <c r="EH16"/>
+      <c r="EI16">
         <v>44800000.0</v>
       </c>
-      <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
-      <c r="EL16">
+      <c r="EL16"/>
+      <c r="EM16">
         <v>28500000.0</v>
       </c>
-      <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
+      <c r="EP16"/>
     </row>
-    <row r="17" spans="1:145">
+    <row r="17" spans="1:146">
       <c r="A17" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -44985,516 +45196,520 @@
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
+      <c r="EP17"/>
     </row>
-    <row r="18" spans="1:145">
+    <row r="18" spans="1:146">
       <c r="A18" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B18">
+        <v>73000000.0</v>
+      </c>
+      <c r="C18">
         <v>-13000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>81000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>42000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-74000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3632000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7243000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40967000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7798000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3295000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-30347000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-40132000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>15877000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7795000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-23643000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-78589000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>20962000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>29824000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1579000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11425000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>76483000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17297000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-306000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12617000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>77493000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>27495000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>92000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30010000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>286000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1443000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-22593000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-27217000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>21334000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4806000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-13061000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-29222000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>13463000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-13760000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-11898000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-31853000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>37611000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>15305000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>532000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-19594000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>59187000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>25866000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-26877000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-24645000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>60984000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>22200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-15596000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>50656000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5493000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2354000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4409000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>39322000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>16058000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>911000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>19525000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>31403000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>32881000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>52996000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>14234000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>34801000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>49418000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>59811000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-6419000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>24036000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>5374000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-6566000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-21888000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>32898000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>35059000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>11194000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-7779000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7910000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-24781000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-46831000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-9953000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>22281000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-1343000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>4701000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-13795000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>9615000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>5671000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-3332000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>9043000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>6175000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-12342000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2375000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-16214000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>29227000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>820000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1557000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2503000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>14220000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-2488000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>15434000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-11112000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>30811000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>13416000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>25292000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>4674000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>24698000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>17100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>10900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>4800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>26100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>9500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-123700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>19500000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-5200000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>17100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-3900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>14000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>13400000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>18000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>13700000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>29100000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>15300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>31300000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>14300000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>5500000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-20100000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-4500000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-18100000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-14800000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>-18100000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>-18700000.0</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>-15800000.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>-1700000.0</v>
       </c>
-      <c r="EE18">
+      <c r="EF18">
         <v>-3500000.0</v>
       </c>
-      <c r="EF18">
+      <c r="EG18">
         <v>7700000.0</v>
       </c>
-      <c r="EG18">
+      <c r="EH18">
         <v>-11300000.0</v>
       </c>
-      <c r="EH18">
+      <c r="EI18">
         <v>14400000.0</v>
       </c>
-      <c r="EI18">
+      <c r="EJ18">
         <v>21200000.0</v>
       </c>
-      <c r="EJ18">
+      <c r="EK18">
         <v>17500000.0</v>
       </c>
-      <c r="EK18">
+      <c r="EL18">
         <v>10500000.0</v>
       </c>
-      <c r="EL18">
+      <c r="EM18">
         <v>29400000.0</v>
       </c>
-      <c r="EM18">
+      <c r="EN18">
         <v>23000000.0</v>
       </c>
-      <c r="EN18">
+      <c r="EO18">
         <v>28700000.0</v>
       </c>
-      <c r="EO18">
+      <c r="EP18">
         <v>9200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:145">
+    <row r="19" spans="1:146">
       <c r="A19" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>0.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>21000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7627000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5675000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7480000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8407000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
@@ -45585,54 +45800,55 @@
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
+      <c r="EP19"/>
     </row>
-    <row r="20" spans="1:145">
+    <row r="20" spans="1:146">
       <c r="A20" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45734,73 +45950,74 @@
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
+      <c r="EP20"/>
     </row>
-    <row r="21" spans="1:145">
+    <row r="21" spans="1:146">
       <c r="A21" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>-2000000.0</v>
       </c>
       <c r="F21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="G21">
         <v>1126000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>888000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3892000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -45893,2097 +46110,2107 @@
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
+      <c r="EP21"/>
     </row>
-    <row r="22" spans="1:145">
+    <row r="22" spans="1:146">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C22">
         <v>-34000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-40000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-18000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-41000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-60000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20002000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-15795000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-26150000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7716000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20574000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-36631000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13182000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-34242000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-49125000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2460000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-108290000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-11008000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7527000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1410000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8394000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9646000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6662000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2416000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7406000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-44750000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8643000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6293000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4603000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3289000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-703000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1280000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2264000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-10080000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3198000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5714000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>11603000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-16180000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>19601000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1965000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>16168000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>34298000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13504000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2848000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13925000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19557000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>30372000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4669000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14648000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>16477000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>34119000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>933000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>15629000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6970000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>20099000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>13432000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18878000.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>17426000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15268000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>-374000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>46040000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>45994000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>19870000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11538000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>13395000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>21662000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3156000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>19675000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>50409000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>7812000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1998000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3253000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14981000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5370000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-20722000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-11865000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>26947000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3663000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1709000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6290000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>19274000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2198000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-1629000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>36259000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-7395000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-6990000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>594000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>26777000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5584000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>13312000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7575000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11124000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>9525000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4541000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-22472000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>15364000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>12139000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>7179000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>14038000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>10644000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>14325000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>6400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>12600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>8100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>3200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>13800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>15300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>13800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>7500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>11200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>12800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>16900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>13300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>16200000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>14000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>17200000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>17100000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>19000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>12500000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-121000000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-1500000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>2200000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>2000000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>8400000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>2900000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>9300000.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>-200000.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>14200000.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>11900000.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>15500000.0</v>
       </c>
-      <c r="EG22">
+      <c r="EH22">
         <v>14900000.0</v>
       </c>
-      <c r="EH22">
+      <c r="EI22">
         <v>20600000.0</v>
       </c>
-      <c r="EI22">
+      <c r="EJ22">
         <v>17300000.0</v>
       </c>
-      <c r="EJ22">
+      <c r="EK22">
         <v>17600000.0</v>
       </c>
-      <c r="EK22">
+      <c r="EL22">
         <v>20500000.0</v>
       </c>
-      <c r="EL22">
+      <c r="EM22">
         <v>25900000.0</v>
       </c>
-      <c r="EM22">
+      <c r="EN22">
         <v>20200000.0</v>
       </c>
-      <c r="EN22">
+      <c r="EO22">
         <v>22200000.0</v>
       </c>
-      <c r="EO22">
+      <c r="EP22">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:145">
+    <row r="23" spans="1:146">
       <c r="A23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-2000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1112000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-61000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-214000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-42000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-32000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5023000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5296000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-240000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-550000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1789000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-8461000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1495000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-571000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>57000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>129000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>96000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-458000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-835000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>-524000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2401000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1143000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-28000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-15000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-965000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4531000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-16000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-112000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>331000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>930000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>272000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3059000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>421000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-15000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-913000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2416000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-113000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>52000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1035000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-781000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>661000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>-2057000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-694000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3536000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>730000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>629000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1572000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-4258000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3828000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>95037000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1725000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1615000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>34000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-34020000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>20000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>15000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>642000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>-93000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>80000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>792000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>768000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>-11419000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3941000.0</v>
       </c>
-      <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>1468000.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>-382000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>-101900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>101800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150200000.0</v>
       </c>
       <c r="DK23">
         <v>150200000.0</v>
       </c>
       <c r="DL23">
+        <v>150200000.0</v>
+      </c>
+      <c r="DM23">
         <v>-200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-150300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-100000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>-100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>100000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>23100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-23200000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>100000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>-1300000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>-200000.0</v>
       </c>
-      <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>100000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>6000000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>100000.0</v>
       </c>
-      <c r="EG23"/>
       <c r="EH23"/>
       <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
-      <c r="EL23">
+      <c r="EL23"/>
+      <c r="EM23">
         <v>-100000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>100000.0</v>
       </c>
-      <c r="EN23"/>
       <c r="EO23"/>
+      <c r="EP23"/>
     </row>
-    <row r="24" spans="1:145">
+    <row r="24" spans="1:146">
       <c r="A24" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>22000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>864000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>192000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1593000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>22000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>713000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>60000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3135000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>280000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2441000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1630000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>776000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>376000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>424000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>563000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>835000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>174000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>427000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>599000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-177516000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>269000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>607000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1129000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-132000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>26000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>83000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-385000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-98000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>20000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-267000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>21278000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-94000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>325000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1126000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1021000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1191000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1421000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>839000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1468000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>187000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-210942000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-102000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1322000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1536000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>7140000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>49000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>43219000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1002000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>35000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3405000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>231000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>151000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>182000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>223000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>37850000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>728000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-1000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4283000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-38000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>15035000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>21594000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2651000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>6062000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3386000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>18096000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1883000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1091000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>21770000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1095000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>60000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>70000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>23452000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3136000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>494000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>33614000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1011000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2300000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>746000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>274000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1079000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>233000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>155000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>11000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>184000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>16515000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>554000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>16000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>27000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>9000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>67000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>40000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-6369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD24">
         <v>200000.0</v>
       </c>
       <c r="DE24">
+        <v>200000.0</v>
+      </c>
+      <c r="DF24">
         <v>900000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>200000.0</v>
       </c>
-      <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>147500000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-147400000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-155200000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>4600000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>3900000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-2400000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>2200000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-400000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>300000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-800000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-100000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>1300000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-900000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-5000000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>7100000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-300000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>800000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>-4200000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>6700000.0</v>
       </c>
-      <c r="EA24">
+      <c r="EB24">
         <v>-500000.0</v>
       </c>
-      <c r="EB24">
+      <c r="EC24">
         <v>1800000.0</v>
       </c>
-      <c r="EC24">
+      <c r="ED24">
         <v>-4500000.0</v>
       </c>
-      <c r="ED24">
+      <c r="EE24">
         <v>4600000.0</v>
       </c>
-      <c r="EE24">
+      <c r="EF24">
         <v>800000.0</v>
       </c>
-      <c r="EF24">
+      <c r="EG24">
         <v>200000.0</v>
       </c>
-      <c r="EG24">
+      <c r="EH24">
         <v>-1100000.0</v>
       </c>
-      <c r="EH24">
+      <c r="EI24">
         <v>100000.0</v>
       </c>
-      <c r="EI24">
+      <c r="EJ24">
         <v>-3600000.0</v>
       </c>
-      <c r="EJ24">
+      <c r="EK24">
         <v>-200000.0</v>
       </c>
-      <c r="EK24">
+      <c r="EL24">
         <v>-1200000.0</v>
       </c>
-      <c r="EL24">
+      <c r="EM24">
         <v>1500000.0</v>
       </c>
-      <c r="EM24">
+      <c r="EN24">
         <v>-200000.0</v>
       </c>
-      <c r="EN24">
+      <c r="EO24">
         <v>-500000.0</v>
       </c>
-      <c r="EO24">
+      <c r="EP24">
         <v>-6300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:145">
+    <row r="25" spans="1:146">
       <c r="A25" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B25">
+        <v>10000000.0</v>
+      </c>
+      <c r="C25">
         <v>16000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>141000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1061000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16650000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16776000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18603000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34718000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16984000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17966000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>46855000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>58435000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17036000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>137272000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16985000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14176000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13418000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13036000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12602000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13302000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14790000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15549000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>87446000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12504000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12453000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13355000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11766000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11577000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11575000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10510000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>21296000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7055000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>19500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>18531000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>24847000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>17553000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18248000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17727000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-10279000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19034000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>17036000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16099000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>16956000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>19900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>19275000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>19313000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20285000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>21263000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19825000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>19189000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>22013000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>18472000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12664000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>20140000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>28520000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>16625000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>22010000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>34441000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>76755000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>58608000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>74314000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>18502000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-6544000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-16438000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>16651000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>15086000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-3843000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-9768000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-4118000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-26319000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-69999000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>21341000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-7637000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-5401000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-14487000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>716000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-4285000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>23978000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-23045000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-5323000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-4229000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-3779000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-27676000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>10729000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-4391000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-37375000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-5609000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>8374000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-4804000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-35442000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-26263000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-11882000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-16760000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>426000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>9700000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>14669000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>49241000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>747000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>517000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>537000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>6936000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>579000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>564000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>300000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-5000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>600000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>3200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-2100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>600000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DP25">
         <v>300000.0</v>
       </c>
       <c r="DQ25">
         <v>300000.0</v>
       </c>
       <c r="DR25">
+        <v>300000.0</v>
+      </c>
+      <c r="DS25">
         <v>500000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>300000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-600000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>209100000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-300000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>100000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>600000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>300000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>600000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>-1100000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>500000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>-600000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>6800000.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>-4300000.0</v>
       </c>
-      <c r="EG25">
+      <c r="EH25">
         <v>-1100000.0</v>
       </c>
-      <c r="EH25">
+      <c r="EI25">
         <v>500000.0</v>
       </c>
-      <c r="EI25">
+      <c r="EJ25">
         <v>3400000.0</v>
       </c>
-      <c r="EJ25">
+      <c r="EK25">
         <v>-8500000.0</v>
       </c>
-      <c r="EK25">
+      <c r="EL25">
         <v>1300000.0</v>
       </c>
-      <c r="EL25">
+      <c r="EM25">
         <v>3300000.0</v>
       </c>
-      <c r="EM25">
+      <c r="EN25">
         <v>1600000.0</v>
       </c>
-      <c r="EN25">
+      <c r="EO25">
         <v>-6000000.0</v>
       </c>
-      <c r="EO25">
+      <c r="EP25">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:145">
+    <row r="26" spans="1:146">
       <c r="A26" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-3022000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-7907000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1251000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-1615000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-495000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-2361000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1204000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-21782000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-21882000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-4369000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
-      <c r="DH26">
+      <c r="DH26"/>
+      <c r="DI26">
         <v>-1700000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>-1400000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>1800000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>-5600000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>-6100000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>-900000.0</v>
       </c>
-      <c r="DO26">
+      <c r="DP26">
         <v>-2400000.0</v>
       </c>
-      <c r="DP26">
+      <c r="DQ26">
         <v>-3100000.0</v>
       </c>
-      <c r="DQ26">
+      <c r="DR26">
         <v>-12700000.0</v>
       </c>
-      <c r="DR26">
+      <c r="DS26">
         <v>-7400000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>-7200000.0</v>
       </c>
-      <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
-      <c r="DZ26">
+      <c r="DZ26"/>
+      <c r="EA26">
         <v>-1300000.0</v>
       </c>
-      <c r="EA26">
+      <c r="EB26">
         <v>-1800000.0</v>
       </c>
-      <c r="EB26">
+      <c r="EC26">
         <v>-800000.0</v>
       </c>
-      <c r="EC26">
+      <c r="ED26">
         <v>-400000.0</v>
       </c>
-      <c r="ED26">
+      <c r="EE26">
         <v>-900000.0</v>
       </c>
-      <c r="EE26">
+      <c r="EF26">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8300000.0</v>
       </c>
       <c r="EG26">
         <v>-8300000.0</v>
       </c>
       <c r="EH26">
+        <v>-8300000.0</v>
+      </c>
+      <c r="EI26">
         <v>-8500000.0</v>
       </c>
-      <c r="EI26">
+      <c r="EJ26">
         <v>-8400000.0</v>
       </c>
-      <c r="EJ26"/>
       <c r="EK26"/>
-      <c r="EL26">
+      <c r="EL26"/>
+      <c r="EM26">
         <v>-28000000.0</v>
       </c>
-      <c r="EM26">
+      <c r="EN26">
         <v>-1900000.0</v>
       </c>
-      <c r="EN26">
+      <c r="EO26">
         <v>-900000.0</v>
       </c>
-      <c r="EO26">
+      <c r="EP26">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:145">
+    <row r="27" spans="1:146">
       <c r="A27" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>280</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>5000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>5000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1081000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>798000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>671000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>592000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>898000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>376000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>931000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>794000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-2382000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1510000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>909000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1048000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1478000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1329000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1208000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1661000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1617000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1292000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1085000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>900000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1045000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1161000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>477000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1694000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1089000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1664000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1841000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1346000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1375000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1308000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1648000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1671000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1415000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1586000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1217000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1742000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1839000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1916000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1747000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2048000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2194000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1773000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1844000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1814000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1936000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1709000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1878000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1516000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1668000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1704000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1632000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1461000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1441000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1415000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1445000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1434000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1370000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1449000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1514000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>895000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1410000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1255000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1039000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
@@ -48015,1359 +48242,1369 @@
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
+      <c r="EP27"/>
     </row>
-    <row r="28" spans="1:145">
+    <row r="28" spans="1:146">
       <c r="A28" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B28">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C28">
         <v>-27000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-49000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>827000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3896000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20839000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-11936000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>472000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4664000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15179000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5165000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18538000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17265000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16281000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>311088000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13874000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>164959000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>179000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-39343000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-37788000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-16328000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6847000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10096000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-22325000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16742000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-23611000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-239742000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>119651000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12823000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15842000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8934000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20188000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21987000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30479000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5993000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>972000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4098000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26070000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-7133000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7623000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7190000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4874000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-444000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-21235000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-24328000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3701000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4358000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>175833000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4599000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>16908000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2661000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10263000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-9473000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-140645000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-26049000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-9139000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-4307000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-634000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-9921000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-42838000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>113074000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-12633000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-14839000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-45964000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1893000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3535000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-10756000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-12355000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13767000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-43172000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-33595000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-15345000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7259000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-19794000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21668000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>122949000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>49333000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2051000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-6647000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-4568000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1892000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-6979000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-8806000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-4934000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-39034000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-6871000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2230000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-22693000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>29332000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-14125000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>606000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-70291000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-795000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-11244000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-19240000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-8011000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-10215000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-11446000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-9697000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-10968000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-8031000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-6282000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-7100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-5300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-8000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-11300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-9200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-7700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-58600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>190800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-3800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-12700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-13300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-7800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-9500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-10200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-19900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-16000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-16800000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-30900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-7700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-14800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>20000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-2500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-7100000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-8300000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-9000000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-7900000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>132400000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>-4000000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>-3300000.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-15500000.0</v>
       </c>
-      <c r="EG28">
+      <c r="EH28">
         <v>-14500000.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>-14800000.0</v>
       </c>
-      <c r="EI28">
+      <c r="EJ28">
         <v>-14600000.0</v>
       </c>
-      <c r="EJ28">
+      <c r="EK28">
         <v>-6800000.0</v>
       </c>
-      <c r="EK28">
+      <c r="EL28">
         <v>-6300000.0</v>
       </c>
-      <c r="EL28">
+      <c r="EM28">
         <v>-34600000.0</v>
       </c>
-      <c r="EM28">
+      <c r="EN28">
         <v>-8500000.0</v>
       </c>
-      <c r="EN28">
+      <c r="EO28">
         <v>-23700000.0</v>
       </c>
-      <c r="EO28">
+      <c r="EP28">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:145">
+    <row r="29" spans="1:146">
       <c r="A29" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B29">
+        <v>87000000.0</v>
+      </c>
+      <c r="C29">
         <v>2000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>96000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-58000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12155000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12933000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-33485000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16339000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11066000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-22389000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30632000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23533000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15182000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13295000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-66240000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32480000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37132000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7411000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6046000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>84454000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25451000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4691000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5603000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>87241000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>34879000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4860000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-24145000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10260000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7661000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-16724000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7149000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>51466000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-8263000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>21203000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7561000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>56673000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>22797000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>25199000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>11441000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>63220000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>45010000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>23358000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2155000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>78197000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>42746000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-11156000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-10210000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>77942000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>47466000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>32432000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>15795000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>64381000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>19933000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>18789000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9743000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>59171000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>32823000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>20700000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>27613000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>44625000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>40705000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>62305000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>20370000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>44354000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>54647000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>66052000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1185000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>35666000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>20806000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>9584000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-12631000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>42569000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>40127000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>19625000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-1989000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>17145000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-14806000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-26822000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-4712000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>31272000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>6685000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>14026000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-9115000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>13854000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>8898000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2684000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>14148000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>16921000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-1878000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>22700000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>9009000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>37796000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>17663000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>19294000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>10487000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>25740000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>10439000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>29364000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-1644000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>42515000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>21537000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>31253000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>8103000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>23758000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>23100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>24100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>10700000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>36300000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>20800000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>33000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>10300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>34900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>16200000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>29800000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>4300000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>26100000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>26500000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>25600000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>18400000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>35600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>24600000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>38100000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>17500000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>28800000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>1100000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>18400000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>-2000000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>19700000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>13200000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>14200000.0</v>
       </c>
-      <c r="EC29">
+      <c r="ED29">
         <v>-1700000.0</v>
       </c>
-      <c r="ED29">
+      <c r="EE29">
         <v>21500000.0</v>
       </c>
-      <c r="EE29">
+      <c r="EF29">
         <v>22400000.0</v>
       </c>
-      <c r="EF29">
+      <c r="EG29">
         <v>30100000.0</v>
       </c>
-      <c r="EG29">
+      <c r="EH29">
         <v>7500000.0</v>
       </c>
-      <c r="EH29">
+      <c r="EI29">
         <v>30500000.0</v>
       </c>
-      <c r="EI29">
+      <c r="EJ29">
         <v>36300000.0</v>
       </c>
-      <c r="EJ29">
+      <c r="EK29">
         <v>26200000.0</v>
       </c>
-      <c r="EK29">
+      <c r="EL29">
         <v>17200000.0</v>
       </c>
-      <c r="EL29">
+      <c r="EM29">
         <v>40200000.0</v>
       </c>
-      <c r="EM29">
+      <c r="EN29">
         <v>32000000.0</v>
       </c>
-      <c r="EN29">
+      <c r="EO29">
         <v>38300000.0</v>
       </c>
-      <c r="EO29">
+      <c r="EP29">
         <v>15200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:145">
+    <row r="30" spans="1:146">
       <c r="A30" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B30">
-        <v>-15000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="C30">
         <v>-15000000.0</v>
       </c>
       <c r="D30">
+        <v>-15000000.0</v>
+      </c>
+      <c r="E30">
         <v>-13000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7627000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5675000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7480000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8407000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11971000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7936000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8787000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7596000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7366000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10335000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7801000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-303763000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4867000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-176533000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4603000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7595000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7730000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4434000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7014000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8322000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7210000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4341000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7240000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-187490000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5949000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5262000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-18939000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-30264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13095000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-34181000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-36783000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-43595000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-36655000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-37077000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-43561000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4331000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-29799000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-22501000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-20623000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-26004000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-15689000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-14300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13596000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15490000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-25079000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-240374000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-31493000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-12403000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-12904000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9295000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14103000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23370000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15763000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-19754000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-4683000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-12201000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-7673000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-5201000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-239142000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-9330000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5229000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>31609000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4506000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-11631000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-11149000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-16188000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5778000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>11923000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2417000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2369000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2404000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8567000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-14635000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-102252000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-73511000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12779000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-6933000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-9265000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4610000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>19213000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-91000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-5522000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>28509000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-9735000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-8164000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-19579000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-24949000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-7490000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-16610000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-17582000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-7973000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-11336000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3588000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-13376000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-9452000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-11677000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-8112000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-5894000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-3389000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-5429000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-5800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-13000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-5000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-6400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-11400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-9100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-2300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-170600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-16800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-11400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-12300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-9900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-13500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-7300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-5500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-6600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-6100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-7700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-8200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-14700000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-21500000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-22100000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>300000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-27200000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>-25500000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-28600000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>-55200000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>-18600000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>-25100000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>-22200000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>-19900000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>-16000000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>-18700000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>-8900000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>-7900000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>-9300000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>-9200000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>-10100000.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>-12300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>