--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1572,51 +1575,51 @@
       <c r="P9">
         <v>3519000000.0</v>
       </c>
       <c r="Q9">
         <v>3445000000.0</v>
       </c>
       <c r="R9">
         <v>3412354000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
-        <v>11127000000.0</v>
+        <v>10566000000.0</v>
       </c>
       <c r="C10">
         <v>8442000000.0</v>
       </c>
       <c r="D10">
         <v>8588000000.0</v>
       </c>
       <c r="E10">
         <v>7008000000.0</v>
       </c>
       <c r="F10">
         <v>7421000000.0</v>
       </c>
       <c r="G10">
         <v>10113000000.0</v>
       </c>
       <c r="H10">
         <v>6988000000.0</v>
       </c>
       <c r="I10">
         <v>6682000000.0</v>
       </c>
       <c r="J10">
         <v>5933000000.0</v>
       </c>
@@ -1706,51 +1709,51 @@
         <v>6721000000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
-        <v>11459000000.0</v>
+        <v>10898000000.0</v>
       </c>
       <c r="C12">
         <v>8772000000.0</v>
       </c>
       <c r="D12">
         <v>9180000000.0</v>
       </c>
       <c r="E12">
         <v>7408000000.0</v>
       </c>
       <c r="F12">
         <v>7894000000.0</v>
       </c>
       <c r="G12">
         <v>10596000000.0</v>
       </c>
       <c r="H12">
         <v>7676000000.0</v>
       </c>
       <c r="I12">
         <v>8378000000.0</v>
       </c>
       <c r="J12">
         <v>7782000000.0</v>
       </c>
@@ -2772,51 +2775,51 @@
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>7873000000.0</v>
+        <v>8434000000.0</v>
       </c>
       <c r="C28">
         <v>9784000000.0</v>
       </c>
       <c r="D28">
         <v>7093000000.0</v>
       </c>
       <c r="E28">
         <v>7015000000.0</v>
       </c>
       <c r="F28">
         <v>6480000000.0</v>
       </c>
       <c r="G28">
         <v>2559000000.0</v>
       </c>
       <c r="H28">
         <v>1539000000.0</v>
       </c>
       <c r="I28">
         <v>-348000000.0</v>
       </c>
       <c r="J28">
         <v>-509000000.0</v>
       </c>
@@ -2908,51 +2911,51 @@
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
-        <v>6235000000.0</v>
+        <v>4609000000.0</v>
       </c>
       <c r="C30">
         <v>3773000000.0</v>
       </c>
       <c r="D30">
         <v>4060000000.0</v>
       </c>
       <c r="E30">
         <v>3425000000.0</v>
       </c>
       <c r="F30">
         <v>3006000000.0</v>
       </c>
       <c r="G30">
         <v>4352000000.0</v>
       </c>
       <c r="H30">
         <v>5509000000.0</v>
       </c>
       <c r="I30">
         <v>4728000000.0</v>
       </c>
       <c r="J30">
         <v>3344000000.0</v>
       </c>
@@ -3334,51 +3337,51 @@
       </c>
       <c r="W35">
         <v>983736000.0</v>
       </c>
       <c r="X35">
         <v>1008706000.0</v>
       </c>
       <c r="Y35">
         <v>307081000.0</v>
       </c>
       <c r="Z35">
         <v>229673000.0</v>
       </c>
       <c r="AA35">
         <v>82992000.0</v>
       </c>
       <c r="AB35">
         <v>82419000.0</v>
       </c>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>11615000000.0</v>
+        <v>9910000000.0</v>
       </c>
       <c r="C36">
         <v>8352000000.0</v>
       </c>
       <c r="D36">
         <v>6596000000.0</v>
       </c>
       <c r="E36">
         <v>5850000000.0</v>
       </c>
       <c r="F36">
         <v>5160000000.0</v>
       </c>
       <c r="G36">
         <v>4193000000.0</v>
       </c>
       <c r="H36">
         <v>3611000000.0</v>
       </c>
       <c r="I36">
         <v>2966000000.0</v>
       </c>
       <c r="J36">
         <v>2049000000.0</v>
       </c>
@@ -3554,51 +3557,51 @@
       <c r="T38">
         <v>1097181000.0</v>
       </c>
       <c r="U38">
         <v>948495000.0</v>
       </c>
       <c r="V38">
         <v>938126000.0</v>
       </c>
       <c r="W38">
         <v>497945000.0</v>
       </c>
       <c r="X38">
         <v>455692000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
-        <v>5864000000.0</v>
+        <v>8051000000.0</v>
       </c>
       <c r="C39">
         <v>7179000000.0</v>
       </c>
       <c r="D39">
         <v>5721000000.0</v>
       </c>
       <c r="E39">
         <v>5773000000.0</v>
       </c>
       <c r="F39">
         <v>6049000000.0</v>
       </c>
       <c r="G39">
         <v>4165000000.0</v>
       </c>
       <c r="H39">
         <v>1763000000.0</v>
       </c>
       <c r="I39">
         <v>3065000000.0</v>
       </c>
       <c r="J39">
         <v>1040000000.0</v>
       </c>
@@ -5070,78 +5073,78 @@
       <c r="AB59"/>
     </row>
     <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
         <v>7737000000.0</v>
       </c>
       <c r="C60">
         <v>6485000000.0</v>
       </c>
       <c r="D60">
         <v>6929000000.0</v>
       </c>
       <c r="E60">
         <v>6298000000.0</v>
       </c>
       <c r="F60">
         <v>7312000000.0</v>
       </c>
       <c r="G60">
         <v>6391000000.0</v>
       </c>
       <c r="H60">
-        <v>5893000000.0</v>
+        <v>5991000000.0</v>
       </c>
       <c r="I60">
         <v>5395000000.0</v>
       </c>
       <c r="J60">
-        <v>5468000000.0</v>
+        <v>5568000000.0</v>
       </c>
       <c r="K60">
-        <v>5656000000.0</v>
+        <v>5684000000.0</v>
       </c>
       <c r="L60">
-        <v>6028000000.0</v>
+        <v>6062000000.0</v>
       </c>
       <c r="M60">
-        <v>6790000000.0</v>
+        <v>6824000000.0</v>
       </c>
       <c r="N60">
         <v>7484000000.0</v>
       </c>
       <c r="O60">
         <v>6917000000.0</v>
       </c>
       <c r="P60">
         <v>5868000000.0</v>
       </c>
       <c r="Q60">
-        <v>5205000000.0</v>
+        <v>5216000000.0</v>
       </c>
       <c r="R60">
         <v>3504000000.0</v>
       </c>
       <c r="S60">
         <v>1927355000.0</v>
       </c>
       <c r="T60">
         <v>3027307000.0</v>
       </c>
       <c r="U60">
         <v>2364359000.0</v>
       </c>
       <c r="V60">
         <v>1169148000.0</v>
       </c>
       <c r="W60">
         <v>974952000.0</v>
       </c>
       <c r="X60">
         <v>698721000.0</v>
       </c>
       <c r="Y60">
         <v>1023406000.0</v>
       </c>
@@ -5262,644 +5265,650 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>1030000000.0</v>
+      </c>
+      <c r="C2">
         <v>999000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>935000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>818000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>993000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>929000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>911000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>835000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>790000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>834000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>589000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>643000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>735000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>926000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>615000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>633000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>666000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>738000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>557000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>547000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>476000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>527000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>341000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>369000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>371000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>489000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>505000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>432000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>508000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>537000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>382000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>345000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>370000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>933000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>722000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>654000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>680000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>609000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>437000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>452000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>409000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>472000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>381000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>481000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>406000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>419000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>319000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>420000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>297000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>338000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>280000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>259000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>262000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>357000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>319000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>330000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>274000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>360000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>289000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>336000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>283000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>908000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>243000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>700000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>684000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>767990000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>702098000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>869512000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>793464000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>794579000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>224255000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>260702000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>266448000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>252391000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>246273000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>236662000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>231443000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>278656000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>193153000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>202816000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>173271000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>185021000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>182000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>178000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>199000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>187035000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>169000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>130000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>167000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>202604000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>143930000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>146344000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>129063000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>172242000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>104262000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>114713000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5954,52 +5963,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6054,407 +6064,409 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-928000000.0</v>
+      </c>
+      <c r="C5">
         <v>-981000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-935000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-919000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1155000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1433000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1073000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1205000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1202000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1099000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1297000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1189000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1229000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1253000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1617000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1232000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-798000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-809000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-791000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-653000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-738000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-680000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-880000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1046000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1079000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-673000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-858000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-730000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-673000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-718000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-670000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-632000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-373000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-497000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-542000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-699000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-863000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-924000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-717000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-697000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-620000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-676000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-536000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-493000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-639000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-260000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-92000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>188000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>180000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>178000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>120000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-15000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-50000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>61000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>34000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-47000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>78000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>104000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>247000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>201000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>95000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>141000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-72000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>88000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>194000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>209805000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>129000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>39519000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>108837000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>181263000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>276013000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>287981000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>277746000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>414707000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>126355000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>118997000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>103662000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>93574000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>77796000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>60829000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>49014000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>62000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>68000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>98000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>127788000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>80000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-310000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>79000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>89617000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>55702000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>48998000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>29523000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>28509000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>11252000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8410000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>4526000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4453000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4367000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4365000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4318000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4257000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4191000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4183000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4135000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4072000000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6475,97 +6487,100 @@
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
+        <v>0.0</v>
+      </c>
+      <c r="BL6">
         <v>4851000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4125000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3832000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3511867000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3225236000.0</v>
       </c>
-      <c r="BP6">
-[...2 lines deleted...]
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6620,52 +6635,53 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -6682,51 +6698,53 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6758,625 +6776,630 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>35</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>6907000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6757000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6562000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6326000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6442000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6290000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>5791000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5622000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5376000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5298000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5269000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5163000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5026000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5061000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5026000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5053000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4949000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4982000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4926000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4832000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4735000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4787000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4725000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4675000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4569000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4580000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4526000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4453000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4367000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4365000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4318000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4257000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4191000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4183000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4135000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4072000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4009000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4004000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3973000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3936000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3883000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3876000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3843000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3811000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3769000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3762000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3733000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3692000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3648000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3641000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3619000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3571000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3546000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3519000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>3489000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3465000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3435000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3445000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3431000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3417000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3403000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3412354000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3384280000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3346557000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
-        <v>11127000000.0</v>
+        <v>7906000000.0</v>
       </c>
       <c r="C10">
+        <v>10566000000.0</v>
+      </c>
+      <c r="D10">
         <v>10313000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9031000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7575000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8442000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11063000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6996000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7293000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8588000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6890000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6170000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6566000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7008000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7633000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5921000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6879000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7421000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6406000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6216000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7246000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10113000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10225000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11137000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10207000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6988000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5101000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5691000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5857000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6682000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6871000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6210000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6890000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5933000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5559000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5177000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6006000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6721000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5205000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5176000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4894000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5747000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3877000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3361000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4207000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5137000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4462000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2878000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4019000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3599000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3413000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2348000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1984000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2052000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3045000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3153000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3684000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3734000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3753000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2764000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2954000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3067000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2479000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2323000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2119000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2055439000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2316391000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2048194000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1678192000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1505160000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2071457000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1769211000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1872550000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1659295000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1687423000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1520323000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1209819000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1185080000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1421139000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1209856000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>494792000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>545273000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>531000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>520000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>360000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>328996000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>579000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>442000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>345000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>374169000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>414636000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>305011000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>141219000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>336474000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>269939000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>309402000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>37</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>10566000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10313000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9031000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7575000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8442000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11063000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6890000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6170000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6566000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7008000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7633000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5921000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6879000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7421000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6406000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6216000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7408,417 +7431,419 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
-        <v>11459000000.0</v>
+        <v>8219000000.0</v>
       </c>
       <c r="C12">
+        <v>10898000000.0</v>
+      </c>
+      <c r="D12">
         <v>10648000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9367000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7894000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8772000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11401000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7358000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7657000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9180000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7492000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6514000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6968000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7408000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8045000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6359000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7328000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7894000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6916000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6760000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7735000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10596000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10625000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11527000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10684000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7676000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5852000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6500000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7174000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8378000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8493000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7745000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8268000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7782000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7423000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6959000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7660000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8335000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6979000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6447000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6208000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6738000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5109000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5077000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5796000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6375000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6319000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5714000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6562000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6295000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6007000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5090000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5020000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5039000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5639000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4956000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5141000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4949000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4392000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3604000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3939000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4198000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3616000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3453000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3101000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2879784000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2946069000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2653597000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2275861000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2247255000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2905102000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2488234000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2662749000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2969982000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3277791000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2830585000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2509169000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2483921000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2324414000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2081272000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1306976000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1281892000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1392000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1263000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1085000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1137889000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1116000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>977000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>884000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>910510000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>414636000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>305011000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>141219000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>871924000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>269939000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>309402000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>39</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>141200.0</v>
       </c>
       <c r="D13">
         <v>141200.0</v>
       </c>
       <c r="E13">
         <v>141200.0</v>
       </c>
       <c r="F13">
-        <v>141100.0</v>
+        <v>141200.0</v>
       </c>
       <c r="G13">
         <v>141100.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>141100.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>93900.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>140900.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>140700.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>96300.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>140700.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>139800.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>140500.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="U13">
         <v>141000.0</v>
       </c>
       <c r="V13">
         <v>141000.0</v>
       </c>
       <c r="W13">
         <v>141000.0</v>
       </c>
       <c r="X13">
+        <v>141000.0</v>
+      </c>
+      <c r="Y13">
         <v>140000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
@@ -7878,469 +7903,473 @@
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
       <c r="BN13">
-        <v>14000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO13">
         <v>14000.0</v>
       </c>
       <c r="BP13">
         <v>14000.0</v>
       </c>
       <c r="BQ13">
         <v>14000.0</v>
       </c>
       <c r="BR13">
         <v>14000.0</v>
       </c>
       <c r="BS13">
         <v>14000.0</v>
       </c>
       <c r="BT13">
         <v>14000.0</v>
       </c>
       <c r="BU13">
         <v>14000.0</v>
       </c>
       <c r="BV13">
         <v>14000.0</v>
       </c>
       <c r="BW13">
         <v>14000.0</v>
       </c>
       <c r="BX13">
         <v>14000.0</v>
       </c>
       <c r="BY13">
         <v>14000.0</v>
       </c>
       <c r="BZ13">
         <v>14000.0</v>
       </c>
       <c r="CA13">
         <v>14000.0</v>
       </c>
       <c r="CB13">
         <v>14000.0</v>
       </c>
       <c r="CC13">
+        <v>14000.0</v>
+      </c>
+      <c r="CD13">
         <v>1000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CF13">
         <v>1000000.0</v>
       </c>
       <c r="CG13">
         <v>1000000.0</v>
       </c>
       <c r="CH13">
         <v>1000000.0</v>
       </c>
       <c r="CI13">
         <v>1000000.0</v>
       </c>
       <c r="CJ13">
         <v>1000000.0</v>
       </c>
       <c r="CK13">
         <v>1000000.0</v>
       </c>
       <c r="CL13">
         <v>1000000.0</v>
       </c>
       <c r="CM13">
         <v>1000000.0</v>
       </c>
       <c r="CN13">
         <v>1000000.0</v>
       </c>
       <c r="CO13">
         <v>1000000.0</v>
       </c>
       <c r="CP13">
         <v>1000000.0</v>
       </c>
       <c r="CQ13">
         <v>1000000.0</v>
       </c>
       <c r="CR13">
         <v>1000000.0</v>
       </c>
+      <c r="CS13">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>893000000.0</v>
+      </c>
+      <c r="C14">
         <v>898000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>905000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>909000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>914000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>919000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>925000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>930000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>935000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>939000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>943000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>949000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>956000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>963000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>968000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>974000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>981000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>986000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>990000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>994000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>998000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1001000015.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1005000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1008000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1010000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1013000015.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1019000015.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1025000015.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1032000015.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1038000015.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1043000015.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1049000015.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1057000015.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1063000015.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1068000016.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1075000016.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1082000016.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1090000016.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1099000016.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1101000016.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1112000016.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1124000016.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1133000016.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1141000017.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1152000017.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1157000017.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1160000017.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1169000017.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1189000017.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1210000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1209000018.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1217000018.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1230000018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250000018.0</v>
       </c>
       <c r="BC14">
         <v>1250000018.0</v>
       </c>
       <c r="BD14">
+        <v>1250000018.0</v>
+      </c>
+      <c r="BE14">
         <v>1260000018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270000019.0</v>
       </c>
       <c r="BF14">
         <v>1270000019.0</v>
       </c>
       <c r="BG14">
         <v>1270000019.0</v>
       </c>
       <c r="BH14">
+        <v>1270000019.0</v>
+      </c>
+      <c r="BI14">
         <v>1280000019.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1310000019.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310000019.0</v>
       </c>
       <c r="BL14">
         <v>1310000019.0</v>
       </c>
       <c r="BM14">
         <v>1310000019.0</v>
       </c>
       <c r="BN14">
+        <v>1310000019.0</v>
+      </c>
+      <c r="BO14">
         <v>1300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000019.0</v>
       </c>
       <c r="BP14">
         <v>1300000019.0</v>
       </c>
       <c r="BQ14">
         <v>1300000019.0</v>
       </c>
       <c r="BR14">
+        <v>1300000019.0</v>
+      </c>
+      <c r="BS14">
         <v>1296360000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1295360019.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1300730019.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1317640019.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1314260000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1362280020.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1366870020.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1365940020.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1358470000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1361340020.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1352520020.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1349690020.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000015.0</v>
       </c>
       <c r="CF14">
         <v>1000000015.0</v>
       </c>
       <c r="CG14">
         <v>1000000015.0</v>
       </c>
       <c r="CH14">
+        <v>1000000015.0</v>
+      </c>
+      <c r="CI14">
         <v>1000000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>950997277.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>901742438.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>804256769.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>804256757.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1005391907.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1010218765.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1000920015.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1000920000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>999102579.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>727780011.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -8391,773 +8420,779 @@
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>4851000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4125000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3832000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BO15">
         <v>14000.0</v>
       </c>
       <c r="BP15">
         <v>14000.0</v>
       </c>
       <c r="BQ15">
         <v>14000.0</v>
       </c>
       <c r="BR15">
         <v>14000.0</v>
       </c>
       <c r="BS15">
         <v>14000.0</v>
       </c>
       <c r="BT15">
         <v>14000.0</v>
       </c>
       <c r="BU15">
         <v>14000.0</v>
       </c>
       <c r="BV15">
         <v>14000.0</v>
       </c>
       <c r="BW15">
         <v>14000.0</v>
       </c>
       <c r="BX15">
         <v>14000.0</v>
       </c>
       <c r="BY15">
         <v>14000.0</v>
       </c>
       <c r="BZ15">
         <v>14000.0</v>
       </c>
       <c r="CA15">
         <v>14000.0</v>
       </c>
       <c r="CB15">
         <v>14000.0</v>
       </c>
       <c r="CC15">
-        <v>1000000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="CD15">
         <v>1000000.0</v>
       </c>
       <c r="CE15">
         <v>1000000.0</v>
       </c>
       <c r="CF15">
         <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
         <v>1000000.0</v>
       </c>
       <c r="CK15">
         <v>1000000.0</v>
       </c>
       <c r="CL15">
         <v>1000000.0</v>
       </c>
       <c r="CM15">
         <v>1000000.0</v>
       </c>
       <c r="CN15">
         <v>1000000.0</v>
       </c>
       <c r="CO15">
         <v>1000000.0</v>
       </c>
       <c r="CP15">
         <v>1000000.0</v>
       </c>
       <c r="CQ15">
         <v>1000000.0</v>
       </c>
       <c r="CR15">
         <v>1000000.0</v>
       </c>
+      <c r="CS15">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>2121000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1222000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1999000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1900000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>738000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1772000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>642000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>486000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1824000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1723000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>634000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1151000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1531000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1621000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1730000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>486000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1832000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1806000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1759000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>491000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1568000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1548000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1518000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>543000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-500000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>570000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-500000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>250000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>307000000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>317000000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>300000000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>233000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>128000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>343000000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>216000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>253000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>243561000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>257904653000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>283795000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>373261365000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>1046136000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>263143000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>325946727000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>316345338000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>216782000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>225034000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>274733000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>249156000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>233366000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>235023000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-8223000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>225828000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>68913000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>223908000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>493910000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>435618000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>383659000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>41337000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>-67570000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>543000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>518000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>478000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>504000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>570000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>502000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>395000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>350000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>250000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>425000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>375000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>313000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>307000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>327000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>337000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>353000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>317000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>22000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>32000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>76000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>96000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>102000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>86000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>65000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>70000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>89000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>85000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>59000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>60000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>101000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>116000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>93000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="BH17">
         <v>23000000.0</v>
       </c>
       <c r="BI17">
+        <v>23000000.0</v>
+      </c>
+      <c r="BJ17">
         <v>13000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>5000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>102000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>131000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>182000000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>264237000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>358781000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>502161000.0</v>
       </c>
-      <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4917000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>395000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>389000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>393000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>346000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>371000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>386000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3798000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3732000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3609000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>391000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="W18">
         <v>86000000.0</v>
       </c>
       <c r="X18">
+        <v>86000000.0</v>
+      </c>
+      <c r="Y18">
         <v>83000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>82000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>85000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>97000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>95000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>61000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>67000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>50000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>58000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>64000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>106000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>139000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>140000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>83000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>81000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>82000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>83000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>76000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>79000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>95000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>101000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>102000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>115000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>119000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="AX18">
         <v>117000000.0</v>
       </c>
       <c r="AY18">
+        <v>117000000.0</v>
+      </c>
+      <c r="AZ18">
         <v>93000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>98000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>99000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>104000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>103000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>105000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>112000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>113000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>125000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>130000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>95000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>74000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>90000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="BM18">
         <v>74000000.0</v>
       </c>
       <c r="BN18">
+        <v>74000000.0</v>
+      </c>
+      <c r="BO18">
         <v>79728000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>76186000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>73668000.0</v>
       </c>
-      <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9212,1816 +9247,1836 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
+        <v>9525000000.0</v>
+      </c>
+      <c r="C20">
         <v>9560000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>9574000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9598000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9352000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9193000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7721000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7563000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7545000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7660000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>7488000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7579000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>7575000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>7522000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>7176000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7519000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>7625000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7662000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>7569000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>7661000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>7051000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>4960000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>4159000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>4081000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>4070000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>4021000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>3724000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>3524000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2944000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2904000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2950000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2974000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>3104000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>3035000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3015000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2759000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1775000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1756000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1814000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1834000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1886000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1891000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1907000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1940000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1469000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1522000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1456000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1527000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1286000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1122000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1101000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1050000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1042000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1092000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1087000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1009000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1042000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1014000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1032000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1068000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>710000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>677000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>297000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>267000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>293000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>309228000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>314430000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>300364000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>281277000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>297993000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>239297000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>259647000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>255996000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>239626000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>233076000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>222543000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>220291000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>217013000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>210308000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>208131000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>201835000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>196701000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>201000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>196000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>208000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>217654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000000.0</v>
       </c>
       <c r="CJ20">
         <v>204000000.0</v>
       </c>
       <c r="CK20">
+        <v>204000000.0</v>
+      </c>
+      <c r="CL20">
         <v>195000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>187881000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>172816000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>172331000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>157042000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>152941000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>140169000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>141302000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>5495000000.0</v>
+      </c>
+      <c r="C21">
         <v>5554000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5591000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5629000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5533000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5453000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4235000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4149000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4123000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4086000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4022000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4049000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4027000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3859000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3582000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3676000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3675000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3671000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3561000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3613000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3321000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1753000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1507000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1480000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1447000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1417000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1310000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1232000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1025000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>991000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1023000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1043000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1118000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1120000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1147000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1126000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>702000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>722000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>747000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>762000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>788000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>803000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>820000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>862000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>648000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>714000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>705000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>759000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>723000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>672000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>655000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637000000.0</v>
       </c>
       <c r="BA21">
         <v>637000000.0</v>
       </c>
       <c r="BB21">
+        <v>637000000.0</v>
+      </c>
+      <c r="BC21">
         <v>672000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>676000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>656000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>682000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>665000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>677000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>700000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>539000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>530000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>412000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>390000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>408000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>414704000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>410533000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>397345000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>375512000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>394282000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>370964000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>374891000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>345364000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>320758000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>303911000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>286289000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>281806000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>271373000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>268688000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>272310000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>270558000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>273854000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>285000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>293000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>314000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>328984000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>314000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>317000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>323000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>327630000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>310101000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>312567000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>300628000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>285703000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>271851000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>276738000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>48</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>2062000000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>2518000000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1845000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1824000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2321000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2204000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2157000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2183000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2327000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2376000000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>2031000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1941000000.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
         <v>1662000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1513000000.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>1739000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1537000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1527000000.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>1686000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1697000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1479000000.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>1680000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1835000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1766000000.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
       <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>1776000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1745000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1757000000.0</v>
       </c>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
       <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>1727000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1690000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1664000000.0</v>
       </c>
-      <c r="BB22">
-[...1 lines deleted...]
-      </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
         <v>375000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>535000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>439000000.0</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
-      <c r="BQ22"/>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>322586000.0</v>
       </c>
-      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>153866000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>185577000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>194128000.0</v>
       </c>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>124070000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>130444000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>126978000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>92721000.0</v>
       </c>
-      <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>52449000000.0</v>
+      </c>
+      <c r="C23">
         <v>54157000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53289000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51431000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48470000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48081000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47237000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>42333000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>42602000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>42448000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>39674000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>39004000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>38936000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>38724000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>37612000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36231000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>37163000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>37669000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35410000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>34911000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>34800000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33584000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31594000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>32127000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>30648000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29236000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>25981000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>24731000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23520000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>24860000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23340000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22471000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>22944000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21329000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20914000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>19839000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>18570000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18675000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17323000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>16282000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>15905000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>16269000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14634000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15272000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14633000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15329000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14659000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>14375000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>14802000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>14231000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>13730000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12021000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11809000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12462000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12120000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>11240000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11131000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10693000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9674000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9025000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8502000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8837000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8166000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7432000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7286000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7470279000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6939348000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6983933000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6415312000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6475849000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>7272975000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6860175000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6425607000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6260041000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>6134980000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5606549000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5206153000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5082470000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4871950000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4641939000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3710961000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3700544000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3670000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3348000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3247000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3264670000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3177000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2945000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2831000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2900905000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2854998000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2757238000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2548011000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2260875000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2179446000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2020852000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>17212000000.0</v>
+      </c>
+      <c r="C24">
         <v>18251000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18983000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>18970000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18802000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17476000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17608000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14519000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13543000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14344000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14229000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14284000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15292000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13749000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13577000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13746000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13868000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13109000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>13211000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13250000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13221000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12023000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12574000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12498000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12466000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8527000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7735000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7806000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5799000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5834000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5858000000.0</v>
       </c>
       <c r="AF24">
         <v>5858000000.0</v>
       </c>
       <c r="AG24">
+        <v>5858000000.0</v>
+      </c>
+      <c r="AH24">
         <v>6469000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5424000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5393000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5326000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5216000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5180000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3326000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3306000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3333000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495000000.0</v>
       </c>
       <c r="AR24">
         <v>1495000000.0</v>
       </c>
       <c r="AS24">
         <v>1495000000.0</v>
       </c>
       <c r="AT24">
-        <v>1494000000.0</v>
+        <v>1495000000.0</v>
       </c>
       <c r="AU24">
         <v>1494000000.0</v>
       </c>
       <c r="AV24">
         <v>1494000000.0</v>
       </c>
       <c r="AW24">
         <v>1494000000.0</v>
       </c>
       <c r="AX24">
+        <v>1494000000.0</v>
+      </c>
+      <c r="AY24">
         <v>1000000.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>48000000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>46000000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>45000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>19000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>21000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>21598000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>21690000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>20564000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>18407000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>19387000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>19586000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>170637000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>149974000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>149824000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>149747000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>149647000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>229685000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>229668000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>229588000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>229580000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>229551000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>229489000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>229460000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>229476000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>229536000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>229569000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>229508000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>229515000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>229603000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>229574000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>229546000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>229536000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>229577000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>51</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>18251000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18983000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18970000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18802000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17476000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17608000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>14229000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14284000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15292000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13749000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13577000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13746000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13868000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13109000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13211000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13250000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13221000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12023000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12574000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12498000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12466000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8527000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7735000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7806000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5799000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5834000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5858000000.0</v>
       </c>
       <c r="AF25">
         <v>5858000000.0</v>
       </c>
       <c r="AG25">
+        <v>5858000000.0</v>
+      </c>
+      <c r="AH25">
         <v>6469000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5424000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5393000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5326000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5216000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5180000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3326000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3306000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3333000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495000000.0</v>
       </c>
       <c r="AR25">
         <v>1495000000.0</v>
       </c>
       <c r="AS25">
         <v>1495000000.0</v>
       </c>
       <c r="AT25">
-        <v>1494000000.0</v>
+        <v>1495000000.0</v>
       </c>
       <c r="AU25">
         <v>1494000000.0</v>
       </c>
       <c r="AV25">
         <v>1494000000.0</v>
       </c>
       <c r="AW25">
         <v>1494000000.0</v>
       </c>
-      <c r="AX25"/>
+      <c r="AX25">
+        <v>1494000000.0</v>
+      </c>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>1000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>19000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>21000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>21598000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>21690000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>20564000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26">
+        <v>1677000000.0</v>
+      </c>
+      <c r="C26">
         <v>1705000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1685000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1638000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1598000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1607000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1601000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1709000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1737000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1729000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1650000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1664000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1503000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1730000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1678000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1634000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1772000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1834000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1684000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1595000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1305000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1172000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>913000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>958000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>870000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>914000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>757000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>867000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>348000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>337000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>279000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>268000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>253000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>249000000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>132000000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>166000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>245000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>106000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>114000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>117000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>129000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>142000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>154000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>170000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>359000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>517784000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>232750000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>223910000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11076,418 +11131,424 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>7873000000.0</v>
+        <v>11054000000.0</v>
       </c>
       <c r="C28">
+        <v>8434000000.0</v>
+      </c>
+      <c r="D28">
         <v>8670000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9939000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11227000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9784000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7295000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8609000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8336000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7093000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8676000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9450000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9002000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7015000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6901000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8560000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7767000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6480000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7455000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7683000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6624000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2559000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2349000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1361000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2259000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1539000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2634000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2115000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>442000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-348000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-513000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-352000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-421000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1340000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-166000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>149000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-790000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>73000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1879000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1870000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1561000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1469000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2382000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1866000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2712000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3643000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2968000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1384000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2525000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3599000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3413000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2348000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1984000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2052000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3045000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3153000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3684000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3734000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3753000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2764000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2954000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3067000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2478000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2304000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2098000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1209496000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2294701000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1422227000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1659785000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1336393000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1902491000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1598574000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1642576000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1429471000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1457676000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1290676000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-980134000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-955412000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1191551000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-980276000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-265241000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-315784000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-302000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-291000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-130000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-99427000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-341000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-212000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-115000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-144595000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>553418000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>659604000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>809358000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-256367000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-189458000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-161353000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>25679000000.0</v>
+      </c>
+      <c r="C29">
         <v>26737000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26887000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26823000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25473000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24711000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25798000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23026000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22872000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22610000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21877000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21124000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20898000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20321000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20895000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20652000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21680000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21213000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20564000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20341000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20197000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19063000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18370000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18968000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17864000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11514,634 +11575,641 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>4720000000.0</v>
+      </c>
+      <c r="C30">
         <v>4609000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4247000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4184000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3965000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3773000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4014000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4195000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4231000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4060000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3925000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3763000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3511000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3425000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3167000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4238000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3990000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3006000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3681000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3710000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4326000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4352000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3732000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3929000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3605000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5509000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5223000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4156000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4003000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4728000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3612000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3696000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3653000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3344000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3057000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2979000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2638000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2509000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2435000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2208000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2206000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2147000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1993000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2402000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2142000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2161000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2259000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2477000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2471000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2317000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2323000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1617000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1611000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2042000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1727000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1651000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1466000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1444000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1285000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1196000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1035000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1147000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>980000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>928000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>915000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>995645000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>930547000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1170827000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1088278000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1350981000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>867229000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1334233000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1299097000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1245191000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>879999000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>757348000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>726081000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>763214000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>444946000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>651551000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>324473000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>347754000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>555000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>530000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>580000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>293292000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>485000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>446000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>411000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>259429000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>213497000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>210280000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>202925000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>198855000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>200650000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>193331000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-5199000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6102000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6251000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5062000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4397000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4998000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4238000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4021000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4427000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4832000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4017000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-293000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>155000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>959000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-44000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>529000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-11000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>326000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1272000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1571000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1873000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1311000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1552000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1384000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2350000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2037000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3134000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3178000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>3658000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3241000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2805000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3334000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3540000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3602000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>4184000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>4554000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>4340000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>3980000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>4558000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>5690000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>5901000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>5331000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>5064000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>5153000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>5149000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>4600000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>4647000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>4189000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>4263000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>3702000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3942000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3998000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>4133000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>3460000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>3123000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2779828000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>2492560000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1968560000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>-436000000.0</v>
+      </c>
+      <c r="C32">
         <v>796000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2530000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3111000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1976000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>504000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5006000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2186000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1519000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2697000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2464000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1894000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2769000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2435000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3347000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3126000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4025000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3787000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3821000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3782000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4930000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7266000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8511000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9458000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8411000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12168,2782 +12236,2807 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>29956000000.0</v>
+      </c>
+      <c r="C33">
         <v>30599000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>30066000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>29291000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>28666000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>28357000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>24937000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24553000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24178000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23487000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22691000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22474000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22516000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>22118000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>20789000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>21020000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>21210000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>20720000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20028000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>19832000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18395000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>14471000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13125000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12746000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12525000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12334000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11134000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10566000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9124000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8689000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8276000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8166000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8237000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7532000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7683000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7297000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>5685000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5447000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5547000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5284000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5299000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5284000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5009000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5055000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4285000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4332000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3703000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3798000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3460000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3292000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3171000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3059000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3026000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2517000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3048000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2957000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3018000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2952000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2921000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3014000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2429000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2383000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1933000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1889000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2180000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2467132000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2186681000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2293731000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2308412000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2164342000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2202332000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2460538000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2001178000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1668300000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1653650000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1618015000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1597606000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1505241000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1513504000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1480171000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1464892000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1472646000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1418000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1309000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1327000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1361874000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1305000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1280000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1278000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1291055000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1284855000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1270994000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1205167000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>805237000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>775089000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>739014000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>5250000000.0</v>
+      </c>
+      <c r="C34">
         <v>5091000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5368000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5197000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4829000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4553000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4488000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4401000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4501000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4474000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4160000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4110000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4197000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4034000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3770000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3767000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3851000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3591000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3462000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3401000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3260000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3111000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3095000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3075000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2890000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2729000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2386000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2224000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2151000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1877000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1856000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1750000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1661000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1438000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>860000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>842000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>538000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>524000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>545000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>562000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>545000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>572000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>803000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>764000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>765000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>674000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>649000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>652000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>619000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>598000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>549000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>567000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>540000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>523000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>545000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>552000000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>548000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>486000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>462000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>450000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>414000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>404000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>392000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>396000000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>537000000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>689955000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>824904000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>1234048000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>22793000000.0</v>
+      </c>
+      <c r="C35">
         <v>23649000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>24677000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24528000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23946000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22346000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>22445000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19257000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18389000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>19187000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18774000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>18789000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19878000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>18176000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>17693000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17884000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18105000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>17095000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>17047000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>17045000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>16872000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>15220000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>15755000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15656000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15438000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>11341000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10218000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10125000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8011000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7778000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7764000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7666000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8194000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7039000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6392000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6308000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5837000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5785000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3953000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3951000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3954000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3938000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2393000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2360000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2362000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2283000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2262000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2271000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2230000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>715000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>642000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>665000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>639000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>627000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>648000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>657000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>660000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>599000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>587000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>580000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>509000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>478000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>492000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>489000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>632000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>791281000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>922780000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1328280000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1434679000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1553423000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1702841000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2006889000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>897815000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>864772000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>960900000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>920317000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>988544000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>901901000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>992455000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>956890000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>980399000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>970073000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1004000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>997000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>975000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>983736000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1053000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1023000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1016000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1008706000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1082099000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1064176000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1009755000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>307081000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>298276000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>304939000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>11615000000.0</v>
+        <v>11191000000.0</v>
       </c>
       <c r="C36">
+        <v>9910000000.0</v>
+      </c>
+      <c r="D36">
         <v>9371000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8631000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8437000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8352000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7592000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7561000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7367000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6596000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6189000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6075000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6138000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5850000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5333000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5321000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5386000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5160000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4883000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4670000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4409000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4193000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4052000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3782000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3687000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3611000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3333000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3117000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2998000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2966000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2646000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2626000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2573000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2049000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1955000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1959000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2011000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1797000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1812000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1499000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1434000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1432000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1385000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1589000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1490000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>887000000.0</v>
       </c>
       <c r="AV36">
         <v>887000000.0</v>
       </c>
       <c r="AW36">
+        <v>887000000.0</v>
+      </c>
+      <c r="AX36">
         <v>858000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>662000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>852000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>816000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>820000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-2517000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>515000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>512000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>681000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>470000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>625000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>652000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>602000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>590000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>547000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>496000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>469000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>512185000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>419272000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>413201000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>415909000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>368492000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>637799000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>796202000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>821567000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>554573000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>546146000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>560861000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>563043000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>547342000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>554316000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>542745000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>548624000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>546443000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>447000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>330000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>307000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>337855000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>292000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>268000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>250000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>96975000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>294944000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>288843000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>261056000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>91973000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>93380000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>56342000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>53000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>56000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>58000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>62000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>65000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>68000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>71000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="U37">
         <v>98000000.0</v>
       </c>
       <c r="V37">
+        <v>98000000.0</v>
+      </c>
+      <c r="W37">
         <v>97000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>60000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>28000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>25000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>24000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>26000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>27000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>22000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>23000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>21000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>22000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>28000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="AJ37">
         <v>26000000.0</v>
       </c>
       <c r="AK37">
+        <v>26000000.0</v>
+      </c>
+      <c r="AL37">
         <v>27000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>28000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AO37">
         <v>32000000.0</v>
       </c>
       <c r="AP37">
+        <v>32000000.0</v>
+      </c>
+      <c r="AQ37">
         <v>34000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>31000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>32000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>33000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>34000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>47000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AX37">
         <v>11000000.0</v>
       </c>
       <c r="AY37">
         <v>11000000.0</v>
       </c>
       <c r="AZ37">
         <v>11000000.0</v>
       </c>
       <c r="BA37">
+        <v>11000000.0</v>
+      </c>
+      <c r="BB37">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="BC37">
         <v>12000000.0</v>
       </c>
       <c r="BD37">
+        <v>12000000.0</v>
+      </c>
+      <c r="BE37">
         <v>11000000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>8000000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>9000000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BI37">
         <v>11000000.0</v>
       </c>
       <c r="BJ37">
         <v>11000000.0</v>
       </c>
       <c r="BK37">
+        <v>11000000.0</v>
+      </c>
+      <c r="BL37">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BM37">
         <v>8000000.0</v>
       </c>
       <c r="BN37">
+        <v>8000000.0</v>
+      </c>
+      <c r="BO37">
         <v>8107000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BP37">
         <v>7713000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BQ37">
         <v>7772000.0</v>
       </c>
-      <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>64</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>13182000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>9530000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8647000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>8514000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8504000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7883000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>6515000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>6119000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6203000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8731000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8080000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7875000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6181000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7480000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4380000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5124000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4868000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5856000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4659000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4355000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4237000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4154000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3851000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3186000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3128000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3536000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3148000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3021000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2923000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6703000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6782000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6452000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4937000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4714000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4849000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4604000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4630000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4609000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4368000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>4423000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3683000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3717000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3150000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3259000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2932000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2766000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2697000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2588000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2558000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>280000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2583000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2499000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2568000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2503000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2471000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2560000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1993000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1944000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1500000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1454000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1747000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2018138000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1735766000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1836981000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1854185000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1857544000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1902541000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2163360000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1708430000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1378100000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1373280000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1348030000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1339574000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1252510000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1273189000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1252271000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1238128000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1242032000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1190910000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1078503000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1093486000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1119516000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1072117000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1042583000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1033334000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1032535000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1034436000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1015356000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>954078000.0</v>
       </c>
-      <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
+      <c r="CS38"/>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
-        <v>7490000000.0</v>
+        <v>7497000000.0</v>
       </c>
       <c r="C39">
+        <v>8051000000.0</v>
+      </c>
+      <c r="D39">
         <v>8328000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8589000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7945000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7179000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6885000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6227000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6536000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5721000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5566000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6253000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5941000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5773000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5611000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4614000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4635000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6049000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4785000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4609000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4344000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4165000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4112000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3925000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3834000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3717000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3772000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3509000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3219000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3065000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2959000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1202000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1273000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2671000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1012000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1067000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1060000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2384000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2362000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2343000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2192000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2100000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2523000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2738000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2410000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2461000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2378000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2386000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2309000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2338000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2229000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2255000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2152000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2312000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1706000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1676000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1506000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1348000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1076000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1211000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1099000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1109000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1637000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1162000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1090000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1127718000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>876051000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>865778000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>742761000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>713271000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1298312000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>577170000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>462583000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>376568000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>323540000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>400601000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>373297000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>330094000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>589086000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>428945000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>614620000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>598252000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>305000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>246000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>255000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>471615000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>271000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>242000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>258000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>439911000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>942010000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>970953000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>998700000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>384859000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>934196000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>779517000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>18893000000.0</v>
+        <v>20156000000.0</v>
       </c>
       <c r="C40">
+        <v>21014000000.0</v>
+      </c>
+      <c r="D40">
         <v>19758000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18211000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16835000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17541000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15279000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13360000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13387000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13607000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12038000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12208000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12052000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12692000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11521000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>10308000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>10039000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11295000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9962000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9893000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>10054000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10463000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>9357000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9254000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>9136000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11083000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9747000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8707000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>8947000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>10398000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>8491000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9110000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8578000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7610000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7262000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6929000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6415000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6290000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6522000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5884000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5677000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5480000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5404000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5870000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5394000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5698000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>5380000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5224000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5314000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5694000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4976000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3922000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3902000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4421000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4066000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>3842000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3563000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3775000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2634000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2519000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2508000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2655000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2589000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2118000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2108000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2633156000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2089234000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2722128000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1957840000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2046492000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3426748000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2539877000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2018785000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2030951000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1670469000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1510954000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1380300000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1532934000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1361534000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1360607000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1244964000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1371682000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1248795000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1043578000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1034839000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1114327000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1029010000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>970787000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>885774000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>986254000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>761147000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>749267000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>663285000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>757502000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>719273000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>556767000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>4545000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>4586000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3797000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4116000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4138000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4237000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3986000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3836000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3795000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3651000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3197000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3181000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3158000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2972000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2158000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2097000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1983000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1885000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1944000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1906000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1808000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1725000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1430000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>860000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>842000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>538000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>522000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>545000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>562000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>545000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>567000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>803000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>764000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>765000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>667000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>649000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>652000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>619000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>597000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>549000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>567000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>540000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>523000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>545000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>552000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>548000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>486000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>462000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>450000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>414000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>404000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>392000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>396000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>537000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>689955000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>824904000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1234048000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1346836000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1459518000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1607074000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1752317000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>671485000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>643670000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>741265000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>703641000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>692037000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>606035000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>698796000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>662902000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>688210000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>679396000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>707217000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>700174000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>671953000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>680940000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>751878000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>731265000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>712902000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>715007000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>781851000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>763490000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>712100000.0</v>
       </c>
-      <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>-80499000000.0</v>
+      </c>
+      <c r="C42">
         <v>-76317000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-72913000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-69737000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-67669000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-64989000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-61745000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-58978000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-56514000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-54536000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-52782000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-51037000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-48865000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-46056000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-43647000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-42196000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-39968000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-37527000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-36256000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-34676000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-33075000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-31676000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-30727000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-28772000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-28796000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-27418000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-26482000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-24779000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-22965000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-21170000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-20281000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-19197000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-17776000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-16399000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-15417000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-14654000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-13789000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-12838000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-11786000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-11212000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-10873000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-9518000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-8740000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-7849000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-7066000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-6119000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-5960000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-5588000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-4474000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>178000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-2093000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-1790000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-1254000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-935000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>92000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>260000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>904000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1125000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1123000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1176000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1533000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2195000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2181000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2167000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2153000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2162032000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2134280000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2096354000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>2070352000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>2054604000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>2059413000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>2054080000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>2405359000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>2711848000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>2984365000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>3268457000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>3275350000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>3289879000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>3296698000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>3302298000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>973619000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>974605000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>974000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>968000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>967000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>967368000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>967000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1350000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>968000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>967368000.0</v>
       </c>
       <c r="CM42">
         <v>967368000.0</v>
       </c>
       <c r="CN42">
         <v>967368000.0</v>
       </c>
       <c r="CO42">
         <v>967368000.0</v>
       </c>
       <c r="CP42">
         <v>967368000.0</v>
       </c>
       <c r="CQ42">
         <v>967368000.0</v>
       </c>
       <c r="CR42">
         <v>967368000.0</v>
       </c>
+      <c r="CS42">
+        <v>967368000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14998,87 +15091,86 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15129,2394 +15221,2418 @@
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
+        <v>0.0</v>
+      </c>
+      <c r="BL44">
         <v>4851000000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>4125000000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>3832000000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>3511867000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>3225236000.0</v>
       </c>
-      <c r="BP44">
-[...2 lines deleted...]
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>5167000000.0</v>
+      </c>
+      <c r="C45">
         <v>5059000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4955000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4850000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4672000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4531000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4611000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4521000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4381000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4298000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4112000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4068000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4008000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3910000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3739000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1839000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1850000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1902000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1887000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1872000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1901000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1828000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1492000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1348000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1305000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>921000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>876000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>860000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>839000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>829000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>901000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>845000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>748000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>733000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>698000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>680000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>669000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>675000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>641000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>632000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>602000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>615000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>553000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>539000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>528000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>526000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>474000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>471000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>468000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>472000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>465000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>458000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>450000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>449000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>450000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>454000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>436000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>439000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>433000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>435000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>433000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>448994000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>450915000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>456750000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>454227000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>306798000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>299791000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>297178000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>292748000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>290200000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>280370000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>269985000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>258032000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>252731000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>240315000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>227900000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>226764000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>230614000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>228000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>231000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>234000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>242358000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>233000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>237000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>245000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>258520000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>250419000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>255638000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>251089000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>226720000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>215839000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>213157000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>2349000000.0</v>
+      </c>
+      <c r="C46">
         <v>2303000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2299000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2225000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2171000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2138000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2176000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2148000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2077000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2061000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1972000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2006000000.0</v>
       </c>
       <c r="N46">
         <v>2006000000.0</v>
       </c>
       <c r="O46">
+        <v>2006000000.0</v>
+      </c>
+      <c r="P46">
         <v>1951000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1950000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1957000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1907000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1860000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1839000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1850000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1902000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1887000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1872000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1901000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1828000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1492000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1348000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1305000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>921000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>876000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>860000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>839000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>829000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>901000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>845000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>748000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>733000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>698000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>680000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>669000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>675000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>641000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>632000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>602000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>615000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>553000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>539000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>528000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>526000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>474000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>471000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>468000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>472000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>465000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>458000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>450000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>449000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>450000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>454000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>436000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>439000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>433000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>435000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>433000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>448994000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>450915000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>456750000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>454227000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>306798000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>299791000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>297178000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>292748000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>290200000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>280370000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>269985000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>258032000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>252731000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>240315000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>227900000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>226764000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>230614000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>228000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>231000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>234000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>242358000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>233000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>237000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>245000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>258520000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>250419000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>255638000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>251089000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>226720000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>215839000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>213157000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>73</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>2303000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2299000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2225000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2171000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2138000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2176000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1972000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2006000000.0</v>
       </c>
       <c r="N47">
         <v>2006000000.0</v>
       </c>
       <c r="O47">
+        <v>2006000000.0</v>
+      </c>
+      <c r="P47">
         <v>1951000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1950000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1957000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1907000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1860000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1839000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1850000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1902000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1887000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1872000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1901000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1828000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1492000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1348000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1305000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>921000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>876000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>860000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>839000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>829000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>901000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>845000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>748000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>733000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>698000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>680000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>669000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>675000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>641000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>632000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>602000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>615000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>553000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>539000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>528000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>526000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>474000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>471000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>468000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>472000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>465000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>458000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>450000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>449000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>450000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>454000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>436000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>439000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>433000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>435000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>433000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>448994000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>450915000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>456750000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>454227000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>306798000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>299791000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>297178000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>292748000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>290200000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>280370000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>269985000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>258032000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>252731000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>240315000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>227900000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>226764000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>230614000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>227879000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>230720000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>233682000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>242358000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>232654000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>237130000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>244933000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>258520000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>250419000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>255638000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>251089000.0</v>
       </c>
-      <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
+      <c r="CS47"/>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>88146000000.0</v>
+      </c>
+      <c r="C48">
         <v>85035000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>81752000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>78509000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>75495000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>72907000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>70258000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>67604000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>64959000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>62564000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>60390000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>57730000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>55424000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>53607000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>51625000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>49599000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>47800000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>45648000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>43750000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>41771000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>40140000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>38747000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>37403000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>36288000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>35273000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>33984000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>32289000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>30517000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>28806000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>27283000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>26726000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>25086000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>23852000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>22364000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>22401000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>21205000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>20263000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>19418000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>18722000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>17746000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>16972000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>16222000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>15543000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>14746000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>14006000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>13169000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>12553000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>11666000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>10861000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>10121000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>9630000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8823000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>8047000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>7354000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>6786000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>6052000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>5389000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4745000000.0</v>
       </c>
       <c r="BG48">
         <v>4745000000.0</v>
       </c>
       <c r="BH48">
+        <v>4745000000.0</v>
+      </c>
+      <c r="BI48">
         <v>4047000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3457000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2915000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2520000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2022000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1583000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1147714000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>873424000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>440901000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>111477000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-236100000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-475559000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-282020000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>464585000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>37699000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-226368000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-540830000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-793115000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-1029196000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-1070098000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1263102000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>272259000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>145515000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>198000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>92000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-28000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-121204000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-122000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-220000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-286000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-359264000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-292136000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-366535000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-398862000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>26529000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>78015000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>85000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>57730000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>55424000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>53607000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>51625000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>49599000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>47800000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>45648000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>43750000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>41771000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>40140000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>38747000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>37403000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>36288000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>35273000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>33984000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>32289000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>30517000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>28806000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>27283000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>26726000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>25086000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>23852000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>22364000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>22401000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>21205000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>20263000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>19418000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>18722000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>17746000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>16972000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>16222000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>15543000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>14746000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>14006000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>13169000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>12553000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>11666000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>10861000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>10121000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>9630000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>8823000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>8047000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>7354000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>6786000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>6052000000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>5389000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4745000000.0</v>
       </c>
       <c r="BG49">
         <v>4745000000.0</v>
       </c>
       <c r="BH49">
+        <v>4745000000.0</v>
+      </c>
+      <c r="BI49">
         <v>4047000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>3457000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>2915000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>2520000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>2022000000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>1583000000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>1147714000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>873424000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>440901000.0</v>
       </c>
-      <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50">
+        <v>1748000000.0</v>
+      </c>
+      <c r="C50">
         <v>749000000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>750000000.0</v>
       </c>
       <c r="H50">
+        <v>750000000.0</v>
+      </c>
+      <c r="I50">
         <v>1086000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2086000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337000000.0</v>
       </c>
       <c r="K50">
         <v>1337000000.0</v>
       </c>
       <c r="L50">
+        <v>1337000000.0</v>
+      </c>
+      <c r="M50">
         <v>1336000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>276000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>274000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>957000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>735000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>778000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>792000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649000000.0</v>
       </c>
       <c r="U50">
         <v>649000000.0</v>
       </c>
       <c r="V50">
         <v>649000000.0</v>
       </c>
-      <c r="W50"/>
+      <c r="W50">
+        <v>649000000.0</v>
+      </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
         <v>500000000.0</v>
       </c>
       <c r="AE50">
         <v>500000000.0</v>
       </c>
       <c r="AF50">
+        <v>500000000.0</v>
+      </c>
+      <c r="AG50">
         <v>5858000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6469000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>5424000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>5393000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>5326000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>5216000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>5180000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>3268000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>41000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>18960000000.0</v>
+      </c>
+      <c r="C51">
         <v>19000000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>18983000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18970000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>18802000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>18226000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18358000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15605000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15629000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15681000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15566000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15620000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15568000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14023000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14534000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>14481000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14646000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13901000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>13861000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>13899000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>13870000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12672000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12574000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12498000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>12466000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8527000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7735000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7806000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6299000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6334000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>6358000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5858000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6469000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>7273000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5393000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5326000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5216000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>6794000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3326000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3306000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3333000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>6555000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495000000.0</v>
       </c>
       <c r="AR51">
         <v>1495000000.0</v>
       </c>
       <c r="AS51">
         <v>1495000000.0</v>
       </c>
       <c r="AT51">
-        <v>1494000000.0</v>
+        <v>1495000000.0</v>
       </c>
       <c r="AU51">
         <v>1494000000.0</v>
       </c>
       <c r="AV51">
         <v>1494000000.0</v>
       </c>
       <c r="AW51">
         <v>1494000000.0</v>
       </c>
       <c r="AX51">
+        <v>1494000000.0</v>
+      </c>
+      <c r="AY51">
         <v>35000000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>1000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>19000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>21000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>845943000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>21690000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>730399000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>18407000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>168767000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>168966000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>170637000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>229974000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>229824000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>229747000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>229647000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>229685000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>229668000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>229588000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>229580000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>229551000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>229489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229000000.0</v>
       </c>
       <c r="CF51">
         <v>229000000.0</v>
       </c>
       <c r="CG51">
+        <v>229000000.0</v>
+      </c>
+      <c r="CH51">
         <v>230000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>229569000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>238000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="CK51">
         <v>230000000.0</v>
       </c>
       <c r="CL51">
+        <v>230000000.0</v>
+      </c>
+      <c r="CM51">
         <v>229574000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>968054000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>964615000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>950577000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>80107000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>80481000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>148049000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>1748000000.0</v>
+      </c>
+      <c r="C52">
         <v>749000000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
-        <v>750000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G52">
         <v>750000000.0</v>
       </c>
       <c r="H52">
+        <v>750000000.0</v>
+      </c>
+      <c r="I52">
         <v>1086000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2086000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337000000.0</v>
       </c>
       <c r="K52">
         <v>1337000000.0</v>
       </c>
       <c r="L52">
+        <v>1337000000.0</v>
+      </c>
+      <c r="M52">
         <v>1336000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>276000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>274000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>957000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>735000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>778000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>792000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649000000.0</v>
       </c>
       <c r="U52">
         <v>649000000.0</v>
       </c>
       <c r="V52">
         <v>649000000.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>649000000.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>106000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>98000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="AD52">
         <v>500000000.0</v>
       </c>
       <c r="AE52">
         <v>500000000.0</v>
       </c>
       <c r="AF52">
-        <v>5858000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="AG52">
-        <v>6469000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH52">
-        <v>5424000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI52">
-        <v>5393000000.0</v>
+        <v>1849000000.0</v>
       </c>
       <c r="AJ52">
-        <v>5326000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK52">
-        <v>5216000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL52">
-        <v>5180000000.0</v>
-[...1 lines deleted...]
-      <c r="AM52"/>
+        <v>0.0</v>
+      </c>
+      <c r="AM52">
+        <v>1614000000.0</v>
+      </c>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>3268000000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>41000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>35000000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>636000000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>477576000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>709835000.0</v>
       </c>
-      <c r="BQ52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR52"/>
       <c r="BS52">
         <v>149380000.0</v>
       </c>
-      <c r="BT52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT52">
+        <v>149380000.0</v>
+      </c>
+      <c r="BU52"/>
       <c r="BV52">
         <v>80000000.0</v>
       </c>
       <c r="BW52">
         <v>80000000.0</v>
       </c>
       <c r="BX52">
         <v>80000000.0</v>
       </c>
-      <c r="BY52"/>
+      <c r="BY52">
+        <v>80000000.0</v>
+      </c>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>8000000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>131268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="CO52">
         <v>142000000.0</v>
       </c>
-      <c r="CP52"/>
+      <c r="CP52">
+        <v>142000000.0</v>
+      </c>
       <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>67570000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>313000000.0</v>
+      </c>
+      <c r="C53">
         <v>332000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>335000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>336000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>319000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>330000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>338000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>362000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>364000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>592000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>602000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>344000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>402000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>400000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>412000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>438000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>449000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>473000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>510000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>544000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>489000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>483000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>400000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>390000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>477000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>688000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>751000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>809000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1317000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1696000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1622000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1535000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1378000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1849000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1864000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1782000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1654000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1614000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1774000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1271000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1314000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>991000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1232000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1716000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1589000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1238000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1857000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2836000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>2543000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>2696000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>2594000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>2742000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>3036000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>2987000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2594000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1803000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1457000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1215000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>639000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>840000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>985000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1131000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1137000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1130000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>982000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>824345000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>629678000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>605403000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>597669000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>742095000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>833645000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>719023000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>790199000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>1310687000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>1590368000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>1310262000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>1299350000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>1298841000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>903275000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>871416000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>812184000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>736619000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>861000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>743000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>725000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>808893000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>537000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>535000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>539000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>536341000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>535450000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17567,1322 +17683,1335 @@
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54">
         <v>4851000000.0</v>
       </c>
-      <c r="BL54">
+      <c r="BM54">
         <v>4125000000.0</v>
       </c>
-      <c r="BM54">
+      <c r="BN54">
         <v>3832000000.0</v>
       </c>
-      <c r="BN54">
+      <c r="BO54">
         <v>3511867000.0</v>
       </c>
-      <c r="BO54">
+      <c r="BP54">
         <v>3225236000.0</v>
       </c>
-      <c r="BP54">
-[...2 lines deleted...]
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>52449000000.0</v>
+      </c>
+      <c r="C55">
         <v>54157000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>53289000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>51431000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>48470000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>48081000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>47237000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>42333000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>42602000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>42448000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>39674000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>39004000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>38936000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>38724000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>37612000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>36231000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>37163000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>37669000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>35410000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>34911000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>34800000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>33584000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>31594000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>32127000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>30648000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>29236000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>25981000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>24731000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>23520000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>24860000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23340000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>22471000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>22944000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>21329000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>20914000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>19839000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>18570000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>18675000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>17323000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>16282000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>15905000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>16269000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>14634000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>15272000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>14633000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>15329000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>14659000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>14375000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>14802000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>14242000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>13730000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>12021000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>11809000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>12462000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>12120000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>11240000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>11131000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>10693000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>9674000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>9025000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>8502000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>8837000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>8166000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7432000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>7286000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>7470279000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6939348000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6983933000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6415312000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>6475849000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>7272975000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>6860175000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6425607000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>6260041000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>6134980000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5606549000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5206153000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>5082470000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>4871950000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>4641939000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>3710961000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>3700544000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>3670000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>3348000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3247000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3264670000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3177000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2945000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2831000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2900905000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2854998000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2757238000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2548011000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2260875000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2179874000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2021264000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>22498000000.0</v>
+      </c>
+      <c r="C56">
         <v>23558000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23223000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>22140000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>19804000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19724000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>22300000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>17780000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>18424000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>18961000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>16983000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>16530000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>16420000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>16606000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>16823000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>15211000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>15953000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>16949000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>15382000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>15079000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>16405000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>19113000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>18469000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>19381000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>18123000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>16902000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>14847000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>14165000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>14396000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>16171000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>15064000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>14305000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>14707000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>13797000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>13231000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>12542000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>12885000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>13228000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>11776000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>10998000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>10606000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>10985000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>9625000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>10217000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>10348000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>10997000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>10956000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>10577000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>11342000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>10950000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>10559000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>8962000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>8783000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>9357000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>9072000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>8283000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>8113000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>7741000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>6753000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>6011000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>6073000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>6454000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>6233000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>5543000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>5106000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>5003147000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>4752667000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4690202000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4106900000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>4311507000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>5070643000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>4399637000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>4424429000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>4591741000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>4481330000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3988534000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3608547000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3577229000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>3358446000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>3161768000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2246069000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2227898000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2252000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2039000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1920000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1902796000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1872000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1665000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1553000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1609850000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1570143000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1486244000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1342844000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1455638000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1404785000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1282250000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>22934000000.0</v>
+      </c>
+      <c r="C57">
         <v>22762000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20693000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>19029000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17828000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>19220000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17294000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>15594000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>16905000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16264000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14519000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14636000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>13651000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>14171000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13476000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12085000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11928000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13162000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11561000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11297000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>11475000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>11847000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9958000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9923000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9712000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11904000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10714000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9497000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10246000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>11593000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9709000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>9455000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8948000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8793000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7984000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>7583000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7095000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7206000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>7121000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6462000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6440000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6269000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5943000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>6476000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5937000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>6222000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5849000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>5790000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5994000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>6032000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>5420000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4327000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4414000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4906000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4548000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4307000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4092000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4217000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3105000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2964000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2791000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3143000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2832000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2818000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2822000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3167131000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2791332000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2981612000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2751304000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2990451000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3800383000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2800579000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2365233000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2363342000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1996742000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1827616000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1611743000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1811590000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1554687000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1563423000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1418235000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1556703000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1430795000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1221578000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1233839000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1301362000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1197787000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1100787000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1052774000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1188858000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1036345000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1037611000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>934348000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>929744000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>823535000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>739050000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>45727000000.0</v>
+      </c>
+      <c r="C58">
         <v>46411000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>45370000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>43557000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>41774000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>41566000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>39739000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>34851000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>35294000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>35451000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>33293000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>33425000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>33529000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>32347000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>31169000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>29969000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>30033000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>30257000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>28608000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>28342000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>28347000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>27067000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>25713000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>25579000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>25150000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>23245000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>20932000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>19622000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>18257000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>19371000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17473000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17121000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17142000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>15832000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>14376000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13891000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>12932000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>12991000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>11074000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10413000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>10394000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>10207000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8336000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>8836000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>8299000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8505000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>8111000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>8061000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>8224000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6747000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6062000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4992000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>5053000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5533000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>5196000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4964000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4752000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4816000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3692000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3544000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3300000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3621000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3324000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3307000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3454000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3958412000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3714112000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4309892000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4185983000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4543874000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>5503224000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4807468000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>3263048000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>3228114000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2957642000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2747933000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2600287000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2713491000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2547142000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2520313000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2398634000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2526776000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2435000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2219000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2209000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2285098000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2251000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>2124000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2069000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>2197564000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>2118444000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>2101787000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1944103000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1236825000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1121811000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1043989000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>5796000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>5279000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>5731000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>5497000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>6468000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>5878000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>5638000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>5684000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>6249000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>5869000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -18903,704 +19032,711 @@
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59">
         <v>4851000000.0</v>
       </c>
-      <c r="BL59">
+      <c r="BM59">
         <v>4125000000.0</v>
       </c>
-      <c r="BM59">
+      <c r="BN59">
         <v>3832000000.0</v>
       </c>
-      <c r="BN59">
+      <c r="BO59">
         <v>3511867000.0</v>
       </c>
-      <c r="BO59">
+      <c r="BP59">
         <v>3225236000.0</v>
       </c>
-      <c r="BP59">
-[...2 lines deleted...]
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
-        <v>7746000000.0</v>
+        <v>6722000000.0</v>
       </c>
       <c r="C60">
+        <v>7737000000.0</v>
+      </c>
+      <c r="D60">
         <v>7904000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7853000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6671000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6485000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7440000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7421000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7243000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6929000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6311000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5504000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5330000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6298000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6361000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6171000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7034000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>7312000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6703000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6442000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6327000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6391000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5796000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6470000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5398000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5893000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4949000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5008000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5168000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5395000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5775000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5257000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5703000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5468000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6442000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5852000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5611000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5656000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6219000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5837000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5479000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6028000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>6267000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>6404000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>6301000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>6790000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>6501000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>6266000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>6567000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7484000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7657000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>7018000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>6743000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>6917000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>6912000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>6265000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>6371000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5868000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5972000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5470000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5191000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>5205000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4842000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>4117000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>3824000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3503760000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3217523000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2666269000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2221362000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1927355000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1765131000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2048087000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3157939000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3027307000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3172718000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2853996000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2601246000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2364359000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2320188000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2117006000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1307707000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1169148000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1235000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1129000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1038000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>974952000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>926000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>821000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>762000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>698721000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>731934000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>650831000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>599029000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1023406000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1057635000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>976863000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-56659000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-54241000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-51354000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-48916000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-47359000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-44994000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-42588000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-41282000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-39729000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-38024000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-36658000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-35653000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-33604000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-33531000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-32205000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-31207000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-29454000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-27534000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-25750000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-24807000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-23650000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-22143000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-20764000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-19735000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-18911000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-17980000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-17021000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-15921000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-15284000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-14882000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-13522000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-12713000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-11785000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-10949000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-9995000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-9803000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-9399000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-8243000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-6577000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-5826000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-5482000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-4902000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-4139000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-3527000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-3311000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2642000000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2394000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2366000000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2289000000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1902000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000000.0</v>
       </c>
       <c r="BK61">
         <v>-1250000000.0</v>
       </c>
       <c r="BL61">
         <v>-1250000000.0</v>
       </c>
       <c r="BM61">
         <v>-1250000000.0</v>
       </c>
       <c r="BN61">
         <v>-1250000000.0</v>
       </c>
       <c r="BO61">
         <v>-1250000000.0</v>
       </c>
       <c r="BP61">
         <v>-1250000000.0</v>
       </c>
       <c r="BQ61">
         <v>-1250000000.0</v>
       </c>
       <c r="BR61">
         <v>-1250000000.0</v>
       </c>
       <c r="BS61">
         <v>-1250000000.0</v>
       </c>
       <c r="BT61">
         <v>-1250000000.0</v>
       </c>
       <c r="BU61">
+        <v>-1250000000.0</v>
+      </c>
+      <c r="BV61">
         <v>-894644000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-600532000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-277164000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="N62">
         <v>21000000.0</v>
       </c>
       <c r="O62">
+        <v>21000000.0</v>
+      </c>
+      <c r="P62">
         <v>20000000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>26000000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="S62">
         <v>29000000.0</v>
       </c>
       <c r="T62">
         <v>29000000.0</v>
       </c>
       <c r="U62">
+        <v>29000000.0</v>
+      </c>
+      <c r="V62">
         <v>28000000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>29000000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>25000000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>50000000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="AA62">
         <v>74000000.0</v>
       </c>
       <c r="AB62">
         <v>74000000.0</v>
       </c>
       <c r="AC62">
+        <v>74000000.0</v>
+      </c>
+      <c r="AD62">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AE62">
         <v>71000000.0</v>
       </c>
       <c r="AF62">
         <v>71000000.0</v>
       </c>
       <c r="AG62">
         <v>71000000.0</v>
       </c>
       <c r="AH62">
         <v>71000000.0</v>
       </c>
       <c r="AI62">
-        <v>70000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="AJ62">
         <v>70000000.0</v>
       </c>
-      <c r="AK62"/>
+      <c r="AK62">
+        <v>70000000.0</v>
+      </c>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
@@ -19616,50 +19752,51 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19737,51 +19874,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
         <v>5433000000.0</v>
       </c>
       <c r="C2">
         <v>6673000000.0</v>
       </c>
       <c r="D2">
         <v>6022000000.0</v>
       </c>
       <c r="E2">
         <v>5263000000.0</v>
       </c>
       <c r="F2">
         <v>4489000000.0</v>
       </c>
       <c r="G2">
         <v>3787000000.0</v>
       </c>
       <c r="H2">
         <v>3537000000.0</v>
       </c>
       <c r="I2">
         <v>3214000000.0</v>
       </c>
@@ -19815,51 +19952,51 @@
       <c r="S2">
         <v>2931254000.0</v>
       </c>
       <c r="T2">
         <v>2858445000.0</v>
       </c>
       <c r="U2">
         <v>2557055000.0</v>
       </c>
       <c r="V2">
         <v>2340287000.0</v>
       </c>
       <c r="W2">
         <v>2168274000.0</v>
       </c>
       <c r="X2">
         <v>2016300000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
         <v>1143000000.0</v>
       </c>
       <c r="C3">
         <v>897000000.0</v>
       </c>
       <c r="D3">
         <v>799000000.0</v>
       </c>
       <c r="E3">
         <v>750000000.0</v>
       </c>
       <c r="F3">
         <v>726000000.0</v>
       </c>
       <c r="G3">
         <v>580000000.0</v>
       </c>
       <c r="H3">
         <v>522000000.0</v>
       </c>
       <c r="I3">
         <v>459000000.0</v>
       </c>
@@ -19897,83 +20034,83 @@
         <v>97642000.0</v>
       </c>
       <c r="U3">
         <v>99782000.0</v>
       </c>
       <c r="V3">
         <v>109936000.0</v>
       </c>
       <c r="W3">
         <v>123317000.0</v>
       </c>
       <c r="X3">
         <v>119551000.0</v>
       </c>
       <c r="Y3">
         <v>90505000.0</v>
       </c>
       <c r="Z3">
         <v>69973000.0</v>
       </c>
       <c r="AA3"/>
       <c r="AB3"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
         <v>19051000000.0</v>
       </c>
       <c r="C5">
         <v>15900000000.0</v>
       </c>
       <c r="D5">
         <v>14214000000.0</v>
       </c>
       <c r="E5">
         <v>12203000000.0</v>
       </c>
       <c r="F5">
         <v>10738000000.0</v>
       </c>
       <c r="G5">
         <v>8140000000.0</v>
       </c>
       <c r="H5">
         <v>9955000000.0</v>
       </c>
       <c r="I5">
         <v>7390000000.0</v>
       </c>
@@ -20015,51 +20152,51 @@
       </c>
       <c r="V5">
         <v>393184000.0</v>
       </c>
       <c r="W5">
         <v>346672000.0</v>
       </c>
       <c r="X5">
         <v>-548584000.0</v>
       </c>
       <c r="Y5">
         <v>168279000.0</v>
       </c>
       <c r="Z5">
         <v>242487000.0</v>
       </c>
       <c r="AA5">
         <v>178020000.0</v>
       </c>
       <c r="AB5">
         <v>18254000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>20194000000.0</v>
       </c>
       <c r="C6">
         <v>16797000000.0</v>
       </c>
       <c r="D6">
         <v>15013000000.0</v>
       </c>
       <c r="E6">
         <v>12953000000.0</v>
       </c>
       <c r="F6">
         <v>11464000000.0</v>
       </c>
       <c r="G6">
         <v>8720000000.0</v>
       </c>
       <c r="H6">
         <v>10477000000.0</v>
       </c>
       <c r="I6">
         <v>7849000000.0</v>
       </c>
@@ -20101,123 +20238,123 @@
       </c>
       <c r="V6">
         <v>503120000.0</v>
       </c>
       <c r="W6">
         <v>469989000.0</v>
       </c>
       <c r="X6">
         <v>-429033000.0</v>
       </c>
       <c r="Y6">
         <v>258784000.0</v>
       </c>
       <c r="Z6">
         <v>312460000.0</v>
       </c>
       <c r="AA6">
         <v>178020000.0</v>
       </c>
       <c r="AB6">
         <v>18254000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>27000000.0</v>
       </c>
       <c r="I8">
         <v>75000000.0</v>
       </c>
       <c r="J8">
         <v>-873000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>4949000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>27358000000.0</v>
       </c>
       <c r="C9">
         <v>21494000000.0</v>
       </c>
       <c r="D9">
         <v>19076000000.0</v>
       </c>
       <c r="E9">
         <v>16974000000.0</v>
       </c>
       <c r="F9">
         <v>14395000000.0</v>
       </c>
       <c r="G9">
         <v>11514000000.0</v>
       </c>
       <c r="H9">
         <v>13346000000.0</v>
       </c>
       <c r="I9">
         <v>11736000000.0</v>
       </c>
@@ -20259,51 +20396,51 @@
       </c>
       <c r="V9">
         <v>2937628000.0</v>
       </c>
       <c r="W9">
         <v>2593330000.0</v>
       </c>
       <c r="X9">
         <v>2230851000.0</v>
       </c>
       <c r="Y9">
         <v>1891811000.0</v>
       </c>
       <c r="Z9">
         <v>1611334000.0</v>
       </c>
       <c r="AA9">
         <v>1445409000.0</v>
       </c>
       <c r="AB9">
         <v>1089712000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
         <v>18578000000.0</v>
       </c>
       <c r="C10">
         <v>15254000000.0</v>
       </c>
       <c r="D10">
         <v>13639000000.0</v>
       </c>
       <c r="E10">
         <v>11732000000.0</v>
       </c>
       <c r="F10">
         <v>10307000000.0</v>
       </c>
       <c r="G10">
         <v>7760000000.0</v>
       </c>
       <c r="H10">
         <v>9731000000.0</v>
       </c>
       <c r="I10">
         <v>7204000000.0</v>
       </c>
@@ -20341,51 +20478,51 @@
         <v>1671432000.0</v>
       </c>
       <c r="U10">
         <v>294172000.0</v>
       </c>
       <c r="V10">
         <v>407338000.0</v>
       </c>
       <c r="W10">
         <v>323700000.0</v>
       </c>
       <c r="X10">
         <v>-611520000.0</v>
       </c>
       <c r="Y10">
         <v>158388000.0</v>
       </c>
       <c r="Z10">
         <v>232939000.0</v>
       </c>
       <c r="AA10"/>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
         <v>3610000000.0</v>
       </c>
       <c r="C11">
         <v>2380000000.0</v>
       </c>
       <c r="D11">
         <v>2444000000.0</v>
       </c>
       <c r="E11">
         <v>1802000000.0</v>
       </c>
       <c r="F11">
         <v>1620000000.0</v>
       </c>
       <c r="G11">
         <v>1349000000.0</v>
       </c>
       <c r="H11">
         <v>1613000000.0</v>
       </c>
       <c r="I11">
         <v>1345000000.0</v>
       </c>
@@ -20427,51 +20564,51 @@
       </c>
       <c r="V11">
         <v>140619000.0</v>
       </c>
       <c r="W11">
         <v>85640000.0</v>
       </c>
       <c r="X11">
         <v>-220778000.0</v>
       </c>
       <c r="Y11">
         <v>41959000.0</v>
       </c>
       <c r="Z11">
         <v>90878000.0</v>
       </c>
       <c r="AA11">
         <v>-118149000.0</v>
       </c>
       <c r="AB11">
         <v>-24183000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
         <v>722000000.0</v>
       </c>
       <c r="C12">
         <v>646000000.0</v>
       </c>
       <c r="D12">
         <v>575000000.0</v>
       </c>
       <c r="E12">
         <v>471000000.0</v>
       </c>
       <c r="F12">
         <v>431000000.0</v>
       </c>
       <c r="G12">
         <v>380000000.0</v>
       </c>
       <c r="H12">
         <v>224000000.0</v>
       </c>
       <c r="I12">
         <v>186000000.0</v>
       </c>
@@ -20513,51 +20650,51 @@
       </c>
       <c r="V12">
         <v>70158000.0</v>
       </c>
       <c r="W12">
         <v>69722000.0</v>
       </c>
       <c r="X12">
         <v>62936000.0</v>
       </c>
       <c r="Y12">
         <v>9891000.0</v>
       </c>
       <c r="Z12">
         <v>9548000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13">
         <v>485000000.0</v>
       </c>
       <c r="C13">
         <v>348000000.0</v>
       </c>
       <c r="D13">
         <v>362000000.0</v>
       </c>
       <c r="E13">
         <v>555000000.0</v>
       </c>
       <c r="F13">
         <v>225000000.0</v>
       </c>
       <c r="G13">
         <v>326000000.0</v>
       </c>
       <c r="H13">
         <v>40000000.0</v>
       </c>
       <c r="I13">
         <v>64000000.0</v>
       </c>
@@ -20567,51 +20704,51 @@
       <c r="K13">
         <v>52000000.0</v>
       </c>
       <c r="L13">
         <v>36000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>126000000.0</v>
       </c>
       <c r="H14">
         <v>98000000.0</v>
       </c>
       <c r="I14">
         <v>94000000.0</v>
       </c>
       <c r="J14">
         <v>100000000.0</v>
       </c>
       <c r="K14">
         <v>28000000.0</v>
       </c>
       <c r="L14">
         <v>34000000.0</v>
       </c>
       <c r="M14">
@@ -20621,51 +20758,51 @@
       <c r="O14">
         <v>-1000000.0</v>
       </c>
       <c r="P14">
         <v>-2000000.0</v>
       </c>
       <c r="Q14">
         <v>1000000.0</v>
       </c>
       <c r="R14">
         <v>92000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
         <v>14968000000.0</v>
       </c>
       <c r="C15">
         <v>12874000000.0</v>
       </c>
       <c r="D15">
         <v>11195000000.0</v>
       </c>
       <c r="E15">
         <v>9930000000.0</v>
       </c>
       <c r="F15">
         <v>8687000000.0</v>
       </c>
       <c r="G15">
         <v>6411000000.0</v>
       </c>
       <c r="H15">
         <v>8118000000.0</v>
       </c>
       <c r="I15">
         <v>5859000000.0</v>
       </c>
@@ -20707,51 +20844,51 @@
       </c>
       <c r="V15">
         <v>266719000.0</v>
       </c>
       <c r="W15">
         <v>238060000.0</v>
       </c>
       <c r="X15">
         <v>-385793000.0</v>
       </c>
       <c r="Y15">
         <v>116429000.0</v>
       </c>
       <c r="Z15">
         <v>142061000.0</v>
       </c>
       <c r="AA15">
         <v>118149000.0</v>
       </c>
       <c r="AB15">
         <v>24183000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
         <v>14968000000.0</v>
       </c>
       <c r="C16">
         <v>12874000000.0</v>
       </c>
       <c r="D16">
         <v>11195000000.0</v>
       </c>
       <c r="E16">
         <v>9930000000.0</v>
       </c>
       <c r="F16">
         <v>8687000000.0</v>
       </c>
       <c r="G16">
         <v>6411000000.0</v>
       </c>
       <c r="H16">
         <v>8118000000.0</v>
       </c>
       <c r="I16">
         <v>5859000000.0</v>
       </c>
@@ -20781,51 +20918,51 @@
       </c>
       <c r="R16">
         <v>1462532000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>1085886000.0</v>
       </c>
       <c r="U16">
         <v>50190000.0</v>
       </c>
       <c r="V16">
         <v>266719000.0</v>
       </c>
       <c r="W16">
         <v>238060000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
         <v>14968000000.0</v>
       </c>
       <c r="C17">
         <v>12874000000.0</v>
       </c>
       <c r="D17">
         <v>11195000000.0</v>
       </c>
       <c r="E17">
         <v>9930000000.0</v>
       </c>
       <c r="F17">
         <v>8687000000.0</v>
       </c>
       <c r="G17">
         <v>6411000000.0</v>
       </c>
       <c r="H17">
         <v>8118000000.0</v>
       </c>
       <c r="I17">
         <v>5859000000.0</v>
       </c>
@@ -20847,51 +20984,51 @@
       <c r="O17">
         <v>2758000000.0</v>
       </c>
       <c r="P17">
         <v>1904000000.0</v>
       </c>
       <c r="Q17">
         <v>1847000000.0</v>
       </c>
       <c r="R17">
         <v>1462624000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
         <v>-722000000.0</v>
       </c>
       <c r="C18">
         <v>-646000000.0</v>
       </c>
       <c r="D18">
         <v>-575000000.0</v>
       </c>
       <c r="E18">
         <v>-471000000.0</v>
       </c>
       <c r="F18">
         <v>-431000000.0</v>
       </c>
       <c r="G18">
         <v>-380000000.0</v>
       </c>
       <c r="H18">
         <v>-224000000.0</v>
       </c>
       <c r="I18">
         <v>-186000000.0</v>
       </c>
@@ -20899,51 +21036,51 @@
         <v>-154000000.0</v>
       </c>
       <c r="K18">
         <v>-95000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-61000000.0</v>
       </c>
       <c r="F19">
         <v>656000000.0</v>
       </c>
       <c r="G19">
         <v>59000000.0</v>
       </c>
       <c r="H19">
         <v>291000000.0</v>
       </c>
       <c r="I19">
         <v>108000000.0</v>
       </c>
       <c r="J19">
         <v>54000000.0</v>
       </c>
       <c r="K19">
         <v>-20000000.0</v>
       </c>
@@ -20959,51 +21096,51 @@
       <c r="O19">
         <v>15000000.0</v>
       </c>
       <c r="P19">
         <v>58000000.0</v>
       </c>
       <c r="Q19">
         <v>57000000.0</v>
       </c>
       <c r="R19">
         <v>73052000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>356000000.0</v>
       </c>
       <c r="F20">
         <v>94000000.0</v>
       </c>
       <c r="G20">
         <v>73000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1128000000.0</v>
       </c>
       <c r="J20">
         <v>15000000.0</v>
       </c>
       <c r="K20">
         <v>117000000.0</v>
       </c>
       <c r="L20">
         <v>61000000.0</v>
@@ -21017,51 +21154,51 @@
       <c r="O20">
         <v>20000000.0</v>
       </c>
       <c r="P20">
         <v>770000000.0</v>
       </c>
       <c r="Q20">
         <v>5000000.0</v>
       </c>
       <c r="R20">
         <v>6745000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>19401000000.0</v>
       </c>
       <c r="C21">
         <v>15582000000.0</v>
       </c>
       <c r="D21">
         <v>14008000000.0</v>
       </c>
       <c r="E21">
         <v>12264000000.0</v>
       </c>
       <c r="F21">
         <v>10082000000.0</v>
       </c>
       <c r="G21">
         <v>8081000000.0</v>
       </c>
       <c r="H21">
         <v>9664000000.0</v>
       </c>
       <c r="I21">
         <v>7282000000.0</v>
       </c>
@@ -21103,83 +21240,83 @@
       </c>
       <c r="V21">
         <v>393184000.0</v>
       </c>
       <c r="W21">
         <v>346672000.0</v>
       </c>
       <c r="X21">
         <v>-601862000.0</v>
       </c>
       <c r="Y21">
         <v>141997000.0</v>
       </c>
       <c r="Z21">
         <v>221702000.0</v>
       </c>
       <c r="AA21">
         <v>178020000.0</v>
       </c>
       <c r="AB21">
         <v>18254000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>13390000000.0</v>
       </c>
       <c r="C23">
         <v>12585000000.0</v>
       </c>
       <c r="D23">
         <v>11090000000.0</v>
       </c>
       <c r="E23">
         <v>9973000000.0</v>
       </c>
       <c r="F23">
         <v>8802000000.0</v>
       </c>
       <c r="G23">
         <v>7220000000.0</v>
       </c>
       <c r="H23">
         <v>7219000000.0</v>
       </c>
       <c r="I23">
         <v>7668000000.0</v>
       </c>
@@ -21221,133 +21358,133 @@
       </c>
       <c r="V23">
         <v>2544444000.0</v>
       </c>
       <c r="W23">
         <v>2246658000.0</v>
       </c>
       <c r="X23">
         <v>2832713000.0</v>
       </c>
       <c r="Y23">
         <v>1749814000.0</v>
       </c>
       <c r="Z23">
         <v>1389632000.0</v>
       </c>
       <c r="AA23">
         <v>1267389000.0</v>
       </c>
       <c r="AB23">
         <v>1071458000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>1143000000.0</v>
       </c>
       <c r="C25">
         <v>897000000.0</v>
       </c>
       <c r="D25">
         <v>799000000.0</v>
       </c>
       <c r="E25">
         <v>750000000.0</v>
       </c>
       <c r="F25">
         <v>726000000.0</v>
       </c>
       <c r="G25">
         <v>580000000.0</v>
       </c>
       <c r="H25">
         <v>522000000.0</v>
       </c>
       <c r="I25">
         <v>459000000.0</v>
       </c>
       <c r="J25">
         <v>437000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -21355,51 +21492,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>929000000.0</v>
       </c>
       <c r="C27">
         <v>815000000.0</v>
       </c>
       <c r="D27">
         <v>825000000.0</v>
       </c>
       <c r="E27">
         <v>789000000.0</v>
       </c>
       <c r="F27">
         <v>895000000.0</v>
       </c>
       <c r="G27">
         <v>657000000.0</v>
       </c>
       <c r="H27">
         <v>934000000.0</v>
       </c>
       <c r="I27">
         <v>907000000.0</v>
       </c>
@@ -21437,51 +21574,51 @@
         <v>1080057000.0</v>
       </c>
       <c r="U27">
         <v>1051870000.0</v>
       </c>
       <c r="V27">
         <v>1008268000.0</v>
       </c>
       <c r="W27">
         <v>915851000.0</v>
       </c>
       <c r="X27">
         <v>851150000.0</v>
       </c>
       <c r="Y27">
         <v>694010000.0</v>
       </c>
       <c r="Z27">
         <v>505732000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>6216000000.0</v>
       </c>
       <c r="C28">
         <v>3455000000.0</v>
       </c>
       <c r="D28">
         <v>2822000000.0</v>
       </c>
       <c r="E28">
         <v>2713000000.0</v>
       </c>
       <c r="F28">
         <v>2547000000.0</v>
       </c>
       <c r="G28">
         <v>2114000000.0</v>
       </c>
       <c r="H28">
         <v>2194000000.0</v>
       </c>
       <c r="I28">
         <v>1996000000.0</v>
       </c>
@@ -21519,51 +21656,51 @@
         <v>1758388000.0</v>
       </c>
       <c r="U28">
         <v>1505185000.0</v>
       </c>
       <c r="V28">
         <v>1351082000.0</v>
       </c>
       <c r="W28">
         <v>1185837000.0</v>
       </c>
       <c r="X28">
         <v>1862012000.0</v>
       </c>
       <c r="Y28">
         <v>965299000.0</v>
       </c>
       <c r="Z28">
         <v>813927000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>3610000000.0</v>
       </c>
       <c r="C29">
         <v>2380000000.0</v>
       </c>
       <c r="D29">
         <v>2444000000.0</v>
       </c>
       <c r="E29">
         <v>1802000000.0</v>
       </c>
       <c r="F29">
         <v>1620000000.0</v>
       </c>
       <c r="G29">
         <v>1349000000.0</v>
       </c>
       <c r="H29">
         <v>1613000000.0</v>
       </c>
       <c r="I29">
         <v>1345000000.0</v>
       </c>
@@ -21573,51 +21710,51 @@
       <c r="K29">
         <v>1587000000.0</v>
       </c>
       <c r="L29">
         <v>1150000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>7957000000.0</v>
       </c>
       <c r="C30">
         <v>5912000000.0</v>
       </c>
       <c r="D30">
         <v>5068000000.0</v>
       </c>
       <c r="E30">
         <v>4710000000.0</v>
       </c>
       <c r="F30">
         <v>4313000000.0</v>
       </c>
       <c r="G30">
         <v>3433000000.0</v>
       </c>
       <c r="H30">
         <v>3682000000.0</v>
       </c>
       <c r="I30">
         <v>4454000000.0</v>
       </c>
@@ -21659,51 +21796,51 @@
       </c>
       <c r="V30">
         <v>2544444000.0</v>
       </c>
       <c r="W30">
         <v>2246658000.0</v>
       </c>
       <c r="X30">
         <v>2832713000.0</v>
       </c>
       <c r="Y30">
         <v>1749814000.0</v>
       </c>
       <c r="Z30">
         <v>1389632000.0</v>
       </c>
       <c r="AA30">
         <v>1267389000.0</v>
       </c>
       <c r="AB30">
         <v>1071458000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
         <v>-823000000.0</v>
       </c>
       <c r="C31">
         <v>-328000000.0</v>
       </c>
       <c r="D31">
         <v>-369000000.0</v>
       </c>
       <c r="E31">
         <v>-532000000.0</v>
       </c>
       <c r="F31">
         <v>225000000.0</v>
       </c>
       <c r="G31">
         <v>-321000000.0</v>
       </c>
       <c r="H31">
         <v>67000000.0</v>
       </c>
       <c r="I31">
         <v>-78000000.0</v>
       </c>
@@ -21745,51 +21882,51 @@
       </c>
       <c r="V31">
         <v>14154000.0</v>
       </c>
       <c r="W31">
         <v>-22972000.0</v>
       </c>
       <c r="X31">
         <v>-9658000.0</v>
       </c>
       <c r="Y31">
         <v>16391000.0</v>
       </c>
       <c r="Z31">
         <v>11237000.0</v>
       </c>
       <c r="AA31">
         <v>-178020000.0</v>
       </c>
       <c r="AB31">
         <v>-18254000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>32791000000.0</v>
       </c>
       <c r="C32">
         <v>28167000000.0</v>
       </c>
       <c r="D32">
         <v>25098000000.0</v>
       </c>
       <c r="E32">
         <v>22237000000.0</v>
       </c>
       <c r="F32">
         <v>18884000000.0</v>
       </c>
       <c r="G32">
         <v>15301000000.0</v>
       </c>
       <c r="H32">
         <v>16883000000.0</v>
       </c>
       <c r="I32">
         <v>14950000000.0</v>
       </c>
@@ -21850,962 +21987,969 @@
       <c r="AB32">
         <v>1089712000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR32"/>
+  <dimension ref="A1:CS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>2037000000.0</v>
+      </c>
+      <c r="C2">
         <v>1818000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1893000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1852000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1688000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1653000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1899000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1607000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1514000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1528000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1573000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1495000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1426000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1381000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1382000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1319000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1181000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1089000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1166000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1130000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1104000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>970000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>940000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>915000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>962000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>936000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>937000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>853000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>811000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>843000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>822000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>797000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>752000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>726000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>723000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>644000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>594000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>579000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>575000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>551000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>520000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>565000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>584000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>488000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>468000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>618000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>511000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>485000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452000000.0</v>
       </c>
       <c r="AY2">
         <v>452000000.0</v>
       </c>
       <c r="AZ2">
+        <v>452000000.0</v>
+      </c>
+      <c r="BA2">
         <v>807000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>737000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1565000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>402000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>770000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>704000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>916000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>764000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>732000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>623000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>816000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>625000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>613000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>573000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>778618000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>648285000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>686482000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>563822000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>726428000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>761200000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>802413000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>641213000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>874479000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>707273000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>699716000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>576977000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>752238000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>602070000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>672227000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>530520000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>741973000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>569254000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>550765000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>478295000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>683832000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>490123000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>531842000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>462477000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>623272000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>453752000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>493242000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>446034000.0</v>
       </c>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>620000000.0</v>
+      </c>
+      <c r="C3">
         <v>297000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>290000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>281000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>275000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="H3">
         <v>225000000.0</v>
       </c>
       <c r="I3">
+        <v>225000000.0</v>
+      </c>
+      <c r="J3">
         <v>216000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>205000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>211000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>192000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>191000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>184000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>185000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>189000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>192000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>189000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>188000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>186000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>163000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>150000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>141000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>145000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>144000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>146000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>137000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>122000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>117000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>113000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>111000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>115000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>120000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>116000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>118000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AL3">
         <v>92000000.0</v>
       </c>
       <c r="AM3">
-        <v>93000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="AN3">
         <v>93000000.0</v>
       </c>
       <c r="AO3">
+        <v>93000000.0</v>
+      </c>
+      <c r="AP3">
         <v>95000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>93000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>94000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>92000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>87000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>84000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>83000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>81000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>73000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>71000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>64000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="BB3">
         <v>62000000.0</v>
       </c>
       <c r="BC3">
+        <v>62000000.0</v>
+      </c>
+      <c r="BD3">
         <v>58000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>56000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>54000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>52000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>51000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="BJ3">
         <v>42000000.0</v>
       </c>
       <c r="BK3">
+        <v>42000000.0</v>
+      </c>
+      <c r="BL3">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BM3">
         <v>35000000.0</v>
       </c>
       <c r="BN3">
+        <v>35000000.0</v>
+      </c>
+      <c r="BO3">
         <v>38427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="BP3">
         <v>36000000.0</v>
       </c>
       <c r="BQ3">
+        <v>36000000.0</v>
+      </c>
+      <c r="BR3">
         <v>31000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30050000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>28742000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>27950000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>25264000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>26152000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>22274000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>25028000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>24188000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>24730000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>25139000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>24693000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>25220000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-83400000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>26270000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>541971000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>582894000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-92100000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>498782000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>549872000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>529861000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>30986000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>28183000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>30593000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>29789000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>27565000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>27593000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>18929000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -22951,669 +23095,676 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
-      <c r="CP4"/>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>4907000000.0</v>
+      </c>
+      <c r="C5">
         <v>4910000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5061000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4867000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4213000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4075000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4025000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4092000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3708000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3469000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3912000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3848000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2985000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3216000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3192000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2912000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2883000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2931000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2926000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2584000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2297000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2273000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2020000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1791000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2056000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2539000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2597000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2570000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2249000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1262000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2312000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1970000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1846000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1525000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1967000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1667000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1517000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1341000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1656000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1387000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1357000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1037000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1367000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1258000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1357000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1023000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1429000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1388000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1287000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>918000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1262000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1238000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1107000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>901000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1070000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>976000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1006000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1036000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>894000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>846000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>621000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>778000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>730000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>710000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>481775000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>697000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>568000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>586000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>717248000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-279264000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1233204000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>703899000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>172056000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>353303000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>268816000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>313938000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>45988000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>274760000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-273966000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>182713000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1726637000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>147893000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>192436000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>151513000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1506226000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>149551000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>98461000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>118472000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-49669000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>118900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>49945000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-667760000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-115603000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>126527000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>52749000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>5527000000.0</v>
+      </c>
+      <c r="C6">
         <v>5207000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5351000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5148000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4488000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4306000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4250000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4317000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3924000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3674000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4123000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4040000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3176000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3400000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3377000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3101000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3075000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3120000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3114000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2770000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2460000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2423000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2161000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1936000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2200000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2685000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2734000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2692000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2366000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1375000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2423000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2085000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1966000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1641000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2085000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1778000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1609000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1433000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1749000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1480000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1452000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1130000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1461000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1350000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1444000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1107000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1512000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1469000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1360000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>989000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1326000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1299000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1169000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>963000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1128000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1032000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1060000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>47000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1087000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>943000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>888000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>663000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>814000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>765000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>745000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>520202000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>733000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>604000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>617000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>747298000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-250522000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1205254000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>729163000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>198208000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>375577000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>293844000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>338126000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>70718000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>299899000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-249273000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>207933000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1810037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734407000.0</v>
       </c>
       <c r="CF6">
         <v>734407000.0</v>
       </c>
       <c r="CG6">
         <v>734407000.0</v>
       </c>
       <c r="CH6">
+        <v>734407000.0</v>
+      </c>
+      <c r="CI6">
         <v>-1598326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648333000.0</v>
       </c>
       <c r="CJ6">
         <v>648333000.0</v>
       </c>
       <c r="CK6">
         <v>648333000.0</v>
       </c>
       <c r="CL6">
+        <v>648333000.0</v>
+      </c>
+      <c r="CM6">
         <v>-18683000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>147083000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>80538000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-637971000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-88038000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>154120000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>71678000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23759,94 +23910,95 @@
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
-      <c r="CP7"/>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>27000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>75000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23978,1306 +24130,1321 @@
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
         <v>4949000.0</v>
       </c>
-      <c r="CM8">
-[...1 lines deleted...]
-      </c>
       <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
         <v>-4949000.0</v>
       </c>
-      <c r="CO8">
+      <c r="CP8">
         <v>4949000.0</v>
       </c>
-      <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>6361000000.0</v>
+      </c>
+      <c r="C9">
         <v>8806000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6709000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6281000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5562000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5836000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5470000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5354000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4834000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5020000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4960000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4774000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4322000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4436000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4374000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4178000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3986000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4127000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3819000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3398000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3051000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3150000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2897000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2420000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3047000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3478000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3530000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3260000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3078000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2964000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3076000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2868000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2828000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2586000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2675000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2409000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2140000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2177000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2305000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2143000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1926000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1952000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1946000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1902000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1762000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1798000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1979000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1883000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1722000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1674000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1766000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2096000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1906000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>330000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1516000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1820000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1758000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1728000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1818000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1667000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1501000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1438000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1428000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1365000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1308000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1298418000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1364275000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1279889000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1156000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1224834000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1338178000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1246504000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1182084000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1072687000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1082850000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>996959000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>915103000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>839163000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>901969000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>846489000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>738453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734407000.0</v>
       </c>
       <c r="CE9">
         <v>734407000.0</v>
       </c>
       <c r="CF9">
         <v>734407000.0</v>
       </c>
       <c r="CG9">
         <v>734407000.0</v>
       </c>
       <c r="CH9">
+        <v>734407000.0</v>
+      </c>
+      <c r="CI9">
         <v>648332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648333000.0</v>
       </c>
       <c r="CJ9">
         <v>648333000.0</v>
       </c>
       <c r="CK9">
         <v>648333000.0</v>
       </c>
       <c r="CL9">
+        <v>648333000.0</v>
+      </c>
+      <c r="CM9">
         <v>567574000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>594169000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>556893000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>512215000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>509235000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>539435000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>448757000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>4812000000.0</v>
+      </c>
+      <c r="C10">
         <v>4876000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4999000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4672000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4031000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3891000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3866000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3939000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3558000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3321000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3761000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3704000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2853000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3089000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3072000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2798000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2773000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2823000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2816000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2478000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2190000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2168000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1915000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1690000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1987000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2475000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2534000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2519000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2203000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1215000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2264000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1922000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1803000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1484000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1932000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1628000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1478000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1311000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1633000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1365000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1337000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1025000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1352000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1241000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1340000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1007000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1418000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1373000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1281000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>911000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1254000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1233000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1102000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>894000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1066000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>973000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1000000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-12000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1030000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>892000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>836000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>582000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>767000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>713000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>695000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>458333000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>673000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>536000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>550000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>445060000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-293672000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1223182000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>688581000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>467036000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>482307000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>386299000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>335790000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>69738000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>292109000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-260592000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>192917000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>407338000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>163957000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>187394000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>144195000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>323700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>140715000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>90175000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>113780000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-107674000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>111440000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>49982000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-665268000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-105071000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>123056000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>56312000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>930000000.0</v>
+      </c>
+      <c r="C11">
         <v>816000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1072000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>971000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>751000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>549000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>603000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>681000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>547000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>530000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>563000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>859000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>492000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>564000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>573000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>523000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>142000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>444000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>402000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>412000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>362000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>383000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>402000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>270000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>294000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>375000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>426000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>471000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>341000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>316000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>365000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>353000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>311000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1257000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>502000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>451000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>397000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>378000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>449000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>382000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>378000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>135000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000000.0</v>
       </c>
       <c r="AS11">
         <v>320000000.0</v>
       </c>
       <c r="AT11">
+        <v>320000000.0</v>
+      </c>
+      <c r="AU11">
         <v>206000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>403000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>442000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>411000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>288000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>375000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>385000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>336000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>289000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>294000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>273000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>318000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-30000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>314000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>284000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>274000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>167000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>248000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>255000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>240000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>163938000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>221000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>187000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>183000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>205618000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-100090000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-476529000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>241703000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>162803000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>167846000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>134013000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>120884000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>28836000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>99105000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>49868000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>66173000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>346471000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>57872000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>67146000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>50901000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>274999000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>43200000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>24468000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>40212000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-40546000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>37041000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>17655000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-234928000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-53585000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>45126000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>19923000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>185000000.0</v>
+      </c>
+      <c r="C12">
         <v>159000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>186000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>195000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>182000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>184000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>159000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>153000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>150000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>148000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>151000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>144000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>132000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>127000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>120000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>114000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>110000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>108000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>110000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>106000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000000.0</v>
       </c>
       <c r="W12">
         <v>105000000.0</v>
       </c>
       <c r="X12">
+        <v>105000000.0</v>
+      </c>
+      <c r="Y12">
         <v>101000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>69000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>64000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>63000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>51000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>46000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AF12">
         <v>48000000.0</v>
       </c>
       <c r="AG12">
+        <v>48000000.0</v>
+      </c>
+      <c r="AH12">
         <v>43000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AK12">
         <v>39000000.0</v>
       </c>
       <c r="AL12">
+        <v>39000000.0</v>
+      </c>
+      <c r="AM12">
         <v>30000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AS12">
         <v>17000000.0</v>
       </c>
       <c r="AT12">
+        <v>17000000.0</v>
+      </c>
+      <c r="AU12">
         <v>16000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BA12">
         <v>5000000.0</v>
       </c>
       <c r="BB12">
+        <v>5000000.0</v>
+      </c>
+      <c r="BC12">
         <v>7000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>9000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>17000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>15000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>23442000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>24000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>32000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>36000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>103600000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>36319000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15438000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15318000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>57277000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>16439000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>11170000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14356000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>61151000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>16757000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>16068000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10640000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>70158000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>17573000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>17477000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16856000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>69722000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>17792000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>16684000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>17729000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>62936000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>18722000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>18748000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5344000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>3121000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2087000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>177000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>64000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>121000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>123000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>48000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>145000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>86000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>38000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>289000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>106000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>44000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>224000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>181000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>92000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>140000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>112000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>193000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>227000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>75000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>137000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>116000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>14000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25300,223 +25467,222 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000000.0</v>
       </c>
       <c r="V14">
         <v>126000000.0</v>
       </c>
       <c r="W14">
+        <v>126000000.0</v>
+      </c>
+      <c r="X14">
         <v>85000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>78000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>98000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>100000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>101000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>95000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>94000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>92000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>93000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>99000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>130000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-18000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-39000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-66000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>190000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-128000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>34000000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF14">
         <v>-1000000.0</v>
       </c>
       <c r="BG14">
         <v>-1000000.0</v>
       </c>
       <c r="BH14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>1000000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>394000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-59000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-195000.0</v>
       </c>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
@@ -25525,850 +25691,857 @@
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>-27000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>27000.0</v>
       </c>
-      <c r="CK14">
-[...1 lines deleted...]
-      </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
         <v>-59000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>59000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>3882000000.0</v>
+      </c>
+      <c r="C15">
         <v>4060000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3927000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3701000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3280000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3342000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3263000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3258000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3011000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2791000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3198000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2845000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2361000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2525000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2499000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2275000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2631000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2379000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2414000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2066000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1828000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1785000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1513000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1420000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1693000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2100000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2108000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2048000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1862000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>899000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1899000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1569000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1492000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>227000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1430000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1177000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1081000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>933000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1184000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>983000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>959000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>890000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>977000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>921000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1020000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>801000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1015000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>931000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>870000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>623000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>879000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>848000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>766000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>605000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>772000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>700000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>682000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>19000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>717000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>608000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>562000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>415000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>518000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>458000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>455000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>294001000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>452000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>349000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>367000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>239442000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-193582000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-746653000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>446878000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>304233000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>314461000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>252286000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>214906000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>40902000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>193004000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-310460000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>126744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66680000.0</v>
       </c>
       <c r="CE15">
         <v>66680000.0</v>
       </c>
       <c r="CF15">
         <v>66680000.0</v>
       </c>
       <c r="CG15">
         <v>66680000.0</v>
       </c>
       <c r="CH15">
-        <v>59515000.0</v>
+        <v>66680000.0</v>
       </c>
       <c r="CI15">
         <v>59515000.0</v>
       </c>
       <c r="CJ15">
         <v>59515000.0</v>
       </c>
       <c r="CK15">
         <v>59515000.0</v>
       </c>
       <c r="CL15">
+        <v>59515000.0</v>
+      </c>
+      <c r="CM15">
         <v>-67128000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>74399000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>32327000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-425391000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-51486000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>77930000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>36389000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>175</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>4060000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3927000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3701000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3280000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3342000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3263000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3198000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2845000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2361000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2525000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2499000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2275000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2631000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2379000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2414000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2066000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1828000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1785000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1513000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1420000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1693000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2100000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2108000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2048000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1862000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>899000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1899000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1569000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1492000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>227000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1430000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1177000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1081000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>933000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1184000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>983000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>959000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>890000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>977000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>921000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1020000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>801000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1015000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>931000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>870000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>623000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>879000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>848000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>766000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>605000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>772000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>700000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>682000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>19000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>717000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>608000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>562000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>415000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>518000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>458000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>455000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>294001000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>452199000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>349074000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>367258000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>239442000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-446878000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>446878000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>304233000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>314462000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>252285000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>214906000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>40902000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>193004000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-126744000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>126744000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>160634000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>106085000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>120248000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>93294000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1270000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>97515000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>65707000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>73568000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-74399000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>74399000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>32327000.0</v>
       </c>
-      <c r="CO16">
-[...2 lines deleted...]
-      <c r="CP16"/>
+      <c r="CP16">
+        <v>0.0</v>
+      </c>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>3882000000.0</v>
+      </c>
+      <c r="C17">
         <v>4060000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3927000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3701000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3280000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3342000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3263000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3258000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3011000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2791000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3198000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2845000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2361000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2525000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2499000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2275000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2631000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2379000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2414000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2066000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1828000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1785000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1513000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1420000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1693000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2100000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2108000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2048000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1862000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>899000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1899000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1569000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1492000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>227000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1430000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1177000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1081000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>933000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1184000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>983000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>959000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>890000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>977000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>921000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1020000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>801000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1015000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>931000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>870000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-1569000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1629000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1618000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1438000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>605000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>772000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>700000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>681000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>18000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>716000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>608000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>562000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>415000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>519000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>458000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>455000000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>452140000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>348879000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -26397,143 +26570,148 @@
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
-      <c r="CP17"/>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-185000000.0</v>
+      </c>
+      <c r="C18">
         <v>-159000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-186000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-195000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-182000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-184000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-159000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-153000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-150000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-148000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-151000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-144000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-132000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-127000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-120000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-114000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-110000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-108000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-110000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-106000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-105000000.0</v>
       </c>
       <c r="W18">
         <v>-105000000.0</v>
       </c>
       <c r="X18">
+        <v>-105000000.0</v>
+      </c>
+      <c r="Y18">
         <v>-101000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-69000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-64000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-63000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-51000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-46000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26556,433 +26734,433 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>192000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-151000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>32000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>80000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-106000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-67000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>104000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>209000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>243000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>100000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>215000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-85000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>84000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-155000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>140000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-58000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>173000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>36000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>28000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>25000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>34000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>21000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>3000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>26000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>14000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>11000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-22000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-14000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>7000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>9000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-70000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-2000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>7000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>6000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>5000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>9000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>9000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>3000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1000000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>2000000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>6000000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BF19">
         <v>5000000.0</v>
       </c>
       <c r="BG19">
+        <v>5000000.0</v>
+      </c>
+      <c r="BH19">
         <v>34000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>9000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>10000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>22000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>12000000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>13000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>10000000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>23989000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>11031000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>20000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>211000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>208000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>133000000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>27000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>67000000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>45000000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>22000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>6000000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>757000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>29000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>225000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>117000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>276000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-318000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>42000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>15000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>10000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>545000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000.0</v>
       </c>
       <c r="AO20">
         <v>107000000.0</v>
       </c>
       <c r="AP20">
+        <v>107000000.0</v>
+      </c>
+      <c r="AQ20">
         <v>61000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>61000000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>61000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>95000000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>20000000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>770000000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>4000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1000000.0</v>
       </c>
-      <c r="BL20">
-[...1 lines deleted...]
-      </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
         <v>6245000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>500000.0</v>
       </c>
-      <c r="BQ20">
-[...1 lines deleted...]
-      </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
@@ -27011,379 +27189,383 @@
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
-      <c r="CP20"/>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>4907000000.0</v>
+      </c>
+      <c r="C21">
         <v>5414000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5061000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4777000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4149000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3938000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4004000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4036000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3604000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3372000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3844000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3656000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3136000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3184000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3112000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3018000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2950000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2827000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2717000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2341000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2197000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2058000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2105000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1707000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2211000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2399000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2655000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2397000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2213000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1234000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2287000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1936000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1825000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1522000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1941000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1653000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1506000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1363000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1670000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1380000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1348000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1107000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1369000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1251000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1351000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1018000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1420000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1383000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1285000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>920000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1248000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1228000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1107000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>899000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1064000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>974000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1000000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-10000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1002000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>885000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>836000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>569000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>766000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>717000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>700000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>468126000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>673000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>557000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>561000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>462356000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-279264000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-1233204000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>515607000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>172056000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>353303000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>268816000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>313938000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>45988000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>274760000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-273966000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>182713000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-1810037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734407000.0</v>
       </c>
       <c r="CF21">
         <v>734407000.0</v>
       </c>
       <c r="CG21">
         <v>734407000.0</v>
       </c>
       <c r="CH21">
+        <v>734407000.0</v>
+      </c>
+      <c r="CI21">
         <v>-1598326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648333000.0</v>
       </c>
       <c r="CJ21">
         <v>648333000.0</v>
       </c>
       <c r="CK21">
         <v>648333000.0</v>
       </c>
       <c r="CL21">
+        <v>648333000.0</v>
+      </c>
+      <c r="CM21">
         <v>-102947000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>118900000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>49945000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-667760000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-115603000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>126527000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>52749000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27529,347 +27711,353 @@
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>3491000000.0</v>
+      </c>
+      <c r="C23">
         <v>3392000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3541000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3356000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3101000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3551000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3365000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2925000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2744000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3176000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2689000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2613000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2612000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2633000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2644000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2479000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2217000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2389000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2268000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2187000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1958000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2062000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1732000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1628000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1798000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2015000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1812000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1716000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1676000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2573000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1611000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1729000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1755000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1790000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1457000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1400000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1228000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1393000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1210000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1314000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1098000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1410000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1161000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1139000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>879000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1398000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1070000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>985000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>887000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1206000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>970000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>868000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>799000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>996000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>854000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>846000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>758000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1738000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>816000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>782000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>665000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>865000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>662000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>648000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>608000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>830292000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>691000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>723000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>595000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>762478000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1617442000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2479708000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>666477000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>900631000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>729547000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>728143000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>601165000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>793175000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>627209000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1120455000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>555740000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2544444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734407000.0</v>
       </c>
       <c r="CF23">
         <v>734407000.0</v>
       </c>
       <c r="CG23">
         <v>734407000.0</v>
       </c>
       <c r="CH23">
+        <v>734407000.0</v>
+      </c>
+      <c r="CI23">
         <v>2246658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648333000.0</v>
       </c>
       <c r="CJ23">
         <v>648333000.0</v>
       </c>
       <c r="CK23">
         <v>648333000.0</v>
       </c>
       <c r="CL23">
+        <v>648333000.0</v>
+      </c>
+      <c r="CM23">
         <v>670521000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>475269000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>506948000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1179975000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>624838000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>412908000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>396008000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27922,376 +28110,378 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>299000000.0</v>
+      </c>
+      <c r="C25">
         <v>297000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>290000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>281000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>275000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="H25">
         <v>225000000.0</v>
       </c>
       <c r="I25">
+        <v>225000000.0</v>
+      </c>
+      <c r="J25">
         <v>216000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>205000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>211000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>192000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>191000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>184000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>185000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>189000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>192000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>189000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>188000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>186000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>163000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>150000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>141000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>145000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>144000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>146000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>137000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>122000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>117000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>113000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>111000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>115000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>120000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>116000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>118000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AL25">
         <v>92000000.0</v>
       </c>
       <c r="AM25">
-        <v>93000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="AN25">
         <v>93000000.0</v>
       </c>
       <c r="AO25">
+        <v>93000000.0</v>
+      </c>
+      <c r="AP25">
         <v>95000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>93000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>94000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>92000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>87000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>84000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>83000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>81000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>73000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>71000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>64000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="BB25">
         <v>62000000.0</v>
       </c>
       <c r="BC25">
+        <v>62000000.0</v>
+      </c>
+      <c r="BD25">
         <v>58000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>56000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>54000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>52000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>51000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="BJ25">
         <v>42000000.0</v>
       </c>
       <c r="BK25">
+        <v>42000000.0</v>
+      </c>
+      <c r="BL25">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BM25">
         <v>35000000.0</v>
       </c>
       <c r="BN25">
+        <v>35000000.0</v>
+      </c>
+      <c r="BO25">
         <v>38427000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>36242000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>35721000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>30987000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>30050000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>28742000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>27950000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>25264000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>26152000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>22274000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>25028000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>24188000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>24730000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>25139000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>24693000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>25220000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>26500000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>26300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>28700000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>28400000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>31200000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>29200000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>31400000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>31500000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>30986000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>28183000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>30593000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>29789000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>27565000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>27593000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>18929000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -28437,709 +28627,720 @@
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>153000000.0</v>
+      </c>
+      <c r="C27">
         <v>319000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>245000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>213000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>152000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>295000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>220000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>184000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>116000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>264000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>193000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>201000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>167000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>216000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>182000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>210000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>181000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>338000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>222000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>216000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>119000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>242000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>168000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>93000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>154000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>290000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>227000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>225000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>192000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>213000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>203000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>205000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>197000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>311000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>203000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>214000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>170000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>308000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184000000.0</v>
       </c>
       <c r="AN27">
         <v>184000000.0</v>
       </c>
       <c r="AO27">
+        <v>184000000.0</v>
+      </c>
+      <c r="AP27">
         <v>135000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>319000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>184000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>176000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>142000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>337000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>203000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>173000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>149000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>321000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>205000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>186000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>129000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>295000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>176000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>179000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>125000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>319000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>200000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>193000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>129000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>305000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>182000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>180000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>115000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>285205000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>174000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>180000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>116000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>247838000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>267460000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>303064000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>179588000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>368929000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>264425000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>268253000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>178451000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>352934000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>209187000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>307066000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>182683000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
-[...1 lines deleted...]
-      </c>
+      <c r="CK27"/>
       <c r="CL27">
         <v>320410000.0</v>
       </c>
       <c r="CM27">
+        <v>320410000.0</v>
+      </c>
+      <c r="CN27">
         <v>183046000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>195400000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>152294000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>295103000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>137247000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>159191000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>1301000000.0</v>
+      </c>
+      <c r="C28">
         <v>3106000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1403000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>873000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>834000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1076000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>829000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>806000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>744000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>853000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>687000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>681000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>601000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>844000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>649000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>593000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>627000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>757000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>646000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>580000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>564000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>636000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>460000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>434000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>584000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>623000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>513000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>503000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>555000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>654000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>444000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>446000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>541000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>625000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>390000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>398000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>320000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>413000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>346000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>388000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>308000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>435000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>311000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>302000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>270000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>369000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>291000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>229000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>234000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>266000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>235000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>621000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>608000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>953000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>203000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>591000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>579000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>597000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>565000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>540000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>494000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>518000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>444000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>433000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>458000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>506660000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>475000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>507000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>448000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>478590000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>493740000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>499349000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>461625000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>495550000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>432848000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>431463000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>398526000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>376054000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>392883000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>388411000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>347837000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1351082000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>350064000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>319187000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>306616000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1185837000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>284923000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>284660000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>276834000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1040125000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>255281000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>280955000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>276892000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>302170000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>248068000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>217888000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>930000000.0</v>
+      </c>
+      <c r="C29">
         <v>816000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1072000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>971000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>751000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>549000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>603000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>681000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>547000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>530000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>563000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>859000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>492000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>564000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>573000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>523000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>142000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>444000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>402000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>412000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>362000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>383000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>402000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>270000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>294000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>375000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>426000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>471000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>341000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -29162,918 +29363,928 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>1454000000.0</v>
+      </c>
+      <c r="C30">
         <v>3392000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1648000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1504000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1413000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1898000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1466000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1318000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1230000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1648000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1116000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1118000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1186000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1252000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1262000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1160000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1036000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1300000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1102000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1057000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>854000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1092000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>792000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>713000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>836000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1079000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>875000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>863000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>865000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1730000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>789000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>932000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1003000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1064000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>734000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>756000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>634000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>814000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>635000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>763000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>578000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>845000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>577000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>651000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>411000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>780000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>559000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>500000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>437000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>754000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>518000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>868000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>799000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-569000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>452000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>846000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>758000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1738000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>816000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>782000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>665000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>865000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>662000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>648000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>608000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>830292000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>691000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>723000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>595000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>762478000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1617442000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2479708000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>666477000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>900631000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>729547000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>728143000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>601165000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>793175000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>627209000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1120455000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>555740000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2544444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734407000.0</v>
       </c>
       <c r="CF30">
         <v>734407000.0</v>
       </c>
       <c r="CG30">
         <v>734407000.0</v>
       </c>
       <c r="CH30">
+        <v>734407000.0</v>
+      </c>
+      <c r="CI30">
         <v>2246658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648333000.0</v>
       </c>
       <c r="CJ30">
         <v>648333000.0</v>
       </c>
       <c r="CK30">
         <v>648333000.0</v>
       </c>
       <c r="CL30">
+        <v>648333000.0</v>
+      </c>
+      <c r="CM30">
         <v>670521000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>475269000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>506948000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1179975000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>624838000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>412908000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>396008000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>-95000000.0</v>
+      </c>
+      <c r="C31">
         <v>-538000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-62000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-105000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-118000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-47000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-138000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-97000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-46000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-51000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-83000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>48000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-283000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-95000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-40000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-220000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-177000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>99000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>137000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>110000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-190000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-17000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-224000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>76000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-121000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>122000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-10000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-19000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-23000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-22000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-38000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-25000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-28000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-52000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-37000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-82000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="AT31">
         <v>-11000000.0</v>
       </c>
       <c r="AU31">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AV31">
         <v>-2000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-9000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>6000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="BB31">
         <v>-5000000.0</v>
       </c>
       <c r="BC31">
+        <v>-5000000.0</v>
+      </c>
+      <c r="BD31">
         <v>2000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>28000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>7000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-30000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-9793000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>17744000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-21000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-11000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-17296000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-14408000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>10022000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>172974000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>294980000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>129004000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>117483000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>21852000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>23750000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>17349000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>13374000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>10204000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1810037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-734407000.0</v>
       </c>
       <c r="CF31">
         <v>-734407000.0</v>
       </c>
       <c r="CG31">
         <v>-734407000.0</v>
       </c>
       <c r="CH31">
+        <v>-734407000.0</v>
+      </c>
+      <c r="CI31">
         <v>1598326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-648333000.0</v>
       </c>
       <c r="CJ31">
         <v>-648333000.0</v>
       </c>
       <c r="CK31">
         <v>-648333000.0</v>
       </c>
       <c r="CL31">
+        <v>-648333000.0</v>
+      </c>
+      <c r="CM31">
         <v>-4727000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-7460000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>37000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>2492000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>10532000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-3471000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>3563000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B32">
+        <v>8398000000.0</v>
+      </c>
+      <c r="C32">
         <v>8806000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8602000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8133000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7250000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7489000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7369000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6961000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6348000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6548000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6533000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6269000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5748000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5817000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5756000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5497000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5167000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5216000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4985000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4528000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4155000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4120000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3837000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3335000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4009000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4414000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4467000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4113000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3889000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3807000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3898000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3665000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3580000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3312000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3398000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3053000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2734000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2756000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2880000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2694000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2446000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2517000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2530000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2390000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2230000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2416000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2490000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2368000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2172000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2126000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2218000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2096000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1906000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1895000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1918000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1820000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1758000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1728000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1818000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1667000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1501000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1438000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1428000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1365000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1308000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1298418000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1364000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1280000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1156000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1224834000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1338178000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1246504000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1182084000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1072687000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1082850000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>996959000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>915103000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>839163000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>901969000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>846489000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>738453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734407000.0</v>
       </c>
       <c r="CE32">
         <v>734407000.0</v>
       </c>
       <c r="CF32">
         <v>734407000.0</v>
       </c>
       <c r="CG32">
         <v>734407000.0</v>
       </c>
       <c r="CH32">
+        <v>734407000.0</v>
+      </c>
+      <c r="CI32">
         <v>648332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648333000.0</v>
       </c>
       <c r="CJ32">
         <v>648333000.0</v>
       </c>
       <c r="CK32">
         <v>648333000.0</v>
       </c>
       <c r="CL32">
+        <v>648333000.0</v>
+      </c>
+      <c r="CM32">
         <v>567574000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>594169000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>556893000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>512215000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>509235000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>539435000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>448757000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -30172,51 +30383,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>8934000000.0</v>
       </c>
       <c r="C2">
         <v>10465000000.0</v>
       </c>
       <c r="D2">
         <v>9196000000.0</v>
       </c>
       <c r="E2">
         <v>9902000000.0</v>
       </c>
       <c r="F2">
         <v>12419000000.0</v>
       </c>
       <c r="G2">
         <v>8969000000.0</v>
       </c>
       <c r="H2">
         <v>8337000000.0</v>
       </c>
       <c r="I2">
         <v>7592000000.0</v>
       </c>
@@ -30252,51 +30463,51 @@
       </c>
       <c r="T2">
         <v>1185080000.0</v>
       </c>
       <c r="U2">
         <v>545273000.0</v>
       </c>
       <c r="V2">
         <v>328996000.0</v>
       </c>
       <c r="W2">
         <v>248119000.0</v>
       </c>
       <c r="X2">
         <v>336474000.0</v>
       </c>
       <c r="Y2">
         <v>176143000.0</v>
       </c>
       <c r="Z2">
         <v>193304000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>489000000</v>
       </c>
       <c r="C3">
         <v>474000000</v>
       </c>
       <c r="D3">
         <v>371000000</v>
       </c>
       <c r="E3">
         <v>1097000000</v>
       </c>
       <c r="F3">
         <v>814000000</v>
       </c>
       <c r="G3">
         <v>708000000</v>
       </c>
       <c r="H3">
         <v>728000000</v>
       </c>
       <c r="I3">
         <v>504000000</v>
       </c>
@@ -30332,51 +30543,51 @@
       </c>
       <c r="T3">
         <v>156422000</v>
       </c>
       <c r="U3">
         <v>94468000</v>
       </c>
       <c r="V3">
         <v>82003000</v>
       </c>
       <c r="W3">
         <v>78155000</v>
       </c>
       <c r="X3">
         <v>143470000</v>
       </c>
       <c r="Y3">
         <v>101365000</v>
       </c>
       <c r="Z3">
         <v>107562000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-603000000.0</v>
       </c>
       <c r="F4">
         <v>-2364000000.0</v>
       </c>
       <c r="G4">
         <v>3193000000.0</v>
       </c>
       <c r="H4">
         <v>676000000.0</v>
       </c>
       <c r="I4">
         <v>751000000.0</v>
       </c>
       <c r="J4">
         <v>-788000000.0</v>
       </c>
       <c r="K4">
         <v>974000000.0</v>
       </c>
@@ -30390,51 +30601,51 @@
         <v>1547000000.0</v>
       </c>
       <c r="O4">
         <v>-1682000000.0</v>
       </c>
       <c r="P4">
         <v>667000000.0</v>
       </c>
       <c r="Q4">
         <v>1012000000.0</v>
       </c>
       <c r="R4">
         <v>550279000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-189000000.0</v>
       </c>
       <c r="F5">
         <v>-1195000000.0</v>
       </c>
       <c r="G5">
         <v>176000000.0</v>
       </c>
       <c r="H5">
         <v>-723000000.0</v>
       </c>
       <c r="I5">
         <v>-1144000000.0</v>
       </c>
       <c r="J5">
         <v>-281000000.0</v>
       </c>
       <c r="K5">
         <v>-351000000.0</v>
       </c>
@@ -30448,51 +30659,51 @@
         <v>218000000.0</v>
       </c>
       <c r="O5">
         <v>-147000000.0</v>
       </c>
       <c r="P5">
         <v>-434000000.0</v>
       </c>
       <c r="Q5">
         <v>192000000.0</v>
       </c>
       <c r="R5">
         <v>71555000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>2193000000.0</v>
       </c>
       <c r="C6">
         <v>343000000.0</v>
       </c>
       <c r="D6">
         <v>1269000000.0</v>
       </c>
       <c r="E6">
         <v>-706000000.0</v>
       </c>
       <c r="F6">
         <v>-2517000000.0</v>
       </c>
       <c r="G6">
         <v>3450000000.0</v>
       </c>
       <c r="H6">
         <v>632000000.0</v>
       </c>
       <c r="I6">
         <v>745000000.0</v>
       </c>
@@ -30528,51 +30739,51 @@
       </c>
       <c r="T6">
         <v>474215000.0</v>
       </c>
       <c r="U6">
         <v>639807000.0</v>
       </c>
       <c r="V6">
         <v>216277000.0</v>
       </c>
       <c r="W6">
         <v>80877000.0</v>
       </c>
       <c r="X6">
         <v>37695000.0</v>
       </c>
       <c r="Y6">
         <v>160331000.0</v>
       </c>
       <c r="Z6">
         <v>-17161000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>-1689000000.0</v>
       </c>
       <c r="C7">
         <v>-1040000000.0</v>
       </c>
       <c r="D7">
         <v>-1943000000.0</v>
       </c>
       <c r="E7">
         <v>-904000000.0</v>
       </c>
       <c r="F7">
         <v>-916000000.0</v>
       </c>
       <c r="G7">
         <v>-1150000000.0</v>
       </c>
       <c r="H7">
         <v>-1698000000.0</v>
       </c>
       <c r="I7">
         <v>-1313000000.0</v>
       </c>
@@ -30608,51 +30819,51 @@
       </c>
       <c r="T7">
         <v>-110542000.0</v>
       </c>
       <c r="U7">
         <v>44210000.0</v>
       </c>
       <c r="V7">
         <v>-61953000.0</v>
       </c>
       <c r="W7">
         <v>-70394000.0</v>
       </c>
       <c r="X7">
         <v>691603000.0</v>
       </c>
       <c r="Y7">
         <v>85758000.0</v>
       </c>
       <c r="Z7">
         <v>-27435000.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-481000000.0</v>
       </c>
       <c r="F8">
         <v>-397000000.0</v>
       </c>
       <c r="G8">
         <v>-86000000.0</v>
       </c>
       <c r="H8">
         <v>-246000000.0</v>
       </c>
       <c r="I8">
         <v>-317000000.0</v>
       </c>
       <c r="J8">
         <v>-445000000.0</v>
       </c>
       <c r="K8">
         <v>-338000000.0</v>
       </c>
@@ -30666,51 +30877,51 @@
         <v>-42000000.0</v>
       </c>
       <c r="O8">
         <v>-121000000.0</v>
       </c>
       <c r="P8">
         <v>-162000000.0</v>
       </c>
       <c r="Q8">
         <v>-115000000.0</v>
       </c>
       <c r="R8">
         <v>122445000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>-440000000.0</v>
       </c>
       <c r="C9">
         <v>21000000.0</v>
       </c>
       <c r="D9">
         <v>-506000000.0</v>
       </c>
       <c r="E9">
         <v>-481000000.0</v>
       </c>
       <c r="F9">
         <v>-7000000.0</v>
       </c>
       <c r="G9">
         <v>1202000000.0</v>
       </c>
       <c r="H9">
         <v>-690000000.0</v>
       </c>
       <c r="I9">
         <v>-1395000000.0</v>
       </c>
@@ -30746,51 +30957,51 @@
       </c>
       <c r="T9">
         <v>-60984000.0</v>
       </c>
       <c r="U9">
         <v>-93428000.0</v>
       </c>
       <c r="V9">
         <v>-64189000.0</v>
       </c>
       <c r="W9">
         <v>-22446000.0</v>
       </c>
       <c r="X9">
         <v>-48799000.0</v>
       </c>
       <c r="Y9">
         <v>16414000.0</v>
       </c>
       <c r="Z9">
         <v>-32970000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-823000000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-1440000000.0</v>
       </c>
       <c r="G10">
         <v>-3020000000.0</v>
       </c>
       <c r="H10">
         <v>-1389000000.0</v>
       </c>
       <c r="I10">
         <v>-601000000.0</v>
       </c>
       <c r="J10">
         <v>143000000.0</v>
       </c>
       <c r="K10">
         <v>-471000000.0</v>
       </c>
@@ -30820,51 +31031,51 @@
       </c>
       <c r="T10">
         <v>-197286000.0</v>
       </c>
       <c r="U10">
         <v>161692000.0</v>
       </c>
       <c r="V10">
         <v>159812000.0</v>
       </c>
       <c r="W10">
         <v>-20440000.0</v>
       </c>
       <c r="X10">
         <v>717579000.0</v>
       </c>
       <c r="Y10">
         <v>60443000.0</v>
       </c>
       <c r="Z10">
         <v>60326000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1497000000.0</v>
       </c>
       <c r="F11">
         <v>100000000.0</v>
       </c>
       <c r="G11">
         <v>-198000000.0</v>
       </c>
       <c r="H11">
         <v>245000000.0</v>
       </c>
       <c r="I11">
         <v>1383000000.0</v>
       </c>
       <c r="J11">
         <v>1441000000.0</v>
       </c>
       <c r="K11">
         <v>682000000.0</v>
       </c>
@@ -30884,51 +31095,51 @@
         <v>1133000000.0</v>
       </c>
       <c r="Q11">
         <v>-357000000.0</v>
       </c>
       <c r="R11">
         <v>-822378000.0</v>
       </c>
       <c r="S11">
         <v>1247050000.0</v>
       </c>
       <c r="T11">
         <v>311685000.0</v>
       </c>
       <c r="U11">
         <v>176241000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-312000000.0</v>
       </c>
       <c r="F12">
         <v>-405000000.0</v>
       </c>
       <c r="G12">
         <v>341000000.0</v>
       </c>
       <c r="H12">
         <v>267000000.0</v>
       </c>
       <c r="I12">
         <v>-17000000.0</v>
       </c>
       <c r="J12">
         <v>488000000.0</v>
       </c>
       <c r="K12">
         <v>59000000.0</v>
       </c>
@@ -30942,99 +31153,99 @@
         <v>130000000.0</v>
       </c>
       <c r="O12">
         <v>53000000.0</v>
       </c>
       <c r="P12">
         <v>49000000.0</v>
       </c>
       <c r="Q12">
         <v>-18000000.0</v>
       </c>
       <c r="R12">
         <v>402539000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-552000000.0</v>
       </c>
       <c r="F13">
         <v>-870000000.0</v>
       </c>
       <c r="G13">
         <v>-2339000000.0</v>
       </c>
       <c r="H13">
         <v>-766000000.0</v>
       </c>
       <c r="I13">
         <v>121000000.0</v>
       </c>
       <c r="J13">
         <v>-310000000.0</v>
       </c>
       <c r="K13">
         <v>-561000000.0</v>
       </c>
       <c r="L13">
         <v>-736000000.0</v>
       </c>
       <c r="M13">
         <v>-1242000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>2098000000.0</v>
       </c>
       <c r="C14">
         <v>897000000.0</v>
       </c>
       <c r="D14">
         <v>799000000.0</v>
       </c>
       <c r="E14">
         <v>750000000.0</v>
       </c>
       <c r="F14">
         <v>726000000.0</v>
       </c>
       <c r="G14">
         <v>580000000.0</v>
       </c>
       <c r="H14">
         <v>522000000.0</v>
       </c>
       <c r="I14">
         <v>459000000.0</v>
       </c>
@@ -31070,51 +31281,51 @@
       </c>
       <c r="T14">
         <v>97642000.0</v>
       </c>
       <c r="U14">
         <v>99782000.0</v>
       </c>
       <c r="V14">
         <v>109936000.0</v>
       </c>
       <c r="W14">
         <v>123317000.0</v>
       </c>
       <c r="X14">
         <v>119551000.0</v>
       </c>
       <c r="Y14">
         <v>90505000.0</v>
       </c>
       <c r="Z14">
         <v>69973000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>2756000000.0</v>
       </c>
       <c r="C15">
         <v>2448000000.0</v>
       </c>
       <c r="D15">
         <v>2158000000.0</v>
       </c>
       <c r="E15">
         <v>1903000000.0</v>
       </c>
       <c r="F15">
         <v>1741000000.0</v>
       </c>
       <c r="G15">
         <v>1605000000.0</v>
       </c>
       <c r="H15">
         <v>1345000000.0</v>
       </c>
       <c r="I15">
         <v>1044000000.0</v>
       </c>
@@ -31140,51 +31351,51 @@
         <v>77000000.0</v>
       </c>
       <c r="Q15">
         <v>79000000.0</v>
       </c>
       <c r="R15">
         <v>79000000.0</v>
       </c>
       <c r="S15">
         <v>79259000.0</v>
       </c>
       <c r="T15">
         <v>74002000.0</v>
       </c>
       <c r="U15">
         <v>12373000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>11127000000.0</v>
       </c>
       <c r="C16">
         <v>10808000000.0</v>
       </c>
       <c r="D16">
         <v>10465000000.0</v>
       </c>
       <c r="E16">
         <v>9196000000.0</v>
       </c>
       <c r="F16">
         <v>9902000000.0</v>
       </c>
       <c r="G16">
         <v>12419000000.0</v>
       </c>
       <c r="H16">
         <v>8969000000.0</v>
       </c>
       <c r="I16">
         <v>8337000000.0</v>
       </c>
@@ -31220,99 +31431,99 @@
       </c>
       <c r="T16">
         <v>1659295000.0</v>
       </c>
       <c r="U16">
         <v>1185080000.0</v>
       </c>
       <c r="V16">
         <v>545273000.0</v>
       </c>
       <c r="W16">
         <v>328996000.0</v>
       </c>
       <c r="X16">
         <v>374169000.0</v>
       </c>
       <c r="Y16">
         <v>336474000.0</v>
       </c>
       <c r="Z16">
         <v>176143000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>200000000.0</v>
       </c>
       <c r="K17">
         <v>-50000000.0</v>
       </c>
       <c r="L17">
         <v>-260000000.0</v>
       </c>
       <c r="M17">
         <v>-220000000.0</v>
       </c>
       <c r="N17">
         <v>45000000.0</v>
       </c>
       <c r="O17">
         <v>7000000.0</v>
       </c>
       <c r="P17">
         <v>-54000000.0</v>
       </c>
       <c r="Q17">
         <v>-63000000.0</v>
       </c>
       <c r="R17">
         <v>21237000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>16912000000.0</v>
       </c>
       <c r="C18">
         <v>14306000000.0</v>
       </c>
       <c r="D18">
         <v>11609000000.0</v>
       </c>
       <c r="E18">
         <v>10098000000.0</v>
       </c>
       <c r="F18">
         <v>8649000000.0</v>
       </c>
       <c r="G18">
         <v>6516000000.0</v>
       </c>
       <c r="H18">
         <v>7455000000.0</v>
       </c>
       <c r="I18">
         <v>5719000000.0</v>
       </c>
@@ -31348,51 +31559,51 @@
       </c>
       <c r="T18">
         <v>613439000.0</v>
       </c>
       <c r="U18">
         <v>555693000.0</v>
       </c>
       <c r="V18">
         <v>190845000.0</v>
       </c>
       <c r="W18">
         <v>265640000.0</v>
       </c>
       <c r="X18">
         <v>46975000.0</v>
       </c>
       <c r="Y18">
         <v>204407000.0</v>
       </c>
       <c r="Z18">
         <v>88934000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
         <v>-149000000.0</v>
       </c>
       <c r="C19">
         <v>-3402000000.0</v>
       </c>
       <c r="D19">
         <v>-1351000000.0</v>
       </c>
       <c r="E19">
         <v>-1470000000.0</v>
       </c>
       <c r="F19">
         <v>-55000000.0</v>
       </c>
       <c r="G19">
         <v>29000000.0</v>
       </c>
       <c r="H19">
         <v>999000000.0</v>
       </c>
       <c r="I19">
         <v>103000000.0</v>
       </c>
@@ -31412,81 +31623,81 @@
         <v>299000000.0</v>
       </c>
       <c r="O19">
         <v>-1818000000.0</v>
       </c>
       <c r="P19">
         <v>-125000000.0</v>
       </c>
       <c r="Q19">
         <v>11000000.0</v>
       </c>
       <c r="R19">
         <v>-516103000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>492000000.0</v>
       </c>
       <c r="C21">
         <v>2624000000.0</v>
       </c>
       <c r="D21">
         <v>1554000000.0</v>
       </c>
       <c r="E21">
         <v>399000000.0</v>
       </c>
       <c r="F21">
         <v>1374000000.0</v>
       </c>
       <c r="G21">
         <v>3959000000.0</v>
       </c>
       <c r="H21">
         <v>2224000000.0</v>
       </c>
       <c r="I21">
         <v>991000000.0</v>
       </c>
@@ -31502,51 +31713,51 @@
       <c r="M21">
         <v>1530000000.0</v>
       </c>
       <c r="N21">
         <v>35000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>-21000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21">
         <v>-149380000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
         <v>14968000000.0</v>
       </c>
       <c r="C22">
         <v>12874000000.0</v>
       </c>
       <c r="D22">
         <v>11195000000.0</v>
       </c>
       <c r="E22">
         <v>9930000000.0</v>
       </c>
       <c r="F22">
         <v>8687000000.0</v>
       </c>
       <c r="G22">
         <v>6411000000.0</v>
       </c>
       <c r="H22">
         <v>8118000000.0</v>
       </c>
       <c r="I22">
         <v>5859000000.0</v>
       </c>
@@ -31582,51 +31793,51 @@
       </c>
       <c r="T22">
         <v>1085886000.0</v>
       </c>
       <c r="U22">
         <v>50190000.0</v>
       </c>
       <c r="V22">
         <v>266719000.0</v>
       </c>
       <c r="W22">
         <v>238060000.0</v>
       </c>
       <c r="X22">
         <v>-385793000.0</v>
       </c>
       <c r="Y22">
         <v>116429000.0</v>
       </c>
       <c r="Z22">
         <v>142061000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>-391000000.0</v>
       </c>
       <c r="C23">
         <v>23000000.0</v>
       </c>
       <c r="D23">
         <v>148000000.0</v>
       </c>
       <c r="E23">
         <v>962000000.0</v>
       </c>
       <c r="F23">
         <v>-345000000.0</v>
       </c>
       <c r="G23">
         <v>3926000000.0</v>
       </c>
       <c r="H23">
         <v>-375000000.0</v>
       </c>
       <c r="I23">
         <v>20000000.0</v>
       </c>
@@ -31662,51 +31873,51 @@
       </c>
       <c r="T23">
         <v>15430000.0</v>
       </c>
       <c r="U23">
         <v>1799937000.0</v>
       </c>
       <c r="V23">
         <v>-33655000.0</v>
       </c>
       <c r="W23">
         <v>-274514000.0</v>
       </c>
       <c r="X23">
         <v>-161683000.0</v>
       </c>
       <c r="Y23">
         <v>-310637000.0</v>
       </c>
       <c r="Z23">
         <v>5443000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>2000000.0</v>
       </c>
       <c r="C24">
         <v>-345000000.0</v>
       </c>
       <c r="D24">
         <v>-723000000.0</v>
       </c>
       <c r="E24">
         <v>-373000000.0</v>
       </c>
       <c r="F24">
         <v>-4458000000.0</v>
       </c>
       <c r="G24">
         <v>-1569000000.0</v>
       </c>
       <c r="H24">
         <v>-2217000000.0</v>
       </c>
       <c r="I24">
         <v>-188000000.0</v>
       </c>
@@ -31742,51 +31953,51 @@
       </c>
       <c r="T24">
         <v>7909000.0</v>
       </c>
       <c r="U24">
         <v>-368000.0</v>
       </c>
       <c r="V24">
         <v>-1040000.0</v>
       </c>
       <c r="W24">
         <v>-3842000.0</v>
       </c>
       <c r="X24">
         <v>65483000.0</v>
       </c>
       <c r="Y24">
         <v>4724000.0</v>
       </c>
       <c r="Z24">
         <v>73929000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>1370000000.0</v>
       </c>
       <c r="C25">
         <v>2050000000.0</v>
       </c>
       <c r="D25">
         <v>1705000000.0</v>
       </c>
       <c r="E25">
         <v>1775000000.0</v>
       </c>
       <c r="F25">
         <v>762000000.0</v>
       </c>
       <c r="G25">
         <v>1056000000.0</v>
       </c>
       <c r="H25">
         <v>998000000.0</v>
       </c>
       <c r="I25">
         <v>1266000000.0</v>
       </c>
@@ -31822,51 +32033,51 @@
       </c>
       <c r="T25">
         <v>-282203000.0</v>
       </c>
       <c r="U25">
         <v>413966000.0</v>
       </c>
       <c r="V25">
         <v>12182000.0</v>
       </c>
       <c r="W25">
         <v>11967000.0</v>
       </c>
       <c r="X25">
         <v>5750000.0</v>
       </c>
       <c r="Y25">
         <v>8651000.0</v>
       </c>
       <c r="Z25">
         <v>14622000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>-11727000000.0</v>
       </c>
       <c r="C26">
         <v>-11035000000.0</v>
       </c>
       <c r="D26">
         <v>-9032000000.0</v>
       </c>
       <c r="E26">
         <v>-8753000000.0</v>
       </c>
       <c r="F26">
         <v>-5904000000.0</v>
       </c>
       <c r="G26">
         <v>-4473000000.0</v>
       </c>
       <c r="H26">
         <v>-6497000000.0</v>
       </c>
       <c r="I26">
         <v>-4933000000.0</v>
       </c>
@@ -31892,51 +32103,51 @@
         <v>-1148000000.0</v>
       </c>
       <c r="Q26">
         <v>11000000.0</v>
       </c>
       <c r="R26">
         <v>-4620000.0</v>
       </c>
       <c r="S26">
         <v>-649468000.0</v>
       </c>
       <c r="T26">
         <v>-600532000.0</v>
       </c>
       <c r="U26">
         <v>-1799937000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>597000000.0</v>
       </c>
       <c r="C27">
         <v>526000000.0</v>
       </c>
       <c r="D27">
         <v>460000000.0</v>
       </c>
       <c r="E27">
         <v>295000000.0</v>
       </c>
       <c r="F27">
         <v>273000000.0</v>
       </c>
       <c r="G27">
         <v>254000000.0</v>
       </c>
       <c r="H27">
         <v>250000000.0</v>
       </c>
       <c r="I27">
         <v>196000000.0</v>
       </c>
@@ -31962,51 +32173,51 @@
         <v>35000000.0</v>
       </c>
       <c r="Q27">
         <v>63000000.0</v>
       </c>
       <c r="R27">
         <v>88000000.0</v>
       </c>
       <c r="S27">
         <v>60970000.0</v>
       </c>
       <c r="T27">
         <v>-15430000.0</v>
       </c>
       <c r="U27">
         <v>9746000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>-14179000000.0</v>
       </c>
       <c r="C28">
         <v>-10836000000.0</v>
       </c>
       <c r="D28">
         <v>-9488000000.0</v>
       </c>
       <c r="E28">
         <v>-10328000000.0</v>
       </c>
       <c r="F28">
         <v>-6555000000.0</v>
       </c>
       <c r="G28">
         <v>-2152000000.0</v>
       </c>
       <c r="H28">
         <v>-5867000000.0</v>
       </c>
       <c r="I28">
         <v>-4966000000.0</v>
       </c>
@@ -32036,51 +32247,51 @@
       </c>
       <c r="R28">
         <v>-184940000.0</v>
       </c>
       <c r="S28">
         <v>-751378000.0</v>
       </c>
       <c r="T28">
         <v>-657507000.0</v>
       </c>
       <c r="U28">
         <v>637600000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28">
         <v>-34893000.0</v>
       </c>
       <c r="Z28">
         <v>5443000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>17401000000.0</v>
       </c>
       <c r="C29">
         <v>14780000000.0</v>
       </c>
       <c r="D29">
         <v>11980000000.0</v>
       </c>
       <c r="E29">
         <v>11195000000.0</v>
       </c>
       <c r="F29">
         <v>9463000000.0</v>
       </c>
       <c r="G29">
         <v>7224000000.0</v>
       </c>
       <c r="H29">
         <v>8183000000.0</v>
       </c>
       <c r="I29">
         <v>6223000000.0</v>
       </c>
@@ -32116,51 +32327,51 @@
       </c>
       <c r="T29">
         <v>769861000.0</v>
       </c>
       <c r="U29">
         <v>650161000.0</v>
       </c>
       <c r="V29">
         <v>272848000.0</v>
       </c>
       <c r="W29">
         <v>343795000.0</v>
       </c>
       <c r="X29">
         <v>190445000.0</v>
       </c>
       <c r="Y29">
         <v>305772000.0</v>
       </c>
       <c r="Z29">
         <v>196496000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-1362000000.0</v>
       </c>
       <c r="C30">
         <v>-3402000000.0</v>
       </c>
       <c r="D30">
         <v>-1351000000.0</v>
       </c>
       <c r="E30">
         <v>-1470000000.0</v>
       </c>
       <c r="F30">
         <v>-5272000000.0</v>
       </c>
       <c r="G30">
         <v>-1879000000.0</v>
       </c>
       <c r="H30">
         <v>-1640000000.0</v>
       </c>
       <c r="I30">
         <v>-506000000.0</v>
       </c>
@@ -32215,4713 +32426,4754 @@
       <c r="Z30">
         <v>-219100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
-        <v>158</v>
+      <c r="CR1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>13248000000.0</v>
+      </c>
+      <c r="C2">
         <v>10791000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11572000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9982000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10808000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12967000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8802000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9187000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10465000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8742000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8521000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8800000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9196000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9776000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8152000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9215000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9902000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8841000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8623000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9615000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12419000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12404000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13302000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12333000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8969000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6972000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7445000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7585000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8337000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8478000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7768000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8424000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7592000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5559000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5177000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6006000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6721000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5205000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5176000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4894000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5747000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3877000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3361000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4207000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5137000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4462000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2878000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4019000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3599000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3413000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2348000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1984000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2052000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3045000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3153000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3684000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3734000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3753000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2764000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2954000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3067000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2479000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2323000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2119000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2055000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2316391000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2048194000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1678192000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1505160000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2071457000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1769211000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1872550000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1659295000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1687423000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1520323000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1209819000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1185080000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1421139000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1209856000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>494792000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>545273000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>531000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>520000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>360000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>329000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>579000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>442000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>345000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>248000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>414636000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>305011000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>141219000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>336474000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>269939000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>309402000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>154000000</v>
+      </c>
+      <c r="C3">
         <v>112000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>178000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>159000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>95000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>270000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>296000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>378000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>77000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>234000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>233000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>352000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>339000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>277000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>187000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>294000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>228000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>249000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>193000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>144000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>151000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>165000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>183000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>209000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>185000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>219000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>182000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>142000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>123000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>130000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>125000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>126000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>122000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>133000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>74000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>94000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>102000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>99000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>106000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>75000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>93000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>106000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>86000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>57000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>162000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>70000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>53000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>49000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>146000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>50000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>61000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>42000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>54000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>57000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>56000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>51000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>61000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>44000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>47000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>25000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>46000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>40000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>45000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>20000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>42929000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>33817000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>34720000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>27894000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>47756000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>54772000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>36019000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>31726000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>44761000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>36978000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>38580000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>36103000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>31531000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>31381000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>25931000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5625000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>16262000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8679000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>12848000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>6077000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>17174000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>7670000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4955000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>726000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>34657000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>21116000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>35112000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>52585000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>36441000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>26311000</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-299000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-433000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-864000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1809000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-889000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-659000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1134000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>274000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1069000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-2703000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-176000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1013000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>930000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>3452000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1938000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-396000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-168000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-698000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-70000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>719000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-635000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>737000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>374000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>382000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-829000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-715000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1516000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>29000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>282000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-853000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1870000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>516000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-846000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-930000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>675000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1584000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1141000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>420000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>186000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>1065000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>364000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-68000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-3218000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>830000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>756000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-50000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-19000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>989000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-190000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-113000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>588000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>156000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>204000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>64000000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-99000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>105000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-119000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>141000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-122000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-89000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-656000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-134000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-387000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-63000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-251000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-223000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>713000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>70000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-538000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-346000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>91000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-523000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>85000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-443000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-263000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>167000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-78000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>74000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-444000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-410000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>64000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-163000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>158000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-210000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>38000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-300000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>140000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-451000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>59000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-271000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>103000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>46000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-130000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>199000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>37000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-184000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-542000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>130000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-41000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>19000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>303000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>28000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-71000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-68000000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>-2484000000.0</v>
+      </c>
+      <c r="C6">
         <v>336000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1273000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1590000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-826000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2159000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4165000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-385000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1278000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1723000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>221000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-279000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-396000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-580000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1624000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1063000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-687000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1061000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>218000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-992000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2804000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-898000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>969000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3364000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1997000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-473000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-140000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-752000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-141000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>710000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-656000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>832000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>374000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>382000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-829000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-715000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1516000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>29000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>282000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-853000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1870000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>516000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-846000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-930000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>675000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1584000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1141000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>420000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>186000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1065000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>364000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-68000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-993000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-108000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-531000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-50000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-19000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>989000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-190000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-113000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>588000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>156000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>204000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>64000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-260952000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>268197000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>370002000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>173032000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-566297000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>302246000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-103339000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>213255000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-28128000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>167100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>310504000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>24739000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-236059000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>211283000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>715064000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-50481000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>14300000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10900000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>160100000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>31000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>19400000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-5300000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>21900000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>44900000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-40467000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>109625000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>163792000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-195255000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>66535000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-39463000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>-1445000000.0</v>
+      </c>
+      <c r="C7">
         <v>-230000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>742000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-137000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1884000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>883000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1060000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-880000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2103000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-173000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-515000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-943000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1204000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>850000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-474000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1306000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>342000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-263000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-114000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-881000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>98000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-472000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-289000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-487000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>565000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-280000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-870000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1113000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-58000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>91000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-484000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-862000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>793000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-61000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-268000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-750000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-333000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-122000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-237000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-175000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-21000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-98000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-374000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-327000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-896000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>285000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-321000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-236000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>535000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>334000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-175000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>56000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-121000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>149000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-112000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-250000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>987000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>189000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-183000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-286000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>107000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-46000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-239000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-261000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-207707000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-324472000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-81604000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-60358000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-887975000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>462661000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1552704000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-52816000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-36053000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>22919000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>100445000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-197853000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>116326000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>9705000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>39368000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-121189000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-149805000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>4000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>131000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>84566000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-72566000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>110000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>64000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>79008000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>60654000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>39135000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>137981000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>453833000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>148645000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-68593000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-230000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-38000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-155000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-69000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-391000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>134000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-163000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-76000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-88000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-70000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-198000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-187000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>302000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-3000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>32000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>49000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-7000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-320000000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-122000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-115000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-80000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-124000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-135000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-66000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-120000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-148000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-90000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-13000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-87000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>24000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-21000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-30000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-68000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>25000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-106000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-15000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>25000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-31000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-11000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-25000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-128000000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
-      <c r="BE8">
+      <c r="BE8"/>
+      <c r="BF8">
         <v>7000000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-62000000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-78000000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-20000000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-2000000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-62000000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-41000000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-31000000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>19000000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>-110000000.0</v>
+      </c>
+      <c r="C9">
         <v>-176000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-47000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-99000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-118000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-78000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>333000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-219000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-173000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-216000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-230000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-38000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-155000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-69000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-391000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>134000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-618000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-76000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>653000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-42000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-528000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>218000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-316000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1828000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-241000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1025000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-130000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>706000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1117000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>75000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-117000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-236000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-300000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-63000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-251000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-112000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-105000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-218000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-7000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-18000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-184000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>392000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-203000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-138000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>31000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>110000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>24000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-144000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>23000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>408000000.0</v>
       </c>
       <c r="BA9">
         <v>408000000.0</v>
       </c>
       <c r="BB9">
+        <v>408000000.0</v>
+      </c>
+      <c r="BC9">
         <v>-296000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-61000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-228000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-36000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-160000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-136000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-100000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>120000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-199000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-75000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>48000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>14554000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>51981000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>78304000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>32079000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-115687000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>16369000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-60984000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>19859000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>4037000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-93428000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>25995000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>20748000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-45083000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-30067000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-9787000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-691000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-30907000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-21885000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>31037000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-48799000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>18777000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>-2976000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-618000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-293000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-626000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-298000000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>644000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-906000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-905000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>373000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-611000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-203000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2579000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-55000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>639000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-548000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1979000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>945000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-57000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-173000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-467000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1009000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-55000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-45000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-766000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-87000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>81000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-274000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-191000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>298000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-545000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-277000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-216000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-886000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>219000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-452000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-96000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>431000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>941000000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>-311000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>285000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>175000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-149000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-52000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>890000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>357000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-235000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-222000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-368000000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
+        <v>0.0</v>
+      </c>
+      <c r="BM10">
         <v>-47000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-130000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-862590000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>119486000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-34377000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-1783000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1524580000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-111077000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-110822000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>43861143000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>250939000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-144019000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-845124000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-776190000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-637465000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-606577000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-686716000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-571850000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-440491000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-417214000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>800319000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-133566000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-32000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-333000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-681000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>701000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>538000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-845000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>174000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-77000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-180000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>462000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>338000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-212000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-786000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>559000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>464000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-239000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-539000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>815000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>435000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>365000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-232000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>990000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>417000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-46000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>80000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>456000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>137000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>131000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-42000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>401000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>42000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>121000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-253000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>314000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>201000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-163000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-17000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>322000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>317000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-61000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-123000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>262000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>253000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>55000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-87000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1280000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>203000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-76000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-274000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>115000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-25000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-127000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-320000000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>1247050000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2312843000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1515088000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>311685000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>7972000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>176241000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6721000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-75000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>323000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-19000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-36000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-63000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-32000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-241000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-97000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-140000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-183000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>109000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>117000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>100000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>98000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>73000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-161000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>254000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>101000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AG12">
         <v>-2000000.0</v>
       </c>
       <c r="AH12">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AI12">
         <v>385000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>44000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>56000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>69000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-75000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-127000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>97000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-53000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>45000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-29000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-72000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>55000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>47000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>35000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-7000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>97000000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>-44000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>38000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-15000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>18000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-143000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>72000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>79000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-26000000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-526000000.0</v>
       </c>
       <c r="M13">
+        <v>-526000000.0</v>
+      </c>
+      <c r="N13">
         <v>-1017000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>259000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>857000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>189000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1602000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>925000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-281000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-690000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-824000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>494000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-627000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2213000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1012000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>676000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-657000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1797000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1054000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-26000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-343000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-564000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-427000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-59000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>11000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-594000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-664000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-262000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-352000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-74000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-736000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1242000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>299000000.0</v>
+      </c>
+      <c r="C14">
         <v>297000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>290000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>281000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>275000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="H14">
         <v>225000000.0</v>
       </c>
       <c r="I14">
+        <v>225000000.0</v>
+      </c>
+      <c r="J14">
         <v>216000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>205000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>211000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>192000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>191000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>184000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>185000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>189000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>192000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>189000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>188000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>186000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>163000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>150000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>141000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>145000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>144000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>146000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>137000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>122000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>117000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>113000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>111000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>115000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>120000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>116000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>118000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AL14">
         <v>92000000.0</v>
       </c>
       <c r="AM14">
-        <v>93000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="AN14">
         <v>93000000.0</v>
       </c>
       <c r="AO14">
+        <v>93000000.0</v>
+      </c>
+      <c r="AP14">
         <v>95000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>93000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>94000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>92000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>87000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>84000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>83000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>81000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>73000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>71000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>64000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="BB14">
         <v>62000000.0</v>
       </c>
       <c r="BC14">
+        <v>62000000.0</v>
+      </c>
+      <c r="BD14">
         <v>58000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>56000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>54000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>52000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>51000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="BJ14">
         <v>42000000.0</v>
       </c>
       <c r="BK14">
+        <v>42000000.0</v>
+      </c>
+      <c r="BL14">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BM14">
         <v>35000000.0</v>
       </c>
       <c r="BN14">
+        <v>35000000.0</v>
+      </c>
+      <c r="BO14">
         <v>38427000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>36242000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>35721000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>30987000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30050000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>28742000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>27950000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>25264000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>26152000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>22274000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>25028000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24188000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24730000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>25139000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>24693000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>25220000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>26500000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>26300000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>28700000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>28400000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>31200000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>29200000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>31400000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>31500000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>30986000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>28183000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>30593000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>29789000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>27565000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>27593000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>777000000.0</v>
+      </c>
+      <c r="C15">
         <v>684000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>687000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>691000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>694000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>606000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>611000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>615000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>616000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>534000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>538000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>541000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>545000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>473000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>474000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>477000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>479000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000000.0</v>
       </c>
       <c r="S15">
         <v>434000000.0</v>
       </c>
       <c r="T15">
         <v>434000000.0</v>
       </c>
       <c r="U15">
+        <v>434000000.0</v>
+      </c>
+      <c r="V15">
         <v>439000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>399000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>402000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>401000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>403000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>333000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>335000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>337000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>340000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>259000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>260000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>262000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>263000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>233000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>235000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>236000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>238000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000000.0</v>
       </c>
       <c r="AN15">
         <v>209000000.0</v>
       </c>
       <c r="AO15">
+        <v>209000000.0</v>
+      </c>
+      <c r="AP15">
         <v>212000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>179000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>181000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>183000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>184000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>127000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>128000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>129000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>131000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>73000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>72000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>73000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>37000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>38000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>37000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BF15">
         <v>19000000.0</v>
       </c>
       <c r="BG15">
         <v>19000000.0</v>
       </c>
       <c r="BH15">
         <v>19000000.0</v>
       </c>
       <c r="BI15">
-        <v>20000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="BJ15">
         <v>20000000.0</v>
       </c>
       <c r="BK15">
         <v>20000000.0</v>
       </c>
       <c r="BL15">
+        <v>20000000.0</v>
+      </c>
+      <c r="BM15">
         <v>19000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>20000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>19666000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>20000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>19000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>20000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>19683000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>19698000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>19840000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>20038000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>20197000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>20706000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>20942000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>12157000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12373000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>10764000000.0</v>
+      </c>
+      <c r="C16">
         <v>11127000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12845000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11572000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9982000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10808000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12967000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8802000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9187000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10465000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8742000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8521000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8800000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9196000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9776000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8152000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9215000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9902000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8841000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8623000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9615000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12419000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12404000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13302000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12333000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8969000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6972000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7445000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7585000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8337000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8478000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7768000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8424000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5933000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5559000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5177000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6006000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6721000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5205000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5176000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4894000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5747000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3877000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3361000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4207000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5137000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4462000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2878000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4019000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3599000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3413000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2348000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1984000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2052000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3045000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3153000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3684000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3734000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3753000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2764000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2954000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3067000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2479000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2323000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2119000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2055439000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2316391000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2048194000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1678192000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1505160000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2071457000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1769211000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1872550000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1659295000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1687423000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1520323000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1209819000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1185080000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1421139000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1209856000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>494792000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>545300000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>530900000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>520100000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>360000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>598400000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>436700000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>366900000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>292900000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>374169000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>414636000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>305011000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>141219000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>336474000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>269939000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>6000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>71000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>100000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>23000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-109000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-18000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>69000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-65000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-25000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>52000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-222000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-48000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-171000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>18000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>42000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>35000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-50000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-38000000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
-      <c r="BE17">
+      <c r="BE17"/>
+      <c r="BF17">
         <v>45000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-66000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-89000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>39000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>62000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-7000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>153000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-124000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-85000000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>2845000000.0</v>
+      </c>
+      <c r="C18">
         <v>4823000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5485000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4563000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2221000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4739000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4866000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2842000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1294000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4053000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2999000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2465000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1567000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2761000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3579000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2270000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1488000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2961000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2294000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2075000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1319000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2102000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1489000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1275000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1650000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2795000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2136000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1354000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1170000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1209000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2237000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1364000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>909000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1639000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1622000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1220000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>651000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>890000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1326000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>953000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>933000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>946000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1166000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>735000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>854000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>563000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1315000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>676000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>519000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1053000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1272000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>681000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>830000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>812000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>957000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>585000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>376000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>723000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>963000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>491000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>330000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>624000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>549000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>298000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>75000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>241316000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>282017000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>327280000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>388189000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-565112000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>333013000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>282868000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>192186000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>7437000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>234524000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>336607000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>34871000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>171847000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>231821000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>117014000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>35011000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-91862000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>142421000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>198652000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-20277000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>32526000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>141530000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>127045000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>12174000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-34578000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>121980000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>161079000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-201506000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>94895000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>16944000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
+        <v>13000000.0</v>
+      </c>
+      <c r="C19">
         <v>-157000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-374000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-227000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-340000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2678000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-256000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-294000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-174000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-214000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-522000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-218000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>47000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-350000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-30000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>26000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>117000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-95000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-69000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>91000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>14000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>73000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>45000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>515000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>366000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-88000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-91000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-223000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>505000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>25000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-38000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-121000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-22000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>77000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-528000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-302000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>222000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>483000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-54000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-441000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>661000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>949000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-307000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>147000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-97000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>178000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>285000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-67000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1567000000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-251000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-637000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>194000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>158000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>160000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-39000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>5000000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>48000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-3000000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36973,2722 +37225,2753 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>492000000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>2641000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>4000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>61000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1489000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-728000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000000.0</v>
       </c>
       <c r="P21">
         <v>284000000.0</v>
       </c>
       <c r="Q21">
+        <v>284000000.0</v>
+      </c>
+      <c r="R21">
         <v>843000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="S21">
         <v>92000000.0</v>
       </c>
       <c r="T21">
         <v>92000000.0</v>
       </c>
       <c r="U21">
-        <v>1282000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="V21">
         <v>1282000000.0</v>
       </c>
       <c r="W21">
         <v>1282000000.0</v>
       </c>
       <c r="X21">
         <v>1282000000.0</v>
       </c>
       <c r="Y21">
+        <v>1282000000.0</v>
+      </c>
+      <c r="Z21">
         <v>3959000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744000000.0</v>
       </c>
       <c r="AA21">
         <v>744000000.0</v>
       </c>
       <c r="AB21">
-        <v>1480000000.0</v>
+        <v>744000000.0</v>
       </c>
       <c r="AC21">
         <v>1480000000.0</v>
       </c>
       <c r="AD21">
         <v>1480000000.0</v>
       </c>
       <c r="AE21">
         <v>1480000000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AF21">
+        <v>1480000000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21">
         <v>991000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-64000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>991000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000000.0</v>
       </c>
       <c r="AK21">
         <v>-64000000.0</v>
       </c>
       <c r="AL21">
+        <v>-64000000.0</v>
+      </c>
+      <c r="AM21">
         <v>1972000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-64000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1735000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>43000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>1487000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>35000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-21000000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>3882000000.0</v>
+      </c>
+      <c r="C22">
         <v>4060000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3927000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3701000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3280000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3342000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3263000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3258000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3011000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2791000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3198000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2845000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2361000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2525000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2499000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2275000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2631000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2379000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2414000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2066000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1828000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1785000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1513000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1420000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1693000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2100000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2108000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2048000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1862000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>899000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1899000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1569000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1492000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>227000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1430000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1177000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1081000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>933000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1184000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>983000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>959000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>890000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>977000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>921000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1020000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>801000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1015000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>931000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>870000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>623000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>879000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>848000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>766000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>605000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>772000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>700000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>681000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>18000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>716000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>608000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>562000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>415000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>519000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>458000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>455000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>294395000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>452140000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>348879000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>367210000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>239442000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-193582000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-746653000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>446878000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>304233000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>314462000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>252285000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>214906000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>40902000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>193004000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-310460000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>126744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66680000.0</v>
       </c>
       <c r="CE22">
         <v>66680000.0</v>
       </c>
       <c r="CF22">
         <v>66680000.0</v>
       </c>
       <c r="CG22">
         <v>66680000.0</v>
       </c>
       <c r="CH22">
-        <v>59515000.0</v>
+        <v>66680000.0</v>
       </c>
       <c r="CI22">
         <v>59515000.0</v>
       </c>
       <c r="CJ22">
         <v>59515000.0</v>
       </c>
       <c r="CK22">
         <v>59515000.0</v>
       </c>
       <c r="CL22">
+        <v>59515000.0</v>
+      </c>
+      <c r="CM22">
         <v>-67128000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>74399000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>32327000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-425391000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-51486000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>77930000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>-204000000.0</v>
+      </c>
+      <c r="C23">
         <v>-8000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8151000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-26000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-236000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-73000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>40000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>178000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1415000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-93000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-110000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-649000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-142000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-50000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-93000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>54000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-8000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-73000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-28000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-163000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-59000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>40000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-41000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-37000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1983000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1730000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>31000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>22000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-19000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>34000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>32000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>24000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-12000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-3000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>97000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9705000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>19000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>8717000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8448000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5072000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1497000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>42332000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7832000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>864000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4056000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3761000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2449910000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-56525000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>649973000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-97992000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>93000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>70807000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>109376000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>32238000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-7600000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>7600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>100000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>34500000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-45413000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-34061000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-35035000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-47174000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-172000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-25191000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
+        <v>-40000000.0</v>
+      </c>
+      <c r="C24">
         <v>26000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-176000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-171000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-179000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2465000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-162000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-175000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-229000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-137000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-318000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-185000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-334000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-373000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>45000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-80000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>186000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-42000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-87000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>100000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>48000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>49000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>31000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>32000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1168000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>24000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>162000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-100000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>26000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>41000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>37000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>30000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>593000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-45000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-9000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-68000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-7000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>178000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>60000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-732000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1000000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>-46000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>9000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-482000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-15000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-528000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-23000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-17000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-1116000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-5995000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-386000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1693000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-1351000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-2932000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2819000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-2110000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-642000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>3546000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3928000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1077000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>513000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>522000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>5486000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-6889000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-10234000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-1326906000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1309519000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-11601000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2161657000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-239699000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-43266000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>58336000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>16368000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>12421000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>21491000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>15203000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>6587000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1734000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>-66000000.0</v>
+      </c>
+      <c r="C25">
         <v>828000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>531000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>535000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>543000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>536000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>601000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>476000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>437000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1218000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>471000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>316000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>592000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>405000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>347000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>512000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>511000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>267000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>149000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>91000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>255000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>102000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>419000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>104000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>431000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>147000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>364000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>136000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>351000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>370000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>313000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>295000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>288000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>444000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>252000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>256000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>275000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>284000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>237000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>179000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>189000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>90000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>258000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>188000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>147000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>719000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>20000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AY25">
         <v>19000000.0</v>
       </c>
       <c r="AZ25">
+        <v>19000000.0</v>
+      </c>
+      <c r="BA25">
         <v>13000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>105000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-5000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-62000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-8000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-33000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>14000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>13000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-199000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7781000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2957000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-10907000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>23337000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>101428000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>43217000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>24173000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-122771000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-229382000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>21267000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>16206000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-8414711000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5809000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>400904000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>403437000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3138000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-20175000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>97120000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3920000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-200446000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-13149000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-44115000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-14415000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-167123000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1400000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4200000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>80000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>70000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>6795000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6325000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>-4035000000.0</v>
+      </c>
+      <c r="C26">
         <v>-3558000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4838000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2289000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2549000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3470000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2934000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2639000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1992000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1832000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1906000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2416000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2878000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2414000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1551000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2380000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2408000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1276000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1561000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1711000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1356000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1030000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2060000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-10000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1383000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-994000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1762000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1917000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1824000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-888000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1164000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1529000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1352000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1031000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-838000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-931000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-962000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1101000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-591000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-462000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1357000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-793000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-930000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-848000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-947000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-155000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-404000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1158000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1669000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-751000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-345000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-581000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-766000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-613000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-216000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-671000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-248000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-30000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-77000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-387000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-654000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BK26">
         <v>1000000.0</v>
       </c>
       <c r="BL26">
+        <v>1000000.0</v>
+      </c>
+      <c r="BM26">
         <v>3000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>6000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-4620000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
         <v>-5000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>649468000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-355356000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-294112000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-323368000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>136000000.0</v>
+      </c>
+      <c r="C27">
         <v>112000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>177000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>179000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>129000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155000000.0</v>
       </c>
       <c r="H27">
         <v>155000000.0</v>
       </c>
       <c r="I27">
+        <v>155000000.0</v>
+      </c>
+      <c r="J27">
         <v>108000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>86000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>131000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>135000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>108000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>22000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>98000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>101000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>74000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>32000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>89000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>87000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>65000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="X27">
         <v>75000000.0</v>
       </c>
       <c r="Y27">
+        <v>75000000.0</v>
+      </c>
+      <c r="Z27">
         <v>52000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>43000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>77000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>73000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>57000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="AF27">
         <v>55000000.0</v>
       </c>
       <c r="AG27">
+        <v>55000000.0</v>
+      </c>
+      <c r="AH27">
         <v>43000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AJ27">
         <v>49000000.0</v>
       </c>
       <c r="AK27">
+        <v>49000000.0</v>
+      </c>
+      <c r="AL27">
         <v>39000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>35000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>25000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>31000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>10000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>21000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>24000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>30000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-53000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>28000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>28000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-74000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>36000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>28000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>22000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-23000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-24000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>23000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-53000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>27000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>17000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>21000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>15000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>14000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>18000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>15000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>16000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>18943000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>28000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>26000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>15000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-47803000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>4274000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>2658000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>11051000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-15430000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-102807000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2224000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>8425000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2306000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-391882000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-5005000000.0</v>
+      </c>
+      <c r="C28">
         <v>-4186000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3006000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2987000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4041000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-857000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3257000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2681000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2350000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2404000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2779000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1955000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3614000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1739000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2821000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2154000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1617000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2137000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2195000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-606000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1375000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2468000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-409000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2100000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-582000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2125000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-937000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2223000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1133000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1417000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1751000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-665000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1270000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1042000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1215000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1237000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>675000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-774000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-649000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1545000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>758000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1100000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1016000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1100000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-244000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-510000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1306000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-279000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-792000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-416000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-638000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-783000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-647000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-229000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-702000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-220000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-44000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-88000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-418000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-665000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-17000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-23000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-18000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>77000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-9961000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-9436000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-260000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-165283000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-20570000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-9947000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-449043000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-271818000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-335219000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-297006000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-16886000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-8396000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-12373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649973000.0</v>
       </c>
       <c r="CB28">
         <v>649973000.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CC28">
+        <v>649973000.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>99999.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-70807000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>54688000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>16119000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-7600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>100000.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
+      <c r="CO28"/>
       <c r="CP28">
         <v>-172000.0</v>
       </c>
       <c r="CQ28">
+        <v>-172000.0</v>
+      </c>
+      <c r="CR28">
         <v>-25191000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>2999000000.0</v>
+      </c>
+      <c r="C29">
         <v>4935000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5663000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4603000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2380000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4834000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5136000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3138000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1672000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4130000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3233000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2698000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1919000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3100000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3856000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2457000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1782000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3189000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2543000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2268000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1463000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2253000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1654000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1458000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1859000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2980000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2355000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1536000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1312000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1332000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2367000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1489000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1035000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1761000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1755000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1294000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>745000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>992000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1425000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1059000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1008000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1039000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1272000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>821000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>911000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>725000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1385000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>729000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>568000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1199000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1322000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>742000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>872000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>866000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1014000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>641000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>427000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>784000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1007000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>538000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>355000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>670000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>589000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>343000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>95000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>284245000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>315834000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>362000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>416083000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-517356000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>387785000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>318887000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>223912000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>52198000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>271502000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>375187000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>70974000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>203378000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>263202000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>142945000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>40636000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-75600000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>151100000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>211500000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-14200000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>49700000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>149200000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>132000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>12900000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>79000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>143096000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>196191000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-148921000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>131336000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>43255000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-362000000.0</v>
+      </c>
+      <c r="C30">
         <v>-421000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-374000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-227000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-340000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2678000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-256000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-294000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-174000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-214000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1137000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-218000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-397000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1470000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-308000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-525000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-287000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-438000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-132000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1142000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3560000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1054000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-199000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-119000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-507000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-460000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-626000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-767000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>213000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-269000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-231000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-373000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>367000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-123000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-402000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1008000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-246000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-42000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-630000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-110000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-385000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>138000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>369000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-703000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-519000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>242000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>880000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-562000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>130000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-239000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>117000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>225000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-107000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1227000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-922000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-388000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-302000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-693000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>159000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-349000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>135000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-58000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-563000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-23000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-523764000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-52696000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-38190000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-49530000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-29990000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-16200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25805000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>222036000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>239322000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>172546000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-52620000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-44107000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-436704000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-56525000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-85005000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-97992000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>93000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-139700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-39100000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>52100000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-35200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-162900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-110900000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>34500000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-45413000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-34061000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-35035000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-47174000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-65936000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-57527000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>