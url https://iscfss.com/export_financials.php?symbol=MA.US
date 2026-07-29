--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -12243,51 +12243,51 @@
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
     </row>
     <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
-        <v>29956000000.0</v>
+        <v>29951000000.0</v>
       </c>
       <c r="C33">
         <v>30599000000.0</v>
       </c>
       <c r="D33">
         <v>30066000000.0</v>
       </c>
       <c r="E33">
         <v>29291000000.0</v>
       </c>
       <c r="F33">
         <v>28666000000.0</v>
       </c>
       <c r="G33">
         <v>28357000000.0</v>
       </c>
       <c r="H33">
         <v>24937000000.0</v>
       </c>
       <c r="I33">
         <v>24553000000.0</v>
       </c>
       <c r="J33">
         <v>24178000000.0</v>
       </c>
@@ -13066,51 +13066,51 @@
       </c>
       <c r="CN35">
         <v>1082099000.0</v>
       </c>
       <c r="CO35">
         <v>1064176000.0</v>
       </c>
       <c r="CP35">
         <v>1009755000.0</v>
       </c>
       <c r="CQ35">
         <v>307081000.0</v>
       </c>
       <c r="CR35">
         <v>298276000.0</v>
       </c>
       <c r="CS35">
         <v>304939000.0</v>
       </c>
     </row>
     <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>11191000000.0</v>
+        <v>9509000000.0</v>
       </c>
       <c r="C36">
         <v>9910000000.0</v>
       </c>
       <c r="D36">
         <v>9371000000.0</v>
       </c>
       <c r="E36">
         <v>8631000000.0</v>
       </c>
       <c r="F36">
         <v>8437000000.0</v>
       </c>
       <c r="G36">
         <v>8352000000.0</v>
       </c>
       <c r="H36">
         <v>7592000000.0</v>
       </c>
       <c r="I36">
         <v>7561000000.0</v>
       </c>
       <c r="J36">
         <v>7367000000.0</v>
       </c>
@@ -22585,51 +22585,51 @@
       </c>
       <c r="CL2">
         <v>462477000.0</v>
       </c>
       <c r="CM2">
         <v>623272000.0</v>
       </c>
       <c r="CN2">
         <v>453752000.0</v>
       </c>
       <c r="CO2">
         <v>493242000.0</v>
       </c>
       <c r="CP2">
         <v>446034000.0</v>
       </c>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
     </row>
     <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>162</v>
       </c>
       <c r="B3">
-        <v>620000000.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="C3">
         <v>297000000.0</v>
       </c>
       <c r="D3">
         <v>290000000.0</v>
       </c>
       <c r="E3">
         <v>281000000.0</v>
       </c>
       <c r="F3">
         <v>275000000.0</v>
       </c>
       <c r="G3">
         <v>231000000.0</v>
       </c>
       <c r="H3">
         <v>225000000.0</v>
       </c>
       <c r="I3">
         <v>225000000.0</v>
       </c>
       <c r="J3">
         <v>216000000.0</v>
       </c>
@@ -22828,72 +22828,72 @@
       <c r="BW3">
         <v>26152000.0</v>
       </c>
       <c r="BX3">
         <v>22274000.0</v>
       </c>
       <c r="BY3">
         <v>25028000.0</v>
       </c>
       <c r="BZ3">
         <v>24188000.0</v>
       </c>
       <c r="CA3">
         <v>24730000.0</v>
       </c>
       <c r="CB3">
         <v>25139000.0</v>
       </c>
       <c r="CC3">
         <v>24693000.0</v>
       </c>
       <c r="CD3">
         <v>25220000.0</v>
       </c>
       <c r="CE3">
-        <v>-83400000.0</v>
+        <v>26500000.0</v>
       </c>
       <c r="CF3">
-        <v>26270000.0</v>
+        <v>26300000.0</v>
       </c>
       <c r="CG3">
-        <v>541971000.0</v>
+        <v>28700000.0</v>
       </c>
       <c r="CH3">
-        <v>582894000.0</v>
+        <v>28400000.0</v>
       </c>
       <c r="CI3">
-        <v>-92100000.0</v>
+        <v>31200000.0</v>
       </c>
       <c r="CJ3">
-        <v>498782000.0</v>
+        <v>29200000.0</v>
       </c>
       <c r="CK3">
-        <v>549872000.0</v>
+        <v>31400000.0</v>
       </c>
       <c r="CL3">
-        <v>529861000.0</v>
+        <v>31500000.0</v>
       </c>
       <c r="CM3">
         <v>30986000.0</v>
       </c>
       <c r="CN3">
         <v>28183000.0</v>
       </c>
       <c r="CO3">
         <v>30593000.0</v>
       </c>
       <c r="CP3">
         <v>29789000.0</v>
       </c>
       <c r="CQ3">
         <v>27565000.0</v>
       </c>
       <c r="CR3">
         <v>27593000.0</v>
       </c>
       <c r="CS3">
         <v>18929000.0</v>
       </c>
     </row>
     <row r="4" spans="1:97">
       <c r="A4" t="s">
@@ -23107,51 +23107,51 @@
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>164</v>
       </c>
       <c r="B5">
-        <v>4907000000.0</v>
+        <v>5109000000.0</v>
       </c>
       <c r="C5">
         <v>4910000000.0</v>
       </c>
       <c r="D5">
         <v>5061000000.0</v>
       </c>
       <c r="E5">
         <v>4867000000.0</v>
       </c>
       <c r="F5">
         <v>4213000000.0</v>
       </c>
       <c r="G5">
         <v>4075000000.0</v>
       </c>
       <c r="H5">
         <v>4025000000.0</v>
       </c>
       <c r="I5">
         <v>4092000000.0</v>
       </c>
       <c r="J5">
         <v>3708000000.0</v>
       </c>
@@ -23350,101 +23350,101 @@
       <c r="BW5">
         <v>172056000.0</v>
       </c>
       <c r="BX5">
         <v>353303000.0</v>
       </c>
       <c r="BY5">
         <v>268816000.0</v>
       </c>
       <c r="BZ5">
         <v>313938000.0</v>
       </c>
       <c r="CA5">
         <v>45988000.0</v>
       </c>
       <c r="CB5">
         <v>274760000.0</v>
       </c>
       <c r="CC5">
         <v>-273966000.0</v>
       </c>
       <c r="CD5">
         <v>182713000.0</v>
       </c>
       <c r="CE5">
-        <v>-1726637000.0</v>
+        <v>-1810037000.0</v>
       </c>
       <c r="CF5">
-        <v>147893000.0</v>
+        <v>734407000.0</v>
       </c>
       <c r="CG5">
-        <v>192436000.0</v>
+        <v>734407000.0</v>
       </c>
       <c r="CH5">
-        <v>151513000.0</v>
+        <v>734407000.0</v>
       </c>
       <c r="CI5">
-        <v>-1506226000.0</v>
+        <v>-1598326000.0</v>
       </c>
       <c r="CJ5">
-        <v>149551000.0</v>
+        <v>648333000.0</v>
       </c>
       <c r="CK5">
-        <v>98461000.0</v>
+        <v>648333000.0</v>
       </c>
       <c r="CL5">
-        <v>118472000.0</v>
+        <v>648333000.0</v>
       </c>
       <c r="CM5">
         <v>-49669000.0</v>
       </c>
       <c r="CN5">
         <v>118900000.0</v>
       </c>
       <c r="CO5">
         <v>49945000.0</v>
       </c>
       <c r="CP5">
         <v>-667760000.0</v>
       </c>
       <c r="CQ5">
         <v>-115603000.0</v>
       </c>
       <c r="CR5">
         <v>126527000.0</v>
       </c>
       <c r="CS5">
         <v>52749000.0</v>
       </c>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>165</v>
       </c>
       <c r="B6">
-        <v>5527000000.0</v>
+        <v>5408000000.0</v>
       </c>
       <c r="C6">
         <v>5207000000.0</v>
       </c>
       <c r="D6">
         <v>5351000000.0</v>
       </c>
       <c r="E6">
         <v>5148000000.0</v>
       </c>
       <c r="F6">
         <v>4488000000.0</v>
       </c>
       <c r="G6">
         <v>4306000000.0</v>
       </c>
       <c r="H6">
         <v>4250000000.0</v>
       </c>
       <c r="I6">
         <v>4317000000.0</v>
       </c>
       <c r="J6">
         <v>3924000000.0</v>
       </c>
@@ -23643,72 +23643,72 @@
       <c r="BW6">
         <v>198208000.0</v>
       </c>
       <c r="BX6">
         <v>375577000.0</v>
       </c>
       <c r="BY6">
         <v>293844000.0</v>
       </c>
       <c r="BZ6">
         <v>338126000.0</v>
       </c>
       <c r="CA6">
         <v>70718000.0</v>
       </c>
       <c r="CB6">
         <v>299899000.0</v>
       </c>
       <c r="CC6">
         <v>-249273000.0</v>
       </c>
       <c r="CD6">
         <v>207933000.0</v>
       </c>
       <c r="CE6">
-        <v>-1810037000.0</v>
+        <v>-1783537000.0</v>
       </c>
       <c r="CF6">
-        <v>734407000.0</v>
+        <v>760707000.0</v>
       </c>
       <c r="CG6">
-        <v>734407000.0</v>
+        <v>763107000.0</v>
       </c>
       <c r="CH6">
-        <v>734407000.0</v>
+        <v>762807000.0</v>
       </c>
       <c r="CI6">
-        <v>-1598326000.0</v>
+        <v>-1567126000.0</v>
       </c>
       <c r="CJ6">
-        <v>648333000.0</v>
+        <v>677533000.0</v>
       </c>
       <c r="CK6">
-        <v>648333000.0</v>
+        <v>679733000.0</v>
       </c>
       <c r="CL6">
-        <v>648333000.0</v>
+        <v>679833000.0</v>
       </c>
       <c r="CM6">
         <v>-18683000.0</v>
       </c>
       <c r="CN6">
         <v>147083000.0</v>
       </c>
       <c r="CO6">
         <v>80538000.0</v>
       </c>
       <c r="CP6">
         <v>-637971000.0</v>
       </c>
       <c r="CQ6">
         <v>-88038000.0</v>
       </c>
       <c r="CR6">
         <v>154120000.0</v>
       </c>
       <c r="CS6">
         <v>71678000.0</v>
       </c>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" t="s">
@@ -33039,51 +33039,51 @@
       </c>
       <c r="CR2">
         <v>309402000.0</v>
       </c>
     </row>
     <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>193</v>
       </c>
       <c r="B3">
         <v>154000000</v>
       </c>
       <c r="C3">
         <v>112000000</v>
       </c>
       <c r="D3">
         <v>178000000</v>
       </c>
       <c r="E3">
         <v>40000000</v>
       </c>
       <c r="F3">
         <v>159000000</v>
       </c>
       <c r="G3">
-        <v>95000000</v>
+        <v>250000000</v>
       </c>
       <c r="H3">
         <v>270000000</v>
       </c>
       <c r="I3">
         <v>296000000</v>
       </c>
       <c r="J3">
         <v>378000000</v>
       </c>
       <c r="K3">
         <v>77000000</v>
       </c>
       <c r="L3">
         <v>234000000</v>
       </c>
       <c r="M3">
         <v>233000000</v>
       </c>
       <c r="N3">
         <v>352000000</v>
       </c>
       <c r="O3">
         <v>339000000</v>
       </c>
@@ -36631,51 +36631,51 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
     </row>
     <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>208</v>
       </c>
       <c r="B18">
         <v>2845000000.0</v>
       </c>
       <c r="C18">
         <v>4823000000.0</v>
       </c>
       <c r="D18">
         <v>5485000000.0</v>
       </c>
       <c r="E18">
         <v>4563000000.0</v>
       </c>
       <c r="F18">
         <v>2221000000.0</v>
       </c>
       <c r="G18">
-        <v>4739000000.0</v>
+        <v>4584000000.0</v>
       </c>
       <c r="H18">
         <v>4866000000.0</v>
       </c>
       <c r="I18">
         <v>2842000000.0</v>
       </c>
       <c r="J18">
         <v>1294000000.0</v>
       </c>
       <c r="K18">
         <v>4053000000.0</v>
       </c>
       <c r="L18">
         <v>2999000000.0</v>
       </c>
       <c r="M18">
         <v>2465000000.0</v>
       </c>
       <c r="N18">
         <v>1567000000.0</v>
       </c>
       <c r="O18">
         <v>2761000000.0</v>
       </c>
@@ -38007,51 +38007,51 @@
       </c>
       <c r="CR23">
         <v>-25191000.0</v>
       </c>
     </row>
     <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>213</v>
       </c>
       <c r="B24">
         <v>-40000000.0</v>
       </c>
       <c r="C24">
         <v>26000000.0</v>
       </c>
       <c r="D24">
         <v>-176000000.0</v>
       </c>
       <c r="E24">
         <v>-171000000.0</v>
       </c>
       <c r="F24">
         <v>-179000000.0</v>
       </c>
       <c r="G24">
-        <v>-2465000000.0</v>
+        <v>-2668000000.0</v>
       </c>
       <c r="H24">
         <v>-162000000.0</v>
       </c>
       <c r="I24">
         <v>-175000000.0</v>
       </c>
       <c r="J24">
         <v>-229000000.0</v>
       </c>
       <c r="K24">
         <v>-137000000.0</v>
       </c>
       <c r="L24">
         <v>-318000000.0</v>
       </c>
       <c r="M24">
         <v>-185000000.0</v>
       </c>
       <c r="N24">
         <v>-334000000.0</v>
       </c>
       <c r="O24">
         <v>-373000000.0</v>
       </c>