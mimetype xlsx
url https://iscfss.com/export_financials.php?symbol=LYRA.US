--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -836,10627 +839,11144 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>663000.0</v>
+      </c>
+      <c r="C2">
         <v>1179000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3131000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2616000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>922000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1069000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>631000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>33000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10000.0</v>
       </c>
-      <c r="E5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F5"/>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-2802000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>30259000.0</v>
+      </c>
+      <c r="C7">
         <v>34380000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26881000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2216000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1453000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2439000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3326000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>2000.0</v>
+      </c>
+      <c r="C8">
         <v>65000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>57000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
+        <v>13000.0</v>
+      </c>
+      <c r="H8">
         <v>6000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>224363000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4411000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4371000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>15893000.0</v>
+      </c>
+      <c r="C10">
         <v>40577000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22353000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32550000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45747000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>74593000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9808000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23888000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>15893000.0</v>
+      </c>
+      <c r="C12">
         <v>40577000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>102753000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>97894000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45747000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>74593000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9808000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23888000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>2000.0</v>
+      </c>
+      <c r="C13">
         <v>65000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>57000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
-        <v>6000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>6000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>15534730.0</v>
+      </c>
+      <c r="C14">
         <v>65113859.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49804000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30235689.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12986101.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8590205.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8182725.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6266472.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>13000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>11862000.0</v>
+      </c>
+      <c r="C16">
         <v>398000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1658000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1275000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9789000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2828000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3130000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>1096000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>36108000.0</v>
+      </c>
+      <c r="C23">
         <v>66346000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>142600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>109968000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>54867000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>80830000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14963000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25359000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>14366000.0</v>
+      </c>
+      <c r="C28">
         <v>-6197000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4528000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28373000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-44294000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-72154000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6482000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23888000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>-10717000.0</v>
+      </c>
+      <c r="C29">
         <v>11594000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>89420000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80754000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>34316000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>74492000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7328000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-107074000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>167000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>80754000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>34316000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>74492000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-123338000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-107074000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>6750000.0</v>
+      </c>
+      <c r="C32">
         <v>30394000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>85224000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>86359000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29672000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>71033000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4911000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>22967000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>19836000.0</v>
+      </c>
+      <c r="C33">
         <v>23321000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>37779000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9139000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6949000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4913000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4844000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>432000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>1454000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>37303000.0</v>
+      </c>
+      <c r="C35">
         <v>42121000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>33583000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14744000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2305000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1454000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2427000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>130473000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
         <v>1993000.0</v>
       </c>
       <c r="C36">
+        <v>1993000.0</v>
+      </c>
+      <c r="D36">
         <v>1111000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4673000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1091000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>447000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1096000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>329000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4673000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1091000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2748000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1425000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>329000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>379000.0</v>
+      </c>
+      <c r="C39">
         <v>2448000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2068000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2935000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2171000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1324000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>311000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>872000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>-7821000.0</v>
+      </c>
+      <c r="C40">
         <v>6933000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9374000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7069000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4258000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2977000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>110000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1329000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>14077000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1926000.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
+      <c r="H41"/>
+      <c r="I41">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>422990000.0</v>
+      </c>
+      <c r="C42">
         <v>416319000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>400685000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>329387000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>227700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>224363000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4419000.0</v>
       </c>
-      <c r="H42">
-[...3 lines deleted...]
-    <row r="43" spans="1:8">
+      <c r="I42">
+        <v>-123180000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>22392000.0</v>
+      </c>
+      <c r="C45">
         <v>25457000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>37197000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4466000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5858000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4466000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3419000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>17843000.0</v>
+      </c>
+      <c r="C46">
         <v>21328000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>35276000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4466000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5858000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4466000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3419000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>4466000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5858000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2165000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3419000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-433709000.0</v>
+      </c>
+      <c r="C48">
         <v>-404790000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-311355000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-248675000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-193397000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-149884000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-127757000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-111451000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-149884000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>30259000.0</v>
+      </c>
+      <c r="C51">
         <v>34380000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>26881000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4177000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1453000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2439000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3326000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>4818000.0</v>
+      </c>
+      <c r="C52">
         <v>4121000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5434000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3510000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1074000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>985000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>899000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>80400000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>65344000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>36108000.0</v>
+      </c>
+      <c r="C55">
         <v>66346000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>142600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>109968000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>54867000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>80830000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14963000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>25359000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>16272000.0</v>
+      </c>
+      <c r="C56">
         <v>43025000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>104821000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>100829000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>47918000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75917000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10119000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24927000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>9522000.0</v>
+      </c>
+      <c r="C57">
         <v>12631000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19597000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>14470000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18246000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4884000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5208000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1960000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>46825000.0</v>
+      </c>
+      <c r="C58">
         <v>54752000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>53180000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>29214000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20551000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6338000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7635000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>132433000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>-10717000.0</v>
+      </c>
+      <c r="C60">
         <v>11594000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>89420000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>80754000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>34316000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>74492000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7328000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-107074000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>663000.0</v>
+      </c>
+      <c r="C2">
         <v>627000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>680000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>725000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1179000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2292000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4971000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2844000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3131000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5054000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4187999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3951000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2616000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1670000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2408000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3125000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2912000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1899000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1169000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>922000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>530000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1146000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1358000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1069000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>20000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>25000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>33000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
+      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-87330000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2850000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2837000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-107074000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>30259000.0</v>
+      </c>
+      <c r="C7">
         <v>31379000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32478000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33356000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>34380000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35324000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36748000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37860000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>26881000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6290000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1688000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2091000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2216000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>657000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>929000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1196000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1453000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1708000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1958000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2203000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2439000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2672000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2901000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3111000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3326000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
+        <v>2000.0</v>
+      </c>
+      <c r="E8">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="F8">
         <v>65000.0</v>
       </c>
       <c r="G8">
         <v>65000.0</v>
       </c>
       <c r="H8">
+        <v>65000.0</v>
+      </c>
+      <c r="I8">
         <v>61000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="K8">
         <v>50000.0</v>
       </c>
       <c r="L8">
-        <v>32000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="M8">
         <v>32000.0</v>
       </c>
       <c r="N8">
         <v>32000.0</v>
       </c>
       <c r="O8">
         <v>32000.0</v>
       </c>
       <c r="P8">
-        <v>13000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="Q8">
         <v>13000.0</v>
       </c>
       <c r="R8">
         <v>13000.0</v>
       </c>
       <c r="S8">
         <v>13000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>13000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>331001000.0</v>
       </c>
-      <c r="M9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>325891000.0</v>
       </c>
       <c r="P9">
+        <v>325891000.0</v>
+      </c>
+      <c r="Q9">
         <v>228552000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>226211000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>225224000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>224363000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>5208000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>15893000.0</v>
+      </c>
+      <c r="C10">
         <v>22055000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29784000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31735000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40577000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31905000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15799000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22353000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24850000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54361000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22019000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32550000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>109558000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>120998000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33755000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>45747000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>58131000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>69046000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>66105000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>74593000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>81555000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>86599000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35247000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9808000.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-23888000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>15893000.0</v>
+      </c>
+      <c r="C12">
         <v>22055000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29784000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31735000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40577000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>51626000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67498000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>87118000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>102753000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>102550000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>116150000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>82707000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>97894000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>109558000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>120998000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33755000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>45747000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>58131000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>69046000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>66105000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>74593000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>81555000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>86599000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35247000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9808000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>23888000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
+        <v>2000.0</v>
+      </c>
+      <c r="E13">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="F13">
         <v>65000.0</v>
       </c>
       <c r="G13">
         <v>65000.0</v>
       </c>
       <c r="H13">
+        <v>65000.0</v>
+      </c>
+      <c r="I13">
         <v>61000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="K13">
         <v>50000.0</v>
       </c>
       <c r="L13">
-        <v>32000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="M13">
         <v>32000.0</v>
       </c>
       <c r="N13">
         <v>32000.0</v>
       </c>
       <c r="O13">
         <v>32000.0</v>
       </c>
       <c r="P13">
-        <v>13000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="Q13">
         <v>13000.0</v>
       </c>
       <c r="R13">
         <v>13000.0</v>
       </c>
       <c r="S13">
         <v>13000.0</v>
       </c>
       <c r="T13">
         <v>13000.0</v>
       </c>
       <c r="U13">
         <v>13000.0</v>
       </c>
       <c r="V13">
         <v>13000.0</v>
       </c>
       <c r="W13">
         <v>13000.0</v>
       </c>
       <c r="X13">
+        <v>13000.0</v>
+      </c>
+      <c r="Y13">
         <v>-39742000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>15534730.0</v>
+      </c>
+      <c r="C14">
         <v>1767814.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1348630.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>65757860.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>65113859.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65456735.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>65459678.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64011360.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61533203.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56953685.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43676387.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36832747.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31827659.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36826364.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33946428.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13008779.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13004893.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13001514.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12991837.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12945546.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12958919.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12924682.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8182725.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12376378.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8182725.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6266472.0</v>
       </c>
       <c r="AA14">
         <v>6266472.0</v>
       </c>
       <c r="AB14">
         <v>6266472.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>6266472.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>32000.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>32000.0</v>
       </c>
       <c r="P15">
+        <v>32000.0</v>
+      </c>
+      <c r="Q15">
         <v>13000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>13000.0</v>
       </c>
       <c r="U15">
         <v>13000.0</v>
       </c>
       <c r="V15">
         <v>13000.0</v>
       </c>
       <c r="W15">
         <v>13000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
+        <v>13000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>6000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>11862000.0</v>
+      </c>
+      <c r="C16">
         <v>7000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>32000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>216000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>398000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>607000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>814000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1319000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1658000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1726000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1497000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1510000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1275000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2730000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2546000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10060000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9789000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9841000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1931000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2828000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3105000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1744000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2728000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3130000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>13432000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>13176000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9130000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1288000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>12000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1650000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>36108000.0</v>
+      </c>
+      <c r="C23">
         <v>43709000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>52573000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>56316000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>66346000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>78756000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94582000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>141527000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>142600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>120575000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>125675000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>93868000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>109968000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>119463000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>130035000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>47345000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>54867000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>67762000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>76332000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>72917000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>80830000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>87330000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>92723000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>40766000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14963000.0</v>
       </c>
-      <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>23279000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>14366000.0</v>
+      </c>
+      <c r="C28">
         <v>9324000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2694000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1621000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6197000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11524000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4843000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22061000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4528000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-18560000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-52673000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-19928000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28373000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-108901000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-120069000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-32559000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-44294000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-56423000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-67088001.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-63902001.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-72154000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-78883000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-83698000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-32136000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6482000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>23888000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>-10717000.0</v>
+      </c>
+      <c r="C29">
         <v>-4328000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1622000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3872000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11594000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20619000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30977000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77504000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>89420000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>84239000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>98577000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>66091000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>80754000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>93222000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>111030000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28156000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>34316000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>47188000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>57499000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>67551000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>74492000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>80914000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>86823000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-126781000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>5000000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>0.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>98577000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>66091000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>80754000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>106249000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>111030000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>28156000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>34316000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>47188000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>57499000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>67551000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>74492000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>80914000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>86823000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-126781000.0</v>
       </c>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>-107074000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>6750000.0</v>
+      </c>
+      <c r="C32">
         <v>13539000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22435000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>30394000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>39490000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>50159000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>70719000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>85224000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>85685000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>104142000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>70645000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>86359000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>98625000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>112509000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>22753000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>29672000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>43113000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>64169000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>63181000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>71033000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>78847000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>85368000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>30382000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>19836000.0</v>
+      </c>
+      <c r="C33">
         <v>20690000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>21510000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22411000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23321000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24312000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25147000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>52084000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>37779000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15655000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7422000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9069000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>9139000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>7233000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>7653999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6790000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6949000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6876000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6259000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5566000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4913000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3775000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3413000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5225999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4844000.0</v>
       </c>
-      <c r="Z33"/>
       <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>-23888000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>191000.0</v>
       </c>
-      <c r="M34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N34"/>
       <c r="O34">
         <v>3000.0</v>
       </c>
       <c r="P34">
+        <v>3000.0</v>
+      </c>
+      <c r="Q34">
         <v>99000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>929000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1196000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1454000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>37303000.0</v>
+      </c>
+      <c r="C35">
         <v>38557000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>39788000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>40974000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>42121000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>43183000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>44329000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>45299000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>33583000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>17101000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12987000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13623000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14744000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12636000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13179000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1387000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2305000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2801000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>12929000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1196000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1454000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1708000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1958000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2191999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2427000.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
         <v>1993000.0</v>
       </c>
       <c r="C36">
         <v>1993000.0</v>
       </c>
       <c r="D36">
         <v>1993000.0</v>
       </c>
       <c r="E36">
         <v>1993000.0</v>
       </c>
       <c r="F36">
-        <v>1992000.0</v>
+        <v>1993000.0</v>
       </c>
       <c r="G36">
         <v>1992000.0</v>
       </c>
       <c r="H36">
+        <v>1992000.0</v>
+      </c>
+      <c r="I36">
         <v>2675000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1111000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7463000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5442000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5240000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4673000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2872000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1695999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1406000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1091000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>574000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>572000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>329000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329000.0</v>
       </c>
       <c r="W36">
         <v>329000.0</v>
       </c>
       <c r="X36">
+        <v>329000.0</v>
+      </c>
+      <c r="Y36">
         <v>1649999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1425000.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-23888000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>5442000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>4673000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2872000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2785000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1406000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1091000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>574000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>572000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>329000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329000.0</v>
       </c>
       <c r="W38">
         <v>329000.0</v>
       </c>
       <c r="X38">
+        <v>329000.0</v>
+      </c>
+      <c r="Y38">
         <v>1979000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>379000.0</v>
+      </c>
+      <c r="C39">
         <v>964000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1279000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2170000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2448000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2818000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1937000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2325000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2068000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2370000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2103000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2092000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2935000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2672000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1383000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2171000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2755000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1027000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1246000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1324000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2711000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>293000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>311000.0</v>
       </c>
-      <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>-7821000.0</v>
+      </c>
+      <c r="C40">
         <v>4162000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5899000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6286000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6933000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8052000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9222000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10057000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9374000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11052000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8235001.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6793000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7069000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7321000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5465000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4237000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4258000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3968000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2976001.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1994001.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2977000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3214000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1853000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2880999.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3240000.0</v>
       </c>
-      <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>12987000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>14077000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>12633000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>9130000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1288000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1926000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2145000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>12000000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>422990000.0</v>
+      </c>
+      <c r="C42">
         <v>422428000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>422394000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>417143000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>416319000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>414345000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>412854000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>411225000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>400685000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>380395000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>379102000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>331001000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>329387000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>327630000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>325891000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>228552000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>227700000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>226955000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>226211000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>225224000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>224363000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>223764000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>223339000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5208000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4419000.0</v>
       </c>
-      <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>22392000.0</v>
+      </c>
+      <c r="C45">
         <v>23145000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>23862000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>24675000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>25457000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>22320000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>23155000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>49409000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>37197000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6800000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1980000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3829000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>8640000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9085000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>5687000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>5237000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>4466000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3446000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3084000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3247000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3419000.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>17843000.0</v>
+      </c>
+      <c r="C46">
         <v>18697000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19517000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>20418000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>21328000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22320000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23155000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>49409000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>35276000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1980000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3829000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4466000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4361000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4869000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5384000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5858000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6302000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5687000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5237000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4466000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3446000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3084000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3247000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3419000.0</v>
       </c>
-      <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1980000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2004000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4009000.0</v>
       </c>
       <c r="O47">
         <v>4009000.0</v>
       </c>
       <c r="P47">
+        <v>4009000.0</v>
+      </c>
+      <c r="Q47">
         <v>4275000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5858000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6302000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5687000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3168000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2165000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3446000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3084000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3247000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-433709000.0</v>
+      </c>
+      <c r="C48">
         <v>-426758000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-420774000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-413337000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-404790000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-393811000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-381938000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-333807000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-311355000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-296199000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-280548000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-264930000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-248675000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-234440000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-219674000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-200409000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-193397000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-179780000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-168725000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-157686000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-149884000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-142863000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-136529000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-131989000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-127757000.0</v>
       </c>
-      <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-264930000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-219674000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-214893000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-200409000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-168725000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-157686000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-149884000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>30259000.0</v>
+      </c>
+      <c r="C51">
         <v>31379000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>32478000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>33356000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>34380000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>35324000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>36748000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>37860000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>26881000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6290000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1688000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2091000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4177000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>657000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>929000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1196000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1453000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1708000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1957999.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2202999.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2439000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2672000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2901000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3111000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3326000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>4818000.0</v>
+      </c>
+      <c r="C52">
         <v>4684000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4552000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4243000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4121000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4003000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4269000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4504000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5434000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1403000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1688000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1900000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3510000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>654000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>926000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1097000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1074000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1052000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1028999.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1006999.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>985000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>964000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>943000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>919000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>899000.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>27826000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>35593000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>71319000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>80400000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>77700000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>61789000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>60688000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>65344000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>47776000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>36108000.0</v>
+      </c>
+      <c r="C55">
         <v>43709000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>52573000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>56316000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>66346000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>78756000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>94582000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>141527000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>142600000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>120575000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>125675000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>93868000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>109968000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>119463000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>130035000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>47345000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>54867000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>67762000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>76332000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>72917000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>80830000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>87330000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>92723000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>40766000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>14963000.0</v>
       </c>
-      <c r="Z55"/>
       <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>16272000.0</v>
+      </c>
+      <c r="C56">
         <v>23019000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>31063000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>33905000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>43025000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>54444000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69435000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>89443000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>104821000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>104920000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>118253000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>84799000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>100829000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>112230000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>122381000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>40555000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>47918000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>60886000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>70073000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>67351000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>75917000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>83555000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>89310000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>35540000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>10119000.0</v>
       </c>
-      <c r="Z56"/>
       <c r="AA56"/>
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>23888000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>9522000.0</v>
+      </c>
+      <c r="C57">
         <v>9480000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11163000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11470000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12631000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14954000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19276000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>18724000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19597000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19235000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14111000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14154000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14470000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13605000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10607000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>17802000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>18246000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>17773000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5904000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4170000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4884000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4708000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3942000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5158000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5208000.0</v>
       </c>
-      <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>46825000.0</v>
+      </c>
+      <c r="C58">
         <v>48037000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>50951000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>52444000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>54752000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>58137000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>63605000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>64023000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>53180000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>36336000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>27098000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>27777000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>29214000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>26241000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>23786000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>19189000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>20551000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>20574000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18833000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5366000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6338000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6416000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5900000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7350000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7635000.0</v>
       </c>
-      <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>-10717000.0</v>
+      </c>
+      <c r="C60">
         <v>-4328000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1622000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3872000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11594000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20619000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>30977000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>77504000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>89420000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>84239000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>98577000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>66091000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>80754000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>93222000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>106249000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>28156000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>34316000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>47188000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>57499000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>67551000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>74492000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>80914000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>86823000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>33415999.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>7328000.0</v>
       </c>
-      <c r="Z60"/>
       <c r="AA60"/>
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>23279000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>91</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>471000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1067000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1000999.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12522000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27000.0</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>459000.0</v>
+      </c>
+      <c r="C3">
         <v>471000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>278000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1067000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1001000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>95000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26999.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>-29553000.0</v>
+      </c>
+      <c r="C5">
         <v>-60733000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-65528000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-54990000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-43615000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22209000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16518999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7259000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>-29094000.0</v>
+      </c>
+      <c r="C6">
         <v>-60262000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-65250000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-53923000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-42614000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22114000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16492000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7177000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>398000.0</v>
+      </c>
+      <c r="C9">
         <v>1534000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1558000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1363000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>285000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12522000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1244000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-28908000.0</v>
+      </c>
+      <c r="C10">
         <v>-93396000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-62621000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-55265000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43513000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-22127000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16306000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6029000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>11000.0</v>
+      </c>
+      <c r="C11">
         <v>39000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>59000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1103000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-82000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-213000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1230000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>524000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>102000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>82000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>213000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1230000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>1133000.0</v>
+      </c>
+      <c r="C13">
         <v>2952000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4094000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1041000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>102000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>82000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>213000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-28919000.0</v>
+      </c>
+      <c r="C15">
         <v>-93435000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-62680000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-55278000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-42410000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-22127000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16306000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6029000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-55278000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-43513000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-22127000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-16619000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-6110000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>-28919000.0</v>
+      </c>
+      <c r="C17">
         <v>-93435000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-61759000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-55278000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-43513000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-22127000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16306000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6029000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>1133000.0</v>
+      </c>
+      <c r="C18">
         <v>2952000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4094000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1041000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>102000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>82000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>213000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>82000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-31022000.0</v>
+      </c>
+      <c r="C21">
         <v>-96348000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-67120000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-56306000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-43615000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22209000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16518999.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7259000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>29951000.0</v>
+      </c>
+      <c r="C23">
         <v>97882000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>68678000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57669000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>43900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22209000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16518999.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8503000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>459000.0</v>
+      </c>
+      <c r="C25">
         <v>471000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>415000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1067000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1001000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>95000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26">
+        <v>18411000.0</v>
+      </c>
+      <c r="C26">
         <v>43766000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>48029000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>38797000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>29694000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12522000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12032000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4975000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>11540000.0</v>
+      </c>
+      <c r="C28">
         <v>18501000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19057000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17556000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14206000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9687000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4487000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3528000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>11000.0</v>
+      </c>
+      <c r="C29">
         <v>39000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>29951000.0</v>
+      </c>
+      <c r="C30">
         <v>97882000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>68678000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57669000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9687000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16518999.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8503000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>2114000.0</v>
+      </c>
+      <c r="C31">
         <v>2952000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4499000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1041000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>102000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>82000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>212999.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1230000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>398000.0</v>
+      </c>
+      <c r="C32">
         <v>1534000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1558000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1363000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>1244000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>-300000.0</v>
+      </c>
+      <c r="C2">
         <v>100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>200000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>39000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>145000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>136000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>85000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12368000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10799000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>284000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12651000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8993000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7805000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12042000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6377000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6405000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4770000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3743000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3712000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
         <v>100000.0</v>
       </c>
       <c r="C3">
+        <v>100000.0</v>
+      </c>
+      <c r="D3">
         <v>200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>128000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>151000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>145000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>136000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>85000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>64333.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>130500.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>284000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>222000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>279000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>286000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>280000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>278000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>350000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>303000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>70000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AA3">
         <v>6000.0</v>
       </c>
       <c r="AB3">
+        <v>6000.0</v>
+      </c>
+      <c r="AC3">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>-6911000.0</v>
+      </c>
+      <c r="C5">
         <v>-5981000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7435000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7956000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9766000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9638000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17805000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23524000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16477000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-16827000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14911000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-17313000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13839000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14826000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-14400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11925000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13638000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-11081000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11065000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7831000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7053000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6363000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4545000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4248000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4388000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4226000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4281000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3624000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>-6811000.0</v>
+      </c>
+      <c r="C6">
         <v>-5881000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7235000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7828000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9615000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9599000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17660000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23388000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16392000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-16762667.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14780500.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-17029000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13617000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14547000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14114000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11645000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13360000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10731000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10762000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7761000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7012000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6330000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4532000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4240000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4381000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4220000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4275000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3616000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>307000.0</v>
+      </c>
+      <c r="C9">
         <v>-75000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-17000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>183000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>209000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>195000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>598000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>396000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11824000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10341000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>410000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12640000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>359000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8468000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7337000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11771000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6363000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6405000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4770000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3743000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3712000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-6949000.0</v>
+      </c>
+      <c r="C10">
         <v>-5981000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7435000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8543000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10973000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11866000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-48119000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22438000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15139000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15635000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15606000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16241000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14222000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14766000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14366000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11911000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13617000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11055000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11039000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7802000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7021000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6334000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4540000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4232000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4353000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4163000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4201000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3589000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>2000.0</v>
+      </c>
+      <c r="C11">
         <v>3000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>14000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>13000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-60000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-68000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-14000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="S11">
         <v>-26000.0</v>
       </c>
       <c r="T11">
+        <v>-26000.0</v>
+      </c>
+      <c r="U11">
         <v>-29000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-32000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-29000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-16000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-35000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-63000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-80000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-35000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>1072000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1072000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>60000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>34000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S12">
         <v>26000.0</v>
       </c>
       <c r="T12">
+        <v>26000.0</v>
+      </c>
+      <c r="U12">
         <v>29000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>50000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>35000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>80000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>169000.0</v>
+      </c>
+      <c r="C13">
         <v>256000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>410000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>298000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>435000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>576000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>855000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1086000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1338000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1192000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>897000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1072000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>933000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>60000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>34000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S13">
         <v>26000.0</v>
       </c>
       <c r="T13">
+        <v>26000.0</v>
+      </c>
+      <c r="U13">
         <v>29000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>32000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>29000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>63000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>80000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-6951000.0</v>
+      </c>
+      <c r="C15">
         <v>-5984000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7437000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8547000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10979000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-11873000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-48131000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22452000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-15156000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15651000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15618000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16255000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-14235000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14766000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-14366000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-11911000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13617000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-11055000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-11039000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-7802000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7021000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6334000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4540000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4232000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4353000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4163000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4201000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3589000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-15618000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-16255000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-14235000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-14366000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-14484000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-7012000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-13617000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11055000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-11039000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-7802000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7021000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6334000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4570000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4317000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-4242000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4279000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3666000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>-6951000.0</v>
+      </c>
+      <c r="C17">
         <v>-5984000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7437000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8547000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10979000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-11873000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-48131000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22452000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-15156000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-15651000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-15618000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16255000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-14235000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14366000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-14484000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-7012000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-13617000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-11055000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-11039000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7802000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7021000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-6334000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4540000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4232000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4353000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4163000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4201000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3589000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>169000.0</v>
+      </c>
+      <c r="C18">
         <v>256000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>410000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>298000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>435000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>576000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>855000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1086000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1338000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1192000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>897000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1072000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>933000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>60000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>34000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S18">
         <v>26000.0</v>
       </c>
       <c r="T18">
+        <v>26000.0</v>
+      </c>
+      <c r="U18">
         <v>29000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>32000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>29000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>16000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>35000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>63000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>80000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1072000.0</v>
       </c>
-      <c r="M19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19">
         <v>34000.0</v>
       </c>
       <c r="P19">
+        <v>34000.0</v>
+      </c>
+      <c r="Q19">
         <v>14000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>26000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>29000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-7495000.0</v>
+      </c>
+      <c r="C21">
         <v>-6258000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8428000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8841000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11408000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12442000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-48974000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23524000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-16477000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-16827000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-16503000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-17313000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-15155000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-14826000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-14400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-11925000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-13638000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11081000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-11065000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7831000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7053000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6363000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4545000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4248000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4388000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4226000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4281000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3624000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>6918000.0</v>
+      </c>
+      <c r="C23">
         <v>6283000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8611000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9024000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11617000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12637000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49572000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24056000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16623000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17371000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16961000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17723000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15166000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15185000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14925000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12393000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13909000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11095000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11065000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7831000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7053000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6363000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4545000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4248000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4388000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4226000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4281000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3624000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>100000.0</v>
+      </c>
+      <c r="C25">
         <v>104000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>127000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>128000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>151000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>39000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>145000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>136000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>85000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-68000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-23000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>284000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>222000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>279000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>286000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>280000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>278000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>350000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>303000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>70000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>33000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AA25">
         <v>6000.0</v>
       </c>
       <c r="AB25">
+        <v>6000.0</v>
+      </c>
+      <c r="AC25">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26">
+        <v>4378000.0</v>
+      </c>
+      <c r="C26">
         <v>4046999.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5110000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4876000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6362000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5902000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13264000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18102000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12181000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12368000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10799000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12596000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9451000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10048000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10793000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8505000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10342000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7077000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7505000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4770000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3743000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3712000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2103000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2964000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3011000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2841000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3416000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2764000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
-[...3 lines deleted...]
-      <c r="O27">
+      <c r="M27"/>
+      <c r="N27">
+        <v>3200000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
         <v>1800001.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>700000.0</v>
       </c>
-      <c r="Q27">
-[...1 lines deleted...]
-      </c>
       <c r="R27">
+        <v>1700000.0</v>
+      </c>
+      <c r="S27">
         <v>700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1100000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>2540000.0</v>
+      </c>
+      <c r="C28">
         <v>2236000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3501000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3263000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3613000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3931000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5139000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5818000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4357000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5003000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4570000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5127000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4399000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5137000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4131999.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3888000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3567000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4018000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3560000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3061000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3310000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2651000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2442000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1377000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>865000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>860000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>2000.0</v>
+      </c>
+      <c r="C29">
         <v>3000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>6333000.0</v>
+      </c>
+      <c r="C30">
         <v>6183000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8411000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9024000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11617000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12637000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49572000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23920000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16538000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5003000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6162000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17723000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2515000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15185000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5932000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4588000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1867000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4718000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4660000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3061000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3310000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2651000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4545000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4248000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4388000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4226000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3624000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>546000.0</v>
+      </c>
+      <c r="C31">
         <v>277000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>993000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>298000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>435000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>576000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>855000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1086000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1338000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1192000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>897000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1072000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>933000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>60000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>34000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>14000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S31">
         <v>26000.0</v>
       </c>
       <c r="T31">
+        <v>26000.0</v>
+      </c>
+      <c r="U31">
         <v>29000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>32000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>29000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>16000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>35000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>63000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>80000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>7000.0</v>
+      </c>
+      <c r="C32">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="D32">
         <v>183000.0</v>
       </c>
       <c r="E32">
+        <v>183000.0</v>
+      </c>
+      <c r="F32">
         <v>209000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>195000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>598000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>532000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>544000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>458000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>410000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>359000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>525000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>468000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>271000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>42570000.0</v>
+      </c>
+      <c r="C2">
         <v>23745000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33942000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46076000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74922000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10137000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23888000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1681000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>116000</v>
+      </c>
+      <c r="C3">
         <v>2338000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1047000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>164000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3385000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1775000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>211000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>64785000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-1137000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-24684000.0</v>
+      </c>
+      <c r="C6">
         <v>18825000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10197000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12134000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-28846000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>64785000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14080000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22536000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-2726000.0</v>
+      </c>
+      <c r="C7">
         <v>-6346000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4885000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4555000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13922000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-879000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2114000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>79000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>164000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1226000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14065000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>258000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-205000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>134000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6271000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2770000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1768000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>411000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-772000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>3329000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-143000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1224000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2319000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-219000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>459000.0</v>
+      </c>
+      <c r="C14">
         <v>471000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>278000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1067000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1001000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>17886000.0</v>
+      </c>
+      <c r="C16">
         <v>42570000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23745000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33942000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46076000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74922000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9808000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24217000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-28975000.0</v>
+      </c>
+      <c r="C18">
         <v>-72349000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-64351000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-43549000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29205000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22918000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13965000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6677000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>80305000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-75095000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-65006000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3385000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1775000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-211000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-37000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
+        <v>4999000.0</v>
+      </c>
+      <c r="C20">
         <v>8818000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100495000.0</v>
       </c>
       <c r="E20">
         <v>100495000.0</v>
       </c>
       <c r="F20">
+        <v>100495000.0</v>
+      </c>
+      <c r="G20">
         <v>90284000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>30392000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>-28919000.0</v>
+      </c>
+      <c r="C22">
         <v>-93435000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-62680000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-55278000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-43513000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-22127000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16306000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6029000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-726000.0</v>
+      </c>
+      <c r="C23">
         <v>-287000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3551000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4238000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-245000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27811000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-226000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>57713000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>143</v>
+      </c>
+      <c r="B24">
+        <v>18000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-1.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-64842000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>-8000.0</v>
+      </c>
+      <c r="C25">
         <v>22583000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1904000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>824000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2422000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-45000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>167000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1178000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>57517000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>111000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>29012000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>2335000.0</v>
+      </c>
+      <c r="C27">
         <v>6716000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5887000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5447000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2770000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1813000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>244000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>406000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>4273000.0</v>
+      </c>
+      <c r="C28">
         <v>8531000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>65691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>96257000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>359000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>87703000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-115000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29213000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-28859000.0</v>
+      </c>
+      <c r="C29">
         <v>-70011000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-63304000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-43385000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25820000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21143000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13754000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6640000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-98000.0</v>
+      </c>
+      <c r="C30">
         <v>80305000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12584000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-65006000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3385000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1775000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-211000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-37000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>24048000.0</v>
+      </c>
+      <c r="C2">
         <v>29784000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33728000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42570000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25792000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33897000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15799000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23745000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24850000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55753000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22019000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33942000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>109887000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>122087000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34084000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>45747000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58460000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69046000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66105000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74593000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>81555000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>86928000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35247000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10137000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14333000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18174000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21160000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24217000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>96000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>58000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>51000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>196000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2149000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>787000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>144000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>71000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>45000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>28000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>93000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1083000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>517000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>625000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1160000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1101000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>589000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>77000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>80000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>69000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>52000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-10531000.0</v>
       </c>
-      <c r="M4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>88003000.0</v>
       </c>
       <c r="P4">
+        <v>88003000.0</v>
+      </c>
+      <c r="Q4">
         <v>-11992000.0</v>
       </c>
-      <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>2941000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-8488000.0</v>
       </c>
-      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-1740000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>4185000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4303000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5267000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>12209000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>74000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-6162000.0</v>
+      </c>
+      <c r="C6">
         <v>-7729000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1951000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8842000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16778000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8105000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16106000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5954000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2497000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29511000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>32645000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10531000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-77337001.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11111000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>88003000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11992000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12384000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10915000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2941000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8488000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6962000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5044000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>51352000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>25439000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4196000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3841000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2986000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3057000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>223000.0</v>
+      </c>
+      <c r="C7">
         <v>-1515000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-186000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1248000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2196000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5479000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2697000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1368000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4381000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1220000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-961000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-763000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-732000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1902000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4621000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1118000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1260000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-342000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13461000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-457000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>520000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2098000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3570000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>73000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>325000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>114000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1147000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>528000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>0.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="Q9">
         <v>-5000000.0</v>
       </c>
       <c r="R9">
         <v>-5000000.0</v>
       </c>
       <c r="S9">
         <v>-5000000.0</v>
       </c>
-      <c r="T9"/>
+      <c r="T9">
+        <v>-5000000.0</v>
+      </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-5000000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-564000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>977000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318000.0</v>
       </c>
       <c r="O11">
         <v>318000.0</v>
       </c>
       <c r="P11">
+        <v>318000.0</v>
+      </c>
+      <c r="Q11">
         <v>-750000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>912000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>410000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12291000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-531000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>204000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-294000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>432000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-924000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>885000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-46000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2320000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1610000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107000.0</v>
       </c>
       <c r="O12">
         <v>1107000.0</v>
       </c>
       <c r="P12">
+        <v>1107000.0</v>
+      </c>
+      <c r="Q12">
         <v>844000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>782000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>733000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>656000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>599000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>592000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>423000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>619000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>134000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>216000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>48000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-397000.0</v>
       </c>
       <c r="M13">
+        <v>-397000.0</v>
+      </c>
+      <c r="N13">
         <v>1523000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>789000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1004000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>348000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-752000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1170000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-909000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>316000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2095000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3276000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-359000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1038000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>262000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>574000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>100000.0</v>
       </c>
       <c r="C14">
+        <v>100000.0</v>
+      </c>
+      <c r="D14">
         <v>127000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>151000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>145000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>136000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-68000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-23000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>284000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>222000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>279000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>286000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>280000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>278000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>70000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AA14">
         <v>6000.0</v>
       </c>
       <c r="AB14">
+        <v>6000.0</v>
+      </c>
+      <c r="AC14">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>17886000.0</v>
+      </c>
+      <c r="C16">
         <v>22055000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31777000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33728000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42570000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>25792000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31905000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17791000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22353000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26242000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54664000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23411000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32549999.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>110976000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>122087000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33755000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>46076000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>58131000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>69046000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>66105000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>74593000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>81884000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>86599000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35576000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10137000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14333000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18174000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21160000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-6162000.0</v>
+      </c>
+      <c r="C18">
         <v>-7361000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6610000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8842000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11294000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16274000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20177000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24604000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19845000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14258000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14353000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15895000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-12192000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10875000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8484000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11998000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12380000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10831000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2756000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8750000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6969000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4369000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7555000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4025000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3998000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3837000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3073000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3057000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-2000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>0.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>28131000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>8141000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>36176000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>7857000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2359000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14979000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-561000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>5360000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-64870000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-29000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-93000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1083000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-517000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-625000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1160000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1101000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-589000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-77000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-80000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-69000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-52000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>4999000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-1000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>8810000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>19242000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>-6951000.0</v>
+      </c>
+      <c r="C22">
         <v>-5984000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7437000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8547000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10979000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11873000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-48131000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-22452000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-15156000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15651000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15618000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16255000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14235000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14766000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-14484000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-11911000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13617000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-11055000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11039000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-7802000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7021000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6334000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4540000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4232000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4353000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4163000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4201000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3589000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>142</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-358000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-23000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-98000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8644000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-322000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-420000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2912000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-100495000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-236000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>96487000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-95000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-146000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>262000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-675000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>723000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29464000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-198000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>87000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-52000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>18000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>10006000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1572000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-14835000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-490000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-64842000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>223000.0</v>
+      </c>
+      <c r="C25">
         <v>38000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-8000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>825000.0</v>
+      </c>
+      <c r="F25">
         <v>-267000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-401000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24184000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-933000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4099000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1056000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2297000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-726000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>824000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>1718000.0</v>
+      </c>
+      <c r="P25">
         <v>2669000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>844000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
+        <v>782000.0</v>
+      </c>
+      <c r="S25">
         <v>683000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>659000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>599000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>592000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-45000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>619000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>432000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-120000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>167000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>885000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-46000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>4000.0</v>
       </c>
-      <c r="M26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>-4008000.0</v>
       </c>
       <c r="P26">
+        <v>-4008000.0</v>
+      </c>
+      <c r="Q26">
         <v>6000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59892000.0</v>
       </c>
       <c r="U26">
         <v>-59892000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="V26">
+        <v>-59892000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>59892000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>30392000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>562000.0</v>
+      </c>
+      <c r="C27">
         <v>34000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>914000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>825000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1939000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1491000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1124000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2162000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1482000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1441000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1354000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1610000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1757000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1739000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1107000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>844000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>782000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>733000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>656000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>599000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>592000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>468000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>619000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>134000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>103000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>49000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>44000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>48000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>0.0</v>
+      </c>
+      <c r="C28">
         <v>-368000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4641000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-23000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-89000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8644000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18920000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-418000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>47185000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-96493000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-236000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>96487000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-84000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>185000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>262000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-675000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>58907000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29464000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-198000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>87000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-6066000.0</v>
+      </c>
+      <c r="C29">
         <v>-7361000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6590000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8842000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-11352000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16223000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-19981000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-22455000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-19058000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14114000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14282000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15850000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-12164000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-10846000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8470000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-11905000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-11297000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10314000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3381000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7590000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5868000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3780000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7478000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4017000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3918000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3827000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3004000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3005000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>149</v>
+      </c>
+      <c r="B30">
+        <v>-96000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-2000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>28131000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8141000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36176000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7857000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2359000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14979000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-561000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5315000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-64870000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-29000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-93000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1083000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-517000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-625000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1160000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1101000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-589000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-77000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-80000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-69000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-52000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>