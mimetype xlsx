--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1229,86 +1232,90 @@
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12200000.0</v>
+      </c>
       <c r="C7">
         <v>14700000.0</v>
       </c>
       <c r="D7">
         <v>19700000.0</v>
       </c>
       <c r="E7">
         <v>22900000.0</v>
       </c>
       <c r="F7">
         <v>12800000.0</v>
       </c>
       <c r="G7">
         <v>9600000.0</v>
       </c>
       <c r="H7">
         <v>15000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>26500000.0</v>
+      </c>
       <c r="C8">
         <v>26500000.0</v>
       </c>
       <c r="D8">
         <v>26500000.0</v>
       </c>
       <c r="E8">
         <v>26500000.0</v>
       </c>
       <c r="F8">
         <v>26500000.0</v>
       </c>
       <c r="G8">
         <v>26600000.0</v>
       </c>
       <c r="H8">
         <v>26600000.0</v>
       </c>
       <c r="I8">
         <v>26600000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1541,51 +1548,51 @@
       </c>
       <c r="N13">
         <v>25300000.0</v>
       </c>
       <c r="O13">
         <v>25300000.0</v>
       </c>
       <c r="P13">
         <v>19600000.0</v>
       </c>
       <c r="Q13">
         <v>19600000.0</v>
       </c>
       <c r="R13">
         <v>140517115.0</v>
       </c>
       <c r="S13">
         <v>19600000.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>27159024.0</v>
+        <v>27245107.0</v>
       </c>
       <c r="C14">
         <v>26805000.0</v>
       </c>
       <c r="D14">
         <v>27020959.0</v>
       </c>
       <c r="E14">
         <v>27541202.0</v>
       </c>
       <c r="F14">
         <v>28032506.0</v>
       </c>
       <c r="G14">
         <v>27971382.0</v>
       </c>
       <c r="H14">
         <v>27882864.0</v>
       </c>
       <c r="I14">
         <v>27692262.0</v>
       </c>
       <c r="J14">
         <v>27002170.0</v>
       </c>
@@ -2018,51 +2025,53 @@
         <v>459800000.0</v>
       </c>
       <c r="N23">
         <v>396100000.0</v>
       </c>
       <c r="O23">
         <v>390500000.0</v>
       </c>
       <c r="P23">
         <v>364300000.0</v>
       </c>
       <c r="Q23">
         <v>296600000.0</v>
       </c>
       <c r="R23">
         <v>273757741.0</v>
       </c>
       <c r="S23">
         <v>298800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>14400000.0</v>
+      </c>
       <c r="C24">
         <v>42000000.0</v>
       </c>
       <c r="D24">
         <v>67600000.0</v>
       </c>
       <c r="E24">
         <v>56200000.0</v>
       </c>
       <c r="F24">
         <v>59600000.0</v>
       </c>
       <c r="G24">
         <v>53400000.0</v>
       </c>
       <c r="H24">
         <v>91400000.0</v>
       </c>
       <c r="I24">
         <v>73600000.0</v>
       </c>
       <c r="J24">
         <v>93800000.0</v>
       </c>
       <c r="K24">
@@ -2110,51 +2119,53 @@
       </c>
       <c r="I25">
         <v>73600000.0</v>
       </c>
       <c r="J25">
         <v>94600000.0</v>
       </c>
       <c r="K25">
         <v>121000000.0</v>
       </c>
       <c r="L25">
         <v>131600000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>43</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>400000.0</v>
+      </c>
       <c r="C26">
         <v>400000.0</v>
       </c>
       <c r="D26">
         <v>400000.0</v>
       </c>
       <c r="E26">
         <v>400000.0</v>
       </c>
       <c r="F26">
         <v>400000.0</v>
       </c>
       <c r="G26">
         <v>500000.0</v>
       </c>
       <c r="H26">
         <v>2300000.0</v>
       </c>
       <c r="I26">
         <v>1600000.0</v>
       </c>
       <c r="J26">
         <v>7600000.0</v>
       </c>
       <c r="K26">
@@ -2239,91 +2250,93 @@
         <v>106800000.0</v>
       </c>
       <c r="N28">
         <v>35400000.0</v>
       </c>
       <c r="O28">
         <v>23300000.0</v>
       </c>
       <c r="P28">
         <v>110300000.0</v>
       </c>
       <c r="Q28">
         <v>105600000.0</v>
       </c>
       <c r="R28">
         <v>123215238.0</v>
       </c>
       <c r="S28">
         <v>141100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>265800000.0</v>
+      </c>
       <c r="C29">
         <v>264600000.0</v>
       </c>
       <c r="D29">
         <v>284800000.0</v>
       </c>
       <c r="E29">
         <v>288500000.0</v>
       </c>
       <c r="F29">
         <v>268700000.0</v>
       </c>
       <c r="G29">
         <v>220500000.0</v>
       </c>
       <c r="H29">
         <v>265800000.0</v>
       </c>
       <c r="I29">
         <v>261400000.0</v>
       </c>
       <c r="J29">
         <v>260300000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
-        <v>50000000.0</v>
+        <v>55100000.0</v>
       </c>
       <c r="C30">
         <v>58800000.0</v>
       </c>
       <c r="D30">
         <v>61400000.0</v>
       </c>
       <c r="E30">
         <v>67100000.0</v>
       </c>
       <c r="F30">
         <v>57800000.0</v>
       </c>
       <c r="G30">
         <v>43100000.0</v>
       </c>
       <c r="H30">
         <v>66300000.0</v>
       </c>
       <c r="I30">
         <v>62700000.0</v>
       </c>
       <c r="J30">
         <v>74200000.0</v>
       </c>
@@ -2380,51 +2393,53 @@
       <c r="J31">
         <v>87200000.0</v>
       </c>
       <c r="K31">
         <v>66800000.0</v>
       </c>
       <c r="L31">
         <v>86600000.0</v>
       </c>
       <c r="M31">
         <v>84200000.0</v>
       </c>
       <c r="N31">
         <v>151100000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>65800000.0</v>
+      </c>
       <c r="C32">
         <v>82100000.0</v>
       </c>
       <c r="D32">
         <v>104000000.0</v>
       </c>
       <c r="E32">
         <v>90900000.0</v>
       </c>
       <c r="F32">
         <v>79300000.0</v>
       </c>
       <c r="G32">
         <v>85500000.0</v>
       </c>
       <c r="H32">
         <v>102100000.0</v>
       </c>
       <c r="I32">
         <v>93400000.0</v>
       </c>
       <c r="J32">
         <v>86900000.0</v>
       </c>
       <c r="K32"/>
@@ -2478,51 +2493,53 @@
         <v>263700000.0</v>
       </c>
       <c r="N33">
         <v>203000000.0</v>
       </c>
       <c r="O33">
         <v>190400000.0</v>
       </c>
       <c r="P33">
         <v>175100000.0</v>
       </c>
       <c r="Q33">
         <v>157300000.0</v>
       </c>
       <c r="R33">
         <v>161861487.0</v>
       </c>
       <c r="S33">
         <v>155600000.0</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>4200000.0</v>
+      </c>
       <c r="C34">
         <v>2400000.0</v>
       </c>
       <c r="D34">
         <v>1800000.0</v>
       </c>
       <c r="E34">
         <v>4500000.0</v>
       </c>
       <c r="F34">
         <v>11600000.0</v>
       </c>
       <c r="G34">
         <v>58500000.0</v>
       </c>
       <c r="H34">
         <v>48000000.0</v>
       </c>
       <c r="I34">
         <v>41300000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
@@ -2700,51 +2717,51 @@
       <c r="M38">
         <v>20400000.0</v>
       </c>
       <c r="N38">
         <v>15800000.0</v>
       </c>
       <c r="O38">
         <v>21600000.0</v>
       </c>
       <c r="P38">
         <v>23400000.0</v>
       </c>
       <c r="Q38">
         <v>11200000.0</v>
       </c>
       <c r="R38">
         <v>1.0</v>
       </c>
       <c r="S38"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>13300000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C39">
         <v>29300000.0</v>
       </c>
       <c r="D39">
         <v>9200000.0</v>
       </c>
       <c r="E39">
         <v>10300000.0</v>
       </c>
       <c r="F39">
         <v>8700000.0</v>
       </c>
       <c r="G39">
         <v>1500000.0</v>
       </c>
       <c r="H39">
         <v>5000000.0</v>
       </c>
       <c r="I39">
         <v>11100000.0</v>
       </c>
       <c r="J39">
         <v>12600000.0</v>
       </c>
@@ -2973,51 +2990,53 @@
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>150900000.0</v>
       </c>
       <c r="K44">
         <v>150900000.0</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>292800000.0</v>
+      </c>
       <c r="C45">
         <v>292200000.0</v>
       </c>
       <c r="D45">
         <v>314900000.0</v>
       </c>
       <c r="E45">
         <v>77700000.0</v>
       </c>
       <c r="F45">
         <v>87500000.0</v>
       </c>
       <c r="G45">
         <v>95500000.0</v>
       </c>
       <c r="H45">
         <v>113700000.0</v>
       </c>
       <c r="I45">
         <v>106900000.0</v>
       </c>
       <c r="J45">
         <v>125500000.0</v>
       </c>
       <c r="K45">
@@ -3230,51 +3249,53 @@
       </c>
       <c r="G49">
         <v>91200000.0</v>
       </c>
       <c r="H49">
         <v>84800000.0</v>
       </c>
       <c r="I49">
         <v>95300000.0</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>25000000.0</v>
+      </c>
       <c r="C50">
         <v>3100000.0</v>
       </c>
       <c r="D50">
         <v>4600000.0</v>
       </c>
       <c r="E50">
         <v>25000000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>3500000.0</v>
       </c>
       <c r="J50">
         <v>4200000.0</v>
       </c>
       <c r="K50">
         <v>121000000.0</v>
       </c>
       <c r="L50">
         <v>131600000.0</v>
       </c>
       <c r="M50">
@@ -3840,441 +3861,447 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>27700000.0</v>
+      </c>
+      <c r="C2">
         <v>24600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>31700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>71700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>68800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>67500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>63100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>68400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>67900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>63700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>62900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>67700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>65800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>74700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33700000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>66600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>68000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>79000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>73400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>74000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>40500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>77400000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>35300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4296,52 +4323,53 @@
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4363,229 +4391,233 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-104800000.0</v>
+      </c>
+      <c r="C5">
         <v>-103000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-104700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-99100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-110900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-116100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-109900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-119500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-119400000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-117900000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>-130699999.0</v>
+      </c>
+      <c r="M5">
         <v>-125600000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>-129199999.0</v>
+      </c>
+      <c r="O5">
         <v>-139400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-156500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-144300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-136400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-135000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-163800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-162400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14399999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-165800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-151900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-155400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-156900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-149600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-150000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-148000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-144500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-146600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-384100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-382900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-377100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-380300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-381500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-386600000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-390900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-395000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-392700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-390900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-383600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-382100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-374000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-367800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-371600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-365400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-360000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-352600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-357100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-356900000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-359200000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-368700000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-367300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-361100000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-364500000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-203600000.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4607,177 +4639,185 @@
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11100000.0</v>
+      </c>
       <c r="C7">
+        <v>12200000.0</v>
+      </c>
+      <c r="D7">
         <v>13300000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19700000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>20400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>23300000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11800000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9100000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9200000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9600000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>13700000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>15200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>16400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>17700000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>26500000.0</v>
+      </c>
       <c r="C8">
         <v>26500000.0</v>
       </c>
       <c r="D8">
         <v>26500000.0</v>
       </c>
       <c r="E8">
         <v>26500000.0</v>
       </c>
       <c r="F8">
         <v>26500000.0</v>
       </c>
       <c r="G8">
         <v>26500000.0</v>
       </c>
       <c r="H8">
         <v>26500000.0</v>
       </c>
       <c r="I8">
         <v>26500000.0</v>
       </c>
       <c r="J8">
         <v>26500000.0</v>
       </c>
       <c r="K8">
@@ -4788,387 +4828,394 @@
       </c>
       <c r="M8">
         <v>26500000.0</v>
       </c>
       <c r="N8">
         <v>26500000.0</v>
       </c>
       <c r="O8">
         <v>26500000.0</v>
       </c>
       <c r="P8">
         <v>26500000.0</v>
       </c>
       <c r="Q8">
         <v>26500000.0</v>
       </c>
       <c r="R8">
         <v>26500000.0</v>
       </c>
       <c r="S8">
         <v>26500000.0</v>
       </c>
       <c r="T8">
         <v>26500000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>26500000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>222100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>221700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>221400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>220600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>70000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>70700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>70900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69500000.0</v>
       </c>
       <c r="T9">
         <v>69500000.0</v>
       </c>
       <c r="U9">
+        <v>69500000.0</v>
+      </c>
+      <c r="V9">
         <v>69700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>70600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>70100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>69400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>68200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>68400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>67800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>67300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>65900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>65600000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>14800000.0</v>
+      </c>
+      <c r="C10">
         <v>8300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="F10">
         <v>4100000.0</v>
       </c>
       <c r="G10">
+        <v>4100000.0</v>
+      </c>
+      <c r="H10">
         <v>3500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>14200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>8100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>57200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>40400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>83600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>48900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>36900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>39600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>58300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>15700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15400000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>18500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>28400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>38100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="BA10">
         <v>37000000.0</v>
       </c>
       <c r="BB10">
+        <v>37000000.0</v>
+      </c>
+      <c r="BC10">
         <v>40200000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20500000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>32900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>22200000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8300000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>10300000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5190,237 +5237,241 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>14800000.0</v>
+      </c>
+      <c r="C12">
         <v>8300000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="F12">
         <v>4100000.0</v>
       </c>
       <c r="G12">
+        <v>4100000.0</v>
+      </c>
+      <c r="H12">
         <v>3500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6800000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13800000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>19200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>57200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>40400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>83600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>48900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36900000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>39600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>58300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>15700000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15400000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11100000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>18500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>28400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>38100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="BA12">
         <v>37000000.0</v>
       </c>
       <c r="BB12">
+        <v>37000000.0</v>
+      </c>
+      <c r="BC12">
         <v>40200000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>20500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>32900000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>10900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>22200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8300000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>10300000.0</v>
       </c>
-      <c r="BK12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>26500000.0</v>
       </c>
       <c r="C13">
         <v>26500000.0</v>
       </c>
       <c r="D13">
         <v>26500000.0</v>
       </c>
       <c r="E13">
         <v>26500000.0</v>
       </c>
       <c r="F13">
         <v>26500000.0</v>
       </c>
       <c r="G13">
         <v>26500000.0</v>
       </c>
       <c r="H13">
         <v>26500000.0</v>
       </c>
       <c r="I13">
@@ -5432,90 +5483,90 @@
       <c r="K13">
         <v>26500000.0</v>
       </c>
       <c r="L13">
         <v>26500000.0</v>
       </c>
       <c r="M13">
         <v>26500000.0</v>
       </c>
       <c r="N13">
         <v>26500000.0</v>
       </c>
       <c r="O13">
         <v>26500000.0</v>
       </c>
       <c r="P13">
         <v>26500000.0</v>
       </c>
       <c r="Q13">
         <v>26500000.0</v>
       </c>
       <c r="R13">
         <v>26500000.0</v>
       </c>
       <c r="S13">
+        <v>26500000.0</v>
+      </c>
+      <c r="T13">
         <v>176400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>26500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="V13">
         <v>26600000.0</v>
       </c>
       <c r="W13">
-        <v>176500000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="X13">
         <v>176500000.0</v>
       </c>
       <c r="Y13">
         <v>176500000.0</v>
       </c>
       <c r="Z13">
-        <v>26600000.0</v>
+        <v>176500000.0</v>
       </c>
       <c r="AA13">
         <v>26600000.0</v>
       </c>
       <c r="AB13">
         <v>26600000.0</v>
       </c>
       <c r="AC13">
         <v>26600000.0</v>
       </c>
       <c r="AD13">
         <v>26600000.0</v>
       </c>
       <c r="AE13">
         <v>26600000.0</v>
       </c>
       <c r="AF13">
-        <v>25300000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="AG13">
         <v>25300000.0</v>
       </c>
       <c r="AH13">
         <v>25300000.0</v>
       </c>
       <c r="AI13">
         <v>25300000.0</v>
       </c>
       <c r="AJ13">
         <v>25300000.0</v>
       </c>
       <c r="AK13">
         <v>25300000.0</v>
       </c>
       <c r="AL13">
         <v>25300000.0</v>
       </c>
       <c r="AM13">
         <v>25300000.0</v>
       </c>
       <c r="AN13">
         <v>25300000.0</v>
       </c>
@@ -5540,338 +5591,342 @@
       <c r="AU13">
         <v>25300000.0</v>
       </c>
       <c r="AV13">
         <v>25300000.0</v>
       </c>
       <c r="AW13">
         <v>25300000.0</v>
       </c>
       <c r="AX13">
         <v>25300000.0</v>
       </c>
       <c r="AY13">
         <v>25300000.0</v>
       </c>
       <c r="AZ13">
         <v>25300000.0</v>
       </c>
       <c r="BA13">
         <v>25300000.0</v>
       </c>
       <c r="BB13">
         <v>25300000.0</v>
       </c>
       <c r="BC13">
-        <v>19600000.0</v>
+        <v>25300000.0</v>
       </c>
       <c r="BD13">
         <v>19600000.0</v>
       </c>
       <c r="BE13">
         <v>19600000.0</v>
       </c>
       <c r="BF13">
         <v>19600000.0</v>
       </c>
       <c r="BG13">
         <v>19600000.0</v>
       </c>
-      <c r="BH13"/>
+      <c r="BH13">
+        <v>19600000.0</v>
+      </c>
       <c r="BI13"/>
-      <c r="BJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ13"/>
       <c r="BK13">
         <v>19600000.0</v>
       </c>
+      <c r="BL13">
+        <v>19600000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>26803665.0</v>
+      </c>
+      <c r="C14">
+        <v>26682352.0</v>
+      </c>
+      <c r="D14">
         <v>27159024.0</v>
       </c>
-      <c r="C14">
-[...2 lines deleted...]
-      <c r="D14">
+      <c r="E14">
         <v>27098197.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27131737.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26932411.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26932000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26831372.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26866976.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26848665.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26895968.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27065338.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27071494.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27482347.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27525314.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27703217.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27696118.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27929690.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28033732.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28131785.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28057323.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28018944.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28013706.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27968825.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27894058.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27876992.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27869416.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27889909.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27032677.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27692262.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27657093.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27584515.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>26897883.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27156088.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26844576.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>26772736.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26669804.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26633792.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26547308.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26804879.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26895736.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>27372723.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>27107791.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>27229351.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>27306852.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>27613460.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>28303064.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>28256543.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>28090133.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14038686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14001396.0</v>
       </c>
       <c r="AZ14">
         <v>14001396.0</v>
       </c>
       <c r="BA14">
+        <v>14001396.0</v>
+      </c>
+      <c r="BB14">
         <v>13979591.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13879358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13106326.0</v>
       </c>
       <c r="BD14">
         <v>13106326.0</v>
       </c>
       <c r="BE14">
+        <v>13106326.0</v>
+      </c>
+      <c r="BF14">
         <v>11543191.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9884145.0</v>
       </c>
       <c r="BG14">
         <v>9884145.0</v>
       </c>
       <c r="BH14">
         <v>9884145.0</v>
       </c>
       <c r="BI14">
         <v>9884145.0</v>
       </c>
       <c r="BJ14">
+        <v>9884145.0</v>
+      </c>
+      <c r="BK14">
         <v>9851204.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>26500000.0</v>
       </c>
       <c r="N15">
+        <v>26500000.0</v>
+      </c>
+      <c r="O15">
         <v>53000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176400000.0</v>
       </c>
       <c r="Q15">
         <v>176400000.0</v>
       </c>
       <c r="R15">
+        <v>176400000.0</v>
+      </c>
+      <c r="S15">
         <v>352800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>176400000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>26500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="V15">
         <v>26600000.0</v>
       </c>
       <c r="W15">
         <v>26600000.0</v>
       </c>
       <c r="X15">
-        <v>176500000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="Y15">
         <v>176500000.0</v>
       </c>
       <c r="Z15">
+        <v>176500000.0</v>
+      </c>
+      <c r="AA15">
         <v>176200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176500000.0</v>
       </c>
       <c r="AB15">
         <v>176500000.0</v>
       </c>
       <c r="AC15">
         <v>176500000.0</v>
       </c>
       <c r="AD15">
-        <v>26600000.0</v>
+        <v>176500000.0</v>
       </c>
       <c r="AE15">
         <v>26600000.0</v>
       </c>
       <c r="AF15">
-        <v>25300000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="AG15">
         <v>25300000.0</v>
       </c>
       <c r="AH15">
         <v>25300000.0</v>
       </c>
       <c r="AI15">
         <v>25300000.0</v>
       </c>
       <c r="AJ15">
         <v>25300000.0</v>
       </c>
       <c r="AK15">
         <v>25300000.0</v>
       </c>
       <c r="AL15">
         <v>25300000.0</v>
       </c>
       <c r="AM15">
         <v>25300000.0</v>
       </c>
       <c r="AN15">
         <v>25300000.0</v>
       </c>
@@ -5896,187 +5951,191 @@
       <c r="AU15">
         <v>25300000.0</v>
       </c>
       <c r="AV15">
         <v>25300000.0</v>
       </c>
       <c r="AW15">
         <v>25300000.0</v>
       </c>
       <c r="AX15">
         <v>25300000.0</v>
       </c>
       <c r="AY15">
         <v>25300000.0</v>
       </c>
       <c r="AZ15">
         <v>25300000.0</v>
       </c>
       <c r="BA15">
         <v>25300000.0</v>
       </c>
       <c r="BB15">
         <v>25300000.0</v>
       </c>
       <c r="BC15">
-        <v>19600000.0</v>
+        <v>25300000.0</v>
       </c>
       <c r="BD15">
         <v>19600000.0</v>
       </c>
       <c r="BE15">
         <v>19600000.0</v>
       </c>
       <c r="BF15">
         <v>19600000.0</v>
       </c>
       <c r="BG15">
         <v>19600000.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>19600000.0</v>
+      </c>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>19600000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>8500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>25100000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1100000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>7800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49400000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>28200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>33700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36900000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35400000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>2400000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>40800000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>34600000.0</v>
       </c>
-      <c r="BK16"/>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6098,169 +6157,171 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>11400000.0</v>
       </c>
-      <c r="N18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N18">
+        <v>11400000.0</v>
+      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>2700000.0</v>
       </c>
       <c r="Q18">
         <v>2700000.0</v>
       </c>
       <c r="R18">
         <v>2700000.0</v>
       </c>
       <c r="S18">
+        <v>2700000.0</v>
+      </c>
+      <c r="T18">
         <v>1300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="AC18">
         <v>3200000.0</v>
       </c>
       <c r="AD18">
+        <v>3200000.0</v>
+      </c>
+      <c r="AE18">
         <v>3500000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>4600000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AN18">
         <v>6000000.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AO18">
+        <v>6000000.0</v>
+      </c>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>3900000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>2100000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>800000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6282,1203 +6343,1227 @@
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
+        <v>69200000.0</v>
+      </c>
+      <c r="C20">
         <v>69600000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>69200000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>70400000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>68100000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>67000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>69500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67200000.0</v>
       </c>
       <c r="I20">
         <v>67200000.0</v>
       </c>
       <c r="J20">
+        <v>67200000.0</v>
+      </c>
+      <c r="K20">
         <v>67500000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>66000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>67500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>66500000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>65600000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>62500000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>66300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>68900000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>69700000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>72900000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>73300000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>70500000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>70200000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>67500000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>66400000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>66200000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>68800000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>66400000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>67400000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>68400000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>67600000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>71200000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>56900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AN20">
         <v>57000000.0</v>
       </c>
-      <c r="AO20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO20">
+        <v>57000000.0</v>
+      </c>
+      <c r="AP20"/>
       <c r="AQ20">
         <v>62200000.0</v>
       </c>
-      <c r="AR20"/>
+      <c r="AR20">
+        <v>62200000.0</v>
+      </c>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>67900000.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>38200000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>37300000.0</v>
       </c>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>35700000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>35900000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>37100000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>10700000.0</v>
+      </c>
+      <c r="C21">
         <v>10900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11400000.0</v>
       </c>
       <c r="E21">
         <v>11400000.0</v>
       </c>
       <c r="F21">
+        <v>11400000.0</v>
+      </c>
+      <c r="G21">
         <v>11500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="K21">
         <v>12000000.0</v>
       </c>
       <c r="L21">
+        <v>12000000.0</v>
+      </c>
+      <c r="M21">
         <v>12300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>78500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>79600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>82700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>83100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>82500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>81100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>23700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>82700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>85700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>24800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>87800000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>89400000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>87000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25400000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>94100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47800000.0</v>
       </c>
       <c r="AW21">
         <v>47800000.0</v>
       </c>
       <c r="AX21">
+        <v>47800000.0</v>
+      </c>
+      <c r="AY21">
         <v>3200000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>38400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35900000.0</v>
       </c>
       <c r="BA21">
         <v>35900000.0</v>
       </c>
       <c r="BB21">
+        <v>35900000.0</v>
+      </c>
+      <c r="BC21">
         <v>1900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>38200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>66700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>82900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1300000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>83400000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>1300000.0</v>
       </c>
-      <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>100800000.0</v>
+      </c>
+      <c r="C22">
         <v>92400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>95100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>91500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>86400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>83600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>93500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>88200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>88900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>95900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>109800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>119300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>129400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>111100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>111600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>104700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>105900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>90500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>80600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>75600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>68800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>84700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>93200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>93900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>94500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>96200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>98700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>97900000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>93600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>96100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>96400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>94600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>82200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>89000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>90700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>87600000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>82500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="AN22">
         <v>91000000.0</v>
       </c>
       <c r="AO22">
+        <v>91000000.0</v>
+      </c>
+      <c r="AP22">
         <v>93500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>91800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>93700000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>97600000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>100500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>104600000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>116000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>108900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>106800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>94100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>88300000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>83900000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>82200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>83800000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>89500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>82800000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>89300000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>100600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>102500000.0</v>
       </c>
-      <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>77100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>57900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>392400000.0</v>
+      </c>
+      <c r="C23">
         <v>369700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>377400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>399200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>385200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>382400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>404800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>379800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>386000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>372100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>392900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>415200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>421100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>407100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>392400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>396200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>414500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>368800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>370300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>371700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>388400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>346400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>359600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>369900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>392500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>390300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>402400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>412100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>423800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>390400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>394900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>395700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>409300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>402600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>418900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>444700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>425600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>391500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>430800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>484200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>456000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>435700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>460600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>484100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>444500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>459800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>476300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>415200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>417000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>396100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>390900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>375600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>376100000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>390500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>369100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>353800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>353400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>364300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>358800000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>296600000.0</v>
       </c>
-      <c r="BK23"/>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>32700000.0</v>
+      </c>
       <c r="C24">
+        <v>14400000.0</v>
+      </c>
+      <c r="D24">
         <v>18300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>44900000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>42000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>65800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>74000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>78100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>67600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>78800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>92400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>66400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>56200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>61800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>75900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>85900000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>59600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49600000.0</v>
       </c>
       <c r="T24">
         <v>49600000.0</v>
       </c>
       <c r="U24">
+        <v>49600000.0</v>
+      </c>
+      <c r="V24">
         <v>73000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>53400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>49700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>90500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>108800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>91400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>105600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>102000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>85000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>73600000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>87900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>99000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>90100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>93800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>105700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>145700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>146300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>121000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>137500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>185500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>150800000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>131600000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>137200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>156700000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>121500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>121400000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>126200000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>66500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63800000.0</v>
       </c>
       <c r="AX24">
         <v>63800000.0</v>
       </c>
       <c r="AY24">
+        <v>63800000.0</v>
+      </c>
+      <c r="AZ24">
         <v>63700000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>63600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63500000.0</v>
       </c>
       <c r="BB24">
         <v>63500000.0</v>
       </c>
       <c r="BC24">
+        <v>63500000.0</v>
+      </c>
+      <c r="BD24">
         <v>106100000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>104800000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>113700000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>129400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>135300000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>106400000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>126000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>92400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>66400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>61800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>75900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>85900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>59600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49600000.0</v>
       </c>
       <c r="T25">
         <v>49600000.0</v>
       </c>
       <c r="U25">
+        <v>49600000.0</v>
+      </c>
+      <c r="V25">
         <v>73000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>53400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>49700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>90500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>108800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>91400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>105600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>102000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>85000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>73600000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
         <v>43</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>400000.0</v>
+      </c>
       <c r="C26">
         <v>400000.0</v>
       </c>
       <c r="D26">
         <v>400000.0</v>
       </c>
       <c r="E26">
         <v>400000.0</v>
       </c>
       <c r="F26">
         <v>400000.0</v>
       </c>
       <c r="G26">
         <v>400000.0</v>
       </c>
       <c r="H26">
         <v>400000.0</v>
       </c>
       <c r="I26">
         <v>400000.0</v>
       </c>
       <c r="J26">
         <v>400000.0</v>
       </c>
       <c r="K26">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="L26">
         <v>300000.0</v>
       </c>
       <c r="M26">
         <v>300000.0</v>
       </c>
       <c r="N26">
+        <v>300000.0</v>
+      </c>
+      <c r="O26">
         <v>400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="Q26">
         <v>400000.0</v>
       </c>
       <c r="R26">
         <v>400000.0</v>
       </c>
       <c r="S26">
         <v>400000.0</v>
       </c>
       <c r="T26">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="U26">
         <v>500000.0</v>
       </c>
       <c r="V26">
         <v>500000.0</v>
       </c>
       <c r="W26">
+        <v>500000.0</v>
+      </c>
+      <c r="X26">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="Y26">
         <v>2100000.0</v>
       </c>
       <c r="Z26">
+        <v>2100000.0</v>
+      </c>
+      <c r="AA26">
         <v>2300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2200000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="AD26">
         <v>1600000.0</v>
       </c>
       <c r="AE26">
-        <v>7800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="AF26">
         <v>7800000.0</v>
       </c>
       <c r="AG26">
+        <v>7800000.0</v>
+      </c>
+      <c r="AH26">
         <v>8000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7700000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>9600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>9700000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>7200000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>7400000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>7900000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
+      <c r="BD26"/>
       <c r="BE26">
         <v>900000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BF26">
+        <v>900000.0</v>
+      </c>
+      <c r="BG26"/>
+      <c r="BH26">
         <v>300000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7500,1423 +7585,1455 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>42900000.0</v>
+      </c>
+      <c r="C28">
         <v>31100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>62500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>56100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>55700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>86300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>88600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>89600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>99100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>106000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>111900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>91500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>98900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>91400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>90400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>53400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>41300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>50400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>51900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>72300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>95300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>105100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>81200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>108900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>105200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>96100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>63300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>79000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>93800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>97000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>99700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>101400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>103400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>105900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>107400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>105200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101900000.0</v>
       </c>
       <c r="AO28">
         <v>101900000.0</v>
       </c>
       <c r="AP28">
+        <v>101900000.0</v>
+      </c>
+      <c r="AQ28">
         <v>94700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>97600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>98400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>105800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>106800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>110800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>55400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>45600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>35400000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>25600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>26600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>26500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>23300000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>88800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>75000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>106000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>110300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>129800000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>105600000.0</v>
       </c>
-      <c r="BK28"/>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>281200000.0</v>
+      </c>
       <c r="C29">
+        <v>265800000.0</v>
+      </c>
+      <c r="D29">
         <v>274900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>290300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>272700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>264600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>294600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>280500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>288700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>284800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>285300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>307600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>305400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>288500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>282100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>281400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>292500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>268700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>236300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>237800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>251900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>220500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>251400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>263800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>278600000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
-        <v>50000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="C30">
+        <v>55100000.0</v>
+      </c>
+      <c r="D30">
         <v>56600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>61600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>54200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>61400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>74200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>67800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>64400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>74000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>59800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>58400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>56000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>73900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>66300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>60900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>58400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>73700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>62700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>77200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>74500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>74000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>55600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>78700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>65200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>65100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>43300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>66100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>74000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>73000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>54500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>72900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>75400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>78700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>74900000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>80800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>84600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>81400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>69800000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>71400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>72700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>76500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>61000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>78700000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>66700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>82900000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>59300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>83400000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>51900000.0</v>
       </c>
-      <c r="BK30"/>
+      <c r="BL30"/>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>127400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>147700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>147500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>207300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>132800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>139200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>193200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>125700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>101600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>102400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>95700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>84100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>96500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>94100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>90600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>92000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>99400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>96700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>97100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>102100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>122000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>100700000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>82700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>85200000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>89400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>82100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>72300000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>66800000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>86600000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>84200000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>151100000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-      <c r="BD31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>44000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>48700000.0</v>
       </c>
-      <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>25900000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
+      <c r="BL31"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>80700000.0</v>
+      </c>
       <c r="C32">
+        <v>65800000.0</v>
+      </c>
+      <c r="D32">
         <v>66300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>72600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>88700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>106100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>103800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>112900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>104000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>110000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>129200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>101700000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>90900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>87500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>101100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>106800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>79300000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>87600000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>88300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>108100000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>85500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>66700000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>104400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>119800000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
+      <c r="BL32"/>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>204200000.0</v>
+      </c>
+      <c r="C33">
         <v>205700000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>210100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>215600000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>209500000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>206600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>208400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>201200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>200800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>203300000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>202600000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>207900000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>207600000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>206000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>194100000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>201800000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>209100000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>205600000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>203700000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>205400000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>203200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>195500000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>199800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>201600000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>203500000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>214200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>215100000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>219200000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>227300000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>209300000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>212500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>219100000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>231700000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>231300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>232000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>231600000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>232500000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>235400000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>241400000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>235600000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>240600000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>244000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>254400000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>251500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>248300000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>263700000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>264100000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>210600000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>210300000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>203000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>193100000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>182000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>180400000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>190400000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>180400000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>171400000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>170300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>175100000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>164600000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
-      <c r="BJ33">
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>157300000.0</v>
       </c>
-      <c r="BK33"/>
+      <c r="BL33"/>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" t="s">
         <v>51</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3100000.0</v>
+      </c>
       <c r="C34">
+        <v>4200000.0</v>
+      </c>
+      <c r="D34">
         <v>3600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2600000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1900000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1800000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1700000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>18100000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>17500000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4500000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>21800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>18800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>20700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>11600000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>600000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>800000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>56600000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>58500000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>37300000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>39500000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>42100000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>48000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>42100000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1500000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>53600000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>41300000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
+      <c r="BL34"/>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>61400000.0</v>
+      </c>
+      <c r="C35">
         <v>45100000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>44800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>50500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>71500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>69200000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>89400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>98700000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>103400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>94700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>107200000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>121900000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>95300000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>89600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>86300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>97400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>109300000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>75800000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>104600000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>105500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>132400000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>113900000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>89800000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>132700000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>153500000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>141900000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>150700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>152100000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>141800000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>118400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>119500000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>142700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>154000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>155900000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>166400000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>208500000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>213100000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>195600000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>232500000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>262600000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>220300000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>196600000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>231000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>243700000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>216900000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>219000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>221800000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>147600000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>147900000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>139100000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>145700000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>140700000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>145800000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>163000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>189300000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>190700000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>185300000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>214900000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>210800000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
-      <c r="BJ35">
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>150600000.0</v>
       </c>
-      <c r="BK35"/>
+      <c r="BL35"/>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>54700000.0</v>
+      </c>
+      <c r="C36">
         <v>54900000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>54800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>55600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>51700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>49300000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>44100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>41100000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>40500000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>40300000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>29300000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>29800000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>28400000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>27000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13900000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>14700000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>14000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>13700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="T36">
         <v>3000000.0</v>
       </c>
       <c r="U36">
+        <v>3000000.0</v>
+      </c>
+      <c r="V36">
         <v>16600000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12300000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>11700000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>11800000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>13300000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>13500000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>14100000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>14200000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
-[...1 lines deleted...]
-      </c>
+      <c r="AG36"/>
       <c r="AH36">
         <v>300000.0</v>
       </c>
       <c r="AI36">
+        <v>300000.0</v>
+      </c>
+      <c r="AJ36">
         <v>500000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>400000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>500000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>300000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>38200000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>37200000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>38000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>700000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>800000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
-      <c r="BJ36">
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>1500000.0</v>
       </c>
-      <c r="BK36"/>
+      <c r="BL36"/>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8938,935 +9055,947 @@
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
+      <c r="BL37"/>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>32200000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>31600000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>30000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>21000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>22200000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>21700000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>19400000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16600000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16500000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>14600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14400000.0</v>
       </c>
       <c r="Y38">
         <v>14400000.0</v>
       </c>
       <c r="Z38">
+        <v>14400000.0</v>
+      </c>
+      <c r="AA38">
         <v>15800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>17300000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>17400000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>18600000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8100000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>12400000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>17200000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>105800000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>105400000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>104500000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>105700000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>107500000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>111200000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>105400000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>106600000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>108000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>119900000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>114800000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>113200000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>121100000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>120100000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>70600000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>72400000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>65100000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>61400000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>55900000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>55000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>60800000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>57400000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>59000000.0</v>
       </c>
-      <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>60900000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>800000.0</v>
       </c>
-      <c r="BH38"/>
       <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>48800000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>53100000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>13300000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="C39">
+        <v>8200000.0</v>
+      </c>
+      <c r="D39">
         <v>9600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26100000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>31000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>24700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23400000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9200000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11100000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10400000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>22500000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18300000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11400000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20300000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>28800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1500000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4200000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3800000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18300000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>15400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11100000.0</v>
       </c>
-      <c r="AE39">
-[...1 lines deleted...]
-      </c>
       <c r="AF39">
+        <v>0.0</v>
+      </c>
+      <c r="AG39">
         <v>74500000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>74000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>18700000.0</v>
       </c>
-      <c r="AI39">
-[...1 lines deleted...]
-      </c>
       <c r="AJ39">
+        <v>0.0</v>
+      </c>
+      <c r="AK39">
         <v>199999.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>65100000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>16700000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1600000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>200000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="AQ39">
         <v>12900000.0</v>
       </c>
       <c r="AR39">
-        <v>1300000.0</v>
+        <v>12900000.0</v>
       </c>
       <c r="AS39">
         <v>1300000.0</v>
       </c>
       <c r="AT39">
+        <v>1300000.0</v>
+      </c>
+      <c r="AU39">
         <v>13000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1199999.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>699999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>81400000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>15900000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>700000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>499999.0</v>
       </c>
-      <c r="BA39">
-[...1 lines deleted...]
-      </c>
       <c r="BB39">
+        <v>0.0</v>
+      </c>
+      <c r="BC39">
         <v>11100000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>7100000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>4900000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>6600000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>50700001.0</v>
+      </c>
+      <c r="C40">
         <v>46000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>40200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>48500000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>43900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>51400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>45800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>35000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>33500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>39300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>40900000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>45600000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>47100000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>50800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>43600000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>44000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>47400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>24900000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>39200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33100000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>33900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>12300000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>34000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>34200000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>51200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>42200000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2900000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2700000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>6500000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>36500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1100000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>600000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4300000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>29900000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5800000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6200000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6600000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>32700000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2800000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3500000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4800000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>30700000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7100000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2400000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2300000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>31300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AZ40">
         <v>1700000.0</v>
       </c>
       <c r="BA40">
         <v>1700000.0</v>
       </c>
       <c r="BB40">
+        <v>1700000.0</v>
+      </c>
+      <c r="BC40">
         <v>39900000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2400000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2100000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>40800000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2600000.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>34600000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>29600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>13100000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>12100000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>15200000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5700000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>21500000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6200000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4600000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>55000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>48800000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>52200000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>52800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>30600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>32300000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>34100000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>38800000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>33100000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>37200000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>42600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>44800000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>31600000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>43700000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>63900000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>58500000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>55200000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>57500000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>61500000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>69700000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>92800000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>75900000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>67800000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>63300000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>93500000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>84800000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>95400000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>95600000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>91800000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>76900000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>79800000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>69800000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>77600000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>74200000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>82300000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>99500000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>83200000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>85900000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>71600000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>85500000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>75500000.0</v>
       </c>
-      <c r="BH41"/>
       <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>44000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>57100000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>199200000.0</v>
+      </c>
+      <c r="C42">
         <v>200400000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>200800000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>200500000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>199600000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>200400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199800000.0</v>
       </c>
       <c r="H42">
         <v>199800000.0</v>
       </c>
       <c r="I42">
-        <v>199700000.0</v>
+        <v>199800000.0</v>
       </c>
       <c r="J42">
         <v>199700000.0</v>
       </c>
       <c r="K42">
-        <v>199500000.0</v>
+        <v>199700000.0</v>
       </c>
       <c r="L42">
+        <v>199499999.0</v>
+      </c>
+      <c r="M42">
         <v>199400000.0</v>
       </c>
-      <c r="M42">
-[...1 lines deleted...]
-      </c>
       <c r="N42">
+        <v>199499999.0</v>
+      </c>
+      <c r="O42">
         <v>200000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>203500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>205900000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>208400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>210100000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>62800000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>214200000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>64399999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>215100000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>64600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>63900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>62600000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>212600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>212000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>211200000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>209600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>209000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>57500000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>50500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>49700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>43100000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>49400000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>49200000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>48900000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>48800000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>48300000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>48500000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>48900000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>54900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54200000.0</v>
       </c>
       <c r="AR42">
         <v>54200000.0</v>
       </c>
       <c r="AS42">
+        <v>54200000.0</v>
+      </c>
+      <c r="AT42">
         <v>55900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55800000.0</v>
       </c>
       <c r="AU42">
         <v>55800000.0</v>
       </c>
       <c r="AV42">
+        <v>55800000.0</v>
+      </c>
+      <c r="AW42">
         <v>55400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55100000.0</v>
       </c>
       <c r="AX42">
         <v>55100000.0</v>
       </c>
       <c r="AY42">
         <v>55100000.0</v>
       </c>
       <c r="AZ42">
-        <v>206000000.0</v>
+        <v>55100000.0</v>
       </c>
       <c r="BA42">
         <v>206000000.0</v>
       </c>
       <c r="BB42">
         <v>206000000.0</v>
       </c>
       <c r="BC42">
+        <v>206000000.0</v>
+      </c>
+      <c r="BD42">
         <v>-212600000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-215600000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-212000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-214200000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-213300000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>-209400000.0</v>
       </c>
-      <c r="BK42"/>
+      <c r="BL42"/>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9888,1518 +10017,1545 @@
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
+      <c r="BL43"/>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>150900000.0</v>
       </c>
       <c r="AG44">
         <v>150900000.0</v>
       </c>
       <c r="AH44">
         <v>150900000.0</v>
       </c>
       <c r="AI44">
         <v>150900000.0</v>
       </c>
       <c r="AJ44">
         <v>150900000.0</v>
       </c>
       <c r="AK44">
         <v>150900000.0</v>
       </c>
       <c r="AL44">
         <v>150900000.0</v>
       </c>
       <c r="AM44">
         <v>150900000.0</v>
       </c>
       <c r="AN44">
         <v>150900000.0</v>
       </c>
       <c r="AO44">
         <v>150900000.0</v>
       </c>
-      <c r="AP44"/>
+      <c r="AP44">
+        <v>150900000.0</v>
+      </c>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
+      <c r="BL44"/>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>292400000.0</v>
+      </c>
       <c r="C45">
+        <v>292800000.0</v>
+      </c>
+      <c r="D45">
         <v>305800000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>310500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>297800000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>292200000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>324900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>316200000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>342300000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>314900000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>347300000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>76700000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>77600000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>77700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>75000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>79300000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>83000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>87500000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>99700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>102900000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>95500000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>104600000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>105900000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>107800000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>113700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>116600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>118700000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>125600000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>106900000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>118100000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>119300000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>123800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>125500000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>126600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>127100000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>126800000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>127900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AN45">
         <v>130200000.0</v>
       </c>
       <c r="AO45">
+        <v>130200000.0</v>
+      </c>
+      <c r="AP45">
         <v>134000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>136000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>134500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>136700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>135100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>143800000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>144000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137900000.0</v>
       </c>
       <c r="AX45">
         <v>137900000.0</v>
       </c>
       <c r="AY45">
+        <v>137900000.0</v>
+      </c>
+      <c r="AZ45">
         <v>131700000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>126100000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>125400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>129600000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>123000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>112400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>114800000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>114200000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>109000000.0</v>
       </c>
-      <c r="BH45"/>
       <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>108500000.0</v>
       </c>
-      <c r="BK45"/>
+      <c r="BL45"/>
     </row>
-    <row r="46" spans="1:63">
+    <row r="46" spans="1:64">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>68000000.0</v>
+      </c>
+      <c r="C46">
         <v>68700000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>69900000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>74600000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>74200000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>74300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>79400000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>77400000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>77200000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>79200000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>92100000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>95000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>96800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>97500000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>97900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>99900000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>104500000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>100100000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>100200000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>99700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>102900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>95500000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>104600000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>105900000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>107800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>113700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>116600000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>118700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>125600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>106900000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>118100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>119300000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>123800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>125500000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>126600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>127100000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>126800000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>127900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AN46">
         <v>130200000.0</v>
       </c>
       <c r="AO46">
+        <v>130200000.0</v>
+      </c>
+      <c r="AP46">
         <v>134000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>136000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>134500000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>136700000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>135100000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>143800000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>144000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137900000.0</v>
       </c>
       <c r="AX46">
         <v>137900000.0</v>
       </c>
       <c r="AY46">
+        <v>137900000.0</v>
+      </c>
+      <c r="AZ46">
         <v>131700000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>126100000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>125400000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>129600000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>123000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>112400000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>114800000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>114200000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>109000000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
-      <c r="BJ46">
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>108500000.0</v>
       </c>
-      <c r="BK46"/>
+      <c r="BL46"/>
     </row>
-    <row r="47" spans="1:63">
+    <row r="47" spans="1:64">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>92100000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>76700000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>77600000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>77700000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>75000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>79300000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>83000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>100100000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>100200000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>99700000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>93900000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>86000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>92300000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>93000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>94300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>98900000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>101500000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>118700000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>107800000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>106900000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>118100000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>119300000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>123800000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>125500000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>126600000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>127100000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>126800000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>127900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AN47">
         <v>130200000.0</v>
       </c>
       <c r="AO47">
+        <v>130200000.0</v>
+      </c>
+      <c r="AP47">
         <v>134000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>136000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>134500000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>136700000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>135100000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>143800000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>144000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137900000.0</v>
       </c>
       <c r="AX47">
         <v>137900000.0</v>
       </c>
       <c r="AY47">
+        <v>137900000.0</v>
+      </c>
+      <c r="AZ47">
         <v>131700000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>126100000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>125400000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>129600000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>123000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>112400000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>114800000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>114200000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>109000000.0</v>
       </c>
-      <c r="BH47"/>
       <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>108500000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>108900000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:63">
+    <row r="48" spans="1:64">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>102600000.0</v>
+      </c>
+      <c r="C48">
         <v>102500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>109000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>109800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>110700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108700000.0</v>
       </c>
       <c r="G48">
         <v>108700000.0</v>
       </c>
       <c r="H48">
+        <v>108700000.0</v>
+      </c>
+      <c r="I48">
         <v>99500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>103500000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>104300000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>110100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>114900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>117200000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>120200000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>121800000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>117400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>108100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>107500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>111300000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>109900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>102300000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>91200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>87500000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>88300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>87600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>84800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>90600000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>88200000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>88100000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>95300000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>350900000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>335500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311400000.0</v>
       </c>
       <c r="AH48">
         <v>311400000.0</v>
       </c>
       <c r="AI48">
+        <v>311400000.0</v>
+      </c>
+      <c r="AJ48">
         <v>324300000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>321500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>315100000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>308100000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>292400000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>308100000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>314000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>316600000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>305500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>312000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>298900000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>308800000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>307300000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>319900000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>316000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>317300000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>304100000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>301900000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>291800000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>278600000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>285200000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>277200000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>279100000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>259400000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>256600000.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>255000000.0</v>
       </c>
-      <c r="BK48"/>
+      <c r="BL48"/>
     </row>
-    <row r="49" spans="1:63">
+    <row r="49" spans="1:64">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>114900000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>117200000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>120200000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>121800000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>117400000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>108100000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>107500000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>111300000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>109900000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>102300000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>91200000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>87500000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>88300000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>87600000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>84800000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>90600000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>88200000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>88100000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>95300000.0</v>
       </c>
-      <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
+      <c r="BL49"/>
     </row>
-    <row r="50" spans="1:63">
+    <row r="50" spans="1:64">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>25000000.0</v>
+      </c>
       <c r="C50">
         <v>25000000.0</v>
       </c>
       <c r="D50">
+        <v>25000000.0</v>
+      </c>
+      <c r="E50">
         <v>28700000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3100000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3700000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>200000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>300000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4600000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1100000.0</v>
       </c>
-      <c r="L50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M50"/>
       <c r="N50">
         <v>25000000.0</v>
       </c>
       <c r="O50">
         <v>25000000.0</v>
       </c>
-      <c r="P50"/>
+      <c r="P50">
+        <v>25000000.0</v>
+      </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>25000000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>7200000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>7600000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AH50">
         <v>15000000.0</v>
       </c>
       <c r="AI50">
+        <v>15000000.0</v>
+      </c>
+      <c r="AJ50">
         <v>14900000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>160600000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>146300000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>121000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>137500000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>186000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>131600000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>121400000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>63800000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-      <c r="BD50">
+      <c r="BD50"/>
+      <c r="BE50">
         <v>3100000.0</v>
       </c>
-      <c r="BE50">
+      <c r="BF50">
         <v>3200000.0</v>
       </c>
-      <c r="BF50"/>
-      <c r="BG50">
+      <c r="BG50"/>
+      <c r="BH50">
         <v>2800000.0</v>
       </c>
-      <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
+      <c r="BL50"/>
     </row>
-    <row r="51" spans="1:63">
+    <row r="51" spans="1:64">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>57700000.0</v>
+      </c>
+      <c r="C51">
         <v>39400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>56600000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>66900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>60200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>59800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>85600000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>90900000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>95400000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>91900000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>100300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>113900000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>113700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>104100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>110100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>96700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>107600000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>62600000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>61400000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>51600000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>82200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>56300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>87200000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>103500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>122500000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>94700000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>120800000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>125600000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>110300000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>77100000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>87900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>99000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>105100000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>113000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>120600000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>160600000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>146300000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>121000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>137500000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>185500000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>150800000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>131600000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>137200000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>156700000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>121500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>121400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>126200000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>66500000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>64100000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>63800000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>63700000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>63600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63500000.0</v>
       </c>
       <c r="BB51">
         <v>63500000.0</v>
       </c>
       <c r="BC51">
+        <v>63500000.0</v>
+      </c>
+      <c r="BD51">
         <v>109300000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>107900000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>116900000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>132500000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>138100000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>115900000.0</v>
       </c>
-      <c r="BK51"/>
+      <c r="BL51"/>
     </row>
-    <row r="52" spans="1:63">
+    <row r="52" spans="1:64">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
         <v>25000000.0</v>
       </c>
       <c r="C52">
+        <v>25000000.0</v>
+      </c>
+      <c r="D52">
         <v>29400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>33200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5300000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7100000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8300000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4200000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4100000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9300000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6200000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>30500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>29700000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>29500000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4700000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4500000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="U52">
         <v>2000000.0</v>
       </c>
       <c r="V52">
+        <v>2000000.0</v>
+      </c>
+      <c r="W52">
         <v>2900000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="Y52">
         <v>3100000.0</v>
       </c>
       <c r="Z52">
+        <v>3100000.0</v>
+      </c>
+      <c r="AA52">
         <v>3300000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3200000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>10700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11100000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7000000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>99000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>15000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14900000.0</v>
       </c>
       <c r="AJ52">
         <v>14900000.0</v>
       </c>
       <c r="AK52">
         <v>14900000.0</v>
       </c>
       <c r="AL52">
+        <v>14900000.0</v>
+      </c>
+      <c r="AM52">
         <v>121000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>137500000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>186000000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>131600000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>121400000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
-[...1 lines deleted...]
-      </c>
+      <c r="AW52"/>
       <c r="AX52">
         <v>300000.0</v>
       </c>
-      <c r="AY52"/>
+      <c r="AY52">
+        <v>300000.0</v>
+      </c>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>3200000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>3100000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3200000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>3100000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2800000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>9600000.0</v>
       </c>
-      <c r="BK52"/>
+      <c r="BL52"/>
     </row>
-    <row r="53" spans="1:63">
+    <row r="53" spans="1:64">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
-[...2 lines deleted...]
-      <c r="F53"/>
+      <c r="E53"/>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>200000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>500000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>900000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1600000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
+      <c r="BL53"/>
     </row>
-    <row r="54" spans="1:63">
+    <row r="54" spans="1:64">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11421,796 +11577,809 @@
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
+      <c r="BL54"/>
     </row>
-    <row r="55" spans="1:63">
+    <row r="55" spans="1:64">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>392400000.0</v>
+      </c>
+      <c r="C55">
         <v>369700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>377400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>399200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>385200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>382400000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>404800000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>379800000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>386000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>372100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>392900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>415200000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>421100000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>407100000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>392400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>396200000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>414500000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>368800000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>370300000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>371700000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>388400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>346400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>359600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>369900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>392500000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>390300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>402400000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>412100000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>423800000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>390400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>394900000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>395700000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>409300000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>402600000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>418900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>444700000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>425600000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>391500000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>430800000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>484200000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>456000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>435700000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>460600000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>484100000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>444500000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>459800000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>476300000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>415200000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>417000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>396100000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>390900000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>375600000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>376100000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>390500000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>369100000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>353800000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>353400000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>364300000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>358800000.0</v>
       </c>
-      <c r="BH55"/>
       <c r="BI55"/>
-      <c r="BJ55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>296600000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>273700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:63">
+    <row r="56" spans="1:64">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>188200000.0</v>
+      </c>
+      <c r="C56">
         <v>164000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>167300000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>183600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>175700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>175800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>196400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>178600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>185200000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>168800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>190300000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>207300000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>213500000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>201100000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>198300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>194400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>205400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>163200000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>166600000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>166300000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>185200000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>150900000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>159800000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>168300000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>189000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>176100000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>187300000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>192900000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>196500000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>181100000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>182400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>176600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>177600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>171300000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>186900000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>213100000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>193100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>156100000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>189400000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>248600000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>215400000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>191700000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>206200000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>232600000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>196200000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>196100000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>212200000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>204600000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>206700000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>193100000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>197800000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>193600000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>195700000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>200100000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>188700000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>182400000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>183100000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>189200000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>194200000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
-      <c r="BJ56">
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>139300000.0</v>
       </c>
-      <c r="BK56"/>
+      <c r="BL56"/>
     </row>
-    <row r="57" spans="1:63">
+    <row r="57" spans="1:64">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>107500000.0</v>
+      </c>
+      <c r="C57">
         <v>98200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>101000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>111000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>87000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>93700000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>90300000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>74800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>72300000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>64800000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>80300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>78100000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>111800000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>110200000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>110800000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>93300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>98600000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>83900000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>79000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>78000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>77100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>65400000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>93100000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>63900000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>69200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>74000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>72500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>82000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>102200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>87700000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>74900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>72700000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>89900000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>84400000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>80000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>71600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>59100000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>54000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>68900000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>74700000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>75700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>69400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>67700000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>65800000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>68200000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>65400000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>75200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>68700000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>78900000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>65300000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>69000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>70400000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>74500000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>78700000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>87600000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>81900000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>81400000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>84600000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>85100000.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
-      <c r="BJ57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>80800000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>54700000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:63">
+    <row r="58" spans="1:64">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>168900000.0</v>
+      </c>
+      <c r="C58">
         <v>143300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>145800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>161500000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>158500000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>162900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>179700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>173500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>175700000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>159500000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>187500000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>200000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>207100000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>199800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>197100000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>190700000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>207900000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>159700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>183600000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>183500000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>209500000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>179300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>182900000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>196600000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>222700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>215900000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>223200000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>234100000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>244000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>206100000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>194400000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>215400000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>243900000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>240300000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>246400000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>280100000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>272200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>249600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>301400000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>337300000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>296000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>266000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>298700000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>309500000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>285100000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>284400000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>297000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>216300000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>226800000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>204400000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>214700000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>211100000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>220300000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>241700000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>276900000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>272600000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>266700000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>299500000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>295900000.0</v>
       </c>
-      <c r="BH58"/>
       <c r="BI58"/>
-      <c r="BJ58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>231400000.0</v>
       </c>
-      <c r="BK58"/>
+      <c r="BL58"/>
     </row>
-    <row r="59" spans="1:63">
+    <row r="59" spans="1:64">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12232,388 +12401,393 @@
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
+      <c r="BL59"/>
     </row>
-    <row r="60" spans="1:63">
+    <row r="60" spans="1:64">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>223500000.0</v>
+      </c>
+      <c r="C60">
         <v>226400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>231600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>237700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>226700000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>219500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>225100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>206300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>210300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>212600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>205400000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>215200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>214000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>207300000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>195300000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>205500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>206600000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>209100000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>186700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>188200000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>178900000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>167100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>176700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>173300000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>169800000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>174400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>179200000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>178000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>179800000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>184300000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>200500000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>180300000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>165400000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>162300000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>172500000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>164600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>153400000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>141900000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>129400000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>146900000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>160000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>169700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>161900000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>174600000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>159400000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>175400000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>179300000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>198900000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>190200000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>191700000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>176200000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>164500000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>155800000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>148800000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>92200000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>81200000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>86700000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>64800000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>62900000.0</v>
       </c>
-      <c r="BH60"/>
       <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>65200000.0</v>
       </c>
-      <c r="BK60"/>
+      <c r="BL60"/>
     </row>
-    <row r="61" spans="1:63">
+    <row r="61" spans="1:64">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-21800000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-21200000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-20400000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-16200000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-13000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-11100000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-9600000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="U61">
         <v>-4000000.0</v>
       </c>
       <c r="V61">
         <v>-4000000.0</v>
       </c>
       <c r="W61">
         <v>-4000000.0</v>
       </c>
       <c r="X61">
         <v>-4000000.0</v>
       </c>
       <c r="Y61">
         <v>-4000000.0</v>
       </c>
       <c r="Z61">
         <v>-4000000.0</v>
       </c>
       <c r="AA61">
         <v>-4000000.0</v>
       </c>
       <c r="AB61">
-        <v>-4300000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="AC61">
         <v>-4300000.0</v>
       </c>
       <c r="AD61">
         <v>-4300000.0</v>
       </c>
       <c r="AE61">
         <v>-4300000.0</v>
       </c>
       <c r="AF61">
+        <v>-4300000.0</v>
+      </c>
+      <c r="AG61">
         <v>-5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5800000.0</v>
       </c>
       <c r="AH61">
         <v>-5800000.0</v>
       </c>
       <c r="AI61">
         <v>-5800000.0</v>
       </c>
       <c r="AJ61">
+        <v>-5800000.0</v>
+      </c>
+      <c r="AK61">
         <v>-6700000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-7000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-7100000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7300000.0</v>
       </c>
       <c r="AO61">
         <v>-7300000.0</v>
       </c>
       <c r="AP61">
+        <v>-7300000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="AR61">
         <v>-1900000.0</v>
       </c>
-      <c r="AS61"/>
+      <c r="AS61">
+        <v>-1900000.0</v>
+      </c>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-      <c r="AY61">
-[...1 lines deleted...]
-      </c>
+      <c r="AY61"/>
       <c r="AZ61">
         <v>-500000.0</v>
       </c>
       <c r="BA61">
         <v>-500000.0</v>
       </c>
       <c r="BB61">
         <v>-500000.0</v>
       </c>
       <c r="BC61">
-        <v>-600000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="BD61">
         <v>-600000.0</v>
       </c>
-      <c r="BE61"/>
-      <c r="BF61">
+      <c r="BE61">
         <v>-600000.0</v>
       </c>
-      <c r="BG61"/>
+      <c r="BF61"/>
+      <c r="BG61">
+        <v>-600000.0</v>
+      </c>
       <c r="BH61"/>
       <c r="BI61"/>
-      <c r="BJ61">
+      <c r="BJ61"/>
+      <c r="BK61">
         <v>-600000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:63">
+    <row r="62" spans="1:64">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12635,50 +12809,51 @@
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
+      <c r="BL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12747,51 +12922,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>295400000.0</v>
       </c>
       <c r="C2">
         <v>306200000.0</v>
       </c>
       <c r="D2">
         <v>328400000.0</v>
       </c>
       <c r="E2">
         <v>328400000.0</v>
       </c>
       <c r="F2">
         <v>278100000.0</v>
       </c>
       <c r="G2">
         <v>243900000.0</v>
       </c>
       <c r="H2">
         <v>269700000.0</v>
       </c>
       <c r="I2">
         <v>284000000.0</v>
       </c>
@@ -12806,54 +12981,54 @@
       </c>
       <c r="M2">
         <v>376600000.0</v>
       </c>
       <c r="N2">
         <v>363500000.0</v>
       </c>
       <c r="O2">
         <v>385700000.0</v>
       </c>
       <c r="P2">
         <v>390400000.0</v>
       </c>
       <c r="Q2">
         <v>305100000.0</v>
       </c>
       <c r="R2">
         <v>295700000.0</v>
       </c>
       <c r="S2">
         <v>381800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>9900000.0</v>
+        <v>12800000.0</v>
       </c>
       <c r="C3">
         <v>13400000.0</v>
       </c>
       <c r="D3">
         <v>16000000.0</v>
       </c>
       <c r="E3">
         <v>18000000.0</v>
       </c>
       <c r="F3">
         <v>15600000.0</v>
       </c>
       <c r="G3">
         <v>13300000.0</v>
       </c>
       <c r="H3">
         <v>13200000.0</v>
       </c>
       <c r="I3">
         <v>17000000.0</v>
       </c>
       <c r="J3">
         <v>18300000.0</v>
       </c>
@@ -12865,86 +13040,86 @@
       </c>
       <c r="M3">
         <v>18100000.0</v>
       </c>
       <c r="N3">
         <v>15800000.0</v>
       </c>
       <c r="O3">
         <v>14700000.0</v>
       </c>
       <c r="P3">
         <v>14500000.0</v>
       </c>
       <c r="Q3">
         <v>13800000.0</v>
       </c>
       <c r="R3">
         <v>13700000.0</v>
       </c>
       <c r="S3">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-5100000.0</v>
       </c>
       <c r="F4">
         <v>-100000.0</v>
       </c>
       <c r="G4">
         <v>-800000.0</v>
       </c>
       <c r="H4">
         <v>-800000.0</v>
       </c>
       <c r="I4">
         <v>-800000.0</v>
       </c>
       <c r="J4">
         <v>-2700000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>25300000.0</v>
       </c>
       <c r="C5">
         <v>31700000.0</v>
       </c>
       <c r="D5">
         <v>-3400000.0</v>
       </c>
       <c r="E5">
         <v>44900000.0</v>
       </c>
       <c r="F5">
         <v>38500000.0</v>
       </c>
       <c r="G5">
         <v>32800000.0</v>
       </c>
       <c r="H5">
         <v>20100000.0</v>
       </c>
       <c r="I5">
         <v>38700000.0</v>
       </c>
@@ -12959,54 +13134,54 @@
       </c>
       <c r="M5">
         <v>41500000.0</v>
       </c>
       <c r="N5">
         <v>51700000.0</v>
       </c>
       <c r="O5">
         <v>61200000.0</v>
       </c>
       <c r="P5">
         <v>60400000.0</v>
       </c>
       <c r="Q5">
         <v>43900000.0</v>
       </c>
       <c r="R5">
         <v>27000000.0</v>
       </c>
       <c r="S5">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>35200000.0</v>
+        <v>38100000.0</v>
       </c>
       <c r="C6">
         <v>45100000.0</v>
       </c>
       <c r="D6">
         <v>12600000.0</v>
       </c>
       <c r="E6">
         <v>62900000.0</v>
       </c>
       <c r="F6">
         <v>54100000.0</v>
       </c>
       <c r="G6">
         <v>46100000.0</v>
       </c>
       <c r="H6">
         <v>33300000.0</v>
       </c>
       <c r="I6">
         <v>55700000.0</v>
       </c>
       <c r="J6">
         <v>44700000.0</v>
       </c>
@@ -13018,99 +13193,99 @@
       </c>
       <c r="M6">
         <v>59600000.0</v>
       </c>
       <c r="N6">
         <v>67500000.0</v>
       </c>
       <c r="O6">
         <v>75900000.0</v>
       </c>
       <c r="P6">
         <v>74900000.0</v>
       </c>
       <c r="Q6">
         <v>57700000.0</v>
       </c>
       <c r="R6">
         <v>40700000.0</v>
       </c>
       <c r="S6">
         <v>53700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>4000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>89200000.0</v>
       </c>
       <c r="C9">
         <v>85700000.0</v>
       </c>
       <c r="D9">
         <v>76600000.0</v>
       </c>
       <c r="E9">
         <v>95000000.0</v>
       </c>
       <c r="F9">
         <v>96000000.0</v>
       </c>
       <c r="G9">
         <v>80900000.0</v>
       </c>
       <c r="H9">
         <v>103700000.0</v>
       </c>
       <c r="I9">
         <v>117900000.0</v>
       </c>
@@ -13125,51 +13300,51 @@
       </c>
       <c r="M9">
         <v>112900000.0</v>
       </c>
       <c r="N9">
         <v>117800000.0</v>
       </c>
       <c r="O9">
         <v>125900000.0</v>
       </c>
       <c r="P9">
         <v>120400000.0</v>
       </c>
       <c r="Q9">
         <v>97600000.0</v>
       </c>
       <c r="R9">
         <v>75600000.0</v>
       </c>
       <c r="S9">
         <v>94100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>22200000.0</v>
       </c>
       <c r="C10">
         <v>26500000.0</v>
       </c>
       <c r="D10">
         <v>-9700000.0</v>
       </c>
       <c r="E10">
         <v>41000000.0</v>
       </c>
       <c r="F10">
         <v>35400000.0</v>
       </c>
       <c r="G10">
         <v>27700000.0</v>
       </c>
       <c r="H10">
         <v>16300000.0</v>
       </c>
       <c r="I10">
         <v>33800000.0</v>
       </c>
@@ -13184,54 +13359,54 @@
       </c>
       <c r="M10">
         <v>36300000.0</v>
       </c>
       <c r="N10">
         <v>46700000.0</v>
       </c>
       <c r="O10">
         <v>55500000.0</v>
       </c>
       <c r="P10">
         <v>52800000.0</v>
       </c>
       <c r="Q10">
         <v>35600000.0</v>
       </c>
       <c r="R10">
         <v>15200000.0</v>
       </c>
       <c r="S10">
         <v>21300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
-        <v>-9100000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C11">
         <v>8200000.0</v>
       </c>
       <c r="D11">
         <v>-7100000.0</v>
       </c>
       <c r="E11">
         <v>9000000.0</v>
       </c>
       <c r="F11">
         <v>5400000.0</v>
       </c>
       <c r="G11">
         <v>6900000.0</v>
       </c>
       <c r="H11">
         <v>7600000.0</v>
       </c>
       <c r="I11">
         <v>6500000.0</v>
       </c>
       <c r="J11">
         <v>3300000.0</v>
       </c>
@@ -13243,51 +13418,51 @@
       </c>
       <c r="M11">
         <v>7100000.0</v>
       </c>
       <c r="N11">
         <v>12600000.0</v>
       </c>
       <c r="O11">
         <v>16000000.0</v>
       </c>
       <c r="P11">
         <v>12500000.0</v>
       </c>
       <c r="Q11">
         <v>9900000.0</v>
       </c>
       <c r="R11">
         <v>5700000.0</v>
       </c>
       <c r="S11">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>3100000.0</v>
       </c>
       <c r="C12">
         <v>5200000.0</v>
       </c>
       <c r="D12">
         <v>6300000.0</v>
       </c>
       <c r="E12">
         <v>3900000.0</v>
       </c>
       <c r="F12">
         <v>3100000.0</v>
       </c>
       <c r="G12">
         <v>5000000.0</v>
       </c>
       <c r="H12">
         <v>4500000.0</v>
       </c>
       <c r="I12">
         <v>4900000.0</v>
       </c>
@@ -13302,112 +13477,112 @@
       </c>
       <c r="M12">
         <v>5200000.0</v>
       </c>
       <c r="N12">
         <v>5000000.0</v>
       </c>
       <c r="O12">
         <v>5700000.0</v>
       </c>
       <c r="P12">
         <v>7600000.0</v>
       </c>
       <c r="Q12">
         <v>8300000.0</v>
       </c>
       <c r="R12">
         <v>11800000.0</v>
       </c>
       <c r="S12">
         <v>17700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
         <v>400000.0</v>
       </c>
       <c r="J13">
         <v>500000.0</v>
       </c>
       <c r="K13">
         <v>500000.0</v>
       </c>
       <c r="L13">
         <v>6900000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
-        <v>31300000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="C15">
         <v>18400000.0</v>
       </c>
       <c r="D15">
         <v>-1900000.0</v>
       </c>
       <c r="E15">
         <v>26900000.0</v>
       </c>
       <c r="F15">
         <v>29900000.0</v>
       </c>
       <c r="G15">
         <v>20000000.0</v>
       </c>
       <c r="H15">
         <v>3100000.0</v>
       </c>
       <c r="I15">
         <v>25000000.0</v>
       </c>
       <c r="J15">
         <v>11500000.0</v>
       </c>
@@ -13419,261 +13594,265 @@
       </c>
       <c r="M15">
         <v>29200000.0</v>
       </c>
       <c r="N15">
         <v>34100000.0</v>
       </c>
       <c r="O15">
         <v>42400000.0</v>
       </c>
       <c r="P15">
         <v>43400000.0</v>
       </c>
       <c r="Q15">
         <v>25700000.0</v>
       </c>
       <c r="R15">
         <v>9540287.0</v>
       </c>
       <c r="S15">
         <v>12900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>26900000.0</v>
       </c>
       <c r="F16">
         <v>29900000.0</v>
       </c>
       <c r="G16">
         <v>20000000.0</v>
       </c>
       <c r="H16">
         <v>3100000.0</v>
       </c>
       <c r="I16">
         <v>25000000.0</v>
       </c>
       <c r="J16">
         <v>16600000.0</v>
       </c>
       <c r="K16">
         <v>17800000.0</v>
       </c>
       <c r="L16">
         <v>16100000.0</v>
       </c>
       <c r="M16">
         <v>29200000.0</v>
       </c>
       <c r="N16">
         <v>34100000.0</v>
       </c>
       <c r="O16">
         <v>42400000.0</v>
       </c>
       <c r="P16">
         <v>43400000.0</v>
       </c>
       <c r="Q16">
         <v>25700000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>141</v>
+      </c>
+      <c r="B17">
+        <v>13100000.0</v>
+      </c>
       <c r="C17">
         <v>18300000.0</v>
       </c>
       <c r="D17">
         <v>10100000.0</v>
       </c>
       <c r="E17">
         <v>32000000.0</v>
       </c>
       <c r="F17">
         <v>30000000.0</v>
       </c>
       <c r="G17">
         <v>20900000.0</v>
       </c>
       <c r="H17">
         <v>2400000.0</v>
       </c>
       <c r="I17">
         <v>24600000.0</v>
       </c>
       <c r="J17">
         <v>11500000.0</v>
       </c>
       <c r="K17">
         <v>21900000.0</v>
       </c>
       <c r="L17">
         <v>16100000.0</v>
       </c>
       <c r="M17">
         <v>29200000.0</v>
       </c>
       <c r="N17">
         <v>34100000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-3100000.0</v>
+      </c>
       <c r="C18">
         <v>-5200000.0</v>
       </c>
       <c r="D18">
         <v>-5900000.0</v>
       </c>
       <c r="E18">
         <v>-3900000.0</v>
       </c>
       <c r="F18">
         <v>-3100000.0</v>
       </c>
       <c r="G18">
         <v>-5000000.0</v>
       </c>
       <c r="H18">
         <v>-4600000.0</v>
       </c>
       <c r="I18">
         <v>-4600000.0</v>
       </c>
       <c r="J18">
         <v>-6400000.0</v>
       </c>
       <c r="K18">
         <v>-6300000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-100000.0</v>
       </c>
       <c r="H19">
         <v>800000.0</v>
       </c>
       <c r="I19">
         <v>800000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1900000.0</v>
       </c>
       <c r="F20">
         <v>6200000.0</v>
       </c>
       <c r="G20">
         <v>8900000.0</v>
       </c>
       <c r="H20">
         <v>30900000.0</v>
       </c>
       <c r="I20">
         <v>13400000.0</v>
       </c>
       <c r="J20">
         <v>21600000.0</v>
       </c>
       <c r="K20">
         <v>2200000.0</v>
       </c>
       <c r="L20">
         <v>22400000.0</v>
       </c>
       <c r="M20">
         <v>3900000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
-        <v>24000000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="C21">
         <v>30100000.0</v>
       </c>
       <c r="D21">
         <v>4200000.0</v>
       </c>
       <c r="E21">
         <v>44800000.0</v>
       </c>
       <c r="F21">
         <v>36200000.0</v>
       </c>
       <c r="G21">
         <v>28500000.0</v>
       </c>
       <c r="H21">
         <v>18700000.0</v>
       </c>
       <c r="I21">
         <v>33600000.0</v>
       </c>
       <c r="J21">
         <v>21900000.0</v>
       </c>
@@ -13685,77 +13864,77 @@
       </c>
       <c r="M21">
         <v>40900000.0</v>
       </c>
       <c r="N21">
         <v>56500000.0</v>
       </c>
       <c r="O21">
         <v>66400000.0</v>
       </c>
       <c r="P21">
         <v>63900000.0</v>
       </c>
       <c r="Q21">
         <v>44900000.0</v>
       </c>
       <c r="R21">
         <v>27300000.0</v>
       </c>
       <c r="S21">
         <v>38700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
-        <v>360600000.0</v>
+        <v>348800000.0</v>
       </c>
       <c r="C23">
         <v>361800000.0</v>
       </c>
       <c r="D23">
         <v>400800000.0</v>
       </c>
       <c r="E23">
         <v>378600000.0</v>
       </c>
       <c r="F23">
         <v>337900000.0</v>
       </c>
       <c r="G23">
         <v>296300000.0</v>
       </c>
       <c r="H23">
         <v>354700000.0</v>
       </c>
       <c r="I23">
         <v>368300000.0</v>
       </c>
       <c r="J23">
         <v>419400000.0</v>
       </c>
@@ -13767,113 +13946,115 @@
       </c>
       <c r="M23">
         <v>448600000.0</v>
       </c>
       <c r="N23">
         <v>424800000.0</v>
       </c>
       <c r="O23">
         <v>445200000.0</v>
       </c>
       <c r="P23">
         <v>446900000.0</v>
       </c>
       <c r="Q23">
         <v>357800000.0</v>
       </c>
       <c r="R23">
         <v>344000000.0</v>
       </c>
       <c r="S23">
         <v>437200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>12800000.0</v>
+      </c>
       <c r="C25">
         <v>13400000.0</v>
       </c>
       <c r="D25">
         <v>13000000.0</v>
       </c>
       <c r="E25">
         <v>13600000.0</v>
       </c>
       <c r="F25">
         <v>15600000.0</v>
       </c>
       <c r="G25">
         <v>13300000.0</v>
       </c>
       <c r="H25">
         <v>15300000.0</v>
       </c>
       <c r="I25">
         <v>19000000.0</v>
       </c>
       <c r="J25">
         <v>19000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>4300000.0</v>
       </c>
       <c r="C26">
         <v>4400000.0</v>
       </c>
       <c r="D26">
         <v>4600000.0</v>
       </c>
       <c r="E26">
         <v>4900000.0</v>
       </c>
       <c r="F26">
         <v>3900000.0</v>
       </c>
       <c r="G26">
         <v>3300000.0</v>
       </c>
       <c r="H26">
         <v>5700000.0</v>
       </c>
       <c r="I26">
         <v>6400000.0</v>
       </c>
@@ -13884,51 +14065,51 @@
         <v>7600000.0</v>
       </c>
       <c r="L26">
         <v>5800000.0</v>
       </c>
       <c r="M26">
         <v>8400000.0</v>
       </c>
       <c r="N26">
         <v>8200000.0</v>
       </c>
       <c r="O26">
         <v>7100000.0</v>
       </c>
       <c r="P26">
         <v>5600000.0</v>
       </c>
       <c r="Q26">
         <v>5800000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>48700000.0</v>
       </c>
       <c r="E27">
         <v>43100000.0</v>
       </c>
       <c r="F27">
         <v>47300000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>55100000.0</v>
       </c>
       <c r="I27">
         <v>60800000.0</v>
       </c>
       <c r="J27">
         <v>68200000.0</v>
       </c>
       <c r="K27">
         <v>58600000.0</v>
       </c>
@@ -13937,53 +14118,55 @@
       </c>
       <c r="M27">
         <v>8100000.0</v>
       </c>
       <c r="N27">
         <v>6500000.0</v>
       </c>
       <c r="O27">
         <v>6900000.0</v>
       </c>
       <c r="P27">
         <v>7300000.0</v>
       </c>
       <c r="Q27">
         <v>7400000.0</v>
       </c>
       <c r="R27">
         <v>6800000.0</v>
       </c>
       <c r="S27">
         <v>8300000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>152</v>
+      </c>
+      <c r="B28">
+        <v>49100000.0</v>
+      </c>
       <c r="C28">
         <v>48100000.0</v>
       </c>
       <c r="D28">
         <v>48700000.0</v>
       </c>
       <c r="E28">
         <v>43100000.0</v>
       </c>
       <c r="F28">
         <v>47300000.0</v>
       </c>
       <c r="G28">
         <v>39800000.0</v>
       </c>
       <c r="H28">
         <v>55100000.0</v>
       </c>
       <c r="I28">
         <v>60800000.0</v>
       </c>
       <c r="J28">
         <v>68100000.0</v>
       </c>
       <c r="K28">
@@ -13994,97 +14177,99 @@
       </c>
       <c r="M28">
         <v>59700000.0</v>
       </c>
       <c r="N28">
         <v>53900000.0</v>
       </c>
       <c r="O28">
         <v>50400000.0</v>
       </c>
       <c r="P28">
         <v>49600000.0</v>
       </c>
       <c r="Q28">
         <v>44500000.0</v>
       </c>
       <c r="R28">
         <v>40400000.0</v>
       </c>
       <c r="S28">
         <v>44400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>9100000.0</v>
+      </c>
       <c r="C29">
         <v>8200000.0</v>
       </c>
       <c r="D29">
         <v>700000.0</v>
       </c>
       <c r="E29">
         <v>9000000.0</v>
       </c>
       <c r="F29">
         <v>5400000.0</v>
       </c>
       <c r="G29">
         <v>6900000.0</v>
       </c>
       <c r="H29">
         <v>6700000.0</v>
       </c>
       <c r="I29">
         <v>5500000.0</v>
       </c>
       <c r="J29">
         <v>400000.0</v>
       </c>
       <c r="K29">
         <v>6000000.0</v>
       </c>
       <c r="L29">
         <v>9500000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
-        <v>65200000.0</v>
+        <v>53400000.0</v>
       </c>
       <c r="C30">
         <v>55600000.0</v>
       </c>
       <c r="D30">
         <v>72400000.0</v>
       </c>
       <c r="E30">
         <v>50200000.0</v>
       </c>
       <c r="F30">
         <v>59800000.0</v>
       </c>
       <c r="G30">
         <v>52400000.0</v>
       </c>
       <c r="H30">
         <v>85000000.0</v>
       </c>
       <c r="I30">
         <v>84300000.0</v>
       </c>
       <c r="J30">
         <v>86700000.0</v>
       </c>
@@ -14096,54 +14281,54 @@
       </c>
       <c r="M30">
         <v>72000000.0</v>
       </c>
       <c r="N30">
         <v>61300000.0</v>
       </c>
       <c r="O30">
         <v>59500000.0</v>
       </c>
       <c r="P30">
         <v>56500000.0</v>
       </c>
       <c r="Q30">
         <v>52700000.0</v>
       </c>
       <c r="R30">
         <v>48300000.0</v>
       </c>
       <c r="S30">
         <v>55400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
-        <v>-1800000.0</v>
+        <v>-13600000.0</v>
       </c>
       <c r="C31">
         <v>-3600000.0</v>
       </c>
       <c r="D31">
         <v>-13900000.0</v>
       </c>
       <c r="E31">
         <v>-3800000.0</v>
       </c>
       <c r="F31">
         <v>-800000.0</v>
       </c>
       <c r="G31">
         <v>-800000.0</v>
       </c>
       <c r="H31">
         <v>-2400000.0</v>
       </c>
       <c r="I31">
         <v>200000.0</v>
       </c>
       <c r="J31">
         <v>-2100000.0</v>
       </c>
@@ -14155,51 +14340,51 @@
       </c>
       <c r="M31">
         <v>-4600000.0</v>
       </c>
       <c r="N31">
         <v>-9800000.0</v>
       </c>
       <c r="O31">
         <v>-10900000.0</v>
       </c>
       <c r="P31">
         <v>-11100000.0</v>
       </c>
       <c r="Q31">
         <v>-9300000.0</v>
       </c>
       <c r="R31">
         <v>-12100000.0</v>
       </c>
       <c r="S31">
         <v>-17400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>384600000.0</v>
       </c>
       <c r="C32">
         <v>391900000.0</v>
       </c>
       <c r="D32">
         <v>405000000.0</v>
       </c>
       <c r="E32">
         <v>423400000.0</v>
       </c>
       <c r="F32">
         <v>374100000.0</v>
       </c>
       <c r="G32">
         <v>324800000.0</v>
       </c>
       <c r="H32">
         <v>373400000.0</v>
       </c>
       <c r="I32">
         <v>401900000.0</v>
       </c>
@@ -14233,719 +14418,726 @@
       <c r="S32">
         <v>475900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="BL1" t="s">
         <v>157</v>
       </c>
       <c r="BM1" t="s">
         <v>158</v>
       </c>
       <c r="BN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>62000000.0</v>
+      </c>
+      <c r="C2">
         <v>68600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>75600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>77000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>71000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>79200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>82800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>80200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>94800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>77000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>72800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>74900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>73100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>58800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>58600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>81900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>88200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>94600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>89400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>89000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>85700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80300000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>77700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>77200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>84300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>82400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>84100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>87700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>93700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>90800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>95300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>92300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>94600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>94400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>86000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>90900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>92500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>94100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>98900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>84900000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>94200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>107700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>100100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>104500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>93200000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>92600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>77200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>75600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>69800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>72400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>282000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>100000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C3">
+        <v>3000000.0</v>
+      </c>
+      <c r="D3">
         <v>3400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3100000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5900000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3600000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="M3">
         <v>3300000.0</v>
       </c>
       <c r="N3">
+        <v>3300000.0</v>
+      </c>
+      <c r="O3">
         <v>3200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3300000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3700000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4400000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3800000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2500000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="Y3">
         <v>3300000.0</v>
       </c>
       <c r="Z3">
+        <v>3300000.0</v>
+      </c>
+      <c r="AA3">
         <v>4000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3600000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3700000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4500000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AG3">
         <v>4900000.0</v>
       </c>
       <c r="AH3">
         <v>4900000.0</v>
       </c>
       <c r="AI3">
         <v>4900000.0</v>
       </c>
       <c r="AJ3">
+        <v>4900000.0</v>
+      </c>
+      <c r="AK3">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="AL3">
         <v>4500000.0</v>
       </c>
       <c r="AM3">
+        <v>4500000.0</v>
+      </c>
+      <c r="AN3">
         <v>4600000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AP3">
         <v>4600000.0</v>
       </c>
       <c r="AQ3">
-        <v>4700000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="AR3">
         <v>4700000.0</v>
       </c>
       <c r="AS3">
+        <v>4700000.0</v>
+      </c>
+      <c r="AT3">
         <v>4600000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4900000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="AW3">
         <v>4300000.0</v>
       </c>
       <c r="AX3">
-        <v>4100000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="AY3">
         <v>4100000.0</v>
       </c>
       <c r="AZ3">
+        <v>4100000.0</v>
+      </c>
+      <c r="BA3">
         <v>3900000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3700000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3900000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3600000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3500000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3700000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="BH3">
         <v>3600000.0</v>
       </c>
       <c r="BI3">
+        <v>3600000.0</v>
+      </c>
+      <c r="BJ3">
         <v>3500000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3700000.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>200000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-200000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>200000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-4200000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-500000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-300000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-100000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-3900000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1200000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-900000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="W4">
         <v>500000.0</v>
       </c>
       <c r="X4">
         <v>500000.0</v>
       </c>
       <c r="Y4">
         <v>500000.0</v>
       </c>
-      <c r="Z4"/>
+      <c r="Z4">
+        <v>500000.0</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15010,478 +15202,485 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>6200000.0</v>
+      </c>
+      <c r="C5">
         <v>2800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-10600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>17100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7400000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>10000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>12800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1800000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>12600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7800000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>11000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12800000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>14300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>13600000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>15800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>16900000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>17300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>13200000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>22700000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>16100000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>14200000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9700000.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
+      <c r="BO5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>2900000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="C6">
+        <v>5800000.0</v>
+      </c>
+      <c r="D6">
         <v>9400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000.0</v>
       </c>
       <c r="I6">
         <v>7600000.0</v>
       </c>
       <c r="J6">
+        <v>7600000.0</v>
+      </c>
+      <c r="K6">
         <v>-8000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>21800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>14700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>10300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>17400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>14200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>12700000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17500000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>13900000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>15800000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>15100000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>16900000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17300000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>16000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>19400000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>20400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>21000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>17000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>26300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>19700000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>17700000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>13400000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -15546,86 +15745,87 @@
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -15690,966 +15890,980 @@
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>21900000.0</v>
+      </c>
+      <c r="C9">
         <v>22100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18400000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>24200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>25200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>31000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>30100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>22700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>34000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>33600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>30300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>27100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>26300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>25700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>18600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>26700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>23300000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>25500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>29100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>26100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>28100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>28600000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>27300000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>28900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>30000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>29000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>30500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>28300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>31100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>29600000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>31500000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>33700000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>25800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>36700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>30900000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>24000000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
+      <c r="BO9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>5500000.0</v>
+      </c>
+      <c r="C10">
         <v>2100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="E10">
         <v>7400000.0</v>
       </c>
       <c r="F10">
+        <v>7400000.0</v>
+      </c>
+      <c r="G10">
         <v>3700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10800000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11600000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>12200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6200000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7900000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>14200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>15600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13800000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>11700000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>7300000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
-        <v>-16200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C11">
+        <v>2000000.0</v>
+      </c>
+      <c r="D11">
         <v>2800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2300000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1700000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3400000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AK11">
         <v>2000000.0</v>
       </c>
       <c r="AL11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AM11">
         <v>200000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>800000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4400000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1700000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2900000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>500000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>400000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1700000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2200000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2800000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1700000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2900000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4200000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3800000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1700000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4500000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4800000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5200000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-100000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4300000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3200000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3700000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3500000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1700000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>700000.0</v>
       </c>
       <c r="C12">
         <v>700000.0</v>
       </c>
       <c r="D12">
+        <v>700000.0</v>
+      </c>
+      <c r="E12">
         <v>900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="K12">
         <v>1600000.0</v>
       </c>
       <c r="L12">
+        <v>1600000.0</v>
+      </c>
+      <c r="M12">
         <v>1800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="T12">
         <v>800000.0</v>
       </c>
       <c r="U12">
         <v>800000.0</v>
       </c>
       <c r="V12">
+        <v>800000.0</v>
+      </c>
+      <c r="W12">
         <v>1500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="Z12">
         <v>1200000.0</v>
       </c>
       <c r="AA12">
+        <v>1200000.0</v>
+      </c>
+      <c r="AB12">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AC12">
         <v>1100000.0</v>
       </c>
       <c r="AD12">
+        <v>1100000.0</v>
+      </c>
+      <c r="AE12">
         <v>100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="AJ12">
         <v>1900000.0</v>
       </c>
       <c r="AK12">
+        <v>1900000.0</v>
+      </c>
+      <c r="AL12">
         <v>1700000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1900000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AZ12">
         <v>1500000.0</v>
       </c>
       <c r="BA12">
         <v>1500000.0</v>
       </c>
       <c r="BB12">
+        <v>1500000.0</v>
+      </c>
+      <c r="BC12">
         <v>500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1600000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1900000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1700000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="BH12">
         <v>2300000.0</v>
       </c>
       <c r="BI12">
+        <v>2300000.0</v>
+      </c>
+      <c r="BJ12">
         <v>2500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2400000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
-[...2 lines deleted...]
-      <c r="W13"/>
+      <c r="V13"/>
+      <c r="W13">
+        <v>0.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>100000.0</v>
       </c>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>0.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -16714,1246 +16928,1266 @@
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
-        <v>20500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C15">
+        <v>-3100000.0</v>
+      </c>
+      <c r="D15">
         <v>2700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5500000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-500000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5800000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2400000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>12200000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9900000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-2300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6700000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11800000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7200000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8800000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8600000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8300000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>9900000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10200000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11200000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>14200000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6300000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5900000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8100000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-1300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-6600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6800000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3200000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3100000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>11800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4500000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7200000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8800000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8400000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8600000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11200000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14200000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9500000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6300000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5900000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>8100000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5400000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>141</v>
+      </c>
+      <c r="B17">
+        <v>3800000.0</v>
+      </c>
       <c r="C17">
+        <v>100000.0</v>
+      </c>
+      <c r="D17">
         <v>2500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1500000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>6200000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8500000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9600000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3500000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11900000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8600000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2600000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4200000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6200000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2400000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>5300000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3500000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3700000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-6600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>12400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10200000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>17000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-17300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>11800000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>44600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-34500000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>16100000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>29200000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>34100000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>1900000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2800000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-4700000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-14200000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>14200000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-700000.0</v>
+      </c>
       <c r="C18">
         <v>-700000.0</v>
       </c>
       <c r="D18">
+        <v>-700000.0</v>
+      </c>
+      <c r="E18">
         <v>-900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1600000.0</v>
       </c>
       <c r="K18">
         <v>-1600000.0</v>
       </c>
       <c r="L18">
+        <v>-1600000.0</v>
+      </c>
+      <c r="M18">
         <v>-1800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="T18">
         <v>-800000.0</v>
       </c>
       <c r="U18">
         <v>-800000.0</v>
       </c>
       <c r="V18">
+        <v>-800000.0</v>
+      </c>
+      <c r="W18">
         <v>-1500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AC18">
         <v>-1100000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-1100000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-100000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>500000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-100000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>2500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>300000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="P20">
         <v>300000.0</v>
       </c>
       <c r="Q20">
+        <v>300000.0</v>
+      </c>
+      <c r="R20">
         <v>1600000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4100000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>500000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>200000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1400000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>4300000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>800000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2800000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>2600000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>12700000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>9000000.0</v>
       </c>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>21600000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>-16300000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>54200000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-35700000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>22400000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>3900000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>-5200000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>7800000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>-2600000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1600000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>-1600000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
-        <v>3300000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C21">
-        <v>5400000.0</v>
+        <v>8300000.0</v>
       </c>
       <c r="D21">
+        <v>10000000.0</v>
+      </c>
+      <c r="E21">
+        <v>9800000.0</v>
+      </c>
+      <c r="F21">
         <v>7700000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="G21">
         <v>4000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-13700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>15700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>13800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10400000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13200000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>15100000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16300000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>17900000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>18200000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>13100000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>22800000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>16100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>14200000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>14000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9600000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18018,254 +18252,260 @@
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
-        <v>87400000.0</v>
+        <v>74800000.0</v>
       </c>
       <c r="C23">
+        <v>82400000.0</v>
+      </c>
+      <c r="D23">
+        <v>82900000.0</v>
+      </c>
+      <c r="E23">
+        <v>94200000.0</v>
+      </c>
+      <c r="F23">
+        <v>89300000.0</v>
+      </c>
+      <c r="G23">
+        <v>99400000.0</v>
+      </c>
+      <c r="H23">
+        <v>82000000.0</v>
+      </c>
+      <c r="I23">
+        <v>95900000.0</v>
+      </c>
+      <c r="J23">
+        <v>84500000.0</v>
+      </c>
+      <c r="K23">
+        <v>107200000.0</v>
+      </c>
+      <c r="L23">
+        <v>96900000.0</v>
+      </c>
+      <c r="M23">
+        <v>102500000.0</v>
+      </c>
+      <c r="N23">
+        <v>94200000.0</v>
+      </c>
+      <c r="O23">
+        <v>106700000.0</v>
+      </c>
+      <c r="P23">
+        <v>88600000.0</v>
+      </c>
+      <c r="Q23">
+        <v>96900000.0</v>
+      </c>
+      <c r="R23">
+        <v>86400000.0</v>
+      </c>
+      <c r="S23">
+        <v>93200000.0</v>
+      </c>
+      <c r="T23">
+        <v>83100000.0</v>
+      </c>
+      <c r="U23">
         <v>87500000.0</v>
       </c>
-      <c r="D23">
-[...50 lines deleted...]
-      <c r="U23">
+      <c r="V23">
         <v>74100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>72400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>70800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>79400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>97800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>111300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>121500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>124600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>113400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>113600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>106900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>123600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>105900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>99800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>92700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>90800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>93100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>100100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>95000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>91100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>102900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>114000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>114400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>115200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>110900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>111500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>111000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>102800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>106200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107900000.0</v>
       </c>
       <c r="BA23">
         <v>107900000.0</v>
       </c>
       <c r="BB23">
+        <v>107900000.0</v>
+      </c>
+      <c r="BC23">
         <v>116000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>98200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>107800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>123200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>112800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>118400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>108000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>105400000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>91800000.0</v>
       </c>
-      <c r="BK23">
-[...1 lines deleted...]
-      </c>
       <c r="BL23">
         <v>0.0</v>
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
       <c r="BN23">
         <v>0.0</v>
       </c>
+      <c r="BO23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18288,1522 +18528,1551 @@
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>2700000.0</v>
+      </c>
       <c r="C25">
+        <v>3000000.0</v>
+      </c>
+      <c r="D25">
         <v>3400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="M25">
         <v>3300000.0</v>
       </c>
       <c r="N25">
+        <v>3300000.0</v>
+      </c>
+      <c r="O25">
         <v>3200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="X25">
         <v>3600000.0</v>
       </c>
       <c r="Y25">
         <v>3600000.0</v>
       </c>
       <c r="Z25">
+        <v>3600000.0</v>
+      </c>
+      <c r="AA25">
         <v>4000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AG25">
         <v>4900000.0</v>
       </c>
       <c r="AH25">
         <v>4900000.0</v>
       </c>
       <c r="AI25">
         <v>4900000.0</v>
       </c>
       <c r="AJ25">
+        <v>4900000.0</v>
+      </c>
+      <c r="AK25">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="AL25">
         <v>4500000.0</v>
       </c>
       <c r="AM25">
+        <v>4500000.0</v>
+      </c>
+      <c r="AN25">
         <v>4600000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AP25">
         <v>4600000.0</v>
       </c>
       <c r="AQ25">
-        <v>4700000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="AR25">
         <v>4700000.0</v>
       </c>
       <c r="AS25">
+        <v>4700000.0</v>
+      </c>
+      <c r="AT25">
         <v>4600000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4900000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="AW25">
         <v>4300000.0</v>
       </c>
       <c r="AX25">
-        <v>4100000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="AY25">
         <v>4100000.0</v>
       </c>
       <c r="AZ25">
+        <v>4100000.0</v>
+      </c>
+      <c r="BA25">
         <v>3900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3800000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3600000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3700000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="BH25">
         <v>3600000.0</v>
       </c>
       <c r="BI25">
+        <v>3600000.0</v>
+      </c>
+      <c r="BJ25">
         <v>3500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3700000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>1400000.0</v>
+      </c>
+      <c r="C26">
         <v>1200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="E26">
         <v>1100000.0</v>
       </c>
       <c r="F26">
         <v>1100000.0</v>
       </c>
       <c r="G26">
+        <v>1100000.0</v>
+      </c>
+      <c r="H26">
         <v>1000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="J26">
         <v>1200000.0</v>
       </c>
       <c r="K26">
         <v>1200000.0</v>
       </c>
       <c r="L26">
+        <v>1200000.0</v>
+      </c>
+      <c r="M26">
         <v>1000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="U26">
         <v>800000.0</v>
       </c>
       <c r="V26">
+        <v>800000.0</v>
+      </c>
+      <c r="W26">
         <v>700000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>900000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>700000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1600000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1600000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7800000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>5800000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
-        <v>5900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>5900000.0</v>
       </c>
       <c r="AR26">
-        <v>0.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>8400000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>8200000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>7100000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>5600000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>5800000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>4700000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>10100000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>200000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>12100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12800000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>10300000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11500000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
+      <c r="V27"/>
       <c r="W27">
         <v>9800000.0</v>
       </c>
-      <c r="X27"/>
+      <c r="X27">
+        <v>9800000.0</v>
+      </c>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>12500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11800000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14400000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>16400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>17600000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>19000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>17100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2400000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2600000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2200000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AN27">
         <v>2000000.0</v>
       </c>
       <c r="AO27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP27">
         <v>1900000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1800000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2100000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="AT27">
         <v>1800000.0</v>
       </c>
       <c r="AU27">
+        <v>1800000.0</v>
+      </c>
+      <c r="AV27">
         <v>2000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2200000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2100000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1800000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1600000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1600000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1900000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="BE27">
         <v>1700000.0</v>
       </c>
       <c r="BF27">
+        <v>1700000.0</v>
+      </c>
+      <c r="BG27">
         <v>1500000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1600000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2200000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1800000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>152</v>
+      </c>
+      <c r="B28">
+        <v>11400000.0</v>
+      </c>
       <c r="C28">
+        <v>12600000.0</v>
+      </c>
+      <c r="D28">
         <v>10800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>13800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>15600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14900000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>13800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11700000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>13500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>12700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>47200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>1700000.0</v>
+      </c>
       <c r="C29">
+        <v>2000000.0</v>
+      </c>
+      <c r="D29">
         <v>2800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2100000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
-        <v>18800000.0</v>
+        <v>12800000.0</v>
       </c>
       <c r="C30">
+        <v>13800000.0</v>
+      </c>
+      <c r="D30">
+        <v>11700000.0</v>
+      </c>
+      <c r="E30">
+        <v>14200000.0</v>
+      </c>
+      <c r="F30">
+        <v>13700000.0</v>
+      </c>
+      <c r="G30">
+        <v>18900000.0</v>
+      </c>
+      <c r="H30">
+        <v>5000000.0</v>
+      </c>
+      <c r="I30">
+        <v>18200000.0</v>
+      </c>
+      <c r="J30">
+        <v>13500000.0</v>
+      </c>
+      <c r="K30">
+        <v>28000000.0</v>
+      </c>
+      <c r="L30">
+        <v>14100000.0</v>
+      </c>
+      <c r="M30">
         <v>16300000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="N30">
+        <v>14000000.0</v>
+      </c>
+      <c r="O30">
+        <v>11900000.0</v>
+      </c>
+      <c r="P30">
+        <v>11600000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13100000.0</v>
+      </c>
+      <c r="R30">
+        <v>13600000.0</v>
+      </c>
+      <c r="S30">
+        <v>18300000.0</v>
+      </c>
+      <c r="T30">
+        <v>13000000.0</v>
+      </c>
+      <c r="U30">
+        <v>14400000.0</v>
+      </c>
+      <c r="V30">
+        <v>14100000.0</v>
+      </c>
+      <c r="W30">
+        <v>9600000.0</v>
+      </c>
+      <c r="X30">
+        <v>13600000.0</v>
+      </c>
+      <c r="Y30">
+        <v>12200000.0</v>
+      </c>
+      <c r="Z30">
+        <v>15100000.0</v>
+      </c>
+      <c r="AA30">
+        <v>20000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>18600000.0</v>
+      </c>
+      <c r="AC30">
+        <v>25800000.0</v>
+      </c>
+      <c r="AD30">
+        <v>31200000.0</v>
+      </c>
+      <c r="AE30">
+        <v>36400000.0</v>
+      </c>
+      <c r="AF30">
+        <v>18300000.0</v>
+      </c>
+      <c r="AG30">
+        <v>19000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>17500000.0</v>
+      </c>
+      <c r="AI30">
+        <v>34600000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>20200000.0</v>
+      </c>
+      <c r="AK30">
+        <v>19500000.0</v>
+      </c>
+      <c r="AL30">
+        <v>15000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>13300000.0</v>
+      </c>
+      <c r="AN30">
+        <v>15900000.0</v>
+      </c>
+      <c r="AO30">
+        <v>15800000.0</v>
+      </c>
+      <c r="AP30">
+        <v>12600000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>15200000.0</v>
+      </c>
+      <c r="AS30">
+        <v>20300000.0</v>
+      </c>
+      <c r="AT30">
+        <v>23600000.0</v>
+      </c>
+      <c r="AU30">
+        <v>19900000.0</v>
+      </c>
+      <c r="AV30">
+        <v>18600000.0</v>
+      </c>
+      <c r="AW30">
+        <v>16900000.0</v>
+      </c>
+      <c r="AX30">
+        <v>16600000.0</v>
+      </c>
+      <c r="AY30">
+        <v>16800000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>15300000.0</v>
+      </c>
+      <c r="BA30">
+        <v>15400000.0</v>
+      </c>
+      <c r="BB30">
         <v>13800000.0</v>
       </c>
-      <c r="F30">
-[...32 lines deleted...]
-      <c r="Q30">
+      <c r="BC30">
+        <v>17100000.0</v>
+      </c>
+      <c r="BD30">
+        <v>13300000.0</v>
+      </c>
+      <c r="BE30">
         <v>13600000.0</v>
       </c>
-      <c r="R30">
-[...116 lines deleted...]
-      <c r="BE30">
+      <c r="BF30">
         <v>15500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14600000.0</v>
       </c>
-      <c r="BK30">
-[...1 lines deleted...]
-      </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
+      <c r="BO30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
-        <v>-1200000.0</v>
+        <v>-3600000.0</v>
       </c>
       <c r="C31">
-        <v>-100000.0</v>
+        <v>-6200000.0</v>
       </c>
       <c r="D31">
-        <v>-300000.0</v>
+        <v>-4700000.0</v>
       </c>
       <c r="E31">
-        <v>-200000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="F31">
         <v>-300000.0</v>
       </c>
       <c r="G31">
-        <v>-1100000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="H31">
         <v>-1100000.0</v>
       </c>
       <c r="I31">
         <v>-1100000.0</v>
       </c>
       <c r="J31">
+        <v>-1100000.0</v>
+      </c>
+      <c r="K31">
         <v>-1200000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="S31">
         <v>-200000.0</v>
       </c>
       <c r="T31">
         <v>-200000.0</v>
       </c>
       <c r="U31">
         <v>-200000.0</v>
       </c>
       <c r="V31">
+        <v>-200000.0</v>
+      </c>
+      <c r="W31">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="X31">
         <v>-100000.0</v>
       </c>
       <c r="Y31">
         <v>-100000.0</v>
       </c>
       <c r="Z31">
+        <v>-100000.0</v>
+      </c>
+      <c r="AA31">
         <v>-1500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-700000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-600000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5600000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="AJ31">
         <v>-2300000.0</v>
       </c>
       <c r="AK31">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AL31">
         <v>-2100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1900000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2500000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>4000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3800000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2500000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2300000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2700000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2400000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2400000.0</v>
       </c>
       <c r="BB31">
         <v>-2400000.0</v>
       </c>
       <c r="BC31">
+        <v>-2400000.0</v>
+      </c>
+      <c r="BD31">
         <v>-2100000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2900000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2600000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2400000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2300000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2500000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2100000.0</v>
       </c>
-      <c r="BK31">
-[...1 lines deleted...]
-      </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>83900000.0</v>
+      </c>
+      <c r="C32">
         <v>90700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>92900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>104000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>97000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>103400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>99400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>99700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>89400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>95900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>97400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>110400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>101300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>116700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>100200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>109500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>97000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>98700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>91200000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>99000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>85200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>41100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>77700000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>76600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>88400000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>99500000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>107100000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>116500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>120400000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>110900000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>129100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>128200000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>119700000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>116100000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>115200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>106600000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>103400000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>96100000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>98900000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>111000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>108800000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>107400000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>113200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>122800000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>116900000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>123400000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>120900000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>121900000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>123300000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>116000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>119900000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>123000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>122400000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>130000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>114500000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>125700000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>141400000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>125900000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>141200000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>124100000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>119600000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>101200000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>104500000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>99800000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>97200000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>371300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -19874,51 +20143,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>6300000.0</v>
       </c>
       <c r="C2">
         <v>2600000.0</v>
       </c>
       <c r="D2">
         <v>12900000.0</v>
       </c>
       <c r="E2">
         <v>6400000.0</v>
       </c>
       <c r="F2">
         <v>1500000.0</v>
       </c>
       <c r="G2">
         <v>10300000.0</v>
       </c>
       <c r="H2">
         <v>14100000.0</v>
       </c>
       <c r="I2">
         <v>13300000.0</v>
       </c>
@@ -19933,51 +20202,51 @@
       </c>
       <c r="M2">
         <v>28400000.0</v>
       </c>
       <c r="N2">
         <v>40200000.0</v>
       </c>
       <c r="O2">
         <v>22200000.0</v>
       </c>
       <c r="P2">
         <v>10300000.0</v>
       </c>
       <c r="Q2">
         <v>2900000.0</v>
       </c>
       <c r="R2">
         <v>3233995.0</v>
       </c>
       <c r="S2">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>7800000</v>
       </c>
       <c r="C3">
         <v>10300000</v>
       </c>
       <c r="D3">
         <v>9400000</v>
       </c>
       <c r="E3">
         <v>8300000</v>
       </c>
       <c r="F3">
         <v>9100000</v>
       </c>
       <c r="G3">
         <v>8000000</v>
       </c>
       <c r="H3">
         <v>13900000</v>
       </c>
       <c r="I3">
         <v>13900000</v>
       </c>
@@ -19992,117 +20261,117 @@
       </c>
       <c r="M3">
         <v>22300000</v>
       </c>
       <c r="N3">
         <v>26500000</v>
       </c>
       <c r="O3">
         <v>19300000</v>
       </c>
       <c r="P3">
         <v>21500000</v>
       </c>
       <c r="Q3">
         <v>15900000</v>
       </c>
       <c r="R3">
         <v>12935983.05</v>
       </c>
       <c r="S3">
         <v>21400000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8200000.0</v>
       </c>
       <c r="F4">
         <v>4900000.0</v>
       </c>
       <c r="G4">
         <v>-9700000.0</v>
       </c>
       <c r="H4">
         <v>-3500000.0</v>
       </c>
       <c r="I4">
         <v>1300000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>26800000.0</v>
       </c>
       <c r="F5">
         <v>8300000.0</v>
       </c>
       <c r="G5">
         <v>19900000.0</v>
       </c>
       <c r="H5">
         <v>-3600000.0</v>
       </c>
       <c r="I5">
         <v>-12200000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>4400000.0</v>
       </c>
       <c r="C6">
         <v>3700000.0</v>
       </c>
       <c r="D6">
         <v>-10300000.0</v>
       </c>
       <c r="E6">
         <v>6500000.0</v>
       </c>
       <c r="F6">
         <v>4900000.0</v>
       </c>
       <c r="G6">
         <v>-8800000.0</v>
       </c>
       <c r="H6">
         <v>-3800000.0</v>
       </c>
       <c r="I6">
         <v>800000.0</v>
       </c>
@@ -20117,51 +20386,51 @@
       </c>
       <c r="M6">
         <v>-13800000.0</v>
       </c>
       <c r="N6">
         <v>-11800000.0</v>
       </c>
       <c r="O6">
         <v>18000000.0</v>
       </c>
       <c r="P6">
         <v>11900000.0</v>
       </c>
       <c r="Q6">
         <v>7400000.0</v>
       </c>
       <c r="R6">
         <v>-323399.0</v>
       </c>
       <c r="S6">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
         <v>-8900000.0</v>
       </c>
       <c r="C7">
         <v>8900000.0</v>
       </c>
       <c r="D7">
         <v>-8000000.0</v>
       </c>
       <c r="E7">
         <v>-42200000.0</v>
       </c>
       <c r="F7">
         <v>-1200000.0</v>
       </c>
       <c r="G7">
         <v>16700000.0</v>
       </c>
       <c r="H7">
         <v>-16500000.0</v>
       </c>
       <c r="I7">
         <v>12000000.0</v>
       </c>
@@ -20176,135 +20445,135 @@
       </c>
       <c r="M7">
         <v>-29800000.0</v>
       </c>
       <c r="N7">
         <v>-26700000.0</v>
       </c>
       <c r="O7">
         <v>-3200000.0</v>
       </c>
       <c r="P7">
         <v>-36500000.0</v>
       </c>
       <c r="Q7">
         <v>-12200000.0</v>
       </c>
       <c r="R7">
         <v>19889073.0</v>
       </c>
       <c r="S7">
         <v>-13400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-27200000.0</v>
       </c>
       <c r="F8">
         <v>-9800000.0</v>
       </c>
       <c r="G8">
         <v>10700000.0</v>
       </c>
       <c r="H8">
         <v>-2700000.0</v>
       </c>
       <c r="I8">
         <v>5800000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>4300000.0</v>
       </c>
       <c r="C9">
         <v>-4300000.0</v>
       </c>
       <c r="D9">
         <v>16600000.0</v>
       </c>
       <c r="E9">
         <v>-27200000.0</v>
       </c>
       <c r="F9">
         <v>-19800000.0</v>
       </c>
       <c r="G9">
         <v>20900000.0</v>
       </c>
       <c r="H9">
         <v>-16200000.0</v>
       </c>
       <c r="I9">
         <v>21600000.0</v>
       </c>
       <c r="J9">
         <v>-11500000.0</v>
       </c>
       <c r="K9">
         <v>-1800000.0</v>
       </c>
       <c r="L9">
         <v>5000000.0</v>
       </c>
       <c r="M9">
         <v>-7800000.0</v>
       </c>
       <c r="N9">
         <v>5700000.0</v>
       </c>
       <c r="O9">
         <v>-1300000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>-6700000.0</v>
       </c>
       <c r="C10">
         <v>-4100000.0</v>
       </c>
       <c r="D10">
         <v>16600000.0</v>
       </c>
       <c r="E10">
         <v>-25000000.0</v>
       </c>
       <c r="F10">
         <v>-15300000.0</v>
       </c>
       <c r="G10">
         <v>9500000.0</v>
       </c>
       <c r="H10">
         <v>300000.0</v>
       </c>
       <c r="I10">
         <v>-15500000.0</v>
       </c>
@@ -20319,180 +20588,180 @@
       </c>
       <c r="M10">
         <v>-8500000.0</v>
       </c>
       <c r="N10">
         <v>-9100000.0</v>
       </c>
       <c r="O10">
         <v>24100000.0</v>
       </c>
       <c r="P10">
         <v>-24800000.0</v>
       </c>
       <c r="Q10">
         <v>-20200000.0</v>
       </c>
       <c r="R10">
         <v>32016558.0</v>
       </c>
       <c r="S10">
         <v>-13800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>14900000.0</v>
       </c>
       <c r="F11">
         <v>11400000.0</v>
       </c>
       <c r="G11">
         <v>-12300000.0</v>
       </c>
       <c r="H11">
         <v>-13300000.0</v>
       </c>
       <c r="I11">
         <v>22000000.0</v>
       </c>
       <c r="J11">
         <v>1500000.0</v>
       </c>
       <c r="K11">
         <v>-9000000.0</v>
       </c>
       <c r="L11">
         <v>-900000.0</v>
       </c>
       <c r="M11">
         <v>-1900000.0</v>
       </c>
       <c r="N11">
         <v>-11200000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12300000.0</v>
       </c>
       <c r="F12">
         <v>-18700000.0</v>
       </c>
       <c r="G12">
         <v>8100000.0</v>
       </c>
       <c r="H12">
         <v>6400000.0</v>
       </c>
       <c r="I12">
         <v>18800000.0</v>
       </c>
       <c r="J12">
         <v>-5500000.0</v>
       </c>
       <c r="K12">
         <v>-1800000.0</v>
       </c>
       <c r="L12">
         <v>18100000.0</v>
       </c>
       <c r="M12">
         <v>5500000.0</v>
       </c>
       <c r="N12">
         <v>13900000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11300000.0</v>
       </c>
       <c r="F13">
         <v>12500000.0</v>
       </c>
       <c r="G13">
         <v>9400000.0</v>
       </c>
       <c r="H13">
         <v>-13300000.0</v>
       </c>
       <c r="I13">
         <v>14400000.0</v>
       </c>
       <c r="J13">
         <v>13900000.0</v>
       </c>
       <c r="K13">
         <v>-6600000.0</v>
       </c>
       <c r="L13">
         <v>-7100000.0</v>
       </c>
       <c r="M13">
         <v>-11600000.0</v>
       </c>
       <c r="N13">
         <v>-12100000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>9900000.0</v>
       </c>
       <c r="C14">
         <v>13400000.0</v>
       </c>
       <c r="D14">
         <v>12700000.0</v>
       </c>
       <c r="E14">
         <v>13600000.0</v>
       </c>
       <c r="F14">
         <v>15600000.0</v>
       </c>
       <c r="G14">
         <v>13300000.0</v>
       </c>
       <c r="H14">
         <v>15300000.0</v>
       </c>
       <c r="I14">
         <v>19000000.0</v>
       </c>
@@ -20507,102 +20776,102 @@
       </c>
       <c r="M14">
         <v>18100000.0</v>
       </c>
       <c r="N14">
         <v>15800000.0</v>
       </c>
       <c r="O14">
         <v>14700000.0</v>
       </c>
       <c r="P14">
         <v>14500000.0</v>
       </c>
       <c r="Q14">
         <v>13800000.0</v>
       </c>
       <c r="R14">
         <v>14067881.0</v>
       </c>
       <c r="S14">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>13900000.0</v>
       </c>
       <c r="C15">
         <v>14000000.0</v>
       </c>
       <c r="D15">
         <v>14000000.0</v>
       </c>
       <c r="E15">
         <v>14200000.0</v>
       </c>
       <c r="F15">
         <v>13600000.0</v>
       </c>
       <c r="G15">
         <v>13600000.0</v>
       </c>
       <c r="H15">
         <v>13600000.0</v>
       </c>
       <c r="I15">
         <v>13400000.0</v>
       </c>
       <c r="J15">
         <v>13300000.0</v>
       </c>
       <c r="K15">
         <v>13300000.0</v>
       </c>
       <c r="L15">
         <v>10800000.0</v>
       </c>
       <c r="M15">
         <v>10800000.0</v>
       </c>
       <c r="N15">
         <v>10800000.0</v>
       </c>
       <c r="O15">
         <v>5800000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>10700000.0</v>
       </c>
       <c r="C16">
         <v>6300000.0</v>
       </c>
       <c r="D16">
         <v>2600000.0</v>
       </c>
       <c r="E16">
         <v>12900000.0</v>
       </c>
       <c r="F16">
         <v>6400000.0</v>
       </c>
       <c r="G16">
         <v>1500000.0</v>
       </c>
       <c r="H16">
         <v>10300000.0</v>
       </c>
       <c r="I16">
         <v>14100000.0</v>
       </c>
@@ -20617,74 +20886,74 @@
       </c>
       <c r="M16">
         <v>14600000.0</v>
       </c>
       <c r="N16">
         <v>28400000.0</v>
       </c>
       <c r="O16">
         <v>40200000.0</v>
       </c>
       <c r="P16">
         <v>22200000.0</v>
       </c>
       <c r="Q16">
         <v>10300000.0</v>
       </c>
       <c r="R16">
         <v>2910596.0</v>
       </c>
       <c r="S16">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>26200000.0</v>
       </c>
       <c r="C18">
         <v>40800000.0</v>
       </c>
       <c r="D18">
         <v>16900000.0</v>
       </c>
       <c r="E18">
         <v>7600000.0</v>
       </c>
       <c r="F18">
         <v>17000000.0</v>
       </c>
       <c r="G18">
         <v>41600000.0</v>
       </c>
       <c r="H18">
         <v>-8100000.0</v>
       </c>
       <c r="I18">
         <v>49300000.0</v>
       </c>
@@ -20699,178 +20968,180 @@
       </c>
       <c r="M18">
         <v>700000.0</v>
       </c>
       <c r="N18">
         <v>10600000.0</v>
       </c>
       <c r="O18">
         <v>49700000.0</v>
       </c>
       <c r="P18">
         <v>7600000.0</v>
       </c>
       <c r="Q18">
         <v>21900000.0</v>
       </c>
       <c r="R18">
         <v>43012142.0</v>
       </c>
       <c r="S18">
         <v>13900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3400000.0</v>
       </c>
       <c r="D19">
         <v>-11800000.0</v>
       </c>
       <c r="E19">
         <v>-5700000.0</v>
       </c>
       <c r="F19">
         <v>-5100000.0</v>
       </c>
       <c r="G19">
         <v>-6800000.0</v>
       </c>
       <c r="H19">
         <v>-8300000.0</v>
       </c>
       <c r="I19">
         <v>-10000000.0</v>
       </c>
       <c r="J19">
         <v>-18100000.0</v>
       </c>
       <c r="K19">
         <v>-15100000.0</v>
       </c>
       <c r="L19">
         <v>-4200000.0</v>
       </c>
       <c r="M19">
         <v>200000.0</v>
       </c>
       <c r="N19">
         <v>-2500000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>1100000.0</v>
       </c>
       <c r="H20">
         <v>3500000.0</v>
       </c>
       <c r="I20">
         <v>6600000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>-6300000.0</v>
+      </c>
       <c r="C21">
         <v>-27200000.0</v>
       </c>
       <c r="D21">
         <v>-10200000.0</v>
       </c>
       <c r="E21">
         <v>24800000.0</v>
       </c>
       <c r="F21">
         <v>6400000.0</v>
       </c>
       <c r="G21">
         <v>-38200000.0</v>
       </c>
       <c r="H21">
         <v>14000000.0</v>
       </c>
       <c r="I21">
         <v>-37000000.0</v>
       </c>
       <c r="J21">
         <v>-9200000.0</v>
       </c>
       <c r="K21">
         <v>-8500000.0</v>
       </c>
       <c r="L21">
         <v>9600000.0</v>
       </c>
       <c r="M21">
         <v>59900000.0</v>
       </c>
       <c r="N21">
         <v>59900000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>7700000.0</v>
       </c>
       <c r="C22">
         <v>18300000.0</v>
       </c>
       <c r="D22">
         <v>-2600000.0</v>
       </c>
       <c r="E22">
         <v>32000000.0</v>
       </c>
       <c r="F22">
         <v>30000000.0</v>
       </c>
       <c r="G22">
         <v>20800000.0</v>
       </c>
       <c r="H22">
         <v>3100000.0</v>
       </c>
       <c r="I22">
         <v>25000000.0</v>
       </c>
@@ -20885,51 +21156,51 @@
       </c>
       <c r="M22">
         <v>29200000.0</v>
       </c>
       <c r="N22">
         <v>34100000.0</v>
       </c>
       <c r="O22">
         <v>42400000.0</v>
       </c>
       <c r="P22">
         <v>43400000.0</v>
       </c>
       <c r="Q22">
         <v>25700000.0</v>
       </c>
       <c r="R22">
         <v>27650663.0</v>
       </c>
       <c r="S22">
         <v>13100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>-800000.0</v>
       </c>
       <c r="C23">
         <v>-500000.0</v>
       </c>
       <c r="D23">
         <v>-600000.0</v>
       </c>
       <c r="E23">
         <v>48200000.0</v>
       </c>
       <c r="F23">
         <v>3900000.0</v>
       </c>
       <c r="G23">
         <v>-40000000.0</v>
       </c>
       <c r="H23">
         <v>-4900000.0</v>
       </c>
       <c r="I23">
         <v>-8100000.0</v>
       </c>
@@ -20944,51 +21215,51 @@
       </c>
       <c r="M23">
         <v>-6900000.0</v>
       </c>
       <c r="N23">
         <v>-4900000.0</v>
       </c>
       <c r="O23">
         <v>-12900000.0</v>
       </c>
       <c r="P23">
         <v>-13500000.0</v>
       </c>
       <c r="Q23">
         <v>-8200000.0</v>
       </c>
       <c r="R23">
         <v>-15400000.0</v>
       </c>
       <c r="S23">
         <v>-17100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
         <v>2700000.0</v>
       </c>
       <c r="C24">
         <v>7300000.0</v>
       </c>
       <c r="D24">
         <v>-100000.0</v>
       </c>
       <c r="E24">
         <v>2600000.0</v>
       </c>
       <c r="F24">
         <v>-100000.0</v>
       </c>
       <c r="G24">
         <v>1200000.0</v>
       </c>
       <c r="H24">
         <v>5600000.0</v>
       </c>
       <c r="I24">
         <v>100000.0</v>
       </c>
@@ -21003,51 +21274,51 @@
       </c>
       <c r="M24">
         <v>300000.0</v>
       </c>
       <c r="N24">
         <v>2200000.0</v>
       </c>
       <c r="O24">
         <v>-10100000.0</v>
       </c>
       <c r="P24">
         <v>100000.0</v>
       </c>
       <c r="Q24">
         <v>-400000.0</v>
       </c>
       <c r="R24">
         <v>323399.0</v>
       </c>
       <c r="S24">
         <v>400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>15500000.0</v>
       </c>
       <c r="C25">
         <v>5900000.0</v>
       </c>
       <c r="D25">
         <v>22000000.0</v>
       </c>
       <c r="E25">
         <v>1300000.0</v>
       </c>
       <c r="F25">
         <v>-19500000.0</v>
       </c>
       <c r="G25">
         <v>-8800000.0</v>
       </c>
       <c r="H25">
         <v>-3800000.0</v>
       </c>
       <c r="I25">
         <v>2200000.0</v>
       </c>
@@ -21062,51 +21333,51 @@
       </c>
       <c r="M25">
         <v>-3400000.0</v>
       </c>
       <c r="N25">
         <v>-500000.0</v>
       </c>
       <c r="O25">
         <v>-2700000.0</v>
       </c>
       <c r="P25">
         <v>-1900000.0</v>
       </c>
       <c r="Q25">
         <v>10100000.0</v>
       </c>
       <c r="R25">
         <v>-5659492.59</v>
       </c>
       <c r="S25">
         <v>18300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26">
         <v>-3100000.0</v>
       </c>
       <c r="C26">
         <v>-2300000.0</v>
       </c>
       <c r="D26">
         <v>-2700000.0</v>
       </c>
       <c r="E26">
         <v>-11200000.0</v>
       </c>
       <c r="F26">
         <v>-6400000.0</v>
       </c>
       <c r="G26">
         <v>1100000.0</v>
       </c>
       <c r="H26">
         <v>17500000.0</v>
       </c>
       <c r="I26">
         <v>6600000.0</v>
       </c>
@@ -21115,51 +21386,51 @@
       </c>
       <c r="K26">
         <v>-7300000.0</v>
       </c>
       <c r="L26">
         <v>-1900000.0</v>
       </c>
       <c r="M26">
         <v>56100000.0</v>
       </c>
       <c r="N26">
         <v>700000.0</v>
       </c>
       <c r="O26">
         <v>-5600000.0</v>
       </c>
       <c r="P26">
         <v>-100000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
         <v>3600000.0</v>
       </c>
       <c r="C27">
         <v>3500000.0</v>
       </c>
       <c r="D27">
         <v>2800000.0</v>
       </c>
       <c r="E27">
         <v>2500000.0</v>
       </c>
       <c r="F27">
         <v>2800000.0</v>
       </c>
       <c r="G27">
         <v>2800000.0</v>
       </c>
       <c r="H27">
         <v>4500000.0</v>
       </c>
       <c r="I27">
         <v>4800000.0</v>
       </c>
@@ -21168,51 +21439,51 @@
       </c>
       <c r="K27">
         <v>1100000.0</v>
       </c>
       <c r="L27">
         <v>1300000.0</v>
       </c>
       <c r="M27">
         <v>1800000.0</v>
       </c>
       <c r="N27">
         <v>1800000.0</v>
       </c>
       <c r="O27">
         <v>800000.0</v>
       </c>
       <c r="P27">
         <v>7800000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>-25000000.0</v>
       </c>
       <c r="C28">
         <v>-44000000.0</v>
       </c>
       <c r="D28">
         <v>-27500000.0</v>
       </c>
       <c r="E28">
         <v>-2000000.0</v>
       </c>
       <c r="F28">
         <v>-16100000.0</v>
       </c>
       <c r="G28">
         <v>-52500000.0</v>
       </c>
       <c r="H28">
         <v>-1000000.0</v>
       </c>
       <c r="I28">
         <v>-51900000.0</v>
       </c>
@@ -21227,51 +21498,51 @@
       </c>
       <c r="M28">
         <v>42800000.0</v>
       </c>
       <c r="N28">
         <v>-15700000.0</v>
       </c>
       <c r="O28">
         <v>-23000000.0</v>
       </c>
       <c r="P28">
         <v>5400000.0</v>
       </c>
       <c r="Q28">
         <v>-14600000.0</v>
       </c>
       <c r="R28">
         <v>-44144042.17</v>
       </c>
       <c r="S28">
         <v>-21900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>34000000.0</v>
       </c>
       <c r="C29">
         <v>51100000.0</v>
       </c>
       <c r="D29">
         <v>26300000.0</v>
       </c>
       <c r="E29">
         <v>15900000.0</v>
       </c>
       <c r="F29">
         <v>26100000.0</v>
       </c>
       <c r="G29">
         <v>49600000.0</v>
       </c>
       <c r="H29">
         <v>5800000.0</v>
       </c>
       <c r="I29">
         <v>63200000.0</v>
       </c>
@@ -21286,51 +21557,51 @@
       </c>
       <c r="M29">
         <v>23000000.0</v>
       </c>
       <c r="N29">
         <v>37100000.0</v>
       </c>
       <c r="O29">
         <v>69000000.0</v>
       </c>
       <c r="P29">
         <v>29100000.0</v>
       </c>
       <c r="Q29">
         <v>37800000.0</v>
       </c>
       <c r="R29">
         <v>55948126.0</v>
       </c>
       <c r="S29">
         <v>35300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-5100000.0</v>
       </c>
       <c r="C30">
         <v>-3400000.0</v>
       </c>
       <c r="D30">
         <v>-9500000.0</v>
       </c>
       <c r="E30">
         <v>-5700000.0</v>
       </c>
       <c r="F30">
         <v>-5100000.0</v>
       </c>
       <c r="G30">
         <v>-6800000.0</v>
       </c>
       <c r="H30">
         <v>-8300000.0</v>
       </c>
       <c r="I30">
         <v>-10000000.0</v>
       </c>
@@ -21364,2701 +21635,2737 @@
       <c r="S30">
         <v>-15000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="BL1" t="s">
         <v>157</v>
       </c>
       <c r="BM1" t="s">
         <v>158</v>
       </c>
       <c r="BN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>10700000.0</v>
+      </c>
+      <c r="C2">
         <v>8400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="E2">
         <v>6300000.0</v>
       </c>
       <c r="F2">
+        <v>6300000.0</v>
+      </c>
+      <c r="G2">
         <v>4100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>57200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>40400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>83600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>48900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>58300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>28400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AZ2">
         <v>37000000.0</v>
       </c>
       <c r="BA2">
+        <v>37000000.0</v>
+      </c>
+      <c r="BB2">
         <v>40200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>32900000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10900000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>20900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10300000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
-        <v>3171301</v>
+        <v>2000000</v>
       </c>
       <c r="C3">
+        <v>3145351</v>
+      </c>
+      <c r="D3">
         <v>1528699</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3600000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2690119</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1900000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2600000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2900000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3100000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2300000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1900000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1966375</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2200000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1400000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1545260</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1900000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2500000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3600000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3200000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3900000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3200000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5600000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4400000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2500000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1400000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3700000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2700000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5400000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4100000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3400000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7500000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4100000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3300000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2500000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7400000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6500000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3400000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12400000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6200000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3900000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9300000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4200000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2900000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3100000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10200000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5500000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3600000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2200000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7400000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
         <v>12500000</v>
       </c>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>6100000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-11100000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>200000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>8000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-11100000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>11100000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-8700000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>5100000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-21800000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>30300000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-14400000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>6500000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-9300000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>7500000.0</v>
       </c>
-      <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>6400000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>200000.0</v>
       </c>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>4200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>24800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2000000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-5900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1800000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>6400000.0</v>
+      </c>
+      <c r="C6">
         <v>2300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>500000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>0.0</v>
+      </c>
+      <c r="G6">
         <v>2200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2200000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-21500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>30300000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-9200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3700000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-10100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-38000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>26800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-18700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-51300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>34700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-18700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>42600000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1100000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-800000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-7400000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-9900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9700000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1100000.0</v>
       </c>
-      <c r="AZ6"/>
-      <c r="BA6">
+      <c r="BA6"/>
+      <c r="BB6">
         <v>-3200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>19700000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-12400000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-11300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>13900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-12600000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>18300000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7700000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6300000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-11300000.0</v>
+      </c>
+      <c r="C7">
         <v>1086703.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3537544.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-891324.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8800000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-26700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1200000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-20800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1691044.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22219986.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>13900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5400000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-16400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8600000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>28000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2300000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-5100000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8700000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>10800000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3900000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2900000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5300000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>800000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1900000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3200000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-12200000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>4300000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1900000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3300000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6900000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>4500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2100000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-16700000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-15700000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-9300000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2400000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6300000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-8800000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1800000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-9500000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>17000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-12300000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>19400000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-18000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11500000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-26400000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1500000.0</v>
       </c>
-      <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>6100000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-2300000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-13600000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>6200000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-7600000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12200000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>400000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1800000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-7400000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>800000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>7100000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>8400000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5600000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>5600000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-10400000.0</v>
       </c>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>-10100000.0</v>
+      </c>
+      <c r="C9">
         <v>1770853.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5553710.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-980961.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-13600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1724918.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4276727.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-10700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1200000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-5600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4500000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-9900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3500000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2300000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2700000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5700000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-5200000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>15100000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-16900000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>-15000000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-8800000.0</v>
+      </c>
+      <c r="C10">
         <v>2793076.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5220301.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>718074.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3983117.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6709632.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AE10">
         <v>100000.0</v>
       </c>
       <c r="AF10">
+        <v>100000.0</v>
+      </c>
+      <c r="AG10">
         <v>-4400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-11200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4500000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1300000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-12600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-5100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5400000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-8400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-14500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-3200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-9400000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>31100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>8200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-14600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-7800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7600000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>800000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-8800000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4700000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2800000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>9700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-10300000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-900000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-1900000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-11200000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>-6700000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-8300000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>12100000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2400000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5400000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>18100000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>5500000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>13900000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>7100000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7200000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>-2800000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-2600000.0</v>
       </c>
       <c r="M13">
+        <v>-2600000.0</v>
+      </c>
+      <c r="N13">
         <v>-4900000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-10000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1800000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="R13">
         <v>800000.0</v>
       </c>
       <c r="S13">
+        <v>800000.0</v>
+      </c>
+      <c r="T13">
         <v>5400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="V13">
         <v>5100000.0</v>
       </c>
       <c r="W13">
+        <v>5100000.0</v>
+      </c>
+      <c r="X13">
         <v>7200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-19500000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>20900000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2400000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2100000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-6900000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1800000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2700000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1400000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-8900000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-2000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-7100000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-11600000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-12100000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>2300000.0</v>
+      </c>
+      <c r="C14">
         <v>100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="M14">
         <v>3300000.0</v>
       </c>
       <c r="N14">
+        <v>3300000.0</v>
+      </c>
+      <c r="O14">
         <v>3200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3300000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3700000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="Y14">
         <v>3600000.0</v>
       </c>
       <c r="Z14">
+        <v>3600000.0</v>
+      </c>
+      <c r="AA14">
         <v>4000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AG14">
         <v>4900000.0</v>
       </c>
       <c r="AH14">
         <v>4900000.0</v>
       </c>
       <c r="AI14">
         <v>4900000.0</v>
       </c>
       <c r="AJ14">
+        <v>4900000.0</v>
+      </c>
+      <c r="AK14">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="AL14">
         <v>4500000.0</v>
       </c>
       <c r="AM14">
+        <v>4500000.0</v>
+      </c>
+      <c r="AN14">
         <v>4600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AP14">
         <v>4600000.0</v>
       </c>
       <c r="AQ14">
-        <v>4700000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="AR14">
         <v>4700000.0</v>
       </c>
       <c r="AS14">
+        <v>4700000.0</v>
+      </c>
+      <c r="AT14">
         <v>4600000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4900000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="AW14">
         <v>4300000.0</v>
       </c>
       <c r="AX14">
-        <v>4100000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="AY14">
         <v>4100000.0</v>
       </c>
       <c r="AZ14">
+        <v>4100000.0</v>
+      </c>
+      <c r="BA14">
         <v>3900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3800000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3900000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3500000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="BH14">
         <v>3600000.0</v>
       </c>
       <c r="BI14">
+        <v>3600000.0</v>
+      </c>
+      <c r="BJ14">
         <v>3500000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3700000.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>3500000.0</v>
+      </c>
+      <c r="C15">
         <v>3239703.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3567802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="E15">
         <v>3500000.0</v>
       </c>
       <c r="F15">
         <v>3500000.0</v>
       </c>
       <c r="G15">
         <v>3500000.0</v>
       </c>
       <c r="H15">
+        <v>3500000.0</v>
+      </c>
+      <c r="I15">
         <v>3483130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="J15">
         <v>3500000.0</v>
       </c>
       <c r="K15">
         <v>3500000.0</v>
       </c>
       <c r="L15">
         <v>3500000.0</v>
       </c>
       <c r="M15">
         <v>3500000.0</v>
       </c>
       <c r="N15">
-        <v>3600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="O15">
         <v>3600000.0</v>
       </c>
       <c r="P15">
         <v>3600000.0</v>
       </c>
       <c r="Q15">
+        <v>3600000.0</v>
+      </c>
+      <c r="R15">
         <v>3400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3139521.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3336925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="U15">
         <v>3400000.0</v>
       </c>
       <c r="V15">
         <v>3400000.0</v>
       </c>
       <c r="W15">
+        <v>3400000.0</v>
+      </c>
+      <c r="X15">
         <v>3642049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="Y15">
         <v>3400000.0</v>
       </c>
       <c r="Z15">
         <v>3400000.0</v>
       </c>
       <c r="AA15">
         <v>3400000.0</v>
       </c>
       <c r="AB15">
         <v>3400000.0</v>
       </c>
       <c r="AC15">
         <v>3400000.0</v>
       </c>
       <c r="AD15">
         <v>3400000.0</v>
       </c>
       <c r="AE15">
-        <v>3300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="AF15">
         <v>3300000.0</v>
       </c>
       <c r="AG15">
-        <v>3400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="AH15">
         <v>3400000.0</v>
       </c>
       <c r="AI15">
-        <v>3300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="AJ15">
         <v>3300000.0</v>
       </c>
       <c r="AK15">
         <v>3300000.0</v>
       </c>
       <c r="AL15">
         <v>3300000.0</v>
       </c>
       <c r="AM15">
         <v>3300000.0</v>
       </c>
       <c r="AN15">
         <v>3300000.0</v>
       </c>
       <c r="AO15">
+        <v>3300000.0</v>
+      </c>
+      <c r="AP15">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="AQ15">
         <v>2700000.0</v>
       </c>
       <c r="AR15">
         <v>2700000.0</v>
       </c>
       <c r="AS15">
         <v>2700000.0</v>
       </c>
       <c r="AT15">
         <v>2700000.0</v>
       </c>
       <c r="AU15">
         <v>2700000.0</v>
       </c>
       <c r="AV15">
         <v>2700000.0</v>
       </c>
       <c r="AW15">
         <v>2700000.0</v>
       </c>
       <c r="AX15">
         <v>2700000.0</v>
       </c>
       <c r="AY15">
         <v>2700000.0</v>
       </c>
       <c r="AZ15">
         <v>2700000.0</v>
       </c>
       <c r="BA15">
         <v>2700000.0</v>
       </c>
       <c r="BB15">
+        <v>2700000.0</v>
+      </c>
+      <c r="BC15">
         <v>2000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3800000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>17100000.0</v>
+      </c>
+      <c r="C16">
         <v>10700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="F16">
         <v>6300000.0</v>
       </c>
       <c r="G16">
+        <v>6300000.0</v>
+      </c>
+      <c r="H16">
         <v>4100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>57200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>83600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>48900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>36900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>39600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>58300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>15700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14600000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15400000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>28400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>38100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="BA16">
         <v>37000000.0</v>
       </c>
       <c r="BB16">
+        <v>37000000.0</v>
+      </c>
+      <c r="BC16">
         <v>40200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>20500000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>32900000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10900000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>22200000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>20900000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10300000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24081,2290 +24388,2328 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
-        <v>12139180.0</v>
+        <v>-6100000.0</v>
       </c>
       <c r="C18">
+        <v>12261550.0</v>
+      </c>
+      <c r="D18">
         <v>10560820.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6179515.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7510250.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>26311630.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11700000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>21200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>12800000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>7700000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7600000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>12600000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7100000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6900000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3400000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1800000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5500000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-400000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7700000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>9200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>13100000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5400000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8600000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3900000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-9700000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2100000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5100000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7100000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2900000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5700000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>8000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2600000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>32400000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6500000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>22300000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1800000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-400000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-12500000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>5500000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>2800000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1900000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1400000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3700000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2700000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1900000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2600000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4200000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1100000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3800000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3200000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AE19">
         <v>300000.0</v>
       </c>
       <c r="AF19">
+        <v>300000.0</v>
+      </c>
+      <c r="AG19">
         <v>200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>600000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AK19">
         <v>500000.0</v>
       </c>
       <c r="AL19">
+        <v>500000.0</v>
+      </c>
+      <c r="AM19">
         <v>200000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-4200000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>200000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-2500000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-400000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-400000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...2 lines deleted...]
-      <c r="U20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>18300000.0</v>
+      </c>
       <c r="C21">
+        <v>-4100000.0</v>
+      </c>
+      <c r="D21">
         <v>-7700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5800000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-12600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-6900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>26700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-23900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>19500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-21700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-16900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-18500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>18900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-14200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-15900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-13400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-39700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13200000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>25100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-8500000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>9600000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>59900000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>59900000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>14900000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-17000000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>-4300000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>3600000.0</v>
+      </c>
+      <c r="C22">
         <v>-5300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11900000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2400000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12400000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-2300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6600000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6700000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8700000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7400000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6100000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11800000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7200000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8800000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8400000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8600000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9700000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11200000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>14200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9500000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6300000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5900000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>8100000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5400000.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-1500000.0</v>
+      </c>
+      <c r="C23">
         <v>-10610593.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-100505.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="G23">
         <v>-100000.0</v>
       </c>
       <c r="H23">
+        <v>-100000.0</v>
+      </c>
+      <c r="I23">
         <v>-196868.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-169302.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-12600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>127985.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-386499.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-166981.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-117049.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-147014.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2903809.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1413571.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-191492.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1528810.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1700000.0</v>
       </c>
       <c r="AT23">
         <v>-1700000.0</v>
       </c>
       <c r="AU23">
+        <v>-1700000.0</v>
+      </c>
+      <c r="AV23">
         <v>-900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AZ23">
         <v>-1100000.0</v>
       </c>
       <c r="BA23">
+        <v>-1100000.0</v>
+      </c>
+      <c r="BB23">
         <v>-1500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>59900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1600000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-9400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-3700000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-100000.0</v>
+      </c>
+      <c r="C24">
         <v>2952642.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>716.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>241.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2150.77</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-439.47</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-100000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-1100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3700000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-21000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>21000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-202839.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-1000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1200000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AF24">
         <v>100000.0</v>
       </c>
       <c r="AG24">
-        <v>-400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AH24">
         <v>-400000.0</v>
       </c>
       <c r="AI24">
+        <v>-400000.0</v>
+      </c>
+      <c r="AJ24">
         <v>600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>400000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AQ24">
         <v>100000.0</v>
       </c>
       <c r="AR24">
+        <v>100000.0</v>
+      </c>
+      <c r="AS24">
         <v>-700000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>200000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AW24">
         <v>100000.0</v>
       </c>
       <c r="AX24">
+        <v>100000.0</v>
+      </c>
+      <c r="AY24">
         <v>2200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3500000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-2500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>700000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-11000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>600000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>800000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="BH24">
         <v>-100000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BI24">
+        <v>-100000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-200000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>600000.0</v>
+      </c>
+      <c r="C25">
         <v>10381967.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4090206.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6110206.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6461681.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="Q25">
         <v>-100000.0</v>
       </c>
       <c r="R25">
+        <v>-100000.0</v>
+      </c>
+      <c r="S25">
         <v>-9500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1731275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="U25">
         <v>-1900000.0</v>
       </c>
       <c r="V25">
+        <v>-1900000.0</v>
+      </c>
+      <c r="W25">
         <v>-3300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-371634.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-6000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-5500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4200000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2200000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-800000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2900000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>200000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1600000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2600000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2900000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>-700000.0</v>
+      </c>
+      <c r="C26">
         <v>1917289.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-817289.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="H26">
         <v>-600000.0</v>
       </c>
       <c r="I26">
+        <v>-600000.0</v>
+      </c>
+      <c r="J26">
         <v>-400000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="M26">
         <v>-800000.0</v>
       </c>
       <c r="N26">
+        <v>-800000.0</v>
+      </c>
+      <c r="O26">
         <v>-4200000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3300000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1500000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3475060.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1889939.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-900000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>6200000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>500000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>200000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-900000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-300000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AP26">
         <v>-6000000.0</v>
       </c>
       <c r="AQ26">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AR26">
         <v>-200000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1700000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>700000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>4100000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>700000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-1200000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>900000.0</v>
+      </c>
+      <c r="C27">
         <v>1800000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="E27">
         <v>900000.0</v>
       </c>
       <c r="F27">
+        <v>900000.0</v>
+      </c>
+      <c r="G27">
         <v>1400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="L27">
         <v>700000.0</v>
       </c>
       <c r="M27">
+        <v>700000.0</v>
+      </c>
+      <c r="N27">
         <v>600000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>900000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>500000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="X27">
         <v>800000.0</v>
       </c>
       <c r="Y27">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="Z27">
         <v>500000.0</v>
       </c>
       <c r="AA27">
+        <v>500000.0</v>
+      </c>
+      <c r="AB27">
         <v>600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>800000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2600000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8600000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-1000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-2700000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>500000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>300000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AL27">
         <v>300000.0</v>
       </c>
       <c r="AM27">
+        <v>300000.0</v>
+      </c>
+      <c r="AN27">
         <v>500000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>200000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>400000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AS27">
         <v>300000.0</v>
       </c>
       <c r="AT27">
+        <v>300000.0</v>
+      </c>
+      <c r="AU27">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AV27">
         <v>800000.0</v>
       </c>
       <c r="AW27">
+        <v>800000.0</v>
+      </c>
+      <c r="AX27">
         <v>300000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>500000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>700000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>300000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>800000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-3600000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-3100000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1700000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>12600000.0</v>
+      </c>
+      <c r="C28">
         <v>-8585051.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13333552.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8584817.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-16700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-5575149.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-28400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25200000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20886255.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-17500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-23400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-9200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-10600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-8700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-16800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-45700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-21000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-52400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>29300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-10200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-23400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>28800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>56300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3800000.0</v>
       </c>
       <c r="AZ28">
         <v>-3800000.0</v>
       </c>
       <c r="BA28">
+        <v>-3800000.0</v>
+      </c>
+      <c r="BB28">
         <v>-4200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10700000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-5000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-7500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-10500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>19800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-4099999.0</v>
+      </c>
+      <c r="C29">
         <v>15406901.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12089519.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8869634.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9476625.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>27856890.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19400000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7800000.0</v>
       </c>
       <c r="AC29">
         <v>-7800000.0</v>
       </c>
       <c r="AD29">
+        <v>-7800000.0</v>
+      </c>
+      <c r="AE29">
         <v>26800000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>17200000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>10200000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>16300000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>9600000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>9700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>9600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>9400000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7200000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9600000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>15200000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>13300000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16400000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7900000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>16000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>10400000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4700000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1300000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>7300000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>13300000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>6900000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>9600000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>17300000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>6800000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>35300000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>32500000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3700000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3200000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-10300000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>12900000.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-      <c r="BN29">
+      <c r="BN29"/>
+      <c r="BO29">
         <v>55500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-2100000.0</v>
+      </c>
+      <c r="C30">
         <v>-4632781.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2886139.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2689878.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1118677.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-429644.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-9700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5600000.0</v>
       </c>
       <c r="AM30">
         <v>-5600000.0</v>
       </c>
       <c r="AN30">
+        <v>-5600000.0</v>
+      </c>
+      <c r="AO30">
         <v>-4600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-62400000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-9700000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15200000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2900000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-10500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-5600000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-3700000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7600000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>